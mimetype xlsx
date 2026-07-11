--- v0 (2026-05-26)
+++ v1 (2026-07-11)
@@ -154,626 +154,626 @@
   <si>
     <t>P3 750 JCASS SM MT PR7278</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5270803</t>
   </si>
   <si>
     <t>5270803</t>
   </si>
   <si>
     <t>P3 750 JCASST Y SM PR997</t>
   </si>
   <si>
     <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket co-extruded yellow stripe, flooded for underground</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5341303</t>
   </si>
   <si>
     <t>5341303</t>
   </si>
   <si>
     <t>P3 750 JCASS SM PR2171</t>
   </si>
   <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5343703</t>
+  </si>
+  <si>
+    <t>5343703</t>
+  </si>
+  <si>
+    <t>P3 625 JCA SM MT GRY JKT</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, gray PE jacket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5208103</t>
+  </si>
+  <si>
+    <t>5208103</t>
+  </si>
+  <si>
+    <t>P3 625 JCASS SM PR997</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5509002</t>
+  </si>
+  <si>
+    <t>5509002</t>
+  </si>
+  <si>
+    <t>QR® 860 JCASS</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket, flooded for underground</t>
+  </si>
+  <si>
+    <t>QR®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5506302</t>
+  </si>
+  <si>
+    <t>5506302</t>
+  </si>
+  <si>
+    <t>QR® 540 JCA</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5226303</t>
+  </si>
+  <si>
+    <t>5226303</t>
+  </si>
+  <si>
+    <t>P3® 625 JCASS SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5204002</t>
+  </si>
+  <si>
+    <t>5204002</t>
+  </si>
+  <si>
+    <t>P3® 750 CA</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, unjacketed</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530101003</t>
+  </si>
+  <si>
+    <t>530101003</t>
+  </si>
+  <si>
+    <t>P3® 500 JCAM109 SM MT</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with integrated figure 8 self-supporting galvanized solid steel messenger</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5248003</t>
+  </si>
+  <si>
+    <t>5248003</t>
+  </si>
+  <si>
+    <t>POWER FEEDER® 625 JCASST 3R</t>
+  </si>
+  <si>
+    <t>23 Ohm Power Feeder® Trunk and Distribution Cable, black PE jacket with three co-extruded red stripes, flooded for underground</t>
+  </si>
+  <si>
+    <t>Power Feeder®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5302203</t>
+  </si>
+  <si>
+    <t>5302203</t>
+  </si>
+  <si>
+    <t>P3® 500 JCASS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309002</t>
+  </si>
+  <si>
+    <t>5309002</t>
+  </si>
+  <si>
+    <t>P3® 875 CA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530100803</t>
+  </si>
+  <si>
+    <t>530100803</t>
+  </si>
+  <si>
+    <t>P3® 500 JCASS SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308002</t>
+  </si>
+  <si>
+    <t>5308002</t>
+  </si>
+  <si>
+    <t>P3® 625 CA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530091703</t>
+  </si>
+  <si>
+    <t>530091703</t>
+  </si>
+  <si>
+    <t>P3® 750 JCA SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5304203</t>
+  </si>
+  <si>
+    <t>5304203</t>
+  </si>
+  <si>
+    <t>P3® 750 JCASS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308003</t>
+  </si>
+  <si>
+    <t>5308003</t>
+  </si>
+  <si>
+    <t>P3® 625 JCA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5333603</t>
+  </si>
+  <si>
+    <t>5333603</t>
+  </si>
+  <si>
+    <t>P3® 700 JCASS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308103</t>
+  </si>
+  <si>
+    <t>5308103</t>
+  </si>
+  <si>
+    <t>P3® 625 JCASS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5328603</t>
+  </si>
+  <si>
+    <t>5328603</t>
+  </si>
+  <si>
+    <t>P3® 750 JCASS SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308203</t>
+  </si>
+  <si>
+    <t>5308203</t>
+  </si>
+  <si>
+    <t>P3® 625 JCAM109</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with integrated Figure 8 self supporting galvanized solid steel messenger</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5342203</t>
+  </si>
+  <si>
+    <t>5342203</t>
+  </si>
+  <si>
+    <t>P3® 750 JCASP SM MT</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with aerial floodant</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5320303</t>
+  </si>
+  <si>
+    <t>5320303</t>
+  </si>
+  <si>
+    <t>P3® 500 JCASST G SM MT</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with co-extruded green stripe, flooded for underground</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5356603</t>
+  </si>
+  <si>
+    <t>5356603</t>
+  </si>
+  <si>
+    <t>P3® 750 JCAT 3G AJ</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE alternative jacket with three co-extruded green stripes, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5325303</t>
+  </si>
+  <si>
+    <t>5325303</t>
+  </si>
+  <si>
+    <t>P3® 625 JCAT G SM MT</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with co-extruded green stripe</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5341603</t>
+  </si>
+  <si>
+    <t>5341603</t>
+  </si>
+  <si>
+    <t>P3® 500 JCASST W</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with co-extruded white stripe, flooded for underground</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5401803</t>
+  </si>
+  <si>
+    <t>5401803</t>
+  </si>
+  <si>
+    <t>P3® 500 JCAR</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black flame retardant PE jacket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5388903</t>
+  </si>
+  <si>
+    <t>5388903</t>
+  </si>
+  <si>
+    <t>P3® 500 JCAT 3G AJ</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5378803</t>
+  </si>
+  <si>
+    <t>5378803</t>
+  </si>
+  <si>
+    <t>P3® 500 JCAT G SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5390603</t>
+  </si>
+  <si>
+    <t>5390603</t>
+  </si>
+  <si>
+    <t>P3® 750 JCA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5447303</t>
+  </si>
+  <si>
+    <t>5447303</t>
+  </si>
+  <si>
+    <t>P3® 625 JCAR</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5508002</t>
+  </si>
+  <si>
+    <t>5508002</t>
+  </si>
+  <si>
+    <t>QR® 540 JCAT B</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket with co-extruded blue stripe</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5513102</t>
+  </si>
+  <si>
+    <t>5513102</t>
+  </si>
+  <si>
+    <t>QR® 860 JCASST O</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket with co-extruded orange stripe, flooded for underground</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5518102</t>
+  </si>
+  <si>
+    <t>5518102</t>
+  </si>
+  <si>
+    <t>QR® 715 JCASS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5514002</t>
+  </si>
+  <si>
+    <t>5514002</t>
+  </si>
+  <si>
+    <t>QR® 540 JCASS SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5519602</t>
+  </si>
+  <si>
+    <t>5519602</t>
+  </si>
+  <si>
+    <t>QR® 715 JCAT Y</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket with co-extruded yellow stripe</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5526402</t>
+  </si>
+  <si>
+    <t>5526402</t>
+  </si>
+  <si>
+    <t>QR® 540 JCAR</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black flame retardant PE jacket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5544602</t>
+  </si>
+  <si>
+    <t>5544602</t>
+  </si>
+  <si>
+    <t>QR® 715 JCASP</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket with aerial floodant</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5538902</t>
+  </si>
+  <si>
+    <t>5538902</t>
+  </si>
+  <si>
+    <t>QR® 860 JCASP</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5532302</t>
+  </si>
+  <si>
+    <t>5532302</t>
+  </si>
+  <si>
+    <t>QR® 540 JCASP SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5542902</t>
+  </si>
+  <si>
+    <t>5542902</t>
+  </si>
+  <si>
+    <t>QR® 540 JCASST O</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5559502</t>
+  </si>
+  <si>
+    <t>5559502</t>
+  </si>
+  <si>
+    <t>QR® 715 JCA SM MT</t>
+  </si>
+  <si>
+    <t>4101403/10</t>
+  </si>
+  <si>
+    <t>2285V WTRL RG11 60 1000</t>
+  </si>
+  <si>
+    <t>RG 11 Type 60% Braid Plenum Video Coaxial Cable, white jacket, 1000 ft (305 m) reel</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>Coaxial video cable</t>
+  </si>
+  <si>
+    <t>4103903/10</t>
+  </si>
+  <si>
+    <t>2276V BKRL RG6 90 1000</t>
+  </si>
+  <si>
+    <t>RG 6 Type 90% Braid Plenum Video Coaxial Cable, black jacket, 1000 ft (305 m) reel</t>
+  </si>
+  <si>
+    <t>4112704/10</t>
+  </si>
+  <si>
+    <t>2227V WHRL RG6 QD 1000</t>
+  </si>
+  <si>
+    <t>RG 6 Type Quad Shield Plenum Video Coaxial Cable, white jacket, 1000 ft (305 m) reel, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>4138003/10</t>
+  </si>
+  <si>
+    <t>2275V WHRL RG6 60 1000</t>
+  </si>
+  <si>
+    <t>RG 6 Type 60% Braid Plenum Video Coaxial Cable, white jacket, 1000 ft (305 m) reel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5727603</t>
+  </si>
+  <si>
+    <t>5727603</t>
+  </si>
+  <si>
+    <t>P3® 700 JCA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5709003</t>
+  </si>
+  <si>
+    <t>5709003</t>
+  </si>
+  <si>
+    <t>P3® 875 JCA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530101503</t>
+  </si>
+  <si>
+    <t>530101503</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5353703</t>
+  </si>
+  <si>
+    <t>5353703</t>
+  </si>
+  <si>
+    <t>P3 625 JCASS SM PC2507</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5226203</t>
+  </si>
+  <si>
+    <t>5226203</t>
+  </si>
+  <si>
+    <t>P3 625 JCAM109 SM MT PR7276</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530090003</t>
+  </si>
+  <si>
+    <t>530090003</t>
+  </si>
+  <si>
+    <t>P3 625 JCAM109 GRY JKT SM MT PR7276</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, gray PE jacket with integrated Figure 8 self supporting galvanized solid steel messenger</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5342603</t>
+  </si>
+  <si>
+    <t>5342603</t>
+  </si>
+  <si>
+    <t>P3 625 JCASP SM PR2171</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5209003</t>
+  </si>
+  <si>
+    <t>5209003</t>
+  </si>
+  <si>
+    <t>P3 875 JCA SM PR2171</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530102803</t>
+  </si>
+  <si>
+    <t>530102803</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309603</t>
+  </si>
+  <si>
+    <t>5309603</t>
+  </si>
+  <si>
+    <t>P3 875 JCAT Y SM PR2171</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket co-extruded yellow stripe, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5209103</t>
+  </si>
+  <si>
+    <t>5209103</t>
+  </si>
+  <si>
+    <t>P3 875 JCASS SM PR997</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530103003</t>
+  </si>
+  <si>
+    <t>530103003</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5510102</t>
   </si>
   <si>
     <t>5510102</t>
   </si>
   <si>
     <t>QR 540 JCASS</t>
   </si>
   <si>
-    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket, flooded for underground</t>
-[...565 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5402003</t>
   </si>
   <si>
     <t>5402003</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5708003</t>
   </si>
   <si>
     <t>5708003</t>
   </si>
   <si>
     <t>4101204/10</t>
   </si>
   <si>
     <t>2287V WTRL RG11 QD 1000</t>
   </si>
   <si>
     <t>RG 11 Type Quad Shield Plenum Video Coaxial Cable, white jacket, 1000 ft (305 m) reel</t>
   </si>
   <si>
     <t>4100903/10</t>
   </si>
   <si>
     <t>2276V WHRL RG6 90 1000</t>
@@ -814,603 +814,603 @@
   <si>
     <t>PIII®</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item4110273</t>
   </si>
   <si>
     <t>4110273</t>
   </si>
   <si>
     <t>2312V WTRL 1/2" PLEN TRUNK</t>
   </si>
   <si>
     <t>75 Ohm P3® 500 JCAP 1/2" Plenum Trunk and Distribution Cable, white flame retardant PVC jacket</t>
   </si>
   <si>
     <t>4110273/24</t>
   </si>
   <si>
     <t>2312V WTRL 1/2" PLEN TRUNK 2400</t>
   </si>
   <si>
     <t>PIII® 500 JCAP 1/2” Plenum Trunk and Distribution Coaxial Cable, white jacket, 2400 ft (732 m) reel</t>
   </si>
   <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5202003</t>
+  </si>
+  <si>
+    <t>5202003</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5232203</t>
+  </si>
+  <si>
+    <t>5232203</t>
+  </si>
+  <si>
+    <t>P3 500 JCA SM MT PR7280</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5351303</t>
+  </si>
+  <si>
+    <t>5351303</t>
+  </si>
+  <si>
+    <t>P3 500 JCA SM MT PC7428</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5363503</t>
+  </si>
+  <si>
+    <t>5363503</t>
+  </si>
+  <si>
+    <t>P3 500 JCA SM MT PR7604</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5202203</t>
+  </si>
+  <si>
+    <t>5202203</t>
+  </si>
+  <si>
+    <t>P3 500 JCASS SM PR997</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5225003</t>
+  </si>
+  <si>
+    <t>5225003</t>
+  </si>
+  <si>
+    <t>P3 500 JCASS SM MT PR7278</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5278203</t>
+  </si>
+  <si>
+    <t>5278203</t>
+  </si>
+  <si>
+    <t>P3 500 JCASST O SM PR997</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with co-extruded orange stripe, flooded for underground</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5341203</t>
+  </si>
+  <si>
+    <t>5341203</t>
+  </si>
+  <si>
+    <t>P3 500 JCASS SM PR2171</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5314103</t>
+  </si>
+  <si>
+    <t>5314103</t>
+  </si>
+  <si>
+    <t>P3 750 JCASS SM PC2507</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5208003</t>
+  </si>
+  <si>
+    <t>5208003</t>
+  </si>
+  <si>
+    <t>P3 625 JCA SM PR2171</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5223103</t>
+  </si>
+  <si>
+    <t>5223103</t>
+  </si>
+  <si>
+    <t>P3 625 JCAT Y SM PR2171</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket co-extruded yellow stripe</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5230203</t>
+  </si>
+  <si>
+    <t>5230203</t>
+  </si>
+  <si>
+    <t>P3 625 JCA SM MT PR7280</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530101703</t>
+  </si>
+  <si>
+    <t>530101703</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5341403</t>
+  </si>
+  <si>
+    <t>5341403</t>
+  </si>
+  <si>
+    <t>P3 625 JCASS SM PR2171</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5208203</t>
+  </si>
+  <si>
+    <t>5208203</t>
+  </si>
+  <si>
+    <t>P3 625 JCAM109 SM PR2171</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5509102</t>
+  </si>
+  <si>
+    <t>5509102</t>
+  </si>
+  <si>
+    <t>QR 540 JCASS SM PR997</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket, flooded for underground, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5510202</t>
+  </si>
+  <si>
+    <t>5510202</t>
+  </si>
+  <si>
+    <t>QR 860 JCASS PR2355</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5208002</t>
+  </si>
+  <si>
+    <t>5208002</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5209002</t>
+  </si>
+  <si>
+    <t>5209002</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5266303</t>
+  </si>
+  <si>
+    <t>5266303</t>
+  </si>
+  <si>
+    <t>POWER FEEDER® 625 JCAT 3R SM MT</t>
+  </si>
+  <si>
+    <t>23 Ohm Power Feeder® Trunk and Distribution Cable, black PE jacket with three co-extruded red stripes</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530092703</t>
+  </si>
+  <si>
+    <t>530092703</t>
+  </si>
+  <si>
+    <t>P3® 750 JCAT G</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5244903</t>
+  </si>
+  <si>
+    <t>5244903</t>
+  </si>
+  <si>
+    <t>POWER FEEDER® 625 JCAT 3R</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5302002</t>
+  </si>
+  <si>
+    <t>5302002</t>
+  </si>
+  <si>
+    <t>P3® 500 CA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308303</t>
+  </si>
+  <si>
+    <t>5308303</t>
+  </si>
+  <si>
+    <t>P3® 625 JCASP</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5307703</t>
+  </si>
+  <si>
+    <t>5307703</t>
+  </si>
+  <si>
+    <t>P3® 500  JCAM109</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530100203</t>
+  </si>
+  <si>
+    <t>530100203</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309003</t>
+  </si>
+  <si>
+    <t>5309003</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530102403</t>
+  </si>
+  <si>
+    <t>530102403</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309103</t>
+  </si>
+  <si>
+    <t>5309103</t>
+  </si>
+  <si>
+    <t>P3® 875 JCASS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5304002</t>
+  </si>
+  <si>
+    <t>5304002</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309303</t>
+  </si>
+  <si>
+    <t>5309303</t>
+  </si>
+  <si>
+    <t>P3® 875 JCASP</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5301803</t>
+  </si>
+  <si>
+    <t>5301803</t>
+  </si>
+  <si>
+    <t>P3® 500 JCA SM</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5333503</t>
+  </si>
+  <si>
+    <t>5333503</t>
+  </si>
+  <si>
+    <t>P3® 840 JCASS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5340803</t>
+  </si>
+  <si>
+    <t>5340803</t>
+  </si>
+  <si>
+    <t>P3® 500 JCASP</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5370003</t>
+  </si>
+  <si>
+    <t>5370003</t>
+  </si>
+  <si>
+    <t>P3® 500 JCAT B</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with co-extruded blue stripe</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5365303</t>
+  </si>
+  <si>
+    <t>5365303</t>
+  </si>
+  <si>
+    <t>P3® 875 JCAT 3G AJ</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE alternative jacket with three co-extruded green stripes</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5377203</t>
+  </si>
+  <si>
+    <t>5377203</t>
+  </si>
+  <si>
+    <t>P3® 875 JCASST B</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with co-extruded blue stripe, flooded for underground</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5390003</t>
+  </si>
+  <si>
+    <t>5390003</t>
+  </si>
+  <si>
+    <t>P3® 625 JCAT 3G AJ</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item550085302</t>
+  </si>
+  <si>
+    <t>550085302</t>
+  </si>
+  <si>
+    <t>QR® 860 JCAT 3G AJ</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket black PE alternate jacket with three co-extruded green stripes</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item550085402</t>
+  </si>
+  <si>
+    <t>550085402</t>
+  </si>
+  <si>
+    <t>QR® 715 JCAT 3G AJ</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE alternative jacket with three co-extruded green stripes, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5514902</t>
+  </si>
+  <si>
+    <t>5514902</t>
+  </si>
+  <si>
+    <t>QR® 860 JCASS SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5515002</t>
+  </si>
+  <si>
+    <t>5515002</t>
+  </si>
+  <si>
+    <t>QR® 860 JCA SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5501302</t>
+  </si>
+  <si>
+    <t>5501302</t>
+  </si>
+  <si>
+    <t>QR® 860 JCA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5512402</t>
+  </si>
+  <si>
+    <t>5512402</t>
+  </si>
+  <si>
+    <t>QR® 540 JCASST B</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket with co-extruded blue stripe, flooded for underground</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5520302</t>
+  </si>
+  <si>
+    <t>5520302</t>
+  </si>
+  <si>
+    <t>QR® 715 JCASS SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5515302</t>
+  </si>
+  <si>
+    <t>5515302</t>
+  </si>
+  <si>
+    <t>QR® 715 JCA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5516202</t>
+  </si>
+  <si>
+    <t>5516202</t>
+  </si>
+  <si>
+    <t>QR® 540 JCAM109</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket with integrated figure 8 self-supporting galvanized solid steel messenger</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5518702</t>
+  </si>
+  <si>
+    <t>5518702</t>
+  </si>
+  <si>
+    <t>QR® 540 JCART R</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black flame retardant PE jacket with co-extruded red stripe</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5513802</t>
+  </si>
+  <si>
+    <t>5513802</t>
+  </si>
+  <si>
+    <t>QR® 540 JCA SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5522802</t>
+  </si>
+  <si>
+    <t>5522802</t>
+  </si>
+  <si>
+    <t>QR® 715 JCAT G</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket with co-extruded green stripe</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5519302</t>
   </si>
   <si>
     <t>5519302</t>
   </si>
   <si>
     <t>QR® 715 JCASST G</t>
   </si>
   <si>
     <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket with co-extruded green stripe, flooded for underground</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5528902</t>
   </si>
   <si>
     <t>5528902</t>
   </si>
   <si>
     <t>QR® 540 JCAM109 SM MT</t>
   </si>
   <si>
-    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket with integrated figure 8 self-supporting galvanized solid steel messenger</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5539402</t>
   </si>
   <si>
     <t>5539402</t>
   </si>
   <si>
     <t>QR® 540 JCASP</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5544502</t>
   </si>
   <si>
     <t>5544502</t>
   </si>
   <si>
     <t>QR® 540 JCASS</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5559802</t>
   </si>
   <si>
     <t>5559802</t>
   </si>
   <si>
     <t>QR® 540 JCAR SM MT</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5560502</t>
   </si>
   <si>
     <t>5560502</t>
   </si>
   <si>
     <t>QR® 715 JCAT G SM MT</t>
   </si>
   <si>
-    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket with co-extruded green stripe</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5560802</t>
   </si>
   <si>
     <t>5560802</t>
   </si>
   <si>
     <t>QR® 540 JCA GREY SM MT</t>
   </si>
   <si>
     <t>75 Ohm QR® Trunk and Distribution Cable, Gray PE jacket</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5727803</t>
   </si>
   <si>
     <t>5727803</t>
   </si>
   <si>
     <t>P3® 840 JCA</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5702003</t>
   </si>
   <si>
     <t>5702003</t>
   </si>
   <si>
     <t>P3® 500 JCA</t>
-  </si>
-[...460 lines deleted...]
-    <t>QR® 715 JCAT G</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item550084302</t>
   </si>
   <si>
     <t>550084302</t>
   </si>
   <si>
     <t>QR® 540 JCAT 3G AJ SM</t>
   </si>
   <si>
     <t>75 Ohm QR® Trunk and Distribution Cable, black PE alternate jacket with three co-extruded green stripes</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
@@ -1541,51 +1541,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J137" totalsRowShown="0">
   <autoFilter ref="A1:J137"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5201803" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5231003" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5302003" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5354403" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5258803" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5204203" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5223303" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5226703" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5270803" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5341303" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5510102" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5343703" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5208103" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530101503" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5353703" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5226203" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530090003" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5342603" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5209003" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530102803" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309603" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5209103" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530103003" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5514002" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5519602" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5526402" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5544602" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5538902" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5532302" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5542902" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5559502" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5727603" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5709003" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4101403-10" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4103903-10" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4112704-10" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4138003-10" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5506302" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5509002" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5226303" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5204002" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530101003" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5248003" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5302203" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309002" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530100803" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308002" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530091703" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5304203" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308003" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5333603" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308103" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5328603" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308203" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5342203" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5320303" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5356603" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5325303" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5341603" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5401803" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5388903" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5378803" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5390603" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5447303" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5508002" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5513102" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5518102" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5402003" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5708003" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4101204-10" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4100903-10" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4103904-10" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item4110103" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4110103-24" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item4110273" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4110273-24" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5519302" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5528902" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5539402" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5544502" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5559802" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5560502" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5560802" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5727803" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5702003" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5202003" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5232203" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5351303" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5363503" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5202203" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5225003" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5278203" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5341203" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5314103" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5208003" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5223103" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5230203" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530101703" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5341403" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5208203" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5509102" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5510202" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5208002" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5209002" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5266303" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530092703" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5244903" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5302002" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308303" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5307703" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530100203" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309003" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530102403" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309103" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5304002" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309303" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5301803" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5333503" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5340803" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5370003" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5365303" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5377203" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5390003" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item550085302" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item550085402" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5514902" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5515002" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5501302" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5512402" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5520302" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5515302" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5516202" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5518702" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5513802" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5522802" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item550084302" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5201803" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5231003" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5302003" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5354403" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5258803" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5204203" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5223303" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5226703" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5270803" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5341303" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5343703" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5208103" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5509002" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5506302" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5226303" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5204002" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530101003" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5248003" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5302203" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309002" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530100803" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308002" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530091703" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5304203" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308003" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5333603" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308103" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5328603" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308203" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5342203" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5320303" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5356603" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5325303" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5341603" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5401803" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5388903" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5378803" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5390603" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5447303" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5508002" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5513102" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5518102" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5514002" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5519602" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5526402" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5544602" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5538902" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5532302" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5542902" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5559502" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4101403-10" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4103903-10" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4112704-10" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4138003-10" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5727603" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5709003" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530101503" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5353703" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5226203" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530090003" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5342603" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5209003" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530102803" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309603" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5209103" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530103003" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5510102" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5402003" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5708003" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4101204-10" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4100903-10" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4103904-10" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item4110103" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4110103-24" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item4110273" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4110273-24" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5202003" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5232203" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5351303" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5363503" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5202203" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5225003" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5278203" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5341203" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5314103" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5208003" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5223103" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5230203" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530101703" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5341403" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5208203" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5509102" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5510202" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5208002" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5209002" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5266303" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530092703" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5244903" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5302002" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308303" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5307703" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530100203" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309003" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530102403" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309103" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5304002" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309303" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5301803" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5333503" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5340803" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5370003" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5365303" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5377203" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5390003" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item550085302" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item550085402" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5514902" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5515002" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5501302" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5512402" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5520302" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5515302" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5516202" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5518702" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5513802" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5522802" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5519302" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5528902" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5539402" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5544502" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5559802" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5560502" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5560802" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5727803" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5702003" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item550084302" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J137"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="16.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="42" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="131.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="22.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="43.84765625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1831,2996 +1831,2996 @@
       </c>
       <c r="F11" t="s">
         <v>15</v>
       </c>
       <c r="H11" t="s">
         <v>16</v>
       </c>
       <c r="I11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" t="s">
         <v>13</v>
       </c>
       <c r="D12" t="s">
         <v>50</v>
       </c>
       <c r="F12" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="H12" t="s">
         <v>16</v>
       </c>
       <c r="I12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="12.75">
       <c r="A13" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" t="s">
         <v>53</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" t="s">
         <v>13</v>
       </c>
       <c r="D13" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="F13" t="s">
         <v>15</v>
       </c>
       <c r="H13" t="s">
         <v>16</v>
       </c>
       <c r="I13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" t="s">
         <v>57</v>
       </c>
-      <c r="B14" t="s">
+      <c r="F14" t="s">
         <v>58</v>
-      </c>
-[...7 lines deleted...]
-        <v>15</v>
       </c>
       <c r="H14" t="s">
         <v>16</v>
       </c>
       <c r="I14" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B15" t="s">
+        <v>61</v>
+      </c>
+      <c r="C15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D15" t="s">
+        <v>62</v>
+      </c>
+      <c r="F15" t="s">
         <v>58</v>
-      </c>
-[...7 lines deleted...]
-        <v>15</v>
       </c>
       <c r="H15" t="s">
         <v>16</v>
       </c>
       <c r="I15" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B16" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C16" t="s">
         <v>13</v>
       </c>
       <c r="D16" t="s">
         <v>28</v>
       </c>
       <c r="F16" t="s">
         <v>15</v>
       </c>
       <c r="H16" t="s">
         <v>16</v>
       </c>
       <c r="I16" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B17" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C17" t="s">
         <v>13</v>
       </c>
       <c r="D17" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F17" t="s">
         <v>15</v>
       </c>
       <c r="H17" t="s">
         <v>16</v>
       </c>
       <c r="I17" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B18" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C18" t="s">
         <v>13</v>
       </c>
       <c r="D18" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="F18" t="s">
         <v>15</v>
       </c>
       <c r="H18" t="s">
         <v>16</v>
       </c>
       <c r="I18" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B19" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C19" t="s">
         <v>13</v>
       </c>
       <c r="D19" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="F19" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="H19" t="s">
         <v>16</v>
       </c>
       <c r="I19" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B20" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C20" t="s">
         <v>13</v>
       </c>
       <c r="D20" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="F20" t="s">
         <v>15</v>
       </c>
       <c r="H20" t="s">
         <v>16</v>
       </c>
       <c r="I20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B21" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="C21" t="s">
         <v>13</v>
       </c>
       <c r="D21" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="F21" t="s">
         <v>15</v>
       </c>
       <c r="H21" t="s">
         <v>16</v>
       </c>
       <c r="I21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B22" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="C22" t="s">
         <v>13</v>
       </c>
       <c r="D22" t="s">
-        <v>84</v>
+        <v>28</v>
       </c>
       <c r="F22" t="s">
         <v>15</v>
       </c>
       <c r="H22" t="s">
         <v>16</v>
       </c>
       <c r="I22" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B23" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C23" t="s">
         <v>13</v>
       </c>
       <c r="D23" t="s">
-        <v>28</v>
+        <v>69</v>
       </c>
       <c r="F23" t="s">
         <v>15</v>
       </c>
       <c r="H23" t="s">
         <v>16</v>
       </c>
       <c r="I23" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="24" spans="1:9" ht="12.75">
+    <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B24" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="C24" t="s">
         <v>13</v>
       </c>
       <c r="D24" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="F24" t="s">
         <v>15</v>
       </c>
       <c r="H24" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="B25" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C25" t="s">
         <v>13</v>
       </c>
       <c r="D25" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="F25" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="H25" t="s">
         <v>16</v>
       </c>
       <c r="I25" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="26" spans="1:8" ht="12.75">
+    <row r="26" spans="1:9" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="B26" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="C26" t="s">
         <v>13</v>
       </c>
       <c r="D26" t="s">
-        <v>96</v>
+        <v>14</v>
       </c>
       <c r="F26" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="H26" t="s">
         <v>16</v>
+      </c>
+      <c r="I26" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B27" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C27" t="s">
         <v>13</v>
       </c>
       <c r="D27" t="s">
-        <v>100</v>
+        <v>28</v>
       </c>
       <c r="F27" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="H27" t="s">
         <v>16</v>
       </c>
       <c r="I27" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B28" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C28" t="s">
         <v>13</v>
       </c>
       <c r="D28" t="s">
-        <v>104</v>
+        <v>28</v>
       </c>
       <c r="F28" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="H28" t="s">
         <v>16</v>
       </c>
       <c r="I28" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B29" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C29" t="s">
         <v>13</v>
       </c>
       <c r="D29" t="s">
-        <v>104</v>
+        <v>28</v>
       </c>
       <c r="F29" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="H29" t="s">
         <v>16</v>
       </c>
       <c r="I29" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="30" spans="1:8" ht="12.75">
+    <row r="30" spans="1:9" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B30" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C30" t="s">
         <v>13</v>
       </c>
       <c r="D30" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="F30" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="H30" t="s">
         <v>16</v>
+      </c>
+      <c r="I30" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:9" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B31" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C31" t="s">
         <v>13</v>
       </c>
       <c r="D31" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="F31" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="H31" t="s">
         <v>16</v>
       </c>
       <c r="I31" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B32" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C32" t="s">
         <v>13</v>
       </c>
       <c r="D32" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="F32" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="H32" t="s">
         <v>16</v>
       </c>
       <c r="I32" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B33" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C33" t="s">
         <v>13</v>
       </c>
       <c r="D33" t="s">
-        <v>14</v>
+        <v>124</v>
       </c>
       <c r="F33" t="s">
         <v>15</v>
       </c>
       <c r="H33" t="s">
         <v>16</v>
       </c>
       <c r="I33" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="34" spans="1:9" ht="12.75">
+    <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B34" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="C34" t="s">
         <v>13</v>
       </c>
       <c r="D34" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
       <c r="F34" t="s">
         <v>15</v>
       </c>
       <c r="H34" t="s">
         <v>16</v>
       </c>
-      <c r="I34" t="s">
-[...3 lines deleted...]
-    <row r="35" spans="1:8" ht="12.75">
+    </row>
+    <row r="35" spans="1:9" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="B35" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="C35" t="s">
         <v>13</v>
       </c>
       <c r="D35" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>132</v>
+      </c>
+      <c r="F35" t="s">
+        <v>15</v>
       </c>
       <c r="H35" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="I35" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="B36" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="C36" t="s">
         <v>13</v>
       </c>
       <c r="D36" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>136</v>
+      </c>
+      <c r="F36" t="s">
+        <v>15</v>
       </c>
       <c r="H36" t="s">
-        <v>129</v>
+        <v>16</v>
+      </c>
+      <c r="I36" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="B37" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="C37" t="s">
         <v>13</v>
       </c>
       <c r="D37" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="E37" t="s">
+        <v>124</v>
+      </c>
+      <c r="F37" t="s">
+        <v>15</v>
+      </c>
+      <c r="H37" t="s">
+        <v>16</v>
+      </c>
+      <c r="I37" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="12.75">
+      <c r="A38" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B38" t="s">
+        <v>142</v>
+      </c>
+      <c r="C38" t="s">
+        <v>13</v>
+      </c>
+      <c r="D38" t="s">
         <v>128</v>
       </c>
-      <c r="H37" t="s">
-[...20 lines deleted...]
-        <v>128</v>
+      <c r="F38" t="s">
+        <v>15</v>
       </c>
       <c r="H38" t="s">
-        <v>129</v>
+        <v>16</v>
+      </c>
+      <c r="I38" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="39" spans="1:9" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="B39" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="C39" t="s">
         <v>13</v>
       </c>
       <c r="D39" t="s">
-        <v>118</v>
+        <v>14</v>
       </c>
       <c r="F39" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="H39" t="s">
         <v>16</v>
       </c>
       <c r="I39" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="40" spans="1:9" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B40" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C40" t="s">
         <v>13</v>
       </c>
       <c r="D40" t="s">
-        <v>50</v>
+        <v>136</v>
       </c>
       <c r="F40" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="H40" t="s">
         <v>16</v>
       </c>
       <c r="I40" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:9" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="B41" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="C41" t="s">
         <v>13</v>
       </c>
       <c r="D41" t="s">
-        <v>28</v>
+        <v>152</v>
       </c>
       <c r="F41" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="H41" t="s">
         <v>16</v>
       </c>
       <c r="I41" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="42" spans="1:9" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="B42" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="C42" t="s">
         <v>13</v>
       </c>
       <c r="D42" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="F42" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="H42" t="s">
         <v>16</v>
       </c>
       <c r="I42" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="43" spans="1:9" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="B43" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="C43" t="s">
         <v>13</v>
       </c>
       <c r="D43" t="s">
-        <v>155</v>
+        <v>57</v>
       </c>
       <c r="F43" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="H43" t="s">
         <v>16</v>
       </c>
       <c r="I43" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="44" spans="1:9" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="B44" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="C44" t="s">
         <v>13</v>
       </c>
       <c r="D44" t="s">
-        <v>159</v>
+        <v>57</v>
       </c>
       <c r="F44" t="s">
-        <v>160</v>
+        <v>58</v>
       </c>
       <c r="H44" t="s">
         <v>16</v>
       </c>
       <c r="I44" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="45" spans="1:9" ht="12.75">
+    <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B45" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C45" t="s">
         <v>13</v>
       </c>
       <c r="D45" t="s">
-        <v>28</v>
+        <v>166</v>
       </c>
       <c r="F45" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="H45" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="46" spans="1:9" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B46" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C46" t="s">
         <v>13</v>
       </c>
       <c r="D46" t="s">
-        <v>151</v>
+        <v>170</v>
       </c>
       <c r="F46" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="H46" t="s">
         <v>16</v>
       </c>
       <c r="I46" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="47" spans="1:9" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="B47" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="C47" t="s">
         <v>13</v>
       </c>
       <c r="D47" t="s">
-        <v>28</v>
+        <v>174</v>
       </c>
       <c r="F47" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="H47" t="s">
         <v>16</v>
       </c>
       <c r="I47" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="48" spans="1:9" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="B48" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C48" t="s">
         <v>13</v>
       </c>
       <c r="D48" t="s">
-        <v>151</v>
+        <v>174</v>
       </c>
       <c r="F48" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="H48" t="s">
         <v>16</v>
       </c>
       <c r="I48" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B49" t="s">
+        <v>180</v>
+      </c>
+      <c r="C49" t="s">
+        <v>13</v>
+      </c>
+      <c r="D49" t="s">
         <v>174</v>
       </c>
-      <c r="B49" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F49" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="H49" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="B50" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="C50" t="s">
         <v>13</v>
       </c>
       <c r="D50" t="s">
-        <v>28</v>
+        <v>156</v>
       </c>
       <c r="F50" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="H50" t="s">
         <v>16</v>
       </c>
       <c r="I50" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="51" spans="1:9" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="B51" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="C51" t="s">
         <v>13</v>
       </c>
       <c r="D51" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="F51" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="H51" t="s">
         <v>16</v>
       </c>
       <c r="I51" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="52" spans="1:9" ht="12.75">
+    <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="B52" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C52" t="s">
         <v>13</v>
       </c>
       <c r="D52" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>189</v>
+      </c>
+      <c r="E52" t="s">
+        <v>190</v>
       </c>
       <c r="H52" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="53" spans="1:9" ht="12.75">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="B53" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="C53" t="s">
         <v>13</v>
       </c>
       <c r="D53" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>194</v>
+      </c>
+      <c r="E53" t="s">
+        <v>190</v>
       </c>
       <c r="H53" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>191</v>
       </c>
     </row>
     <row r="54" spans="1:9" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="B54" t="s">
+        <v>196</v>
+      </c>
+      <c r="C54" t="s">
+        <v>13</v>
+      </c>
+      <c r="D54" t="s">
+        <v>197</v>
+      </c>
+      <c r="E54" t="s">
         <v>190</v>
       </c>
-      <c r="C54" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H54" t="s">
-        <v>16</v>
+        <v>191</v>
       </c>
       <c r="I54" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="55" spans="1:9" ht="12.75">
+    <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="B55" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="C55" t="s">
         <v>13</v>
       </c>
       <c r="D55" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>200</v>
+      </c>
+      <c r="E55" t="s">
+        <v>190</v>
       </c>
       <c r="H55" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>191</v>
       </c>
     </row>
     <row r="56" spans="1:9" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="B56" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C56" t="s">
         <v>13</v>
       </c>
       <c r="D56" t="s">
-        <v>75</v>
+        <v>14</v>
       </c>
       <c r="F56" t="s">
         <v>15</v>
       </c>
       <c r="H56" t="s">
         <v>16</v>
       </c>
       <c r="I56" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="57" spans="1:9" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="B57" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="C57" t="s">
         <v>13</v>
       </c>
       <c r="D57" t="s">
-        <v>200</v>
+        <v>14</v>
       </c>
       <c r="F57" t="s">
         <v>15</v>
       </c>
       <c r="H57" t="s">
         <v>16</v>
       </c>
       <c r="I57" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="58" spans="1:9" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="B58" t="s">
-        <v>203</v>
+        <v>53</v>
       </c>
       <c r="C58" t="s">
         <v>13</v>
       </c>
       <c r="D58" t="s">
-        <v>204</v>
+        <v>28</v>
       </c>
       <c r="F58" t="s">
         <v>15</v>
       </c>
       <c r="H58" t="s">
         <v>16</v>
       </c>
       <c r="I58" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="59" spans="1:8" ht="12.75">
+    <row r="59" spans="1:9" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B59" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C59" t="s">
         <v>13</v>
       </c>
       <c r="D59" t="s">
-        <v>208</v>
+        <v>28</v>
       </c>
       <c r="F59" t="s">
         <v>15</v>
       </c>
       <c r="H59" t="s">
         <v>16</v>
+      </c>
+      <c r="I59" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="60" spans="1:9" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B60" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="C60" t="s">
         <v>13</v>
       </c>
       <c r="D60" t="s">
-        <v>212</v>
+        <v>112</v>
       </c>
       <c r="F60" t="s">
         <v>15</v>
       </c>
       <c r="H60" t="s">
         <v>16</v>
       </c>
       <c r="I60" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="61" spans="1:9" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B61" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C61" t="s">
         <v>13</v>
       </c>
       <c r="D61" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="F61" t="s">
         <v>15</v>
       </c>
       <c r="H61" t="s">
         <v>16</v>
       </c>
       <c r="I61" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="62" spans="1:9" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B62" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C62" t="s">
         <v>13</v>
       </c>
       <c r="D62" t="s">
-        <v>204</v>
+        <v>116</v>
       </c>
       <c r="F62" t="s">
         <v>15</v>
       </c>
       <c r="H62" t="s">
         <v>16</v>
       </c>
       <c r="I62" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="63" spans="1:9" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B63" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C63" t="s">
         <v>13</v>
       </c>
       <c r="D63" t="s">
-        <v>208</v>
+        <v>14</v>
       </c>
       <c r="F63" t="s">
         <v>15</v>
       </c>
       <c r="H63" t="s">
         <v>16</v>
       </c>
       <c r="I63" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="64" spans="1:9" ht="12.75">
       <c r="A64" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="B64" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="C64" t="s">
         <v>13</v>
       </c>
       <c r="D64" t="s">
         <v>14</v>
       </c>
       <c r="F64" t="s">
         <v>15</v>
       </c>
       <c r="H64" t="s">
         <v>16</v>
       </c>
       <c r="I64" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="65" spans="1:9" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B65" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C65" t="s">
         <v>13</v>
       </c>
       <c r="D65" t="s">
-        <v>216</v>
+        <v>230</v>
       </c>
       <c r="F65" t="s">
         <v>15</v>
       </c>
       <c r="H65" t="s">
         <v>16</v>
       </c>
       <c r="I65" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="66" spans="1:9" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B66" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C66" t="s">
         <v>13</v>
       </c>
       <c r="D66" t="s">
-        <v>232</v>
+        <v>28</v>
       </c>
       <c r="F66" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="H66" t="s">
         <v>16</v>
       </c>
       <c r="I66" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="67" spans="1:9" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B67" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="C67" t="s">
         <v>13</v>
       </c>
       <c r="D67" t="s">
-        <v>114</v>
+        <v>28</v>
       </c>
       <c r="F67" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="H67" t="s">
         <v>16</v>
       </c>
       <c r="I67" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="68" spans="1:9" ht="12.75">
       <c r="A68" s="1" t="s">
         <v>237</v>
       </c>
       <c r="B68" t="s">
         <v>238</v>
       </c>
       <c r="C68" t="s">
         <v>13</v>
       </c>
       <c r="D68" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="F68" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="H68" t="s">
         <v>16</v>
       </c>
       <c r="I68" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
         <v>240</v>
       </c>
       <c r="B69" t="s">
-        <v>215</v>
+        <v>135</v>
       </c>
       <c r="C69" t="s">
         <v>13</v>
       </c>
       <c r="D69" t="s">
-        <v>216</v>
+        <v>136</v>
       </c>
       <c r="F69" t="s">
         <v>15</v>
       </c>
       <c r="H69" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:9" ht="12.75">
       <c r="A70" s="1" t="s">
         <v>242</v>
       </c>
       <c r="B70" t="s">
-        <v>181</v>
+        <v>99</v>
       </c>
       <c r="C70" t="s">
         <v>13</v>
       </c>
       <c r="D70" t="s">
         <v>14</v>
       </c>
       <c r="F70" t="s">
         <v>15</v>
       </c>
       <c r="H70" t="s">
         <v>16</v>
       </c>
       <c r="I70" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
         <v>243</v>
       </c>
       <c r="B71" t="s">
         <v>244</v>
       </c>
       <c r="C71" t="s">
         <v>13</v>
       </c>
       <c r="D71" t="s">
         <v>245</v>
       </c>
       <c r="E71" t="s">
-        <v>128</v>
+        <v>190</v>
       </c>
       <c r="H71" t="s">
-        <v>129</v>
+        <v>191</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
         <v>246</v>
       </c>
       <c r="B72" t="s">
         <v>247</v>
       </c>
       <c r="C72" t="s">
         <v>13</v>
       </c>
       <c r="D72" t="s">
         <v>248</v>
       </c>
       <c r="E72" t="s">
-        <v>128</v>
+        <v>190</v>
       </c>
       <c r="H72" t="s">
-        <v>129</v>
+        <v>191</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
         <v>249</v>
       </c>
       <c r="B73" t="s">
         <v>250</v>
       </c>
       <c r="C73" t="s">
         <v>13</v>
       </c>
       <c r="D73" t="s">
         <v>251</v>
       </c>
       <c r="E73" t="s">
-        <v>128</v>
+        <v>190</v>
       </c>
       <c r="H73" t="s">
-        <v>129</v>
+        <v>191</v>
       </c>
     </row>
     <row r="74" spans="1:9" ht="12.75">
       <c r="A74" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B74" t="s">
         <v>254</v>
       </c>
       <c r="C74" t="s">
         <v>13</v>
       </c>
       <c r="D74" t="s">
         <v>255</v>
       </c>
       <c r="F74" t="s">
         <v>15</v>
       </c>
       <c r="H74" t="s">
         <v>16</v>
       </c>
       <c r="I74" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
         <v>256</v>
       </c>
       <c r="B75" t="s">
         <v>257</v>
       </c>
       <c r="C75" t="s">
         <v>13</v>
       </c>
       <c r="D75" t="s">
         <v>258</v>
       </c>
       <c r="E75" t="s">
-        <v>128</v>
+        <v>190</v>
       </c>
       <c r="F75" t="s">
         <v>259</v>
       </c>
       <c r="H75" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
         <v>261</v>
       </c>
       <c r="B76" t="s">
         <v>262</v>
       </c>
       <c r="C76" t="s">
         <v>13</v>
       </c>
       <c r="D76" t="s">
         <v>263</v>
       </c>
       <c r="F76" t="s">
         <v>15</v>
       </c>
       <c r="H76" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
         <v>264</v>
       </c>
       <c r="B77" t="s">
         <v>265</v>
       </c>
       <c r="C77" t="s">
         <v>13</v>
       </c>
       <c r="D77" t="s">
         <v>266</v>
       </c>
       <c r="F77" t="s">
         <v>15</v>
       </c>
       <c r="H77" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="78" spans="1:9" ht="12.75">
+    <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
         <v>268</v>
       </c>
       <c r="B78" t="s">
-        <v>269</v>
+        <v>12</v>
       </c>
       <c r="C78" t="s">
         <v>13</v>
       </c>
       <c r="D78" t="s">
+        <v>14</v>
+      </c>
+      <c r="F78" t="s">
+        <v>15</v>
+      </c>
+      <c r="H78" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="12.75">
+      <c r="A79" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="F78" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B79" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="C79" t="s">
         <v>13</v>
       </c>
       <c r="D79" t="s">
-        <v>274</v>
+        <v>14</v>
       </c>
       <c r="F79" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="H79" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="B80" t="s">
+        <v>274</v>
+      </c>
+      <c r="C80" t="s">
+        <v>13</v>
+      </c>
+      <c r="D80" t="s">
+        <v>14</v>
+      </c>
+      <c r="F80" t="s">
+        <v>15</v>
+      </c>
+      <c r="H80" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="12.75">
+      <c r="A81" s="1" t="s">
         <v>276</v>
       </c>
-      <c r="B80" t="s">
+      <c r="B81" t="s">
         <v>277</v>
       </c>
-      <c r="C80" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="C81" t="s">
         <v>13</v>
       </c>
       <c r="D81" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="F81" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="H81" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="82" spans="1:9" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="B82" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="C82" t="s">
         <v>13</v>
       </c>
       <c r="D82" t="s">
-        <v>100</v>
+        <v>28</v>
       </c>
       <c r="F82" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="H82" t="s">
         <v>16</v>
       </c>
       <c r="I82" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="83" spans="1:9" ht="12.75">
       <c r="A83" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="B83" t="s">
+        <v>283</v>
+      </c>
+      <c r="C83" t="s">
+        <v>13</v>
+      </c>
+      <c r="D83" t="s">
+        <v>28</v>
+      </c>
+      <c r="F83" t="s">
+        <v>15</v>
+      </c>
+      <c r="H83" t="s">
+        <v>16</v>
+      </c>
+      <c r="I83" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" ht="12.75">
+      <c r="A84" s="1" t="s">
         <v>285</v>
       </c>
-      <c r="B83" t="s">
+      <c r="B84" t="s">
         <v>286</v>
       </c>
-      <c r="C83" t="s">
-[...2 lines deleted...]
-      <c r="D83" t="s">
+      <c r="C84" t="s">
+        <v>13</v>
+      </c>
+      <c r="D84" t="s">
         <v>287</v>
       </c>
-      <c r="F83" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="F84" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="H84" t="s">
         <v>16</v>
+      </c>
+      <c r="I84" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="85" spans="1:9" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="B85" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="C85" t="s">
         <v>13</v>
       </c>
       <c r="D85" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="F85" t="s">
         <v>15</v>
       </c>
       <c r="H85" t="s">
         <v>16</v>
       </c>
       <c r="I85" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="86" spans="1:9" ht="12.75">
       <c r="A86" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="B86" t="s">
+        <v>293</v>
+      </c>
+      <c r="C86" t="s">
+        <v>13</v>
+      </c>
+      <c r="D86" t="s">
+        <v>28</v>
+      </c>
+      <c r="F86" t="s">
+        <v>15</v>
+      </c>
+      <c r="H86" t="s">
+        <v>16</v>
+      </c>
+      <c r="I86" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" ht="12.75">
+      <c r="A87" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="B87" t="s">
         <v>296</v>
-      </c>
-[...24 lines deleted...]
-        <v>12</v>
       </c>
       <c r="C87" t="s">
         <v>13</v>
       </c>
       <c r="D87" t="s">
         <v>14</v>
       </c>
       <c r="F87" t="s">
         <v>15</v>
       </c>
       <c r="H87" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="88" spans="1:8" ht="12.75">
+      <c r="I87" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="B88" t="s">
+        <v>299</v>
+      </c>
+      <c r="C88" t="s">
+        <v>13</v>
+      </c>
+      <c r="D88" t="s">
+        <v>300</v>
+      </c>
+      <c r="F88" t="s">
+        <v>15</v>
+      </c>
+      <c r="H88" t="s">
+        <v>16</v>
+      </c>
+      <c r="I88" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" ht="12.75">
+      <c r="A89" s="1" t="s">
         <v>302</v>
       </c>
-      <c r="C88" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B89" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="C89" t="s">
         <v>13</v>
       </c>
       <c r="D89" t="s">
         <v>14</v>
       </c>
       <c r="F89" t="s">
         <v>15</v>
       </c>
       <c r="H89" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="90" spans="1:8" ht="12.75">
+      <c r="I89" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="B90" t="s">
-        <v>308</v>
+        <v>296</v>
       </c>
       <c r="C90" t="s">
         <v>13</v>
       </c>
       <c r="D90" t="s">
         <v>14</v>
       </c>
       <c r="F90" t="s">
         <v>15</v>
       </c>
       <c r="H90" t="s">
         <v>16</v>
       </c>
+      <c r="I90" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="91" spans="1:9" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="B91" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="C91" t="s">
         <v>13</v>
       </c>
       <c r="D91" t="s">
         <v>28</v>
       </c>
       <c r="F91" t="s">
         <v>15</v>
       </c>
       <c r="H91" t="s">
         <v>16</v>
       </c>
       <c r="I91" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="92" spans="1:9" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="B92" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="C92" t="s">
         <v>13</v>
       </c>
       <c r="D92" t="s">
-        <v>28</v>
+        <v>112</v>
       </c>
       <c r="F92" t="s">
         <v>15</v>
       </c>
       <c r="H92" t="s">
         <v>16</v>
       </c>
       <c r="I92" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="93" spans="1:9" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="B93" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="C93" t="s">
         <v>13</v>
       </c>
       <c r="D93" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="F93" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="H93" t="s">
         <v>16</v>
       </c>
       <c r="I93" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="94" spans="1:9" ht="12.75">
       <c r="A94" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="B94" t="s">
+        <v>318</v>
+      </c>
+      <c r="C94" t="s">
+        <v>13</v>
+      </c>
+      <c r="D94" t="s">
+        <v>315</v>
+      </c>
+      <c r="F94" t="s">
+        <v>58</v>
+      </c>
+      <c r="H94" t="s">
+        <v>16</v>
+      </c>
+      <c r="I94" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="12.75">
+      <c r="A95" s="1" t="s">
         <v>320</v>
       </c>
-      <c r="B94" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="B95" t="s">
-        <v>324</v>
+        <v>90</v>
       </c>
       <c r="C95" t="s">
         <v>13</v>
       </c>
       <c r="D95" t="s">
-        <v>28</v>
+        <v>69</v>
       </c>
       <c r="F95" t="s">
         <v>15</v>
       </c>
       <c r="H95" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="96" spans="1:9" ht="12.75">
       <c r="A96" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="B96" t="s">
+        <v>84</v>
+      </c>
+      <c r="C96" t="s">
+        <v>13</v>
+      </c>
+      <c r="D96" t="s">
+        <v>69</v>
+      </c>
+      <c r="F96" t="s">
+        <v>15</v>
+      </c>
+      <c r="H96" t="s">
+        <v>16</v>
+      </c>
+      <c r="I96" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="12.75">
+      <c r="A97" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="B97" t="s">
+        <v>325</v>
+      </c>
+      <c r="C97" t="s">
+        <v>13</v>
+      </c>
+      <c r="D97" t="s">
         <v>326</v>
       </c>
-      <c r="B96" t="s">
-[...19 lines deleted...]
-      <c r="A97" s="1" t="s">
+      <c r="F97" t="s">
+        <v>78</v>
+      </c>
+      <c r="H97" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="12.75">
+      <c r="A98" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="B98" t="s">
         <v>329</v>
       </c>
-      <c r="B97" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C98" t="s">
         <v>13</v>
       </c>
       <c r="D98" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
       <c r="F98" t="s">
         <v>15</v>
       </c>
       <c r="H98" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="99" spans="1:9" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="B99" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="C99" t="s">
         <v>13</v>
       </c>
       <c r="D99" t="s">
-        <v>14</v>
+        <v>326</v>
       </c>
       <c r="F99" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="H99" t="s">
         <v>16</v>
       </c>
       <c r="I99" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="100" spans="1:9" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="B100" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="C100" t="s">
         <v>13</v>
       </c>
       <c r="D100" t="s">
-        <v>28</v>
+        <v>69</v>
       </c>
       <c r="F100" t="s">
         <v>15</v>
       </c>
       <c r="H100" t="s">
         <v>16</v>
       </c>
       <c r="I100" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="101" spans="1:9" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="B101" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="C101" t="s">
         <v>13</v>
       </c>
       <c r="D101" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
       <c r="F101" t="s">
         <v>15</v>
       </c>
       <c r="H101" t="s">
         <v>16</v>
       </c>
       <c r="I101" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="102" spans="1:9" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="B102" t="s">
+        <v>341</v>
+      </c>
+      <c r="C102" t="s">
+        <v>13</v>
+      </c>
+      <c r="D102" t="s">
+        <v>73</v>
+      </c>
+      <c r="F102" t="s">
+        <v>15</v>
+      </c>
+      <c r="H102" t="s">
+        <v>16</v>
+      </c>
+      <c r="I102" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="12.75">
+      <c r="A103" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="B103" t="s">
+        <v>115</v>
+      </c>
+      <c r="C103" t="s">
+        <v>13</v>
+      </c>
+      <c r="D103" t="s">
+        <v>116</v>
+      </c>
+      <c r="F103" t="s">
+        <v>15</v>
+      </c>
+      <c r="H103" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" ht="12.75">
+      <c r="A104" s="1" t="s">
         <v>345</v>
       </c>
-      <c r="C102" t="s">
-[...41 lines deleted...]
-      </c>
       <c r="B104" t="s">
-        <v>172</v>
+        <v>206</v>
       </c>
       <c r="C104" t="s">
         <v>13</v>
       </c>
       <c r="D104" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="F104" t="s">
         <v>15</v>
       </c>
       <c r="H104" t="s">
         <v>16</v>
+      </c>
+      <c r="I104" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="105" spans="1:9" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>353</v>
+        <v>347</v>
       </c>
       <c r="B105" t="s">
-        <v>166</v>
+        <v>115</v>
       </c>
       <c r="C105" t="s">
         <v>13</v>
       </c>
       <c r="D105" t="s">
-        <v>151</v>
+        <v>116</v>
       </c>
       <c r="F105" t="s">
         <v>15</v>
       </c>
       <c r="H105" t="s">
         <v>16</v>
       </c>
       <c r="I105" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="106" spans="1:8" ht="12.75">
+    <row r="106" spans="1:9" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>355</v>
+        <v>349</v>
       </c>
       <c r="B106" t="s">
-        <v>356</v>
+        <v>350</v>
       </c>
       <c r="C106" t="s">
         <v>13</v>
       </c>
       <c r="D106" t="s">
-        <v>357</v>
+        <v>28</v>
       </c>
       <c r="F106" t="s">
-        <v>160</v>
+        <v>15</v>
       </c>
       <c r="H106" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="107" spans="1:8" ht="12.75">
+      <c r="I106" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
       <c r="B107" t="s">
-        <v>360</v>
+        <v>68</v>
       </c>
       <c r="C107" t="s">
         <v>13</v>
       </c>
       <c r="D107" t="s">
-        <v>208</v>
+        <v>69</v>
       </c>
       <c r="F107" t="s">
         <v>15</v>
       </c>
       <c r="H107" t="s">
         <v>16</v>
+      </c>
+      <c r="I107" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="108" spans="1:9" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>362</v>
+        <v>354</v>
       </c>
       <c r="B108" t="s">
-        <v>363</v>
+        <v>355</v>
       </c>
       <c r="C108" t="s">
         <v>13</v>
       </c>
       <c r="D108" t="s">
-        <v>357</v>
+        <v>116</v>
       </c>
       <c r="F108" t="s">
-        <v>160</v>
+        <v>15</v>
       </c>
       <c r="H108" t="s">
         <v>16</v>
       </c>
       <c r="I108" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="109" spans="1:9" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>365</v>
+        <v>357</v>
       </c>
       <c r="B109" t="s">
-        <v>366</v>
+        <v>358</v>
       </c>
       <c r="C109" t="s">
         <v>13</v>
       </c>
       <c r="D109" t="s">
-        <v>151</v>
+        <v>359</v>
       </c>
       <c r="F109" t="s">
         <v>15</v>
       </c>
       <c r="H109" t="s">
         <v>16</v>
       </c>
       <c r="I109" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="110" spans="1:9" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
       <c r="B110" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="C110" t="s">
         <v>13</v>
       </c>
       <c r="D110" t="s">
-        <v>75</v>
+        <v>28</v>
       </c>
       <c r="F110" t="s">
         <v>15</v>
       </c>
       <c r="H110" t="s">
         <v>16</v>
       </c>
       <c r="I110" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="111" spans="1:9" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>371</v>
+        <v>364</v>
       </c>
       <c r="B111" t="s">
-        <v>372</v>
+        <v>365</v>
       </c>
       <c r="C111" t="s">
         <v>13</v>
       </c>
       <c r="D111" t="s">
-        <v>155</v>
+        <v>116</v>
       </c>
       <c r="F111" t="s">
         <v>15</v>
       </c>
       <c r="H111" t="s">
         <v>16</v>
       </c>
       <c r="I111" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>374</v>
+        <v>367</v>
       </c>
       <c r="B112" t="s">
-        <v>196</v>
+        <v>368</v>
       </c>
       <c r="C112" t="s">
         <v>13</v>
       </c>
       <c r="D112" t="s">
-        <v>75</v>
+        <v>369</v>
       </c>
       <c r="F112" t="s">
         <v>15</v>
       </c>
       <c r="H112" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="113" spans="1:9" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="B113" t="s">
-        <v>124</v>
+        <v>372</v>
       </c>
       <c r="C113" t="s">
         <v>13</v>
       </c>
       <c r="D113" t="s">
-        <v>14</v>
+        <v>373</v>
       </c>
       <c r="F113" t="s">
         <v>15</v>
       </c>
       <c r="H113" t="s">
         <v>16</v>
       </c>
       <c r="I113" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="114" spans="1:9" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="B114" t="s">
-        <v>196</v>
+        <v>376</v>
       </c>
       <c r="C114" t="s">
         <v>13</v>
       </c>
       <c r="D114" t="s">
-        <v>75</v>
+        <v>377</v>
       </c>
       <c r="F114" t="s">
         <v>15</v>
       </c>
       <c r="H114" t="s">
         <v>16</v>
       </c>
       <c r="I114" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="115" spans="1:9" ht="12.75">
       <c r="A115" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="B115" t="s">
         <v>380</v>
       </c>
-      <c r="B115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C115" t="s">
         <v>13</v>
       </c>
       <c r="D115" t="s">
-        <v>28</v>
+        <v>373</v>
       </c>
       <c r="F115" t="s">
         <v>15</v>
       </c>
       <c r="H115" t="s">
         <v>16</v>
       </c>
       <c r="I115" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="116" spans="1:9" ht="12.75">
       <c r="A116" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="B116" t="s">
         <v>383</v>
       </c>
-      <c r="B116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C116" t="s">
         <v>13</v>
       </c>
       <c r="D116" t="s">
-        <v>151</v>
+        <v>384</v>
       </c>
       <c r="F116" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="H116" t="s">
         <v>16</v>
       </c>
       <c r="I116" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="117" spans="1:9" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B117" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C117" t="s">
         <v>13</v>
       </c>
       <c r="D117" t="s">
-        <v>75</v>
+        <v>388</v>
       </c>
       <c r="F117" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="H117" t="s">
         <v>16</v>
       </c>
       <c r="I117" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="118" spans="1:9" ht="12.75">
+    <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="B118" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="C118" t="s">
         <v>13</v>
       </c>
       <c r="D118" t="s">
-        <v>390</v>
+        <v>57</v>
       </c>
       <c r="F118" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="H118" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="119" spans="1:9" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B119" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C119" t="s">
         <v>13</v>
       </c>
       <c r="D119" t="s">
-        <v>28</v>
+        <v>62</v>
       </c>
       <c r="F119" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="H119" t="s">
         <v>16</v>
       </c>
       <c r="I119" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="120" spans="1:9" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B120" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C120" t="s">
         <v>13</v>
       </c>
       <c r="D120" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="F120" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="H120" t="s">
         <v>16</v>
       </c>
       <c r="I120" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="121" spans="1:8" ht="12.75">
+    <row r="121" spans="1:9" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B121" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C121" t="s">
         <v>13</v>
       </c>
       <c r="D121" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="F121" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="H121" t="s">
         <v>16</v>
+      </c>
+      <c r="I121" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="122" spans="1:9" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B122" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C122" t="s">
         <v>13</v>
       </c>
       <c r="D122" t="s">
-        <v>404</v>
+        <v>57</v>
       </c>
       <c r="F122" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="H122" t="s">
         <v>16</v>
       </c>
       <c r="I122" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="123" spans="1:9" ht="12.75">
       <c r="A123" s="1" t="s">
         <v>406</v>
       </c>
       <c r="B123" t="s">
         <v>407</v>
       </c>
       <c r="C123" t="s">
         <v>13</v>
       </c>
       <c r="D123" t="s">
-        <v>408</v>
+        <v>62</v>
       </c>
       <c r="F123" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="H123" t="s">
         <v>16</v>
       </c>
       <c r="I123" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="124" spans="1:9" ht="12.75">
       <c r="A124" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="B124" t="s">
         <v>410</v>
       </c>
-      <c r="B124" t="s">
+      <c r="C124" t="s">
+        <v>13</v>
+      </c>
+      <c r="D124" t="s">
         <v>411</v>
       </c>
-      <c r="C124" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F124" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="H124" t="s">
         <v>16</v>
       </c>
       <c r="I124" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="125" spans="1:9" ht="12.75">
       <c r="A125" s="1" t="s">
         <v>413</v>
       </c>
       <c r="B125" t="s">
         <v>414</v>
       </c>
       <c r="C125" t="s">
         <v>13</v>
       </c>
       <c r="D125" t="s">
         <v>415</v>
       </c>
       <c r="F125" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="H125" t="s">
         <v>16</v>
       </c>
       <c r="I125" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="126" spans="1:9" ht="12.75">
       <c r="A126" s="1" t="s">
         <v>417</v>
       </c>
       <c r="B126" t="s">
         <v>418</v>
       </c>
       <c r="C126" t="s">
         <v>13</v>
       </c>
       <c r="D126" t="s">
-        <v>419</v>
+        <v>62</v>
       </c>
       <c r="F126" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="H126" t="s">
         <v>16</v>
       </c>
       <c r="I126" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="127" spans="1:8" ht="12.75">
+    <row r="127" spans="1:9" ht="12.75">
       <c r="A127" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="B127" t="s">
         <v>421</v>
       </c>
-      <c r="B127" t="s">
+      <c r="C127" t="s">
+        <v>13</v>
+      </c>
+      <c r="D127" t="s">
         <v>422</v>
       </c>
-      <c r="C127" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F127" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="H127" t="s">
         <v>16</v>
+      </c>
+      <c r="I127" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="128" spans="1:9" ht="12.75">
       <c r="A128" s="1" t="s">
         <v>424</v>
       </c>
       <c r="B128" t="s">
         <v>425</v>
       </c>
       <c r="C128" t="s">
         <v>13</v>
       </c>
       <c r="D128" t="s">
-        <v>118</v>
+        <v>426</v>
       </c>
       <c r="F128" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="H128" t="s">
         <v>16</v>
       </c>
       <c r="I128" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="129" spans="1:9" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B129" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C129" t="s">
         <v>13</v>
       </c>
       <c r="D129" t="s">
-        <v>118</v>
+        <v>411</v>
       </c>
       <c r="F129" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="H129" t="s">
         <v>16</v>
       </c>
       <c r="I129" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="130" spans="1:9" ht="12.75">
+    <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B130" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C130" t="s">
         <v>13</v>
       </c>
       <c r="D130" t="s">
-        <v>432</v>
+        <v>174</v>
       </c>
       <c r="F130" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="H130" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="131" spans="1:9" ht="12.75">
       <c r="A131" s="1" t="s">
         <v>434</v>
       </c>
       <c r="B131" t="s">
         <v>435</v>
       </c>
       <c r="C131" t="s">
         <v>13</v>
       </c>
       <c r="D131" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="F131" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="H131" t="s">
         <v>16</v>
       </c>
       <c r="I131" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="132" spans="1:9" ht="12.75">
       <c r="A132" s="1" t="s">
         <v>437</v>
       </c>
       <c r="B132" t="s">
         <v>438</v>
       </c>
       <c r="C132" t="s">
         <v>13</v>
       </c>
       <c r="D132" t="s">
-        <v>118</v>
+        <v>170</v>
       </c>
       <c r="F132" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="H132" t="s">
         <v>16</v>
       </c>
       <c r="I132" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="133" spans="1:9" ht="12.75">
       <c r="A133" s="1" t="s">
         <v>440</v>
       </c>
       <c r="B133" t="s">
         <v>441</v>
       </c>
       <c r="C133" t="s">
         <v>13</v>
       </c>
       <c r="D133" t="s">
-        <v>274</v>
+        <v>422</v>
       </c>
       <c r="F133" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="H133" t="s">
         <v>16</v>
       </c>
       <c r="I133" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="134" spans="1:9" ht="12.75">
+    <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
         <v>443</v>
       </c>
       <c r="B134" t="s">
         <v>444</v>
       </c>
       <c r="C134" t="s">
         <v>13</v>
       </c>
       <c r="D134" t="s">
         <v>445</v>
       </c>
       <c r="F134" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="H134" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="135" spans="1:9" ht="12.75">
       <c r="A135" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B135" t="s">
         <v>448</v>
       </c>
       <c r="C135" t="s">
         <v>13</v>
       </c>
       <c r="D135" t="s">
-        <v>118</v>
+        <v>14</v>
       </c>
       <c r="F135" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="H135" t="s">
         <v>16</v>
       </c>
       <c r="I135" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="136" spans="1:9" ht="12.75">
       <c r="A136" s="1" t="s">
         <v>450</v>
       </c>
       <c r="B136" t="s">
         <v>451</v>
       </c>
       <c r="C136" t="s">
         <v>13</v>
       </c>
       <c r="D136" t="s">
-        <v>287</v>
+        <v>14</v>
       </c>
       <c r="F136" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="H136" t="s">
         <v>16</v>
       </c>
       <c r="I136" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="137" spans="1:9" ht="12.75">
       <c r="A137" s="1" t="s">
         <v>453</v>
       </c>
       <c r="B137" t="s">
         <v>454</v>
       </c>
       <c r="C137" t="s">
         <v>13</v>
       </c>
       <c r="D137" t="s">
         <v>455</v>
       </c>
       <c r="F137" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="H137" t="s">
         <v>16</v>
       </c>
       <c r="I137" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="5201803"/>
     <hyperlink ref="A3" r:id="rId2" display="5231003"/>
     <hyperlink ref="A4" r:id="rId3" display="5302003"/>
     <hyperlink ref="A5" r:id="rId4" display="5354403"/>
     <hyperlink ref="A6" r:id="rId5" display="5258803"/>
     <hyperlink ref="A7" r:id="rId6" display="5204203"/>
     <hyperlink ref="A8" r:id="rId7" display="5223303"/>
     <hyperlink ref="A9" r:id="rId8" display="5226703"/>
     <hyperlink ref="A10" r:id="rId9" display="5270803"/>
     <hyperlink ref="A11" r:id="rId10" display="5341303"/>
-    <hyperlink ref="A12" r:id="rId11" display="5510102"/>
-[...55 lines deleted...]
-    <hyperlink ref="A68" r:id="rId67" display="5518102"/>
+    <hyperlink ref="A12" r:id="rId11" display="5343703"/>
+    <hyperlink ref="A13" r:id="rId12" display="5208103"/>
+    <hyperlink ref="A14" r:id="rId13" display="5509002"/>
+    <hyperlink ref="A15" r:id="rId14" display="5506302"/>
+    <hyperlink ref="A16" r:id="rId15" display="5226303"/>
+    <hyperlink ref="A17" r:id="rId16" display="5204002"/>
+    <hyperlink ref="A18" r:id="rId17" display="530101003"/>
+    <hyperlink ref="A19" r:id="rId18" display="5248003"/>
+    <hyperlink ref="A20" r:id="rId19" display="5302203"/>
+    <hyperlink ref="A21" r:id="rId20" display="5309002"/>
+    <hyperlink ref="A22" r:id="rId21" display="530100803"/>
+    <hyperlink ref="A23" r:id="rId22" display="5308002"/>
+    <hyperlink ref="A24" r:id="rId23" display="530091703"/>
+    <hyperlink ref="A25" r:id="rId24" display="5304203"/>
+    <hyperlink ref="A26" r:id="rId25" display="5308003"/>
+    <hyperlink ref="A27" r:id="rId26" display="5333603"/>
+    <hyperlink ref="A28" r:id="rId27" display="5308103"/>
+    <hyperlink ref="A29" r:id="rId28" display="5328603"/>
+    <hyperlink ref="A30" r:id="rId29" display="5308203"/>
+    <hyperlink ref="A31" r:id="rId30" display="5342203"/>
+    <hyperlink ref="A32" r:id="rId31" display="5320303"/>
+    <hyperlink ref="A33" r:id="rId32" display="5356603"/>
+    <hyperlink ref="A34" r:id="rId33" display="5325303"/>
+    <hyperlink ref="A35" r:id="rId34" display="5341603"/>
+    <hyperlink ref="A36" r:id="rId35" display="5401803"/>
+    <hyperlink ref="A37" r:id="rId36" display="5388903"/>
+    <hyperlink ref="A38" r:id="rId37" display="5378803"/>
+    <hyperlink ref="A39" r:id="rId38" display="5390603"/>
+    <hyperlink ref="A40" r:id="rId39" display="5447303"/>
+    <hyperlink ref="A41" r:id="rId40" display="5508002"/>
+    <hyperlink ref="A42" r:id="rId41" display="5513102"/>
+    <hyperlink ref="A43" r:id="rId42" display="5518102"/>
+    <hyperlink ref="A44" r:id="rId43" display="5514002"/>
+    <hyperlink ref="A45" r:id="rId44" display="5519602"/>
+    <hyperlink ref="A46" r:id="rId45" display="5526402"/>
+    <hyperlink ref="A47" r:id="rId46" display="5544602"/>
+    <hyperlink ref="A48" r:id="rId47" display="5538902"/>
+    <hyperlink ref="A49" r:id="rId48" display="5532302"/>
+    <hyperlink ref="A50" r:id="rId49" display="5542902"/>
+    <hyperlink ref="A51" r:id="rId50" display="5559502"/>
+    <hyperlink ref="A52" r:id="rId51" display="4101403/10"/>
+    <hyperlink ref="A53" r:id="rId52" display="4103903/10"/>
+    <hyperlink ref="A54" r:id="rId53" display="4112704/10"/>
+    <hyperlink ref="A55" r:id="rId54" display="4138003/10"/>
+    <hyperlink ref="A56" r:id="rId55" display="5727603"/>
+    <hyperlink ref="A57" r:id="rId56" display="5709003"/>
+    <hyperlink ref="A58" r:id="rId57" display="530101503"/>
+    <hyperlink ref="A59" r:id="rId58" display="5353703"/>
+    <hyperlink ref="A60" r:id="rId59" display="5226203"/>
+    <hyperlink ref="A61" r:id="rId60" display="530090003"/>
+    <hyperlink ref="A62" r:id="rId61" display="5342603"/>
+    <hyperlink ref="A63" r:id="rId62" display="5209003"/>
+    <hyperlink ref="A64" r:id="rId63" display="530102803"/>
+    <hyperlink ref="A65" r:id="rId64" display="5309603"/>
+    <hyperlink ref="A66" r:id="rId65" display="5209103"/>
+    <hyperlink ref="A67" r:id="rId66" display="530103003"/>
+    <hyperlink ref="A68" r:id="rId67" display="5510102"/>
     <hyperlink ref="A69" r:id="rId68" display="5402003"/>
     <hyperlink ref="A70" r:id="rId69" display="5708003"/>
     <hyperlink ref="A71" r:id="rId70" display="4101204/10"/>
     <hyperlink ref="A72" r:id="rId71" display="4100903/10"/>
     <hyperlink ref="A73" r:id="rId72" display="4103904/10"/>
     <hyperlink ref="A74" r:id="rId73" display="4110103"/>
     <hyperlink ref="A75" r:id="rId74" display="4110103/24"/>
     <hyperlink ref="A76" r:id="rId75" display="4110273"/>
     <hyperlink ref="A77" r:id="rId76" display="4110273/24"/>
-    <hyperlink ref="A78" r:id="rId77" display="5519302"/>
-[...57 lines deleted...]
-    <hyperlink ref="A136" r:id="rId135" display="5522802"/>
+    <hyperlink ref="A78" r:id="rId77" display="5202003"/>
+    <hyperlink ref="A79" r:id="rId78" display="5232203"/>
+    <hyperlink ref="A80" r:id="rId79" display="5351303"/>
+    <hyperlink ref="A81" r:id="rId80" display="5363503"/>
+    <hyperlink ref="A82" r:id="rId81" display="5202203"/>
+    <hyperlink ref="A83" r:id="rId82" display="5225003"/>
+    <hyperlink ref="A84" r:id="rId83" display="5278203"/>
+    <hyperlink ref="A85" r:id="rId84" display="5341203"/>
+    <hyperlink ref="A86" r:id="rId85" display="5314103"/>
+    <hyperlink ref="A87" r:id="rId86" display="5208003"/>
+    <hyperlink ref="A88" r:id="rId87" display="5223103"/>
+    <hyperlink ref="A89" r:id="rId88" display="5230203"/>
+    <hyperlink ref="A90" r:id="rId89" display="530101703"/>
+    <hyperlink ref="A91" r:id="rId90" display="5341403"/>
+    <hyperlink ref="A92" r:id="rId91" display="5208203"/>
+    <hyperlink ref="A93" r:id="rId92" display="5509102"/>
+    <hyperlink ref="A94" r:id="rId93" display="5510202"/>
+    <hyperlink ref="A95" r:id="rId94" display="5208002"/>
+    <hyperlink ref="A96" r:id="rId95" display="5209002"/>
+    <hyperlink ref="A97" r:id="rId96" display="5266303"/>
+    <hyperlink ref="A98" r:id="rId97" display="530092703"/>
+    <hyperlink ref="A99" r:id="rId98" display="5244903"/>
+    <hyperlink ref="A100" r:id="rId99" display="5302002"/>
+    <hyperlink ref="A101" r:id="rId100" display="5308303"/>
+    <hyperlink ref="A102" r:id="rId101" display="5307703"/>
+    <hyperlink ref="A103" r:id="rId102" display="530100203"/>
+    <hyperlink ref="A104" r:id="rId103" display="5309003"/>
+    <hyperlink ref="A105" r:id="rId104" display="530102403"/>
+    <hyperlink ref="A106" r:id="rId105" display="5309103"/>
+    <hyperlink ref="A107" r:id="rId106" display="5304002"/>
+    <hyperlink ref="A108" r:id="rId107" display="5309303"/>
+    <hyperlink ref="A109" r:id="rId108" display="5301803"/>
+    <hyperlink ref="A110" r:id="rId109" display="5333503"/>
+    <hyperlink ref="A111" r:id="rId110" display="5340803"/>
+    <hyperlink ref="A112" r:id="rId111" display="5370003"/>
+    <hyperlink ref="A113" r:id="rId112" display="5365303"/>
+    <hyperlink ref="A114" r:id="rId113" display="5377203"/>
+    <hyperlink ref="A115" r:id="rId114" display="5390003"/>
+    <hyperlink ref="A116" r:id="rId115" display="550085302"/>
+    <hyperlink ref="A117" r:id="rId116" display="550085402"/>
+    <hyperlink ref="A118" r:id="rId117" display="5514902"/>
+    <hyperlink ref="A119" r:id="rId118" display="5515002"/>
+    <hyperlink ref="A120" r:id="rId119" display="5501302"/>
+    <hyperlink ref="A121" r:id="rId120" display="5512402"/>
+    <hyperlink ref="A122" r:id="rId121" display="5520302"/>
+    <hyperlink ref="A123" r:id="rId122" display="5515302"/>
+    <hyperlink ref="A124" r:id="rId123" display="5516202"/>
+    <hyperlink ref="A125" r:id="rId124" display="5518702"/>
+    <hyperlink ref="A126" r:id="rId125" display="5513802"/>
+    <hyperlink ref="A127" r:id="rId126" display="5522802"/>
+    <hyperlink ref="A128" r:id="rId127" display="5519302"/>
+    <hyperlink ref="A129" r:id="rId128" display="5528902"/>
+    <hyperlink ref="A130" r:id="rId129" display="5539402"/>
+    <hyperlink ref="A131" r:id="rId130" display="5544502"/>
+    <hyperlink ref="A132" r:id="rId131" display="5559802"/>
+    <hyperlink ref="A133" r:id="rId132" display="5560502"/>
+    <hyperlink ref="A134" r:id="rId133" display="5560802"/>
+    <hyperlink ref="A135" r:id="rId134" display="5727803"/>
+    <hyperlink ref="A136" r:id="rId135" display="5702003"/>
     <hyperlink ref="A137" r:id="rId136" display="550084302"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId137"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>