--- v1 (2026-07-11)
+++ v2 (2026-08-26)
@@ -43,110 +43,140 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>4138003/10</t>
+  </si>
+  <si>
+    <t>2275V WHRL RG6 60 1000</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>RG 6 Type 60% Braid Plenum Video Coaxial Cable, white jacket, 1000 ft (305 m) reel</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>Coaxial video cable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5509002</t>
+  </si>
+  <si>
+    <t>5509002</t>
+  </si>
+  <si>
+    <t>QR® 860 JCASS</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket, flooded for underground</t>
+  </si>
+  <si>
+    <t>QR®</t>
+  </si>
+  <si>
+    <t>Coaxial hardline cable</t>
+  </si>
+  <si>
+    <t>Build America Buy America (BABA) compliant*</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5201803</t>
   </si>
   <si>
     <t>5201803</t>
   </si>
   <si>
     <t>P3 500 JCA SM PR2171</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket</t>
   </si>
   <si>
     <t>P3®</t>
   </si>
   <si>
-    <t>Coaxial hardline cable</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5231003</t>
   </si>
   <si>
     <t>5231003</t>
   </si>
   <si>
     <t>P3 500 JCA SM MT PR7276</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5302003</t>
   </si>
   <si>
     <t>5302003</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5354403</t>
   </si>
   <si>
     <t>5354403</t>
   </si>
   <si>
     <t>P3 500 JCA SM MT PC7634</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5258803</t>
   </si>
   <si>
     <t>5258803</t>
   </si>
   <si>
     <t>P3 500 JCASS SM MT PR2676</t>
   </si>
   <si>
     <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket, flooded for underground</t>
   </si>
   <si>
-    <t>Build America Buy America (BABA) compliant*</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5204203</t>
   </si>
   <si>
     <t>5204203</t>
   </si>
   <si>
     <t>P3 750 JCASS SM PR997</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5223303</t>
   </si>
   <si>
     <t>5223303</t>
   </si>
   <si>
     <t>P3 750 JCASST G SM MT PR7278</t>
   </si>
   <si>
     <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket co-extruded green stripe, flooded for underground</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5226703</t>
   </si>
   <si>
     <t>5226703</t>
@@ -175,63 +205,138 @@
   <si>
     <t>P3 750 JCASS SM PR2171</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5343703</t>
   </si>
   <si>
     <t>5343703</t>
   </si>
   <si>
     <t>P3 625 JCA SM MT GRY JKT</t>
   </si>
   <si>
     <t>75 Ohm P3® Trunk and Distribution Cable, gray PE jacket</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5208103</t>
   </si>
   <si>
     <t>5208103</t>
   </si>
   <si>
     <t>P3 625 JCASS SM PR997</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5509002</t>
-[...11 lines deleted...]
-    <t>QR®</t>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530101503</t>
+  </si>
+  <si>
+    <t>530101503</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5353703</t>
+  </si>
+  <si>
+    <t>5353703</t>
+  </si>
+  <si>
+    <t>P3 625 JCASS SM PC2507</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5226203</t>
+  </si>
+  <si>
+    <t>5226203</t>
+  </si>
+  <si>
+    <t>P3 625 JCAM109 SM MT PR7276</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with integrated Figure 8 self supporting galvanized solid steel messenger</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5342603</t>
+  </si>
+  <si>
+    <t>5342603</t>
+  </si>
+  <si>
+    <t>P3 625 JCASP SM PR2171</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with aerial floodant</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5209003</t>
+  </si>
+  <si>
+    <t>5209003</t>
+  </si>
+  <si>
+    <t>P3 875 JCA SM PR2171</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530102803</t>
+  </si>
+  <si>
+    <t>530102803</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309603</t>
+  </si>
+  <si>
+    <t>5309603</t>
+  </si>
+  <si>
+    <t>P3 875 JCAT Y SM PR2171</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket co-extruded yellow stripe, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5209103</t>
+  </si>
+  <si>
+    <t>5209103</t>
+  </si>
+  <si>
+    <t>P3 875 JCASS SM PR997</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530103003</t>
+  </si>
+  <si>
+    <t>530103003</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5510102</t>
+  </si>
+  <si>
+    <t>5510102</t>
+  </si>
+  <si>
+    <t>QR 540 JCASS</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5506302</t>
   </si>
   <si>
     <t>5506302</t>
   </si>
   <si>
     <t>QR® 540 JCA</t>
   </si>
   <si>
     <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5226303</t>
   </si>
   <si>
     <t>5226303</t>
   </si>
   <si>
     <t>P3® 625 JCASS SM MT</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5204002</t>
   </si>
@@ -349,65 +454,59 @@
   <si>
     <t>5308103</t>
   </si>
   <si>
     <t>P3® 625 JCASS</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5328603</t>
   </si>
   <si>
     <t>5328603</t>
   </si>
   <si>
     <t>P3® 750 JCASS SM MT</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308203</t>
   </si>
   <si>
     <t>5308203</t>
   </si>
   <si>
     <t>P3® 625 JCAM109</t>
   </si>
   <si>
-    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with integrated Figure 8 self supporting galvanized solid steel messenger</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5342203</t>
   </si>
   <si>
     <t>5342203</t>
   </si>
   <si>
     <t>P3® 750 JCASP SM MT</t>
   </si>
   <si>
-    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with aerial floodant</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5320303</t>
   </si>
   <si>
     <t>5320303</t>
   </si>
   <si>
     <t>P3® 500 JCASST G SM MT</t>
   </si>
   <si>
     <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with co-extruded green stripe, flooded for underground</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5356603</t>
   </si>
   <si>
     <t>5356603</t>
   </si>
   <si>
     <t>P3® 750 JCAT 3G AJ</t>
   </si>
   <si>
     <t>75 Ohm P3® Trunk and Distribution Cable, black PE alternative jacket with three co-extruded green stripes, Build America Buy America (BABA)</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5325303</t>
@@ -574,855 +673,756 @@
   <si>
     <t>5532302</t>
   </si>
   <si>
     <t>QR® 540 JCASP SM MT</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5542902</t>
   </si>
   <si>
     <t>5542902</t>
   </si>
   <si>
     <t>QR® 540 JCASST O</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5559502</t>
   </si>
   <si>
     <t>5559502</t>
   </si>
   <si>
     <t>QR® 715 JCA SM MT</t>
   </si>
   <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5727603</t>
+  </si>
+  <si>
+    <t>5727603</t>
+  </si>
+  <si>
+    <t>P3® 700 JCA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5709003</t>
+  </si>
+  <si>
+    <t>5709003</t>
+  </si>
+  <si>
+    <t>P3® 875 JCA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5402003</t>
+  </si>
+  <si>
+    <t>5402003</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5708003</t>
+  </si>
+  <si>
+    <t>5708003</t>
+  </si>
+  <si>
     <t>4101403/10</t>
   </si>
   <si>
     <t>2285V WTRL RG11 60 1000</t>
   </si>
   <si>
     <t>RG 11 Type 60% Braid Plenum Video Coaxial Cable, white jacket, 1000 ft (305 m) reel</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...4 lines deleted...]
-  <si>
     <t>4103903/10</t>
   </si>
   <si>
     <t>2276V BKRL RG6 90 1000</t>
   </si>
   <si>
     <t>RG 6 Type 90% Braid Plenum Video Coaxial Cable, black jacket, 1000 ft (305 m) reel</t>
   </si>
   <si>
     <t>4112704/10</t>
   </si>
   <si>
     <t>2227V WHRL RG6 QD 1000</t>
   </si>
   <si>
     <t>RG 6 Type Quad Shield Plenum Video Coaxial Cable, white jacket, 1000 ft (305 m) reel, Build America Buy America (BABA)</t>
   </si>
   <si>
-    <t>4138003/10</t>
-[...49 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530090003</t>
   </si>
   <si>
     <t>530090003</t>
   </si>
   <si>
     <t>P3 625 JCAM109 GRY JKT SM MT PR7276</t>
   </si>
   <si>
     <t>75 Ohm P3® Trunk and Distribution Cable, gray PE jacket with integrated Figure 8 self supporting galvanized solid steel messenger</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5342603</t>
-[...68 lines deleted...]
-    <t>5708003</t>
+    <t>4110273/24</t>
+  </si>
+  <si>
+    <t>2312V WTRL 1/2" PLEN TRUNK 2400</t>
+  </si>
+  <si>
+    <t>PIII® 500 JCAP 1/2” Plenum Trunk and Distribution Coaxial Cable, white jacket, 2400 ft (732 m) reel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5202003</t>
+  </si>
+  <si>
+    <t>5202003</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5232203</t>
+  </si>
+  <si>
+    <t>5232203</t>
+  </si>
+  <si>
+    <t>P3 500 JCA SM MT PR7280</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5351303</t>
+  </si>
+  <si>
+    <t>5351303</t>
+  </si>
+  <si>
+    <t>P3 500 JCA SM MT PC7428</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5363503</t>
+  </si>
+  <si>
+    <t>5363503</t>
+  </si>
+  <si>
+    <t>P3 500 JCA SM MT PR7604</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5202203</t>
+  </si>
+  <si>
+    <t>5202203</t>
+  </si>
+  <si>
+    <t>P3 500 JCASS SM PR997</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5225003</t>
+  </si>
+  <si>
+    <t>5225003</t>
+  </si>
+  <si>
+    <t>P3 500 JCASS SM MT PR7278</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5278203</t>
+  </si>
+  <si>
+    <t>5278203</t>
+  </si>
+  <si>
+    <t>P3 500 JCASST O SM PR997</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with co-extruded orange stripe, flooded for underground</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5341203</t>
+  </si>
+  <si>
+    <t>5341203</t>
+  </si>
+  <si>
+    <t>P3 500 JCASS SM PR2171</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5314103</t>
+  </si>
+  <si>
+    <t>5314103</t>
+  </si>
+  <si>
+    <t>P3 750 JCASS SM PC2507</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5208003</t>
+  </si>
+  <si>
+    <t>5208003</t>
+  </si>
+  <si>
+    <t>P3 625 JCA SM PR2171</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5223103</t>
+  </si>
+  <si>
+    <t>5223103</t>
+  </si>
+  <si>
+    <t>P3 625 JCAT Y SM PR2171</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket co-extruded yellow stripe</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5230203</t>
+  </si>
+  <si>
+    <t>5230203</t>
+  </si>
+  <si>
+    <t>P3 625 JCA SM MT PR7280</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530101703</t>
+  </si>
+  <si>
+    <t>530101703</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5341403</t>
+  </si>
+  <si>
+    <t>5341403</t>
+  </si>
+  <si>
+    <t>P3 625 JCASS SM PR2171</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5208203</t>
+  </si>
+  <si>
+    <t>5208203</t>
+  </si>
+  <si>
+    <t>P3 625 JCAM109 SM PR2171</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5509102</t>
+  </si>
+  <si>
+    <t>5509102</t>
+  </si>
+  <si>
+    <t>QR 540 JCASS SM PR997</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket, flooded for underground, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5510202</t>
+  </si>
+  <si>
+    <t>5510202</t>
+  </si>
+  <si>
+    <t>QR 860 JCASS PR2355</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item4110103</t>
+  </si>
+  <si>
+    <t>4110103</t>
+  </si>
+  <si>
+    <t>2312K CMRL 1//2" PLENUM TRUNK 2400</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® 500 JCAP 1/2" Plemum Trunk and Distribution Cable, cream flame retardant PVDF jacket, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item4110273</t>
+  </si>
+  <si>
+    <t>4110273</t>
+  </si>
+  <si>
+    <t>2312V WTRL 1/2" PLEN TRUNK</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® 500 JCAP 1/2" Plenum Trunk and Distribution Cable, white flame retardant PVC jacket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5208002</t>
+  </si>
+  <si>
+    <t>5208002</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5209002</t>
+  </si>
+  <si>
+    <t>5209002</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5266303</t>
+  </si>
+  <si>
+    <t>5266303</t>
+  </si>
+  <si>
+    <t>POWER FEEDER® 625 JCAT 3R SM MT</t>
+  </si>
+  <si>
+    <t>23 Ohm Power Feeder® Trunk and Distribution Cable, black PE jacket with three co-extruded red stripes</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530092703</t>
+  </si>
+  <si>
+    <t>530092703</t>
+  </si>
+  <si>
+    <t>P3® 750 JCAT G</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5244903</t>
+  </si>
+  <si>
+    <t>5244903</t>
+  </si>
+  <si>
+    <t>POWER FEEDER® 625 JCAT 3R</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5302002</t>
+  </si>
+  <si>
+    <t>5302002</t>
+  </si>
+  <si>
+    <t>P3® 500 CA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308303</t>
+  </si>
+  <si>
+    <t>5308303</t>
+  </si>
+  <si>
+    <t>P3® 625 JCASP</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5307703</t>
+  </si>
+  <si>
+    <t>5307703</t>
+  </si>
+  <si>
+    <t>P3® 500  JCAM109</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530100203</t>
+  </si>
+  <si>
+    <t>530100203</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309003</t>
+  </si>
+  <si>
+    <t>5309003</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530102403</t>
+  </si>
+  <si>
+    <t>530102403</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309103</t>
+  </si>
+  <si>
+    <t>5309103</t>
+  </si>
+  <si>
+    <t>P3® 875 JCASS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309303</t>
+  </si>
+  <si>
+    <t>5309303</t>
+  </si>
+  <si>
+    <t>P3® 875 JCASP</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5301803</t>
+  </si>
+  <si>
+    <t>5301803</t>
+  </si>
+  <si>
+    <t>P3® 500 JCA SM</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5333503</t>
+  </si>
+  <si>
+    <t>5333503</t>
+  </si>
+  <si>
+    <t>P3® 840 JCASS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5340803</t>
+  </si>
+  <si>
+    <t>5340803</t>
+  </si>
+  <si>
+    <t>P3® 500 JCASP</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5370003</t>
+  </si>
+  <si>
+    <t>5370003</t>
+  </si>
+  <si>
+    <t>P3® 500 JCAT B</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with co-extruded blue stripe</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5365303</t>
+  </si>
+  <si>
+    <t>5365303</t>
+  </si>
+  <si>
+    <t>P3® 875 JCAT 3G AJ</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE alternative jacket with three co-extruded green stripes</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5377203</t>
+  </si>
+  <si>
+    <t>5377203</t>
+  </si>
+  <si>
+    <t>P3® 875 JCASST B</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with co-extruded blue stripe, flooded for underground</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5390003</t>
+  </si>
+  <si>
+    <t>5390003</t>
+  </si>
+  <si>
+    <t>P3® 625 JCAT 3G AJ</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item550085302</t>
+  </si>
+  <si>
+    <t>550085302</t>
+  </si>
+  <si>
+    <t>QR® 860 JCAT 3G AJ</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket black PE alternate jacket with three co-extruded green stripes</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5514902</t>
+  </si>
+  <si>
+    <t>5514902</t>
+  </si>
+  <si>
+    <t>QR® 860 JCASS SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5515002</t>
+  </si>
+  <si>
+    <t>5515002</t>
+  </si>
+  <si>
+    <t>QR® 860 JCA SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5501302</t>
+  </si>
+  <si>
+    <t>5501302</t>
+  </si>
+  <si>
+    <t>QR® 860 JCA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5512402</t>
+  </si>
+  <si>
+    <t>5512402</t>
+  </si>
+  <si>
+    <t>QR® 540 JCASST B</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket with co-extruded blue stripe, flooded for underground</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5520302</t>
+  </si>
+  <si>
+    <t>5520302</t>
+  </si>
+  <si>
+    <t>QR® 715 JCASS SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5515302</t>
+  </si>
+  <si>
+    <t>5515302</t>
+  </si>
+  <si>
+    <t>QR® 715 JCA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5516202</t>
+  </si>
+  <si>
+    <t>5516202</t>
+  </si>
+  <si>
+    <t>QR® 540 JCAM109</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket with integrated figure 8 self-supporting galvanized solid steel messenger</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5518702</t>
+  </si>
+  <si>
+    <t>5518702</t>
+  </si>
+  <si>
+    <t>QR® 540 JCART R</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black flame retardant PE jacket with co-extruded red stripe</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5513802</t>
+  </si>
+  <si>
+    <t>5513802</t>
+  </si>
+  <si>
+    <t>QR® 540 JCA SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5522802</t>
+  </si>
+  <si>
+    <t>5522802</t>
+  </si>
+  <si>
+    <t>QR® 715 JCAT G</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket with co-extruded green stripe</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5519302</t>
+  </si>
+  <si>
+    <t>5519302</t>
+  </si>
+  <si>
+    <t>QR® 715 JCASST G</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket with co-extruded green stripe, flooded for underground</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5528902</t>
+  </si>
+  <si>
+    <t>5528902</t>
+  </si>
+  <si>
+    <t>QR® 540 JCAM109 SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5539402</t>
+  </si>
+  <si>
+    <t>5539402</t>
+  </si>
+  <si>
+    <t>QR® 540 JCASP</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5544502</t>
+  </si>
+  <si>
+    <t>5544502</t>
+  </si>
+  <si>
+    <t>QR® 540 JCASS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5559802</t>
+  </si>
+  <si>
+    <t>5559802</t>
+  </si>
+  <si>
+    <t>QR® 540 JCAR SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5560502</t>
+  </si>
+  <si>
+    <t>5560502</t>
+  </si>
+  <si>
+    <t>QR® 715 JCAT G SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5727803</t>
+  </si>
+  <si>
+    <t>5727803</t>
+  </si>
+  <si>
+    <t>P3® 840 JCA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item550084302</t>
+  </si>
+  <si>
+    <t>550084302</t>
+  </si>
+  <si>
+    <t>QR® 540 JCAT 3G AJ SM</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE alternate jacket with three co-extruded green stripes</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5702003</t>
+  </si>
+  <si>
+    <t>5702003</t>
+  </si>
+  <si>
+    <t>P3® 500 JCA</t>
   </si>
   <si>
     <t>4101204/10</t>
   </si>
   <si>
     <t>2287V WTRL RG11 QD 1000</t>
   </si>
   <si>
     <t>RG 11 Type Quad Shield Plenum Video Coaxial Cable, white jacket, 1000 ft (305 m) reel</t>
   </si>
   <si>
     <t>4100903/10</t>
   </si>
   <si>
     <t>2276V WHRL RG6 90 1000</t>
   </si>
   <si>
     <t>RG 6 Type 90% Braid Plenum Video Coaxial Cable, white jacket, 1000 ft (305 m) reel</t>
   </si>
   <si>
     <t>4103904/10</t>
   </si>
   <si>
     <t>2229V WHRL RG6 QD BC 1000</t>
   </si>
   <si>
     <t>RG 6 Type Quad Shield Plenum Video Coaxial Cable, white jacket, 1000 ft (305 m) reel</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item4110103</t>
-[...10 lines deleted...]
-  <si>
     <t>4110103/24</t>
   </si>
   <si>
     <t>2312K CMRL 1/2" PLEN TRUNK 2400</t>
   </si>
   <si>
     <t>PIII® 500 JCAP 1/2” Plenum Trunk and Distribution Coaxial Cable, cream jacket, 2400 ft (732 m) reel</t>
   </si>
   <si>
     <t>PIII®</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item4110273</t>
-[...271 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5304002</t>
   </si>
   <si>
     <t>5304002</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309303</t>
-[...94 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item550085402</t>
   </si>
   <si>
     <t>550085402</t>
   </si>
   <si>
     <t>QR® 715 JCAT 3G AJ</t>
   </si>
   <si>
     <t>75 Ohm QR® Trunk and Distribution Cable, black PE alternative jacket with three co-extruded green stripes, Build America Buy America (BABA)</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5514902</t>
-[...157 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5560802</t>
   </si>
   <si>
     <t>5560802</t>
   </si>
   <si>
     <t>QR® 540 JCA GREY SM MT</t>
   </si>
   <si>
     <t>75 Ohm QR® Trunk and Distribution Cable, Gray PE jacket</t>
-  </si>
-[...28 lines deleted...]
-    <t>75 Ohm QR® Trunk and Distribution Cable, black PE alternate jacket with three co-extruded green stripes</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1541,51 +1541,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J137" totalsRowShown="0">
   <autoFilter ref="A1:J137"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5201803" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5231003" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5302003" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5354403" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5258803" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5204203" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5223303" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5226703" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5270803" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5341303" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5343703" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5208103" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5509002" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5506302" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5226303" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5204002" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530101003" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5248003" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5302203" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309002" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530100803" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308002" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530091703" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5304203" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308003" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5333603" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308103" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5328603" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308203" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5342203" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5320303" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5356603" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5325303" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5341603" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5401803" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5388903" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5378803" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5390603" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5447303" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5508002" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5513102" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5518102" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5514002" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5519602" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5526402" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5544602" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5538902" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5532302" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5542902" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5559502" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4101403-10" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4103903-10" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4112704-10" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4138003-10" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5727603" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5709003" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530101503" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5353703" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5226203" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530090003" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5342603" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5209003" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530102803" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309603" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5209103" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530103003" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5510102" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5402003" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5708003" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4101204-10" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4100903-10" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4103904-10" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item4110103" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4110103-24" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item4110273" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4110273-24" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5202003" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5232203" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5351303" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5363503" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5202203" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5225003" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5278203" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5341203" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5314103" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5208003" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5223103" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5230203" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530101703" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5341403" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5208203" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5509102" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5510202" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5208002" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5209002" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5266303" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530092703" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5244903" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5302002" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308303" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5307703" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530100203" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309003" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530102403" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309103" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5304002" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309303" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5301803" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5333503" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5340803" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5370003" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5365303" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5377203" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5390003" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item550085302" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item550085402" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5514902" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5515002" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5501302" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5512402" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5520302" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5515302" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5516202" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5518702" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5513802" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5522802" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5519302" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5528902" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5539402" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5544502" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5559802" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5560502" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5560802" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5727803" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5702003" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item550084302" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4138003-10" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5509002" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5201803" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5231003" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5302003" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5354403" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5258803" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5204203" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5223303" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5226703" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5270803" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5341303" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5343703" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5208103" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530101503" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5353703" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5226203" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5342603" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5209003" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530102803" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309603" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5209103" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530103003" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5510102" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5506302" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5226303" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5204002" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530101003" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5248003" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5302203" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309002" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530100803" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308002" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530091703" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5304203" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308003" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5333603" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308103" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5328603" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308203" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5342203" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5320303" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5356603" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5325303" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5341603" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5401803" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5388903" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5378803" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5390603" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5447303" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5508002" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5513102" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5518102" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5514002" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5519602" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5526402" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5544602" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5538902" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5532302" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5542902" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5559502" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5727603" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5709003" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5402003" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5708003" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4101403-10" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4103903-10" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4112704-10" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530090003" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4110273-24" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5202003" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5232203" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5351303" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5363503" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5202203" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5225003" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5278203" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5341203" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5314103" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5208003" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5223103" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5230203" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530101703" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5341403" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5208203" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5509102" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5510202" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item4110103" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item4110273" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5208002" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5209002" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5266303" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530092703" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5244903" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5302002" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308303" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5307703" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530100203" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309003" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530102403" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309103" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309303" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5301803" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5333503" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5340803" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5370003" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5365303" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5377203" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5390003" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item550085302" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5514902" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5515002" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5501302" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5512402" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5520302" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5515302" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5516202" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5518702" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5513802" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5522802" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5519302" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5528902" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5539402" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5544502" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5559802" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5560502" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5727803" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item550084302" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5702003" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4101204-10" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4100903-10" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4103904-10" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4110103-24" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5304002" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item550085402" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5560802" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J137"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="16.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="42" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="131.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="22.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="43.84765625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1601,3227 +1601,3227 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B2" t="s">
         <v>11</v>
       </c>
-      <c r="B2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D2" t="s">
         <v>13</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>14</v>
       </c>
-      <c r="F2" t="s">
+      <c r="H2" t="s">
         <v>15</v>
       </c>
-      <c r="H2" t="s">
-[...3 lines deleted...]
-    <row r="3" spans="1:8" ht="12.75">
+    </row>
+    <row r="3" spans="1:9" ht="12.75">
       <c r="A3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" t="s">
         <v>18</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" t="s">
         <v>19</v>
       </c>
-      <c r="C3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F3" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>16</v>
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B4" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="F4" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H4" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B5" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="F5" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:9" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" t="s">
         <v>26</v>
       </c>
-      <c r="B6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F6" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H6" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:9" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="C7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="F7" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B8" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C8" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D8" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H8" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B9" t="s">
+        <v>42</v>
+      </c>
+      <c r="C9" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" t="s">
         <v>39</v>
       </c>
-      <c r="C9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H9" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="C10" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D10" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="F10" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H10" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="C11" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="F11" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H11" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C12" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D12" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F12" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H12" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B13" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C13" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D13" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="F13" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H13" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B14" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C14" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D14" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="F14" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="H14" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B15" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C15" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D15" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="F15" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="H15" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I15" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B16" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C16" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D16" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="F16" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H16" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I16" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B17" t="s">
         <v>68</v>
       </c>
       <c r="C17" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D17" t="s">
-        <v>69</v>
+        <v>39</v>
       </c>
       <c r="F17" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H17" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I17" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="12.75">
       <c r="A18" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B18" t="s">
         <v>71</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D18" t="s">
         <v>72</v>
       </c>
-      <c r="C18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H18" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I18" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="12.75">
       <c r="A19" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" t="s">
         <v>75</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
+        <v>12</v>
+      </c>
+      <c r="D19" t="s">
         <v>76</v>
       </c>
-      <c r="C19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="H19" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I19" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B20" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C20" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D20" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="F20" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H20" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I20" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B21" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="C21" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D21" t="s">
-        <v>69</v>
+        <v>26</v>
       </c>
       <c r="F21" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H21" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I21" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B22" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C22" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D22" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="F22" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H22" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I22" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B23" t="s">
+        <v>88</v>
+      </c>
+      <c r="C23" t="s">
+        <v>12</v>
+      </c>
+      <c r="D23" t="s">
+        <v>39</v>
+      </c>
+      <c r="F23" t="s">
+        <v>27</v>
+      </c>
+      <c r="H23" t="s">
+        <v>21</v>
+      </c>
+      <c r="I23" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="12.75">
+      <c r="A24" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="C23" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="B24" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="C24" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D24" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="F24" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H24" t="s">
-        <v>16</v>
+        <v>21</v>
+      </c>
+      <c r="I24" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="B25" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C25" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D25" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="F25" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H25" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I25" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="B26" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C26" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D26" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="F26" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H26" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I26" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B27" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C27" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D27" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="F27" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H27" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I27" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="12.75">
       <c r="A28" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B28" t="s">
+        <v>103</v>
+      </c>
+      <c r="C28" t="s">
+        <v>12</v>
+      </c>
+      <c r="D28" t="s">
         <v>104</v>
       </c>
-      <c r="B28" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F28" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H28" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I28" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="12.75">
       <c r="A29" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B29" t="s">
         <v>107</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
+        <v>12</v>
+      </c>
+      <c r="D29" t="s">
         <v>108</v>
       </c>
-      <c r="C29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F29" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H29" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I29" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B30" t="s">
         <v>111</v>
       </c>
       <c r="C30" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D30" t="s">
         <v>112</v>
       </c>
       <c r="F30" t="s">
-        <v>15</v>
+        <v>113</v>
       </c>
       <c r="H30" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I30" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="31" spans="1:9" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C31" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D31" t="s">
-        <v>116</v>
+        <v>39</v>
       </c>
       <c r="F31" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H31" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I31" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B32" t="s">
         <v>119</v>
       </c>
       <c r="C32" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D32" t="s">
-        <v>120</v>
+        <v>104</v>
       </c>
       <c r="F32" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H32" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I32" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="12.75">
       <c r="A33" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B33" t="s">
         <v>122</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D33" t="s">
+        <v>39</v>
+      </c>
+      <c r="F33" t="s">
+        <v>27</v>
+      </c>
+      <c r="H33" t="s">
+        <v>21</v>
+      </c>
+      <c r="I33" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="12.75">
+      <c r="A34" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="F33" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B34" t="s">
+        <v>125</v>
+      </c>
+      <c r="C34" t="s">
+        <v>12</v>
+      </c>
+      <c r="D34" t="s">
+        <v>104</v>
+      </c>
+      <c r="F34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H34" t="s">
+        <v>21</v>
+      </c>
+      <c r="I34" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="12.75">
+      <c r="A35" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="C34" t="s">
-[...2 lines deleted...]
-      <c r="D34" t="s">
+      <c r="B35" t="s">
         <v>128</v>
       </c>
-      <c r="F34" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="C35" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D35" t="s">
-        <v>132</v>
+        <v>26</v>
       </c>
       <c r="F35" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H35" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="B36" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="C36" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D36" t="s">
-        <v>136</v>
+        <v>39</v>
       </c>
       <c r="F36" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H36" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I36" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="B37" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="C37" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D37" t="s">
-        <v>124</v>
+        <v>26</v>
       </c>
       <c r="F37" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H37" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I37" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="38" spans="1:9" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="B38" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="C38" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D38" t="s">
-        <v>128</v>
+        <v>39</v>
       </c>
       <c r="F38" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H38" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I38" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="39" spans="1:9" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="B39" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="C39" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D39" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="F39" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H39" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I39" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="40" spans="1:9" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="B40" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="C40" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D40" t="s">
-        <v>136</v>
+        <v>39</v>
       </c>
       <c r="F40" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H40" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I40" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="41" spans="1:9" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="B41" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="C41" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D41" t="s">
-        <v>152</v>
+        <v>72</v>
       </c>
       <c r="F41" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="H41" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I41" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="42" spans="1:9" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="B42" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="C42" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D42" t="s">
-        <v>156</v>
+        <v>76</v>
       </c>
       <c r="F42" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="H42" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I42" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="43" spans="1:9" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="B43" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="C43" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D43" t="s">
-        <v>57</v>
+        <v>153</v>
       </c>
       <c r="F43" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="H43" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I43" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="44" spans="1:9" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="B44" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="C44" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D44" t="s">
-        <v>57</v>
+        <v>157</v>
       </c>
       <c r="F44" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="H44" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I44" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="B45" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="C45" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D45" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="F45" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="H45" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="46" spans="1:9" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="B46" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="C46" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D46" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="F46" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="H46" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I46" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="47" spans="1:9" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="B47" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="C47" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D47" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="F47" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="H47" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I47" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="48" spans="1:9" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="B48" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="C48" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D48" t="s">
+        <v>157</v>
+      </c>
+      <c r="F48" t="s">
+        <v>27</v>
+      </c>
+      <c r="H48" t="s">
+        <v>21</v>
+      </c>
+      <c r="I48" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" ht="12.75">
+      <c r="A49" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="F48" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B49" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="C49" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D49" t="s">
-        <v>174</v>
+        <v>161</v>
       </c>
       <c r="F49" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="H49" t="s">
-        <v>16</v>
+        <v>21</v>
+      </c>
+      <c r="I49" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="50" spans="1:9" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="B50" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="C50" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D50" t="s">
-        <v>156</v>
+        <v>26</v>
       </c>
       <c r="F50" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="H50" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I50" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="51" spans="1:9" ht="12.75">
       <c r="A51" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B51" t="s">
+        <v>181</v>
+      </c>
+      <c r="C51" t="s">
+        <v>12</v>
+      </c>
+      <c r="D51" t="s">
+        <v>169</v>
+      </c>
+      <c r="F51" t="s">
+        <v>27</v>
+      </c>
+      <c r="H51" t="s">
+        <v>21</v>
+      </c>
+      <c r="I51" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" ht="12.75">
+      <c r="A52" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B52" t="s">
+        <v>184</v>
+      </c>
+      <c r="C52" t="s">
+        <v>12</v>
+      </c>
+      <c r="D52" t="s">
         <v>185</v>
       </c>
-      <c r="B51" t="s">
-[...19 lines deleted...]
-      <c r="A52" s="1" t="s">
+      <c r="F52" t="s">
+        <v>20</v>
+      </c>
+      <c r="H52" t="s">
+        <v>21</v>
+      </c>
+      <c r="I52" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" ht="12.75">
+      <c r="A53" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="B52" t="s">
+      <c r="B53" t="s">
         <v>188</v>
       </c>
-      <c r="C52" t="s">
-[...2 lines deleted...]
-      <c r="D52" t="s">
+      <c r="C53" t="s">
+        <v>12</v>
+      </c>
+      <c r="D53" t="s">
         <v>189</v>
       </c>
-      <c r="E52" t="s">
-[...20 lines deleted...]
-        <v>190</v>
+      <c r="F53" t="s">
+        <v>20</v>
       </c>
       <c r="H53" t="s">
-        <v>191</v>
+        <v>21</v>
+      </c>
+      <c r="I53" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="54" spans="1:9" ht="12.75">
       <c r="A54" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B54" t="s">
+        <v>192</v>
+      </c>
+      <c r="C54" t="s">
+        <v>12</v>
+      </c>
+      <c r="D54" t="s">
+        <v>19</v>
+      </c>
+      <c r="F54" t="s">
+        <v>20</v>
+      </c>
+      <c r="H54" t="s">
+        <v>21</v>
+      </c>
+      <c r="I54" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" ht="12.75">
+      <c r="A55" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B55" t="s">
         <v>195</v>
       </c>
-      <c r="B54" t="s">
-[...5 lines deleted...]
-      <c r="D54" t="s">
+      <c r="C55" t="s">
+        <v>12</v>
+      </c>
+      <c r="D55" t="s">
+        <v>19</v>
+      </c>
+      <c r="F55" t="s">
+        <v>20</v>
+      </c>
+      <c r="H55" t="s">
+        <v>21</v>
+      </c>
+      <c r="I55" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="12.75">
+      <c r="A56" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="E54" t="s">
-[...10 lines deleted...]
-      <c r="A55" s="1" t="s">
+      <c r="B56" t="s">
         <v>198</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D56" t="s">
         <v>199</v>
       </c>
-      <c r="C55" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="F56" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H56" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>21</v>
       </c>
     </row>
     <row r="57" spans="1:9" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="B57" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="C57" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D57" t="s">
-        <v>14</v>
+        <v>203</v>
       </c>
       <c r="F57" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H57" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I57" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="58" spans="1:9" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="B58" t="s">
-        <v>53</v>
+        <v>206</v>
       </c>
       <c r="C58" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D58" t="s">
-        <v>28</v>
+        <v>207</v>
       </c>
       <c r="F58" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H58" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I58" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="59" spans="1:9" ht="12.75">
       <c r="A59" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B59" t="s">
         <v>210</v>
       </c>
-      <c r="B59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D59" t="s">
-        <v>28</v>
+        <v>207</v>
       </c>
       <c r="F59" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H59" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I59" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:9" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="B60" t="s">
         <v>213</v>
       </c>
-      <c r="B60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D60" t="s">
-        <v>112</v>
+        <v>207</v>
       </c>
       <c r="F60" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H60" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>21</v>
       </c>
     </row>
     <row r="61" spans="1:9" ht="12.75">
       <c r="A61" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="B61" t="s">
         <v>216</v>
       </c>
-      <c r="B61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D61" t="s">
-        <v>218</v>
+        <v>189</v>
       </c>
       <c r="F61" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H61" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I61" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="62" spans="1:9" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="B62" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="C62" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D62" t="s">
-        <v>116</v>
+        <v>97</v>
       </c>
       <c r="F62" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H62" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I62" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="63" spans="1:9" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="B63" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="C63" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D63" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="F63" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H63" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I63" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="64" spans="1:9" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="B64" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C64" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D64" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="F64" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H64" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I64" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:9" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="B65" t="s">
-        <v>229</v>
+        <v>168</v>
       </c>
       <c r="C65" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D65" t="s">
-        <v>230</v>
+        <v>169</v>
       </c>
       <c r="F65" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H65" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>21</v>
       </c>
     </row>
     <row r="66" spans="1:9" ht="12.75">
       <c r="A66" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="B66" t="s">
+        <v>134</v>
+      </c>
+      <c r="C66" t="s">
+        <v>12</v>
+      </c>
+      <c r="D66" t="s">
+        <v>26</v>
+      </c>
+      <c r="F66" t="s">
+        <v>27</v>
+      </c>
+      <c r="H66" t="s">
+        <v>21</v>
+      </c>
+      <c r="I66" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="12.75">
+      <c r="A67" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="B67" t="s">
+        <v>231</v>
+      </c>
+      <c r="C67" t="s">
+        <v>12</v>
+      </c>
+      <c r="D67" t="s">
         <v>232</v>
       </c>
-      <c r="B66" t="s">
+      <c r="E67" t="s">
+        <v>14</v>
+      </c>
+      <c r="H67" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="12.75">
+      <c r="A68" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="C66" t="s">
-[...5 lines deleted...]
-      <c r="F66" t="s">
+      <c r="B68" t="s">
+        <v>234</v>
+      </c>
+      <c r="C68" t="s">
+        <v>12</v>
+      </c>
+      <c r="D68" t="s">
+        <v>235</v>
+      </c>
+      <c r="E68" t="s">
+        <v>14</v>
+      </c>
+      <c r="H68" t="s">
         <v>15</v>
       </c>
-      <c r="H66" t="s">
-[...19 lines deleted...]
-      <c r="F67" t="s">
+    </row>
+    <row r="69" spans="1:9" ht="12.75">
+      <c r="A69" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B69" t="s">
+        <v>237</v>
+      </c>
+      <c r="C69" t="s">
+        <v>12</v>
+      </c>
+      <c r="D69" t="s">
+        <v>238</v>
+      </c>
+      <c r="E69" t="s">
+        <v>14</v>
+      </c>
+      <c r="H69" t="s">
         <v>15</v>
       </c>
-      <c r="H67" t="s">
-[...46 lines deleted...]
-        <v>16</v>
+      <c r="I69" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="70" spans="1:9" ht="12.75">
       <c r="A70" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="B70" t="s">
+        <v>241</v>
+      </c>
+      <c r="C70" t="s">
+        <v>12</v>
+      </c>
+      <c r="D70" t="s">
         <v>242</v>
       </c>
-      <c r="B70" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F70" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H70" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I70" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
         <v>243</v>
       </c>
       <c r="B71" t="s">
         <v>244</v>
       </c>
       <c r="C71" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D71" t="s">
         <v>245</v>
       </c>
-      <c r="E71" t="s">
-        <v>190</v>
+      <c r="F71" t="s">
+        <v>27</v>
       </c>
       <c r="H71" t="s">
-        <v>191</v>
+        <v>21</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B72" t="s">
-        <v>247</v>
+        <v>25</v>
       </c>
       <c r="C72" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D72" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>26</v>
+      </c>
+      <c r="F72" t="s">
+        <v>27</v>
       </c>
       <c r="H72" t="s">
-        <v>191</v>
+        <v>21</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
         <v>249</v>
       </c>
       <c r="B73" t="s">
         <v>250</v>
       </c>
       <c r="C73" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D73" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>26</v>
+      </c>
+      <c r="F73" t="s">
+        <v>27</v>
       </c>
       <c r="H73" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:9" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="B74" t="s">
         <v>253</v>
       </c>
-      <c r="B74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C74" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D74" t="s">
-        <v>255</v>
+        <v>26</v>
       </c>
       <c r="F74" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H74" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>21</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="B75" t="s">
         <v>256</v>
       </c>
-      <c r="B75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C75" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D75" t="s">
+        <v>26</v>
+      </c>
+      <c r="F75" t="s">
+        <v>27</v>
+      </c>
+      <c r="H75" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" ht="12.75">
+      <c r="A76" s="1" t="s">
         <v>258</v>
       </c>
-      <c r="E75" t="s">
-[...2 lines deleted...]
-      <c r="F75" t="s">
+      <c r="B76" t="s">
         <v>259</v>
       </c>
-      <c r="H75" t="s">
-[...4 lines deleted...]
-      <c r="A76" s="1" t="s">
+      <c r="C76" t="s">
+        <v>12</v>
+      </c>
+      <c r="D76" t="s">
+        <v>39</v>
+      </c>
+      <c r="F76" t="s">
+        <v>27</v>
+      </c>
+      <c r="H76" t="s">
+        <v>21</v>
+      </c>
+      <c r="I76" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" ht="12.75">
+      <c r="A77" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="B76" t="s">
+      <c r="B77" t="s">
         <v>262</v>
       </c>
-      <c r="C76" t="s">
-[...13 lines deleted...]
-      <c r="A77" s="1" t="s">
+      <c r="C77" t="s">
+        <v>12</v>
+      </c>
+      <c r="D77" t="s">
+        <v>39</v>
+      </c>
+      <c r="F77" t="s">
+        <v>27</v>
+      </c>
+      <c r="H77" t="s">
+        <v>21</v>
+      </c>
+      <c r="I77" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" ht="12.75">
+      <c r="A78" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="B77" t="s">
+      <c r="B78" t="s">
         <v>265</v>
       </c>
-      <c r="C77" t="s">
-[...2 lines deleted...]
-      <c r="D77" t="s">
+      <c r="C78" t="s">
+        <v>12</v>
+      </c>
+      <c r="D78" t="s">
         <v>266</v>
       </c>
-      <c r="F77" t="s">
-[...7 lines deleted...]
-      <c r="A78" s="1" t="s">
+      <c r="F78" t="s">
+        <v>27</v>
+      </c>
+      <c r="H78" t="s">
+        <v>21</v>
+      </c>
+      <c r="I78" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" ht="12.75">
+      <c r="A79" s="1" t="s">
         <v>268</v>
       </c>
-      <c r="B78" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="B79" t="s">
+        <v>269</v>
+      </c>
+      <c r="C79" t="s">
+        <v>12</v>
+      </c>
+      <c r="D79" t="s">
+        <v>39</v>
+      </c>
+      <c r="F79" t="s">
+        <v>27</v>
+      </c>
+      <c r="H79" t="s">
+        <v>21</v>
+      </c>
+      <c r="I79" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" ht="12.75">
+      <c r="A80" s="1" t="s">
         <v>271</v>
       </c>
-      <c r="C79" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B80" t="s">
+        <v>272</v>
+      </c>
+      <c r="C80" t="s">
+        <v>12</v>
+      </c>
+      <c r="D80" t="s">
+        <v>39</v>
+      </c>
+      <c r="F80" t="s">
+        <v>27</v>
+      </c>
+      <c r="H80" t="s">
+        <v>21</v>
+      </c>
+      <c r="I80" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" ht="12.75">
+      <c r="A81" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="C80" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B81" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="C81" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D81" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="F81" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H81" t="s">
-        <v>16</v>
+        <v>21</v>
+      </c>
+      <c r="I81" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="82" spans="1:9" ht="12.75">
       <c r="A82" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="B82" t="s">
+        <v>278</v>
+      </c>
+      <c r="C82" t="s">
+        <v>12</v>
+      </c>
+      <c r="D82" t="s">
         <v>279</v>
       </c>
-      <c r="B82" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F82" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H82" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I82" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="83" spans="1:9" ht="12.75">
       <c r="A83" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="B83" t="s">
         <v>282</v>
       </c>
-      <c r="B83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D83" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="F83" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H83" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I83" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="84" spans="1:9" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="B84" t="s">
-        <v>286</v>
+        <v>275</v>
       </c>
       <c r="C84" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D84" t="s">
-        <v>287</v>
+        <v>26</v>
       </c>
       <c r="F84" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H84" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I84" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="85" spans="1:9" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="B85" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="C85" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D85" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="F85" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H85" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I85" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="86" spans="1:9" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="B86" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="C86" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D86" t="s">
-        <v>28</v>
+        <v>72</v>
       </c>
       <c r="F86" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H86" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I86" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="87" spans="1:9" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="B87" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="C87" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D87" t="s">
-        <v>14</v>
+        <v>294</v>
       </c>
       <c r="F87" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H87" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I87" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="88" spans="1:9" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="B88" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="C88" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D88" t="s">
-        <v>300</v>
+        <v>294</v>
       </c>
       <c r="F88" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H88" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I88" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="89" spans="1:9" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="B89" t="s">
+        <v>300</v>
+      </c>
+      <c r="C89" t="s">
+        <v>12</v>
+      </c>
+      <c r="D89" t="s">
+        <v>301</v>
+      </c>
+      <c r="F89" t="s">
+        <v>27</v>
+      </c>
+      <c r="H89" t="s">
+        <v>21</v>
+      </c>
+      <c r="I89" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="12.75">
+      <c r="A90" s="1" t="s">
         <v>303</v>
       </c>
-      <c r="C89" t="s">
-[...16 lines deleted...]
-      <c r="A90" s="1" t="s">
+      <c r="B90" t="s">
+        <v>304</v>
+      </c>
+      <c r="C90" t="s">
+        <v>12</v>
+      </c>
+      <c r="D90" t="s">
         <v>305</v>
       </c>
-      <c r="B90" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F90" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H90" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="91" spans="1:9" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
         <v>307</v>
       </c>
       <c r="B91" t="s">
-        <v>308</v>
+        <v>125</v>
       </c>
       <c r="C91" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D91" t="s">
-        <v>28</v>
+        <v>104</v>
       </c>
       <c r="F91" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H91" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>21</v>
       </c>
     </row>
     <row r="92" spans="1:9" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="B92" t="s">
+        <v>119</v>
+      </c>
+      <c r="C92" t="s">
+        <v>12</v>
+      </c>
+      <c r="D92" t="s">
+        <v>104</v>
+      </c>
+      <c r="F92" t="s">
+        <v>27</v>
+      </c>
+      <c r="H92" t="s">
+        <v>21</v>
+      </c>
+      <c r="I92" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="12.75">
+      <c r="A93" s="1" t="s">
         <v>311</v>
       </c>
-      <c r="C92" t="s">
-[...16 lines deleted...]
-      <c r="A93" s="1" t="s">
+      <c r="B93" t="s">
+        <v>312</v>
+      </c>
+      <c r="C93" t="s">
+        <v>12</v>
+      </c>
+      <c r="D93" t="s">
         <v>313</v>
       </c>
-      <c r="B93" t="s">
-[...5 lines deleted...]
-      <c r="D93" t="s">
+      <c r="F93" t="s">
+        <v>113</v>
+      </c>
+      <c r="H93" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="12.75">
+      <c r="A94" s="1" t="s">
         <v>315</v>
       </c>
-      <c r="F93" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B94" t="s">
+        <v>316</v>
+      </c>
+      <c r="C94" t="s">
+        <v>12</v>
+      </c>
+      <c r="D94" t="s">
+        <v>161</v>
+      </c>
+      <c r="F94" t="s">
+        <v>27</v>
+      </c>
+      <c r="H94" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" ht="12.75">
+      <c r="A95" s="1" t="s">
         <v>318</v>
       </c>
-      <c r="C94" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="B95" t="s">
-        <v>90</v>
+        <v>319</v>
       </c>
       <c r="C95" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D95" t="s">
-        <v>69</v>
+        <v>313</v>
       </c>
       <c r="F95" t="s">
-        <v>15</v>
+        <v>113</v>
       </c>
       <c r="H95" t="s">
-        <v>16</v>
+        <v>21</v>
+      </c>
+      <c r="I95" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="96" spans="1:9" ht="12.75">
       <c r="A96" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="B96" t="s">
         <v>322</v>
       </c>
-      <c r="B96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D96" t="s">
-        <v>69</v>
+        <v>104</v>
       </c>
       <c r="F96" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H96" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I96" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:8" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" ht="12.75">
       <c r="A97" s="1" t="s">
         <v>324</v>
       </c>
       <c r="B97" t="s">
         <v>325</v>
       </c>
       <c r="C97" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D97" t="s">
-        <v>326</v>
+        <v>76</v>
       </c>
       <c r="F97" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="H97" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:8" ht="12.75">
+        <v>21</v>
+      </c>
+      <c r="I97" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" ht="12.75">
       <c r="A98" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="B98" t="s">
         <v>328</v>
       </c>
-      <c r="B98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C98" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D98" t="s">
-        <v>128</v>
+        <v>108</v>
       </c>
       <c r="F98" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H98" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:9" ht="12.75">
+        <v>21</v>
+      </c>
+      <c r="I98" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="B99" t="s">
-        <v>332</v>
+        <v>149</v>
       </c>
       <c r="C99" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D99" t="s">
-        <v>326</v>
+        <v>76</v>
       </c>
       <c r="F99" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="H99" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>21</v>
       </c>
     </row>
     <row r="100" spans="1:9" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="B100" t="s">
-        <v>335</v>
+        <v>225</v>
       </c>
       <c r="C100" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D100" t="s">
-        <v>69</v>
+        <v>26</v>
       </c>
       <c r="F100" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H100" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I100" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="101" spans="1:9" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="B101" t="s">
-        <v>338</v>
+        <v>149</v>
       </c>
       <c r="C101" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D101" t="s">
-        <v>116</v>
+        <v>76</v>
       </c>
       <c r="F101" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H101" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I101" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="102" spans="1:9" ht="12.75">
       <c r="A102" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="B102" t="s">
+        <v>337</v>
+      </c>
+      <c r="C102" t="s">
+        <v>12</v>
+      </c>
+      <c r="D102" t="s">
+        <v>39</v>
+      </c>
+      <c r="F102" t="s">
+        <v>27</v>
+      </c>
+      <c r="H102" t="s">
+        <v>21</v>
+      </c>
+      <c r="I102" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" ht="12.75">
+      <c r="A103" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="B103" t="s">
         <v>340</v>
       </c>
-      <c r="B102" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C103" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D103" t="s">
-        <v>116</v>
+        <v>76</v>
       </c>
       <c r="F103" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H103" t="s">
-        <v>16</v>
+        <v>21</v>
+      </c>
+      <c r="I103" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="104" spans="1:9" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="B104" t="s">
-        <v>206</v>
+        <v>343</v>
       </c>
       <c r="C104" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D104" t="s">
-        <v>14</v>
+        <v>344</v>
       </c>
       <c r="F104" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H104" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I104" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="105" spans="1:9" ht="12.75">
       <c r="A105" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="B105" t="s">
         <v>347</v>
       </c>
-      <c r="B105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C105" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D105" t="s">
-        <v>116</v>
+        <v>39</v>
       </c>
       <c r="F105" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H105" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I105" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="106" spans="1:9" ht="12.75">
       <c r="A106" s="1" t="s">
         <v>349</v>
       </c>
       <c r="B106" t="s">
         <v>350</v>
       </c>
       <c r="C106" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D106" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="F106" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H106" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I106" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:9" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
         <v>352</v>
       </c>
       <c r="B107" t="s">
-        <v>68</v>
+        <v>353</v>
       </c>
       <c r="C107" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D107" t="s">
-        <v>69</v>
+        <v>354</v>
       </c>
       <c r="F107" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H107" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>21</v>
       </c>
     </row>
     <row r="108" spans="1:9" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="B108" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="C108" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D108" t="s">
-        <v>116</v>
+        <v>358</v>
       </c>
       <c r="F108" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H108" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I108" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="109" spans="1:9" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="B109" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="C109" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D109" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="F109" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H109" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I109" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="110" spans="1:9" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="B110" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="C110" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D110" t="s">
-        <v>28</v>
+        <v>358</v>
       </c>
       <c r="F110" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H110" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I110" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="111" spans="1:9" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="B111" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="C111" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D111" t="s">
-        <v>116</v>
+        <v>369</v>
       </c>
       <c r="F111" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H111" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I111" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="B112" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="C112" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D112" t="s">
-        <v>369</v>
+        <v>19</v>
       </c>
       <c r="F112" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H112" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="113" spans="1:9" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="B113" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="C113" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D113" t="s">
-        <v>373</v>
+        <v>97</v>
       </c>
       <c r="F113" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H113" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I113" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="114" spans="1:9" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B114" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="C114" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D114" t="s">
-        <v>377</v>
+        <v>97</v>
       </c>
       <c r="F114" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H114" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I114" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="115" spans="1:9" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="B115" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C115" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D115" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F115" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H115" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I115" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="116" spans="1:9" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="B116" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="C116" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D116" t="s">
-        <v>384</v>
+        <v>19</v>
       </c>
       <c r="F116" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="H116" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I116" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="117" spans="1:9" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B117" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C117" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D117" t="s">
-        <v>388</v>
+        <v>97</v>
       </c>
       <c r="F117" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="H117" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I117" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:8" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" ht="12.75">
       <c r="A118" s="1" t="s">
         <v>390</v>
       </c>
       <c r="B118" t="s">
         <v>391</v>
       </c>
       <c r="C118" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D118" t="s">
-        <v>57</v>
+        <v>392</v>
       </c>
       <c r="F118" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="H118" t="s">
-        <v>16</v>
+        <v>21</v>
+      </c>
+      <c r="I118" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="119" spans="1:9" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B119" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C119" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D119" t="s">
-        <v>62</v>
+        <v>396</v>
       </c>
       <c r="F119" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="H119" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I119" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="120" spans="1:9" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="B120" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="C120" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D120" t="s">
-        <v>62</v>
+        <v>97</v>
       </c>
       <c r="F120" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="H120" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I120" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="121" spans="1:9" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="B121" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="C121" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D121" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="F121" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="H121" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I121" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="122" spans="1:9" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="B122" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="C122" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D122" t="s">
-        <v>57</v>
+        <v>407</v>
       </c>
       <c r="F122" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="H122" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I122" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="123" spans="1:9" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="B123" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="C123" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D123" t="s">
-        <v>62</v>
+        <v>392</v>
       </c>
       <c r="F123" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="H123" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I123" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:9" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="B124" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="C124" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D124" t="s">
-        <v>411</v>
+        <v>207</v>
       </c>
       <c r="F124" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="H124" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>21</v>
       </c>
     </row>
     <row r="125" spans="1:9" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="B125" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="C125" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D125" t="s">
-        <v>415</v>
+        <v>19</v>
       </c>
       <c r="F125" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="H125" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I125" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="126" spans="1:9" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B126" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C126" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D126" t="s">
-        <v>62</v>
+        <v>203</v>
       </c>
       <c r="F126" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="H126" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I126" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="127" spans="1:9" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B127" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C127" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D127" t="s">
-        <v>422</v>
+        <v>403</v>
       </c>
       <c r="F127" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="H127" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I127" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="128" spans="1:9" ht="12.75">
       <c r="A128" s="1" t="s">
         <v>424</v>
       </c>
       <c r="B128" t="s">
         <v>425</v>
       </c>
       <c r="C128" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D128" t="s">
-        <v>426</v>
+        <v>26</v>
       </c>
       <c r="F128" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="H128" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I128" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="129" spans="1:9" ht="12.75">
       <c r="A129" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="B129" t="s">
         <v>428</v>
       </c>
-      <c r="B129" t="s">
+      <c r="C129" t="s">
+        <v>12</v>
+      </c>
+      <c r="D129" t="s">
         <v>429</v>
       </c>
-      <c r="C129" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F129" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="H129" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I129" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:8" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" ht="12.75">
       <c r="A130" s="1" t="s">
         <v>431</v>
       </c>
       <c r="B130" t="s">
         <v>432</v>
       </c>
       <c r="C130" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D130" t="s">
-        <v>174</v>
+        <v>26</v>
       </c>
       <c r="F130" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="H130" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:9" ht="12.75">
+        <v>21</v>
+      </c>
+      <c r="I130" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="B131" t="s">
         <v>434</v>
       </c>
-      <c r="B131" t="s">
+      <c r="C131" t="s">
+        <v>12</v>
+      </c>
+      <c r="D131" t="s">
         <v>435</v>
       </c>
-      <c r="C131" t="s">
-[...6 lines deleted...]
-        <v>58</v>
+      <c r="E131" t="s">
+        <v>14</v>
       </c>
       <c r="H131" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="132" spans="1:9" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="B132" t="s">
         <v>437</v>
       </c>
-      <c r="B132" t="s">
+      <c r="C132" t="s">
+        <v>12</v>
+      </c>
+      <c r="D132" t="s">
         <v>438</v>
       </c>
-      <c r="C132" t="s">
-[...6 lines deleted...]
-        <v>58</v>
+      <c r="E132" t="s">
+        <v>14</v>
       </c>
       <c r="H132" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="133" spans="1:9" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="B133" t="s">
         <v>440</v>
       </c>
-      <c r="B133" t="s">
+      <c r="C133" t="s">
+        <v>12</v>
+      </c>
+      <c r="D133" t="s">
         <v>441</v>
       </c>
-      <c r="C133" t="s">
-[...6 lines deleted...]
-        <v>58</v>
+      <c r="E133" t="s">
+        <v>14</v>
       </c>
       <c r="H133" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>15</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="B134" t="s">
         <v>443</v>
       </c>
-      <c r="B134" t="s">
+      <c r="C134" t="s">
+        <v>12</v>
+      </c>
+      <c r="D134" t="s">
         <v>444</v>
       </c>
-      <c r="C134" t="s">
-[...2 lines deleted...]
-      <c r="D134" t="s">
+      <c r="E134" t="s">
+        <v>14</v>
+      </c>
+      <c r="F134" t="s">
         <v>445</v>
       </c>
-      <c r="F134" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H134" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="135" spans="1:9" ht="12.75">
       <c r="A135" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B135" t="s">
-        <v>448</v>
+        <v>103</v>
       </c>
       <c r="C135" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D135" t="s">
-        <v>14</v>
+        <v>104</v>
       </c>
       <c r="F135" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H135" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I135" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="136" spans="1:9" ht="12.75">
       <c r="A136" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="B136" t="s">
         <v>450</v>
       </c>
-      <c r="B136" t="s">
+      <c r="C136" t="s">
+        <v>12</v>
+      </c>
+      <c r="D136" t="s">
         <v>451</v>
       </c>
-      <c r="C136" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F136" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H136" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I136" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:9" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
         <v>453</v>
       </c>
       <c r="B137" t="s">
         <v>454</v>
       </c>
       <c r="C137" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D137" t="s">
         <v>455</v>
       </c>
       <c r="F137" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="H137" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="5201803"/>
-[...134 lines deleted...]
-    <hyperlink ref="A137" r:id="rId136" display="550084302"/>
+    <hyperlink ref="A2" r:id="rId1" display="4138003/10"/>
+    <hyperlink ref="A3" r:id="rId2" display="5509002"/>
+    <hyperlink ref="A4" r:id="rId3" display="5201803"/>
+    <hyperlink ref="A5" r:id="rId4" display="5231003"/>
+    <hyperlink ref="A6" r:id="rId5" display="5302003"/>
+    <hyperlink ref="A7" r:id="rId6" display="5354403"/>
+    <hyperlink ref="A8" r:id="rId7" display="5258803"/>
+    <hyperlink ref="A9" r:id="rId8" display="5204203"/>
+    <hyperlink ref="A10" r:id="rId9" display="5223303"/>
+    <hyperlink ref="A11" r:id="rId10" display="5226703"/>
+    <hyperlink ref="A12" r:id="rId11" display="5270803"/>
+    <hyperlink ref="A13" r:id="rId12" display="5341303"/>
+    <hyperlink ref="A14" r:id="rId13" display="5343703"/>
+    <hyperlink ref="A15" r:id="rId14" display="5208103"/>
+    <hyperlink ref="A16" r:id="rId15" display="530101503"/>
+    <hyperlink ref="A17" r:id="rId16" display="5353703"/>
+    <hyperlink ref="A18" r:id="rId17" display="5226203"/>
+    <hyperlink ref="A19" r:id="rId18" display="5342603"/>
+    <hyperlink ref="A20" r:id="rId19" display="5209003"/>
+    <hyperlink ref="A21" r:id="rId20" display="530102803"/>
+    <hyperlink ref="A22" r:id="rId21" display="5309603"/>
+    <hyperlink ref="A23" r:id="rId22" display="5209103"/>
+    <hyperlink ref="A24" r:id="rId23" display="530103003"/>
+    <hyperlink ref="A25" r:id="rId24" display="5510102"/>
+    <hyperlink ref="A26" r:id="rId25" display="5506302"/>
+    <hyperlink ref="A27" r:id="rId26" display="5226303"/>
+    <hyperlink ref="A28" r:id="rId27" display="5204002"/>
+    <hyperlink ref="A29" r:id="rId28" display="530101003"/>
+    <hyperlink ref="A30" r:id="rId29" display="5248003"/>
+    <hyperlink ref="A31" r:id="rId30" display="5302203"/>
+    <hyperlink ref="A32" r:id="rId31" display="5309002"/>
+    <hyperlink ref="A33" r:id="rId32" display="530100803"/>
+    <hyperlink ref="A34" r:id="rId33" display="5308002"/>
+    <hyperlink ref="A35" r:id="rId34" display="530091703"/>
+    <hyperlink ref="A36" r:id="rId35" display="5304203"/>
+    <hyperlink ref="A37" r:id="rId36" display="5308003"/>
+    <hyperlink ref="A38" r:id="rId37" display="5333603"/>
+    <hyperlink ref="A39" r:id="rId38" display="5308103"/>
+    <hyperlink ref="A40" r:id="rId39" display="5328603"/>
+    <hyperlink ref="A41" r:id="rId40" display="5308203"/>
+    <hyperlink ref="A42" r:id="rId41" display="5342203"/>
+    <hyperlink ref="A43" r:id="rId42" display="5320303"/>
+    <hyperlink ref="A44" r:id="rId43" display="5356603"/>
+    <hyperlink ref="A45" r:id="rId44" display="5325303"/>
+    <hyperlink ref="A46" r:id="rId45" display="5341603"/>
+    <hyperlink ref="A47" r:id="rId46" display="5401803"/>
+    <hyperlink ref="A48" r:id="rId47" display="5388903"/>
+    <hyperlink ref="A49" r:id="rId48" display="5378803"/>
+    <hyperlink ref="A50" r:id="rId49" display="5390603"/>
+    <hyperlink ref="A51" r:id="rId50" display="5447303"/>
+    <hyperlink ref="A52" r:id="rId51" display="5508002"/>
+    <hyperlink ref="A53" r:id="rId52" display="5513102"/>
+    <hyperlink ref="A54" r:id="rId53" display="5518102"/>
+    <hyperlink ref="A55" r:id="rId54" display="5514002"/>
+    <hyperlink ref="A56" r:id="rId55" display="5519602"/>
+    <hyperlink ref="A57" r:id="rId56" display="5526402"/>
+    <hyperlink ref="A58" r:id="rId57" display="5544602"/>
+    <hyperlink ref="A59" r:id="rId58" display="5538902"/>
+    <hyperlink ref="A60" r:id="rId59" display="5532302"/>
+    <hyperlink ref="A61" r:id="rId60" display="5542902"/>
+    <hyperlink ref="A62" r:id="rId61" display="5559502"/>
+    <hyperlink ref="A63" r:id="rId62" display="5727603"/>
+    <hyperlink ref="A64" r:id="rId63" display="5709003"/>
+    <hyperlink ref="A65" r:id="rId64" display="5402003"/>
+    <hyperlink ref="A66" r:id="rId65" display="5708003"/>
+    <hyperlink ref="A67" r:id="rId66" display="4101403/10"/>
+    <hyperlink ref="A68" r:id="rId67" display="4103903/10"/>
+    <hyperlink ref="A69" r:id="rId68" display="4112704/10"/>
+    <hyperlink ref="A70" r:id="rId69" display="530090003"/>
+    <hyperlink ref="A71" r:id="rId70" display="4110273/24"/>
+    <hyperlink ref="A72" r:id="rId71" display="5202003"/>
+    <hyperlink ref="A73" r:id="rId72" display="5232203"/>
+    <hyperlink ref="A74" r:id="rId73" display="5351303"/>
+    <hyperlink ref="A75" r:id="rId74" display="5363503"/>
+    <hyperlink ref="A76" r:id="rId75" display="5202203"/>
+    <hyperlink ref="A77" r:id="rId76" display="5225003"/>
+    <hyperlink ref="A78" r:id="rId77" display="5278203"/>
+    <hyperlink ref="A79" r:id="rId78" display="5341203"/>
+    <hyperlink ref="A80" r:id="rId79" display="5314103"/>
+    <hyperlink ref="A81" r:id="rId80" display="5208003"/>
+    <hyperlink ref="A82" r:id="rId81" display="5223103"/>
+    <hyperlink ref="A83" r:id="rId82" display="5230203"/>
+    <hyperlink ref="A84" r:id="rId83" display="530101703"/>
+    <hyperlink ref="A85" r:id="rId84" display="5341403"/>
+    <hyperlink ref="A86" r:id="rId85" display="5208203"/>
+    <hyperlink ref="A87" r:id="rId86" display="5509102"/>
+    <hyperlink ref="A88" r:id="rId87" display="5510202"/>
+    <hyperlink ref="A89" r:id="rId88" display="4110103"/>
+    <hyperlink ref="A90" r:id="rId89" display="4110273"/>
+    <hyperlink ref="A91" r:id="rId90" display="5208002"/>
+    <hyperlink ref="A92" r:id="rId91" display="5209002"/>
+    <hyperlink ref="A93" r:id="rId92" display="5266303"/>
+    <hyperlink ref="A94" r:id="rId93" display="530092703"/>
+    <hyperlink ref="A95" r:id="rId94" display="5244903"/>
+    <hyperlink ref="A96" r:id="rId95" display="5302002"/>
+    <hyperlink ref="A97" r:id="rId96" display="5308303"/>
+    <hyperlink ref="A98" r:id="rId97" display="5307703"/>
+    <hyperlink ref="A99" r:id="rId98" display="530100203"/>
+    <hyperlink ref="A100" r:id="rId99" display="5309003"/>
+    <hyperlink ref="A101" r:id="rId100" display="530102403"/>
+    <hyperlink ref="A102" r:id="rId101" display="5309103"/>
+    <hyperlink ref="A103" r:id="rId102" display="5309303"/>
+    <hyperlink ref="A104" r:id="rId103" display="5301803"/>
+    <hyperlink ref="A105" r:id="rId104" display="5333503"/>
+    <hyperlink ref="A106" r:id="rId105" display="5340803"/>
+    <hyperlink ref="A107" r:id="rId106" display="5370003"/>
+    <hyperlink ref="A108" r:id="rId107" display="5365303"/>
+    <hyperlink ref="A109" r:id="rId108" display="5377203"/>
+    <hyperlink ref="A110" r:id="rId109" display="5390003"/>
+    <hyperlink ref="A111" r:id="rId110" display="550085302"/>
+    <hyperlink ref="A112" r:id="rId111" display="5514902"/>
+    <hyperlink ref="A113" r:id="rId112" display="5515002"/>
+    <hyperlink ref="A114" r:id="rId113" display="5501302"/>
+    <hyperlink ref="A115" r:id="rId114" display="5512402"/>
+    <hyperlink ref="A116" r:id="rId115" display="5520302"/>
+    <hyperlink ref="A117" r:id="rId116" display="5515302"/>
+    <hyperlink ref="A118" r:id="rId117" display="5516202"/>
+    <hyperlink ref="A119" r:id="rId118" display="5518702"/>
+    <hyperlink ref="A120" r:id="rId119" display="5513802"/>
+    <hyperlink ref="A121" r:id="rId120" display="5522802"/>
+    <hyperlink ref="A122" r:id="rId121" display="5519302"/>
+    <hyperlink ref="A123" r:id="rId122" display="5528902"/>
+    <hyperlink ref="A124" r:id="rId123" display="5539402"/>
+    <hyperlink ref="A125" r:id="rId124" display="5544502"/>
+    <hyperlink ref="A126" r:id="rId125" display="5559802"/>
+    <hyperlink ref="A127" r:id="rId126" display="5560502"/>
+    <hyperlink ref="A128" r:id="rId127" display="5727803"/>
+    <hyperlink ref="A129" r:id="rId128" display="550084302"/>
+    <hyperlink ref="A130" r:id="rId129" display="5702003"/>
+    <hyperlink ref="A131" r:id="rId130" display="4101204/10"/>
+    <hyperlink ref="A132" r:id="rId131" display="4100903/10"/>
+    <hyperlink ref="A133" r:id="rId132" display="4103904/10"/>
+    <hyperlink ref="A134" r:id="rId133" display="4110103/24"/>
+    <hyperlink ref="A135" r:id="rId134" display="5304002"/>
+    <hyperlink ref="A136" r:id="rId135" display="550085402"/>
+    <hyperlink ref="A137" r:id="rId136" display="5560802"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId137"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 