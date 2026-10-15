--- v2 (2026-08-26)
+++ v3 (2026-10-15)
@@ -43,140 +43,698 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5402003</t>
+  </si>
+  <si>
+    <t>5402003</t>
+  </si>
+  <si>
+    <t>P3® 500 JCAR</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black flame retardant PE jacket</t>
+  </si>
+  <si>
+    <t>P3®</t>
+  </si>
+  <si>
+    <t>Coaxial hardline cable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5708003</t>
+  </si>
+  <si>
+    <t>5708003</t>
+  </si>
+  <si>
+    <t>P3® 625 JCA</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket</t>
+  </si>
+  <si>
+    <t>Build America Buy America (BABA) compliant*</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5506302</t>
+  </si>
+  <si>
+    <t>5506302</t>
+  </si>
+  <si>
+    <t>QR® 540 JCA</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket</t>
+  </si>
+  <si>
+    <t>QR®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5226303</t>
+  </si>
+  <si>
+    <t>5226303</t>
+  </si>
+  <si>
+    <t>P3® 625 JCASS SM MT</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket, flooded for underground</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5204002</t>
+  </si>
+  <si>
+    <t>5204002</t>
+  </si>
+  <si>
+    <t>P3® 750 CA</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, unjacketed</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530101003</t>
+  </si>
+  <si>
+    <t>530101003</t>
+  </si>
+  <si>
+    <t>P3® 500 JCAM109 SM MT</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with integrated figure 8 self-supporting galvanized solid steel messenger</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5248003</t>
+  </si>
+  <si>
+    <t>5248003</t>
+  </si>
+  <si>
+    <t>POWER FEEDER® 625 JCASST 3R</t>
+  </si>
+  <si>
+    <t>23 Ohm Power Feeder® Trunk and Distribution Cable, black PE jacket with three co-extruded red stripes, flooded for underground</t>
+  </si>
+  <si>
+    <t>Power Feeder®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5302203</t>
+  </si>
+  <si>
+    <t>5302203</t>
+  </si>
+  <si>
+    <t>P3® 500 JCASS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309002</t>
+  </si>
+  <si>
+    <t>5309002</t>
+  </si>
+  <si>
+    <t>P3® 875 CA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530100803</t>
+  </si>
+  <si>
+    <t>530100803</t>
+  </si>
+  <si>
+    <t>P3® 500 JCASS SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308002</t>
+  </si>
+  <si>
+    <t>5308002</t>
+  </si>
+  <si>
+    <t>P3® 625 CA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530091703</t>
+  </si>
+  <si>
+    <t>530091703</t>
+  </si>
+  <si>
+    <t>P3® 750 JCA SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5304203</t>
+  </si>
+  <si>
+    <t>5304203</t>
+  </si>
+  <si>
+    <t>P3® 750 JCASS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308003</t>
+  </si>
+  <si>
+    <t>5308003</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5333603</t>
+  </si>
+  <si>
+    <t>5333603</t>
+  </si>
+  <si>
+    <t>P3® 700 JCASS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308103</t>
+  </si>
+  <si>
+    <t>5308103</t>
+  </si>
+  <si>
+    <t>P3® 625 JCASS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5328603</t>
+  </si>
+  <si>
+    <t>5328603</t>
+  </si>
+  <si>
+    <t>P3® 750 JCASS SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308203</t>
+  </si>
+  <si>
+    <t>5308203</t>
+  </si>
+  <si>
+    <t>P3® 625 JCAM109</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with integrated Figure 8 self supporting galvanized solid steel messenger</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5342203</t>
+  </si>
+  <si>
+    <t>5342203</t>
+  </si>
+  <si>
+    <t>P3® 750 JCASP SM MT</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with aerial floodant</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5320303</t>
+  </si>
+  <si>
+    <t>5320303</t>
+  </si>
+  <si>
+    <t>P3® 500 JCASST G SM MT</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with co-extruded green stripe, flooded for underground</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5356603</t>
+  </si>
+  <si>
+    <t>5356603</t>
+  </si>
+  <si>
+    <t>P3® 750 JCAT 3G AJ</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE alternative jacket with three co-extruded green stripes, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5325303</t>
+  </si>
+  <si>
+    <t>5325303</t>
+  </si>
+  <si>
+    <t>P3® 625 JCAT G SM MT</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with co-extruded green stripe</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5341603</t>
+  </si>
+  <si>
+    <t>5341603</t>
+  </si>
+  <si>
+    <t>P3® 500 JCASST W</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with co-extruded white stripe, flooded for underground</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5401803</t>
+  </si>
+  <si>
+    <t>5401803</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5388903</t>
+  </si>
+  <si>
+    <t>5388903</t>
+  </si>
+  <si>
+    <t>P3® 500 JCAT 3G AJ</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5378803</t>
+  </si>
+  <si>
+    <t>5378803</t>
+  </si>
+  <si>
+    <t>P3® 500 JCAT G SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5390603</t>
+  </si>
+  <si>
+    <t>5390603</t>
+  </si>
+  <si>
+    <t>P3® 750 JCA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5447303</t>
+  </si>
+  <si>
+    <t>5447303</t>
+  </si>
+  <si>
+    <t>P3® 625 JCAR</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5508002</t>
+  </si>
+  <si>
+    <t>5508002</t>
+  </si>
+  <si>
+    <t>QR® 540 JCAT B</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket with co-extruded blue stripe</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5513102</t>
+  </si>
+  <si>
+    <t>5513102</t>
+  </si>
+  <si>
+    <t>QR® 860 JCASST O</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket with co-extruded orange stripe, flooded for underground</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5518102</t>
+  </si>
+  <si>
+    <t>5518102</t>
+  </si>
+  <si>
+    <t>QR® 715 JCASS</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket, flooded for underground</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5514002</t>
+  </si>
+  <si>
+    <t>5514002</t>
+  </si>
+  <si>
+    <t>QR® 540 JCASS SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5519602</t>
+  </si>
+  <si>
+    <t>5519602</t>
+  </si>
+  <si>
+    <t>QR® 715 JCAT Y</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket with co-extruded yellow stripe</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5526402</t>
+  </si>
+  <si>
+    <t>5526402</t>
+  </si>
+  <si>
+    <t>QR® 540 JCAR</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black flame retardant PE jacket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5544602</t>
+  </si>
+  <si>
+    <t>5544602</t>
+  </si>
+  <si>
+    <t>QR® 715 JCASP</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket with aerial floodant</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5538902</t>
+  </si>
+  <si>
+    <t>5538902</t>
+  </si>
+  <si>
+    <t>QR® 860 JCASP</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5532302</t>
+  </si>
+  <si>
+    <t>5532302</t>
+  </si>
+  <si>
+    <t>QR® 540 JCASP SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5542902</t>
+  </si>
+  <si>
+    <t>5542902</t>
+  </si>
+  <si>
+    <t>QR® 540 JCASST O</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5559502</t>
+  </si>
+  <si>
+    <t>5559502</t>
+  </si>
+  <si>
+    <t>QR® 715 JCA SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5727603</t>
+  </si>
+  <si>
+    <t>5727603</t>
+  </si>
+  <si>
+    <t>P3® 700 JCA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5709003</t>
+  </si>
+  <si>
+    <t>5709003</t>
+  </si>
+  <si>
+    <t>P3® 875 JCA</t>
+  </si>
+  <si>
+    <t>4101403/10</t>
+  </si>
+  <si>
+    <t>2285V WTRL RG11 60 1000</t>
+  </si>
+  <si>
+    <t>RG 11 Type 60% Braid Plenum Video Coaxial Cable, white jacket, 1000 ft (305 m) reel</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>Coaxial video cable</t>
+  </si>
+  <si>
+    <t>4103903/10</t>
+  </si>
+  <si>
+    <t>2276V BKRL RG6 90 1000</t>
+  </si>
+  <si>
+    <t>RG 6 Type 90% Braid Plenum Video Coaxial Cable, black jacket, 1000 ft (305 m) reel</t>
+  </si>
+  <si>
+    <t>4112704/10</t>
+  </si>
+  <si>
+    <t>2227V WHRL RG6 QD 1000</t>
+  </si>
+  <si>
+    <t>RG 6 Type Quad Shield Plenum Video Coaxial Cable, white jacket, 1000 ft (305 m) reel, Build America Buy America (BABA)</t>
+  </si>
+  <si>
     <t>4138003/10</t>
   </si>
   <si>
     <t>2275V WHRL RG6 60 1000</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>RG 6 Type 60% Braid Plenum Video Coaxial Cable, white jacket, 1000 ft (305 m) reel</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5509002</t>
   </si>
   <si>
     <t>5509002</t>
   </si>
   <si>
     <t>QR® 860 JCASS</t>
   </si>
   <si>
-    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket, flooded for underground</t>
-[...8 lines deleted...]
-    <t>Build America Buy America (BABA) compliant*</t>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5343703</t>
+  </si>
+  <si>
+    <t>5343703</t>
+  </si>
+  <si>
+    <t>P3 625 JCA SM MT GRY JKT</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, gray PE jacket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5208103</t>
+  </si>
+  <si>
+    <t>5208103</t>
+  </si>
+  <si>
+    <t>P3 625 JCASS SM PR997</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530101503</t>
+  </si>
+  <si>
+    <t>530101503</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5353703</t>
+  </si>
+  <si>
+    <t>5353703</t>
+  </si>
+  <si>
+    <t>P3 625 JCASS SM PC2507</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5226203</t>
+  </si>
+  <si>
+    <t>5226203</t>
+  </si>
+  <si>
+    <t>P3 625 JCAM109 SM MT PR7276</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530090003</t>
+  </si>
+  <si>
+    <t>530090003</t>
+  </si>
+  <si>
+    <t>P3 625 JCAM109 GRY JKT SM MT PR7276</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, gray PE jacket with integrated Figure 8 self supporting galvanized solid steel messenger</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5342603</t>
+  </si>
+  <si>
+    <t>5342603</t>
+  </si>
+  <si>
+    <t>P3 625 JCASP SM PR2171</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5209003</t>
+  </si>
+  <si>
+    <t>5209003</t>
+  </si>
+  <si>
+    <t>P3 875 JCA SM PR2171</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530102803</t>
+  </si>
+  <si>
+    <t>530102803</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309603</t>
+  </si>
+  <si>
+    <t>5309603</t>
+  </si>
+  <si>
+    <t>P3 875 JCAT Y SM PR2171</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket co-extruded yellow stripe, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5209103</t>
+  </si>
+  <si>
+    <t>5209103</t>
+  </si>
+  <si>
+    <t>P3 875 JCASS SM PR997</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530103003</t>
+  </si>
+  <si>
+    <t>530103003</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5510102</t>
+  </si>
+  <si>
+    <t>5510102</t>
+  </si>
+  <si>
+    <t>QR 540 JCASS</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5201803</t>
   </si>
   <si>
     <t>5201803</t>
   </si>
   <si>
     <t>P3 500 JCA SM PR2171</t>
   </si>
   <si>
-    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5231003</t>
   </si>
   <si>
     <t>5231003</t>
   </si>
   <si>
     <t>P3 500 JCA SM MT PR7276</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5302003</t>
   </si>
   <si>
     <t>5302003</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5354403</t>
   </si>
   <si>
     <t>5354403</t>
   </si>
   <si>
     <t>P3 500 JCA SM MT PC7634</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5258803</t>
   </si>
   <si>
     <t>5258803</t>
   </si>
   <si>
     <t>P3 500 JCASS SM MT PR2676</t>
   </si>
   <si>
-    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket, flooded for underground</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5204203</t>
   </si>
   <si>
     <t>5204203</t>
   </si>
   <si>
     <t>P3 750 JCASS SM PR997</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5223303</t>
   </si>
   <si>
     <t>5223303</t>
   </si>
   <si>
     <t>P3 750 JCASST G SM MT PR7278</t>
   </si>
   <si>
     <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket co-extruded green stripe, flooded for underground</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5226703</t>
   </si>
   <si>
     <t>5226703</t>
@@ -184,617 +742,608 @@
   <si>
     <t>P3 750 JCASS SM MT PR7278</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5270803</t>
   </si>
   <si>
     <t>5270803</t>
   </si>
   <si>
     <t>P3 750 JCASST Y SM PR997</t>
   </si>
   <si>
     <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket co-extruded yellow stripe, flooded for underground</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5341303</t>
   </si>
   <si>
     <t>5341303</t>
   </si>
   <si>
     <t>P3 750 JCASS SM PR2171</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5343703</t>
-[...554 lines deleted...]
-    <t>75 Ohm P3® Trunk and Distribution Cable, gray PE jacket with integrated Figure 8 self supporting galvanized solid steel messenger</t>
+    <t>4101204/10</t>
+  </si>
+  <si>
+    <t>2287V WTRL RG11 QD 1000</t>
+  </si>
+  <si>
+    <t>RG 11 Type Quad Shield Plenum Video Coaxial Cable, white jacket, 1000 ft (305 m) reel</t>
+  </si>
+  <si>
+    <t>4100903/10</t>
+  </si>
+  <si>
+    <t>2276V WHRL RG6 90 1000</t>
+  </si>
+  <si>
+    <t>RG 6 Type 90% Braid Plenum Video Coaxial Cable, white jacket, 1000 ft (305 m) reel</t>
+  </si>
+  <si>
+    <t>4103904/10</t>
+  </si>
+  <si>
+    <t>2229V WHRL RG6 QD BC 1000</t>
+  </si>
+  <si>
+    <t>RG 6 Type Quad Shield Plenum Video Coaxial Cable, white jacket, 1000 ft (305 m) reel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item4110103</t>
+  </si>
+  <si>
+    <t>4110103</t>
+  </si>
+  <si>
+    <t>2312K CMRL 1//2" PLENUM TRUNK 2400</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® 500 JCAP 1/2" Plemum Trunk and Distribution Cable, cream flame retardant PVDF jacket, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>4110103/24</t>
+  </si>
+  <si>
+    <t>2312K CMRL 1/2" PLEN TRUNK 2400</t>
+  </si>
+  <si>
+    <t>PIII® 500 JCAP 1/2” Plenum Trunk and Distribution Coaxial Cable, cream jacket, 2400 ft (732 m) reel</t>
+  </si>
+  <si>
+    <t>PIII®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item4110273</t>
+  </si>
+  <si>
+    <t>4110273</t>
+  </si>
+  <si>
+    <t>2312V WTRL 1/2" PLEN TRUNK</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® 500 JCAP 1/2" Plenum Trunk and Distribution Cable, white flame retardant PVC jacket</t>
   </si>
   <si>
     <t>4110273/24</t>
   </si>
   <si>
     <t>2312V WTRL 1/2" PLEN TRUNK 2400</t>
   </si>
   <si>
     <t>PIII® 500 JCAP 1/2” Plenum Trunk and Distribution Coaxial Cable, white jacket, 2400 ft (732 m) reel</t>
   </si>
   <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5702003</t>
+  </si>
+  <si>
+    <t>5702003</t>
+  </si>
+  <si>
+    <t>P3® 500 JCA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item550084302</t>
+  </si>
+  <si>
+    <t>550084302</t>
+  </si>
+  <si>
+    <t>QR® 540 JCAT 3G AJ SM</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE alternate jacket with three co-extruded green stripes</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5208002</t>
+  </si>
+  <si>
+    <t>5208002</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5209002</t>
+  </si>
+  <si>
+    <t>5209002</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5266303</t>
+  </si>
+  <si>
+    <t>5266303</t>
+  </si>
+  <si>
+    <t>POWER FEEDER® 625 JCAT 3R SM MT</t>
+  </si>
+  <si>
+    <t>23 Ohm Power Feeder® Trunk and Distribution Cable, black PE jacket with three co-extruded red stripes</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530092703</t>
+  </si>
+  <si>
+    <t>530092703</t>
+  </si>
+  <si>
+    <t>P3® 750 JCAT G</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5244903</t>
+  </si>
+  <si>
+    <t>5244903</t>
+  </si>
+  <si>
+    <t>POWER FEEDER® 625 JCAT 3R</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5302002</t>
+  </si>
+  <si>
+    <t>5302002</t>
+  </si>
+  <si>
+    <t>P3® 500 CA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308303</t>
+  </si>
+  <si>
+    <t>5308303</t>
+  </si>
+  <si>
+    <t>P3® 625 JCASP</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5307703</t>
+  </si>
+  <si>
+    <t>5307703</t>
+  </si>
+  <si>
+    <t>P3® 500  JCAM109</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530100203</t>
+  </si>
+  <si>
+    <t>530100203</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309003</t>
+  </si>
+  <si>
+    <t>5309003</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530102403</t>
+  </si>
+  <si>
+    <t>530102403</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309103</t>
+  </si>
+  <si>
+    <t>5309103</t>
+  </si>
+  <si>
+    <t>P3® 875 JCASS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5304002</t>
+  </si>
+  <si>
+    <t>5304002</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309303</t>
+  </si>
+  <si>
+    <t>5309303</t>
+  </si>
+  <si>
+    <t>P3® 875 JCASP</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5301803</t>
+  </si>
+  <si>
+    <t>5301803</t>
+  </si>
+  <si>
+    <t>P3® 500 JCA SM</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5333503</t>
+  </si>
+  <si>
+    <t>5333503</t>
+  </si>
+  <si>
+    <t>P3® 840 JCASS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5340803</t>
+  </si>
+  <si>
+    <t>5340803</t>
+  </si>
+  <si>
+    <t>P3® 500 JCASP</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5370003</t>
+  </si>
+  <si>
+    <t>5370003</t>
+  </si>
+  <si>
+    <t>P3® 500 JCAT B</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with co-extruded blue stripe</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5365303</t>
+  </si>
+  <si>
+    <t>5365303</t>
+  </si>
+  <si>
+    <t>P3® 875 JCAT 3G AJ</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE alternative jacket with three co-extruded green stripes</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5377203</t>
+  </si>
+  <si>
+    <t>5377203</t>
+  </si>
+  <si>
+    <t>P3® 875 JCASST B</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with co-extruded blue stripe, flooded for underground</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5390003</t>
+  </si>
+  <si>
+    <t>5390003</t>
+  </si>
+  <si>
+    <t>P3® 625 JCAT 3G AJ</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item550085302</t>
+  </si>
+  <si>
+    <t>550085302</t>
+  </si>
+  <si>
+    <t>QR® 860 JCAT 3G AJ</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket black PE alternate jacket with three co-extruded green stripes</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item550085402</t>
+  </si>
+  <si>
+    <t>550085402</t>
+  </si>
+  <si>
+    <t>QR® 715 JCAT 3G AJ</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE alternative jacket with three co-extruded green stripes, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5514902</t>
+  </si>
+  <si>
+    <t>5514902</t>
+  </si>
+  <si>
+    <t>QR® 860 JCASS SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5515002</t>
+  </si>
+  <si>
+    <t>5515002</t>
+  </si>
+  <si>
+    <t>QR® 860 JCA SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5501302</t>
+  </si>
+  <si>
+    <t>5501302</t>
+  </si>
+  <si>
+    <t>QR® 860 JCA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5512402</t>
+  </si>
+  <si>
+    <t>5512402</t>
+  </si>
+  <si>
+    <t>QR® 540 JCASST B</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket with co-extruded blue stripe, flooded for underground</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5520302</t>
+  </si>
+  <si>
+    <t>5520302</t>
+  </si>
+  <si>
+    <t>QR® 715 JCASS SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5515302</t>
+  </si>
+  <si>
+    <t>5515302</t>
+  </si>
+  <si>
+    <t>QR® 715 JCA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5516202</t>
+  </si>
+  <si>
+    <t>5516202</t>
+  </si>
+  <si>
+    <t>QR® 540 JCAM109</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket with integrated figure 8 self-supporting galvanized solid steel messenger</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5518702</t>
+  </si>
+  <si>
+    <t>5518702</t>
+  </si>
+  <si>
+    <t>QR® 540 JCART R</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black flame retardant PE jacket with co-extruded red stripe</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5513802</t>
+  </si>
+  <si>
+    <t>5513802</t>
+  </si>
+  <si>
+    <t>QR® 540 JCA SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5522802</t>
+  </si>
+  <si>
+    <t>5522802</t>
+  </si>
+  <si>
+    <t>QR® 715 JCAT G</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket with co-extruded green stripe</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5519302</t>
+  </si>
+  <si>
+    <t>5519302</t>
+  </si>
+  <si>
+    <t>QR® 715 JCASST G</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket with co-extruded green stripe, flooded for underground</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5528902</t>
+  </si>
+  <si>
+    <t>5528902</t>
+  </si>
+  <si>
+    <t>QR® 540 JCAM109 SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5539402</t>
+  </si>
+  <si>
+    <t>5539402</t>
+  </si>
+  <si>
+    <t>QR® 540 JCASP</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5544502</t>
+  </si>
+  <si>
+    <t>5544502</t>
+  </si>
+  <si>
+    <t>QR® 540 JCASS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5559802</t>
+  </si>
+  <si>
+    <t>5559802</t>
+  </si>
+  <si>
+    <t>QR® 540 JCAR SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5560502</t>
+  </si>
+  <si>
+    <t>5560502</t>
+  </si>
+  <si>
+    <t>QR® 715 JCAT G SM MT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5560802</t>
+  </si>
+  <si>
+    <t>5560802</t>
+  </si>
+  <si>
+    <t>QR® 540 JCA GREY SM MT</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, Gray PE jacket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5727803</t>
+  </si>
+  <si>
+    <t>5727803</t>
+  </si>
+  <si>
+    <t>P3® 840 JCA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5208003</t>
+  </si>
+  <si>
+    <t>5208003</t>
+  </si>
+  <si>
+    <t>P3 625 JCA SM PR2171</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5223103</t>
+  </si>
+  <si>
+    <t>5223103</t>
+  </si>
+  <si>
+    <t>P3 625 JCAT Y SM PR2171</t>
+  </si>
+  <si>
+    <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket co-extruded yellow stripe</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5230203</t>
+  </si>
+  <si>
+    <t>5230203</t>
+  </si>
+  <si>
+    <t>P3 625 JCA SM MT PR7280</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530101703</t>
+  </si>
+  <si>
+    <t>530101703</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5341403</t>
+  </si>
+  <si>
+    <t>5341403</t>
+  </si>
+  <si>
+    <t>P3 625 JCASS SM PR2171</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5208203</t>
+  </si>
+  <si>
+    <t>5208203</t>
+  </si>
+  <si>
+    <t>P3 625 JCAM109 SM PR2171</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5509102</t>
+  </si>
+  <si>
+    <t>5509102</t>
+  </si>
+  <si>
+    <t>QR 540 JCASS SM PR997</t>
+  </si>
+  <si>
+    <t>75 Ohm QR® Trunk and Distribution Cable, black PE jacket, flooded for underground, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5510202</t>
+  </si>
+  <si>
+    <t>5510202</t>
+  </si>
+  <si>
+    <t>QR 860 JCASS PR2355</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5202003</t>
   </si>
   <si>
     <t>5202003</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5232203</t>
   </si>
   <si>
     <t>5232203</t>
   </si>
   <si>
     <t>P3 500 JCA SM MT PR7280</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5351303</t>
   </si>
   <si>
     <t>5351303</t>
   </si>
   <si>
     <t>P3 500 JCA SM MT PC7428</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5363503</t>
@@ -830,599 +1379,50 @@
     <t>5278203</t>
   </si>
   <si>
     <t>P3 500 JCASST O SM PR997</t>
   </si>
   <si>
     <t>75 Ohm P3® Trunk and Distribution Cable, black PE jacket with co-extruded orange stripe, flooded for underground</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5341203</t>
   </si>
   <si>
     <t>5341203</t>
   </si>
   <si>
     <t>P3 500 JCASS SM PR2171</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5314103</t>
   </si>
   <si>
     <t>5314103</t>
   </si>
   <si>
     <t>P3 750 JCASS SM PC2507</t>
-  </si>
-[...547 lines deleted...]
-    <t>75 Ohm QR® Trunk and Distribution Cable, Gray PE jacket</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1541,51 +1541,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J137" totalsRowShown="0">
   <autoFilter ref="A1:J137"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4138003-10" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5509002" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5201803" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5231003" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5302003" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5354403" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5258803" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5204203" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5223303" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5226703" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5270803" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5341303" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5343703" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5208103" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530101503" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5353703" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5226203" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5342603" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5209003" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530102803" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309603" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5209103" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530103003" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5510102" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5506302" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5226303" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5204002" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530101003" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5248003" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5302203" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309002" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530100803" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308002" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530091703" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5304203" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308003" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5333603" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308103" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5328603" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308203" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5342203" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5320303" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5356603" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5325303" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5341603" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5401803" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5388903" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5378803" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5390603" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5447303" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5508002" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5513102" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5518102" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5514002" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5519602" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5526402" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5544602" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5538902" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5532302" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5542902" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5559502" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5727603" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5709003" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5402003" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5708003" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4101403-10" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4103903-10" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4112704-10" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530090003" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4110273-24" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5202003" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5232203" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5351303" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5363503" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5202203" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5225003" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5278203" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5341203" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5314103" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5208003" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5223103" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5230203" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530101703" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5341403" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5208203" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5509102" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5510202" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item4110103" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item4110273" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5208002" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5209002" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5266303" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530092703" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5244903" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5302002" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308303" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5307703" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530100203" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309003" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530102403" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309103" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309303" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5301803" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5333503" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5340803" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5370003" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5365303" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5377203" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5390003" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item550085302" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5514902" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5515002" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5501302" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5512402" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5520302" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5515302" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5516202" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5518702" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5513802" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5522802" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5519302" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5528902" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5539402" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5544502" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5559802" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5560502" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5727803" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item550084302" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5702003" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4101204-10" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4100903-10" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4103904-10" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4110103-24" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5304002" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item550085402" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5560802" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5402003" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5708003" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5506302" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5226303" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5204002" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530101003" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5248003" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5302203" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309002" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530100803" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308002" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530091703" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5304203" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308003" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5333603" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308103" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5328603" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308203" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5342203" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5320303" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5356603" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5325303" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5341603" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5401803" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5388903" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5378803" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5390603" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5447303" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5508002" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5513102" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5518102" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5514002" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5519602" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5526402" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5544602" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5538902" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5532302" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5542902" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5559502" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5727603" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5709003" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4101403-10" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4103903-10" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4112704-10" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4138003-10" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5509002" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5343703" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5208103" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530101503" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5353703" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5226203" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530090003" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5342603" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5209003" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530102803" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309603" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5209103" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530103003" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5510102" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5201803" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5231003" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5302003" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5354403" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5258803" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5204203" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5223303" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5226703" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5270803" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5341303" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4101204-10" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4100903-10" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4103904-10" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item4110103" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4110103-24" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item4110273" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/video-satellite-cables/item4110273-24" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5702003" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item550084302" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5208002" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5209002" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5266303" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530092703" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5244903" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5302002" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5308303" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5307703" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530100203" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309003" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530102403" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309103" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5304002" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5309303" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5301803" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5333503" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5340803" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5370003" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5365303" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5377203" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5390003" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item550085302" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item550085402" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5514902" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5515002" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5501302" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5512402" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5520302" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5515302" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5516202" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5518702" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5513802" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5522802" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5519302" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5528902" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5539402" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5544502" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5559802" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5560502" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5560802" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5727803" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5208003" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5223103" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5230203" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item530101703" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5341403" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5208203" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5509102" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5510202" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5202003" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5232203" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5351303" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5363503" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5202203" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5225003" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5278203" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5341203" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/coaxial-cables/hardline-cables/item5314103" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J137"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="16.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="42" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="131.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="22.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="43.84765625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1601,3227 +1601,3227 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D2" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="E2" t="s">
         <v>14</v>
       </c>
+      <c r="F2" t="s">
+        <v>15</v>
+      </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F3" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I3" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:8" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" t="s">
         <v>24</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
         <v>25</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="F4" t="s">
         <v>26</v>
       </c>
-      <c r="F4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H4" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="I4" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="12.75">
       <c r="A5" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" t="s">
         <v>29</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
         <v>30</v>
       </c>
-      <c r="C5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="I5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="C6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="F6" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H6" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="I6" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D7" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="F7" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B8" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D8" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F8" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="H8" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I8" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="B9" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="C9" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D9" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="F9" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I9" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="B10" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C10" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D10" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="F10" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I10" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C11" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D11" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="F11" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I11" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B12" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C12" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D12" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="F12" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I12" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:9" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C13" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B14" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C14" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D14" t="s">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="F14" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I14" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B15" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="C15" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D15" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I15" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B16" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C16" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D16" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="F16" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I16" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B17" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C17" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D17" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="F17" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I17" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B18" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C18" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D18" t="s">
-        <v>72</v>
+        <v>30</v>
       </c>
       <c r="F18" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I18" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B19" t="s">
         <v>75</v>
       </c>
       <c r="C19" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D19" t="s">
         <v>76</v>
       </c>
       <c r="F19" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I19" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B20" t="s">
         <v>79</v>
       </c>
       <c r="C20" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D20" t="s">
-        <v>26</v>
+        <v>80</v>
       </c>
       <c r="F20" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H20" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I20" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B21" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="C21" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D21" t="s">
-        <v>26</v>
+        <v>84</v>
       </c>
       <c r="F21" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I21" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B22" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C22" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D22" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="F22" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I22" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:9" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B23" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C23" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D23" t="s">
-        <v>39</v>
+        <v>92</v>
       </c>
       <c r="F23" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="B24" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="C24" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D24" t="s">
-        <v>39</v>
+        <v>96</v>
       </c>
       <c r="F24" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H24" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I24" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="B25" t="s">
-        <v>93</v>
+        <v>12</v>
       </c>
       <c r="C25" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D25" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F25" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H25" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I25" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="B26" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="C26" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D26" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="F26" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H26" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I26" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B27" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="C27" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D27" t="s">
-        <v>39</v>
+        <v>92</v>
       </c>
       <c r="F27" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H27" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I27" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B28" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="C28" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D28" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H28" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I28" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B29" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C29" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D29" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="F29" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H29" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I29" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B30" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C30" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D30" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="F30" t="s">
-        <v>113</v>
+        <v>26</v>
       </c>
       <c r="H30" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I30" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="31" spans="1:9" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C31" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D31" t="s">
-        <v>39</v>
+        <v>118</v>
       </c>
       <c r="F31" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H31" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I31" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B32" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C32" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D32" t="s">
-        <v>104</v>
+        <v>122</v>
       </c>
       <c r="F32" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H32" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I32" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B33" t="s">
+        <v>125</v>
+      </c>
+      <c r="C33" t="s">
+        <v>13</v>
+      </c>
+      <c r="D33" t="s">
         <v>122</v>
       </c>
-      <c r="C33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F33" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H33" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I33" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:9" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B34" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C34" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D34" t="s">
-        <v>104</v>
+        <v>129</v>
       </c>
       <c r="F34" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H34" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-    <row r="35" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="B35" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="C35" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D35" t="s">
+        <v>133</v>
+      </c>
+      <c r="F35" t="s">
         <v>26</v>
       </c>
-      <c r="F35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H35" t="s">
+        <v>16</v>
+      </c>
+      <c r="I35" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="B36" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="C36" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D36" t="s">
-        <v>39</v>
+        <v>137</v>
       </c>
       <c r="F36" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H36" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I36" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="B37" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="C37" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D37" t="s">
+        <v>137</v>
+      </c>
+      <c r="F37" t="s">
         <v>26</v>
       </c>
-      <c r="F37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H37" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I37" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:9" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="B38" t="s">
+        <v>143</v>
+      </c>
+      <c r="C38" t="s">
+        <v>13</v>
+      </c>
+      <c r="D38" t="s">
         <v>137</v>
       </c>
-      <c r="C38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F38" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H38" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="B39" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="C39" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D39" t="s">
-        <v>39</v>
+        <v>118</v>
       </c>
       <c r="F39" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H39" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I39" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="40" spans="1:9" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="B40" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="C40" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D40" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="F40" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H40" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I40" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:9" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="B41" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="C41" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D41" t="s">
-        <v>72</v>
+        <v>20</v>
       </c>
       <c r="F41" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H41" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I41" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="42" spans="1:9" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="B42" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="C42" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D42" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="F42" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H42" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I42" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:9" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="B43" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="C43" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D43" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>158</v>
+      </c>
+      <c r="E43" t="s">
+        <v>159</v>
       </c>
       <c r="H43" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-    <row r="44" spans="1:9" ht="12.75">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="B44" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="C44" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D44" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>163</v>
+      </c>
+      <c r="E44" t="s">
+        <v>159</v>
       </c>
       <c r="H44" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-    <row r="45" spans="1:8" ht="12.75">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="12.75">
       <c r="A45" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B45" t="s">
+        <v>165</v>
+      </c>
+      <c r="C45" t="s">
+        <v>13</v>
+      </c>
+      <c r="D45" t="s">
+        <v>166</v>
+      </c>
+      <c r="E45" t="s">
         <v>159</v>
       </c>
-      <c r="B45" t="s">
+      <c r="H45" t="s">
         <v>160</v>
       </c>
-      <c r="C45" t="s">
-[...12 lines deleted...]
-    <row r="46" spans="1:9" ht="12.75">
+      <c r="I45" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="B46" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="C46" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D46" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>169</v>
+      </c>
+      <c r="E46" t="s">
+        <v>159</v>
       </c>
       <c r="H46" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>160</v>
       </c>
     </row>
     <row r="47" spans="1:9" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B47" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C47" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D47" t="s">
-        <v>169</v>
+        <v>122</v>
       </c>
       <c r="F47" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H47" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I47" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:9" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B48" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C48" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D48" t="s">
-        <v>157</v>
+        <v>176</v>
       </c>
       <c r="F48" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H48" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I48" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="49" spans="1:9" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="B49" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="C49" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D49" t="s">
-        <v>161</v>
+        <v>30</v>
       </c>
       <c r="F49" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H49" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I49" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="50" spans="1:9" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="B50" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C50" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D50" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="F50" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H50" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I50" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="51" spans="1:9" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B51" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="C51" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D51" t="s">
-        <v>169</v>
+        <v>30</v>
       </c>
       <c r="F51" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H51" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I51" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="52" spans="1:9" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B52" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="C52" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D52" t="s">
-        <v>185</v>
+        <v>76</v>
       </c>
       <c r="F52" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H52" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I52" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="53" spans="1:9" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B53" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C53" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D53" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="F53" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H53" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I53" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="54" spans="1:9" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B54" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C54" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D54" t="s">
-        <v>19</v>
+        <v>80</v>
       </c>
       <c r="F54" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H54" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I54" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="55" spans="1:9" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B55" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C55" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D55" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F55" t="s">
+        <v>15</v>
+      </c>
+      <c r="H55" t="s">
+        <v>16</v>
+      </c>
+      <c r="I55" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" ht="12.75">
+      <c r="A56" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B56" t="s">
+        <v>197</v>
+      </c>
+      <c r="C56" t="s">
+        <v>13</v>
+      </c>
+      <c r="D56" t="s">
         <v>20</v>
       </c>
-      <c r="H55" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="F56" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H56" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="57" spans="1:9" ht="12.75">
       <c r="A57" s="1" t="s">
         <v>201</v>
       </c>
       <c r="B57" t="s">
         <v>202</v>
       </c>
       <c r="C57" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D57" t="s">
         <v>203</v>
       </c>
       <c r="F57" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H57" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I57" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="58" spans="1:9" ht="12.75">
       <c r="A58" s="1" t="s">
         <v>205</v>
       </c>
       <c r="B58" t="s">
         <v>206</v>
       </c>
       <c r="C58" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D58" t="s">
-        <v>207</v>
+        <v>30</v>
       </c>
       <c r="F58" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H58" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I58" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="59" spans="1:9" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="B59" t="s">
+        <v>206</v>
+      </c>
+      <c r="C59" t="s">
+        <v>13</v>
+      </c>
+      <c r="D59" t="s">
+        <v>30</v>
+      </c>
+      <c r="F59" t="s">
+        <v>15</v>
+      </c>
+      <c r="H59" t="s">
+        <v>16</v>
+      </c>
+      <c r="I59" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" ht="12.75">
+      <c r="A60" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="C59" t="s">
-[...5 lines deleted...]
-      <c r="F59" t="s">
+      <c r="B60" t="s">
+        <v>211</v>
+      </c>
+      <c r="C60" t="s">
+        <v>13</v>
+      </c>
+      <c r="D60" t="s">
+        <v>122</v>
+      </c>
+      <c r="F60" t="s">
+        <v>26</v>
+      </c>
+      <c r="H60" t="s">
+        <v>16</v>
+      </c>
+      <c r="I60" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="12.75">
+      <c r="A61" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="B61" t="s">
+        <v>214</v>
+      </c>
+      <c r="C61" t="s">
+        <v>13</v>
+      </c>
+      <c r="D61" t="s">
         <v>20</v>
       </c>
-      <c r="H59" t="s">
-[...19 lines deleted...]
-      <c r="F60" t="s">
+      <c r="F61" t="s">
+        <v>15</v>
+      </c>
+      <c r="H61" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="12.75">
+      <c r="A62" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B62" t="s">
+        <v>217</v>
+      </c>
+      <c r="C62" t="s">
+        <v>13</v>
+      </c>
+      <c r="D62" t="s">
         <v>20</v>
       </c>
-      <c r="H60" t="s">
-[...16 lines deleted...]
-      <c r="F61" t="s">
+      <c r="F62" t="s">
+        <v>15</v>
+      </c>
+      <c r="H62" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="12.75">
+      <c r="A63" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="B63" t="s">
+        <v>214</v>
+      </c>
+      <c r="C63" t="s">
+        <v>13</v>
+      </c>
+      <c r="D63" t="s">
         <v>20</v>
       </c>
-      <c r="H61" t="s">
-[...19 lines deleted...]
-      <c r="F62" t="s">
+      <c r="F63" t="s">
+        <v>15</v>
+      </c>
+      <c r="H63" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="12.75">
+      <c r="A64" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="B64" t="s">
+        <v>222</v>
+      </c>
+      <c r="C64" t="s">
+        <v>13</v>
+      </c>
+      <c r="D64" t="s">
         <v>20</v>
       </c>
-      <c r="H62" t="s">
-[...30 lines deleted...]
-      <c r="A64" s="1" t="s">
+      <c r="F64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H64" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" ht="12.75">
+      <c r="A65" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="B64" t="s">
+      <c r="B65" t="s">
         <v>225</v>
       </c>
-      <c r="C64" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="C65" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D65" t="s">
-        <v>169</v>
+        <v>30</v>
       </c>
       <c r="F65" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H65" t="s">
+        <v>16</v>
+      </c>
+      <c r="I65" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="66" spans="1:9" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="B66" t="s">
-        <v>134</v>
+        <v>228</v>
       </c>
       <c r="C66" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D66" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="F66" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H66" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I66" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:8" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" ht="12.75">
       <c r="A67" s="1" t="s">
         <v>230</v>
       </c>
       <c r="B67" t="s">
         <v>231</v>
       </c>
       <c r="C67" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D67" t="s">
         <v>232</v>
       </c>
-      <c r="E67" t="s">
-        <v>14</v>
+      <c r="F67" t="s">
+        <v>15</v>
       </c>
       <c r="H67" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="I67" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B68" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C68" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D68" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>30</v>
+      </c>
+      <c r="F68" t="s">
+        <v>15</v>
       </c>
       <c r="H68" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="I68" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="69" spans="1:9" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B69" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C69" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D69" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>239</v>
+      </c>
+      <c r="F69" t="s">
+        <v>15</v>
       </c>
       <c r="H69" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I69" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="70" spans="1:9" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B70" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C70" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D70" t="s">
-        <v>242</v>
+        <v>30</v>
       </c>
       <c r="F70" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H70" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I70" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
         <v>243</v>
       </c>
       <c r="B71" t="s">
         <v>244</v>
       </c>
       <c r="C71" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D71" t="s">
         <v>245</v>
       </c>
-      <c r="F71" t="s">
-        <v>27</v>
+      <c r="E71" t="s">
+        <v>159</v>
       </c>
       <c r="H71" t="s">
-        <v>21</v>
+        <v>160</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="B72" t="s">
         <v>247</v>
       </c>
-      <c r="B72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D72" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>248</v>
+      </c>
+      <c r="E72" t="s">
+        <v>159</v>
       </c>
       <c r="H72" t="s">
-        <v>21</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
         <v>249</v>
       </c>
       <c r="B73" t="s">
         <v>250</v>
       </c>
       <c r="C73" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D73" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>251</v>
+      </c>
+      <c r="E73" t="s">
+        <v>159</v>
       </c>
       <c r="H73" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:8" ht="12.75">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B74" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C74" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D74" t="s">
-        <v>26</v>
+        <v>255</v>
       </c>
       <c r="F74" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H74" t="s">
+        <v>16</v>
+      </c>
+      <c r="I74" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B75" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C75" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D75" t="s">
-        <v>26</v>
+        <v>258</v>
+      </c>
+      <c r="E75" t="s">
+        <v>159</v>
       </c>
       <c r="F75" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="H75" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:9" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="B76" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="C76" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D76" t="s">
-        <v>39</v>
+        <v>263</v>
       </c>
       <c r="F76" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H76" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-    <row r="77" spans="1:9" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="B77" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="C77" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D77" t="s">
-        <v>39</v>
+        <v>266</v>
       </c>
       <c r="F77" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H77" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="B78" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="C78" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D78" t="s">
-        <v>266</v>
+        <v>20</v>
       </c>
       <c r="F78" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H78" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I78" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="79" spans="1:9" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="B79" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="C79" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D79" t="s">
-        <v>39</v>
+        <v>273</v>
       </c>
       <c r="F79" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H79" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I79" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:9" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="B80" t="s">
-        <v>272</v>
+        <v>55</v>
       </c>
       <c r="C80" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D80" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F80" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H80" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:9" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B81" t="s">
-        <v>275</v>
+        <v>49</v>
       </c>
       <c r="C81" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D81" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="F81" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H81" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I81" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:9" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B82" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C82" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D82" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="F82" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="H82" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-    <row r="83" spans="1:9" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B83" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="C83" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D83" t="s">
-        <v>26</v>
+        <v>92</v>
       </c>
       <c r="F83" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H83" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:9" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B84" t="s">
-        <v>275</v>
+        <v>287</v>
       </c>
       <c r="C84" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D84" t="s">
-        <v>26</v>
+        <v>281</v>
       </c>
       <c r="F84" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="H84" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I84" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="85" spans="1:9" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="B85" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="C85" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D85" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F85" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H85" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I85" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="86" spans="1:9" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="B86" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="C86" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D86" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="F86" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H86" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I86" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="87" spans="1:9" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="B87" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="C87" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D87" t="s">
-        <v>294</v>
+        <v>38</v>
       </c>
       <c r="F87" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H87" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I87" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:9" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="B88" t="s">
-        <v>297</v>
+        <v>79</v>
       </c>
       <c r="C88" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D88" t="s">
-        <v>294</v>
+        <v>80</v>
       </c>
       <c r="F88" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H88" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B89" t="s">
-        <v>300</v>
+        <v>155</v>
       </c>
       <c r="C89" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D89" t="s">
-        <v>301</v>
+        <v>20</v>
       </c>
       <c r="F89" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H89" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I89" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:8" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="B90" t="s">
+        <v>79</v>
+      </c>
+      <c r="C90" t="s">
+        <v>13</v>
+      </c>
+      <c r="D90" t="s">
+        <v>80</v>
+      </c>
+      <c r="F90" t="s">
+        <v>15</v>
+      </c>
+      <c r="H90" t="s">
+        <v>16</v>
+      </c>
+      <c r="I90" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" ht="12.75">
+      <c r="A91" s="1" t="s">
         <v>304</v>
       </c>
-      <c r="C90" t="s">
-[...2 lines deleted...]
-      <c r="D90" t="s">
+      <c r="B91" t="s">
         <v>305</v>
       </c>
-      <c r="F90" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="C91" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D91" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="F91" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H91" t="s">
+        <v>16</v>
+      </c>
+      <c r="I91" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="92" spans="1:9" ht="12.75">
       <c r="A92" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="B92" t="s">
+        <v>33</v>
+      </c>
+      <c r="C92" t="s">
+        <v>13</v>
+      </c>
+      <c r="D92" t="s">
+        <v>34</v>
+      </c>
+      <c r="F92" t="s">
+        <v>15</v>
+      </c>
+      <c r="H92" t="s">
+        <v>16</v>
+      </c>
+      <c r="I92" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" ht="12.75">
+      <c r="A93" s="1" t="s">
         <v>309</v>
       </c>
-      <c r="B92" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="B93" t="s">
+        <v>310</v>
+      </c>
+      <c r="C93" t="s">
+        <v>13</v>
+      </c>
+      <c r="D93" t="s">
+        <v>80</v>
+      </c>
+      <c r="F93" t="s">
+        <v>15</v>
+      </c>
+      <c r="H93" t="s">
+        <v>16</v>
+      </c>
+      <c r="I93" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" ht="12.75">
+      <c r="A94" s="1" t="s">
         <v>312</v>
       </c>
-      <c r="C93" t="s">
-[...2 lines deleted...]
-      <c r="D93" t="s">
+      <c r="B94" t="s">
         <v>313</v>
       </c>
-      <c r="F93" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="C94" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D94" t="s">
-        <v>161</v>
+        <v>314</v>
       </c>
       <c r="F94" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H94" t="s">
+        <v>16</v>
+      </c>
+      <c r="I94" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="95" spans="1:9" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="B95" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="C95" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D95" t="s">
-        <v>313</v>
+        <v>30</v>
       </c>
       <c r="F95" t="s">
-        <v>113</v>
+        <v>15</v>
       </c>
       <c r="H95" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I95" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="96" spans="1:9" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="B96" t="s">
+        <v>320</v>
+      </c>
+      <c r="C96" t="s">
+        <v>13</v>
+      </c>
+      <c r="D96" t="s">
+        <v>80</v>
+      </c>
+      <c r="F96" t="s">
+        <v>15</v>
+      </c>
+      <c r="H96" t="s">
+        <v>16</v>
+      </c>
+      <c r="I96" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="12.75">
+      <c r="A97" s="1" t="s">
         <v>322</v>
       </c>
-      <c r="C96" t="s">
-[...16 lines deleted...]
-      <c r="A97" s="1" t="s">
+      <c r="B97" t="s">
+        <v>323</v>
+      </c>
+      <c r="C97" t="s">
+        <v>13</v>
+      </c>
+      <c r="D97" t="s">
         <v>324</v>
       </c>
-      <c r="B97" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F97" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H97" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:9" ht="12.75">
       <c r="A98" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="B98" t="s">
         <v>327</v>
       </c>
-      <c r="B98" t="s">
+      <c r="C98" t="s">
+        <v>13</v>
+      </c>
+      <c r="D98" t="s">
         <v>328</v>
       </c>
-      <c r="C98" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F98" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H98" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I98" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:8" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" ht="12.75">
       <c r="A99" s="1" t="s">
         <v>330</v>
       </c>
       <c r="B99" t="s">
-        <v>149</v>
+        <v>331</v>
       </c>
       <c r="C99" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D99" t="s">
-        <v>76</v>
+        <v>332</v>
       </c>
       <c r="F99" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H99" t="s">
+        <v>16</v>
+      </c>
+      <c r="I99" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="100" spans="1:9" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B100" t="s">
-        <v>225</v>
+        <v>335</v>
       </c>
       <c r="C100" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D100" t="s">
-        <v>26</v>
+        <v>328</v>
       </c>
       <c r="F100" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H100" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I100" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="101" spans="1:9" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="B101" t="s">
-        <v>149</v>
+        <v>338</v>
       </c>
       <c r="C101" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D101" t="s">
-        <v>76</v>
+        <v>339</v>
       </c>
       <c r="F101" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H101" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I101" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="102" spans="1:9" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="B102" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="C102" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D102" t="s">
-        <v>39</v>
+        <v>343</v>
       </c>
       <c r="F102" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H102" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I102" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:9" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="B103" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="C103" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D103" t="s">
-        <v>76</v>
+        <v>122</v>
       </c>
       <c r="F103" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H103" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:9" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="B104" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="C104" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D104" t="s">
-        <v>344</v>
+        <v>25</v>
       </c>
       <c r="F104" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H104" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I104" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="105" spans="1:9" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="B105" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="C105" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D105" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="F105" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H105" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I105" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="106" spans="1:9" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="B106" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="C106" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D106" t="s">
-        <v>76</v>
+        <v>356</v>
       </c>
       <c r="F106" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H106" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I106" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:8" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
       <c r="B107" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="C107" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D107" t="s">
-        <v>354</v>
+        <v>122</v>
       </c>
       <c r="F107" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H107" t="s">
+        <v>16</v>
+      </c>
+      <c r="I107" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="108" spans="1:9" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="B108" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="C108" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D108" t="s">
-        <v>358</v>
+        <v>25</v>
       </c>
       <c r="F108" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H108" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I108" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="109" spans="1:9" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="B109" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="C109" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D109" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="F109" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H109" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I109" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="110" spans="1:9" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="B110" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="C110" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D110" t="s">
-        <v>358</v>
+        <v>370</v>
       </c>
       <c r="F110" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H110" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I110" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="111" spans="1:9" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="B111" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="C111" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D111" t="s">
-        <v>369</v>
+        <v>25</v>
       </c>
       <c r="F111" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="H111" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I111" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:8" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="B112" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="C112" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D112" t="s">
-        <v>19</v>
+        <v>377</v>
       </c>
       <c r="F112" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="H112" t="s">
+        <v>16</v>
+      </c>
+      <c r="I112" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="113" spans="1:9" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="B113" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="C113" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D113" t="s">
-        <v>97</v>
+        <v>381</v>
       </c>
       <c r="F113" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="H113" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I113" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="114" spans="1:9" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="B114" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="C114" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D114" t="s">
-        <v>97</v>
+        <v>366</v>
       </c>
       <c r="F114" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="H114" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I114" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:9" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="B115" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="C115" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D115" t="s">
-        <v>382</v>
+        <v>137</v>
       </c>
       <c r="F115" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="H115" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:9" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="B116" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="C116" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D116" t="s">
-        <v>19</v>
+        <v>122</v>
       </c>
       <c r="F116" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="H116" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I116" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="117" spans="1:9" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="B117" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="C117" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D117" t="s">
-        <v>97</v>
+        <v>133</v>
       </c>
       <c r="F117" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="H117" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I117" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="118" spans="1:9" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="B118" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="C118" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D118" t="s">
-        <v>392</v>
+        <v>377</v>
       </c>
       <c r="F118" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="H118" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I118" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:9" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="B119" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="C119" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D119" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="F119" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="H119" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:9" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="B120" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="C120" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D120" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="F120" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H120" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I120" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="121" spans="1:9" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="B121" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="C121" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D121" t="s">
-        <v>403</v>
+        <v>20</v>
       </c>
       <c r="F121" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H121" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I121" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="122" spans="1:9" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="B122" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="C122" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D122" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="F122" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H122" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I122" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="123" spans="1:9" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="B123" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="C123" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D123" t="s">
-        <v>392</v>
+        <v>20</v>
       </c>
       <c r="F123" t="s">
+        <v>15</v>
+      </c>
+      <c r="H123" t="s">
+        <v>16</v>
+      </c>
+      <c r="I123" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9" ht="12.75">
+      <c r="A124" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="B124" t="s">
+        <v>406</v>
+      </c>
+      <c r="C124" t="s">
+        <v>13</v>
+      </c>
+      <c r="D124" t="s">
         <v>20</v>
       </c>
-      <c r="H123" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="F124" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H124" t="s">
+        <v>16</v>
+      </c>
+      <c r="I124" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="125" spans="1:9" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="B125" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="C125" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D125" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="F125" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H125" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I125" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="126" spans="1:9" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B126" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="C126" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D126" t="s">
-        <v>203</v>
+        <v>76</v>
       </c>
       <c r="F126" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H126" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I126" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="127" spans="1:9" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="B127" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="C127" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D127" t="s">
-        <v>403</v>
+        <v>425</v>
       </c>
       <c r="F127" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="H127" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I127" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="128" spans="1:9" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="B128" t="s">
+        <v>428</v>
+      </c>
+      <c r="C128" t="s">
+        <v>13</v>
+      </c>
+      <c r="D128" t="s">
         <v>425</v>
       </c>
-      <c r="C128" t="s">
-[...2 lines deleted...]
-      <c r="D128" t="s">
+      <c r="F128" t="s">
         <v>26</v>
       </c>
-      <c r="F128" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H128" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I128" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:9" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="B129" t="s">
-        <v>428</v>
+        <v>214</v>
       </c>
       <c r="C129" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D129" t="s">
-        <v>429</v>
+        <v>20</v>
       </c>
       <c r="F129" t="s">
+        <v>15</v>
+      </c>
+      <c r="H129" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" ht="12.75">
+      <c r="A130" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="B130" t="s">
+        <v>433</v>
+      </c>
+      <c r="C130" t="s">
+        <v>13</v>
+      </c>
+      <c r="D130" t="s">
         <v>20</v>
       </c>
-      <c r="H129" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="F130" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H130" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="B131" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="C131" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D131" t="s">
-        <v>435</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>20</v>
+      </c>
+      <c r="F131" t="s">
+        <v>15</v>
       </c>
       <c r="H131" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="B132" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C132" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D132" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>20</v>
+      </c>
+      <c r="F132" t="s">
+        <v>15</v>
       </c>
       <c r="H132" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="B133" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="C133" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D133" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>30</v>
+      </c>
+      <c r="F133" t="s">
+        <v>15</v>
       </c>
       <c r="H133" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="I133" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="B134" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="C134" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D134" t="s">
-        <v>444</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F134" t="s">
-        <v>445</v>
+        <v>15</v>
       </c>
       <c r="H134" t="s">
+        <v>16</v>
+      </c>
+      <c r="I134" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="135" spans="1:9" ht="12.75">
       <c r="A135" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B135" t="s">
-        <v>103</v>
+        <v>448</v>
       </c>
       <c r="C135" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D135" t="s">
-        <v>104</v>
+        <v>449</v>
       </c>
       <c r="F135" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H135" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I135" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="136" spans="1:9" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="B136" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="C136" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D136" t="s">
-        <v>451</v>
+        <v>30</v>
       </c>
       <c r="F136" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H136" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I136" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:8" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B137" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C137" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D137" t="s">
-        <v>455</v>
+        <v>30</v>
       </c>
       <c r="F137" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H137" t="s">
+        <v>16</v>
+      </c>
+      <c r="I137" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="4138003/10"/>
-[...134 lines deleted...]
-    <hyperlink ref="A137" r:id="rId136" display="5560802"/>
+    <hyperlink ref="A2" r:id="rId1" display="5402003"/>
+    <hyperlink ref="A3" r:id="rId2" display="5708003"/>
+    <hyperlink ref="A4" r:id="rId3" display="5506302"/>
+    <hyperlink ref="A5" r:id="rId4" display="5226303"/>
+    <hyperlink ref="A6" r:id="rId5" display="5204002"/>
+    <hyperlink ref="A7" r:id="rId6" display="530101003"/>
+    <hyperlink ref="A8" r:id="rId7" display="5248003"/>
+    <hyperlink ref="A9" r:id="rId8" display="5302203"/>
+    <hyperlink ref="A10" r:id="rId9" display="5309002"/>
+    <hyperlink ref="A11" r:id="rId10" display="530100803"/>
+    <hyperlink ref="A12" r:id="rId11" display="5308002"/>
+    <hyperlink ref="A13" r:id="rId12" display="530091703"/>
+    <hyperlink ref="A14" r:id="rId13" display="5304203"/>
+    <hyperlink ref="A15" r:id="rId14" display="5308003"/>
+    <hyperlink ref="A16" r:id="rId15" display="5333603"/>
+    <hyperlink ref="A17" r:id="rId16" display="5308103"/>
+    <hyperlink ref="A18" r:id="rId17" display="5328603"/>
+    <hyperlink ref="A19" r:id="rId18" display="5308203"/>
+    <hyperlink ref="A20" r:id="rId19" display="5342203"/>
+    <hyperlink ref="A21" r:id="rId20" display="5320303"/>
+    <hyperlink ref="A22" r:id="rId21" display="5356603"/>
+    <hyperlink ref="A23" r:id="rId22" display="5325303"/>
+    <hyperlink ref="A24" r:id="rId23" display="5341603"/>
+    <hyperlink ref="A25" r:id="rId24" display="5401803"/>
+    <hyperlink ref="A26" r:id="rId25" display="5388903"/>
+    <hyperlink ref="A27" r:id="rId26" display="5378803"/>
+    <hyperlink ref="A28" r:id="rId27" display="5390603"/>
+    <hyperlink ref="A29" r:id="rId28" display="5447303"/>
+    <hyperlink ref="A30" r:id="rId29" display="5508002"/>
+    <hyperlink ref="A31" r:id="rId30" display="5513102"/>
+    <hyperlink ref="A32" r:id="rId31" display="5518102"/>
+    <hyperlink ref="A33" r:id="rId32" display="5514002"/>
+    <hyperlink ref="A34" r:id="rId33" display="5519602"/>
+    <hyperlink ref="A35" r:id="rId34" display="5526402"/>
+    <hyperlink ref="A36" r:id="rId35" display="5544602"/>
+    <hyperlink ref="A37" r:id="rId36" display="5538902"/>
+    <hyperlink ref="A38" r:id="rId37" display="5532302"/>
+    <hyperlink ref="A39" r:id="rId38" display="5542902"/>
+    <hyperlink ref="A40" r:id="rId39" display="5559502"/>
+    <hyperlink ref="A41" r:id="rId40" display="5727603"/>
+    <hyperlink ref="A42" r:id="rId41" display="5709003"/>
+    <hyperlink ref="A43" r:id="rId42" display="4101403/10"/>
+    <hyperlink ref="A44" r:id="rId43" display="4103903/10"/>
+    <hyperlink ref="A45" r:id="rId44" display="4112704/10"/>
+    <hyperlink ref="A46" r:id="rId45" display="4138003/10"/>
+    <hyperlink ref="A47" r:id="rId46" display="5509002"/>
+    <hyperlink ref="A48" r:id="rId47" display="5343703"/>
+    <hyperlink ref="A49" r:id="rId48" display="5208103"/>
+    <hyperlink ref="A50" r:id="rId49" display="530101503"/>
+    <hyperlink ref="A51" r:id="rId50" display="5353703"/>
+    <hyperlink ref="A52" r:id="rId51" display="5226203"/>
+    <hyperlink ref="A53" r:id="rId52" display="530090003"/>
+    <hyperlink ref="A54" r:id="rId53" display="5342603"/>
+    <hyperlink ref="A55" r:id="rId54" display="5209003"/>
+    <hyperlink ref="A56" r:id="rId55" display="530102803"/>
+    <hyperlink ref="A57" r:id="rId56" display="5309603"/>
+    <hyperlink ref="A58" r:id="rId57" display="5209103"/>
+    <hyperlink ref="A59" r:id="rId58" display="530103003"/>
+    <hyperlink ref="A60" r:id="rId59" display="5510102"/>
+    <hyperlink ref="A61" r:id="rId60" display="5201803"/>
+    <hyperlink ref="A62" r:id="rId61" display="5231003"/>
+    <hyperlink ref="A63" r:id="rId62" display="5302003"/>
+    <hyperlink ref="A64" r:id="rId63" display="5354403"/>
+    <hyperlink ref="A65" r:id="rId64" display="5258803"/>
+    <hyperlink ref="A66" r:id="rId65" display="5204203"/>
+    <hyperlink ref="A67" r:id="rId66" display="5223303"/>
+    <hyperlink ref="A68" r:id="rId67" display="5226703"/>
+    <hyperlink ref="A69" r:id="rId68" display="5270803"/>
+    <hyperlink ref="A70" r:id="rId69" display="5341303"/>
+    <hyperlink ref="A71" r:id="rId70" display="4101204/10"/>
+    <hyperlink ref="A72" r:id="rId71" display="4100903/10"/>
+    <hyperlink ref="A73" r:id="rId72" display="4103904/10"/>
+    <hyperlink ref="A74" r:id="rId73" display="4110103"/>
+    <hyperlink ref="A75" r:id="rId74" display="4110103/24"/>
+    <hyperlink ref="A76" r:id="rId75" display="4110273"/>
+    <hyperlink ref="A77" r:id="rId76" display="4110273/24"/>
+    <hyperlink ref="A78" r:id="rId77" display="5702003"/>
+    <hyperlink ref="A79" r:id="rId78" display="550084302"/>
+    <hyperlink ref="A80" r:id="rId79" display="5208002"/>
+    <hyperlink ref="A81" r:id="rId80" display="5209002"/>
+    <hyperlink ref="A82" r:id="rId81" display="5266303"/>
+    <hyperlink ref="A83" r:id="rId82" display="530092703"/>
+    <hyperlink ref="A84" r:id="rId83" display="5244903"/>
+    <hyperlink ref="A85" r:id="rId84" display="5302002"/>
+    <hyperlink ref="A86" r:id="rId85" display="5308303"/>
+    <hyperlink ref="A87" r:id="rId86" display="5307703"/>
+    <hyperlink ref="A88" r:id="rId87" display="530100203"/>
+    <hyperlink ref="A89" r:id="rId88" display="5309003"/>
+    <hyperlink ref="A90" r:id="rId89" display="530102403"/>
+    <hyperlink ref="A91" r:id="rId90" display="5309103"/>
+    <hyperlink ref="A92" r:id="rId91" display="5304002"/>
+    <hyperlink ref="A93" r:id="rId92" display="5309303"/>
+    <hyperlink ref="A94" r:id="rId93" display="5301803"/>
+    <hyperlink ref="A95" r:id="rId94" display="5333503"/>
+    <hyperlink ref="A96" r:id="rId95" display="5340803"/>
+    <hyperlink ref="A97" r:id="rId96" display="5370003"/>
+    <hyperlink ref="A98" r:id="rId97" display="5365303"/>
+    <hyperlink ref="A99" r:id="rId98" display="5377203"/>
+    <hyperlink ref="A100" r:id="rId99" display="5390003"/>
+    <hyperlink ref="A101" r:id="rId100" display="550085302"/>
+    <hyperlink ref="A102" r:id="rId101" display="550085402"/>
+    <hyperlink ref="A103" r:id="rId102" display="5514902"/>
+    <hyperlink ref="A104" r:id="rId103" display="5515002"/>
+    <hyperlink ref="A105" r:id="rId104" display="5501302"/>
+    <hyperlink ref="A106" r:id="rId105" display="5512402"/>
+    <hyperlink ref="A107" r:id="rId106" display="5520302"/>
+    <hyperlink ref="A108" r:id="rId107" display="5515302"/>
+    <hyperlink ref="A109" r:id="rId108" display="5516202"/>
+    <hyperlink ref="A110" r:id="rId109" display="5518702"/>
+    <hyperlink ref="A111" r:id="rId110" display="5513802"/>
+    <hyperlink ref="A112" r:id="rId111" display="5522802"/>
+    <hyperlink ref="A113" r:id="rId112" display="5519302"/>
+    <hyperlink ref="A114" r:id="rId113" display="5528902"/>
+    <hyperlink ref="A115" r:id="rId114" display="5539402"/>
+    <hyperlink ref="A116" r:id="rId115" display="5544502"/>
+    <hyperlink ref="A117" r:id="rId116" display="5559802"/>
+    <hyperlink ref="A118" r:id="rId117" display="5560502"/>
+    <hyperlink ref="A119" r:id="rId118" display="5560802"/>
+    <hyperlink ref="A120" r:id="rId119" display="5727803"/>
+    <hyperlink ref="A121" r:id="rId120" display="5208003"/>
+    <hyperlink ref="A122" r:id="rId121" display="5223103"/>
+    <hyperlink ref="A123" r:id="rId122" display="5230203"/>
+    <hyperlink ref="A124" r:id="rId123" display="530101703"/>
+    <hyperlink ref="A125" r:id="rId124" display="5341403"/>
+    <hyperlink ref="A126" r:id="rId125" display="5208203"/>
+    <hyperlink ref="A127" r:id="rId126" display="5509102"/>
+    <hyperlink ref="A128" r:id="rId127" display="5510202"/>
+    <hyperlink ref="A129" r:id="rId128" display="5202003"/>
+    <hyperlink ref="A130" r:id="rId129" display="5232203"/>
+    <hyperlink ref="A131" r:id="rId130" display="5351303"/>
+    <hyperlink ref="A132" r:id="rId131" display="5363503"/>
+    <hyperlink ref="A133" r:id="rId132" display="5202203"/>
+    <hyperlink ref="A134" r:id="rId133" display="5225003"/>
+    <hyperlink ref="A135" r:id="rId134" display="5278203"/>
+    <hyperlink ref="A136" r:id="rId135" display="5341203"/>
+    <hyperlink ref="A137" r:id="rId136" display="5314103"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId137"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 