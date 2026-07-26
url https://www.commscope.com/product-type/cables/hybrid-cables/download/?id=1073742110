--- v0 (2026-05-30)
+++ v1 (2026-07-26)
@@ -11,106 +11,175 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142" count="288">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143" count="288">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.commscope.com/product-type/cables/hybrid-cables/item760255004</t>
+  </si>
+  <si>
+    <t>760255004</t>
+  </si>
+  <si>
+    <t>P-016-HY-8G1-F30YL/4X16AWG/CTX</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Constellation® Plenum Hybrid Fault Managed Power Cable, 16 Fiber Loose Tube, 4 Conductor 16 AWG Twisted Pairs</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>Constellation™</t>
+  </si>
+  <si>
+    <t>Hybrid cable | copper and fiber</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/hybrid-cables/item770022003</t>
+  </si>
+  <si>
+    <t>770022003</t>
+  </si>
+  <si>
+    <t>F677TSVR XP CAT6</t>
+  </si>
+  <si>
+    <t>F677TSVR XP w/ Category 6 Twisted Pair, Sidecar Cable, Riser, Black  jacket, 1000 ft (305 m) reel</t>
+  </si>
+  <si>
+    <t>Hybrid cable | coax and twisted pair</t>
+  </si>
+  <si>
+    <t>810009309/DB</t>
+  </si>
+  <si>
+    <t>O-001-DF-HY-F01NS/8G001/1X24AWG/SP29</t>
+  </si>
+  <si>
+    <t>Universal Service Drop, tonable, with 900um buffer</t>
+  </si>
+  <si>
+    <t>Hybrid cable | fiber and tone-wire</t>
+  </si>
+  <si>
+    <t>810009422/DB</t>
+  </si>
+  <si>
+    <t>O-002-DF-HY-F02NS/8G002/1X24AWG/IC29</t>
+  </si>
+  <si>
+    <t>Tonable Outdoor Drop Cable, 2 fiber, interconnect</t>
+  </si>
+  <si>
+    <t>810009343/DB</t>
+  </si>
+  <si>
+    <t>O-024-DF-HY-F24NS/30G/8W024/1X24AWG</t>
+  </si>
+  <si>
+    <t>LightScope® ZWP Fiber + Tone Wire Outdoor Drop Cable, 1–24 fiber Arid Core construction, central loose tube</t>
+  </si>
+  <si>
+    <t>LightScope® ZWP</t>
+  </si>
+  <si>
+    <t>8108202/DB</t>
+  </si>
+  <si>
+    <t>O-012-DF-HY-F12NS/8W012/1X24AWG</t>
+  </si>
+  <si>
+    <t>Fiber Hybrid drop cable, LightScope® ZWP Fiber + Tone Wire Outdoor, 12 fiber Arid Core construction, central loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/product-type/cables/hybrid-cables/item760261709</t>
   </si>
   <si>
     <t>760261709</t>
   </si>
   <si>
-    <t>P-016-HY-8G1-F30YL/4X16AWG/CTX</t>
-[...2 lines deleted...]
-    <t>Variant</t>
+    <t>R-016-HY-8G1-F30YL/4X16AWG/CTX</t>
   </si>
   <si>
     <t>Constellation® I/O Riser Hybrid Fault Managed Power Cable, 16 Fiber Loose Tube, 4 Conductor 16 AWG Twisted Pairs</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...7 lines deleted...]
-  <si>
     <t>PFC-304O12</t>
   </si>
   <si>
     <t>FiberREACH™ Powered Fiber Cable, OM3, 4 Fibers, Outdoor, 12AWG Conductor, meter, feet</t>
   </si>
   <si>
     <t>FiberREACH™</t>
   </si>
   <si>
     <t>Hybrid cable | fiber and power</t>
   </si>
   <si>
     <t>PFC-302L16</t>
   </si>
   <si>
     <t>FiberREACH™ Powered Fiber Cable, OM3, 2 Fibers, Indoor/Outdoor, 16AWG Conductor, meter, feet</t>
   </si>
   <si>
     <t>PFC-304O16</t>
   </si>
   <si>
     <t>FiberREACH™ Powered Fiber Cable, OM3, 4 Fibers, Outdoor, 16AWG Conductor, meter, feet</t>
   </si>
   <si>
     <t>PFC-S02L12</t>
@@ -139,348 +208,282 @@
   <si>
     <t>PFC-S02O16</t>
   </si>
   <si>
     <t>FiberREACH™ Powered Fiber Cable, OS2, 2 Fibers, Outdoor, 16AWG Conductor, meter, feet</t>
   </si>
   <si>
     <t>PFC-S12L16</t>
   </si>
   <si>
     <t>FiberREACH™ Powered Fiber Cable, OS2, 12 Fibers, Indoor/Outdoor, 16AWG Conductor, meter, feet</t>
   </si>
   <si>
     <t>PFC-S04L16</t>
   </si>
   <si>
     <t>FiberREACH™ Powered Fiber Cable, OS2, 4 Fibers, Indoor/Outdoor, 16AWG Conductor, meter, feet</t>
   </si>
   <si>
     <t>PFC-S12O12</t>
   </si>
   <si>
     <t>FiberREACH™ Powered Fiber Cable, OS2, 12 Fibers, Outdoor, 12AWG Conductor, meter, feet</t>
   </si>
   <si>
-    <t>810009309/DB</t>
-[...64 lines deleted...]
-  <si>
     <t>810010260/50</t>
   </si>
   <si>
     <t>O-004-DF-HY-F04NS/8W004/1X24AWG (5000')</t>
   </si>
   <si>
     <t>Fiber Hybrid drop cable, LightScope® ZWP Fiber + Tone Wire Outdoor, 4 fiber Arid Core construction, central loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color, 5000 ft</t>
   </si>
   <si>
     <t>810010254/50</t>
   </si>
   <si>
     <t>O-012-DF-HY-F12NS/8W012/1X24AWG (5000')</t>
   </si>
   <si>
     <t>Fiber Hybrid drop cable, LightScope® ZWP Fiber + Tone Wire Outdoor, 12 fiber Arid Core construction, central loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color, 5000 ft</t>
   </si>
   <si>
+    <t>810010160/DB</t>
+  </si>
+  <si>
+    <t>O-036-DF-HY-F36NS/30T/8W036/1X24AWG/200</t>
+  </si>
+  <si>
+    <t>LightScope® ZWP Fiber + Tone Wire Outdoor Drop Cable, 36 fiber Arid Core construction, central loose tube</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/hybrid-cables/item760255005</t>
+  </si>
+  <si>
+    <t>760255005</t>
+  </si>
+  <si>
+    <t>P-016-HY-8G1-F30YL/8X16AWG/CTX</t>
+  </si>
+  <si>
+    <t>Constellation® Plenum Hybrid Fault Managed Power Cable, 16 Fiber Loose Tube, 8 Conductor 16 AWG Twisted Pairs</t>
+  </si>
+  <si>
+    <t>810010257/20</t>
+  </si>
+  <si>
+    <t>O-002-DF-HY-F02NS/8W002/1X24AWG (2000')</t>
+  </si>
+  <si>
+    <t>Fiber Hybrid drop cable, LightScope® ZWP Fiber + Tone Wire Outdoor, 2 fiber Arid Core construction, central loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color, 2000 ft</t>
+  </si>
+  <si>
+    <t>810010258/50</t>
+  </si>
+  <si>
+    <t>O-002-DF-HY-F02NS/8W002/1X24AWG (5000')</t>
+  </si>
+  <si>
+    <t>Fiber Hybrid drop cable, LightScope® ZWP Fiber + Tone Wire Outdoor, 2 fiber Arid Core construction, central loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color, 5000 ft</t>
+  </si>
+  <si>
+    <t>810010259/20</t>
+  </si>
+  <si>
+    <t>O-004-DF-HY-F04NS/8W004/1X24AWG (2000')</t>
+  </si>
+  <si>
+    <t>Fiber Hybrid drop cable, LightScope® ZWP Fiber + Tone Wire Outdoor, 4 fiber Arid Core construction, central loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color, 2000 ft</t>
+  </si>
+  <si>
+    <t>810010253/20</t>
+  </si>
+  <si>
+    <t>O-012-DF-HY-F12NS/8W012/1X24AWG (2000')</t>
+  </si>
+  <si>
+    <t>Fiber Hybrid drop cable, LightScope® ZWP Fiber + Tone Wire Outdoor, 12 fiber Arid Core construction, central loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color, 2000 ft</t>
+  </si>
+  <si>
+    <t>810010255/20</t>
+  </si>
+  <si>
+    <t>O-024-DF-HY-F24NS/30G/8W024/1X24AWG (2K)</t>
+  </si>
+  <si>
+    <t>LightScope® ZWP Fiber + Tone Wire Outdoor Drop Cable, 1–24 fiber Arid Core construction, central loose tube, 2000 ft</t>
+  </si>
+  <si>
+    <t>810010256/50</t>
+  </si>
+  <si>
+    <t>O-024-DF-HY-F24NS/30G/8W024/1X24AWG (5K)</t>
+  </si>
+  <si>
+    <t>LightScope® ZWP Fiber + Tone Wire Outdoor Drop Cable, 1–24 fiber Arid Core construction, central loose tube, 5000 ft</t>
+  </si>
+  <si>
+    <t>PFC-302L12</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OM3, 2 Fibers, Indoor/Outdoor, 12AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-302O12</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OM3, 2 Fibers, Outdoor, 12AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-304L12</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OM3, 4 Fibers, Indoor/Outdoor, 12AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-302O16</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OM3, 2 Fibers, Outdoor, 16AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-304L16</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OM3, 4 Fibers, Indoor/Outdoor, 16AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-S02O12</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 2 Fibers, Outdoor, 12AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-S04L12</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 4 Fibers, Indoor/Outdoor, 12AWG Conductor, meter, feet.</t>
+  </si>
+  <si>
+    <t>PFC-S04O16</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 4 Fibers, Outdoor, 16AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-S02L16</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 2 Fibers, Indoor/Outdoor, 16AWG Conductor, meter, feet.</t>
+  </si>
+  <si>
     <t>810010439/DB</t>
   </si>
   <si>
     <t>O-001-DF-HY-F01NS/TB/8G001/1X24AWG</t>
   </si>
   <si>
     <t>Variant of O-DF</t>
   </si>
   <si>
     <t>Self-Supporting Tonable Outdoor Drop Cable</t>
   </si>
   <si>
     <t>O-DF</t>
   </si>
   <si>
+    <t>8108197/DB</t>
+  </si>
+  <si>
+    <t>O-001-DF-HY-F01NS/8W001/1X24AWG</t>
+  </si>
+  <si>
+    <t>Fiber Hybrid drop cable, LightScope® ZWP Fiber + Tone Wire Outdoor, 1 fiber Arid Core construction, central loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8108198/DB</t>
+  </si>
+  <si>
+    <t>O-002-DF-HY-F02NS/8W002/1X24AWG</t>
+  </si>
+  <si>
+    <t>Fiber Hybrid drop cable, LightScope® ZWP Fiber + Tone Wire Outdoor, 2 fiber Arid Core construction, central loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8108199/DB</t>
+  </si>
+  <si>
+    <t>O-004-DF-HY-F04NS/8W004/1X24AWG</t>
+  </si>
+  <si>
+    <t>Fiber Hybrid drop cable, LightScope® ZWP Fiber + Tone Wire Outdoor, 4 fiber Arid Core construction, central loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8108200/DB</t>
+  </si>
+  <si>
+    <t>O-006-DF-HY-F06NS/8W006/1X24AWG</t>
+  </si>
+  <si>
+    <t>Fiber Hybrid drop cable, LightScope® ZWP Fiber + Tone Wire Outdoor, 6 fiber Arid Core construction, central loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8108201/DB</t>
+  </si>
+  <si>
+    <t>O-008-DF-HY-F08NS/8W008/1X24AWG</t>
+  </si>
+  <si>
+    <t>Fiber Hybrid drop cable, LightScope® ZWP Fiber + Tone Wire Outdoor, 8 fiber Arid Core construction, central loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color.</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/hybrid-cables/item760261708</t>
+  </si>
+  <si>
+    <t>760261708</t>
+  </si>
+  <si>
+    <t>R-016-HY-8G1-F54BK/8X16AWG/CTX</t>
+  </si>
+  <si>
+    <t>Constellation® I/O Riser Cable, 4 pair 16 AWG, 16 OS2 SM fibers</t>
+  </si>
+  <si>
     <t>4672004/10</t>
   </si>
   <si>
     <t>UH68120 BLRL QD6/CAT6 1000</t>
   </si>
   <si>
     <t>Siamese RG 6 Type Quad Shield w/ Category 6 Twisted Pair Non-Plenum Cable, blue jacket, 1000 ft (305 m) reel</t>
   </si>
   <si>
     <t>UltraHome®</t>
-  </si>
-[...187 lines deleted...]
-    <t>Constellation® Plenum Hybrid Fault Managed Power Cable, 16 Fiber Loose Tube, 8 Conductor 16 AWG Twisted Pairs</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -599,51 +602,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J46" totalsRowShown="0">
   <autoFilter ref="A1:J46"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item760261709" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-304o12" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-302l16" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-304o16" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s02l12" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s12o16" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s04o12" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s12l12" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s02o16" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s12l16" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s04l16" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s12o12" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810009309-db" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810009422-db" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810009343-db" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item8108202-db" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item770022003" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item760255004" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010260-50" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010254-50" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010439-db" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/fiber-cables/drop-cables/o-df" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item4672004-10" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item760261708" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s04o16" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s02l16" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item8108197-db" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item8108198-db" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item8108199-db" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item8108200-db" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item8108201-db" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-302l12" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-302o12" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-304l12" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-302o16" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-304l16" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s02o12" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s04l12" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010257-20" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010258-50" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010259-20" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010253-20" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010255-20" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010256-50" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010160-db" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item760255005" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item760255004" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item770022003" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810009309-db" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810009422-db" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810009343-db" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item8108202-db" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item760261709" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-304o12" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-302l16" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-304o16" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s02l12" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s12o16" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s04o12" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s12l12" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s02o16" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s12l16" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s04l16" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s12o12" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010260-50" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010254-50" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010160-db" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item760255005" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010257-20" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010258-50" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010259-20" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010253-20" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010255-20" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010256-50" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-302l12" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-302o12" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-304l12" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-302o16" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-304l16" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s02o12" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s04l12" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s04o16" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s02l16" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010439-db" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/fiber-cables/drop-cables/o-df" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item8108197-db" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item8108198-db" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item8108199-db" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item8108200-db" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item8108201-db" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item760261708" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item4672004-10" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="16.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="47.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="197.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="34.27734375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -682,982 +685,982 @@
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B2" t="s">
         <v>12</v>
       </c>
       <c r="C2" t="s">
         <v>13</v>
       </c>
       <c r="D2" t="s">
         <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>15</v>
       </c>
       <c r="F2" t="s">
         <v>16</v>
       </c>
       <c r="H2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
+      </c>
+      <c r="B3" t="s">
+        <v>20</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>21</v>
+      </c>
+      <c r="E3" t="s">
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
+      </c>
+      <c r="B4" t="s">
+        <v>24</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>25</v>
+      </c>
+      <c r="E4" t="s">
+        <v>15</v>
       </c>
       <c r="H4" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>24</v>
+        <v>27</v>
+      </c>
+      <c r="B5" t="s">
+        <v>28</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>29</v>
+      </c>
+      <c r="E5" t="s">
+        <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>26</v>
+        <v>30</v>
+      </c>
+      <c r="B6" t="s">
+        <v>31</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
+        <v>32</v>
+      </c>
+      <c r="E6" t="s">
+        <v>15</v>
       </c>
       <c r="F6" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H6" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>28</v>
+        <v>34</v>
+      </c>
+      <c r="B7" t="s">
+        <v>35</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
       <c r="D7" t="s">
-        <v>29</v>
+        <v>36</v>
+      </c>
+      <c r="E7" t="s">
+        <v>15</v>
       </c>
       <c r="F7" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H7" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>30</v>
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
+        <v>39</v>
       </c>
       <c r="C8" t="s">
         <v>13</v>
       </c>
       <c r="D8" t="s">
-        <v>31</v>
+        <v>40</v>
+      </c>
+      <c r="E8" t="s">
+        <v>15</v>
       </c>
       <c r="F8" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="H8" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
         <v>13</v>
       </c>
       <c r="D9" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="F9" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="H9" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="C10" t="s">
         <v>13</v>
       </c>
       <c r="D10" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="F10" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="H10" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
         <v>13</v>
       </c>
       <c r="D11" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="F11" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="H11" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
         <v>13</v>
       </c>
       <c r="D12" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="F12" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="H12" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="C13" t="s">
         <v>13</v>
       </c>
       <c r="D13" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="F13" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="H13" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="C14" t="s">
         <v>13</v>
       </c>
       <c r="D14" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>54</v>
+      </c>
+      <c r="F14" t="s">
+        <v>43</v>
       </c>
       <c r="H14" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="C15" t="s">
         <v>13</v>
       </c>
       <c r="D15" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>56</v>
+      </c>
+      <c r="F15" t="s">
+        <v>43</v>
       </c>
       <c r="H15" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="C16" t="s">
         <v>13</v>
       </c>
       <c r="D16" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="F16" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="H16" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="C17" t="s">
         <v>13</v>
       </c>
       <c r="D17" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="F17" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="H17" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C18" t="s">
         <v>13</v>
       </c>
       <c r="D18" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>62</v>
+      </c>
+      <c r="F18" t="s">
+        <v>43</v>
       </c>
       <c r="H18" t="s">
-        <v>60</v>
+        <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="C19" t="s">
         <v>13</v>
       </c>
       <c r="D19" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>64</v>
       </c>
       <c r="F19" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="H19" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B20" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C20" t="s">
         <v>13</v>
       </c>
       <c r="D20" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="F20" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="H20" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B21" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C21" t="s">
         <v>13</v>
       </c>
       <c r="D21" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="F21" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="H21" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B22" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="C22" s="1" t="s">
         <v>72</v>
+      </c>
+      <c r="C22" t="s">
+        <v>13</v>
       </c>
       <c r="D22" t="s">
         <v>73</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
-      <c r="G22" t="s">
-        <v>74</v>
+      <c r="F22" t="s">
+        <v>33</v>
       </c>
       <c r="H22" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B23" t="s">
         <v>76</v>
       </c>
       <c r="C23" t="s">
         <v>13</v>
       </c>
       <c r="D23" t="s">
         <v>77</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23" t="s">
-        <v>78</v>
+        <v>16</v>
       </c>
       <c r="H23" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C24" t="s">
+        <v>13</v>
+      </c>
+      <c r="D24" t="s">
         <v>80</v>
       </c>
-      <c r="B24" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="F24" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="H24" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B25" t="s">
+        <v>82</v>
+      </c>
+      <c r="C25" t="s">
+        <v>13</v>
+      </c>
+      <c r="D25" t="s">
         <v>83</v>
       </c>
-      <c r="C25" t="s">
-[...3 lines deleted...]
-        <v>84</v>
+      <c r="E25" t="s">
+        <v>15</v>
       </c>
       <c r="F25" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H25" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" t="s">
         <v>13</v>
       </c>
       <c r="D26" t="s">
         <v>86</v>
       </c>
+      <c r="E26" t="s">
+        <v>15</v>
+      </c>
       <c r="F26" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H26" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>87</v>
       </c>
       <c r="B27" t="s">
         <v>88</v>
       </c>
       <c r="C27" t="s">
         <v>13</v>
       </c>
       <c r="D27" t="s">
         <v>89</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="F27" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="H27" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B28" t="s">
         <v>91</v>
       </c>
       <c r="C28" t="s">
         <v>13</v>
       </c>
       <c r="D28" t="s">
         <v>92</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
       <c r="F28" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="H28" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B29" t="s">
         <v>94</v>
       </c>
       <c r="C29" t="s">
         <v>13</v>
       </c>
       <c r="D29" t="s">
         <v>95</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
       <c r="F29" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="H29" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
+        <v>13</v>
+      </c>
+      <c r="D30" t="s">
         <v>97</v>
       </c>
-      <c r="C30" t="s">
-[...2 lines deleted...]
-      <c r="D30" t="s">
+      <c r="F30" t="s">
+        <v>43</v>
+      </c>
+      <c r="H30" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="12.75">
+      <c r="A31" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="E30" t="s">
-[...10 lines deleted...]
-      <c r="A31" s="1" t="s">
+      <c r="C31" t="s">
+        <v>13</v>
+      </c>
+      <c r="D31" t="s">
         <v>99</v>
       </c>
-      <c r="B31" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F31" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="H31" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>44</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C32" t="s">
         <v>13</v>
       </c>
       <c r="D32" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="F32" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="H32" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C33" t="s">
         <v>13</v>
       </c>
       <c r="D33" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="F33" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="H33" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="C34" t="s">
         <v>13</v>
       </c>
       <c r="D34" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="F34" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="H34" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C35" t="s">
         <v>13</v>
       </c>
       <c r="D35" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F35" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="H35" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="C36" t="s">
         <v>13</v>
       </c>
       <c r="D36" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="F36" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="H36" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="C37" t="s">
         <v>13</v>
       </c>
       <c r="D37" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="F37" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="H37" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="C38" t="s">
         <v>13</v>
       </c>
       <c r="D38" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="F38" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="H38" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B39" t="s">
+        <v>115</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D39" t="s">
         <v>117</v>
       </c>
-      <c r="B39" t="s">
+      <c r="E39" t="s">
+        <v>15</v>
+      </c>
+      <c r="G39" t="s">
         <v>118</v>
       </c>
-      <c r="C39" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H39" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B40" t="s">
         <v>120</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" t="s">
+        <v>13</v>
+      </c>
+      <c r="D40" t="s">
         <v>121</v>
       </c>
-      <c r="C40" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
       <c r="F40" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="H40" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B41" t="s">
         <v>123</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
+        <v>13</v>
+      </c>
+      <c r="D41" t="s">
         <v>124</v>
       </c>
-      <c r="C41" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
       <c r="F41" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="H41" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B42" t="s">
         <v>126</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
+        <v>13</v>
+      </c>
+      <c r="D42" t="s">
         <v>127</v>
       </c>
-      <c r="C42" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E42" t="s">
         <v>15</v>
       </c>
       <c r="F42" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="H42" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B43" t="s">
         <v>129</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" t="s">
+        <v>13</v>
+      </c>
+      <c r="D43" t="s">
         <v>130</v>
       </c>
-      <c r="C43" t="s">
-[...2 lines deleted...]
-      <c r="D43" t="s">
+      <c r="E43" t="s">
+        <v>15</v>
+      </c>
+      <c r="F43" t="s">
+        <v>33</v>
+      </c>
+      <c r="H43" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" ht="12.75">
+      <c r="A44" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="E43" t="s">
-[...10 lines deleted...]
-      <c r="A44" s="1" t="s">
+      <c r="B44" t="s">
         <v>132</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
+        <v>13</v>
+      </c>
+      <c r="D44" t="s">
         <v>133</v>
       </c>
-      <c r="C44" t="s">
-[...2 lines deleted...]
-      <c r="D44" t="s">
+      <c r="E44" t="s">
+        <v>15</v>
+      </c>
+      <c r="F44" t="s">
+        <v>33</v>
+      </c>
+      <c r="H44" t="s">
+        <v>26</v>
+      </c>
+      <c r="J44" t="s">
         <v>134</v>
-      </c>
-[...7 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B45" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C45" t="s">
         <v>13</v>
       </c>
       <c r="D45" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E45" t="s">
         <v>15</v>
       </c>
       <c r="F45" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
       <c r="H45" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
         <v>139</v>
       </c>
       <c r="B46" t="s">
         <v>140</v>
       </c>
       <c r="C46" t="s">
         <v>13</v>
       </c>
       <c r="D46" t="s">
         <v>141</v>
       </c>
       <c r="E46" t="s">
         <v>15</v>
       </c>
       <c r="F46" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="H46" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="760261709"/>
-[...16 lines deleted...]
-    <hyperlink ref="A19" r:id="rId18" display="760255004"/>
+    <hyperlink ref="A2" r:id="rId1" display="760255004"/>
+    <hyperlink ref="A3" r:id="rId2" display="770022003"/>
+    <hyperlink ref="A4" r:id="rId3" display="810009309/DB"/>
+    <hyperlink ref="A5" r:id="rId4" display="810009422/DB"/>
+    <hyperlink ref="A6" r:id="rId5" display="810009343/DB"/>
+    <hyperlink ref="A7" r:id="rId6" display="8108202/DB"/>
+    <hyperlink ref="A8" r:id="rId7" display="760261709"/>
+    <hyperlink ref="A9" r:id="rId8" display="PFC-304O12"/>
+    <hyperlink ref="A10" r:id="rId9" display="PFC-302L16"/>
+    <hyperlink ref="A11" r:id="rId10" display="PFC-304O16"/>
+    <hyperlink ref="A12" r:id="rId11" display="PFC-S02L12"/>
+    <hyperlink ref="A13" r:id="rId12" display="PFC-S12O16"/>
+    <hyperlink ref="A14" r:id="rId13" display="PFC-S04O12"/>
+    <hyperlink ref="A15" r:id="rId14" display="PFC-S12L12"/>
+    <hyperlink ref="A16" r:id="rId15" display="PFC-S02O16"/>
+    <hyperlink ref="A17" r:id="rId16" display="PFC-S12L16"/>
+    <hyperlink ref="A18" r:id="rId17" display="PFC-S04L16"/>
+    <hyperlink ref="A19" r:id="rId18" display="PFC-S12O12"/>
     <hyperlink ref="A20" r:id="rId19" display="810010260/50"/>
     <hyperlink ref="A21" r:id="rId20" display="810010254/50"/>
-    <hyperlink ref="A22" r:id="rId21" display="810010439/DB"/>
-[...24 lines deleted...]
-    <hyperlink ref="A46" r:id="rId46" display="760255005"/>
+    <hyperlink ref="A22" r:id="rId21" display="810010160/DB"/>
+    <hyperlink ref="A23" r:id="rId22" display="760255005"/>
+    <hyperlink ref="A24" r:id="rId23" display="810010257/20"/>
+    <hyperlink ref="A25" r:id="rId24" display="810010258/50"/>
+    <hyperlink ref="A26" r:id="rId25" display="810010259/20"/>
+    <hyperlink ref="A27" r:id="rId26" display="810010253/20"/>
+    <hyperlink ref="A28" r:id="rId27" display="810010255/20"/>
+    <hyperlink ref="A29" r:id="rId28" display="810010256/50"/>
+    <hyperlink ref="A30" r:id="rId29" display="PFC-302L12"/>
+    <hyperlink ref="A31" r:id="rId30" display="PFC-302O12"/>
+    <hyperlink ref="A32" r:id="rId31" display="PFC-304L12"/>
+    <hyperlink ref="A33" r:id="rId32" display="PFC-302O16"/>
+    <hyperlink ref="A34" r:id="rId33" display="PFC-304L16"/>
+    <hyperlink ref="A35" r:id="rId34" display="PFC-S02O12"/>
+    <hyperlink ref="A36" r:id="rId35" display="PFC-S04L12"/>
+    <hyperlink ref="A37" r:id="rId36" display="PFC-S04O16"/>
+    <hyperlink ref="A38" r:id="rId37" display="PFC-S02L16"/>
+    <hyperlink ref="A39" r:id="rId38" display="810010439/DB"/>
+    <hyperlink ref="C39" r:id="rId39" display="Variant of O-DF"/>
+    <hyperlink ref="A40" r:id="rId40" display="8108197/DB"/>
+    <hyperlink ref="A41" r:id="rId41" display="8108198/DB"/>
+    <hyperlink ref="A42" r:id="rId42" display="8108199/DB"/>
+    <hyperlink ref="A43" r:id="rId43" display="8108200/DB"/>
+    <hyperlink ref="A44" r:id="rId44" display="8108201/DB"/>
+    <hyperlink ref="A45" r:id="rId45" display="760261708"/>
+    <hyperlink ref="A46" r:id="rId46" display="4672004/10"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId47"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 