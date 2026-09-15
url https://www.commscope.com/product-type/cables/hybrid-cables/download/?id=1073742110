--- v1 (2026-07-26)
+++ v2 (2026-09-15)
@@ -43,131 +43,149 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>810010260/50</t>
+  </si>
+  <si>
+    <t>O-004-DF-HY-F04NS/8W004/1X24AWG (5000')</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Fiber Hybrid drop cable, LightScope® ZWP Fiber + Tone Wire Outdoor, 4 fiber Arid Core construction, central loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color, 5000 ft</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>LightScope® ZWP</t>
+  </si>
+  <si>
+    <t>Hybrid cable | fiber and tone-wire</t>
+  </si>
+  <si>
+    <t>810010254/50</t>
+  </si>
+  <si>
+    <t>O-012-DF-HY-F12NS/8W012/1X24AWG (5000')</t>
+  </si>
+  <si>
+    <t>Fiber Hybrid drop cable, LightScope® ZWP Fiber + Tone Wire Outdoor, 12 fiber Arid Core construction, central loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color, 5000 ft</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/product-type/cables/hybrid-cables/item760255004</t>
   </si>
   <si>
     <t>760255004</t>
   </si>
   <si>
     <t>P-016-HY-8G1-F30YL/4X16AWG/CTX</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Constellation® Plenum Hybrid Fault Managed Power Cable, 16 Fiber Loose Tube, 4 Conductor 16 AWG Twisted Pairs</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...1 lines deleted...]
-  <si>
     <t>Constellation™</t>
   </si>
   <si>
     <t>Hybrid cable | copper and fiber</t>
   </si>
   <si>
+    <t>810009309/DB</t>
+  </si>
+  <si>
+    <t>O-001-DF-HY-F01NS/8G001/1X24AWG/SP29</t>
+  </si>
+  <si>
+    <t>Universal Service Drop, tonable, with 900um buffer</t>
+  </si>
+  <si>
+    <t>810009422/DB</t>
+  </si>
+  <si>
+    <t>O-002-DF-HY-F02NS/8G002/1X24AWG/IC29</t>
+  </si>
+  <si>
+    <t>Tonable Outdoor Drop Cable, 2 fiber, interconnect</t>
+  </si>
+  <si>
+    <t>810009343/DB</t>
+  </si>
+  <si>
+    <t>O-024-DF-HY-F24NS/30G/8W024/1X24AWG</t>
+  </si>
+  <si>
+    <t>LightScope® ZWP Fiber + Tone Wire Outdoor Drop Cable, 1–24 fiber Arid Core construction, central loose tube</t>
+  </si>
+  <si>
+    <t>8108202/DB</t>
+  </si>
+  <si>
+    <t>O-012-DF-HY-F12NS/8W012/1X24AWG</t>
+  </si>
+  <si>
+    <t>Fiber Hybrid drop cable, LightScope® ZWP Fiber + Tone Wire Outdoor, 12 fiber Arid Core construction, central loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/product-type/cables/hybrid-cables/item770022003</t>
   </si>
   <si>
     <t>770022003</t>
   </si>
   <si>
     <t>F677TSVR XP CAT6</t>
   </si>
   <si>
     <t>F677TSVR XP w/ Category 6 Twisted Pair, Sidecar Cable, Riser, Black  jacket, 1000 ft (305 m) reel</t>
   </si>
   <si>
     <t>Hybrid cable | coax and twisted pair</t>
   </si>
   <si>
-    <t>810009309/DB</t>
-[...40 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/cables/hybrid-cables/item760261709</t>
   </si>
   <si>
     <t>760261709</t>
   </si>
   <si>
     <t>R-016-HY-8G1-F30YL/4X16AWG/CTX</t>
   </si>
   <si>
     <t>Constellation® I/O Riser Hybrid Fault Managed Power Cable, 16 Fiber Loose Tube, 4 Conductor 16 AWG Twisted Pairs</t>
   </si>
   <si>
     <t>PFC-304O12</t>
   </si>
   <si>
     <t>FiberREACH™ Powered Fiber Cable, OM3, 4 Fibers, Outdoor, 12AWG Conductor, meter, feet</t>
   </si>
   <si>
     <t>FiberREACH™</t>
   </si>
   <si>
     <t>Hybrid cable | fiber and power</t>
   </si>
   <si>
     <t>PFC-302L16</t>
@@ -208,282 +226,264 @@
   <si>
     <t>PFC-S02O16</t>
   </si>
   <si>
     <t>FiberREACH™ Powered Fiber Cable, OS2, 2 Fibers, Outdoor, 16AWG Conductor, meter, feet</t>
   </si>
   <si>
     <t>PFC-S12L16</t>
   </si>
   <si>
     <t>FiberREACH™ Powered Fiber Cable, OS2, 12 Fibers, Indoor/Outdoor, 16AWG Conductor, meter, feet</t>
   </si>
   <si>
     <t>PFC-S04L16</t>
   </si>
   <si>
     <t>FiberREACH™ Powered Fiber Cable, OS2, 4 Fibers, Indoor/Outdoor, 16AWG Conductor, meter, feet</t>
   </si>
   <si>
     <t>PFC-S12O12</t>
   </si>
   <si>
     <t>FiberREACH™ Powered Fiber Cable, OS2, 12 Fibers, Outdoor, 12AWG Conductor, meter, feet</t>
   </si>
   <si>
-    <t>810010260/50</t>
-[...14 lines deleted...]
-    <t>Fiber Hybrid drop cable, LightScope® ZWP Fiber + Tone Wire Outdoor, 12 fiber Arid Core construction, central loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color, 5000 ft</t>
+    <t>PFC-302L12</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OM3, 2 Fibers, Indoor/Outdoor, 12AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-302O12</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OM3, 2 Fibers, Outdoor, 12AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-304L12</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OM3, 4 Fibers, Indoor/Outdoor, 12AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-302O16</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OM3, 2 Fibers, Outdoor, 16AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-304L16</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OM3, 4 Fibers, Indoor/Outdoor, 16AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-S02O12</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 2 Fibers, Outdoor, 12AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-S04L12</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 4 Fibers, Indoor/Outdoor, 12AWG Conductor, meter, feet.</t>
+  </si>
+  <si>
+    <t>PFC-S04O16</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 4 Fibers, Outdoor, 16AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-S02L16</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 2 Fibers, Indoor/Outdoor, 16AWG Conductor, meter, feet.</t>
+  </si>
+  <si>
+    <t>810010439/DB</t>
+  </si>
+  <si>
+    <t>O-001-DF-HY-F01NS/TB/8G001/1X24AWG</t>
+  </si>
+  <si>
+    <t>Variant of O-DF</t>
+  </si>
+  <si>
+    <t>Self-Supporting Tonable Outdoor Drop Cable</t>
+  </si>
+  <si>
+    <t>O-DF</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/hybrid-cables/item760261708</t>
+  </si>
+  <si>
+    <t>760261708</t>
+  </si>
+  <si>
+    <t>R-016-HY-8G1-F54BK/8X16AWG/CTX</t>
+  </si>
+  <si>
+    <t>Constellation® I/O Riser Cable, 4 pair 16 AWG, 16 OS2 SM fibers</t>
+  </si>
+  <si>
+    <t>4672004/10</t>
+  </si>
+  <si>
+    <t>UH68120 BLRL QD6/CAT6 1000</t>
+  </si>
+  <si>
+    <t>Siamese RG 6 Type Quad Shield w/ Category 6 Twisted Pair Non-Plenum Cable, blue jacket, 1000 ft (305 m) reel</t>
+  </si>
+  <si>
+    <t>UltraHome®</t>
+  </si>
+  <si>
+    <t>8108197/DB</t>
+  </si>
+  <si>
+    <t>O-001-DF-HY-F01NS/8W001/1X24AWG</t>
+  </si>
+  <si>
+    <t>Fiber Hybrid drop cable, LightScope® ZWP Fiber + Tone Wire Outdoor, 1 fiber Arid Core construction, central loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8108198/DB</t>
+  </si>
+  <si>
+    <t>O-002-DF-HY-F02NS/8W002/1X24AWG</t>
+  </si>
+  <si>
+    <t>Fiber Hybrid drop cable, LightScope® ZWP Fiber + Tone Wire Outdoor, 2 fiber Arid Core construction, central loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8108199/DB</t>
+  </si>
+  <si>
+    <t>O-004-DF-HY-F04NS/8W004/1X24AWG</t>
+  </si>
+  <si>
+    <t>Fiber Hybrid drop cable, LightScope® ZWP Fiber + Tone Wire Outdoor, 4 fiber Arid Core construction, central loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8108200/DB</t>
+  </si>
+  <si>
+    <t>O-006-DF-HY-F06NS/8W006/1X24AWG</t>
+  </si>
+  <si>
+    <t>Fiber Hybrid drop cable, LightScope® ZWP Fiber + Tone Wire Outdoor, 6 fiber Arid Core construction, central loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8108201/DB</t>
+  </si>
+  <si>
+    <t>O-008-DF-HY-F08NS/8W008/1X24AWG</t>
+  </si>
+  <si>
+    <t>Fiber Hybrid drop cable, LightScope® ZWP Fiber + Tone Wire Outdoor, 8 fiber Arid Core construction, central loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color.</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
   </si>
   <si>
     <t>810010160/DB</t>
   </si>
   <si>
     <t>O-036-DF-HY-F36NS/30T/8W036/1X24AWG/200</t>
   </si>
   <si>
     <t>LightScope® ZWP Fiber + Tone Wire Outdoor Drop Cable, 36 fiber Arid Core construction, central loose tube</t>
   </si>
   <si>
+    <t>810010257/20</t>
+  </si>
+  <si>
+    <t>O-002-DF-HY-F02NS/8W002/1X24AWG (2000')</t>
+  </si>
+  <si>
+    <t>Fiber Hybrid drop cable, LightScope® ZWP Fiber + Tone Wire Outdoor, 2 fiber Arid Core construction, central loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color, 2000 ft</t>
+  </si>
+  <si>
+    <t>810010258/50</t>
+  </si>
+  <si>
+    <t>O-002-DF-HY-F02NS/8W002/1X24AWG (5000')</t>
+  </si>
+  <si>
+    <t>Fiber Hybrid drop cable, LightScope® ZWP Fiber + Tone Wire Outdoor, 2 fiber Arid Core construction, central loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color, 5000 ft</t>
+  </si>
+  <si>
+    <t>810010259/20</t>
+  </si>
+  <si>
+    <t>O-004-DF-HY-F04NS/8W004/1X24AWG (2000')</t>
+  </si>
+  <si>
+    <t>Fiber Hybrid drop cable, LightScope® ZWP Fiber + Tone Wire Outdoor, 4 fiber Arid Core construction, central loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color, 2000 ft</t>
+  </si>
+  <si>
+    <t>810010253/20</t>
+  </si>
+  <si>
+    <t>O-012-DF-HY-F12NS/8W012/1X24AWG (2000')</t>
+  </si>
+  <si>
+    <t>Fiber Hybrid drop cable, LightScope® ZWP Fiber + Tone Wire Outdoor, 12 fiber Arid Core construction, central loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color, 2000 ft</t>
+  </si>
+  <si>
+    <t>810010255/20</t>
+  </si>
+  <si>
+    <t>O-024-DF-HY-F24NS/30G/8W024/1X24AWG (2K)</t>
+  </si>
+  <si>
+    <t>LightScope® ZWP Fiber + Tone Wire Outdoor Drop Cable, 1–24 fiber Arid Core construction, central loose tube, 2000 ft</t>
+  </si>
+  <si>
+    <t>810010256/50</t>
+  </si>
+  <si>
+    <t>O-024-DF-HY-F24NS/30G/8W024/1X24AWG (5K)</t>
+  </si>
+  <si>
+    <t>LightScope® ZWP Fiber + Tone Wire Outdoor Drop Cable, 1–24 fiber Arid Core construction, central loose tube, 5000 ft</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/product-type/cables/hybrid-cables/item760255005</t>
   </si>
   <si>
     <t>760255005</t>
   </si>
   <si>
     <t>P-016-HY-8G1-F30YL/8X16AWG/CTX</t>
   </si>
   <si>
     <t>Constellation® Plenum Hybrid Fault Managed Power Cable, 16 Fiber Loose Tube, 8 Conductor 16 AWG Twisted Pairs</t>
-  </si>
-[...193 lines deleted...]
-    <t>UltraHome®</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -602,51 +602,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J46" totalsRowShown="0">
   <autoFilter ref="A1:J46"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item760255004" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item770022003" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810009309-db" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810009422-db" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810009343-db" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item8108202-db" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item760261709" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-304o12" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-302l16" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-304o16" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s02l12" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s12o16" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s04o12" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s12l12" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s02o16" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s12l16" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s04l16" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s12o12" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010260-50" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010254-50" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010160-db" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item760255005" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010257-20" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010258-50" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010259-20" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010253-20" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010255-20" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010256-50" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-302l12" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-302o12" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-304l12" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-302o16" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-304l16" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s02o12" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s04l12" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s04o16" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s02l16" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010439-db" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/fiber-cables/drop-cables/o-df" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item8108197-db" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item8108198-db" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item8108199-db" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item8108200-db" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item8108201-db" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item760261708" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item4672004-10" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010260-50" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010254-50" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item760255004" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810009309-db" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810009422-db" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810009343-db" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item8108202-db" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item770022003" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item760261709" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-304o12" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-302l16" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-304o16" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s02l12" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s12o16" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s04o12" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s12l12" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s02o16" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s12l16" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s04l16" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s12o12" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-302l12" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-302o12" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-304l12" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-302o16" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-304l16" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s02o12" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s04l12" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s04o16" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s02l16" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010439-db" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/fiber-cables/drop-cables/o-df" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item760261708" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item4672004-10" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item8108197-db" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item8108198-db" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item8108199-db" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item8108200-db" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item8108201-db" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010160-db" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010257-20" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010258-50" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010259-20" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010253-20" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010255-20" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010256-50" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item760255005" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="16.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="47.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="197.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="34.27734375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -662,1005 +662,1005 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B2" t="s">
         <v>11</v>
       </c>
-      <c r="B2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D2" t="s">
         <v>13</v>
       </c>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2" t="s">
+        <v>14</v>
+      </c>
+      <c r="F2" t="s">
         <v>15</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H2" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" t="s">
         <v>19</v>
       </c>
-      <c r="B3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F3" t="s">
         <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>23</v>
       </c>
-      <c r="B4" t="s">
+      <c r="E4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" t="s">
         <v>24</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="H4" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" t="s">
         <v>27</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
         <v>28</v>
       </c>
-      <c r="C5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" t="s">
         <v>30</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" t="s">
         <v>31</v>
       </c>
-      <c r="C6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C7" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" t="s">
         <v>34</v>
       </c>
-      <c r="B7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" t="s">
         <v>15</v>
       </c>
-      <c r="F7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H7" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B8" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="C8" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D8" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="E8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" t="s">
         <v>15</v>
       </c>
-      <c r="F8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H8" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" t="s">
         <v>41</v>
       </c>
-      <c r="C9" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="s">
+      <c r="E9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D10" t="s">
         <v>46</v>
       </c>
+      <c r="E10" t="s">
+        <v>14</v>
+      </c>
       <c r="F10" t="s">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="H10" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D11" t="s">
         <v>48</v>
       </c>
       <c r="F11" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="H11" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C12" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D12" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F12" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="H12" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C13" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F13" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="H13" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D14" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F14" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="H14" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C15" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D15" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F15" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="H15" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C16" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D16" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F16" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="H16" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C17" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D17" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F17" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="H17" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C18" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D18" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F18" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="H18" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C19" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D19" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="F19" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="H19" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C20" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D20" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="F20" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="H20" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D21" t="s">
         <v>70</v>
       </c>
-      <c r="E21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="H21" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D22" t="s">
         <v>72</v>
       </c>
-      <c r="C22" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F22" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="H22" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="C23" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D23" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="F23" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
       <c r="H23" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="C24" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D24" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="F24" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="H24" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="C25" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D25" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="F25" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="H25" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="C26" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D26" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>80</v>
       </c>
       <c r="F26" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="H26" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="C27" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D27" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>82</v>
       </c>
       <c r="F27" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="H27" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="C28" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D28" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>84</v>
       </c>
       <c r="F28" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="H28" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="C29" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D29" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>86</v>
       </c>
       <c r="F29" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="H29" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="C30" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D30" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="F30" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="H30" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>89</v>
+      </c>
+      <c r="B31" t="s">
+        <v>90</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>91</v>
       </c>
       <c r="D31" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>92</v>
+      </c>
+      <c r="E31" t="s">
+        <v>14</v>
+      </c>
+      <c r="G31" t="s">
+        <v>93</v>
       </c>
       <c r="H31" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>100</v>
+        <v>95</v>
+      </c>
+      <c r="B32" t="s">
+        <v>96</v>
       </c>
       <c r="C32" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D32" t="s">
-        <v>101</v>
+        <v>97</v>
+      </c>
+      <c r="E32" t="s">
+        <v>14</v>
       </c>
       <c r="F32" t="s">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="H32" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>102</v>
+        <v>98</v>
+      </c>
+      <c r="B33" t="s">
+        <v>99</v>
       </c>
       <c r="C33" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D33" t="s">
-        <v>103</v>
+        <v>100</v>
+      </c>
+      <c r="E33" t="s">
+        <v>14</v>
       </c>
       <c r="F33" t="s">
-        <v>43</v>
+        <v>101</v>
       </c>
       <c r="H33" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B34" t="s">
+        <v>103</v>
+      </c>
+      <c r="C34" t="s">
+        <v>12</v>
+      </c>
+      <c r="D34" t="s">
         <v>104</v>
       </c>
-      <c r="C34" t="s">
-[...3 lines deleted...]
-        <v>105</v>
+      <c r="E34" t="s">
+        <v>14</v>
       </c>
       <c r="F34" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="H34" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B35" t="s">
         <v>106</v>
       </c>
       <c r="C35" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D35" t="s">
         <v>107</v>
       </c>
+      <c r="E35" t="s">
+        <v>14</v>
+      </c>
       <c r="F35" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="H35" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>108</v>
       </c>
+      <c r="B36" t="s">
+        <v>109</v>
+      </c>
       <c r="C36" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D36" t="s">
-        <v>109</v>
+        <v>110</v>
+      </c>
+      <c r="E36" t="s">
+        <v>14</v>
       </c>
       <c r="F36" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="H36" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
+      </c>
+      <c r="B37" t="s">
+        <v>112</v>
       </c>
       <c r="C37" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D37" t="s">
-        <v>111</v>
+        <v>113</v>
+      </c>
+      <c r="E37" t="s">
+        <v>14</v>
       </c>
       <c r="F37" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="H37" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
+      </c>
+      <c r="B38" t="s">
+        <v>115</v>
       </c>
       <c r="C38" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D38" t="s">
-        <v>113</v>
+        <v>116</v>
+      </c>
+      <c r="E38" t="s">
+        <v>14</v>
       </c>
       <c r="F38" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="H38" t="s">
-        <v>44</v>
+        <v>16</v>
+      </c>
+      <c r="J38" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="B39" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>119</v>
+      </c>
+      <c r="C39" t="s">
+        <v>12</v>
       </c>
       <c r="D39" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E39" t="s">
+        <v>14</v>
+      </c>
+      <c r="F39" t="s">
         <v>15</v>
       </c>
-      <c r="G39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H39" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B40" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C40" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D40" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E40" t="s">
+        <v>14</v>
+      </c>
+      <c r="F40" t="s">
         <v>15</v>
       </c>
-      <c r="F40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H40" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B41" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C41" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D41" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="E41" t="s">
+        <v>14</v>
+      </c>
+      <c r="F41" t="s">
         <v>15</v>
       </c>
-      <c r="F41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H41" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B42" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C42" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D42" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E42" t="s">
+        <v>14</v>
+      </c>
+      <c r="F42" t="s">
         <v>15</v>
       </c>
-      <c r="F42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H42" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B43" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C43" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D43" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="E43" t="s">
+        <v>14</v>
+      </c>
+      <c r="F43" t="s">
         <v>15</v>
       </c>
-      <c r="F43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H43" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B44" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C44" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D44" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F44" t="s">
         <v>15</v>
       </c>
-      <c r="F44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H44" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
         <v>136</v>
       </c>
       <c r="B45" t="s">
         <v>137</v>
       </c>
       <c r="C45" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D45" t="s">
         <v>138</v>
       </c>
       <c r="E45" t="s">
+        <v>14</v>
+      </c>
+      <c r="F45" t="s">
         <v>15</v>
       </c>
-      <c r="F45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H45" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B46" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C46" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D46" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E46" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F46" t="s">
-        <v>142</v>
+        <v>24</v>
       </c>
       <c r="H46" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="760255004"/>
-[...44 lines deleted...]
-    <hyperlink ref="A46" r:id="rId46" display="4672004/10"/>
+    <hyperlink ref="A2" r:id="rId1" display="810010260/50"/>
+    <hyperlink ref="A3" r:id="rId2" display="810010254/50"/>
+    <hyperlink ref="A4" r:id="rId3" display="760255004"/>
+    <hyperlink ref="A5" r:id="rId4" display="810009309/DB"/>
+    <hyperlink ref="A6" r:id="rId5" display="810009422/DB"/>
+    <hyperlink ref="A7" r:id="rId6" display="810009343/DB"/>
+    <hyperlink ref="A8" r:id="rId7" display="8108202/DB"/>
+    <hyperlink ref="A9" r:id="rId8" display="770022003"/>
+    <hyperlink ref="A10" r:id="rId9" display="760261709"/>
+    <hyperlink ref="A11" r:id="rId10" display="PFC-304O12"/>
+    <hyperlink ref="A12" r:id="rId11" display="PFC-302L16"/>
+    <hyperlink ref="A13" r:id="rId12" display="PFC-304O16"/>
+    <hyperlink ref="A14" r:id="rId13" display="PFC-S02L12"/>
+    <hyperlink ref="A15" r:id="rId14" display="PFC-S12O16"/>
+    <hyperlink ref="A16" r:id="rId15" display="PFC-S04O12"/>
+    <hyperlink ref="A17" r:id="rId16" display="PFC-S12L12"/>
+    <hyperlink ref="A18" r:id="rId17" display="PFC-S02O16"/>
+    <hyperlink ref="A19" r:id="rId18" display="PFC-S12L16"/>
+    <hyperlink ref="A20" r:id="rId19" display="PFC-S04L16"/>
+    <hyperlink ref="A21" r:id="rId20" display="PFC-S12O12"/>
+    <hyperlink ref="A22" r:id="rId21" display="PFC-302L12"/>
+    <hyperlink ref="A23" r:id="rId22" display="PFC-302O12"/>
+    <hyperlink ref="A24" r:id="rId23" display="PFC-304L12"/>
+    <hyperlink ref="A25" r:id="rId24" display="PFC-302O16"/>
+    <hyperlink ref="A26" r:id="rId25" display="PFC-304L16"/>
+    <hyperlink ref="A27" r:id="rId26" display="PFC-S02O12"/>
+    <hyperlink ref="A28" r:id="rId27" display="PFC-S04L12"/>
+    <hyperlink ref="A29" r:id="rId28" display="PFC-S04O16"/>
+    <hyperlink ref="A30" r:id="rId29" display="PFC-S02L16"/>
+    <hyperlink ref="A31" r:id="rId30" display="810010439/DB"/>
+    <hyperlink ref="C31" r:id="rId31" display="Variant of O-DF"/>
+    <hyperlink ref="A32" r:id="rId32" display="760261708"/>
+    <hyperlink ref="A33" r:id="rId33" display="4672004/10"/>
+    <hyperlink ref="A34" r:id="rId34" display="8108197/DB"/>
+    <hyperlink ref="A35" r:id="rId35" display="8108198/DB"/>
+    <hyperlink ref="A36" r:id="rId36" display="8108199/DB"/>
+    <hyperlink ref="A37" r:id="rId37" display="8108200/DB"/>
+    <hyperlink ref="A38" r:id="rId38" display="8108201/DB"/>
+    <hyperlink ref="A39" r:id="rId39" display="810010160/DB"/>
+    <hyperlink ref="A40" r:id="rId40" display="810010257/20"/>
+    <hyperlink ref="A41" r:id="rId41" display="810010258/50"/>
+    <hyperlink ref="A42" r:id="rId42" display="810010259/20"/>
+    <hyperlink ref="A43" r:id="rId43" display="810010253/20"/>
+    <hyperlink ref="A44" r:id="rId44" display="810010255/20"/>
+    <hyperlink ref="A45" r:id="rId45" display="810010256/50"/>
+    <hyperlink ref="A46" r:id="rId46" display="760255005"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId47"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 