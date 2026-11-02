--- v2 (2026-09-15)
+++ v3 (2026-11-02)
@@ -43,447 +43,447 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>4672004/10</t>
+  </si>
+  <si>
+    <t>UH68120 BLRL QD6/CAT6 1000</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Siamese RG 6 Type Quad Shield w/ Category 6 Twisted Pair Non-Plenum Cable, blue jacket, 1000 ft (305 m) reel</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>UltraHome®</t>
+  </si>
+  <si>
+    <t>Hybrid cable | coax and twisted pair</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/hybrid-cables/item760255004</t>
+  </si>
+  <si>
+    <t>760255004</t>
+  </si>
+  <si>
+    <t>P-016-HY-8G1-F30YL/4X16AWG/CTX</t>
+  </si>
+  <si>
+    <t>Constellation® Plenum Hybrid Fault Managed Power Cable, 16 Fiber Loose Tube, 4 Conductor 16 AWG Twisted Pairs</t>
+  </si>
+  <si>
+    <t>Constellation™</t>
+  </si>
+  <si>
+    <t>Hybrid cable | copper and fiber</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/hybrid-cables/item760255005</t>
+  </si>
+  <si>
+    <t>760255005</t>
+  </si>
+  <si>
+    <t>P-016-HY-8G1-F30YL/8X16AWG/CTX</t>
+  </si>
+  <si>
+    <t>Constellation® Plenum Hybrid Fault Managed Power Cable, 16 Fiber Loose Tube, 8 Conductor 16 AWG Twisted Pairs</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/hybrid-cables/item760261708</t>
+  </si>
+  <si>
+    <t>760261708</t>
+  </si>
+  <si>
+    <t>R-016-HY-8G1-F54BK/8X16AWG/CTX</t>
+  </si>
+  <si>
+    <t>Constellation® I/O Riser Cable, 4 pair 16 AWG, 16 OS2 SM fibers</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/hybrid-cables/item760261709</t>
+  </si>
+  <si>
+    <t>760261709</t>
+  </si>
+  <si>
+    <t>R-016-HY-8G1-F30YL/4X16AWG/CTX</t>
+  </si>
+  <si>
+    <t>Constellation® I/O Riser Hybrid Fault Managed Power Cable, 16 Fiber Loose Tube, 4 Conductor 16 AWG Twisted Pairs</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/cables/hybrid-cables/item770022003</t>
+  </si>
+  <si>
+    <t>770022003</t>
+  </si>
+  <si>
+    <t>F677TSVR XP CAT6</t>
+  </si>
+  <si>
+    <t>F677TSVR XP w/ Category 6 Twisted Pair, Sidecar Cable, Riser, Black  jacket, 1000 ft (305 m) reel</t>
+  </si>
+  <si>
+    <t>810009309/DB</t>
+  </si>
+  <si>
+    <t>O-001-DF-HY-F01NS/8G001/1X24AWG/SP29</t>
+  </si>
+  <si>
+    <t>Universal Service Drop, tonable, with 900um buffer</t>
+  </si>
+  <si>
+    <t>Hybrid cable | fiber and tone-wire</t>
+  </si>
+  <si>
+    <t>810009343/DB</t>
+  </si>
+  <si>
+    <t>O-024-DF-HY-F24NS/30G/8W024/1X24AWG</t>
+  </si>
+  <si>
+    <t>LightScope® ZWP Fiber + Tone Wire Outdoor Drop Cable, 1–24 fiber Arid Core construction, central loose tube</t>
+  </si>
+  <si>
+    <t>LightScope® ZWP</t>
+  </si>
+  <si>
+    <t>810009422/DB</t>
+  </si>
+  <si>
+    <t>O-002-DF-HY-F02NS/8G002/1X24AWG/IC29</t>
+  </si>
+  <si>
+    <t>Tonable Outdoor Drop Cable, 2 fiber, interconnect</t>
+  </si>
+  <si>
+    <t>810010160/DB</t>
+  </si>
+  <si>
+    <t>O-036-DF-HY-F36NS/30T/8W036/1X24AWG/200</t>
+  </si>
+  <si>
+    <t>LightScope® ZWP Fiber + Tone Wire Outdoor Drop Cable, 36 fiber Arid Core construction, central loose tube</t>
+  </si>
+  <si>
+    <t>810010253/20</t>
+  </si>
+  <si>
+    <t>O-012-DF-HY-F12NS/8W012/1X24AWG (2000')</t>
+  </si>
+  <si>
+    <t>Fiber Hybrid drop cable, LightScope® ZWP Fiber + Tone Wire Outdoor, 12 fiber Arid Core construction, central loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color, 2000 ft</t>
+  </si>
+  <si>
+    <t>810010254/50</t>
+  </si>
+  <si>
+    <t>O-012-DF-HY-F12NS/8W012/1X24AWG (5000')</t>
+  </si>
+  <si>
+    <t>Fiber Hybrid drop cable, LightScope® ZWP Fiber + Tone Wire Outdoor, 12 fiber Arid Core construction, central loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color, 5000 ft</t>
+  </si>
+  <si>
+    <t>810010255/20</t>
+  </si>
+  <si>
+    <t>O-024-DF-HY-F24NS/30G/8W024/1X24AWG (2K)</t>
+  </si>
+  <si>
+    <t>LightScope® ZWP Fiber + Tone Wire Outdoor Drop Cable, 1–24 fiber Arid Core construction, central loose tube, 2000 ft</t>
+  </si>
+  <si>
+    <t>810010256/50</t>
+  </si>
+  <si>
+    <t>O-024-DF-HY-F24NS/30G/8W024/1X24AWG (5K)</t>
+  </si>
+  <si>
+    <t>LightScope® ZWP Fiber + Tone Wire Outdoor Drop Cable, 1–24 fiber Arid Core construction, central loose tube, 5000 ft</t>
+  </si>
+  <si>
+    <t>810010257/20</t>
+  </si>
+  <si>
+    <t>O-002-DF-HY-F02NS/8W002/1X24AWG (2000')</t>
+  </si>
+  <si>
+    <t>Fiber Hybrid drop cable, LightScope® ZWP Fiber + Tone Wire Outdoor, 2 fiber Arid Core construction, central loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color, 2000 ft</t>
+  </si>
+  <si>
+    <t>810010258/50</t>
+  </si>
+  <si>
+    <t>O-002-DF-HY-F02NS/8W002/1X24AWG (5000')</t>
+  </si>
+  <si>
+    <t>Fiber Hybrid drop cable, LightScope® ZWP Fiber + Tone Wire Outdoor, 2 fiber Arid Core construction, central loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color, 5000 ft</t>
+  </si>
+  <si>
+    <t>810010259/20</t>
+  </si>
+  <si>
+    <t>O-004-DF-HY-F04NS/8W004/1X24AWG (2000')</t>
+  </si>
+  <si>
+    <t>Fiber Hybrid drop cable, LightScope® ZWP Fiber + Tone Wire Outdoor, 4 fiber Arid Core construction, central loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color, 2000 ft</t>
+  </si>
+  <si>
     <t>810010260/50</t>
   </si>
   <si>
     <t>O-004-DF-HY-F04NS/8W004/1X24AWG (5000')</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiber Hybrid drop cable, LightScope® ZWP Fiber + Tone Wire Outdoor, 4 fiber Arid Core construction, central loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color, 5000 ft</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...59 lines deleted...]
-    <t>LightScope® ZWP Fiber + Tone Wire Outdoor Drop Cable, 1–24 fiber Arid Core construction, central loose tube</t>
+    <t>810010439/DB</t>
+  </si>
+  <si>
+    <t>O-001-DF-HY-F01NS/TB/8G001/1X24AWG</t>
+  </si>
+  <si>
+    <t>Variant of O-DF</t>
+  </si>
+  <si>
+    <t>Self-Supporting Tonable Outdoor Drop Cable</t>
+  </si>
+  <si>
+    <t>O-DF</t>
+  </si>
+  <si>
+    <t>8108197/DB</t>
+  </si>
+  <si>
+    <t>O-001-DF-HY-F01NS/8W001/1X24AWG</t>
+  </si>
+  <si>
+    <t>Fiber Hybrid drop cable, LightScope® ZWP Fiber + Tone Wire Outdoor, 1 fiber Arid Core construction, central loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8108198/DB</t>
+  </si>
+  <si>
+    <t>O-002-DF-HY-F02NS/8W002/1X24AWG</t>
+  </si>
+  <si>
+    <t>Fiber Hybrid drop cable, LightScope® ZWP Fiber + Tone Wire Outdoor, 2 fiber Arid Core construction, central loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8108199/DB</t>
+  </si>
+  <si>
+    <t>O-004-DF-HY-F04NS/8W004/1X24AWG</t>
+  </si>
+  <si>
+    <t>Fiber Hybrid drop cable, LightScope® ZWP Fiber + Tone Wire Outdoor, 4 fiber Arid Core construction, central loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8108200/DB</t>
+  </si>
+  <si>
+    <t>O-006-DF-HY-F06NS/8W006/1X24AWG</t>
+  </si>
+  <si>
+    <t>Fiber Hybrid drop cable, LightScope® ZWP Fiber + Tone Wire Outdoor, 6 fiber Arid Core construction, central loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
+  </si>
+  <si>
+    <t>8108201/DB</t>
+  </si>
+  <si>
+    <t>O-008-DF-HY-F08NS/8W008/1X24AWG</t>
+  </si>
+  <si>
+    <t>Fiber Hybrid drop cable, LightScope® ZWP Fiber + Tone Wire Outdoor, 8 fiber Arid Core construction, central loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color.</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
   </si>
   <si>
     <t>8108202/DB</t>
   </si>
   <si>
     <t>O-012-DF-HY-F12NS/8W012/1X24AWG</t>
   </si>
   <si>
     <t>Fiber Hybrid drop cable, LightScope® ZWP Fiber + Tone Wire Outdoor, 12 fiber Arid Core construction, central loose tube, Gel-filled, Singlemode G.652.D and G.657.A1, Feet jacket marking, Black jacket color</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/cables/hybrid-cables/item770022003</t>
-[...23 lines deleted...]
-    <t>Constellation® I/O Riser Hybrid Fault Managed Power Cable, 16 Fiber Loose Tube, 4 Conductor 16 AWG Twisted Pairs</t>
+    <t>PFC-302L12</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OM3, 2 Fibers, Indoor/Outdoor, 12AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>FiberREACH™</t>
+  </si>
+  <si>
+    <t>Hybrid cable | fiber and power</t>
+  </si>
+  <si>
+    <t>PFC-302L16</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OM3, 2 Fibers, Indoor/Outdoor, 16AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-302O12</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OM3, 2 Fibers, Outdoor, 12AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-302O16</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OM3, 2 Fibers, Outdoor, 16AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-304L12</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OM3, 4 Fibers, Indoor/Outdoor, 12AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-304L16</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OM3, 4 Fibers, Indoor/Outdoor, 16AWG Conductor, meter, feet</t>
   </si>
   <si>
     <t>PFC-304O12</t>
   </si>
   <si>
     <t>FiberREACH™ Powered Fiber Cable, OM3, 4 Fibers, Outdoor, 12AWG Conductor, meter, feet</t>
   </si>
   <si>
-    <t>FiberREACH™</t>
-[...10 lines deleted...]
-  <si>
     <t>PFC-304O16</t>
   </si>
   <si>
     <t>FiberREACH™ Powered Fiber Cable, OM3, 4 Fibers, Outdoor, 16AWG Conductor, meter, feet</t>
   </si>
   <si>
     <t>PFC-S02L12</t>
   </si>
   <si>
     <t>FiberREACH™ Powered Fiber Cable, OS2, 2 Fibers, Indoor/Outdoor, 12AWG Conductor, meter, feet.</t>
   </si>
   <si>
+    <t>PFC-S02L16</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 2 Fibers, Indoor/Outdoor, 16AWG Conductor, meter, feet.</t>
+  </si>
+  <si>
+    <t>PFC-S02O12</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 2 Fibers, Outdoor, 12AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-S02O16</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 2 Fibers, Outdoor, 16AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-S04L12</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 4 Fibers, Indoor/Outdoor, 12AWG Conductor, meter, feet.</t>
+  </si>
+  <si>
+    <t>PFC-S04L16</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 4 Fibers, Indoor/Outdoor, 16AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-S04O12</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 4 Fibers, Outdoor, 12AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-S04O16</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 4 Fibers, Outdoor, 16AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-S12L12</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 12 Fibers, Indoor/Outdoor 12AWG Conductor, meter, feet.</t>
+  </si>
+  <si>
+    <t>PFC-S12L16</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 12 Fibers, Indoor/Outdoor, 16AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-S12O12</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 12 Fibers, Outdoor, 12AWG Conductor, meter, feet</t>
+  </si>
+  <si>
     <t>PFC-S12O16</t>
   </si>
   <si>
     <t>FiberREACH™ Powered Fiber Cable, OS2, 12 Fibers, Outdoor, 16AWG Conductor, meter, feet</t>
-  </si>
-[...250 lines deleted...]
-    <t>Constellation® Plenum Hybrid Fault Managed Power Cable, 16 Fiber Loose Tube, 8 Conductor 16 AWG Twisted Pairs</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -602,51 +602,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J46" totalsRowShown="0">
   <autoFilter ref="A1:J46"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010260-50" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010254-50" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item760255004" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810009309-db" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810009422-db" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810009343-db" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item8108202-db" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item770022003" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item760261709" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-304o12" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-302l16" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-304o16" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s02l12" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s12o16" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s04o12" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s12l12" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s02o16" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s12l16" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s04l16" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s12o12" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-302l12" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-302o12" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-304l12" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-302o16" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-304l16" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s02o12" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s04l12" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s04o16" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s02l16" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010439-db" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/fiber-cables/drop-cables/o-df" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item760261708" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item4672004-10" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item8108197-db" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item8108198-db" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item8108199-db" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item8108200-db" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item8108201-db" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010160-db" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010257-20" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010258-50" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010259-20" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010253-20" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010255-20" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010256-50" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item760255005" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item4672004-10" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item760255004" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item760255005" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item760261708" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item760261709" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item770022003" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810009309-db" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810009343-db" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810009422-db" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010160-db" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010253-20" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010254-50" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010255-20" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010256-50" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010257-20" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010258-50" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010259-20" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010260-50" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item810010439-db" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/fiber-cables/drop-cables/o-df" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item8108197-db" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item8108198-db" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item8108199-db" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item8108200-db" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item8108201-db" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/item8108202-db" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-302l12" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-302l16" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-302o12" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-302o16" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-304l12" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-304l16" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-304o12" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-304o16" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s02l12" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s02l16" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s02o12" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s02o16" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s04l12" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s04l16" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s04o12" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s04o16" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s12l12" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s12l16" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s12o12" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/hybrid-cables/itempfc-s12o16" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="16.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="47.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="197.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="34.27734375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -685,982 +685,982 @@
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" t="s">
         <v>11</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
         <v>13</v>
       </c>
       <c r="E2" t="s">
         <v>14</v>
       </c>
       <c r="F2" t="s">
         <v>15</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H3" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
+        <v>26</v>
+      </c>
+      <c r="E4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" t="s">
         <v>21</v>
       </c>
-      <c r="B4" t="s">
+      <c r="H4" t="s">
         <v>22</v>
-      </c>
-[...13 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
+      <c r="F5" t="s">
+        <v>21</v>
+      </c>
       <c r="H5" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B6" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E6" t="s">
         <v>14</v>
       </c>
+      <c r="F6" t="s">
+        <v>21</v>
+      </c>
       <c r="H6" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="C7" t="s">
         <v>12</v>
       </c>
       <c r="D7" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E7" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="C8" t="s">
         <v>12</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="E8" t="s">
         <v>14</v>
       </c>
-      <c r="F8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H8" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="C9" t="s">
         <v>12</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="E9" t="s">
         <v>14</v>
+      </c>
+      <c r="F9" t="s">
+        <v>46</v>
       </c>
       <c r="H9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B10" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C10" t="s">
         <v>12</v>
       </c>
       <c r="D10" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E10" t="s">
         <v>14</v>
       </c>
-      <c r="F10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H10" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>47</v>
+        <v>50</v>
+      </c>
+      <c r="B11" t="s">
+        <v>51</v>
       </c>
       <c r="C11" t="s">
         <v>12</v>
       </c>
       <c r="D11" t="s">
-        <v>48</v>
+        <v>52</v>
+      </c>
+      <c r="E11" t="s">
+        <v>14</v>
       </c>
       <c r="F11" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="H11" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
+      </c>
+      <c r="B12" t="s">
+        <v>54</v>
       </c>
       <c r="C12" t="s">
         <v>12</v>
       </c>
       <c r="D12" t="s">
-        <v>52</v>
+        <v>55</v>
+      </c>
+      <c r="E12" t="s">
+        <v>14</v>
       </c>
       <c r="F12" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="H12" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>53</v>
+        <v>56</v>
+      </c>
+      <c r="B13" t="s">
+        <v>57</v>
       </c>
       <c r="C13" t="s">
         <v>12</v>
       </c>
       <c r="D13" t="s">
-        <v>54</v>
+        <v>58</v>
+      </c>
+      <c r="E13" t="s">
+        <v>14</v>
       </c>
       <c r="F13" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="H13" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>55</v>
+        <v>59</v>
+      </c>
+      <c r="B14" t="s">
+        <v>60</v>
       </c>
       <c r="C14" t="s">
         <v>12</v>
       </c>
       <c r="D14" t="s">
-        <v>56</v>
+        <v>61</v>
+      </c>
+      <c r="E14" t="s">
+        <v>14</v>
       </c>
       <c r="F14" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="H14" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>57</v>
+        <v>62</v>
+      </c>
+      <c r="B15" t="s">
+        <v>63</v>
       </c>
       <c r="C15" t="s">
         <v>12</v>
       </c>
       <c r="D15" t="s">
-        <v>58</v>
+        <v>64</v>
+      </c>
+      <c r="E15" t="s">
+        <v>14</v>
       </c>
       <c r="F15" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="H15" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>59</v>
+        <v>65</v>
+      </c>
+      <c r="B16" t="s">
+        <v>66</v>
       </c>
       <c r="C16" t="s">
         <v>12</v>
       </c>
       <c r="D16" t="s">
-        <v>60</v>
+        <v>67</v>
+      </c>
+      <c r="E16" t="s">
+        <v>14</v>
       </c>
       <c r="F16" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="H16" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
+      </c>
+      <c r="B17" t="s">
+        <v>69</v>
       </c>
       <c r="C17" t="s">
         <v>12</v>
       </c>
       <c r="D17" t="s">
-        <v>62</v>
+        <v>70</v>
+      </c>
+      <c r="E17" t="s">
+        <v>14</v>
       </c>
       <c r="F17" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="H17" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>63</v>
+        <v>71</v>
+      </c>
+      <c r="B18" t="s">
+        <v>72</v>
       </c>
       <c r="C18" t="s">
         <v>12</v>
       </c>
       <c r="D18" t="s">
-        <v>64</v>
+        <v>73</v>
+      </c>
+      <c r="E18" t="s">
+        <v>14</v>
       </c>
       <c r="F18" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="H18" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>65</v>
+        <v>74</v>
+      </c>
+      <c r="B19" t="s">
+        <v>75</v>
       </c>
       <c r="C19" t="s">
         <v>12</v>
       </c>
       <c r="D19" t="s">
-        <v>66</v>
+        <v>76</v>
+      </c>
+      <c r="E19" t="s">
+        <v>14</v>
       </c>
       <c r="F19" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="H19" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>77</v>
+      </c>
+      <c r="B20" t="s">
+        <v>78</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>79</v>
       </c>
       <c r="D20" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>80</v>
+      </c>
+      <c r="E20" t="s">
+        <v>14</v>
+      </c>
+      <c r="G20" t="s">
+        <v>81</v>
       </c>
       <c r="H20" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>69</v>
+        <v>82</v>
+      </c>
+      <c r="B21" t="s">
+        <v>83</v>
       </c>
       <c r="C21" t="s">
         <v>12</v>
       </c>
       <c r="D21" t="s">
-        <v>70</v>
+        <v>84</v>
+      </c>
+      <c r="E21" t="s">
+        <v>14</v>
       </c>
       <c r="F21" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="H21" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>71</v>
+        <v>85</v>
+      </c>
+      <c r="B22" t="s">
+        <v>86</v>
       </c>
       <c r="C22" t="s">
         <v>12</v>
       </c>
       <c r="D22" t="s">
-        <v>72</v>
+        <v>87</v>
+      </c>
+      <c r="E22" t="s">
+        <v>14</v>
       </c>
       <c r="F22" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="H22" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>73</v>
+        <v>88</v>
+      </c>
+      <c r="B23" t="s">
+        <v>89</v>
       </c>
       <c r="C23" t="s">
         <v>12</v>
       </c>
       <c r="D23" t="s">
-        <v>74</v>
+        <v>90</v>
+      </c>
+      <c r="E23" t="s">
+        <v>14</v>
       </c>
       <c r="F23" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="H23" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>75</v>
+        <v>91</v>
+      </c>
+      <c r="B24" t="s">
+        <v>92</v>
       </c>
       <c r="C24" t="s">
         <v>12</v>
       </c>
       <c r="D24" t="s">
-        <v>76</v>
+        <v>93</v>
+      </c>
+      <c r="E24" t="s">
+        <v>14</v>
       </c>
       <c r="F24" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="H24" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:8" ht="12.75">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>77</v>
+        <v>94</v>
+      </c>
+      <c r="B25" t="s">
+        <v>95</v>
       </c>
       <c r="C25" t="s">
         <v>12</v>
       </c>
       <c r="D25" t="s">
-        <v>78</v>
+        <v>96</v>
+      </c>
+      <c r="E25" t="s">
+        <v>14</v>
       </c>
       <c r="F25" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="H25" t="s">
-        <v>50</v>
+        <v>42</v>
+      </c>
+      <c r="J25" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>79</v>
+        <v>98</v>
+      </c>
+      <c r="B26" t="s">
+        <v>99</v>
       </c>
       <c r="C26" t="s">
         <v>12</v>
       </c>
       <c r="D26" t="s">
-        <v>80</v>
+        <v>100</v>
+      </c>
+      <c r="E26" t="s">
+        <v>14</v>
       </c>
       <c r="F26" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="H26" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>81</v>
+        <v>101</v>
       </c>
       <c r="C27" t="s">
         <v>12</v>
       </c>
       <c r="D27" t="s">
-        <v>82</v>
+        <v>102</v>
       </c>
       <c r="F27" t="s">
-        <v>49</v>
+        <v>103</v>
       </c>
       <c r="H27" t="s">
-        <v>50</v>
+        <v>104</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>83</v>
+        <v>105</v>
       </c>
       <c r="C28" t="s">
         <v>12</v>
       </c>
       <c r="D28" t="s">
-        <v>84</v>
+        <v>106</v>
       </c>
       <c r="F28" t="s">
-        <v>49</v>
+        <v>103</v>
       </c>
       <c r="H28" t="s">
-        <v>50</v>
+        <v>104</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>85</v>
+        <v>107</v>
       </c>
       <c r="C29" t="s">
         <v>12</v>
       </c>
       <c r="D29" t="s">
-        <v>86</v>
+        <v>108</v>
       </c>
       <c r="F29" t="s">
-        <v>49</v>
+        <v>103</v>
       </c>
       <c r="H29" t="s">
-        <v>50</v>
+        <v>104</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>87</v>
+        <v>109</v>
       </c>
       <c r="C30" t="s">
         <v>12</v>
       </c>
       <c r="D30" t="s">
-        <v>88</v>
+        <v>110</v>
       </c>
       <c r="F30" t="s">
-        <v>49</v>
+        <v>103</v>
       </c>
       <c r="H30" t="s">
-        <v>50</v>
+        <v>104</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>89</v>
-[...5 lines deleted...]
-        <v>91</v>
+        <v>111</v>
+      </c>
+      <c r="C31" t="s">
+        <v>12</v>
       </c>
       <c r="D31" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>93</v>
+        <v>112</v>
+      </c>
+      <c r="F31" t="s">
+        <v>103</v>
       </c>
       <c r="H31" t="s">
-        <v>16</v>
+        <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>113</v>
       </c>
       <c r="C32" t="s">
         <v>12</v>
       </c>
       <c r="D32" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="F32" t="s">
-        <v>24</v>
+        <v>103</v>
       </c>
       <c r="H32" t="s">
-        <v>25</v>
+        <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>115</v>
       </c>
       <c r="C33" t="s">
         <v>12</v>
       </c>
       <c r="D33" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>116</v>
       </c>
       <c r="F33" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="H33" t="s">
-        <v>42</v>
+        <v>104</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>117</v>
       </c>
       <c r="C34" t="s">
         <v>12</v>
       </c>
       <c r="D34" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>118</v>
       </c>
       <c r="F34" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="H34" t="s">
-        <v>16</v>
+        <v>104</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="C35" t="s">
         <v>12</v>
       </c>
       <c r="D35" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>120</v>
       </c>
       <c r="F35" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="H35" t="s">
-        <v>16</v>
+        <v>104</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>121</v>
       </c>
       <c r="C36" t="s">
         <v>12</v>
       </c>
       <c r="D36" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>122</v>
       </c>
       <c r="F36" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="H36" t="s">
-        <v>16</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>123</v>
       </c>
       <c r="C37" t="s">
         <v>12</v>
       </c>
       <c r="D37" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>124</v>
       </c>
       <c r="F37" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="H37" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:10" ht="12.75">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="C38" t="s">
         <v>12</v>
       </c>
       <c r="D38" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>126</v>
       </c>
       <c r="F38" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="H38" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>104</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="C39" t="s">
         <v>12</v>
       </c>
       <c r="D39" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>128</v>
       </c>
       <c r="F39" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="H39" t="s">
-        <v>16</v>
+        <v>104</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="C40" t="s">
         <v>12</v>
       </c>
       <c r="D40" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>130</v>
       </c>
       <c r="F40" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="H40" t="s">
-        <v>16</v>
+        <v>104</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="C41" t="s">
         <v>12</v>
       </c>
       <c r="D41" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>132</v>
       </c>
       <c r="F41" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="H41" t="s">
-        <v>16</v>
+        <v>104</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="C42" t="s">
         <v>12</v>
       </c>
       <c r="D42" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>134</v>
       </c>
       <c r="F42" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="H42" t="s">
-        <v>16</v>
+        <v>104</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="C43" t="s">
         <v>12</v>
       </c>
       <c r="D43" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>136</v>
       </c>
       <c r="F43" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="H43" t="s">
-        <v>16</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C44" t="s">
         <v>12</v>
       </c>
       <c r="D44" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>138</v>
       </c>
       <c r="F44" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="H44" t="s">
-        <v>16</v>
+        <v>104</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C45" t="s">
         <v>12</v>
       </c>
       <c r="D45" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>140</v>
       </c>
       <c r="F45" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="H45" t="s">
-        <v>16</v>
+        <v>104</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B46" t="s">
         <v>141</v>
       </c>
       <c r="C46" t="s">
         <v>12</v>
       </c>
       <c r="D46" t="s">
         <v>142</v>
       </c>
-      <c r="E46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F46" t="s">
-        <v>24</v>
+        <v>103</v>
       </c>
       <c r="H46" t="s">
-        <v>25</v>
+        <v>104</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="810010260/50"/>
-[...44 lines deleted...]
-    <hyperlink ref="A46" r:id="rId46" display="760255005"/>
+    <hyperlink ref="A2" r:id="rId1" display="4672004/10"/>
+    <hyperlink ref="A3" r:id="rId2" display="760255004"/>
+    <hyperlink ref="A4" r:id="rId3" display="760255005"/>
+    <hyperlink ref="A5" r:id="rId4" display="760261708"/>
+    <hyperlink ref="A6" r:id="rId5" display="760261709"/>
+    <hyperlink ref="A7" r:id="rId6" display="770022003"/>
+    <hyperlink ref="A8" r:id="rId7" display="810009309/DB"/>
+    <hyperlink ref="A9" r:id="rId8" display="810009343/DB"/>
+    <hyperlink ref="A10" r:id="rId9" display="810009422/DB"/>
+    <hyperlink ref="A11" r:id="rId10" display="810010160/DB"/>
+    <hyperlink ref="A12" r:id="rId11" display="810010253/20"/>
+    <hyperlink ref="A13" r:id="rId12" display="810010254/50"/>
+    <hyperlink ref="A14" r:id="rId13" display="810010255/20"/>
+    <hyperlink ref="A15" r:id="rId14" display="810010256/50"/>
+    <hyperlink ref="A16" r:id="rId15" display="810010257/20"/>
+    <hyperlink ref="A17" r:id="rId16" display="810010258/50"/>
+    <hyperlink ref="A18" r:id="rId17" display="810010259/20"/>
+    <hyperlink ref="A19" r:id="rId18" display="810010260/50"/>
+    <hyperlink ref="A20" r:id="rId19" display="810010439/DB"/>
+    <hyperlink ref="C20" r:id="rId20" display="Variant of O-DF"/>
+    <hyperlink ref="A21" r:id="rId21" display="8108197/DB"/>
+    <hyperlink ref="A22" r:id="rId22" display="8108198/DB"/>
+    <hyperlink ref="A23" r:id="rId23" display="8108199/DB"/>
+    <hyperlink ref="A24" r:id="rId24" display="8108200/DB"/>
+    <hyperlink ref="A25" r:id="rId25" display="8108201/DB"/>
+    <hyperlink ref="A26" r:id="rId26" display="8108202/DB"/>
+    <hyperlink ref="A27" r:id="rId27" display="PFC-302L12"/>
+    <hyperlink ref="A28" r:id="rId28" display="PFC-302L16"/>
+    <hyperlink ref="A29" r:id="rId29" display="PFC-302O12"/>
+    <hyperlink ref="A30" r:id="rId30" display="PFC-302O16"/>
+    <hyperlink ref="A31" r:id="rId31" display="PFC-304L12"/>
+    <hyperlink ref="A32" r:id="rId32" display="PFC-304L16"/>
+    <hyperlink ref="A33" r:id="rId33" display="PFC-304O12"/>
+    <hyperlink ref="A34" r:id="rId34" display="PFC-304O16"/>
+    <hyperlink ref="A35" r:id="rId35" display="PFC-S02L12"/>
+    <hyperlink ref="A36" r:id="rId36" display="PFC-S02L16"/>
+    <hyperlink ref="A37" r:id="rId37" display="PFC-S02O12"/>
+    <hyperlink ref="A38" r:id="rId38" display="PFC-S02O16"/>
+    <hyperlink ref="A39" r:id="rId39" display="PFC-S04L12"/>
+    <hyperlink ref="A40" r:id="rId40" display="PFC-S04L16"/>
+    <hyperlink ref="A41" r:id="rId41" display="PFC-S04O12"/>
+    <hyperlink ref="A42" r:id="rId42" display="PFC-S04O16"/>
+    <hyperlink ref="A43" r:id="rId43" display="PFC-S12L12"/>
+    <hyperlink ref="A44" r:id="rId44" display="PFC-S12L16"/>
+    <hyperlink ref="A45" r:id="rId45" display="PFC-S12O12"/>
+    <hyperlink ref="A46" r:id="rId46" display="PFC-S12O16"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId47"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 