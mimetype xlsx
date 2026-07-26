--- v0 (2026-05-30)
+++ v1 (2026-07-26)
@@ -11,6713 +11,9533 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3414" count="7744">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3870" count="8725">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>FP-LBL-2P</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>NAR Faceplate kit, 2 Port, with Label, Multiple Colors</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>FP-LBL</t>
+  </si>
+  <si>
+    <t>Faceplate kit</t>
+  </si>
+  <si>
+    <t>M10L</t>
+  </si>
+  <si>
+    <t>M10L Type Flush Mounted Faceplate</t>
+  </si>
+  <si>
+    <t>M Series</t>
+  </si>
+  <si>
+    <t>M10LE</t>
+  </si>
+  <si>
+    <t>M10LE Type Flush Mounted Faceplate</t>
+  </si>
+  <si>
+    <t>M12AS</t>
+  </si>
+  <si>
+    <t>M12AS Type Faceplate</t>
+  </si>
+  <si>
+    <t>HTB2</t>
+  </si>
+  <si>
+    <t>HTB2 Fiber Home Termination Box</t>
+  </si>
+  <si>
+    <t>Fiber wall outlet</t>
+  </si>
+  <si>
+    <t>RFP</t>
+  </si>
+  <si>
+    <t>RapidFiber® Fiber Faceplate</t>
+  </si>
+  <si>
+    <t>RapidFiber®</t>
+  </si>
+  <si>
+    <t>Fiber wall outlet | with cable</t>
+  </si>
+  <si>
     <t>MGS600S-ADAPTERS</t>
   </si>
   <si>
     <t>M-Series Adapters</t>
   </si>
   <si>
-    <t>Base Product</t>
-[...1 lines deleted...]
-  <si>
     <t>MGS600S M-Series Adapter</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...1 lines deleted...]
-  <si>
     <t>MGS600S</t>
   </si>
   <si>
     <t>Adapter</t>
   </si>
   <si>
-    <t>HTB2</t>
-[...29 lines deleted...]
-    <t>Fiber wall outlet | with cable</t>
+    <t>FTX-70291900-50</t>
+  </si>
+  <si>
+    <t>FTX-7029 1 900-50</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>COWO Cable Strain Relief</t>
+  </si>
+  <si>
+    <t>COWO</t>
+  </si>
+  <si>
+    <t>Strain relief</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252768</t>
+  </si>
+  <si>
+    <t>760252768</t>
+  </si>
+  <si>
+    <t>SMB-2P-262-PLENUM</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, plenum,universal, two ports, white</t>
+  </si>
+  <si>
+    <t>Surface mount box</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253052</t>
+  </si>
+  <si>
+    <t>760253052</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 2 port, British Standard style, shuttered, angled, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255134</t>
+  </si>
+  <si>
+    <t>760255134</t>
+  </si>
+  <si>
+    <t>BFTP-L263-A</t>
+  </si>
+  <si>
+    <t>Wall-mountable Optic fiber outlet with 3 LC/APC shuttered Duplex adapters and 6 LC/APC pigtails, for ANT splice protection</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255137</t>
+  </si>
+  <si>
+    <t>760255137</t>
+  </si>
+  <si>
+    <t>BFTP-L213-A</t>
+  </si>
+  <si>
+    <t>Wall-mountable Optic fiber outlet with 3 LC/APC shuttered Duplex adapters and one LC/APC pigtail, for ANT splice protection</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255136</t>
+  </si>
+  <si>
+    <t>760255136</t>
+  </si>
+  <si>
+    <t>BFTP-L201-A</t>
+  </si>
+  <si>
+    <t>Wall-mountable Optic fiber outlet with one LC/APC shuttered Duplex adapter and no pigtails, for ANT splice protection</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255138</t>
+  </si>
+  <si>
+    <t>760255138</t>
+  </si>
+  <si>
+    <t>BFTP-L223-A</t>
+  </si>
+  <si>
+    <t>Wall-mountable Optic fiber outlet with 3 LC/APC shuttered Duplex adapters and 2 LC/APC pigtails, for ANT splice protection</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760246284</t>
+  </si>
+  <si>
+    <t>760246284</t>
+  </si>
+  <si>
+    <t>OUT-OUT-FP</t>
+  </si>
+  <si>
+    <t>Outdoor Outlet Cover, single gang, universal, two ports</t>
+  </si>
+  <si>
+    <t>Box</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760248426</t>
+  </si>
+  <si>
+    <t>760248426</t>
+  </si>
+  <si>
+    <t>SL adapter for KJ kit in faceplates with universal opening</t>
+  </si>
+  <si>
+    <t>Adapter kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760252426</t>
+  </si>
+  <si>
+    <t>760252426</t>
+  </si>
+  <si>
+    <t>HFTP-AM-S222-E</t>
+  </si>
+  <si>
+    <t>Variant of HFTP-AM</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet, two SC/APC pigtails, two SC/APC adapters with shutter</t>
+  </si>
+  <si>
+    <t>HFTP</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253637</t>
+  </si>
+  <si>
+    <t>760253637</t>
+  </si>
+  <si>
+    <t>OUT-OUT-FP-G</t>
+  </si>
+  <si>
+    <t>Outdoor Outlet Cover, single gang, universal, two ports,gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254710</t>
+  </si>
+  <si>
+    <t>760254710</t>
+  </si>
+  <si>
+    <t>SMB-1P-246</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universal, one port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254711</t>
+  </si>
+  <si>
+    <t>760254711</t>
+  </si>
+  <si>
+    <t>SMB-2P-246</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universal, two ports, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253652</t>
+  </si>
+  <si>
+    <t>760253652</t>
+  </si>
+  <si>
+    <t>SMB-4P-KJ-448</t>
+  </si>
+  <si>
+    <t>Surface Mount Module,Keystone,4 port, Lighr Almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253832</t>
+  </si>
+  <si>
+    <t>760253832</t>
+  </si>
+  <si>
+    <t>SMB-4P-KJ-003</t>
+  </si>
+  <si>
+    <t>Surface Mount Module,Keystone,4 port, Black</t>
+  </si>
+  <si>
+    <t>2153422-1</t>
+  </si>
+  <si>
+    <t>Unloaded Faceplate Snap-In Module, 1 port, white</t>
+  </si>
+  <si>
+    <t>NETCONNECT®</t>
+  </si>
+  <si>
+    <t>Insert kit</t>
+  </si>
+  <si>
+    <t>2153421-1</t>
+  </si>
+  <si>
+    <t>Unloaded, angled LJ6C Snap-in Module, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760151464</t>
+  </si>
+  <si>
+    <t>760151464</t>
+  </si>
+  <si>
+    <t>LF81-262</t>
+  </si>
+  <si>
+    <t>LF81 Shuttered Duplex Faceplate with labeling</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760154203</t>
+  </si>
+  <si>
+    <t>760154203</t>
+  </si>
+  <si>
+    <t>MGS600S-A-MS-GY-25</t>
+  </si>
+  <si>
+    <t>Variant of MGS600S-ADAPTERS</t>
+  </si>
+  <si>
+    <t>MGS600S M-Series Adapter, Gray (25 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760154229</t>
+  </si>
+  <si>
+    <t>760154229</t>
+  </si>
+  <si>
+    <t>MGS600S-A-MS-OR-25</t>
+  </si>
+  <si>
+    <t>MGS600S M-Series Adapter, Orange (25 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760154237</t>
+  </si>
+  <si>
+    <t>760154237</t>
+  </si>
+  <si>
+    <t>MGS600S-A-MS-GN-25</t>
+  </si>
+  <si>
+    <t>MGS600S M-Series Adapter, Green (25 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760154245</t>
+  </si>
+  <si>
+    <t>760154245</t>
+  </si>
+  <si>
+    <t>MGS600S-A-MS-YL-25</t>
+  </si>
+  <si>
+    <t>MGS600S M-Series Adapter, Yellow (25 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760154278</t>
+  </si>
+  <si>
+    <t>760154278</t>
+  </si>
+  <si>
+    <t>MGS600S-A-MS-VI-25</t>
+  </si>
+  <si>
+    <t>MGS600S M-Series Adapter, Violet (25 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760157693</t>
+  </si>
+  <si>
+    <t>760157693</t>
+  </si>
+  <si>
+    <t>International gray adapter, gray</t>
+  </si>
+  <si>
+    <t>International gray adapter, 1 port, gray</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760157701</t>
+  </si>
+  <si>
+    <t>760157701</t>
+  </si>
+  <si>
+    <t>FLAT Italian Insert</t>
+  </si>
+  <si>
+    <t>FLAT Italian Insert, 1 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760157719</t>
+  </si>
+  <si>
+    <t>760157719</t>
+  </si>
+  <si>
+    <t>International gray adapter, black</t>
+  </si>
+  <si>
+    <t>International gray adapter, 1 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760157727</t>
+  </si>
+  <si>
+    <t>760157727</t>
+  </si>
+  <si>
+    <t>LF85IT-262</t>
+  </si>
+  <si>
+    <t>LF85IT-262 Unshuttered Clip, 1 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760130351</t>
+  </si>
+  <si>
+    <t>760130351</t>
+  </si>
+  <si>
+    <t>LF00 BLANK</t>
+  </si>
+  <si>
+    <t>LF00 Blank Module , white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760131292</t>
+  </si>
+  <si>
+    <t>760131292</t>
+  </si>
+  <si>
+    <t>LF00 BLANK-003</t>
+  </si>
+  <si>
+    <t>LF00-003 Blank Module, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760131417</t>
+  </si>
+  <si>
+    <t>760131417</t>
+  </si>
+  <si>
+    <t>LF81-003-BLANK</t>
+  </si>
+  <si>
+    <t>LF81-BLANK-003 Blank Faceplate Clip, 1 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760131425</t>
+  </si>
+  <si>
+    <t>760131425</t>
+  </si>
+  <si>
+    <t>LF81A ANGLED BLACK</t>
+  </si>
+  <si>
+    <t>LF81 Angled Faceplate Module, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016520</t>
+  </si>
+  <si>
+    <t>700016520</t>
+  </si>
+  <si>
+    <t>M224MSP-262</t>
+  </si>
+  <si>
+    <t>M224 Type M-Series Zone Box, white</t>
+  </si>
+  <si>
+    <t>Zone box</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016538</t>
+  </si>
+  <si>
+    <t>700016538</t>
+  </si>
+  <si>
+    <t>M224MSP-270</t>
+  </si>
+  <si>
+    <t>M224 Type M-Series Zone Box, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item700016553</t>
+  </si>
+  <si>
+    <t>700016553</t>
+  </si>
+  <si>
+    <t>M224FOS-262</t>
+  </si>
+  <si>
+    <t>Fiber Optic Spool Kit</t>
+  </si>
+  <si>
+    <t>Cable management hardware</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item700191596</t>
+  </si>
+  <si>
+    <t>700191596</t>
+  </si>
+  <si>
+    <t>M4CA-270</t>
+  </si>
+  <si>
+    <t>M4CA Type Adjustable Furniture Faceplate, gray</t>
+  </si>
+  <si>
+    <t>M4CA</t>
+  </si>
+  <si>
+    <t>Furniture faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700188931</t>
+  </si>
+  <si>
+    <t>700188931</t>
+  </si>
+  <si>
+    <t>M32CPP</t>
+  </si>
+  <si>
+    <t>Zone Wiring Box, 32-port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760008631</t>
+  </si>
+  <si>
+    <t>760008631</t>
+  </si>
+  <si>
+    <t>M26FP-270</t>
+  </si>
+  <si>
+    <t>Flexible Faceplate Double Gang Frame, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760008649</t>
+  </si>
+  <si>
+    <t>760008649</t>
+  </si>
+  <si>
+    <t>M30FP-2RJ45-003</t>
+  </si>
+  <si>
+    <t>FP Type Double Port Adapter Housing, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760008656</t>
+  </si>
+  <si>
+    <t>760008656</t>
+  </si>
+  <si>
+    <t>M30FP-2RJ45-246</t>
+  </si>
+  <si>
+    <t>FP Type Double Port Adapter Housing, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760009423</t>
+  </si>
+  <si>
+    <t>760009423</t>
+  </si>
+  <si>
+    <t>M30FP-1RJ45-003</t>
+  </si>
+  <si>
+    <t>FP Type Single Port Adapter Housing, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760010025</t>
+  </si>
+  <si>
+    <t>760010025</t>
+  </si>
+  <si>
+    <t>M13FP-262</t>
+  </si>
+  <si>
+    <t>FP Type Flexible Faceplate Frame, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760009431</t>
+  </si>
+  <si>
+    <t>760009431</t>
+  </si>
+  <si>
+    <t>M30FP-1RJ45-246</t>
+  </si>
+  <si>
+    <t>FP Type Single Port Adapter Housing, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760009449</t>
+  </si>
+  <si>
+    <t>760009449</t>
+  </si>
+  <si>
+    <t>M30FP-1RJ45-262</t>
+  </si>
+  <si>
+    <t>FP Type Single Port Adapter Housing, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760009456</t>
+  </si>
+  <si>
+    <t>760009456</t>
+  </si>
+  <si>
+    <t>M30FP-1RJ45-270</t>
+  </si>
+  <si>
+    <t>FP Type Single Port Adapter Housing, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760008623</t>
+  </si>
+  <si>
+    <t>760008623</t>
+  </si>
+  <si>
+    <t>M26FP-262</t>
+  </si>
+  <si>
+    <t>Flexible Faceplate Double Gang Frame, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760009464</t>
+  </si>
+  <si>
+    <t>760009464</t>
+  </si>
+  <si>
+    <t>M30FP-BLANK-003</t>
+  </si>
+  <si>
+    <t>Blank Adapter, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760161075</t>
+  </si>
+  <si>
+    <t>760161075</t>
+  </si>
+  <si>
+    <t>LF80 Angled - White</t>
+  </si>
+  <si>
+    <t>LF80 U/F/STP-262 Angled Shuttered Faceplate Module, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760161117</t>
+  </si>
+  <si>
+    <t>760161117</t>
+  </si>
+  <si>
+    <t>LF80 - Blue</t>
+  </si>
+  <si>
+    <t>LF80 U/F/STP-318 Shuttered Faceplate Module, blue</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760161638</t>
+  </si>
+  <si>
+    <t>760161638</t>
+  </si>
+  <si>
+    <t>M14L-245</t>
+  </si>
+  <si>
+    <t>M14L-245 Brown Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760165720</t>
+  </si>
+  <si>
+    <t>760165720</t>
+  </si>
+  <si>
+    <t>M10LE-245</t>
+  </si>
+  <si>
+    <t>Variant of M10LE</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, one port, electrical brown</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760257711</t>
   </si>
   <si>
     <t>760257711</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>SL Series Blanking Insert for Faceplate, toolless, electric white</t>
   </si>
   <si>
     <t>SL Series</t>
   </si>
   <si>
-    <t>Insert kit</t>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258029</t>
+  </si>
+  <si>
+    <t>760258029</t>
+  </si>
+  <si>
+    <t>FPDS-BS-1P-CW</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator, one port, British Standard style, cream white</t>
+  </si>
+  <si>
+    <t>Universal Opening Series</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258030</t>
+  </si>
+  <si>
+    <t>760258030</t>
+  </si>
+  <si>
+    <t>FPDS-BS-2P-CW</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator, two ports, British Standard style, cream white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760183707</t>
+  </si>
+  <si>
+    <t>760183707</t>
+  </si>
+  <si>
+    <t>WBE-FXS-SHINGLE-DOUBLE-3-PORT</t>
+  </si>
+  <si>
+    <t>Double Shingle for Wall Mount Building Entrance, 3 port</t>
+  </si>
+  <si>
+    <t>Uniprise®</t>
+  </si>
+  <si>
+    <t>Shingle</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760183723</t>
+  </si>
+  <si>
+    <t>760183723</t>
+  </si>
+  <si>
+    <t>WBE-FXS-KIT-GRG-.7/1.0</t>
+  </si>
+  <si>
+    <t>Cable Grommet for Wall Mount Building Entrance, 0.7–1.0 in</t>
+  </si>
+  <si>
+    <t>Cable grommet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760184382</t>
+  </si>
+  <si>
+    <t>760184382</t>
+  </si>
+  <si>
+    <t>SS Labels</t>
+  </si>
+  <si>
+    <t>SS Type Label Card Sheet for Metal Faceplates</t>
+  </si>
+  <si>
+    <t>Label kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760183731</t>
+  </si>
+  <si>
+    <t>760183731</t>
+  </si>
+  <si>
+    <t>WBE-FXS-WORK-SHELF</t>
+  </si>
+  <si>
+    <t>Work Shelf for Wall Mount Building Entrance</t>
+  </si>
+  <si>
+    <t>Work table</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760185108</t>
+  </si>
+  <si>
+    <t>760185108</t>
+  </si>
+  <si>
+    <t>M106FR2-245</t>
+  </si>
+  <si>
+    <t>M106 Flush Mounted Modular Mounting Frame, two port, brown</t>
+  </si>
+  <si>
+    <t>Mounting kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760185116</t>
+  </si>
+  <si>
+    <t>760185116</t>
+  </si>
+  <si>
+    <t>M106FR4-148</t>
+  </si>
+  <si>
+    <t>M106 Flush Mounted Modular Mounting Frame, four port, almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760185124</t>
+  </si>
+  <si>
+    <t>760185124</t>
+  </si>
+  <si>
+    <t>M106FR4-245</t>
+  </si>
+  <si>
+    <t>M106 Flush Mounted Modular Mounting Frame, four port, brown</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760187872</t>
+  </si>
+  <si>
+    <t>760187872</t>
+  </si>
+  <si>
+    <t>M12D-F-262</t>
+  </si>
+  <si>
+    <t>M12D-F-262 Faceplate, 2-port, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760189506</t>
+  </si>
+  <si>
+    <t>760189506</t>
+  </si>
+  <si>
+    <t>LF82-262</t>
+  </si>
+  <si>
+    <t>LF82-262 Shuttered Faceplate Clip, 1 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760188243</t>
+  </si>
+  <si>
+    <t>760188243</t>
+  </si>
+  <si>
+    <t>LF81-262 Shuttered Faceplate Clip, 1 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760189472</t>
+  </si>
+  <si>
+    <t>760189472</t>
+  </si>
+  <si>
+    <t>M12D-37MM-262</t>
+  </si>
+  <si>
+    <t>M12D-37MM-262 Back Box, white</t>
+  </si>
+  <si>
+    <t>Back box</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760189498</t>
+  </si>
+  <si>
+    <t>760189498</t>
+  </si>
+  <si>
+    <t>LF81-262-BLANK</t>
+  </si>
+  <si>
+    <t>LF81-BLANK-262 Blank Faceplate Clip, 1 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760193037</t>
+  </si>
+  <si>
+    <t>760193037</t>
+  </si>
+  <si>
+    <t>LF81A-262</t>
+  </si>
+  <si>
+    <t>LF81A Modular Angled Faceplate Module, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200451</t>
+  </si>
+  <si>
+    <t>760200451</t>
+  </si>
+  <si>
+    <t>M12CFS</t>
+  </si>
+  <si>
+    <t>M12CFS Modular Shuttered Faceplate, two port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200485</t>
+  </si>
+  <si>
+    <t>760200485</t>
+  </si>
+  <si>
+    <t>M12CF-262</t>
+  </si>
+  <si>
+    <t>M12CF-262 Modular Faceplate, two port, electrical white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200501</t>
+  </si>
+  <si>
+    <t>760200501</t>
+  </si>
+  <si>
+    <t>M12CFS-262</t>
+  </si>
+  <si>
+    <t>M12CFS-262 Shuttered Faceplate, two port, electrical white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760205625</t>
+  </si>
+  <si>
+    <t>760205625</t>
+  </si>
+  <si>
+    <t>M81-270 BLANK</t>
+  </si>
+  <si>
+    <t>Blank Coaxial Adapter,Gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760227637</t>
+  </si>
+  <si>
+    <t>760227637</t>
+  </si>
+  <si>
+    <t>M11FR-262</t>
+  </si>
+  <si>
+    <t>M11FR-262 Shuttered Faceplate, 1-port, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118265</t>
+  </si>
+  <si>
+    <t>760118265</t>
+  </si>
+  <si>
+    <t>M14CE-E -270</t>
+  </si>
+  <si>
+    <t>M14CE-E Type Furniture Faceplate, four port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118281</t>
+  </si>
+  <si>
+    <t>760118281</t>
+  </si>
+  <si>
+    <t>M14CE-E -003</t>
+  </si>
+  <si>
+    <t>M14CE-E Type Furniture Faceplate, four port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118299</t>
+  </si>
+  <si>
+    <t>760118299</t>
+  </si>
+  <si>
+    <t>M14CE-E -246</t>
+  </si>
+  <si>
+    <t>M14CE-E Type Furniture Faceplate, four port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118240</t>
+  </si>
+  <si>
+    <t>760118240</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760123885</t>
+  </si>
+  <si>
+    <t>760123885</t>
+  </si>
+  <si>
+    <t>M18932-246</t>
+  </si>
+  <si>
+    <t>Flush Mount Modular Faceplate, 2 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760123893</t>
+  </si>
+  <si>
+    <t>760123893</t>
+  </si>
+  <si>
+    <t>M18932-262</t>
+  </si>
+  <si>
+    <t>Flush Mount Modular Faceplate, 2 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760136838</t>
+  </si>
+  <si>
+    <t>760136838</t>
+  </si>
+  <si>
+    <t>M141LE-245</t>
+  </si>
+  <si>
+    <t>M14LE-245 Brown Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760138925</t>
+  </si>
+  <si>
+    <t>760138925</t>
+  </si>
+  <si>
+    <t>M12L-245</t>
+  </si>
+  <si>
+    <t>Variant of M12L</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, two port brown</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760136887</t>
+  </si>
+  <si>
+    <t>760136887</t>
+  </si>
+  <si>
+    <t>FLRBX-BLKHD-MOD-3RU</t>
+  </si>
+  <si>
+    <t>Bulkhead for 16 360DM Modules or 16 360G2 Cartridges</t>
+  </si>
+  <si>
+    <t>SYSTIMAX®</t>
+  </si>
+  <si>
+    <t>Bulkhead</t>
+  </si>
+  <si>
+    <t>1479504-1</t>
+  </si>
+  <si>
+    <t>Mounting Strap, 4-ports, light almond</t>
+  </si>
+  <si>
+    <t>1479504-4</t>
+  </si>
+  <si>
+    <t>Mounting Strap, 4-ports, nema gray</t>
+  </si>
+  <si>
+    <t>1-1479504-1</t>
+  </si>
+  <si>
+    <t>Mounting Strap, 4-ports, electric ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249129</t>
+  </si>
+  <si>
+    <t>760249129</t>
+  </si>
+  <si>
+    <t>FP-LBL-2P-262</t>
+  </si>
+  <si>
+    <t>Variant of FP-LBL-2P</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 2 port, electric white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249137</t>
+  </si>
+  <si>
+    <t>760249137</t>
+  </si>
+  <si>
+    <t>FP-LBL-2P-270</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 2 port, electric gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249153</t>
+  </si>
+  <si>
+    <t>760249153</t>
+  </si>
+  <si>
+    <t>FP-LBL-2P-448</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 2 port, light almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249161</t>
+  </si>
+  <si>
+    <t>760249161</t>
+  </si>
+  <si>
+    <t>FP-LBL-2P-148</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 2 port, electric almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249169</t>
+  </si>
+  <si>
+    <t>760249169</t>
+  </si>
+  <si>
+    <t>FP-LBL-2P-246</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 2 port, electric ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249130</t>
+  </si>
+  <si>
+    <t>760249130</t>
+  </si>
+  <si>
+    <t>FP-LBL-4P-262</t>
+  </si>
+  <si>
+    <t>Variant of FP-LBL-4P</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 4 port, electric white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249146</t>
+  </si>
+  <si>
+    <t>760249146</t>
+  </si>
+  <si>
+    <t>FP-LBL-4P-266</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 4 port, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249154</t>
+  </si>
+  <si>
+    <t>760249154</t>
+  </si>
+  <si>
+    <t>FP-LBL-4P-448</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 4 port, light almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249131</t>
+  </si>
+  <si>
+    <t>760249131</t>
+  </si>
+  <si>
+    <t>FP-LBL-6P-262</t>
+  </si>
+  <si>
+    <t>Variant of FP-LBL-6P</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 6 port, electric white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249147</t>
+  </si>
+  <si>
+    <t>760249147</t>
+  </si>
+  <si>
+    <t>FP-LBL-6P-266</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 6 port, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249171</t>
+  </si>
+  <si>
+    <t>760249171</t>
+  </si>
+  <si>
+    <t>FP-LBL-6P-246</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 6 port, electric ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249132</t>
+  </si>
+  <si>
+    <t>760249132</t>
+  </si>
+  <si>
+    <t>FP-NLBL-1P-262</t>
+  </si>
+  <si>
+    <t>Variant of FP-NLBL-1P</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 1 port, electric white</t>
+  </si>
+  <si>
+    <t>FP-NLBL</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249148</t>
+  </si>
+  <si>
+    <t>760249148</t>
+  </si>
+  <si>
+    <t>FP-NLBL-1P-266</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 1 port, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249156</t>
+  </si>
+  <si>
+    <t>760249156</t>
+  </si>
+  <si>
+    <t>FP-NLBL-1P-448</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 1 port, light almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249172</t>
+  </si>
+  <si>
+    <t>760249172</t>
+  </si>
+  <si>
+    <t>FP-NLBL-1P-246</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 1 port, electric ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249133</t>
+  </si>
+  <si>
+    <t>760249133</t>
+  </si>
+  <si>
+    <t>FP-NLBL-2P-262</t>
+  </si>
+  <si>
+    <t>Variant of FP-NLBL-2P</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 2 port, electric white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249149</t>
+  </si>
+  <si>
+    <t>760249149</t>
+  </si>
+  <si>
+    <t>FP-NLBL-2P-266</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 2 port, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249165</t>
+  </si>
+  <si>
+    <t>760249165</t>
+  </si>
+  <si>
+    <t>FP-NLBL-2P-148</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 2 port, electric almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249150</t>
+  </si>
+  <si>
+    <t>760249150</t>
+  </si>
+  <si>
+    <t>FP-NLBL-4P-266</t>
+  </si>
+  <si>
+    <t>Variant of FP-NLBL-4P</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 4 port, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249158</t>
+  </si>
+  <si>
+    <t>760249158</t>
+  </si>
+  <si>
+    <t>FP-NLBL-4P-448</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 4 port, light almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249174</t>
+  </si>
+  <si>
+    <t>760249174</t>
+  </si>
+  <si>
+    <t>FP-NLBL-4P-246</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 4 port, electric ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249135</t>
+  </si>
+  <si>
+    <t>760249135</t>
+  </si>
+  <si>
+    <t>FP-NLBL-6P-262</t>
+  </si>
+  <si>
+    <t>Variant of FP-NLBL-6P</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 6 port, electric white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249159</t>
+  </si>
+  <si>
+    <t>760249159</t>
+  </si>
+  <si>
+    <t>FP-NLBL-6P-448</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 6 port, light almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249167</t>
+  </si>
+  <si>
+    <t>760249167</t>
+  </si>
+  <si>
+    <t>FP-NLBL-6P-148</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 6 port, electric almond</t>
+  </si>
+  <si>
+    <t>1-1116409-3</t>
+  </si>
+  <si>
+    <t>MODULE, 2 PORT, INSERT FOR SL SERIES FACEPLATE, ALPINE WHITE</t>
+  </si>
+  <si>
+    <t>1116410-1</t>
+  </si>
+  <si>
+    <t>MODULE, BLANK, INSERT FOR SL SERIES FACEPLATE, LIGHT ALMOND</t>
+  </si>
+  <si>
+    <t>1-1116407-3</t>
+  </si>
+  <si>
+    <t>MODULE, BLANK, INSERT FOR SL SERIES FACEPLATE, 1.5U, ALPINE WHITE</t>
+  </si>
+  <si>
+    <t>1-1933686-3</t>
+  </si>
+  <si>
+    <t>MODULE, INSERT FOR SL SERIES FACEPLATE, HDMI, ALPINE WHITE</t>
+  </si>
+  <si>
+    <t>1933686-1</t>
+  </si>
+  <si>
+    <t>MODULE, INSERT FOR SL SERIES FACEPLATE, HDMI, LIGHT ALMOND</t>
+  </si>
+  <si>
+    <t>1116408-1</t>
+  </si>
+  <si>
+    <t>MODULE, 3 PORT, INSERT FOR SL SERIES FACEPLATE, LIGHT ALMOND</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760249279</t>
+  </si>
+  <si>
+    <t>760249279</t>
+  </si>
+  <si>
+    <t>HFTP-AM-S211-E</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet, one SC/APC pigtail, one SC/APC adapter with shutter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760249281</t>
+  </si>
+  <si>
+    <t>760249281</t>
+  </si>
+  <si>
+    <t>HFTP-AM-NN00-E</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet, no pigtail, no adapter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760246283</t>
+  </si>
+  <si>
+    <t>760246283</t>
+  </si>
+  <si>
+    <t>M12FR-262</t>
+  </si>
+  <si>
+    <t>M12FR-262 Unshuttered Faceplate, 2-port, White, Eco-Bulk Package</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245389</t>
+  </si>
+  <si>
+    <t>760245389</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 2 port, SL/SLX, British Standard style, RAL 9003 white</t>
+  </si>
+  <si>
+    <t>2111039-7</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, red</t>
+  </si>
+  <si>
+    <t>E Series</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245363</t>
+  </si>
+  <si>
+    <t>760245363</t>
+  </si>
+  <si>
+    <t>M12CFS Modular Shuttered Faceplate, two port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249557</t>
+  </si>
+  <si>
+    <t>760249557</t>
+  </si>
+  <si>
+    <t>Stainless Steel Type Flush Mounted Faceplate, two port, Phone studs</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106237</t>
+  </si>
+  <si>
+    <t>760106237</t>
+  </si>
+  <si>
+    <t>M13L-148</t>
+  </si>
+  <si>
+    <t>L Type Flush-Mounted Faceplate, three port Almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760246267</t>
+  </si>
+  <si>
+    <t>760246267</t>
+  </si>
+  <si>
+    <t>SMB-1P-003</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universal, one port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248521</t>
+  </si>
+  <si>
+    <t>760248521</t>
+  </si>
+  <si>
+    <t>SMB-1P-262</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universal, one port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248523</t>
+  </si>
+  <si>
+    <t>760248523</t>
+  </si>
+  <si>
+    <t>SMB-1P-266</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universal, one port, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248524</t>
+  </si>
+  <si>
+    <t>760248524</t>
+  </si>
+  <si>
+    <t>SMB-1P-448</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universal, one port, light almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248526</t>
+  </si>
+  <si>
+    <t>760248526</t>
+  </si>
+  <si>
+    <t>SMB-2P-270</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universal, two ports, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248527</t>
+  </si>
+  <si>
+    <t>760248527</t>
+  </si>
+  <si>
+    <t>SMB-2P-266</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universal, two ports, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248528</t>
+  </si>
+  <si>
+    <t>760248528</t>
+  </si>
+  <si>
+    <t>SMB-2P-448</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universal, two ports, light almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249249</t>
+  </si>
+  <si>
+    <t>760249249</t>
+  </si>
+  <si>
+    <t>FPS-BS-1P-W</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, universal, one port, British Standard style, shuttered, white</t>
+  </si>
+  <si>
+    <t>FPS-BS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249250</t>
+  </si>
+  <si>
+    <t>760249250</t>
+  </si>
+  <si>
+    <t>FPS-BS-1P-B</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, universal, one port, British Standard style, shuttered, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249251</t>
+  </si>
+  <si>
+    <t>760249251</t>
+  </si>
+  <si>
+    <t>FPS-BS-2P-W</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, universal, two ports, British Standard style, shuttered, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249254</t>
+  </si>
+  <si>
+    <t>760249254</t>
+  </si>
+  <si>
+    <t>FPS-BS-4P-B</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, universal, four ports, British Standard style, shuttered, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760249280</t>
+  </si>
+  <si>
+    <t>760249280</t>
+  </si>
+  <si>
+    <t>HFTP-AM-S201-E</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet,  no pigtails, one SC/APC adapter with shutter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248925</t>
+  </si>
+  <si>
+    <t>760248925</t>
+  </si>
+  <si>
+    <t>FP-LBL-2P-003</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Universal, Labelled, 1-gang, 2 port, electric black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248926</t>
+  </si>
+  <si>
+    <t>760248926</t>
+  </si>
+  <si>
+    <t>FP-LBL-4P-003</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 4 port, electric black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248928</t>
+  </si>
+  <si>
+    <t>760248928</t>
+  </si>
+  <si>
+    <t>FP-NLBL-1P-003</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 1 port, electric black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248930</t>
+  </si>
+  <si>
+    <t>760248930</t>
+  </si>
+  <si>
+    <t>FP-NLBL-4P-003</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 4 port, electric black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248931</t>
+  </si>
+  <si>
+    <t>760248931</t>
+  </si>
+  <si>
+    <t>FP-NLBL-6P-003</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 6 port, electric black</t>
+  </si>
+  <si>
+    <t>1933671-1</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 4 Port, Light Almond</t>
+  </si>
+  <si>
+    <t>SL Series | SLX Series</t>
+  </si>
+  <si>
+    <t>Surface mount module</t>
+  </si>
+  <si>
+    <t>1-1933674-1</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 6 Port, Electric Ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760250080</t>
+  </si>
+  <si>
+    <t>760250080</t>
+  </si>
+  <si>
+    <t>M14L-262 AB</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, M14L-262, electric white, antimicrobial, eco-bulk</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249152</t>
+  </si>
+  <si>
+    <t>760249152</t>
+  </si>
+  <si>
+    <t>FP-LBL-1P-448</t>
+  </si>
+  <si>
+    <t>Variant of FP-LBL-1P</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 1 port, light almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249168</t>
+  </si>
+  <si>
+    <t>760249168</t>
+  </si>
+  <si>
+    <t>FP-LBL-1P-246</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 1 port, electric ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760255100</t>
+  </si>
+  <si>
+    <t>760255100</t>
+  </si>
+  <si>
+    <t>Shuttered Module, angled 25 x 50, ECO BULK</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760255101</t>
+  </si>
+  <si>
+    <t>760255101</t>
+  </si>
+  <si>
+    <t>LJ6C Unloaded Snap-In Module, 1 port white, ECO BULK</t>
+  </si>
+  <si>
+    <t>LJ6C | SL Series</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255103</t>
+  </si>
+  <si>
+    <t>760255103</t>
+  </si>
+  <si>
+    <t>Faceplate BS LJ6C Unloaded, 2 port, white, ECO BULK</t>
+  </si>
+  <si>
+    <t>LJ6C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760258771</t>
+  </si>
+  <si>
+    <t>760258771</t>
+  </si>
+  <si>
+    <t>MiniPod, 6 ports, empty box</t>
+  </si>
+  <si>
+    <t>MiniPod</t>
+  </si>
+  <si>
+    <t>Modular jack enclosure</t>
+  </si>
+  <si>
+    <t>1-1116697-3</t>
+  </si>
+  <si>
+    <t>SL Series Surface Mount Modular Jack Box, 1 port, unloaded, Alpine white</t>
+  </si>
+  <si>
+    <t>1-1116698-3</t>
+  </si>
+  <si>
+    <t>SL Series Surface Mount Modular Jack Box, 2 ports, unloaded, alphine white</t>
+  </si>
+  <si>
+    <t>1-1375155-3</t>
+  </si>
+  <si>
+    <t>Faceplate, 2 port, angled, flush mount, alpine white</t>
+  </si>
+  <si>
+    <t>1-1479486-3</t>
+  </si>
+  <si>
+    <t>SL Series Faceplate, double gang, double-sided, alpine white</t>
+  </si>
+  <si>
+    <t>1-1427478-3</t>
+  </si>
+  <si>
+    <t>Faceplate, 4 port, mid-size, white</t>
+  </si>
+  <si>
+    <t>1-1479152-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, phone, 1-port, alpine white</t>
+  </si>
+  <si>
+    <t>1-1479784-3</t>
+  </si>
+  <si>
+    <t>Mounting Strap, 2-port, SL Series inserts, white</t>
+  </si>
+  <si>
+    <t>1-1671414-1</t>
+  </si>
+  <si>
+    <t>Universal Connectivity Platform Quick-Fit Consolidation Point Box, 6 port capacity</t>
+  </si>
+  <si>
+    <t>AMP CO | UCP</t>
+  </si>
+  <si>
+    <t>1-1671163-1</t>
+  </si>
+  <si>
+    <t>Consolidation Point Enclosure, 4-port, twist/SL jack</t>
+  </si>
+  <si>
+    <t>Enclosure</t>
+  </si>
+  <si>
+    <t>1-1711307-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, French, unloaded, 45x45 mm, white</t>
+  </si>
+  <si>
+    <t>1-1933674-3</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 6 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111008-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 1 port, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111012-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 6 port, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111022-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 2 port, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111037-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 2 port, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111008-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 1 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111012-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 6 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111022-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 2 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111023-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 3 port, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111013-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 6 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111009-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 2 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111042-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 8 port, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111023-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 3 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111014-1</t>
+  </si>
+  <si>
+    <t>1-2111052-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 4 port, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111042-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 8 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111024-1</t>
+  </si>
+  <si>
+    <t>1-2111052-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 4 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111203-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, horizontal orientation, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111010-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 3 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111024-3</t>
+  </si>
+  <si>
+    <t>1-2111011-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111049-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 1 port, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111011-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111021-1</t>
+  </si>
+  <si>
+    <t>1-2111021-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 1 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111050-3</t>
+  </si>
+  <si>
+    <t>1-2111051-1</t>
+  </si>
+  <si>
+    <t>1-2111051-3</t>
+  </si>
+  <si>
+    <t>1-406185-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4-port, angled, electric ivory</t>
+  </si>
+  <si>
+    <t>1-558198-0</t>
+  </si>
+  <si>
+    <t>Icon Wheel, gray</t>
+  </si>
+  <si>
+    <t>Icon kit</t>
+  </si>
+  <si>
+    <t>1-557505-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 1-gang, 2 port, electric ivory</t>
+  </si>
+  <si>
+    <t>1-558088-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, 110 connect, electrical ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item106622210</t>
+  </si>
+  <si>
+    <t>106622210</t>
+  </si>
+  <si>
+    <t>M106FR2-246</t>
+  </si>
+  <si>
+    <t>M106 Flush Mounted Modular Mounting Frame, two port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106650898</t>
+  </si>
+  <si>
+    <t>106650898</t>
+  </si>
+  <si>
+    <t>M13C-262</t>
+  </si>
+  <si>
+    <t>M13C Type Furniture Faceplate, three port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item106688385</t>
+  </si>
+  <si>
+    <t>106688385</t>
+  </si>
+  <si>
+    <t>M106FR4-270</t>
+  </si>
+  <si>
+    <t>M106 Flush Mounted Modular Mounting Frame, four port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item106688393</t>
+  </si>
+  <si>
+    <t>106688393</t>
+  </si>
+  <si>
+    <t>M106FR2-270</t>
+  </si>
+  <si>
+    <t>M106 Flush Mounted Modular Mounting Frame, two port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item106622160</t>
+  </si>
+  <si>
+    <t>106622160</t>
+  </si>
+  <si>
+    <t>M105FR1-246</t>
+  </si>
+  <si>
+    <t>M105 Flush Mounted Modular Mounting Frame, one port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106720212</t>
+  </si>
+  <si>
+    <t>106720212</t>
+  </si>
+  <si>
+    <t>M02714-246</t>
+  </si>
+  <si>
+    <t>Flush Mount Faceplate, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106658156</t>
+  </si>
+  <si>
+    <t>106658156</t>
+  </si>
+  <si>
+    <t>M112SMB-262</t>
+  </si>
+  <si>
+    <t>M112 Type Surface Mount Box, twelve port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item106664139</t>
+  </si>
+  <si>
+    <t>106664139</t>
+  </si>
+  <si>
+    <t>M30MC-246</t>
+  </si>
+  <si>
+    <t>Rectangular Mounting Collar, ivory</t>
+  </si>
+  <si>
+    <t>Mounting collar</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item106986110</t>
+  </si>
+  <si>
+    <t>106986110</t>
+  </si>
+  <si>
+    <t>M30CC-246</t>
+  </si>
+  <si>
+    <t>Circular Mounting Collar, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item106664154</t>
+  </si>
+  <si>
+    <t>106664154</t>
+  </si>
+  <si>
+    <t>M30MC-003</t>
+  </si>
+  <si>
+    <t>Rectangular Mounting Collar, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item106669278</t>
+  </si>
+  <si>
+    <t>106669278</t>
+  </si>
+  <si>
+    <t>M40R-J2-262</t>
+  </si>
+  <si>
+    <t>Insert Panel for M40 Surface Mount Box, holds three RJ45 jacks</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107067951</t>
+  </si>
+  <si>
+    <t>107067951</t>
+  </si>
+  <si>
+    <t>M20AP-270</t>
+  </si>
+  <si>
+    <t>M20 Dust Cover for M-Series Faceplates and Outlets, gray</t>
+  </si>
+  <si>
+    <t>Dust cover</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item106628852</t>
+  </si>
+  <si>
+    <t>106628852</t>
+  </si>
+  <si>
+    <t>M106FR2-003</t>
+  </si>
+  <si>
+    <t>M106 Flush Mounted Modular Mounting Frame, two port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107276180</t>
+  </si>
+  <si>
+    <t>107276180</t>
+  </si>
+  <si>
+    <t>M12AP-262</t>
+  </si>
+  <si>
+    <t>L Type Flush-Mounted Faceplate, two port vertical alignment, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107239493</t>
+  </si>
+  <si>
+    <t>107239493</t>
+  </si>
+  <si>
+    <t>M40DSC4-B-262</t>
+  </si>
+  <si>
+    <t>Insert Panel for M40 Surface Mount Box, holds four duplex SC couplings</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106650880</t>
+  </si>
+  <si>
+    <t>106650880</t>
+  </si>
+  <si>
+    <t>M13C-246</t>
+  </si>
+  <si>
+    <t>M13C Type Furniture Faceplate, three port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107167496</t>
+  </si>
+  <si>
+    <t>107167496</t>
+  </si>
+  <si>
+    <t>M26C-246</t>
+  </si>
+  <si>
+    <t>M26C Type Funiture Faceplate, six port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296378</t>
+  </si>
+  <si>
+    <t>107296378</t>
+  </si>
+  <si>
+    <t>M60A-262</t>
+  </si>
+  <si>
+    <t>M60 Telephone Information Outlet Icon Insert, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107065583</t>
+  </si>
+  <si>
+    <t>107065583</t>
+  </si>
+  <si>
+    <t>M20AP-003</t>
+  </si>
+  <si>
+    <t>M20 Dust Cover for M-Series Faceplates and Outlets, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296394</t>
+  </si>
+  <si>
+    <t>107296394</t>
+  </si>
+  <si>
+    <t>M60A-123</t>
+  </si>
+  <si>
+    <t>M60 Telephone Information Outlet Icon Insert, yellow</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107067860</t>
+  </si>
+  <si>
+    <t>107067860</t>
+  </si>
+  <si>
+    <t>M20AP-246</t>
+  </si>
+  <si>
+    <t>M20 Dust Cover for M-Series Faceplates and Outlets, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296402</t>
+  </si>
+  <si>
+    <t>107296402</t>
+  </si>
+  <si>
+    <t>M60A-112</t>
+  </si>
+  <si>
+    <t>M60 Telephone Information Outlet Icon Insert, orange</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107067928</t>
+  </si>
+  <si>
+    <t>107067928</t>
+  </si>
+  <si>
+    <t>M20AP-262</t>
+  </si>
+  <si>
+    <t>M20 Dust Cover for M-Series Faceplates and Outlets, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296428</t>
+  </si>
+  <si>
+    <t>107296428</t>
+  </si>
+  <si>
+    <t>M60A-317</t>
+  </si>
+  <si>
+    <t>M60 Telephone Information Outlet Icon Insert, red</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296667</t>
+  </si>
+  <si>
+    <t>107296667</t>
+  </si>
+  <si>
+    <t>M60D-123</t>
+  </si>
+  <si>
+    <t>M60 Data Information Outlet Icon Insert, yellow</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107276172</t>
+  </si>
+  <si>
+    <t>107276172</t>
+  </si>
+  <si>
+    <t>M12AP-246</t>
+  </si>
+  <si>
+    <t>L Type Flush-Mounted Faceplate, two port vertical alignment, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296675</t>
+  </si>
+  <si>
+    <t>107296675</t>
+  </si>
+  <si>
+    <t>M60D-112</t>
+  </si>
+  <si>
+    <t>M60 Data Information Outlet Icon Insert, orange</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296493</t>
+  </si>
+  <si>
+    <t>107296493</t>
+  </si>
+  <si>
+    <t>M60B-123</t>
+  </si>
+  <si>
+    <t>M60 Blank Information Outlet Icon Insert, yellow</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296774</t>
+  </si>
+  <si>
+    <t>107296774</t>
+  </si>
+  <si>
+    <t>M60E-226</t>
+  </si>
+  <si>
+    <t>M60 Voice Information Outlet Icon Insert, green</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296584</t>
+  </si>
+  <si>
+    <t>107296584</t>
+  </si>
+  <si>
+    <t>M60C-112</t>
+  </si>
+  <si>
+    <t>M60 Computer Information Outlet Icon Insert, orange</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296683</t>
+  </si>
+  <si>
+    <t>107296683</t>
+  </si>
+  <si>
+    <t>M60D-226</t>
+  </si>
+  <si>
+    <t>M60 Data Information Outlet Icon Insert, green</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296592</t>
+  </si>
+  <si>
+    <t>107296592</t>
+  </si>
+  <si>
+    <t>M60C-226</t>
+  </si>
+  <si>
+    <t>M60 Computer Information Outlet Icon Insert, green</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296790</t>
+  </si>
+  <si>
+    <t>107296790</t>
+  </si>
+  <si>
+    <t>M60E-318</t>
+  </si>
+  <si>
+    <t>M60 Voice Information Outlet Icon Insert, blue</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296600</t>
+  </si>
+  <si>
+    <t>107296600</t>
+  </si>
+  <si>
+    <t>M60C-317</t>
+  </si>
+  <si>
+    <t>M60 Computer Information Outlet Icon Insert, red</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296717</t>
+  </si>
+  <si>
+    <t>107296717</t>
+  </si>
+  <si>
+    <t>M60E-246</t>
+  </si>
+  <si>
+    <t>M60 Voice Information Outlet Icon Insert, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296618</t>
+  </si>
+  <si>
+    <t>107296618</t>
+  </si>
+  <si>
+    <t>M60C-318</t>
+  </si>
+  <si>
+    <t>M60 Computer Information Outlet Icon Insert, blue</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296535</t>
+  </si>
+  <si>
+    <t>107296535</t>
+  </si>
+  <si>
+    <t>M60C-246</t>
+  </si>
+  <si>
+    <t>M60 Computer Information Outlet Icon Insert, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107431512</t>
+  </si>
+  <si>
+    <t>107431512</t>
+  </si>
+  <si>
+    <t>SMBFG</t>
+  </si>
+  <si>
+    <t>Fiber Organizer for 100 Series Surface Mount Box</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296741</t>
+  </si>
+  <si>
+    <t>107296741</t>
+  </si>
+  <si>
+    <t>M60E-003</t>
+  </si>
+  <si>
+    <t>M60 Voice Information Outlet Icon Insert, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256273</t>
+  </si>
+  <si>
+    <t>760256273</t>
+  </si>
+  <si>
+    <t>FPDS-BS-2P-SW</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator, two ports, British Standard style, signal white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256274</t>
+  </si>
+  <si>
+    <t>760256274</t>
+  </si>
+  <si>
+    <t>FPDS-BS-4P-SW</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator, four ports, British Standard style, signal white</t>
+  </si>
+  <si>
+    <t>1116407-2</t>
+  </si>
+  <si>
+    <t>MODULE, BLANK, INSERT FOR SL SERIES FACEPLATE, 1.5U, BLACK</t>
+  </si>
+  <si>
+    <t>1479486-2</t>
+  </si>
+  <si>
+    <t>SL Series Faceplate, double gang, double-sided, black</t>
+  </si>
+  <si>
+    <t>1339118-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, SL Series, single gang, black</t>
+  </si>
+  <si>
+    <t>1903735-1</t>
+  </si>
+  <si>
+    <t>EHR Series Surface Mount Category 5e Office Box, 1 port, loaded, white</t>
+  </si>
+  <si>
+    <t>EHR Series</t>
+  </si>
+  <si>
+    <t>1903736-1</t>
+  </si>
+  <si>
+    <t>EHR Series Surface Mount Category 5e Office Box, 2 ports, loaded, white</t>
+  </si>
+  <si>
+    <t>1933134-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, Flexmode, Black</t>
+  </si>
+  <si>
+    <t>1933134-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, Flexmode, Gray</t>
+  </si>
+  <si>
+    <t>1933468-1</t>
+  </si>
+  <si>
+    <t>Extender Assembly, black</t>
+  </si>
+  <si>
+    <t>Extender kit</t>
+  </si>
+  <si>
+    <t>1933674-3</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 6 port, white</t>
+  </si>
+  <si>
+    <t>1933668-2</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 2 port, black</t>
+  </si>
+  <si>
+    <t>1933671-2</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 4 port, black</t>
+  </si>
+  <si>
+    <t>1933671-3</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 4 port, white</t>
+  </si>
+  <si>
+    <t>2-1427030-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator SL series, 2-port, with shutter and label, white</t>
+  </si>
+  <si>
+    <t>2-1427030-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator SL series, 3-port, with shutter and label, white</t>
+  </si>
+  <si>
+    <t>2-279393-1</t>
+  </si>
+  <si>
+    <t>Faceplate Shuttered 1 port, white</t>
+  </si>
+  <si>
+    <t>2-279393-2</t>
+  </si>
+  <si>
+    <t>Faceplate Shuttered 2 port, white</t>
+  </si>
+  <si>
+    <t>2-279393-6</t>
+  </si>
+  <si>
+    <t>Faceplate Angled Shuttered 3 port, white</t>
+  </si>
+  <si>
+    <t>2-336614-1</t>
+  </si>
+  <si>
+    <t>Flush Mount Outlet, 3 port, DIN 50 x 50 mm, white</t>
+  </si>
+  <si>
+    <t>Outlet</t>
+  </si>
+  <si>
+    <t>2174250-1</t>
+  </si>
+  <si>
+    <t>AMPLET Surface Mount Office Box, for SL jacks, 6 ports, unloaded, white</t>
+  </si>
+  <si>
+    <t>2225212-1</t>
+  </si>
+  <si>
+    <t>Faceplate (85 X 85) UK-style, 2-port, with shutter, white</t>
+  </si>
+  <si>
+    <t>235001-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 1 port, with shutter, signal white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103730</t>
+  </si>
+  <si>
+    <t>260103730</t>
+  </si>
+  <si>
+    <t>RFP-160S41LW-CS</t>
+  </si>
+  <si>
+    <t>Variant of RFP</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, pull &amp; click SC/APC, 60 meters cable on spool, wall mount</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103731</t>
+  </si>
+  <si>
+    <t>260103731</t>
+  </si>
+  <si>
+    <t>RFP-130S41LC-CS</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, pull &amp; click SC/APC, 30 meters cable on spool, cavity mount</t>
+  </si>
+  <si>
+    <t>272352-1</t>
+  </si>
+  <si>
+    <t>Faceplate Standard Kit, 1 Port, Almond</t>
+  </si>
+  <si>
+    <t>272378-3</t>
+  </si>
+  <si>
+    <t>Decorator Faceplate Kit Standard, 3-port, Almond</t>
+  </si>
+  <si>
+    <t>272368-1</t>
+  </si>
+  <si>
+    <t>Faceplate Standard Kit, 1 Port, shuttered, Almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255234</t>
+  </si>
+  <si>
+    <t>760255234</t>
+  </si>
+  <si>
+    <t>Faceplate Standard Kit, 2 Port, Shuttered, White</t>
+  </si>
+  <si>
+    <t>1375092-1</t>
+  </si>
+  <si>
+    <t>Icon wheel, data, voice, almond, 10 pcs</t>
+  </si>
+  <si>
+    <t>1375092-2</t>
+  </si>
+  <si>
+    <t>Icon wheel, data, voice, red, 10 pcs</t>
+  </si>
+  <si>
+    <t>1375092-3</t>
+  </si>
+  <si>
+    <t>Icon wheel, data, voice, green, 10 pcs</t>
+  </si>
+  <si>
+    <t>1375006-2</t>
+  </si>
+  <si>
+    <t>Large base Furniture Faceplate Kit, black</t>
+  </si>
+  <si>
+    <t>1375092-6</t>
+  </si>
+  <si>
+    <t>Icon wheel, data, voice, black, 10 pcs</t>
+  </si>
+  <si>
+    <t>1375155-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 1-gang, angled, 2 port, almond</t>
+  </si>
+  <si>
+    <t>1375092-9</t>
+  </si>
+  <si>
+    <t>Icon wheel, data, voice, violet, 10 pcs</t>
+  </si>
+  <si>
+    <t>1375155-3</t>
+  </si>
+  <si>
+    <t>Faceplate, 2 port, angled, flush mount, white</t>
+  </si>
+  <si>
+    <t>1427008-1</t>
+  </si>
+  <si>
+    <t>AMPLET Surface Mount Office Box, for EHR jacks, 1 port, unloaded, white</t>
+  </si>
+  <si>
+    <t>1427010-1</t>
+  </si>
+  <si>
+    <t>AMPLET Surface Mount Office Box, for EHR jacks, 4 ports, unloaded, white</t>
+  </si>
+  <si>
+    <t>1375357-1</t>
+  </si>
+  <si>
+    <t>Adhesive Label, 9.5 mm x 50.29 mm, white</t>
+  </si>
+  <si>
+    <t>1427011-1</t>
+  </si>
+  <si>
+    <t>AMPLET Surface Mount Office Box, for EHR jacks, 6 ports, unloaded, white</t>
+  </si>
+  <si>
+    <t>1427023-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4-port, white</t>
+  </si>
+  <si>
+    <t>1427475-3</t>
+  </si>
+  <si>
+    <t>Faceplate, 1 port, mid-size, white</t>
+  </si>
+  <si>
+    <t>1427476-3</t>
+  </si>
+  <si>
+    <t>Faceplate, 2 port, mid-size, white</t>
+  </si>
+  <si>
+    <t>1427477-3</t>
+  </si>
+  <si>
+    <t>Faceplate, 3 port, mid-size, white</t>
+  </si>
+  <si>
+    <t>1479042-1</t>
+  </si>
+  <si>
+    <t>Floor Enclosure, passive, 4 RU, for 6 in raised floors</t>
+  </si>
+  <si>
+    <t>1479504-3</t>
+  </si>
+  <si>
+    <t>Mounting Strap, 4-ports, white</t>
+  </si>
+  <si>
+    <t>1479159-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 1-port, white</t>
+  </si>
+  <si>
+    <t>1479152-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, phone, 1-port, almond</t>
+  </si>
+  <si>
+    <t>1479358-3</t>
+  </si>
+  <si>
+    <t>Universal Surface Mount Outlet, 12 port, white</t>
+  </si>
+  <si>
+    <t>1479784-2</t>
+  </si>
+  <si>
+    <t>Mounting Strap, 2-port, SL Series inserts, black</t>
+  </si>
+  <si>
+    <t>1479360-1</t>
+  </si>
+  <si>
+    <t>Floor Enclosure, passive, 12 RU, for 6 in raised floors</t>
+  </si>
+  <si>
+    <t>1479594-2</t>
+  </si>
+  <si>
+    <t>ETHERSEAL® Faceplate, stainless steel, 1-gang, 2-port, with gasket</t>
+  </si>
+  <si>
+    <t>ETHERSEAL</t>
+  </si>
+  <si>
+    <t>1479784-3</t>
+  </si>
+  <si>
+    <t>1479486-3</t>
+  </si>
+  <si>
+    <t>SL Series Faceplate, double gang, double-sided, white</t>
+  </si>
+  <si>
+    <t>1479504-2</t>
+  </si>
+  <si>
+    <t>Mounting Strap, 4-ports, black</t>
+  </si>
+  <si>
+    <t>1479656-1</t>
+  </si>
+  <si>
+    <t>ETHERSEAL® Enclosure, indoor/outdoor, K/Os: 2 etherseal, 2 M16 cable, 1 M32 conduit</t>
+  </si>
+  <si>
+    <t>1479657-1</t>
+  </si>
+  <si>
+    <t>ETHERSEAL® Gland Kit, M16, front mount, black</t>
+  </si>
+  <si>
+    <t>Gland</t>
+  </si>
+  <si>
+    <t>1534332-1</t>
+  </si>
+  <si>
+    <t>Cable Holder Kit, commercial grade, 1-gang, 2 ports</t>
+  </si>
+  <si>
+    <t>1554501-1</t>
+  </si>
+  <si>
+    <t>AMPLET Surface Mount Office Box, for SL jacks, 1 port, unloaded, white</t>
+  </si>
+  <si>
+    <t>1554502-1</t>
+  </si>
+  <si>
+    <t>AMPLET Surface Mount Office Box, for SL jacks, 2 ports, unloaded, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431520</t>
+  </si>
+  <si>
+    <t>107431520</t>
+  </si>
+  <si>
+    <t>M106SMB-003</t>
+  </si>
+  <si>
+    <t>M106 Type Surface Mount Box, six port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296758</t>
+  </si>
+  <si>
+    <t>107296758</t>
+  </si>
+  <si>
+    <t>M60E-123</t>
+  </si>
+  <si>
+    <t>M60 Voice Information Outlet Icon Insert, yellow</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431538</t>
+  </si>
+  <si>
+    <t>107431538</t>
+  </si>
+  <si>
+    <t>M106SMB-262</t>
+  </si>
+  <si>
+    <t>M106 Type Surface Mount Box, six port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431546</t>
+  </si>
+  <si>
+    <t>107431546</t>
+  </si>
+  <si>
+    <t>M106SMB-246</t>
+  </si>
+  <si>
+    <t>M106 Type Surface Mount Box, six port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107655169</t>
+  </si>
+  <si>
+    <t>107655169</t>
+  </si>
+  <si>
+    <t>M14MMO-003</t>
+  </si>
+  <si>
+    <t>MMO Type Flush Mounted Angled Faceplate, four port black</t>
+  </si>
+  <si>
+    <t>Flush mount outlet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952475</t>
+  </si>
+  <si>
+    <t>107952475</t>
+  </si>
+  <si>
+    <t>M104SMB-A-003</t>
+  </si>
+  <si>
+    <t>M104 Type Surface Mount Box, four port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107655177</t>
+  </si>
+  <si>
+    <t>107655177</t>
+  </si>
+  <si>
+    <t>M14MMO-246</t>
+  </si>
+  <si>
+    <t>MMO Type Flush Mounted Angled Faceplate, four port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952483</t>
+  </si>
+  <si>
+    <t>107952483</t>
+  </si>
+  <si>
+    <t>M104SMB-A-DC-246</t>
+  </si>
+  <si>
+    <t>Surface-Mount Box, four port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107992927</t>
+  </si>
+  <si>
+    <t>107992927</t>
+  </si>
+  <si>
+    <t>M40A1-B-262</t>
+  </si>
+  <si>
+    <t>M40 Surface Mount Box</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713612</t>
+  </si>
+  <si>
+    <t>107713612</t>
+  </si>
+  <si>
+    <t>M14AS-003</t>
+  </si>
+  <si>
+    <t>Angled Flush Mounted Faceplate, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713554</t>
+  </si>
+  <si>
+    <t>107713554</t>
+  </si>
+  <si>
+    <t>M12AS-270</t>
+  </si>
+  <si>
+    <t>Variant of M12AS</t>
+  </si>
+  <si>
+    <t>Angled Specialty Faceplate, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107983983</t>
+  </si>
+  <si>
+    <t>107983983</t>
+  </si>
+  <si>
+    <t>M101SMB-B-003</t>
+  </si>
+  <si>
+    <t>M101 Type Surface Mount Box, single port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984007</t>
+  </si>
+  <si>
+    <t>107984007</t>
+  </si>
+  <si>
+    <t>M101SMB-B-246</t>
+  </si>
+  <si>
+    <t>M101 Type Surface Mount Box, single port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984015</t>
+  </si>
+  <si>
+    <t>107984015</t>
+  </si>
+  <si>
+    <t>M101SMB-B-262</t>
+  </si>
+  <si>
+    <t>M101 Type Surface Mount Box, single port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952442</t>
+  </si>
+  <si>
+    <t>107952442</t>
+  </si>
+  <si>
+    <t>M104SMB-A-246</t>
+  </si>
+  <si>
+    <t>M104 Type Surface Mount Box, four port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item108066481</t>
+  </si>
+  <si>
+    <t>108066481</t>
+  </si>
+  <si>
+    <t>M21A-317</t>
+  </si>
+  <si>
+    <t>M21 Dust Cover for M-Series Outlets, red</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168493</t>
+  </si>
+  <si>
+    <t>108168493</t>
+  </si>
+  <si>
+    <t>M13L-270</t>
+  </si>
+  <si>
+    <t>L Type Flush-Mounted Faceplate, 3 port, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952467</t>
+  </si>
+  <si>
+    <t>107952467</t>
+  </si>
+  <si>
+    <t>M104SMB-A-270</t>
+  </si>
+  <si>
+    <t>M104 Type Surface Mount Box, four port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168501</t>
+  </si>
+  <si>
+    <t>108168501</t>
+  </si>
+  <si>
+    <t>M13L-262</t>
+  </si>
+  <si>
+    <t>L Type Flush-Mounted Faceplate, 3 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item108066325</t>
+  </si>
+  <si>
+    <t>108066325</t>
+  </si>
+  <si>
+    <t>M21A-003</t>
+  </si>
+  <si>
+    <t>M21 Dust Cover for M-Series Outlets, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168519</t>
+  </si>
+  <si>
+    <t>108168519</t>
+  </si>
+  <si>
+    <t>M13L-246</t>
+  </si>
+  <si>
+    <t>L Type Flush-Mounted Faceplate, 3 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item108066333</t>
+  </si>
+  <si>
+    <t>108066333</t>
+  </si>
+  <si>
+    <t>M21A-112</t>
+  </si>
+  <si>
+    <t>M21 Dust Cover for M-Series Outlets, orange</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168527</t>
+  </si>
+  <si>
+    <t>108168527</t>
+  </si>
+  <si>
+    <t>M13L-003</t>
+  </si>
+  <si>
+    <t>L Type Flush-Mounted Faceplate, 3 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168535</t>
+  </si>
+  <si>
+    <t>108168535</t>
+  </si>
+  <si>
+    <t>M14L-270</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 4 port, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item108066358</t>
+  </si>
+  <si>
+    <t>108066358</t>
+  </si>
+  <si>
+    <t>M21A-226</t>
+  </si>
+  <si>
+    <t>M21 Dust Cover for M-Series Outlets, green</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258435</t>
+  </si>
+  <si>
+    <t>108258435</t>
+  </si>
+  <si>
+    <t>M10L-270</t>
+  </si>
+  <si>
+    <t>Variant of M10L</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 1 port, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168451</t>
+  </si>
+  <si>
+    <t>108168451</t>
+  </si>
+  <si>
+    <t>M12L-270</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 2 port, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168469</t>
+  </si>
+  <si>
+    <t>108168469</t>
+  </si>
+  <si>
+    <t>M12L-262</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 2 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item108066465</t>
+  </si>
+  <si>
+    <t>108066465</t>
+  </si>
+  <si>
+    <t>M21A-262</t>
+  </si>
+  <si>
+    <t>M21 Dust Cover for M-Series Outlets, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258450</t>
+  </si>
+  <si>
+    <t>108258450</t>
+  </si>
+  <si>
+    <t>M10LW-246</t>
+  </si>
+  <si>
+    <t>Variant of M10LW</t>
+  </si>
+  <si>
+    <t>Wall Mount Telephone, 1 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168568</t>
+  </si>
+  <si>
+    <t>108168568</t>
+  </si>
+  <si>
+    <t>M14L-003</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 4 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item108066473</t>
+  </si>
+  <si>
+    <t>108066473</t>
+  </si>
+  <si>
+    <t>M21A-270</t>
+  </si>
+  <si>
+    <t>M21 Dust Cover for M-Series Outlets, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258468</t>
+  </si>
+  <si>
+    <t>108258468</t>
+  </si>
+  <si>
+    <t>M10LW-262</t>
+  </si>
+  <si>
+    <t>Wall Mount Telephone, 1 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168485</t>
+  </si>
+  <si>
+    <t>108168485</t>
+  </si>
+  <si>
+    <t>M12L-003</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 2 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item108265455</t>
+  </si>
+  <si>
+    <t>108265455</t>
+  </si>
+  <si>
+    <t>M108FR3-262</t>
+  </si>
+  <si>
+    <t>M108 Flush Mounted Modular Mounting Frame, three port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168584</t>
+  </si>
+  <si>
+    <t>108168584</t>
+  </si>
+  <si>
+    <t>M16L-262</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 6 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333147</t>
+  </si>
+  <si>
+    <t>108333147</t>
+  </si>
+  <si>
+    <t>M14LE-215</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 4 port, cream</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258419</t>
+  </si>
+  <si>
+    <t>108258419</t>
+  </si>
+  <si>
+    <t>M10L-246</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 1 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item108265430</t>
+  </si>
+  <si>
+    <t>108265430</t>
+  </si>
+  <si>
+    <t>M108FR3-003</t>
+  </si>
+  <si>
+    <t>M108 Flush Mounted Modular Mounting Frame, three port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108332982</t>
+  </si>
+  <si>
+    <t>108332982</t>
+  </si>
+  <si>
+    <t>M10LE-003</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 1 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item108265448</t>
+  </si>
+  <si>
+    <t>108265448</t>
+  </si>
+  <si>
+    <t>M108FR3-246</t>
+  </si>
+  <si>
+    <t>M108 Flush Mounted Modular Mounting Frame, three port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108332990</t>
+  </si>
+  <si>
+    <t>108332990</t>
+  </si>
+  <si>
+    <t>M10LE-215</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 1 port, cream</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333097</t>
+  </si>
+  <si>
+    <t>108333097</t>
+  </si>
+  <si>
+    <t>M13LE-215</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 3 port, cream</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item108492943</t>
+  </si>
+  <si>
+    <t>108492943</t>
+  </si>
+  <si>
+    <t>L Labels</t>
+  </si>
+  <si>
+    <t>L Type Faceplate Label Card Sheet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333196</t>
+  </si>
+  <si>
+    <t>108333196</t>
+  </si>
+  <si>
+    <t>M16LE-215</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 6 port, cream</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item108492950</t>
+  </si>
+  <si>
+    <t>108492950</t>
+  </si>
+  <si>
+    <t>LE Labels</t>
+  </si>
+  <si>
+    <t>Faceplate Labels and Label Covers</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333113</t>
+  </si>
+  <si>
+    <t>108333113</t>
+  </si>
+  <si>
+    <t>M13LE-262</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 3 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333121</t>
+  </si>
+  <si>
+    <t>108333121</t>
+  </si>
+  <si>
+    <t>M13LE-270</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 3 port, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108502329</t>
+  </si>
+  <si>
+    <t>108502329</t>
+  </si>
+  <si>
+    <t>M10MMFP-262</t>
+  </si>
+  <si>
+    <t>Variant of M10MM</t>
+  </si>
+  <si>
+    <t>MMFP Type Flush Mounted Multimide Faceplate, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333220</t>
+  </si>
+  <si>
+    <t>108333220</t>
+  </si>
+  <si>
+    <t>M16LE-270</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 6 port, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108406430</t>
+  </si>
+  <si>
+    <t>108406430</t>
+  </si>
+  <si>
+    <t>M14CH-262</t>
+  </si>
+  <si>
+    <t>M14CH Type Furniture Faceplate, 4 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108564675</t>
+  </si>
+  <si>
+    <t>108564675</t>
+  </si>
+  <si>
+    <t>M13CLS-246</t>
+  </si>
+  <si>
+    <t>Flexible Faceplate with Single Gang Frame, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108406448</t>
+  </si>
+  <si>
+    <t>108406448</t>
+  </si>
+  <si>
+    <t>M14CH-270</t>
+  </si>
+  <si>
+    <t>M14CH Type Furniture Faceplate, four port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108685033</t>
+  </si>
+  <si>
+    <t>108685033</t>
+  </si>
+  <si>
+    <t>M28L-270</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Double Gang Faceplate, eight port, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108564709</t>
+  </si>
+  <si>
+    <t>108564709</t>
+  </si>
+  <si>
+    <t>M13CLS-003</t>
+  </si>
+  <si>
+    <t>Flexible Faceplate with Single Gang Frame, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108615196</t>
+  </si>
+  <si>
+    <t>108615196</t>
+  </si>
+  <si>
+    <t>M13SP</t>
+  </si>
+  <si>
+    <t>SP Type Flush-Mounted Faceplate</t>
+  </si>
+  <si>
+    <t>1116412-2</t>
+  </si>
+  <si>
+    <t>SL Series Blanking Insert for Faceplate, toolless, black</t>
+  </si>
+  <si>
+    <t>1116412-3</t>
+  </si>
+  <si>
+    <t>SL Series Blanking Insert for Faceplate, toolless, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108685017</t>
+  </si>
+  <si>
+    <t>108685017</t>
+  </si>
+  <si>
+    <t>M28L-246</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Double Gang Faceplate, eight port, ivory</t>
+  </si>
+  <si>
+    <t>1674862-2</t>
+  </si>
+  <si>
+    <t>SX Series Surface Mount Category 6 Office Box, 2 ports, loaded, black</t>
+  </si>
+  <si>
+    <t>SX Series</t>
+  </si>
+  <si>
+    <t>1674863-2</t>
+  </si>
+  <si>
+    <t>SX Series Surface Mount Category 6 Office Box, 4 ports, loaded, white</t>
+  </si>
+  <si>
+    <t>1674864-2</t>
+  </si>
+  <si>
+    <t>SX Series Surface Mount Category 6 Office Box, 6 ports, loaded, white</t>
+  </si>
+  <si>
+    <t>1711168-1</t>
+  </si>
+  <si>
+    <t>EDIZIOdue Faceplate, 2 port, straight, UP, pure white</t>
+  </si>
+  <si>
+    <t>1711255-1</t>
+  </si>
+  <si>
+    <t>Jack Mounting Frame, 6-gang, 6 ports, black</t>
+  </si>
+  <si>
+    <t>1711255-2</t>
+  </si>
+  <si>
+    <t>Jack Mounting Frame, 9-gang, 9 ports, black</t>
+  </si>
+  <si>
+    <t>1711169-1</t>
+  </si>
+  <si>
+    <t>EDIZIOdue Faceplate, 2 port, straight, KNL, pure white</t>
+  </si>
+  <si>
+    <t>1711485-1</t>
+  </si>
+  <si>
+    <t>DIN Flush Mount Angled Outlet, 3 port, includes 50 x 50 mm faceplate, almond</t>
+  </si>
+  <si>
+    <t>1711485-2</t>
+  </si>
+  <si>
+    <t>DIN Flush Mount Angled Outlet, 3 port, includes 50 x 50 mm faceplate, pure white</t>
+  </si>
+  <si>
+    <t>1711276-1</t>
+  </si>
+  <si>
+    <t>Dual Port Outlet, shuttered flat, for 2 SL jacks, 45 x 45 mm</t>
+  </si>
+  <si>
+    <t>1711399-1</t>
+  </si>
+  <si>
+    <t>Faceplate, BS 50 mm unloaded, for 2 shuttered modules, 1 gang, signal white</t>
+  </si>
+  <si>
+    <t>1711349-1</t>
+  </si>
+  <si>
+    <t>1711411-1</t>
+  </si>
+  <si>
+    <t>Industrial Outlet IP44, without cable gland, light gray</t>
+  </si>
+  <si>
+    <t>1711400-1</t>
+  </si>
+  <si>
+    <t>Faceplate BS 50 mm Unloaded, for 4 shuttered modules, 2 gang, signal white</t>
+  </si>
+  <si>
+    <t>1711282-1</t>
+  </si>
+  <si>
+    <t>EDIZIOdue-Compatible Faceplate, 4 port, straight, pure white</t>
+  </si>
+  <si>
+    <t>1711403-1</t>
+  </si>
+  <si>
+    <t>Blanking Plate, 50 x 25, white</t>
+  </si>
+  <si>
+    <t>1711404-1</t>
+  </si>
+  <si>
+    <t>Blank Quarter Module, 50 x 12.5</t>
+  </si>
+  <si>
+    <t>1711604-1</t>
+  </si>
+  <si>
+    <t>EDIZIOdue Outlet Kit, UP, angled, 2-port</t>
+  </si>
+  <si>
+    <t>1711537-1</t>
+  </si>
+  <si>
+    <t>DIN Flush Mount Angled Outlet, 3 port, includes 50 x 50 mm faceplate &amp; 80 x 80 mm frame, almond</t>
+  </si>
+  <si>
+    <t>1711606-1</t>
+  </si>
+  <si>
+    <t>Adapter Plate, FLF, angled, 2-port</t>
+  </si>
+  <si>
+    <t>1711644-1</t>
+  </si>
+  <si>
+    <t>EDIZIOdue Outlet Kit,, KLN, angled, 2-port</t>
+  </si>
+  <si>
+    <t>1711632-1</t>
+  </si>
+  <si>
+    <t>EDIZIOdue Outlet Kit, KLN, angled, 2-port</t>
+  </si>
+  <si>
+    <t>1711854-1</t>
+  </si>
+  <si>
+    <t>Industrial Faceplate, IP 44, light gray</t>
+  </si>
+  <si>
+    <t>1777215-1</t>
+  </si>
+  <si>
+    <t>Floor Enclosure, 1 RU, Phillips Head 1/4 turn fasteners</t>
+  </si>
+  <si>
+    <t>1777215-2</t>
+  </si>
+  <si>
+    <t>Floor Enclosure, 1 RU, tamper-proof cover fastners</t>
+  </si>
+  <si>
+    <t>1859096-1</t>
+  </si>
+  <si>
+    <t>1859049-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 1 port, 110Connect, British Standard style, white</t>
+  </si>
+  <si>
+    <t>1859050-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 2 port, 110Connect, British Standard style, white</t>
+  </si>
+  <si>
+    <t>1859053-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, 110Connect, British Standard style, white</t>
+  </si>
+  <si>
+    <t>1859083-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, 110Connect, British Standard style, angled, white</t>
+  </si>
+  <si>
+    <t>1859083-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, 110Connect, British Standard style, angled, light almond</t>
+  </si>
+  <si>
+    <t>1903737-1</t>
+  </si>
+  <si>
+    <t>EHR Series Surface Mount Category 5e Office Box, 3 ports, loaded, white</t>
+  </si>
+  <si>
+    <t>1903738-1</t>
+  </si>
+  <si>
+    <t>EHR Series Surface Mount Category 5e Office Box, 4 ports, loaded, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item999901821</t>
+  </si>
+  <si>
+    <t>999901821</t>
+  </si>
+  <si>
+    <t>MATIX ADAPTER</t>
+  </si>
+  <si>
+    <t>MATIX Adapter, white</t>
+  </si>
+  <si>
+    <t>CC0071704/1</t>
+  </si>
+  <si>
+    <t>KF-MFM-2P-IV</t>
+  </si>
+  <si>
+    <t>Keystone Outlet Faceplate, single gang, two port, ivory</t>
+  </si>
+  <si>
+    <t>CC0071613/1</t>
+  </si>
+  <si>
+    <t>KF-MFM-1P-WH</t>
+  </si>
+  <si>
+    <t>Keystone Outlet Faceplate, single gang, one port, white</t>
+  </si>
+  <si>
+    <t>CZ8364-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-L121-E</t>
+  </si>
+  <si>
+    <t>Variant of HFTP-N0</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, LC/UPC, two pigtails, one duplex adapter</t>
+  </si>
+  <si>
+    <t>CZ8126-000</t>
+  </si>
+  <si>
+    <t>RFP-1-30-S2-1-L-W-TE</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, SC/APC, 30 meters cable on spool, wall mount</t>
+  </si>
+  <si>
+    <t>CZ8128-000</t>
+  </si>
+  <si>
+    <t>RFP-0-00-S2-1-L-X-TE</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, SC/APC, no spool, wall mount</t>
+  </si>
+  <si>
+    <t>EF7391-000</t>
+  </si>
+  <si>
+    <t>COWO-S211</t>
+  </si>
+  <si>
+    <t>Variant of COWO</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 1 SC/APC port, 1 pigtail</t>
+  </si>
+  <si>
+    <t>966936-5</t>
+  </si>
+  <si>
+    <t>Faceplate kit, Angled, 2-gang, 2 ports for holding MTRJ adapters, almond</t>
+  </si>
+  <si>
+    <t>9700071/00</t>
+  </si>
+  <si>
+    <t>WBE-FXS-KIT-GRG-.2/.7</t>
+  </si>
+  <si>
+    <t>Cable Grommet for Wall Mount Building Entrance</t>
+  </si>
+  <si>
+    <t>9701166/00</t>
+  </si>
+  <si>
+    <t>WBE-FXS-GG</t>
+  </si>
+  <si>
+    <t>Cable Grommet and Plate for Wall Mount Building Entrance</t>
+  </si>
+  <si>
+    <t>CR9106-000</t>
+  </si>
+  <si>
+    <t>FTUO-M-U-NN-1</t>
+  </si>
+  <si>
+    <t>Variant of FTUO</t>
+  </si>
+  <si>
+    <t>FTUO Fiber Termination Unit Outdoor Wall outlet with universal splice holder for 8 splices</t>
+  </si>
+  <si>
+    <t>FTUO</t>
+  </si>
+  <si>
+    <t>CY7021-000</t>
+  </si>
+  <si>
+    <t>COWO-NN00</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, empty, for holding up to 2 adapters</t>
+  </si>
+  <si>
+    <t>CZ8352-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-L122-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, LC/UPC, two pigtails, two duplex adapters</t>
+  </si>
+  <si>
+    <t>CZ8354-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-S101-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, SC/UPC, no pigtails, one adapter</t>
+  </si>
+  <si>
+    <t>CV6986-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-L102-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, LC/UPC, no pigtails, two duplex adapters</t>
+  </si>
+  <si>
+    <t>CK7246-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-NN00-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, no adapters, no pigtails, for splicing only</t>
+  </si>
+  <si>
+    <t>CK9100-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-S111-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, SC/UPC, one pigtail, one adapter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760175968</t>
+  </si>
+  <si>
+    <t>760175968</t>
+  </si>
+  <si>
+    <t>M02714-246 Flush Mount Faceplate, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181776</t>
+  </si>
+  <si>
+    <t>760181776</t>
+  </si>
+  <si>
+    <t>M26FP-266</t>
+  </si>
+  <si>
+    <t>M26FP-266 Flexible Faceplate, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181693</t>
+  </si>
+  <si>
+    <t>760181693</t>
+  </si>
+  <si>
+    <t>M14AS-266</t>
+  </si>
+  <si>
+    <t>M14AS-266 Faceplate, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760181784</t>
+  </si>
+  <si>
+    <t>760181784</t>
+  </si>
+  <si>
+    <t>M30FP-2RJ45-266</t>
+  </si>
+  <si>
+    <t>M30FP-2RJ45-266 Pro white Adapter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181701</t>
+  </si>
+  <si>
+    <t>760181701</t>
+  </si>
+  <si>
+    <t>M12L-266</t>
+  </si>
+  <si>
+    <t>M12L-266 Faceplate, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181743</t>
+  </si>
+  <si>
+    <t>760181743</t>
+  </si>
+  <si>
+    <t>M10L-266</t>
+  </si>
+  <si>
+    <t>M10L-266 Faceplate, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760181842</t>
+  </si>
+  <si>
+    <t>760181842</t>
+  </si>
+  <si>
+    <t>M106FR2-266</t>
+  </si>
+  <si>
+    <t>M106 Flush Mounted Modular Mounting Frame, two port, Pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181750</t>
+  </si>
+  <si>
+    <t>760181750</t>
+  </si>
+  <si>
+    <t>M10LW-266</t>
+  </si>
+  <si>
+    <t>M10LW-266 Faceplate, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760181867</t>
+  </si>
+  <si>
+    <t>760181867</t>
+  </si>
+  <si>
+    <t>M108FR3-266</t>
+  </si>
+  <si>
+    <t>M108 Flush Mounted Modular Mounting Frame, three port, Pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181966</t>
+  </si>
+  <si>
+    <t>760181966</t>
+  </si>
+  <si>
+    <t>M14LE-266</t>
+  </si>
+  <si>
+    <t>M14LE-266 Faceplate, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760181875</t>
+  </si>
+  <si>
+    <t>760181875</t>
+  </si>
+  <si>
+    <t>M108FR1-266</t>
+  </si>
+  <si>
+    <t>M108 Flush Mounted Modular Mounting Frame, one port, Pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181974</t>
+  </si>
+  <si>
+    <t>760181974</t>
+  </si>
+  <si>
+    <t>M16LE-266</t>
+  </si>
+  <si>
+    <t>M16LE-266 Faceplate, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760181891</t>
+  </si>
+  <si>
+    <t>760181891</t>
+  </si>
+  <si>
+    <t>M20AP-266</t>
+  </si>
+  <si>
+    <t>M20AP-266 Pro white Dust Cover</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760181792</t>
+  </si>
+  <si>
+    <t>760181792</t>
+  </si>
+  <si>
+    <t>M30FP-1RJ45-266</t>
+  </si>
+  <si>
+    <t>M30FP-1RJ45-266 Pro white Adapter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760183699</t>
+  </si>
+  <si>
+    <t>760183699</t>
+  </si>
+  <si>
+    <t>WBE-FXS-SHINGLE-SIMPLEX-4-PACK</t>
+  </si>
+  <si>
+    <t>Simplex Shingle for Wall Mount Building Entrance, 4 pack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057331</t>
+  </si>
+  <si>
+    <t>760057331</t>
+  </si>
+  <si>
+    <t>M202SMB-262</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, two port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057349</t>
+  </si>
+  <si>
+    <t>760057349</t>
+  </si>
+  <si>
+    <t>M202SMB-003</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, two port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057380</t>
+  </si>
+  <si>
+    <t>760057380</t>
+  </si>
+  <si>
+    <t>M204ASMB-003</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, four port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057414</t>
+  </si>
+  <si>
+    <t>760057414</t>
+  </si>
+  <si>
+    <t>M208SMB-262</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, eight port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057422</t>
+  </si>
+  <si>
+    <t>760057422</t>
+  </si>
+  <si>
+    <t>M208SMB-003</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, eight port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760060491</t>
+  </si>
+  <si>
+    <t>760060491</t>
+  </si>
+  <si>
+    <t>RFE-VB-KIT</t>
+  </si>
+  <si>
+    <t>Bracket for 15 Modules, vertical mount</t>
+  </si>
+  <si>
+    <t>RFE</t>
+  </si>
+  <si>
+    <t>Bracket kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760061333</t>
+  </si>
+  <si>
+    <t>760061333</t>
+  </si>
+  <si>
+    <t>PowerSUM MPS100E Category 5e U/UTP Information Outlet Strain Relief Cap, 25 pcs</t>
+  </si>
+  <si>
+    <t>PowerSUM</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760060459</t>
+  </si>
+  <si>
+    <t>760060459</t>
+  </si>
+  <si>
+    <t>RFE-WF-07A</t>
+  </si>
+  <si>
+    <t>Raised Floor Enclosure, Wide Flange, 24"W x 24"L x 7"D</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760061580</t>
+  </si>
+  <si>
+    <t>760061580</t>
+  </si>
+  <si>
+    <t>M11BBrass</t>
+  </si>
+  <si>
+    <t>M11BBrass 1-port Single Gang Brushed Brass Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760067207</t>
+  </si>
+  <si>
+    <t>760067207</t>
+  </si>
+  <si>
+    <t>M200 Plenum Surface Mount Box, two port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072181</t>
+  </si>
+  <si>
+    <t>760072181</t>
+  </si>
+  <si>
+    <t>M12SP-L</t>
+  </si>
+  <si>
+    <t>Stainless Steel Type Flush Mounted Faceplate, two port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072199</t>
+  </si>
+  <si>
+    <t>760072199</t>
+  </si>
+  <si>
+    <t>M13SP-L</t>
+  </si>
+  <si>
+    <t>M13SP-L 3-port Single Gang Stainless Steel Faceplate with Label</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072207</t>
+  </si>
+  <si>
+    <t>760072207</t>
+  </si>
+  <si>
+    <t>M14SP-L</t>
+  </si>
+  <si>
+    <t>M14SP-L 4-port Single Gang Stainless Steel Faceplate with Label</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072074</t>
+  </si>
+  <si>
+    <t>760072074</t>
+  </si>
+  <si>
+    <t>M11SP-L</t>
+  </si>
+  <si>
+    <t>M11SP-L 1-port Single Gang Stainless Steel Faceplate with Label</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072215</t>
+  </si>
+  <si>
+    <t>760072215</t>
+  </si>
+  <si>
+    <t>M16SP-L</t>
+  </si>
+  <si>
+    <t>M16SP-L 6-port Single Gang Stainless Steel Faceplate with Label</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760080812</t>
+  </si>
+  <si>
+    <t>760080812</t>
+  </si>
+  <si>
+    <t>M12LE-148</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, two port almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760080820</t>
+  </si>
+  <si>
+    <t>760080820</t>
+  </si>
+  <si>
+    <t>MIB-2</t>
+  </si>
+  <si>
+    <t>2 Port Industrial Box</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106203</t>
+  </si>
+  <si>
+    <t>760106203</t>
+  </si>
+  <si>
+    <t>M14LE-148</t>
+  </si>
+  <si>
+    <t>M14LE-148 Almond Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106229</t>
+  </si>
+  <si>
+    <t>760106229</t>
+  </si>
+  <si>
+    <t>M12L-148</t>
+  </si>
+  <si>
+    <t>M121-148 Almond Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106245</t>
+  </si>
+  <si>
+    <t>760106245</t>
+  </si>
+  <si>
+    <t>M16L-148</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, six port almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106260</t>
+  </si>
+  <si>
+    <t>760106260</t>
+  </si>
+  <si>
+    <t>M28L-148</t>
+  </si>
+  <si>
+    <t>M28L-148 Almond Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760115881</t>
+  </si>
+  <si>
+    <t>760115881</t>
+  </si>
+  <si>
+    <t>M12AS-245</t>
+  </si>
+  <si>
+    <t>Angled Specialty Faceplate, brown</t>
+  </si>
+  <si>
+    <t>336613-1</t>
+  </si>
+  <si>
+    <t>SL Series Installation Kit, 3 port, without plastic frame, almond</t>
+  </si>
+  <si>
+    <t>336614-1</t>
+  </si>
+  <si>
+    <t>SL Series Installation Kit, 3 port, with plastic frame, almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091249</t>
+  </si>
+  <si>
+    <t>760091249</t>
+  </si>
+  <si>
+    <t>M13FP-TR-246 (IVORY) HIGH PROFILE</t>
+  </si>
+  <si>
+    <t>FP Type Tamper-Resistant High Profile Faceplate Kit, ivory</t>
+  </si>
+  <si>
+    <t>Tamper-resistant faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760091348</t>
+  </si>
+  <si>
+    <t>760091348</t>
+  </si>
+  <si>
+    <t>M13FP-TRC1</t>
+  </si>
+  <si>
+    <t>FP Type Tamper-Resistant Low Profile Faceplate Cover, clear</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091082</t>
+  </si>
+  <si>
+    <t>760091082</t>
+  </si>
+  <si>
+    <t>M12FR-262 Unshuttered Faceplate, 2-port, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091298</t>
+  </si>
+  <si>
+    <t>760091298</t>
+  </si>
+  <si>
+    <t>M13FP-TR1-246 (IVORY) LOW PROFILE</t>
+  </si>
+  <si>
+    <t>FP Type Tamper-Resistant Low Profile Faceplate Kit, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760092064</t>
+  </si>
+  <si>
+    <t>760092064</t>
+  </si>
+  <si>
+    <t>M108FR1-148</t>
+  </si>
+  <si>
+    <t>M108 Flush Mounted Modular Mounting Frame, one port almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760091330</t>
+  </si>
+  <si>
+    <t>760091330</t>
+  </si>
+  <si>
+    <t>M13FP-TRC</t>
+  </si>
+  <si>
+    <t>FP Type Tamper-Resistant High Profile Faceplate Cover, clear</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760092189</t>
+  </si>
+  <si>
+    <t>760092189</t>
+  </si>
+  <si>
+    <t>M108FR1-262</t>
+  </si>
+  <si>
+    <t>M108 Flush Mounted Modular Decora Mounting Frame, one port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760100867</t>
+  </si>
+  <si>
+    <t>760100867</t>
+  </si>
+  <si>
+    <t>M11SP</t>
+  </si>
+  <si>
+    <t>M11SP 1-port Single Gang Stainless Steel Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760100875</t>
+  </si>
+  <si>
+    <t>760100875</t>
+  </si>
+  <si>
+    <t>M24SP-L</t>
+  </si>
+  <si>
+    <t>M24SP-L 4-port Double Gang Stainless Steel Faceplate with Label</t>
+  </si>
+  <si>
+    <t>64551058-00</t>
+  </si>
+  <si>
+    <t>6455 1 058-00</t>
+  </si>
+  <si>
+    <t>Muto Kit, 12-port, bag of 1, white</t>
+  </si>
+  <si>
+    <t>2-966740-1</t>
+  </si>
+  <si>
+    <t>Back Box, DIN, pure white</t>
+  </si>
+  <si>
+    <t>2-966936-2</t>
+  </si>
+  <si>
+    <t>Faceplate kit, Angled, 2-gang, 2 ports for holding SC adapters, pure white</t>
+  </si>
+  <si>
+    <t>2069062-1</t>
+  </si>
+  <si>
+    <t>JIS Series Faceplate Adapter with Shutter, with CAT6A mark, white</t>
+  </si>
+  <si>
+    <t>2069061-1</t>
+  </si>
+  <si>
+    <t>JIS Series Faceplate Adapter with Shutter, with CAT6A mark, beige</t>
+  </si>
+  <si>
+    <t>2111009-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 2 port, vertical orientation, gray</t>
+  </si>
+  <si>
+    <t>2111013-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 6 port, vertical orientation, almond</t>
+  </si>
+  <si>
+    <t>2111013-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 6 port, vertical orientation, black</t>
+  </si>
+  <si>
+    <t>2111010-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 3 port, vertical orientation, black</t>
+  </si>
+  <si>
+    <t>2111021-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 1 port, vertical orientation, black</t>
+  </si>
+  <si>
+    <t>2111008-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 1 port, vertical orientation, black</t>
+  </si>
+  <si>
+    <t>2111024-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 4 port, vertical orientation, black</t>
+  </si>
+  <si>
+    <t>2111010-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 3 port, vertical orientation, gray</t>
+  </si>
+  <si>
+    <t>2111008-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 1 port, vertical orientation, gray</t>
+  </si>
+  <si>
+    <t>2111014-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 8 port, vertical orientation, black</t>
+  </si>
+  <si>
+    <t>2111024-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 4 port, vertical orientation, gray</t>
+  </si>
+  <si>
+    <t>2111022-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 2 port, vertical orientation, light almond</t>
+  </si>
+  <si>
+    <t>2111009-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 2 port, vertical orientation, light almond</t>
+  </si>
+  <si>
+    <t>2111011-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, vertical orientation, light almond</t>
+  </si>
+  <si>
+    <t>2111011-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, vertical orientation, black</t>
+  </si>
+  <si>
+    <t>2111039-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, gray</t>
+  </si>
+  <si>
+    <t>2111037-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 2 port, gray</t>
+  </si>
+  <si>
+    <t>2111015-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 12 port, vertical orientation, black</t>
+  </si>
+  <si>
+    <t>2111025-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 6 port, vertical orientation, gray</t>
+  </si>
+  <si>
+    <t>2111049-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 1 port, gray</t>
+  </si>
+  <si>
+    <t>2111038-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 3 port, almond</t>
+  </si>
+  <si>
+    <t>2111012-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 6 port, vertical orientation, light almond</t>
+  </si>
+  <si>
+    <t>2111023-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 3 port, vertical orientation, black</t>
+  </si>
+  <si>
+    <t>2111036-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 1 port, black</t>
+  </si>
+  <si>
+    <t>2111050-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 2 port, black</t>
+  </si>
+  <si>
+    <t>2111021-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 1 port, vertical orientation, almond</t>
+  </si>
+  <si>
+    <t>2111012-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 6 port, vertical orientation, black</t>
+  </si>
+  <si>
+    <t>2111040-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 6 port, white</t>
+  </si>
+  <si>
+    <t>2111043-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 12 port, almond</t>
+  </si>
+  <si>
+    <t>2111043-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 12 port, black</t>
+  </si>
+  <si>
+    <t>2111036-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 1 port, white</t>
+  </si>
+  <si>
+    <t>2111040-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 6 port, gray</t>
+  </si>
+  <si>
+    <t>2111043-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 12 port, white</t>
+  </si>
+  <si>
+    <t>2111024-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 4 port, vertical orientation, almond</t>
+  </si>
+  <si>
+    <t>2111052-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 4 port, white</t>
+  </si>
+  <si>
+    <t>2111050-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 2 port, gray</t>
+  </si>
+  <si>
+    <t>2111052-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 4 port, gray</t>
+  </si>
+  <si>
+    <t>2111051-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 3 port, almond</t>
+  </si>
+  <si>
+    <t>2111039-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, light almond</t>
+  </si>
+  <si>
+    <t>2111201-4</t>
+  </si>
+  <si>
+    <t>Faceplate Extender Kit, gray</t>
+  </si>
+  <si>
+    <t>2111041-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 6 port, white</t>
+  </si>
+  <si>
+    <t>2111039-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, black</t>
+  </si>
+  <si>
+    <t>2111053-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 6 port, black</t>
+  </si>
+  <si>
+    <t>2111041-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 6 port, gray</t>
+  </si>
+  <si>
+    <t>2111039-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, white</t>
+  </si>
+  <si>
+    <t>2111051-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 3 port, white</t>
+  </si>
+  <si>
+    <t>2111051-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 3 port, gray</t>
+  </si>
+  <si>
+    <t>2111052-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 4 port, almond</t>
+  </si>
+  <si>
+    <t>2153216-4</t>
+  </si>
+  <si>
+    <t>MiniPod, category 6, 4 port, unloaded with angled adapters, unshielded</t>
+  </si>
+  <si>
+    <t>2153216-6</t>
+  </si>
+  <si>
+    <t>MiniPod, category 6, 6 port, unloaded with angled adapters, unshielded</t>
+  </si>
+  <si>
+    <t>2153420-1</t>
+  </si>
+  <si>
+    <t>Single Angled Shuttered Faceplate Module, white</t>
+  </si>
+  <si>
+    <t>64671116-07SH</t>
+  </si>
+  <si>
+    <t>6467 1 116-07SH</t>
+  </si>
+  <si>
+    <t>Adapter BEZEL with shutter for mounting SL Jacks into CLIPSAL/HPM Plates (Bag of 10)</t>
+  </si>
+  <si>
+    <t>64671108-00</t>
+  </si>
+  <si>
+    <t>6467 1 108-00</t>
+  </si>
+  <si>
+    <t>Faceplate, flush mount, modular jack, single, box of 10</t>
+  </si>
+  <si>
+    <t>64671110-00</t>
+  </si>
+  <si>
+    <t>6467 1 110-00</t>
+  </si>
+  <si>
+    <t>Faceplate, flush mount, modular jack, dual, box of 10</t>
+  </si>
+  <si>
+    <t>64671116-02</t>
+  </si>
+  <si>
+    <t>AD-CS-10-WH</t>
+  </si>
+  <si>
+    <t>Mounting Adaptor for SL-series jacks, CLIPSAL/HPM, White (10 ea/pkg)</t>
+  </si>
+  <si>
+    <t>64671116-04</t>
+  </si>
+  <si>
+    <t>6467 1 116-04</t>
+  </si>
+  <si>
+    <t>Adapter Mounting Plate Clips, CLIPSAL/HPM, bag of 10, blue</t>
+  </si>
+  <si>
+    <t>65361005-00</t>
+  </si>
+  <si>
+    <t>6536 1 005-00</t>
+  </si>
+  <si>
+    <t>Back Box, 85 mm x 85 mm x 25 mm, intern, white</t>
+  </si>
+  <si>
+    <t>65401684-03</t>
+  </si>
+  <si>
+    <t>6540 1 684-03</t>
+  </si>
+  <si>
+    <t>MiniPod, category 6, 3 port, preloaded, unshielded UTP</t>
+  </si>
+  <si>
+    <t>65401812-04</t>
+  </si>
+  <si>
+    <t>6540 1 812-04</t>
+  </si>
+  <si>
+    <t>Faceplate, 2-port, 1-gang, flush mount, UK style (deep), white</t>
+  </si>
+  <si>
+    <t>65401812-05</t>
+  </si>
+  <si>
+    <t>6540 1 812-05</t>
+  </si>
+  <si>
+    <t>Faceplate, 4-port, 2-gang, flush mount, UK style (deep), white</t>
+  </si>
+  <si>
+    <t>65401814-01</t>
+  </si>
+  <si>
+    <t>6540 1 814-01</t>
+  </si>
+  <si>
+    <t>LJ6C Modular Jack Adapter, recessed angled LJ6C, white</t>
+  </si>
+  <si>
+    <t>65401677-06</t>
+  </si>
+  <si>
+    <t>6540 1 677-06</t>
+  </si>
+  <si>
+    <t>MiniPod, category 5e, 6 port, preloaded, unshielded UTP</t>
+  </si>
+  <si>
+    <t>66441024-02</t>
+  </si>
+  <si>
+    <t>6644 1 024-02</t>
+  </si>
+  <si>
+    <t>Faceplate, 2 port, SS, flush mount</t>
+  </si>
+  <si>
+    <t>KJ Series</t>
+  </si>
+  <si>
+    <t>66441143-01</t>
+  </si>
+  <si>
+    <t>6644 1 143-01</t>
+  </si>
+  <si>
+    <t>Furniture Faceplate, 3 port, with labels and icons, white</t>
+  </si>
+  <si>
+    <t>66441144-01</t>
+  </si>
+  <si>
+    <t>6644 1 144-01</t>
+  </si>
+  <si>
+    <t>Furniture Faceplate, 4 port, with labels and icons, white</t>
+  </si>
+  <si>
+    <t>66442202-01</t>
+  </si>
+  <si>
+    <t>6644 2 202-01</t>
+  </si>
+  <si>
+    <t>Multimedia Box, surface mount, 6 port, white</t>
+  </si>
+  <si>
+    <t>66441164-01</t>
+  </si>
+  <si>
+    <t>6644 1 164-01</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, flush mount, 2-gang, white</t>
+  </si>
+  <si>
+    <t>66441144-04</t>
+  </si>
+  <si>
+    <t>6644 1 144-04</t>
+  </si>
+  <si>
+    <t>Furniture Faceplate, 4 port, with labels and icons, black</t>
+  </si>
+  <si>
+    <t>66441174-01</t>
+  </si>
+  <si>
+    <t>6644 1 174-01</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, angled, 2-gang, white</t>
+  </si>
+  <si>
+    <t>66441178-02</t>
+  </si>
+  <si>
+    <t>6644 1 178-02</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 8 port, angled, 2-gang, ivory</t>
+  </si>
+  <si>
+    <t>66441222-01</t>
+  </si>
+  <si>
+    <t>6644 1 222-01</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, straight, 2 port, white</t>
+  </si>
+  <si>
+    <t>66441154-01</t>
+  </si>
+  <si>
+    <t>6644 1 154-01</t>
+  </si>
+  <si>
+    <t>Faceplate, 4 port, 1-gang, unshielded, flush mount, white</t>
+  </si>
+  <si>
+    <t>66441154-02</t>
+  </si>
+  <si>
+    <t>6644 1 154-02</t>
+  </si>
+  <si>
+    <t>Faceplate, 4 port, 1-gang, unshielded, flush mount, ivory</t>
+  </si>
+  <si>
+    <t>68771060-00PI</t>
+  </si>
+  <si>
+    <t>6877 1 060-00PI</t>
+  </si>
+  <si>
+    <t>Multimedia Security Box, pink</t>
+  </si>
+  <si>
+    <t>68771060-00WH</t>
+  </si>
+  <si>
+    <t>6877 1 060-00WH</t>
+  </si>
+  <si>
+    <t>Multimedia Security Box, white</t>
+  </si>
+  <si>
+    <t>68772060-01</t>
+  </si>
+  <si>
+    <t>6877 2 060-01</t>
+  </si>
+  <si>
+    <t>Multimedia Box Adapter Kit, 3 x SC duplex, red</t>
+  </si>
+  <si>
+    <t>68772060-03</t>
+  </si>
+  <si>
+    <t>6877 2 060-03</t>
+  </si>
+  <si>
+    <t>Multimedia Box Adapter Kit, 3 x SC simplex, red</t>
+  </si>
+  <si>
+    <t>68772060-08</t>
+  </si>
+  <si>
+    <t>6877 2 060-08</t>
+  </si>
+  <si>
+    <t>Multimedia Box Adapter Kit, 4 x SC duplex, 3 x RJ45, red</t>
+  </si>
+  <si>
+    <t>68772060-04</t>
+  </si>
+  <si>
+    <t>6877 2 060-04</t>
+  </si>
+  <si>
+    <t>Multimedia Box Adapter Kit, 6 x SC simplex, red</t>
+  </si>
+  <si>
+    <t>68772060-09</t>
+  </si>
+  <si>
+    <t>6877 2 060-09</t>
+  </si>
+  <si>
+    <t>Multimedia Box Adapter Kit, 6 x RJ45, red</t>
+  </si>
+  <si>
+    <t>68772060-05</t>
+  </si>
+  <si>
+    <t>6877 2 060-05</t>
+  </si>
+  <si>
+    <t>Multimedia Box Adapter Kit, 2 x MTRJ, 3 x RJ45, red</t>
+  </si>
+  <si>
+    <t>68772060-06</t>
+  </si>
+  <si>
+    <t>6877 2 060-06</t>
+  </si>
+  <si>
+    <t>Multimedia Box Adapter Kit, 3 x LC duplex, 3 x RJ45, red</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016496</t>
+  </si>
+  <si>
+    <t>700016496</t>
+  </si>
+  <si>
+    <t>M224CPN-270</t>
+  </si>
+  <si>
+    <t>M224 Type Zone Box Cover, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016512</t>
+  </si>
+  <si>
+    <t>700016512</t>
+  </si>
+  <si>
+    <t>M224MSP-246</t>
+  </si>
+  <si>
+    <t>M224 Type M-Series Zone Box, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016462</t>
+  </si>
+  <si>
+    <t>700016462</t>
+  </si>
+  <si>
+    <t>M224CPN-003</t>
+  </si>
+  <si>
+    <t>M224 Type Zone Box Cover, black</t>
+  </si>
+  <si>
+    <t>5-336608-1</t>
+  </si>
+  <si>
+    <t>Faceplate Frame Kit, 80x80 to 50x50, for DIN applications, white</t>
+  </si>
+  <si>
+    <t>5-336608-3</t>
+  </si>
+  <si>
+    <t>Faceplate Frame Kit, 80x80 to 50x50, for DIN applications, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760009472</t>
+  </si>
+  <si>
+    <t>760009472</t>
+  </si>
+  <si>
+    <t>M30FP-BLANK-246</t>
+  </si>
+  <si>
+    <t>Blank Adapter, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760009480</t>
+  </si>
+  <si>
+    <t>760009480</t>
+  </si>
+  <si>
+    <t>M30FP-BLANK-262</t>
+  </si>
+  <si>
+    <t>Blank Adapter, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760041400</t>
+  </si>
+  <si>
+    <t>760041400</t>
+  </si>
+  <si>
+    <t>RFE-PB-KIT</t>
+  </si>
+  <si>
+    <t>Floor Box Retrofit Bracket Kit, includes 2 brackets and mounting hardware</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760043000</t>
+  </si>
+  <si>
+    <t>760043000</t>
+  </si>
+  <si>
+    <t>IR12SP</t>
+  </si>
+  <si>
+    <t>IR12SP 2-port Single Gang Stainless Steel Industrial Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760043026</t>
+  </si>
+  <si>
+    <t>760043026</t>
+  </si>
+  <si>
+    <t>IR22SP</t>
+  </si>
+  <si>
+    <t>IR22SP 2-port Double Gang Stainless Steel Industrial Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760045054</t>
+  </si>
+  <si>
+    <t>760045054</t>
+  </si>
+  <si>
+    <t>M13HM-262</t>
+  </si>
+  <si>
+    <t>M13HM Type Funiture Faceplate, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760044990</t>
+  </si>
+  <si>
+    <t>760044990</t>
+  </si>
+  <si>
+    <t>M204SMB-262</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, four port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760045005</t>
+  </si>
+  <si>
+    <t>760045005</t>
+  </si>
+  <si>
+    <t>M204SMB-003</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760045062</t>
+  </si>
+  <si>
+    <t>760045062</t>
+  </si>
+  <si>
+    <t>M13HM-270</t>
+  </si>
+  <si>
+    <t>M13HM Type Funiture Faceplate, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760045021</t>
+  </si>
+  <si>
+    <t>760045021</t>
+  </si>
+  <si>
+    <t>M204SMB-270</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, four port gray</t>
+  </si>
+  <si>
+    <t>557505-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 1-gang, 2 port, white</t>
+  </si>
+  <si>
+    <t>557505-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 1-gang, 2 port, gray</t>
+  </si>
+  <si>
+    <t>557691-1</t>
+  </si>
+  <si>
+    <t>110Connect Faceplate Kit, 6-port, light almond</t>
+  </si>
+  <si>
+    <t>558106-1</t>
+  </si>
+  <si>
+    <t>Flexmode Faceplate Kit, 2-port, flush mount, Black</t>
+  </si>
+  <si>
+    <t>557366-1</t>
+  </si>
+  <si>
+    <t>Surface Mounted Outlet Box, 8 port, light almond</t>
+  </si>
+  <si>
+    <t>557691-3</t>
+  </si>
+  <si>
+    <t>110Connect Faceplate Kit, 6-port, white</t>
+  </si>
+  <si>
+    <t>558106-2</t>
+  </si>
+  <si>
+    <t>Flexmode Faceplate Kit, 2-port, flush mount, almond</t>
+  </si>
+  <si>
+    <t>558198-2</t>
+  </si>
+  <si>
+    <t>Icon Wheel, red</t>
+  </si>
+  <si>
+    <t>558106-3</t>
+  </si>
+  <si>
+    <t>Flexmode Faceplate Kit, 2-port, flush mount, white</t>
+  </si>
+  <si>
+    <t>558198-4</t>
+  </si>
+  <si>
+    <t>Icon Wheel, blue</t>
+  </si>
+  <si>
+    <t>558106-4</t>
+  </si>
+  <si>
+    <t>Flexmode Faceplate Kit, 2-port, flush mount, Gray</t>
+  </si>
+  <si>
+    <t>558198-5</t>
+  </si>
+  <si>
+    <t>Icon Wheel, yellow</t>
+  </si>
+  <si>
+    <t>558251-4</t>
+  </si>
+  <si>
+    <t>Back Box, 1-gang, gray</t>
+  </si>
+  <si>
+    <t>558107-2</t>
+  </si>
+  <si>
+    <t>Flexmode Faceplate Kit, 3-port, flush mount, almond</t>
+  </si>
+  <si>
+    <t>558088-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, 110 connect, almond</t>
+  </si>
+  <si>
+    <t>558198-7</t>
+  </si>
+  <si>
+    <t>Icon Wheel, orange</t>
+  </si>
+  <si>
+    <t>558088-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, 110 connect, black</t>
+  </si>
+  <si>
+    <t>558198-9</t>
+  </si>
+  <si>
+    <t>Icon Wheel, violet</t>
+  </si>
+  <si>
+    <t>558191-1</t>
+  </si>
+  <si>
+    <t>Faceplate for HERMAN MILLER Furniture, 4-port, black</t>
+  </si>
+  <si>
+    <t>558088-7</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, 110 connect, red</t>
+  </si>
+  <si>
+    <t>558471-4</t>
+  </si>
+  <si>
+    <t>Blanking Plate, mounts to furniture, accepts SL Series inserts, gray</t>
+  </si>
+  <si>
+    <t>558489-1</t>
+  </si>
+  <si>
+    <t>Extender Kit, KNOLL furniture outlet, black</t>
+  </si>
+  <si>
+    <t>569127-2</t>
+  </si>
+  <si>
+    <t>Faceplate for HERMAN MILLER Furniture, standard, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249252</t>
+  </si>
+  <si>
+    <t>760249252</t>
+  </si>
+  <si>
+    <t>FPS-BS-2P-B</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, universal, two ports, British Standard style, shuttered, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249256</t>
+  </si>
+  <si>
+    <t>760249256</t>
+  </si>
+  <si>
+    <t>FPUS-BS-2P-W</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, universal, two ports, British Standard style, unshuttered, white</t>
+  </si>
+  <si>
+    <t>FPUS-BS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253099</t>
+  </si>
+  <si>
+    <t>760253099</t>
+  </si>
+  <si>
+    <t>FPUS-BS-1P-B</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, universal, one port, British Standard style, unshuttered, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253100</t>
+  </si>
+  <si>
+    <t>760253100</t>
+  </si>
+  <si>
+    <t>FPUS-BS-1P-W</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, universal, one port, British Standard style, unshuttered, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760254616</t>
+  </si>
+  <si>
+    <t>760254616</t>
+  </si>
+  <si>
+    <t>FPUS-BS-4P-B</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, universal, four ports, British Standard style, unshuttered,  black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760254617</t>
+  </si>
+  <si>
+    <t>760254617</t>
+  </si>
+  <si>
+    <t>FPUS-BS-4P-W</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, universal, four ports, British Standard style, unshuttered,  white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258041</t>
+  </si>
+  <si>
+    <t>760258041</t>
+  </si>
+  <si>
+    <t>FP-LBL-12P-003</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 2-gang, 12 port, electric black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258043</t>
+  </si>
+  <si>
+    <t>760258043</t>
+  </si>
+  <si>
+    <t>FP-LBL-12P-270</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 2-gang, 12 port, electric gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258047</t>
+  </si>
+  <si>
+    <t>760258047</t>
+  </si>
+  <si>
+    <t>FP-LBL-12P-246</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 2-gang, 12 port, electric ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256269</t>
+  </si>
+  <si>
+    <t>760256269</t>
+  </si>
+  <si>
+    <t>FPDS-BS-1P-PW</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator, one port, British Standard style, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760257774</t>
+  </si>
+  <si>
+    <t>760257774</t>
+  </si>
+  <si>
+    <t>FPDS-BS-1P-NL-SW</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator, one port, British Standard style, no label, signal white</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760239822</t>
   </si>
   <si>
     <t>760239822</t>
   </si>
   <si>
     <t>WBE-1P-DIN-KIT</t>
   </si>
   <si>
     <t>DIN rail mounting bracket for WBE-EMT-BK-1P-PNL</t>
   </si>
   <si>
-    <t>Uniprise®</t>
-[...851 lines deleted...]
-    <t>Faceplate, 3 port, mid-size, white</t>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245048</t>
+  </si>
+  <si>
+    <t>760245048</t>
+  </si>
+  <si>
+    <t>LF81-WHITE</t>
+  </si>
+  <si>
+    <t>LF81-262 Shuttered Faceplate Clip, White, 1 Port, Antimicrobial treated</t>
+  </si>
+  <si>
+    <t>Module</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760246151</t>
+  </si>
+  <si>
+    <t>760246151</t>
+  </si>
+  <si>
+    <t>LF00-BLANK-262-AB</t>
+  </si>
+  <si>
+    <t>LF00-262 Blank Faceplate Clip,1-port-ANTIMICROBIAL</t>
+  </si>
+  <si>
+    <t>8-1859167-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 1 port, for SL series inserts, with label area, white</t>
+  </si>
+  <si>
+    <t>8-1859168-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 2 port, for SL Series inserts, with label area, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760258277</t>
+  </si>
+  <si>
+    <t>760258277</t>
+  </si>
+  <si>
+    <t>DIN RAIL ADAPTER, UTP, SMB-2P, BLACK</t>
+  </si>
+  <si>
+    <t>1116412-4</t>
+  </si>
+  <si>
+    <t>SL Series Blanking Insert for Faceplate, toolless, gray</t>
+  </si>
+  <si>
+    <t>1-1116412-1</t>
+  </si>
+  <si>
+    <t>SL Series Blanking Insert for Faceplate, toolless, electrical ivory</t>
+  </si>
+  <si>
+    <t>406185-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4-port, angled, name gray</t>
+  </si>
+  <si>
+    <t>EK5886-001</t>
+  </si>
+  <si>
+    <t>CB-S2W2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Connector box, indoor, white, one SC/APC adapter, Express drop cable application</t>
+  </si>
+  <si>
+    <t>CB</t>
+  </si>
+  <si>
+    <t>Fiber adapter enclosure</t>
+  </si>
+  <si>
+    <t>EK5888-001</t>
+  </si>
+  <si>
+    <t>CB-S2W1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Connector box, indoor, white, one SC/APC adapter</t>
+  </si>
+  <si>
+    <t>EK3658-001</t>
+  </si>
+  <si>
+    <t>RFP-130L21LC-CS</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, LC/APC, 30 meters cable on spool, cavity mount</t>
+  </si>
+  <si>
+    <t>EK3659-001</t>
+  </si>
+  <si>
+    <t>RFP-160L21LC-CS</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, LC/APC, 60 meters cable on spool, cavity mount</t>
+  </si>
+  <si>
+    <t>EK3660-001</t>
+  </si>
+  <si>
+    <t>RFP-130L21LW-CS</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, LC/APC, 30 meters cable on spool, wall mount</t>
+  </si>
+  <si>
+    <t>EM2940-001</t>
+  </si>
+  <si>
+    <t>HFTP-N0-S202-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, SC/APC, no pigtails, two adapters</t>
+  </si>
+  <si>
+    <t>EM3000-001</t>
+  </si>
+  <si>
+    <t>HFTP-N0-L242-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, LC/APC, four pigtails, two duplex adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245680</t>
+  </si>
+  <si>
+    <t>760245680</t>
+  </si>
+  <si>
+    <t>FP KIT, BS, 2 PORT, ANGLED SHUTTERED</t>
+  </si>
+  <si>
+    <t>EG6472-001</t>
+  </si>
+  <si>
+    <t>SFP-S-S1</t>
+  </si>
+  <si>
+    <t>Variant of SFP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Easy Faceplate, SC/UPC</t>
+  </si>
+  <si>
+    <t>SFP</t>
+  </si>
+  <si>
+    <t>EG6473-001</t>
+  </si>
+  <si>
+    <t>SFP-S-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Easy Faceplate, SC/APC</t>
+  </si>
+  <si>
+    <t>EG8549-001</t>
+  </si>
+  <si>
+    <t>HFTP-N0-L221-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, LC/APC, two pigtails, one duplex adapter</t>
+  </si>
+  <si>
+    <t>EG9745-000</t>
+  </si>
+  <si>
+    <t>COWO-S212</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 2 SC/APC ports, 1 pigtail</t>
+  </si>
+  <si>
+    <t>EH1675-000</t>
+  </si>
+  <si>
+    <t>COWO-L121</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 2 LC/UPC port, 2 pigtails</t>
+  </si>
+  <si>
+    <t>EH8508-000</t>
+  </si>
+  <si>
+    <t>COWO-BRACKET-WALL-01-(10)</t>
+  </si>
+  <si>
+    <t>COWO Wall-mount Bracket Kit</t>
+  </si>
+  <si>
+    <t>EK1466-000</t>
+  </si>
+  <si>
+    <t>COWO-S101</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 1 SC/UPC port, no pigtails</t>
+  </si>
+  <si>
+    <t>EK1467-000</t>
+  </si>
+  <si>
+    <t>COWO-S202</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 2 SC/APC ports, no pigtails</t>
+  </si>
+  <si>
+    <t>FTUO Fiber Termination Unit Outdoor Wall outlet</t>
+  </si>
+  <si>
+    <t>HGS</t>
+  </si>
+  <si>
+    <t>HGS620 M-Series Adapter</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256167</t>
   </si>
   <si>
     <t>760256167</t>
   </si>
   <si>
     <t>HFTP-AM-L101-E</t>
   </si>
   <si>
     <t>HFTP-AM Customer premises fiber wall outlet, no pigtails, one Duplex LC/UPC adapter with inner shutters</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256170</t>
   </si>
   <si>
     <t>760256170</t>
   </si>
   <si>
     <t>HFTP-AM-L142-E</t>
   </si>
   <si>
     <t>HFTP-AM Customer premises fiber wall outlet, four pigtails, two Duplex LC/UPC adapters with inner shutters</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256173</t>
   </si>
   <si>
     <t>760256173</t>
   </si>
   <si>
     <t>HFTP-AM-L221-E</t>
   </si>
   <si>
     <t>HFTP-AM Customer premises fiber wall outlet, two pigtails, one Duplex LC/APC adapter with inner shutters</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256174</t>
   </si>
   <si>
     <t>760256174</t>
   </si>
   <si>
     <t>HFTP-AM-L242-E</t>
   </si>
   <si>
     <t>HFTP-AM Customer premises fiber wall outlet, four pigtails, two Duplex LC/APC adapter with inner shutters</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258029</t>
-[...4973 lines deleted...]
-    <t>Faceplate Kit, 2 port, British Standard style, shuttered, angled, white</t>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254384</t>
+  </si>
+  <si>
+    <t>760254384</t>
+  </si>
+  <si>
+    <t>M208SMB-003-PLENUM</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, plenum, universal, eight port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254381</t>
+  </si>
+  <si>
+    <t>760254381</t>
+  </si>
+  <si>
+    <t>M204SMB-262-PLENUM</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, plenum, universal, four port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760250531</t>
+  </si>
+  <si>
+    <t>760250531</t>
+  </si>
+  <si>
+    <t>HTB2-1F-SCAP-A1-P0-EXP</t>
+  </si>
+  <si>
+    <t>Variant of HTB2</t>
+  </si>
+  <si>
+    <t>HTB2 Home Termination Box with Patch capacity for 1 SC/APC connection and splice capacity up to 4 splices, SC/APC Adapter included, no pigtails included</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255231</t>
   </si>
   <si>
     <t>760255231</t>
   </si>
   <si>
     <t>Faceplate Standard Kit, 1 Port, White</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255232</t>
   </si>
   <si>
     <t>760255232</t>
   </si>
   <si>
     <t>Faceplate Standard Kit, 2 Port, White</t>
   </si>
   <si>
     <t>272368-2</t>
   </si>
   <si>
     <t>Faceplate Standard Kit, 2 Ports, Shuttered, Almond</t>
   </si>
   <si>
     <t>66441024-01</t>
   </si>
   <si>
     <t>Faceplate, 1 port, SS, flush mount</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254384</t>
-[...35 lines deleted...]
-    <t>HTB2 Home Termination Box with Patch capacity for 1 SC/APC connection and splice capacity up to 4 splices, SC/APC Adapter included, no pigtails included</t>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760229328</t>
+  </si>
+  <si>
+    <t>760229328</t>
+  </si>
+  <si>
+    <t>LF80 Angled - Black</t>
+  </si>
+  <si>
+    <t>LF80 U/F/STP-003 Angled Shuttered Faceplate Module, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760154187</t>
+  </si>
+  <si>
+    <t>760154187</t>
+  </si>
+  <si>
+    <t>MGS600S-A-MS-WH-25</t>
+  </si>
+  <si>
+    <t>MGS600S M-Series Adapter, White (25 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760154195</t>
+  </si>
+  <si>
+    <t>760154195</t>
+  </si>
+  <si>
+    <t>MGS600S-A-MS-IV-25</t>
+  </si>
+  <si>
+    <t>MGS600S M-Series Adapter, Ivory (25 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760152827</t>
+  </si>
+  <si>
+    <t>760152827</t>
+  </si>
+  <si>
+    <t>HGS-A-KS-BK-25</t>
+  </si>
+  <si>
+    <t>HGS620 Keystone Adapter, Black (25 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760154211</t>
+  </si>
+  <si>
+    <t>760154211</t>
+  </si>
+  <si>
+    <t>MGS600S-A-MS-BK-25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MGS600S M-Series Adapter, Black (25 ea/pkg) </t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760154252</t>
+  </si>
+  <si>
+    <t>760154252</t>
+  </si>
+  <si>
+    <t>MGS600S-A-MS-BL-25</t>
+  </si>
+  <si>
+    <t>MGS600S M-Series Adapter, Blue (25 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760154260</t>
+  </si>
+  <si>
+    <t>760154260</t>
+  </si>
+  <si>
+    <t>MGS600S-A-MS-RD-25</t>
+  </si>
+  <si>
+    <t>MGS600S M-Series Adapter, Red (25 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760159186</t>
+  </si>
+  <si>
+    <t>760159186</t>
+  </si>
+  <si>
+    <t>KF-MFM-6P-WH</t>
+  </si>
+  <si>
+    <t>Keystone Outlet Faceplate, Single Gang, 6 Port, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760161109</t>
+  </si>
+  <si>
+    <t>760161109</t>
+  </si>
+  <si>
+    <t>LF80 - Black</t>
+  </si>
+  <si>
+    <t>LF80 U/F/STP-003 Shuttered Faceplate Module, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760161133</t>
+  </si>
+  <si>
+    <t>760161133</t>
+  </si>
+  <si>
+    <t>LF80 - Yellow</t>
+  </si>
+  <si>
+    <t>LF80 U/F/STP-123 Shuttered Faceplate Module, yellow</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760161067</t>
+  </si>
+  <si>
+    <t>760161067</t>
+  </si>
+  <si>
+    <t>LF80 - White</t>
+  </si>
+  <si>
+    <t>LF80 U/F/STP-262 Shuttered Faceplate Module, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760161224</t>
+  </si>
+  <si>
+    <t>760161224</t>
+  </si>
+  <si>
+    <t>LF00-BLANK-262</t>
+  </si>
+  <si>
+    <t>LF00 -Blank Module</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760161661</t>
+  </si>
+  <si>
+    <t>760161661</t>
+  </si>
+  <si>
+    <t>Zone Floor Box, 600 x 600 mm</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760161679</t>
+  </si>
+  <si>
+    <t>760161679</t>
+  </si>
+  <si>
+    <t>Zone Floor Box Cover, 600 x 600 mm</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760165738</t>
+  </si>
+  <si>
+    <t>760165738</t>
+  </si>
+  <si>
+    <t>M12LE-245</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, two ports, electrical brown</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760172635</t>
+  </si>
+  <si>
+    <t>760172635</t>
+  </si>
+  <si>
+    <t>LF82-003</t>
+  </si>
+  <si>
+    <t>LF82-003 Shuttered Faceplate Clip, 1 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181719</t>
+  </si>
+  <si>
+    <t>760181719</t>
+  </si>
+  <si>
+    <t>M13L-266</t>
+  </si>
+  <si>
+    <t>M13L-266 Faceplate, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181727</t>
+  </si>
+  <si>
+    <t>760181727</t>
+  </si>
+  <si>
+    <t>M14L-266</t>
+  </si>
+  <si>
+    <t>M14L-266 Faceplate, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181735</t>
+  </si>
+  <si>
+    <t>760181735</t>
+  </si>
+  <si>
+    <t>M16L-266</t>
+  </si>
+  <si>
+    <t>M16L-266 Faceplate, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760181859</t>
+  </si>
+  <si>
+    <t>760181859</t>
+  </si>
+  <si>
+    <t>M106FR4-266</t>
+  </si>
+  <si>
+    <t>M106 Flush Mounted Modular Mounting Frame, four port, Pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181958</t>
+  </si>
+  <si>
+    <t>760181958</t>
+  </si>
+  <si>
+    <t>M13LE-266</t>
+  </si>
+  <si>
+    <t>M13LE-266 Faceplate, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181768</t>
+  </si>
+  <si>
+    <t>760181768</t>
+  </si>
+  <si>
+    <t>M28L-266</t>
+  </si>
+  <si>
+    <t>M28L-266 Faceplate, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760188268</t>
+  </si>
+  <si>
+    <t>760188268</t>
+  </si>
+  <si>
+    <t>LF81-246</t>
+  </si>
+  <si>
+    <t>LF81-246 Shuttered Faceplate Clip, 1 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760187880</t>
+  </si>
+  <si>
+    <t>760187880</t>
+  </si>
+  <si>
+    <t>M14D-F-262</t>
+  </si>
+  <si>
+    <t>M14D-F-262 Double Faceplate, 4-port, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760188250</t>
+  </si>
+  <si>
+    <t>760188250</t>
+  </si>
+  <si>
+    <t>LF81-003</t>
+  </si>
+  <si>
+    <t>LF81-003 Shuttered Faceplate Clip, 1 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760189464</t>
+  </si>
+  <si>
+    <t>760189464</t>
+  </si>
+  <si>
+    <t>M12D-45MM-262</t>
+  </si>
+  <si>
+    <t>M12D-45MM-262 Back Box, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760189480</t>
+  </si>
+  <si>
+    <t>760189480</t>
+  </si>
+  <si>
+    <t>M14D-45MM-262</t>
+  </si>
+  <si>
+    <t>M14D-45MM-262 Double Back Box, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760193045</t>
+  </si>
+  <si>
+    <t>760193045</t>
+  </si>
+  <si>
+    <t>LF81A-003</t>
+  </si>
+  <si>
+    <t>LF81A Angled Faceplate Module, shuttered, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760193250</t>
+  </si>
+  <si>
+    <t>760193250</t>
+  </si>
+  <si>
+    <t>WBE-FXS-KIT-EXPRESS-SHINGLE-2-PORT-1.024</t>
+  </si>
+  <si>
+    <t>Split Shingle for Wall Mount Building Entrance, 2 port, 1.024 in</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760193367</t>
+  </si>
+  <si>
+    <t>760193367</t>
+  </si>
+  <si>
+    <t>IPQ-SMB-4P</t>
+  </si>
+  <si>
+    <t>InstaPATCH QUATTRO Surface Mount Box, 4-port, black, one module capacity</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760193375</t>
+  </si>
+  <si>
+    <t>760193375</t>
+  </si>
+  <si>
+    <t>IPQ-SMB-8P</t>
+  </si>
+  <si>
+    <t>InstaPATCH QUATTRO Surface Mount Box, 8-port, black, two module capacity</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200444</t>
+  </si>
+  <si>
+    <t>760200444</t>
+  </si>
+  <si>
+    <t>M14CF</t>
+  </si>
+  <si>
+    <t>M14CF Modular Faceplate, four port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200469</t>
+  </si>
+  <si>
+    <t>760200469</t>
+  </si>
+  <si>
+    <t>M14CFS</t>
+  </si>
+  <si>
+    <t>M14CFS Modular Shuttered Faceplate, four port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200519</t>
+  </si>
+  <si>
+    <t>760200519</t>
+  </si>
+  <si>
+    <t>M14CFS-262</t>
+  </si>
+  <si>
+    <t>M14CFS-262 Shuttered Faceplate, four port, electrical white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200436</t>
+  </si>
+  <si>
+    <t>760200436</t>
+  </si>
+  <si>
+    <t>M12CF</t>
+  </si>
+  <si>
+    <t>M12CF Modular Faceplate, two port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760131375</t>
+  </si>
+  <si>
+    <t>760131375</t>
+  </si>
+  <si>
+    <t>M14D-37MM-262</t>
+  </si>
+  <si>
+    <t>M14D-37MM-262 Double Back Box, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760131342</t>
+  </si>
+  <si>
+    <t>760131342</t>
+  </si>
+  <si>
+    <t>M12D-32MM-262</t>
+  </si>
+  <si>
+    <t>M12D-32MM-262 Back Box, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760136895</t>
+  </si>
+  <si>
+    <t>760136895</t>
+  </si>
+  <si>
+    <t>FLRBX-BLKHD-MOD-W/CBL-MGMT</t>
+  </si>
+  <si>
+    <t>Bulhead for 16 360DM Modules or 16 360G2 Cartridges with Front and Rear Cable Management Bars</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760138453</t>
+  </si>
+  <si>
+    <t>760138453</t>
+  </si>
+  <si>
+    <t>M14L-148</t>
+  </si>
+  <si>
+    <t>M14L-148 Almond Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760237950</t>
+  </si>
+  <si>
+    <t>760237950</t>
+  </si>
+  <si>
+    <t>SL-AC-WHK</t>
+  </si>
+  <si>
+    <t>SL Adapter Cradle Kit, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760237951</t>
+  </si>
+  <si>
+    <t>760237951</t>
+  </si>
+  <si>
+    <t>SL-AC-BLK</t>
+  </si>
+  <si>
+    <t>SL Adapter Cradle Kit, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760235250</t>
+  </si>
+  <si>
+    <t>760235250</t>
+  </si>
+  <si>
+    <t>COWO-S102</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 2 SC/UPC ports, no pigtails</t>
+  </si>
+  <si>
+    <t>1-1116408-3</t>
+  </si>
+  <si>
+    <t>MODULE, 3 PORT, INSERT FOR SL SERIES FACEPLATE, ALPINE WHITE</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760246287</t>
+  </si>
+  <si>
+    <t>760246287</t>
+  </si>
+  <si>
+    <t>Faceplate, BS 50 mm unloaded, for 2 shuttered modules, 1 gang, signal white, Eco-Bulk Package</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760246281</t>
+  </si>
+  <si>
+    <t>760246281</t>
+  </si>
+  <si>
+    <t>M12D-F-262 Faceplate, 2-port, White, Eco-Bulk Packaging</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760246288</t>
+  </si>
+  <si>
+    <t>760246288</t>
+  </si>
+  <si>
+    <t>M14D-F-262 Double Faceplate, 4-port, White, Eco-Bulk Package</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245388</t>
+  </si>
+  <si>
+    <t>760245388</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 1 port, SL/SLX, British Standard style, RAL 9003 white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245390</t>
+  </si>
+  <si>
+    <t>760245390</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, SL/SLX, British Standard style, RAL 9003 white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106187</t>
+  </si>
+  <si>
+    <t>760106187</t>
+  </si>
+  <si>
+    <t>M10L-148</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, one port Almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249253</t>
+  </si>
+  <si>
+    <t>760249253</t>
+  </si>
+  <si>
+    <t>FPS-BS-4P-W</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, universal, four ports, British Standard style, shuttered, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248924</t>
+  </si>
+  <si>
+    <t>760248924</t>
+  </si>
+  <si>
+    <t>FP-LBL-1P-003</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 1 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249128</t>
+  </si>
+  <si>
+    <t>760249128</t>
+  </si>
+  <si>
+    <t>FP-LBL-1P-262</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 1 port, electric white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249136</t>
+  </si>
+  <si>
+    <t>760249136</t>
+  </si>
+  <si>
+    <t>FP-LBL-1P-270</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 1 port, electric gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249144</t>
+  </si>
+  <si>
+    <t>760249144</t>
+  </si>
+  <si>
+    <t>FP-LBL-1P-266</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 1 port, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248927</t>
+  </si>
+  <si>
+    <t>760248927</t>
+  </si>
+  <si>
+    <t>FP-LBL-6P-003</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Universal, Labelled, 1-gang, 6 port, electric black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248929</t>
+  </si>
+  <si>
+    <t>760248929</t>
+  </si>
+  <si>
+    <t>FP-NLBL-2P-003</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 2 port, electric black</t>
+  </si>
+  <si>
+    <t>1-1933668-1</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 2 port, Electric Ivory</t>
+  </si>
+  <si>
+    <t>1933668-1</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 2 Port, Light Almond</t>
+  </si>
+  <si>
+    <t>1-1933671-1</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 4 Port, Electric Ivory</t>
+  </si>
+  <si>
+    <t>1933674-1</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 6 Port, Light Almond</t>
+  </si>
+  <si>
+    <t>1933674-4</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 6 Port, Gray</t>
+  </si>
+  <si>
+    <t>1479079-1</t>
+  </si>
+  <si>
+    <t>Faceplate insert for SVGA, 15-pin, Light Almond</t>
+  </si>
+  <si>
+    <t>1-1479079-3</t>
+  </si>
+  <si>
+    <t>Faceplate insert for SVGA, 15-pin, Alpine White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760250078</t>
+  </si>
+  <si>
+    <t>760250078</t>
+  </si>
+  <si>
+    <t>M10L-262 AB</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, M10L-262,  electric white, antimicrobial, eco-bulk</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760250079</t>
+  </si>
+  <si>
+    <t>760250079</t>
+  </si>
+  <si>
+    <t>M12L-262 AB</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, M12L-262, electric white, antimicrobial, eco-bulk</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249160</t>
+  </si>
+  <si>
+    <t>760249160</t>
+  </si>
+  <si>
+    <t>FP-LBL-1P-148</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 1 port, electric almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249145</t>
+  </si>
+  <si>
+    <t>760249145</t>
+  </si>
+  <si>
+    <t>FP-LBL-2P-266</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 2 port, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249138</t>
+  </si>
+  <si>
+    <t>760249138</t>
+  </si>
+  <si>
+    <t>FP-LBL-4P-270</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 4 port, electric gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249162</t>
+  </si>
+  <si>
+    <t>760249162</t>
+  </si>
+  <si>
+    <t>FP-LBL-4P-148</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 4 port, almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249170</t>
+  </si>
+  <si>
+    <t>760249170</t>
+  </si>
+  <si>
+    <t>FP-LBL-4P-246</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 4 port, electric ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249139</t>
+  </si>
+  <si>
+    <t>760249139</t>
+  </si>
+  <si>
+    <t>FP-LBL-6P-270</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 6 port, electric gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249155</t>
+  </si>
+  <si>
+    <t>760249155</t>
+  </si>
+  <si>
+    <t>FP-LBL-6P-448</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 6 port, light almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249163</t>
+  </si>
+  <si>
+    <t>760249163</t>
+  </si>
+  <si>
+    <t>FP-LBL-6P-148</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 6 port, electric almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249140</t>
+  </si>
+  <si>
+    <t>760249140</t>
+  </si>
+  <si>
+    <t>FP-NLBL-1P-270</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 1 port, electric gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249164</t>
+  </si>
+  <si>
+    <t>760249164</t>
+  </si>
+  <si>
+    <t>FP-NLBL-1P-148</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 1 port, electric almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249141</t>
+  </si>
+  <si>
+    <t>760249141</t>
+  </si>
+  <si>
+    <t>FP-NLBL-2P-270</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 2 port, electric gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249157</t>
+  </si>
+  <si>
+    <t>760249157</t>
+  </si>
+  <si>
+    <t>FP-NLBL-2P-448</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 2 port, light almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249173</t>
+  </si>
+  <si>
+    <t>760249173</t>
+  </si>
+  <si>
+    <t>FP-NLBL-2P-246</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 2 port, electric ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249134</t>
+  </si>
+  <si>
+    <t>760249134</t>
+  </si>
+  <si>
+    <t>FP-NLBL-4P-262</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 4 port, electric white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249142</t>
+  </si>
+  <si>
+    <t>760249142</t>
+  </si>
+  <si>
+    <t>FP-NLBL-4P-270</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 4 port, electric gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249166</t>
+  </si>
+  <si>
+    <t>760249166</t>
+  </si>
+  <si>
+    <t>FP-NLBL-4P-148</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 4 port, electric almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249143</t>
+  </si>
+  <si>
+    <t>760249143</t>
+  </si>
+  <si>
+    <t>FP-NLBL-6P-270</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 6 port, electric gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249151</t>
+  </si>
+  <si>
+    <t>760249151</t>
+  </si>
+  <si>
+    <t>FP-NLBL-6P-266</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 6 port, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249175</t>
+  </si>
+  <si>
+    <t>760249175</t>
+  </si>
+  <si>
+    <t>FP-NLBL-6P-246</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 6 port, electric ivory</t>
+  </si>
+  <si>
+    <t>1116409-1</t>
+  </si>
+  <si>
+    <t>MODULE, 2 PORT, INSERT FOR SL SERIES FACEPLATE, LIGHT ALMOND</t>
+  </si>
+  <si>
+    <t>1-1116410-3</t>
+  </si>
+  <si>
+    <t>MODULE, BLANK, INSERT FOR SL SERIES FACEPLATE, ALPINE WHITE</t>
+  </si>
+  <si>
+    <t>1116407-1</t>
+  </si>
+  <si>
+    <t>MODULE, BLANK, INSERT FOR SL SERIES FACEPLATE, 1.5U, LIGHT ALMOND</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248522</t>
+  </si>
+  <si>
+    <t>760248522</t>
+  </si>
+  <si>
+    <t>SMB-1P-270</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universal, one port, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760246268</t>
+  </si>
+  <si>
+    <t>760246268</t>
+  </si>
+  <si>
+    <t>SMB-2P-003</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universal, two ports, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248525</t>
+  </si>
+  <si>
+    <t>760248525</t>
+  </si>
+  <si>
+    <t>SMB-2P-262</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universal, two ports, white</t>
+  </si>
+  <si>
+    <t>1933134-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, Flexmode, Light Almond</t>
+  </si>
+  <si>
+    <t>1-1933134-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, Flexmode, Alpine White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245679</t>
+  </si>
+  <si>
+    <t>760245679</t>
+  </si>
+  <si>
+    <t>FP KIT, BS, 1 PORT, ANGLED SHUTTERED</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252766</t>
+  </si>
+  <si>
+    <t>760252766</t>
+  </si>
+  <si>
+    <t>SMB-1P-262-PLENUM</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, plenum,universal, one port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252767</t>
+  </si>
+  <si>
+    <t>760252767</t>
+  </si>
+  <si>
+    <t>SMB-1P-003-PLENUM</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universial, one port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252769</t>
+  </si>
+  <si>
+    <t>760252769</t>
+  </si>
+  <si>
+    <t>SMB-2P-003-PLENUM</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760243567</t>
+  </si>
+  <si>
+    <t>760243567</t>
+  </si>
+  <si>
+    <t>SL-A-MS-WH</t>
+  </si>
+  <si>
+    <t>SL110 M-Series Adapter, White (25 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253051</t>
+  </si>
+  <si>
+    <t>760253051</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 1 port, British Standard style, shuttered, angled, white</t>
+  </si>
+  <si>
+    <t>1-1339120-3</t>
+  </si>
+  <si>
+    <t>Mounting Strap, 4-ports, duplex, Alpine white</t>
+  </si>
+  <si>
+    <t>FP-LBL-1P</t>
+  </si>
+  <si>
+    <t>NAR Faceplate kit, 1 Port, with Label, Multiple Colors</t>
+  </si>
+  <si>
+    <t>FP-NLBL-1P</t>
+  </si>
+  <si>
+    <t>NAR Faceplate kit, 1 Port, without Label, Multiple Colors</t>
+  </si>
+  <si>
+    <t>FP-NLBL-2P</t>
+  </si>
+  <si>
+    <t>NAR Faceplate kit, 2 Port, without Label, Multiple Colors</t>
+  </si>
+  <si>
+    <t>FP-LBL-4P</t>
+  </si>
+  <si>
+    <t>NAR Faceplate kit, 4 Port, with Label, Multiple Colors</t>
+  </si>
+  <si>
+    <t>FP-NLBL-4P</t>
+  </si>
+  <si>
+    <t>NAR Faceplate kit, 4 Port, without Label, Multiple Colors</t>
+  </si>
+  <si>
+    <t>FP-LBL-6P</t>
+  </si>
+  <si>
+    <t>NAR Faceplate kit, 6 Port, with Label, Multiple Colors</t>
+  </si>
+  <si>
+    <t>FP-NLBL-6P</t>
+  </si>
+  <si>
+    <t>NAR Faceplate kit, 6 Port, without Label, Multiple Colors</t>
+  </si>
+  <si>
+    <t>FTX-70291251-01</t>
+  </si>
+  <si>
+    <t>COWO-L201</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 2 LC/APC ports, no pigtails</t>
+  </si>
+  <si>
+    <t>FTX-70291271-01</t>
+  </si>
+  <si>
+    <t>COWO-S201</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 1 SC/APC port, no pigtails</t>
+  </si>
+  <si>
+    <t>HFTP-AM</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet</t>
+  </si>
+  <si>
+    <t>M10LW</t>
+  </si>
+  <si>
+    <t>M10LW Type Flush Mounted Faceplate</t>
+  </si>
+  <si>
+    <t>M10MM</t>
+  </si>
+  <si>
+    <t>M10MM Type Flush Mounted Faceplate</t>
+  </si>
+  <si>
+    <t>M12L</t>
+  </si>
+  <si>
+    <t>M12L Type Faceplate</t>
+  </si>
+  <si>
+    <t>HTB3</t>
+  </si>
+  <si>
+    <t>Home Termination Box 3</t>
+  </si>
+  <si>
+    <t>Home Termination box for FTTH/LAN ODN termination.</t>
+  </si>
+  <si>
+    <t>83935-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, flush mount, unloaded, double gang, light almond</t>
+  </si>
+  <si>
+    <t>966740-1</t>
+  </si>
+  <si>
+    <t>Back Box Kit, 80 x 80, almond</t>
+  </si>
+  <si>
+    <t>966936-2</t>
+  </si>
+  <si>
+    <t>Faceplate kit, Angled, 2-gang, 2 ports for holding SC adapters, almond</t>
+  </si>
+  <si>
+    <t>964830-1</t>
+  </si>
+  <si>
+    <t>Cover, commercial, straight, white</t>
+  </si>
+  <si>
+    <t>9701168/00</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item999901649</t>
+  </si>
+  <si>
+    <t>999901649</t>
+  </si>
+  <si>
+    <t>LF81 ANGLED WHITE (SYSTIMAX)</t>
+  </si>
+  <si>
+    <t>LF81 Modular Angled Faceplate Module, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item999910016</t>
+  </si>
+  <si>
+    <t>999910016</t>
+  </si>
+  <si>
+    <t>LF82 Modular Faceplate Module, white</t>
+  </si>
+  <si>
+    <t>CC0071779/1</t>
+  </si>
+  <si>
+    <t>KF-MFM-4P-WH</t>
+  </si>
+  <si>
+    <t>Keystone Outlet Faceplate, single gang, four port, white</t>
+  </si>
+  <si>
+    <t>CC0071787/1</t>
+  </si>
+  <si>
+    <t>KF-MFM-4P-IV</t>
+  </si>
+  <si>
+    <t>Keystone Outlet Faceplate, single gang, four port, ivory</t>
+  </si>
+  <si>
+    <t>CC0071795/1</t>
+  </si>
+  <si>
+    <t>KF-MFM-4P-GY</t>
+  </si>
+  <si>
+    <t>Keystone Outlet Faceplate, single gang, four port, gray</t>
+  </si>
+  <si>
+    <t>CC0071696/1</t>
+  </si>
+  <si>
+    <t>KF-MFM-2P-WH</t>
+  </si>
+  <si>
+    <t>Keystone Outlet Faceplate, single gang, two port, white</t>
+  </si>
+  <si>
+    <t>CK8650-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-S211-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, SC/APC, one pigtail, one adapter</t>
+  </si>
+  <si>
+    <t>CK9101-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-S102-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, SC/UPC, no pigtails, two adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245046</t>
+  </si>
+  <si>
+    <t>760245046</t>
+  </si>
+  <si>
+    <t>M12D-F-262-AB</t>
+  </si>
+  <si>
+    <t>M12D-F-262 Faceplate, 2-port, White, Antimicrobial treated</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245047</t>
+  </si>
+  <si>
+    <t>760245047</t>
+  </si>
+  <si>
+    <t>LF80-WHITE</t>
+  </si>
+  <si>
+    <t>LF80 U/F/STP-262 Shuttered Faceplate Module, White, 1 Port, Antimicrobial treated</t>
+  </si>
+  <si>
+    <t>Fiber Optic Easy Faceplate, SC style adapter</t>
+  </si>
+  <si>
+    <t>COWO Fiber Customer Wall Outlet</t>
+  </si>
+  <si>
+    <t>HFTP-N0</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249255</t>
+  </si>
+  <si>
+    <t>760249255</t>
+  </si>
+  <si>
+    <t>FPUS-BS-2P-B</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, universal, two ports, British Standard style, unshuttered, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760252407</t>
+  </si>
+  <si>
+    <t>760252407</t>
+  </si>
+  <si>
+    <t>FPUS-BS-2P-SS</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, universal, two ports, British Standard style, unshuttered, silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253101</t>
+  </si>
+  <si>
+    <t>760253101</t>
+  </si>
+  <si>
+    <t>FPUS-BS-1P-SS</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, universal, one port , British Standard style, unshuttered, silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760254618</t>
+  </si>
+  <si>
+    <t>760254618</t>
+  </si>
+  <si>
+    <t>FPUS-BS-4P-SS</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, universal, four ports, British Standard style, unshuttered, silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258031</t>
+  </si>
+  <si>
+    <t>760258031</t>
+  </si>
+  <si>
+    <t>FPDS-BS-4P-CW</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator, four ports, British Standard style, cream white</t>
+  </si>
+  <si>
+    <t>1116412-1</t>
+  </si>
+  <si>
+    <t>SL Series Blanking Insert for Faceplate, toolless, light almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760258770</t>
+  </si>
+  <si>
+    <t>760258770</t>
+  </si>
+  <si>
+    <t>MiniPod,3 ports, empty box</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258044</t>
+  </si>
+  <si>
+    <t>760258044</t>
+  </si>
+  <si>
+    <t>FP-LBL-12P-266</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 2-gang, 12 port, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258042</t>
+  </si>
+  <si>
+    <t>760258042</t>
+  </si>
+  <si>
+    <t>FP-LBL-12P-262</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 2-gang, 12 port, electric white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258045</t>
+  </si>
+  <si>
+    <t>760258045</t>
+  </si>
+  <si>
+    <t>FP-LBL-12P-448</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 2-gang, 12 port, light almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256432</t>
+  </si>
+  <si>
+    <t>760256432</t>
+  </si>
+  <si>
+    <t>FPDS-BS-1P-NL-PW</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator, one port, British Standard style, no label, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256270</t>
+  </si>
+  <si>
+    <t>760256270</t>
+  </si>
+  <si>
+    <t>FPDS-BS-2P-PW</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator, two ports, British Standard style, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256485</t>
+  </si>
+  <si>
+    <t>760256485</t>
+  </si>
+  <si>
+    <t>FPDS-BS-2P-NL-PW</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator, two ports, British Standard style, no label, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760257775</t>
+  </si>
+  <si>
+    <t>760257775</t>
+  </si>
+  <si>
+    <t>FPDS-BS-2P-NL-SW</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator, two ports, British Standard style, no label, signal white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256271</t>
+  </si>
+  <si>
+    <t>760256271</t>
+  </si>
+  <si>
+    <t>FPDS-BS-4P-PW</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator, four ports, British Standard style, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item106622178</t>
+  </si>
+  <si>
+    <t>106622178</t>
+  </si>
+  <si>
+    <t>M105FR1-262</t>
+  </si>
+  <si>
+    <t>M105 Flush Mounted Modular Mounting Frame, one port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106658149</t>
+  </si>
+  <si>
+    <t>106658149</t>
+  </si>
+  <si>
+    <t>M112SMB-246</t>
+  </si>
+  <si>
+    <t>M112 Type Surface Mount Box, twelve port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106688419</t>
+  </si>
+  <si>
+    <t>106688419</t>
+  </si>
+  <si>
+    <t>M112SMB-270</t>
+  </si>
+  <si>
+    <t>M112 Type Surface Mount Box, twelve port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item106837206</t>
+  </si>
+  <si>
+    <t>106837206</t>
+  </si>
+  <si>
+    <t>M81-003 BLANK</t>
+  </si>
+  <si>
+    <t>Blank Coaxial Adapter, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item106697089</t>
+  </si>
+  <si>
+    <t>106697089</t>
+  </si>
+  <si>
+    <t>M30MC-270</t>
+  </si>
+  <si>
+    <t>Rectangular Mounting Collar, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item106837222</t>
+  </si>
+  <si>
+    <t>106837222</t>
+  </si>
+  <si>
+    <t>M81-246 BLANK</t>
+  </si>
+  <si>
+    <t>Blank Coaxial Adapter, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106658164</t>
+  </si>
+  <si>
+    <t>106658164</t>
+  </si>
+  <si>
+    <t>M112SMB-003</t>
+  </si>
+  <si>
+    <t>M112 Type Surface Mount Box, twelve port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107052359</t>
+  </si>
+  <si>
+    <t>107052359</t>
+  </si>
+  <si>
+    <t>M02714-262</t>
+  </si>
+  <si>
+    <t>Flush Mount Faceplate, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item106837230</t>
+  </si>
+  <si>
+    <t>106837230</t>
+  </si>
+  <si>
+    <t>M81-262 BLANK</t>
+  </si>
+  <si>
+    <t>Blank Coaxial Adapter, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item106622277</t>
+  </si>
+  <si>
+    <t>106622277</t>
+  </si>
+  <si>
+    <t>M106FR4-246</t>
+  </si>
+  <si>
+    <t>M106 Flush Mounted Modular Mounting Frame, four port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item106664147</t>
+  </si>
+  <si>
+    <t>106664147</t>
+  </si>
+  <si>
+    <t>M30MC-262</t>
+  </si>
+  <si>
+    <t>Rectangular Mounting Collar, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item106622285</t>
+  </si>
+  <si>
+    <t>106622285</t>
+  </si>
+  <si>
+    <t>M106FR4-262</t>
+  </si>
+  <si>
+    <t>M106 Flush Mounted Modular Mounting  Frame, four port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106701154</t>
+  </si>
+  <si>
+    <t>106701154</t>
+  </si>
+  <si>
+    <t>M13C-270</t>
+  </si>
+  <si>
+    <t>M13C Type Furniture Faceplate, three port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item106627763</t>
+  </si>
+  <si>
+    <t>106627763</t>
+  </si>
+  <si>
+    <t>M106FR4-003</t>
+  </si>
+  <si>
+    <t>M106 Flush Mounted Modular Mounting Frame, four port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106650849</t>
+  </si>
+  <si>
+    <t>106650849</t>
+  </si>
+  <si>
+    <t>M14C-003</t>
+  </si>
+  <si>
+    <t>M14C Type Furniture Faceplate, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107167462</t>
+  </si>
+  <si>
+    <t>107167462</t>
+  </si>
+  <si>
+    <t>M14C-270</t>
+  </si>
+  <si>
+    <t>M14C Type Furniture Faceplate, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296352</t>
+  </si>
+  <si>
+    <t>107296352</t>
+  </si>
+  <si>
+    <t>M60A-246</t>
+  </si>
+  <si>
+    <t>M60 Telephone Information Outlet Icon Insert, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107239485</t>
+  </si>
+  <si>
+    <t>107239485</t>
+  </si>
+  <si>
+    <t>M40ST8-B-262</t>
+  </si>
+  <si>
+    <t>Insert Panel for M40 Surface Mount Box, holds eight ST couplings</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106650864</t>
+  </si>
+  <si>
+    <t>106650864</t>
+  </si>
+  <si>
+    <t>M13C-003</t>
+  </si>
+  <si>
+    <t>M13C Type Furniture Faceplate, three port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107167488</t>
+  </si>
+  <si>
+    <t>107167488</t>
+  </si>
+  <si>
+    <t>M14C-148</t>
+  </si>
+  <si>
+    <t>M14C Type Furniture Faceplate, almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296451</t>
+  </si>
+  <si>
+    <t>107296451</t>
+  </si>
+  <si>
+    <t>M60B-246</t>
+  </si>
+  <si>
+    <t>M60 Blank Information Outlet Icon Insert, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296469</t>
+  </si>
+  <si>
+    <t>107296469</t>
+  </si>
+  <si>
+    <t>M60B-270</t>
+  </si>
+  <si>
+    <t>M60 Blank Information Outlet Icon Insert, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296477</t>
+  </si>
+  <si>
+    <t>107296477</t>
+  </si>
+  <si>
+    <t>M60B-262</t>
+  </si>
+  <si>
+    <t>M60 Blank Information Outlet Icon Insert, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296550</t>
+  </si>
+  <si>
+    <t>107296550</t>
+  </si>
+  <si>
+    <t>M60C-262</t>
+  </si>
+  <si>
+    <t>M60 Computer Information Outlet Icon Insert, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296485</t>
+  </si>
+  <si>
+    <t>107296485</t>
+  </si>
+  <si>
+    <t>M60B-003</t>
+  </si>
+  <si>
+    <t>M60 Blank Information Outlet Icon Insert, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296436</t>
+  </si>
+  <si>
+    <t>107296436</t>
+  </si>
+  <si>
+    <t>M60A-318</t>
+  </si>
+  <si>
+    <t>M60 Telephone Information Outlet Icon Insert, blue</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296576</t>
+  </si>
+  <si>
+    <t>107296576</t>
+  </si>
+  <si>
+    <t>M60C-123</t>
+  </si>
+  <si>
+    <t>M60 Computer Information Outlet Icon Insert, yellow</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296444</t>
+  </si>
+  <si>
+    <t>107296444</t>
+  </si>
+  <si>
+    <t>M60B-318</t>
+  </si>
+  <si>
+    <t>M60 Blank Information Outlet Icon Insert, blue</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296501</t>
+  </si>
+  <si>
+    <t>107296501</t>
+  </si>
+  <si>
+    <t>M60B-112</t>
+  </si>
+  <si>
+    <t>M60 Blank Information Outlet Icon Insert, orange</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431553</t>
+  </si>
+  <si>
+    <t>107431553</t>
+  </si>
+  <si>
+    <t>M106SMB-270</t>
+  </si>
+  <si>
+    <t>M106 Type Surface Mount Box, six port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296691</t>
+  </si>
+  <si>
+    <t>107296691</t>
+  </si>
+  <si>
+    <t>M60D-317</t>
+  </si>
+  <si>
+    <t>M60 Data Information Outlet Icon Insert, red</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296519</t>
+  </si>
+  <si>
+    <t>107296519</t>
+  </si>
+  <si>
+    <t>M60B-226</t>
+  </si>
+  <si>
+    <t>M60 Blank Information Outlet Icon Insert, green</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296709</t>
+  </si>
+  <si>
+    <t>107296709</t>
+  </si>
+  <si>
+    <t>M60D-318</t>
+  </si>
+  <si>
+    <t>M60 Data Information Outlet Icon Insert, blue</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296527</t>
+  </si>
+  <si>
+    <t>107296527</t>
+  </si>
+  <si>
+    <t>M60B-317</t>
+  </si>
+  <si>
+    <t>M60 Blank Information Outlet Icon Insert, red</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296626</t>
+  </si>
+  <si>
+    <t>107296626</t>
+  </si>
+  <si>
+    <t>M60D-246</t>
+  </si>
+  <si>
+    <t>M60 Data Information Outlet Icon Insert, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296725</t>
+  </si>
+  <si>
+    <t>107296725</t>
+  </si>
+  <si>
+    <t>M60E-270</t>
+  </si>
+  <si>
+    <t>M60 Voice Information Outlet Icon Insert, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296543</t>
+  </si>
+  <si>
+    <t>107296543</t>
+  </si>
+  <si>
+    <t>M60C-270</t>
+  </si>
+  <si>
+    <t>M60 Computer Information Outlet Icon Insert, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296733</t>
+  </si>
+  <si>
+    <t>107296733</t>
+  </si>
+  <si>
+    <t>M60E-262</t>
+  </si>
+  <si>
+    <t>M60 Voice Information Outlet Icon Insert, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296634</t>
+  </si>
+  <si>
+    <t>107296634</t>
+  </si>
+  <si>
+    <t>M60D-270</t>
+  </si>
+  <si>
+    <t>M60 Data Information Outlet Icon Insert, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296642</t>
+  </si>
+  <si>
+    <t>107296642</t>
+  </si>
+  <si>
+    <t>M60D-262</t>
+  </si>
+  <si>
+    <t>M60 Data Information Outlet Icon Insert, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760258274</t>
+  </si>
+  <si>
+    <t>760258274</t>
+  </si>
+  <si>
+    <t>DIN RAIL ADAPTER, FTP, SMB-1P, BLACK</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760258275</t>
+  </si>
+  <si>
+    <t>760258275</t>
+  </si>
+  <si>
+    <t>DIN RAIL ADAPTER, UTP, SMB-1P, BLACK</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760258276</t>
+  </si>
+  <si>
+    <t>760258276</t>
+  </si>
+  <si>
+    <t>DIN RAIL ADAPTER, FTP, SMB-2P, BLACK</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760258257</t>
+  </si>
+  <si>
+    <t>760258257</t>
+  </si>
+  <si>
+    <t>1000 STYLE PLATE, EMPTY, SL/SLX</t>
+  </si>
+  <si>
+    <t>1000-style</t>
+  </si>
+  <si>
+    <t>Mutlimedia adapter faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760258258</t>
+  </si>
+  <si>
+    <t>760258258</t>
+  </si>
+  <si>
+    <t>1000 STYLE PLATE, EMPTY, KJ</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760255108</t>
   </si>
   <si>
     <t>760255108</t>
   </si>
   <si>
     <t>Unloaded, angled LJ6C Snap-in Module, white, ECO BULK</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760258770</t>
-[...65 lines deleted...]
-    <t>Faceplate Kit, universal, four ports, British Standard style, unshuttered, silver</t>
+    <t>1-1933668-3</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 2 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-1933671-3</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 4 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111037-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 2 port,  alpine white</t>
+  </si>
+  <si>
+    <t>1-2111013-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 6 port, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111009-1</t>
+  </si>
+  <si>
+    <t>1-2111038-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 3 port, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111038-3</t>
+  </si>
+  <si>
+    <t>1-2111039-1</t>
+  </si>
+  <si>
+    <t>1-2111203-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, horizontal orientation, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111010-1</t>
+  </si>
+  <si>
+    <t>1-2111014-3</t>
+  </si>
+  <si>
+    <t>1-2111039-3</t>
+  </si>
+  <si>
+    <t>1-2111043-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 12 port, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111015-1</t>
+  </si>
+  <si>
+    <t>1-2111040-1</t>
+  </si>
+  <si>
+    <t>1-2111053-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 6 port, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111043-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 12 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111015-3</t>
+  </si>
+  <si>
+    <t>1-2111040-3</t>
+  </si>
+  <si>
+    <t>1-2111025-1</t>
+  </si>
+  <si>
+    <t>1-2111053-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 6 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111025-3</t>
+  </si>
+  <si>
+    <t>1-2111041-1</t>
+  </si>
+  <si>
+    <t>1-2111049-3</t>
+  </si>
+  <si>
+    <t>1-2111041-3</t>
+  </si>
+  <si>
+    <t>1-2111036-1</t>
+  </si>
+  <si>
+    <t>1-2111050-1</t>
+  </si>
+  <si>
+    <t>1-2111036-3</t>
+  </si>
+  <si>
+    <t>1-2111201-1</t>
+  </si>
+  <si>
+    <t>Faceplate Extender Kit, ivory</t>
+  </si>
+  <si>
+    <t>1-2111201-3</t>
+  </si>
+  <si>
+    <t>Faceplate Extender Kit, white</t>
   </si>
   <si>
     <t>1-406185-3</t>
   </si>
   <si>
     <t>Faceplate Kit, 4-port, angled, alpine white</t>
   </si>
   <si>
     <t>1-558198-1</t>
   </si>
   <si>
     <t>Icon Wheel, electric ivory</t>
   </si>
   <si>
     <t>1-558251-3</t>
   </si>
   <si>
     <t>Back Box, 1-gang, alpine white</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106602345</t>
   </si>
   <si>
     <t>106602345</t>
   </si>
   <si>
     <t>M14B-148</t>
   </si>
   <si>
     <t>M14B Faceplate, almond</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item106622251</t>
   </si>
   <si>
     <t>106622251</t>
   </si>
   <si>
     <t>M106FR2-262</t>
   </si>
   <si>
     <t>M106 Flush Mounted Modular Mounting Frame, two port white</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item106622178</t>
-[...476 lines deleted...]
-    <t>M60 Data Information Outlet Icon Insert, white</t>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256272</t>
+  </si>
+  <si>
+    <t>760256272</t>
+  </si>
+  <si>
+    <t>FPDS-BS-1P-SW</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator, one port, British Standard style, signal white</t>
+  </si>
+  <si>
+    <t>1116406-2</t>
+  </si>
+  <si>
+    <t>MODULE, 2 PORTS, INSERT FOR SL SERIES FACEPLATE, ANGLED, 1.5U, BLACK</t>
+  </si>
+  <si>
+    <t>1-1116406-3</t>
+  </si>
+  <si>
+    <t>MODULE, 2 PORTS, INSERT FOR SL SERIES FACEPLATE, ANGLED,1.5U, ALPINE WHITE</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760008664</t>
+  </si>
+  <si>
+    <t>760008664</t>
+  </si>
+  <si>
+    <t>M30FP-2RJ45-262</t>
+  </si>
+  <si>
+    <t>FP Type Double Port Adapter Housing, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760008672</t>
+  </si>
+  <si>
+    <t>760008672</t>
+  </si>
+  <si>
+    <t>M30FP-2RJ45-270</t>
+  </si>
+  <si>
+    <t>FP Type Double Port Adapter Housing, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760010009</t>
+  </si>
+  <si>
+    <t>760010009</t>
+  </si>
+  <si>
+    <t>M13FP-003</t>
+  </si>
+  <si>
+    <t>FP Type Flexible Faceplate Frame, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760010017</t>
+  </si>
+  <si>
+    <t>760010017</t>
+  </si>
+  <si>
+    <t>M13FP-246</t>
+  </si>
+  <si>
+    <t>FP Type Flexible Faceplate Frame, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760010033</t>
+  </si>
+  <si>
+    <t>760010033</t>
+  </si>
+  <si>
+    <t>M13FP-270</t>
+  </si>
+  <si>
+    <t>FP Type Flexible Faceplate Frame, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760008615</t>
+  </si>
+  <si>
+    <t>760008615</t>
+  </si>
+  <si>
+    <t>M26FP-246</t>
+  </si>
+  <si>
+    <t>Flexible Faceplate Double Gang Frame, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760009498</t>
+  </si>
+  <si>
+    <t>760009498</t>
+  </si>
+  <si>
+    <t>M30FP-BLANK-270</t>
+  </si>
+  <si>
+    <t>Blank Adapter, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106179</t>
+  </si>
+  <si>
+    <t>760106179</t>
+  </si>
+  <si>
+    <t>M10LE-148</t>
+  </si>
+  <si>
+    <t>M10LE-148 Almond Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106195</t>
+  </si>
+  <si>
+    <t>760106195</t>
+  </si>
+  <si>
+    <t>M13LE-148</t>
+  </si>
+  <si>
+    <t>M13LE-148 Almond Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106211</t>
+  </si>
+  <si>
+    <t>760106211</t>
+  </si>
+  <si>
+    <t>M16LE-148</t>
+  </si>
+  <si>
+    <t>M16LE-148 Almond Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760117572</t>
+  </si>
+  <si>
+    <t>760117572</t>
+  </si>
+  <si>
+    <t>M10LWSP</t>
+  </si>
+  <si>
+    <t>M10LWSP 1-port Single Gang Stainless Steel Non-standard Telephone Faceplate, 3.28 in lug spacing</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118273</t>
+  </si>
+  <si>
+    <t>760118273</t>
+  </si>
+  <si>
+    <t>M14CE-E -262</t>
+  </si>
+  <si>
+    <t>M14CE-E Type Furniture Faceplate, four port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118307</t>
+  </si>
+  <si>
+    <t>760118307</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118232</t>
+  </si>
+  <si>
+    <t>760118232</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118257</t>
+  </si>
+  <si>
+    <t>760118257</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057430</t>
+  </si>
+  <si>
+    <t>760057430</t>
+  </si>
+  <si>
+    <t>M208SMB-246</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, eight port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057448</t>
+  </si>
+  <si>
+    <t>760057448</t>
+  </si>
+  <si>
+    <t>M208SMB-270</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, eight port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057356</t>
+  </si>
+  <si>
+    <t>760057356</t>
+  </si>
+  <si>
+    <t>M202SMB-246</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, two port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057364</t>
+  </si>
+  <si>
+    <t>760057364</t>
+  </si>
+  <si>
+    <t>M202SMB-270</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, two port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057372</t>
+  </si>
+  <si>
+    <t>760057372</t>
+  </si>
+  <si>
+    <t>M204ASMB-262</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057398</t>
+  </si>
+  <si>
+    <t>760057398</t>
+  </si>
+  <si>
+    <t>M204ASMB-246</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, four port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760060483</t>
+  </si>
+  <si>
+    <t>760060483</t>
+  </si>
+  <si>
+    <t>RFE-WF-07B</t>
+  </si>
+  <si>
+    <t>Raised Floor Enclosure, Wide Flange, 24"W x 24"L x 7"D with mount for management bracket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760062331</t>
+  </si>
+  <si>
+    <t>760062331</t>
+  </si>
+  <si>
+    <t>M16BDSB</t>
+  </si>
+  <si>
+    <t>M16BDSB 6-port Single Gang Brushed Dark Statuary Bronze Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760060608</t>
+  </si>
+  <si>
+    <t>760060608</t>
+  </si>
+  <si>
+    <t>M12B</t>
+  </si>
+  <si>
+    <t>M12B 2-port Single Gang Brass Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760060467</t>
+  </si>
+  <si>
+    <t>760060467</t>
+  </si>
+  <si>
+    <t>RFE-WF-12A</t>
+  </si>
+  <si>
+    <t>Raised Floor Enclosure, Wide Flange, 24"W x 24"L x 12"D</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760060624</t>
+  </si>
+  <si>
+    <t>760060624</t>
+  </si>
+  <si>
+    <t>M14BBrass</t>
+  </si>
+  <si>
+    <t>M14B Faceplate, brass</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760067249</t>
+  </si>
+  <si>
+    <t>760067249</t>
+  </si>
+  <si>
+    <t>M24SP</t>
+  </si>
+  <si>
+    <t>M24SP 4-port Double Gang Stainless Steel Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760071258</t>
+  </si>
+  <si>
+    <t>760071258</t>
+  </si>
+  <si>
+    <t>M14C-262</t>
+  </si>
+  <si>
+    <t>M14C Type Furniture Faceplate, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760074229</t>
+  </si>
+  <si>
+    <t>760074229</t>
+  </si>
+  <si>
+    <t>M108FR3-148</t>
+  </si>
+  <si>
+    <t>M108 Flush Mounted Modular Mounting Frame, three port almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760075044</t>
+  </si>
+  <si>
+    <t>760075044</t>
+  </si>
+  <si>
+    <t>M10LW-148</t>
+  </si>
+  <si>
+    <t>Wall Mount Telephone, one port almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760075051</t>
+  </si>
+  <si>
+    <t>760075051</t>
+  </si>
+  <si>
+    <t>M20AP-148</t>
+  </si>
+  <si>
+    <t>M20 Dust Cover for M-Series Faceplates and Outlets, almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760076992</t>
+  </si>
+  <si>
+    <t>760076992</t>
+  </si>
+  <si>
+    <t>SWISS FLF FACEPLATE (WHITE)</t>
+  </si>
+  <si>
+    <t>Swiss FLF Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760085993</t>
+  </si>
+  <si>
+    <t>760085993</t>
+  </si>
+  <si>
+    <t>M12GER-262</t>
+  </si>
+  <si>
+    <t>M12GER-262 Modular Faceplate, 2 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091090</t>
+  </si>
+  <si>
+    <t>760091090</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091280</t>
+  </si>
+  <si>
+    <t>760091280</t>
+  </si>
+  <si>
+    <t>M13FP-TR1-262 (WHITE) LOW PROFILE</t>
+  </si>
+  <si>
+    <t>FP Type Tamper-Resistant Low Profile Faceplate Kit, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091231</t>
+  </si>
+  <si>
+    <t>760091231</t>
+  </si>
+  <si>
+    <t>M13FP-TR-262 (WHITE) HIGH PROFILE</t>
+  </si>
+  <si>
+    <t>FP Type Tamper-Resistant High Profile Faceplate Kit, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760092163</t>
+  </si>
+  <si>
+    <t>760092163</t>
+  </si>
+  <si>
+    <t>M108FR1-003</t>
+  </si>
+  <si>
+    <t>M108 Flush Mounted Modular Mounting Frame, one port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760092171</t>
+  </si>
+  <si>
+    <t>760092171</t>
+  </si>
+  <si>
+    <t>M108FR1-246</t>
+  </si>
+  <si>
+    <t>M108 Flush Mounted Modular Mounting Frame, one port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760092197</t>
+  </si>
+  <si>
+    <t>760092197</t>
+  </si>
+  <si>
+    <t>M108FR1-270</t>
+  </si>
+  <si>
+    <t>M108 Flush Mounted Modular Mounting Frame, one port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760100883</t>
+  </si>
+  <si>
+    <t>760100883</t>
+  </si>
+  <si>
+    <t>M28SP-L</t>
+  </si>
+  <si>
+    <t>M28SP-L 8-port Double Gang Stainless Steel Faceplate with Label</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760100891</t>
+  </si>
+  <si>
+    <t>760100891</t>
+  </si>
+  <si>
+    <t>M10LW4SP</t>
+  </si>
+  <si>
+    <t>M10LW4SP 1-port Single Gang Stainless Steel Telephone Faceplate, 4.00 in lug spacing</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760101287</t>
+  </si>
+  <si>
+    <t>760101287</t>
+  </si>
+  <si>
+    <t>M108FR2-148</t>
+  </si>
+  <si>
+    <t>M108 Flush Mounted Modular Mounting Frame, two port, almond</t>
+  </si>
+  <si>
+    <t>557505-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 1-gang, 2 port, almond</t>
+  </si>
+  <si>
+    <t>557505-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 1-gang, 2 port, black</t>
+  </si>
+  <si>
+    <t>558198-1</t>
+  </si>
+  <si>
+    <t>Icon Wheel, light almond</t>
+  </si>
+  <si>
+    <t>557505-7</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 1-gang, 2 port, red</t>
+  </si>
+  <si>
+    <t>558198-3</t>
+  </si>
+  <si>
+    <t>Icon Wheel, green</t>
+  </si>
+  <si>
+    <t>558251-2</t>
+  </si>
+  <si>
+    <t>Back Box, 1-gang, black</t>
+  </si>
+  <si>
+    <t>558251-3</t>
+  </si>
+  <si>
+    <t>Back Box, 1-gang, white</t>
+  </si>
+  <si>
+    <t>558107-1</t>
+  </si>
+  <si>
+    <t>Flexmode Faceplate Kit, 3-port, flush mount, Black</t>
+  </si>
+  <si>
+    <t>558357-1</t>
+  </si>
+  <si>
+    <t>Faceplate for HERMAN MILLER Furniture, flush mount, black</t>
+  </si>
+  <si>
+    <t>558198-6</t>
+  </si>
+  <si>
+    <t>Icon Wheel, black</t>
+  </si>
+  <si>
+    <t>558357-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Flexmode, HERMAN MILLER, 4-port, white</t>
+  </si>
+  <si>
+    <t>558357-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Flexmode, HERMAN MILLER, 4-port, gray</t>
+  </si>
+  <si>
+    <t>558198-8</t>
+  </si>
+  <si>
+    <t>Icon Wheel, white</t>
+  </si>
+  <si>
+    <t>558107-4</t>
+  </si>
+  <si>
+    <t>Flexmode Faceplate Kit, 3-port, flush mount, Gray</t>
+  </si>
+  <si>
+    <t>558088-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, 110 connect, gray</t>
+  </si>
+  <si>
+    <t>558251-1</t>
+  </si>
+  <si>
+    <t>Back Box, 1-gang, almond</t>
+  </si>
+  <si>
+    <t>558191-2</t>
+  </si>
+  <si>
+    <t>Faceplate for HERMAN MILLER Furniture, 4-port, almond</t>
+  </si>
+  <si>
+    <t>558488-1</t>
+  </si>
+  <si>
+    <t>Extender Kit, HERMAN MILLER furniture outlet, black</t>
+  </si>
+  <si>
+    <t>569127-1</t>
+  </si>
+  <si>
+    <t>Faceplate for HERMAN MILLER Furniture, standard, black</t>
+  </si>
+  <si>
+    <t>569127-4</t>
+  </si>
+  <si>
+    <t>Faceplate for HERMAN MILLER Furniture, standard, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760123877</t>
+  </si>
+  <si>
+    <t>760123877</t>
+  </si>
+  <si>
+    <t>M18930-246</t>
+  </si>
+  <si>
+    <t>Surface Mount Modular Faceplate, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760123901</t>
+  </si>
+  <si>
+    <t>760123901</t>
+  </si>
+  <si>
+    <t>M18930-262</t>
+  </si>
+  <si>
+    <t>Surface Mount Modular Faceplate, white</t>
+  </si>
+  <si>
+    <t>66441024-04</t>
+  </si>
+  <si>
+    <t>6644 1 024-04</t>
+  </si>
+  <si>
+    <t>Faceplate, 4 port, SS flush mount</t>
+  </si>
+  <si>
+    <t>66441154-03</t>
+  </si>
+  <si>
+    <t>6644 1 154-03</t>
+  </si>
+  <si>
+    <t>Faceplate, 4 port, 1-gang, unshielded, flush mount, gray</t>
+  </si>
+  <si>
+    <t>66441143-02</t>
+  </si>
+  <si>
+    <t>6644 1 143-02</t>
+  </si>
+  <si>
+    <t>Furniture Faceplate, 3 port, with labels and icons, ivory</t>
+  </si>
+  <si>
+    <t>66441106-21</t>
+  </si>
+  <si>
+    <t>6644 1 106-21</t>
+  </si>
+  <si>
+    <t>Mounting Strap for Fiber Optic Adapters, 2-port, 1-gang, white</t>
+  </si>
+  <si>
+    <t>66441156-01</t>
+  </si>
+  <si>
+    <t>6644 1 156-01</t>
+  </si>
+  <si>
+    <t>Faceplate, 6 port, 1-gang, unshielded, flush mount, white</t>
+  </si>
+  <si>
+    <t>66441143-03</t>
+  </si>
+  <si>
+    <t>6644 1 143-03</t>
+  </si>
+  <si>
+    <t>Furniture Faceplate, 3 port, with labels and icons, gray</t>
+  </si>
+  <si>
+    <t>66441222-02</t>
+  </si>
+  <si>
+    <t>6644 1 222-02</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, straight, 2 port, ivory</t>
+  </si>
+  <si>
+    <t>66441107-21</t>
+  </si>
+  <si>
+    <t>6644 1 107-21</t>
+  </si>
+  <si>
+    <t>Mounting Strap for Fiber Optic Adapters, 4-port, 1-gang, white</t>
+  </si>
+  <si>
+    <t>66441156-02</t>
+  </si>
+  <si>
+    <t>6644 1 156-02</t>
+  </si>
+  <si>
+    <t>Faceplate, 6 port, 1-gang, unshielded, flush mount, ivory</t>
+  </si>
+  <si>
+    <t>66441143-04</t>
+  </si>
+  <si>
+    <t>6644 1 143-04</t>
+  </si>
+  <si>
+    <t>Furniture Faceplate, 3 port, with labels and icons, black</t>
+  </si>
+  <si>
+    <t>66442201-01</t>
+  </si>
+  <si>
+    <t>6644 2 201-01</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, 6 port, white</t>
+  </si>
+  <si>
+    <t>66441107-22</t>
+  </si>
+  <si>
+    <t>6644 1 107-22</t>
+  </si>
+  <si>
+    <t>Mounting Strap for Fiber Optic Adapters, 4-port, 1-gang, ivory</t>
+  </si>
+  <si>
+    <t>66441157-01</t>
+  </si>
+  <si>
+    <t>6644 1 157-01</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 12 port, flush mount, 2-gang, white</t>
+  </si>
+  <si>
+    <t>66443000-28</t>
+  </si>
+  <si>
+    <t>6644 3 000-28</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, 2-gang, ivory</t>
+  </si>
+  <si>
+    <t>66441164-02</t>
+  </si>
+  <si>
+    <t>6644 1 164-02</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, flush mount, 2-gang, ivory</t>
+  </si>
+  <si>
+    <t>66441152-01</t>
+  </si>
+  <si>
+    <t>6644 1 152-01</t>
+  </si>
+  <si>
+    <t>Faceplate, 2 port, 1-gang, unshielded, flush mount, white</t>
+  </si>
+  <si>
+    <t>66441152-02</t>
+  </si>
+  <si>
+    <t>6644 1 152-02</t>
+  </si>
+  <si>
+    <t>Faceplate, 2 port, 1-gang, unshielded, flush mount, ivory</t>
+  </si>
+  <si>
+    <t>66441174-02</t>
+  </si>
+  <si>
+    <t>6644 1 174-02</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, angled, 2-gang, ivory</t>
+  </si>
+  <si>
+    <t>66441152-03</t>
+  </si>
+  <si>
+    <t>6644 1 152-03</t>
+  </si>
+  <si>
+    <t>Faceplate, 2 port, 1-gang, unshielded, flush mount, gray</t>
+  </si>
+  <si>
+    <t>66451160-04</t>
+  </si>
+  <si>
+    <t>6645 1 160-04</t>
+  </si>
+  <si>
+    <t>Blank Module Insert, quantity: 25, black</t>
+  </si>
+  <si>
+    <t>68302402-00</t>
+  </si>
+  <si>
+    <t>6830 2 402-00</t>
+  </si>
+  <si>
+    <t>LJ6C Modular Jack Adapter</t>
+  </si>
+  <si>
+    <t>68772060-02</t>
+  </si>
+  <si>
+    <t>6877 2 060-02</t>
+  </si>
+  <si>
+    <t>Multimedia Box Adapter Kit, 6 x SC duplex, red</t>
+  </si>
+  <si>
+    <t>68772060-07PI</t>
+  </si>
+  <si>
+    <t>6877 2 060-07PI</t>
+  </si>
+  <si>
+    <t>Multimedia Box Adapter Kit, 3 x SC duplex, 3 x RJ45, pink</t>
+  </si>
+  <si>
+    <t>68771060-00</t>
+  </si>
+  <si>
+    <t>6877 1 060-00</t>
+  </si>
+  <si>
+    <t>Multimedia Security Box, red</t>
+  </si>
+  <si>
+    <t>68771060-00BL</t>
+  </si>
+  <si>
+    <t>6877 1 060-00BL</t>
+  </si>
+  <si>
+    <t>Multimedia Security Box, blue</t>
+  </si>
+  <si>
+    <t>68772027-00</t>
+  </si>
+  <si>
+    <t>6877 2 027-00</t>
+  </si>
+  <si>
+    <t>Adapter Bezel, SC duplex, bag of 6</t>
+  </si>
+  <si>
+    <t>68772060-06BL</t>
+  </si>
+  <si>
+    <t>6877 2 060-06BL</t>
+  </si>
+  <si>
+    <t>Multimedia Box Adapter Kit, 3 x LC duplex, 3 x RJ45, blue</t>
+  </si>
+  <si>
+    <t>68772060-06PI</t>
+  </si>
+  <si>
+    <t>6877 2 060-06PI</t>
+  </si>
+  <si>
+    <t>Multimedia Box Adapter Kit, 3 x LC duplex, 3 x RJ45, pink</t>
+  </si>
+  <si>
+    <t>68772060-06WH</t>
+  </si>
+  <si>
+    <t>6877 2 060-06WH</t>
+  </si>
+  <si>
+    <t>Multimedia Box Adapter Kit, 3 x LC duplex, 3 x RJ45, white</t>
+  </si>
+  <si>
+    <t>68772060-07</t>
+  </si>
+  <si>
+    <t>6877 2 060-07</t>
+  </si>
+  <si>
+    <t>Multimedia Box Adapter Kit, 3 x SC duplex, 3 x RJ45, red</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016470</t>
+  </si>
+  <si>
+    <t>700016470</t>
+  </si>
+  <si>
+    <t>M224CPN-246</t>
+  </si>
+  <si>
+    <t>M224 Type Zone Box Cover, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016488</t>
+  </si>
+  <si>
+    <t>700016488</t>
+  </si>
+  <si>
+    <t>M224SMB-262</t>
+  </si>
+  <si>
+    <t>M224 Type Zone Box Cover, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item700189046</t>
+  </si>
+  <si>
+    <t>700189046</t>
+  </si>
+  <si>
+    <t>M4CA-003</t>
+  </si>
+  <si>
+    <t>M4CA Type Adjustable Furniture Faceplate, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item700191570</t>
+  </si>
+  <si>
+    <t>700191570</t>
+  </si>
+  <si>
+    <t>M4CA-246</t>
+  </si>
+  <si>
+    <t>M4CA Type Adjustable Furniture Faceplate, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item700191588</t>
+  </si>
+  <si>
+    <t>700191588</t>
+  </si>
+  <si>
+    <t>M4CA-262</t>
+  </si>
+  <si>
+    <t>M4CA Type Adjustable Furniture Faceplate, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700188923</t>
+  </si>
+  <si>
+    <t>700188923</t>
+  </si>
+  <si>
+    <t>M48CPP</t>
+  </si>
+  <si>
+    <t>M48CPP Type Zone Box, forty-eight port</t>
+  </si>
+  <si>
+    <t>64551030-00</t>
+  </si>
+  <si>
+    <t>6455 1 030-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Distribution Box, 30-pair, unequipped, gray</t>
+  </si>
+  <si>
+    <t>LSA-PLUS®</t>
+  </si>
+  <si>
+    <t>LSA-PLUS</t>
+  </si>
+  <si>
+    <t>64551030-03</t>
+  </si>
+  <si>
+    <t>6455 1 030-03</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Distribution Box, 30-pair, without BMF</t>
+  </si>
+  <si>
+    <t>64622408-01</t>
+  </si>
+  <si>
+    <t>6462 2 408-01</t>
+  </si>
+  <si>
+    <t>Label Holder Kit, quantity: 12</t>
+  </si>
+  <si>
+    <t>64671116-00</t>
+  </si>
+  <si>
+    <t>AD-CS-10-BK</t>
+  </si>
+  <si>
+    <t>Mounting Adaptor for SL-series jacks, CLIPSAL/HPM, Black (10 ea/pkg)</t>
+  </si>
+  <si>
+    <t>64671116-03</t>
+  </si>
+  <si>
+    <t>6467 1 116-03</t>
+  </si>
+  <si>
+    <t>Adapter Mounting Plate Clips, CLIPSAL/HPM, bag of 10, red</t>
+  </si>
+  <si>
+    <t>64671116-07</t>
+  </si>
+  <si>
+    <t>6467 1 116-07</t>
+  </si>
+  <si>
+    <t>Adapter BEZEL for mounting SL Jacks into CLIPSAL/HPM Plates (Bag of 10)</t>
+  </si>
+  <si>
+    <t>65401813-00</t>
+  </si>
+  <si>
+    <t>6540 1 813-00</t>
+  </si>
+  <si>
+    <t>LJ6C Modular Jack Adapter, angled LJ6C, white</t>
+  </si>
+  <si>
+    <t>65401801-00</t>
+  </si>
+  <si>
+    <t>6540 1 801-00</t>
+  </si>
+  <si>
+    <t>LJ6C Modular Jack Adapter, straight RJK-CL, white</t>
+  </si>
+  <si>
+    <t>65401677-04</t>
+  </si>
+  <si>
+    <t>6540 1 677-04</t>
+  </si>
+  <si>
+    <t>MiniPod, category 5e, 4 port, preloaded, unshielded UTP</t>
+  </si>
+  <si>
+    <t>65401814-00</t>
+  </si>
+  <si>
+    <t>6540 1 814-00</t>
+  </si>
+  <si>
+    <t>LJ6C Modular Jack Adapter, recessed angled LJ6C, black (RAL 9011)</t>
+  </si>
+  <si>
+    <t>65401678-04</t>
+  </si>
+  <si>
+    <t>6540 1 678-04</t>
+  </si>
+  <si>
+    <t>MiniPod, category 6, 4 port, preloaded, unshielded UTP</t>
+  </si>
+  <si>
+    <t>65401678-06</t>
+  </si>
+  <si>
+    <t>6540 1 678-06</t>
+  </si>
+  <si>
+    <t>MiniPod, category 6, 6 port, preloaded, unshielded UTP</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760042994</t>
+  </si>
+  <si>
+    <t>760042994</t>
+  </si>
+  <si>
+    <t>IR11SP</t>
+  </si>
+  <si>
+    <t>IR11SP 1-port Single Gang Stainless Steel Industrial Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760043018</t>
+  </si>
+  <si>
+    <t>760043018</t>
+  </si>
+  <si>
+    <t>IR24SP</t>
+  </si>
+  <si>
+    <t>IR24SP 4-port Double Gang Stainless Steel Industrial Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760042960</t>
+  </si>
+  <si>
+    <t>760042960</t>
+  </si>
+  <si>
+    <t>MIR-RJ45</t>
+  </si>
+  <si>
+    <t>M-Series Ruggedized Receptacle, RJ45</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760042978</t>
+  </si>
+  <si>
+    <t>760042978</t>
+  </si>
+  <si>
+    <t>MIR-CAP</t>
+  </si>
+  <si>
+    <t>Ruggedized Cap</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760045013</t>
+  </si>
+  <si>
+    <t>760045013</t>
+  </si>
+  <si>
+    <t>M204SMB-246</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760045039</t>
+  </si>
+  <si>
+    <t>760045039</t>
+  </si>
+  <si>
+    <t>M13HM-003</t>
+  </si>
+  <si>
+    <t>M13HM Type Funiture Faceplate, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760045047</t>
+  </si>
+  <si>
+    <t>760045047</t>
+  </si>
+  <si>
+    <t>M13HM-246</t>
+  </si>
+  <si>
+    <t>M13HM Type Funiture Faceplate, ivory</t>
+  </si>
+  <si>
+    <t>1-1116412-3</t>
+  </si>
+  <si>
+    <t>SL Series Blanking Insert for Faceplate, toolless, pro white</t>
+  </si>
+  <si>
+    <t>1-1375092-0</t>
+  </si>
+  <si>
+    <t>Icon wheel for Faceplate, data, voice, gray</t>
+  </si>
+  <si>
+    <t>1-1375155-1</t>
+  </si>
+  <si>
+    <t>Faceplate, 2 port, angled, flush mount, electric ivory</t>
+  </si>
+  <si>
+    <t>1-1339118-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, SL Series, single gang, Alpine white</t>
+  </si>
+  <si>
+    <t>1-1375005-3</t>
+  </si>
+  <si>
+    <t>Small base Furniture Faceplate Kit, alpine white</t>
+  </si>
+  <si>
+    <t>1-1375006-3</t>
+  </si>
+  <si>
+    <t>Large base Furniture Faceplate Kit, white</t>
+  </si>
+  <si>
+    <t>1-1479358-3</t>
+  </si>
+  <si>
+    <t>1-1479504-3</t>
+  </si>
+  <si>
+    <t>Mounting Strap, 4-ports, alpine white</t>
+  </si>
+  <si>
+    <t>1-1479159-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 1-port, alpine white</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107655185</t>
   </si>
   <si>
     <t>107655185</t>
   </si>
   <si>
     <t>M14MMO-262</t>
   </si>
   <si>
     <t>MMO Type Flush Mounted Angled Faceplate, four port white</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296659</t>
   </si>
   <si>
     <t>107296659</t>
   </si>
   <si>
     <t>M60D-003</t>
   </si>
   <si>
     <t>M60 Data Information Outlet Icon Insert, black</t>
   </si>
@@ -6772,50 +9592,821 @@
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713588</t>
   </si>
   <si>
     <t>107713588</t>
   </si>
   <si>
     <t>M14AS-246</t>
   </si>
   <si>
     <t>Angled Flush Mounted Faceplate, ivory</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984056</t>
   </si>
   <si>
     <t>107984056</t>
   </si>
   <si>
     <t>M102SMB-B-262</t>
   </si>
   <si>
     <t>M102 Type Surface Mount Box, dual port white</t>
   </si>
   <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984064</t>
+  </si>
+  <si>
+    <t>107984064</t>
+  </si>
+  <si>
+    <t>M102SMB-B-270</t>
+  </si>
+  <si>
+    <t>M102 Type Surface Mount Box, dual port gray</t>
+  </si>
+  <si>
+    <t>336793-1</t>
+  </si>
+  <si>
+    <t>RJ45 Outlet, 45 mm x 45 mm, 1/2 ports, flush mount, white</t>
+  </si>
+  <si>
+    <t>406185-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4-port, angled, almond</t>
+  </si>
+  <si>
+    <t>406185-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4-port, angled, black</t>
+  </si>
+  <si>
+    <t>406185-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4-port, angled, white</t>
+  </si>
+  <si>
+    <t>5-1375357-1</t>
+  </si>
+  <si>
+    <t>5-336608-2</t>
+  </si>
+  <si>
+    <t>Faceplate Frame Kit, 80x80 to 50x50, for DIN applications, almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103732</t>
+  </si>
+  <si>
+    <t>260103732</t>
+  </si>
+  <si>
+    <t>RFP-160S41LC-CS</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, pull &amp; click SC/APC, 60 meters cable on spool, cavity mount</t>
+  </si>
+  <si>
+    <t>272378-2</t>
+  </si>
+  <si>
+    <t>Decorator Faceplate Kit Standard, 2-port, Almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103729</t>
+  </si>
+  <si>
+    <t>260103729</t>
+  </si>
+  <si>
+    <t>RFP-130S41LW-CS</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, pull &amp; click SC/APC, 30 meters cable on spool, wall mount</t>
+  </si>
+  <si>
+    <t>272352-2</t>
+  </si>
+  <si>
+    <t>Faceplate Standard Kit, 2 Port, Almond</t>
+  </si>
+  <si>
+    <t>272378-1</t>
+  </si>
+  <si>
+    <t>Decorator Faceplate Kit Standard, 1-port, Almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713596</t>
+  </si>
+  <si>
+    <t>107713596</t>
+  </si>
+  <si>
+    <t>M14AS-270</t>
+  </si>
+  <si>
+    <t>Angled Flush Mounted Faceplate, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item108035049</t>
+  </si>
+  <si>
+    <t>108035049</t>
+  </si>
+  <si>
+    <t>362PS</t>
+  </si>
+  <si>
+    <t>Zone Wiring Kit Labels for Surface Mount Boxes, 100 series</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713604</t>
+  </si>
+  <si>
+    <t>107713604</t>
+  </si>
+  <si>
+    <t>M14AS-262</t>
+  </si>
+  <si>
+    <t>Angled Flush Mounted Faceplate, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item108004268</t>
+  </si>
+  <si>
+    <t>108004268</t>
+  </si>
+  <si>
+    <t>M40RJ4A-262</t>
+  </si>
+  <si>
+    <t>Insert Panel for M40 Surface Mount Box,  holds four RJ45 jacks, four M81 mounting modules</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713547</t>
+  </si>
+  <si>
+    <t>107713547</t>
+  </si>
+  <si>
+    <t>M12AS-246</t>
+  </si>
+  <si>
+    <t>Angled Specialty Faceplate, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984023</t>
+  </si>
+  <si>
+    <t>107984023</t>
+  </si>
+  <si>
+    <t>M101SMB-B-270</t>
+  </si>
+  <si>
+    <t>M101 Type Surface Mount Box, single port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984031</t>
+  </si>
+  <si>
+    <t>107984031</t>
+  </si>
+  <si>
+    <t>M102SMB-B-003</t>
+  </si>
+  <si>
+    <t>M102 Type Surface Mount Box, dual port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952459</t>
+  </si>
+  <si>
+    <t>107952459</t>
+  </si>
+  <si>
+    <t>M104SMB-A-262</t>
+  </si>
+  <si>
+    <t>M104 Type Surface Mount Box, four port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item108066499</t>
+  </si>
+  <si>
+    <t>108066499</t>
+  </si>
+  <si>
+    <t>M21A-318</t>
+  </si>
+  <si>
+    <t>M21 Dust Cover for M-Series Outlets, blue</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168592</t>
+  </si>
+  <si>
+    <t>108168592</t>
+  </si>
+  <si>
+    <t>M16L-246</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 6 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168600</t>
+  </si>
+  <si>
+    <t>108168600</t>
+  </si>
+  <si>
+    <t>M16L-003</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 6 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108216144</t>
+  </si>
+  <si>
+    <t>108216144</t>
+  </si>
+  <si>
+    <t>M14CE-246</t>
+  </si>
+  <si>
+    <t>M14CE Type Furniture Faceplate, 4 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108216151</t>
+  </si>
+  <si>
+    <t>108216151</t>
+  </si>
+  <si>
+    <t>M14CE-003</t>
+  </si>
+  <si>
+    <t>M14CE Type Furniture Faceplate, 4 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258427</t>
+  </si>
+  <si>
+    <t>108258427</t>
+  </si>
+  <si>
+    <t>M10L-262</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 1 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item108066341</t>
+  </si>
+  <si>
+    <t>108066341</t>
+  </si>
+  <si>
+    <t>M21A-123</t>
+  </si>
+  <si>
+    <t>M21 Dust Cover for M-Series Outlets, yellow</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168543</t>
+  </si>
+  <si>
+    <t>108168543</t>
+  </si>
+  <si>
+    <t>M14L-262</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 4 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item108066457</t>
+  </si>
+  <si>
+    <t>108066457</t>
+  </si>
+  <si>
+    <t>M21A-246</t>
+  </si>
+  <si>
+    <t>M21 Dust Cover for M-Series Outlets, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168550</t>
+  </si>
+  <si>
+    <t>108168550</t>
+  </si>
+  <si>
+    <t>M14L-246</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 4 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168477</t>
+  </si>
+  <si>
+    <t>108168477</t>
+  </si>
+  <si>
+    <t>M12L-246</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 2 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168576</t>
+  </si>
+  <si>
+    <t>108168576</t>
+  </si>
+  <si>
+    <t>M16L-270</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 6 port, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108216128</t>
+  </si>
+  <si>
+    <t>108216128</t>
+  </si>
+  <si>
+    <t>M14CE-262</t>
+  </si>
+  <si>
+    <t>M14CE Type Furniture Faceplate, 4 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333030</t>
+  </si>
+  <si>
+    <t>108333030</t>
+  </si>
+  <si>
+    <t>M12LE-003</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 2 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258476</t>
+  </si>
+  <si>
+    <t>108258476</t>
+  </si>
+  <si>
+    <t>M10LW-270</t>
+  </si>
+  <si>
+    <t>M10LW-270 Faceplate, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item108265463</t>
+  </si>
+  <si>
+    <t>108265463</t>
+  </si>
+  <si>
+    <t>M108FR3-270</t>
+  </si>
+  <si>
+    <t>M108 Flush Mounted Modular Mounting Frame, three port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333048</t>
+  </si>
+  <si>
+    <t>108333048</t>
+  </si>
+  <si>
+    <t>M12LE-215</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 2 port, cream</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333139</t>
+  </si>
+  <si>
+    <t>108333139</t>
+  </si>
+  <si>
+    <t>M14LE-003</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 4 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258401</t>
+  </si>
+  <si>
+    <t>108258401</t>
+  </si>
+  <si>
+    <t>M10L-003</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 1 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333055</t>
+  </si>
+  <si>
+    <t>108333055</t>
+  </si>
+  <si>
+    <t>M12LE-246</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 2 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333063</t>
+  </si>
+  <si>
+    <t>108333063</t>
+  </si>
+  <si>
+    <t>M12LE-262</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 2 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333154</t>
+  </si>
+  <si>
+    <t>108333154</t>
+  </si>
+  <si>
+    <t>M14LE-246</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 4 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333071</t>
+  </si>
+  <si>
+    <t>108333071</t>
+  </si>
+  <si>
+    <t>M12LE-270</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 2 port, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333162</t>
+  </si>
+  <si>
+    <t>108333162</t>
+  </si>
+  <si>
+    <t>M14LE-262</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 4 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item108492927</t>
+  </si>
+  <si>
+    <t>108492927</t>
+  </si>
+  <si>
+    <t>L Covers</t>
+  </si>
+  <si>
+    <t>L Type Faceplate Label Cover</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333170</t>
+  </si>
+  <si>
+    <t>108333170</t>
+  </si>
+  <si>
+    <t>M14LE-270</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 4 port, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333089</t>
+  </si>
+  <si>
+    <t>108333089</t>
+  </si>
+  <si>
+    <t>M13LE-003</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 3 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item108492935</t>
+  </si>
+  <si>
+    <t>108492935</t>
+  </si>
+  <si>
+    <t>LE Covers</t>
+  </si>
+  <si>
+    <t>LE/FP Type Faceplate Label Cover</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333188</t>
+  </si>
+  <si>
+    <t>108333188</t>
+  </si>
+  <si>
+    <t>M16LE-003</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 6 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333006</t>
+  </si>
+  <si>
+    <t>108333006</t>
+  </si>
+  <si>
+    <t>M10LE-246</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 1 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333105</t>
+  </si>
+  <si>
+    <t>108333105</t>
+  </si>
+  <si>
+    <t>M13LE-246</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 3 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333014</t>
+  </si>
+  <si>
+    <t>108333014</t>
+  </si>
+  <si>
+    <t>M10LE-262</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 1 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item108481003</t>
+  </si>
+  <si>
+    <t>108481003</t>
+  </si>
+  <si>
+    <t>M20AP-215</t>
+  </si>
+  <si>
+    <t>M20 Dust Cover for M-Series Faceplates and Outlets, cream</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108502287</t>
+  </si>
+  <si>
+    <t>108502287</t>
+  </si>
+  <si>
+    <t>M10MMFP-003</t>
+  </si>
+  <si>
+    <t>MMFP Type Flush Mounted Multimide Faceplate, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333204</t>
+  </si>
+  <si>
+    <t>108333204</t>
+  </si>
+  <si>
+    <t>M16LE-246</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 6 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333022</t>
+  </si>
+  <si>
+    <t>108333022</t>
+  </si>
+  <si>
+    <t>M10LE-270</t>
+  </si>
+  <si>
+    <t>M10LE-270 Faceplate, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108406414</t>
+  </si>
+  <si>
+    <t>108406414</t>
+  </si>
+  <si>
+    <t>M14CH-003</t>
+  </si>
+  <si>
+    <t>M14CH Type Furniture Faceplate, 4 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108502303</t>
+  </si>
+  <si>
+    <t>108502303</t>
+  </si>
+  <si>
+    <t>M10MMFP-246</t>
+  </si>
+  <si>
+    <t>MMFP Type Flush Mounted Multimide Faceplate, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333212</t>
+  </si>
+  <si>
+    <t>108333212</t>
+  </si>
+  <si>
+    <t>M16LE-262</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 6 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108406422</t>
+  </si>
+  <si>
+    <t>108406422</t>
+  </si>
+  <si>
+    <t>M14CH-246</t>
+  </si>
+  <si>
+    <t>M14CH Type Furniture Faceplate, 4 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108615204</t>
+  </si>
+  <si>
+    <t>108615204</t>
+  </si>
+  <si>
+    <t>M14SP</t>
+  </si>
+  <si>
+    <t>M14SP 4-port Single Gang Stainless Steel Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item108482845</t>
+  </si>
+  <si>
+    <t>108482845</t>
+  </si>
+  <si>
+    <t>M36CPP DATA</t>
+  </si>
+  <si>
+    <t>M36CPP Type Zone Box, thirty-six port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108615212</t>
+  </si>
+  <si>
+    <t>108615212</t>
+  </si>
+  <si>
+    <t>M16SP</t>
+  </si>
+  <si>
+    <t>M16SP 6-port Single Gang Stainless Steel Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108502337</t>
+  </si>
+  <si>
+    <t>108502337</t>
+  </si>
+  <si>
+    <t>M10MMFP-270</t>
+  </si>
+  <si>
+    <t>MMFP Type Flush Mounted Multimide Faceplate, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108564683</t>
+  </si>
+  <si>
+    <t>108564683</t>
+  </si>
+  <si>
+    <t>M13CLS-262</t>
+  </si>
+  <si>
+    <t>Flexible Faceplate with Single Gang Frame, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108564691</t>
+  </si>
+  <si>
+    <t>108564691</t>
+  </si>
+  <si>
+    <t>M13CLS-270</t>
+  </si>
+  <si>
+    <t>Flexible Faceplate with Single Gang Frame, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108615188</t>
+  </si>
+  <si>
+    <t>108615188</t>
+  </si>
+  <si>
+    <t>M12SP</t>
+  </si>
+  <si>
+    <t>M12SP 2-port Single Gang Stainless Steel Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108685009</t>
+  </si>
+  <si>
+    <t>108685009</t>
+  </si>
+  <si>
+    <t>M28L-003</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Double Gang Faceplate, eight port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108685025</t>
+  </si>
+  <si>
+    <t>108685025</t>
+  </si>
+  <si>
+    <t>M28L-262</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Double Gang Faceplate, eight port, white</t>
+  </si>
+  <si>
     <t>1339118-1</t>
   </si>
   <si>
     <t>Faceplate Kit, SL Series, single gang, almond</t>
   </si>
   <si>
     <t>1375006-4</t>
   </si>
   <si>
     <t>Large base Furniture Faceplate Kit, gray</t>
   </si>
   <si>
     <t>1375005-1</t>
   </si>
   <si>
     <t>Small base Furniture Faceplate Kit, light almond</t>
   </si>
   <si>
     <t>1375005-2</t>
   </si>
   <si>
     <t>Small base Furniture Faceplate Kit, black</t>
   </si>
   <si>
     <t>1375005-3</t>
@@ -6829,471 +10420,1191 @@
   <si>
     <t>Small base Furniture Faceplate Kit, gray</t>
   </si>
   <si>
     <t>1375092-4</t>
   </si>
   <si>
     <t>Icon wheel, data, voice, blue, 10 pcs</t>
   </si>
   <si>
     <t>1375006-1</t>
   </si>
   <si>
     <t>Large base Furniture Faceplate Kit, light almond</t>
   </si>
   <si>
     <t>1375092-5</t>
   </si>
   <si>
     <t>Icon wheel, data, voice, yellow, 10 pcs</t>
   </si>
   <si>
     <t>1375006-3</t>
   </si>
   <si>
-    <t>Large base Furniture Faceplate Kit, white</t>
-[...1 lines deleted...]
-  <si>
     <t>1375092-7</t>
   </si>
   <si>
     <t>Icon wheel, data, voice, orange, 10 pcs</t>
   </si>
   <si>
     <t>1375092-8</t>
   </si>
   <si>
     <t>Icon wheel, data, voice, white, 10 pcs</t>
   </si>
   <si>
     <t>1375155-2</t>
   </si>
   <si>
     <t>Faceplate, 2 port, angled, flush mount, black</t>
   </si>
   <si>
     <t>1375155-4</t>
   </si>
   <si>
     <t>Faceplate, 2 port, angled, flush mount, gray</t>
   </si>
   <si>
     <t>1427009-1</t>
   </si>
   <si>
     <t>AMPLET Surface Mount Office Box, for EHR jacks, 2 ports, unloaded, white</t>
   </si>
   <si>
     <t>1394294-1</t>
   </si>
   <si>
     <t>Underfloor Box Frame kit, 1-gang, straight</t>
   </si>
   <si>
+    <t>1933671-4</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 4 port, gray</t>
+  </si>
+  <si>
+    <t>1933674-2</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 6 port, black</t>
+  </si>
+  <si>
+    <t>2-1427030-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator SL series, 1-port, with shutter and label, white</t>
+  </si>
+  <si>
+    <t>2-1671163-1</t>
+  </si>
+  <si>
+    <t>Consolidation Point Enclosure, 12-Port, with cover, unloaded, black</t>
+  </si>
+  <si>
+    <t>2-279393-3</t>
+  </si>
+  <si>
+    <t>Faceplate Shuttered 3 port, white</t>
+  </si>
+  <si>
+    <t>2-279393-4</t>
+  </si>
+  <si>
+    <t>Faceplate Angled Shuttered 1 port, white</t>
+  </si>
+  <si>
+    <t>2-279393-5</t>
+  </si>
+  <si>
+    <t>Faceplate Angled Shuttered 2 port, white</t>
+  </si>
+  <si>
+    <t>2-336613-1</t>
+  </si>
+  <si>
+    <t>2-966224-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 2 port, for 110Connect, recessed, white</t>
+  </si>
+  <si>
+    <t>2111010-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 3 port, vertical orientation, light almond</t>
+  </si>
+  <si>
+    <t>2111008-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 1 port, vertical orientation, light almond</t>
+  </si>
+  <si>
+    <t>2111013-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 6 port, vertical orientation, gray</t>
+  </si>
+  <si>
+    <t>2111014-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 8 port, vertical orientation, almond</t>
+  </si>
+  <si>
+    <t>2111021-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 1 port, vertical orientation, gray</t>
+  </si>
+  <si>
+    <t>2111037-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 2 port, black</t>
+  </si>
+  <si>
+    <t>2111014-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 8 port, vertical orientation, gray</t>
+  </si>
+  <si>
+    <t>2111025-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 6 port, vertical orientation, almond</t>
+  </si>
+  <si>
+    <t>2111022-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 2 port, vertical orientation, black</t>
+  </si>
+  <si>
+    <t>2111037-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 2 port, white</t>
+  </si>
+  <si>
+    <t>2111009-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 2 port, vertical orientation, black</t>
+  </si>
+  <si>
+    <t>2111015-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 12 port, vertical orientation, almond</t>
+  </si>
+  <si>
+    <t>2111025-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 6 port, vertical orientation, black</t>
+  </si>
+  <si>
+    <t>2111022-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 2 port, vertical orientation, gray</t>
+  </si>
+  <si>
+    <t>2111042-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 8 port, black</t>
+  </si>
+  <si>
+    <t>2111011-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, vertical orientation, gray</t>
+  </si>
+  <si>
+    <t>2111023-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 3 port, vertical orientation, almond</t>
+  </si>
+  <si>
+    <t>2111040-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 6 port, almond</t>
+  </si>
+  <si>
+    <t>2111042-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 8 port, white</t>
+  </si>
+  <si>
+    <t>2111015-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 12 port, vertical orientation, gray</t>
+  </si>
+  <si>
+    <t>2111036-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 1 port, light almond</t>
+  </si>
+  <si>
+    <t>2111050-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 2 port, almond</t>
+  </si>
+  <si>
+    <t>2111040-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 6 port, black</t>
+  </si>
+  <si>
+    <t>2111042-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 8 port, gray</t>
+  </si>
+  <si>
+    <t>2111038-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 3 port, black</t>
+  </si>
+  <si>
+    <t>2111023-3</t>
+  </si>
+  <si>
+    <t>2111023-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 3 port, vertical orientation, gray</t>
+  </si>
+  <si>
+    <t>2111050-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 2 port, white</t>
+  </si>
+  <si>
+    <t>2111012-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 6 port, vertical orientation, gray</t>
+  </si>
+  <si>
+    <t>2111052-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 4 port, black</t>
+  </si>
+  <si>
+    <t>2111038-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 3 port, white</t>
+  </si>
+  <si>
+    <t>2111036-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 1 port, gray</t>
+  </si>
+  <si>
+    <t>2111041-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 6 port, almond</t>
+  </si>
+  <si>
+    <t>2111038-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 3 port, gray</t>
+  </si>
+  <si>
+    <t>2111043-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 12 port, gray</t>
+  </si>
+  <si>
+    <t>2111041-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 6 port, black</t>
+  </si>
+  <si>
+    <t>2111037-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 2 port, light almond</t>
+  </si>
+  <si>
+    <t>2111049-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 1 port, almond</t>
+  </si>
+  <si>
+    <t>2111053-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 6 port, almond</t>
+  </si>
+  <si>
+    <t>2111051-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 3 port, black</t>
+  </si>
+  <si>
+    <t>2111049-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 1 port, black</t>
+  </si>
+  <si>
+    <t>2111203-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, horizontal orientation, light almond</t>
+  </si>
+  <si>
+    <t>2111049-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 1 port, white</t>
+  </si>
+  <si>
+    <t>2111203-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, horizontal orientation, black</t>
+  </si>
+  <si>
+    <t>2111053-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 6 port, white</t>
+  </si>
+  <si>
+    <t>2111042-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 8 port, almond</t>
+  </si>
+  <si>
+    <t>2111203-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, horizontal orientation, gray</t>
+  </si>
+  <si>
+    <t>2111053-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 6 port, gray</t>
+  </si>
+  <si>
+    <t>2111201-1</t>
+  </si>
+  <si>
+    <t>Faceplate Extender Kit, almond</t>
+  </si>
+  <si>
+    <t>2153004-1</t>
+  </si>
+  <si>
+    <t>Faceplate BS LJ6C Kit, non-labeled, 1-gang, 4 port, white</t>
+  </si>
+  <si>
+    <t>2153216-3</t>
+  </si>
+  <si>
+    <t>MiniPod, category 6, 3 port, unloaded with angled adapters, unshielded</t>
+  </si>
+  <si>
+    <t>2174677-1</t>
+  </si>
+  <si>
+    <t>AMPLET Surface Mount Office Box, for SL jacks, 4 ports, unloaded, white</t>
+  </si>
+  <si>
+    <t>2225214-1</t>
+  </si>
+  <si>
+    <t>Faceplate kit, UK-style, 4-port, with shutter, white</t>
+  </si>
+  <si>
+    <t>2225211-1</t>
+  </si>
+  <si>
+    <t>Faceplate (85 X 85) UK-style, 1-port, with shutter, white</t>
+  </si>
+  <si>
+    <t>2225212-2</t>
+  </si>
+  <si>
+    <t>Faceplate (85 X 85) UK-style, 2-port, with shutter, gray</t>
+  </si>
+  <si>
+    <t>235001-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 2 port, with shutter, signal white</t>
+  </si>
+  <si>
+    <t>1711082-1</t>
+  </si>
+  <si>
+    <t>SL Series 3-port 110 Modular Jack Faceplate, pure white</t>
+  </si>
+  <si>
+    <t>1711083-1</t>
+  </si>
+  <si>
+    <t>1711255-3</t>
+  </si>
+  <si>
+    <t>Jack Mounting Frame, 6-gang, 6 ports</t>
+  </si>
+  <si>
+    <t>1711301-1</t>
+  </si>
+  <si>
+    <t>Single Faceplate, 2-gang, BS LJ6C unloaded faceplate, 1 port, white</t>
+  </si>
+  <si>
+    <t>1711302-1</t>
+  </si>
+  <si>
+    <t>Faceplate BS LJ6C Unloaded, 2 port, white (RAL 9003)</t>
+  </si>
+  <si>
+    <t>1711255-4</t>
+  </si>
+  <si>
+    <t>Jack Mounting Frame, 9-gang, 9 ports for Underfloor Boxes</t>
+  </si>
+  <si>
+    <t>1711275-1</t>
+  </si>
+  <si>
+    <t>Shuttered Module, angled 25 x 50, unloaded</t>
+  </si>
+  <si>
+    <t>1711348-1</t>
+  </si>
+  <si>
+    <t>LJ6C Unloaded Snap-In Module, 1-gang, 1 port, white</t>
+  </si>
+  <si>
+    <t>1711490-1</t>
+  </si>
+  <si>
+    <t>DIN flushmount 3 port angled outlet UP0 (mounting frame only)</t>
+  </si>
+  <si>
+    <t>1711277-1</t>
+  </si>
+  <si>
+    <t>Single Port Outlet, shuttered flat, for 1 SL jack, 45 x 45 mm</t>
+  </si>
+  <si>
+    <t>1711491-1</t>
+  </si>
+  <si>
+    <t>LJ6C Blanking Plate, white</t>
+  </si>
+  <si>
+    <t>1711411-2</t>
+  </si>
+  <si>
+    <t>Industrial Outlet IP44, with cable gland, light gray</t>
+  </si>
+  <si>
+    <t>1711283-1</t>
+  </si>
+  <si>
+    <t>Dust Cover, mounts to faceplate, white</t>
+  </si>
+  <si>
+    <t>1711537-2</t>
+  </si>
+  <si>
+    <t>DIN Flush Mount Angled Outlet, 3 port, includes 50 x 50 mm faceplate &amp; 80 x 80 mm frame, pure white</t>
+  </si>
+  <si>
+    <t>1711653-1</t>
+  </si>
+  <si>
+    <t>AMP-TWIST Angled Module, single shuttered, 45 x 45</t>
+  </si>
+  <si>
+    <t>1711664-1</t>
+  </si>
+  <si>
+    <t>1 Port Angled 45x22,5 Module, White RAL 9010</t>
+  </si>
+  <si>
+    <t>1711797-1</t>
+  </si>
+  <si>
+    <t>AMP-TWIST Angled Module, dual shuttered, 45 x 45</t>
+  </si>
+  <si>
+    <t>1717909-1</t>
+  </si>
+  <si>
+    <t>AMPLET Office Box, for EHR jacks, 3 ports, unloaded, black</t>
+  </si>
+  <si>
+    <t>1717910-2</t>
+  </si>
+  <si>
+    <t>AMPLET Office Box, for EHR jacks, 4 ports, unloaded, black</t>
+  </si>
+  <si>
+    <t>183931-1</t>
+  </si>
+  <si>
+    <t>Faceplate kit, 45 x 45 mm, SC-duplex, ST-style, SL adapter or MT-RJ jack, white</t>
+  </si>
+  <si>
+    <t>185705-1</t>
+  </si>
+  <si>
+    <t>Back Box, 85 x 85, 45 mm deep, white</t>
+  </si>
+  <si>
+    <t>1859130-1</t>
+  </si>
+  <si>
+    <t>Adapter Frame, Legrand Valena™ frames, 50 x 50 mm, white</t>
+  </si>
+  <si>
+    <t>1859167-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, decorator, 1 port, British Standard style, angled, shuttered, white</t>
+  </si>
+  <si>
+    <t>1859168-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, decorator, 2 port, British Standard style, angled, shuttered, white</t>
+  </si>
+  <si>
+    <t>1859081-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 1 port, 110Connect, British Standard style, angled, white</t>
+  </si>
+  <si>
+    <t>1859082-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 2 port, 110Connect, British Standard style, angled, white</t>
+  </si>
+  <si>
+    <t>1903739-1</t>
+  </si>
+  <si>
+    <t>EHR Series Surface Mount Category 5e Office Box, 6 ports, loaded, white</t>
+  </si>
+  <si>
+    <t>1933668-3</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 2 port, white</t>
+  </si>
+  <si>
+    <t>1933668-4</t>
+  </si>
+  <si>
+    <t>Surface Mount Module 2 port, gray</t>
+  </si>
+  <si>
     <t>1427478-3</t>
   </si>
   <si>
     <t>1479158-1</t>
   </si>
   <si>
     <t>Floor Enclosure, passive, 2 RU, 1.75 in.</t>
   </si>
   <si>
     <t>1479079-2</t>
   </si>
   <si>
     <t>Faceplate insert for SVGA, 15-pin, black</t>
   </si>
   <si>
     <t>1479322-1</t>
   </si>
   <si>
     <t>Floor Enclosure, passive, center feed, dual support, consolidation point modules</t>
   </si>
   <si>
     <t>1479593-2</t>
   </si>
   <si>
     <t>ETHERSEAL® Faceplate, stainless steel, 1-gang, 1-port, with gasket</t>
   </si>
   <si>
     <t>1479486-1</t>
   </si>
   <si>
     <t>SL Series Faceplate, double gang, double-sided, almond</t>
   </si>
   <si>
-    <t>183931-1</t>
-[...82 lines deleted...]
-  <si>
     <t>1671128-1</t>
   </si>
   <si>
     <t>Distribution Box, 12-Port, with cover, unloaded, black</t>
   </si>
   <si>
     <t>1674861-2</t>
   </si>
   <si>
     <t>SX Series Surface Mount Category 6 Office Box, 1 port, loaded, black</t>
   </si>
   <si>
-    <t>1711082-1</t>
-[...251 lines deleted...]
-    <t>Faceplate Extender Kit, white</t>
+    <t>EG8549-002</t>
+  </si>
+  <si>
+    <t>HFTP-N0-L201-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, LC/APC, no pigtails, one duplex adapter</t>
+  </si>
+  <si>
+    <t>EH0702-000</t>
+  </si>
+  <si>
+    <t>COWO-S222</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 2 SC/APC ports, 2 pigtails</t>
+  </si>
+  <si>
+    <t>EK3661-001</t>
+  </si>
+  <si>
+    <t>RFP-160L21LW-CS</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, LC/APC, 60 meters cable on spool, wall mount</t>
+  </si>
+  <si>
+    <t>EK5887-001</t>
+  </si>
+  <si>
+    <t>CB-NNW1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Connector box, indoor, white, no adapter</t>
+  </si>
+  <si>
+    <t>EK5889-001</t>
+  </si>
+  <si>
+    <t>CB-S1W1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Connector box, indoor, white, one SC/UPC adapter</t>
+  </si>
+  <si>
+    <t>EM3000-002</t>
+  </si>
+  <si>
+    <t>HFTP-N0-L202-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, LC/APC, no pigtails, two duplex adapters</t>
+  </si>
+  <si>
+    <t>CS5615-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-S222-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, SC/APC, two pigtails, two adapters</t>
+  </si>
+  <si>
+    <t>CU7248-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-L111-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, LC/UPC, one pigtail, one duplex adapter</t>
+  </si>
+  <si>
+    <t>CV5880-001</t>
+  </si>
+  <si>
+    <t>RFP-0-00-S2-1-L-X-X-TM</t>
+  </si>
+  <si>
+    <t>CV4995-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-S201-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, SC/APC, no pigtails, one adapter</t>
+  </si>
+  <si>
+    <t>CW2640-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-S122-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, SC/UPC, two pigtails, two adapters</t>
+  </si>
+  <si>
+    <t>CW5249-000</t>
+  </si>
+  <si>
+    <t>COWO-L102</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 4 LC/UPC ports, no pigtails</t>
+  </si>
+  <si>
+    <t>CY9941-000</t>
+  </si>
+  <si>
+    <t>COWO-S111</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 1 SC/UPC port, 1 pigtail</t>
+  </si>
+  <si>
+    <t>CZ0630-000</t>
+  </si>
+  <si>
+    <t>CB-S1B1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Connector box, outdoor, black, one SC/UPC adapter</t>
+  </si>
+  <si>
+    <t>CZ0661-000</t>
+  </si>
+  <si>
+    <t>CB-NNB1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Connector box, outdoor, black, no adapter</t>
+  </si>
+  <si>
+    <t>CZ0665-000</t>
+  </si>
+  <si>
+    <t>CB-S2B1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Connector box, outdoor, black, one SC/APC adapter</t>
+  </si>
+  <si>
+    <t>CZ0667-000</t>
+  </si>
+  <si>
+    <t>CB-S2B2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Connector box, outdoor, black, one SC/APC adapter, Express drop cable application</t>
+  </si>
+  <si>
+    <t>CZ8124-000</t>
+  </si>
+  <si>
+    <t>RFP-1-30-S2-1-L-C-TE</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, SC/APC, 30 meters cable on spool, cavity mount</t>
+  </si>
+  <si>
+    <t>CZ8125-000</t>
+  </si>
+  <si>
+    <t>RFP-1-60-S2-1-L-C-TE</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, SC/APC, 60 meters cable on spool, cavity mount</t>
+  </si>
+  <si>
+    <t>CZ8127-000</t>
+  </si>
+  <si>
+    <t>RFP-1-60-S2-1-L-W-TE</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, SC/APC, 60 meters cable on spool, wall mount</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760181917</t>
+  </si>
+  <si>
+    <t>760181917</t>
+  </si>
+  <si>
+    <t>M60C-266</t>
+  </si>
+  <si>
+    <t>M60C-266 Pro white Icon</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760181800</t>
+  </si>
+  <si>
+    <t>760181800</t>
+  </si>
+  <si>
+    <t>M30FP-BLANK-266</t>
+  </si>
+  <si>
+    <t>M30FP-Blank-266 Pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760181925</t>
+  </si>
+  <si>
+    <t>760181925</t>
+  </si>
+  <si>
+    <t>M60D-266</t>
+  </si>
+  <si>
+    <t>M60D-266 Pro white Icon</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181818</t>
+  </si>
+  <si>
+    <t>760181818</t>
+  </si>
+  <si>
+    <t>M13FP-266</t>
+  </si>
+  <si>
+    <t>M13FP-266 Flexible Faceplate, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181933</t>
+  </si>
+  <si>
+    <t>760181933</t>
+  </si>
+  <si>
+    <t>M10LE-266</t>
+  </si>
+  <si>
+    <t>M10LE-266 Faceplate, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181941</t>
+  </si>
+  <si>
+    <t>760181941</t>
+  </si>
+  <si>
+    <t>M12LE-266</t>
+  </si>
+  <si>
+    <t>M12LE-266 Faceplate, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760183715</t>
+  </si>
+  <si>
+    <t>760183715</t>
+  </si>
+  <si>
+    <t>Cable Grommet for Wall Mount Building Entrance, 0.2–0.7 in</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760181834</t>
+  </si>
+  <si>
+    <t>760181834</t>
+  </si>
+  <si>
+    <t>M105FR1-266</t>
+  </si>
+  <si>
+    <t>M105 Flush Mounted Modular Mounting Frame, one port, Pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item7602450</t>
+  </si>
+  <si>
+    <t>7602450</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760253238</t>
+  </si>
+  <si>
+    <t>760253238</t>
+  </si>
+  <si>
+    <t>Unloaded, angled LJ6C Snap-in Module, white, ECO bulk packaging</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255145</t>
+  </si>
+  <si>
+    <t>760255145</t>
+  </si>
+  <si>
+    <t>Stainless Steel Type Flush Mounted Faceplate, one port, Phone studs</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254383</t>
+  </si>
+  <si>
+    <t>760254383</t>
+  </si>
+  <si>
+    <t>M208SMB-262-PLENUM</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, plenum, universal, eight port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760250805</t>
+  </si>
+  <si>
+    <t>760250805</t>
+  </si>
+  <si>
+    <t>HTB2-1F-SCPC-A1-P0-EXP</t>
+  </si>
+  <si>
+    <t>HTB2 Home Termination Box with Patch capacity for 1 SC/UPC connection and splice capacity up to 4 splices, SC/UPC Adapter included, no pigtails included</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254556</t>
+  </si>
+  <si>
+    <t>760254556</t>
+  </si>
+  <si>
+    <t>SMB-1P-448-PLENUM</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, plenum,universal, one port, light almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254557</t>
+  </si>
+  <si>
+    <t>760254557</t>
+  </si>
+  <si>
+    <t>SMB-2P-448-PLENUM</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, plenum,universal, two ports, light almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253651</t>
+  </si>
+  <si>
+    <t>760253651</t>
+  </si>
+  <si>
+    <t>SMB-2P-KJ-266</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, Keystone, 2 port, Pro White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253650</t>
+  </si>
+  <si>
+    <t>760253650</t>
+  </si>
+  <si>
+    <t>SMB-2P-KJ-448</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, Keystone, 2 port, Light Almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253653</t>
+  </si>
+  <si>
+    <t>760253653</t>
+  </si>
+  <si>
+    <t>SMB-4P-KJ-266</t>
+  </si>
+  <si>
+    <t>Surface Mount Module,Keystone,4 port, Pro White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253831</t>
+  </si>
+  <si>
+    <t>760253831</t>
+  </si>
+  <si>
+    <t>SMB-2P-KJ-003</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, Keystone, 2 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253234</t>
+  </si>
+  <si>
+    <t>760253234</t>
+  </si>
+  <si>
+    <t>FP-CLBL-2P-262</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, ceilling, labelled, 2 port, electric white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253235</t>
+  </si>
+  <si>
+    <t>760253235</t>
+  </si>
+  <si>
+    <t>FP-CLBL-2P-003</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, ceilling, labelled, 2 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255263</t>
+  </si>
+  <si>
+    <t>760255263</t>
+  </si>
+  <si>
+    <t>BFTP-L211-A</t>
+  </si>
+  <si>
+    <t>Wall-mountable Optic fiber outlet with one LC/APC shuttered Duplex adapter and one installed LC/APC pigtail, for ANT splice protection</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255133</t>
+  </si>
+  <si>
+    <t>760255133</t>
+  </si>
+  <si>
+    <t>BFTP-L203-A</t>
+  </si>
+  <si>
+    <t>Wall-mountable Optic fiber outlet with 3 LC/APC shuttered Duplex adapters and no pigtails, for ANT splice protection</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255135</t>
+  </si>
+  <si>
+    <t>760255135</t>
+  </si>
+  <si>
+    <t>BFTP-L202-A</t>
+  </si>
+  <si>
+    <t>Wall-mountable Optic fiber outlet with 2 LC/APC shuttered Duplex adapters and no pigtails, for ANT splice protection</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255139</t>
+  </si>
+  <si>
+    <t>760255139</t>
+  </si>
+  <si>
+    <t>BFTP-NN00-A</t>
+  </si>
+  <si>
+    <t>Wall-mountable Optic fiber outlet no adapters and no pigtails, for ANT splice protection</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255233</t>
+  </si>
+  <si>
+    <t>760255233</t>
+  </si>
+  <si>
+    <t>Faceplate Standard Kit, 1 Port, Shuttered, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254382</t>
+  </si>
+  <si>
+    <t>760254382</t>
+  </si>
+  <si>
+    <t>M204SMB-003-PLENUM</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, plenum, universal, four port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760250806</t>
+  </si>
+  <si>
+    <t>760250806</t>
+  </si>
+  <si>
+    <t>HTB2-1F-LCAP(D)-A1-P0-EXP</t>
+  </si>
+  <si>
+    <t>HTB2 Home Termination Box with Patch capacity for 1 duplex LC/APC connection and splice capacity up to 4 splices, LC/APC Adapter included, no pigtails included</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256171</t>
+  </si>
+  <si>
+    <t>760256171</t>
+  </si>
+  <si>
+    <t>HFTP-AM-L201-E</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet, no pigtails, one Duplex LC/APC adapter with inner shutters</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/accessories/item760250373</t>
   </si>
   <si>
     <t>760250373</t>
   </si>
   <si>
     <t>MGS600S-A-MS-PK-25</t>
   </si>
   <si>
     <t>MGS600S M-Series Adapter, Pink (25 ea/pkg)</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256172</t>
   </si>
   <si>
     <t>760256172</t>
   </si>
   <si>
     <t>HFTP-AM-L202-E</t>
   </si>
   <si>
     <t>HFTP-AM Customer premises fiber wall outlet, no pigtails, two Duplex LC/APC adapters with inner shutters</t>
   </si>
@@ -7310,2993 +11621,50 @@
     <t>HFTP-AM Customer premises fiber wall outlet, no pigtails, two Duplex LC/UPC adapters with inner shutters</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256169</t>
   </si>
   <si>
     <t>760256169</t>
   </si>
   <si>
     <t>HFTP-AM-L121-E</t>
   </si>
   <si>
     <t>HFTP-AM Customer premises fiber wall outlet, two pigtails, one Duplex LC/UPC adapter with inner shutters</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256175</t>
   </si>
   <si>
     <t>760256175</t>
   </si>
   <si>
     <t>HFTP-AM-LN00-E</t>
   </si>
   <si>
     <t>HFTP-AM Customer premises fiber wall outlet, no pigtails, no adapter, with the capacity to store for 4 splices</t>
-  </si>
-[...2941 lines deleted...]
-    <t>HFTP-AM Customer premises fiber wall outlet, no pigtails, one Duplex LC/APC adapter with inner shutters</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -10397,75 +11765,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J1108" totalsRowShown="0">
-  <autoFilter ref="A1:J1108"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J1236" totalsRowShown="0">
+  <autoFilter ref="A1:J1236"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/mgs600s-adapters" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb2" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760257711" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760239822" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760136887" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760161075" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760161117" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760161638" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760165720" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760130351" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760131292" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760131417" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760131425" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760136838" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760138925" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760246267" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248521" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248523" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248524" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248526" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760246283" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245389" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111039-7" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1116410-1" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1-1116407-3" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1-1933686-3" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1933686-1" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1116408-1" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760249279" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760249281" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091249" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760091348" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091082" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091298" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760092064" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760091330" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760092189" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760067207" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072181" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072199" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072207" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072074" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072215" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760080812" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760080820" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item64551058-00" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item64671116-07sh" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item64671108-00" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item64671110-00" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item64671116-02" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item64671116-04" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item65361005-00" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item65401684-03" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item65401812-04" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item65401812-05" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item65401814-01" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item65401677-06" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441024-02" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557505-3" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557505-4" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557691-1" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558106-1" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item557366-1" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557691-3" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558106-2" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item558198-2" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558106-3" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item558198-4" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558106-4" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item558198-5" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item558251-4" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558107-2" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558088-1" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256269" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760257774" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1375092-1" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1375092-2" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1375092-3" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375006-2" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1375092-6" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375155-1" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1375092-9" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375155-3" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1427008-1" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1427010-1" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1375357-1" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1427011-1" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1427023-2" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1427475-3" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1427476-3" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1427477-3" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256167" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256170" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256173" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256174" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258029" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258030" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1116412-4" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1-1116412-1" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1116697-3" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1116698-3" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1375155-3" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1479486-3" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1427478-3" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1479152-3" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1-1479784-3" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1671414-1" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1671163-1" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1711307-1" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933674-3" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111008-1" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111012-1" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111022-1" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111037-1" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111008-3" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111012-3" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111022-3" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111023-1" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111013-3" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111009-3" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111042-1" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111023-3" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111014-1" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111052-1" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111042-3" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111024-1" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111052-3" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111203-3" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111010-3" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111024-3" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760255100" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760255101" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255103" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760258771" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258041" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258043" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258047" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item406185-4" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760258277" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249252" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249256" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253099" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253100" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760254616" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760254617" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760100867" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760100875" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106203" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106229" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106245" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106260" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760009423" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760010025" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760009431" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760009449" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760009456" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760008623" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760009464" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760009472" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760009480" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760041400" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760043000" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760043026" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760045054" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441143-01" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441144-01" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item66442202-01" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441164-01" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441144-04" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441174-01" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441178-02" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item66441222-01" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441154-01" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441154-02" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item68771060-00pi" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item68771060-00wh" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item68772060-01" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item68772060-03" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item68772060-08" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item68772060-04" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item68772060-09" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item68772060-05" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item68772060-06" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016496" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016512" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016462" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016520" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016538" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item700016553" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item700191596" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700188931" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760044990" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760045005" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760045062" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760045021" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057331" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057349" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057380" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057414" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057422" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760060491" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760061333" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760060459" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760061580" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760151464" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760154203" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/mgs600s-adapters" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760154229" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/mgs600s-adapters" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760154237" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/mgs600s-adapters" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760154245" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/mgs600s-adapters" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760154278" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/mgs600s-adapters" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760157693" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760157701" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760157719" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760157727" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760115881" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12as" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118265" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118281" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118299" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118240" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760123885" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760123893" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760008631" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760008649" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760008656" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760187872" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760189506" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760188243" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760189472" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760189498" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760193037" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200451" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200485" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200501" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760205625" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760175968" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181776" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181693" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760181784" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181701" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181743" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760181842" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181750" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760181867" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181966" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760181875" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181974" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760181891" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760181792" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760183699" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760183707" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760183723" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760184382" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256273" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256274" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1116407-2" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479486-2" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1339118-2" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12as" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111011-1" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111049-1" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111011-3" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111021-1" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111021-3" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111050-3" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111051-1" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111051-3" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item966936-5" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/itemcc0071704-1" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/itemcc0071613-1" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item8-1859167-1" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item8-1859168-1" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760227637" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item9700071-00" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item9701166-00" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item999901821" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111009-4" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111013-1" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111013-2" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111010-2" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111021-2" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111008-2" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111024-2" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111010-4" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111008-4" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111014-2" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111024-4" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111022-1" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111009-1" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111011-1" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111011-2" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111039-4" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111037-4" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111015-2" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111025-4" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111049-4" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111038-1" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111012-1" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111023-2" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111036-2" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111050-2" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111021-1" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111012-2" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111040-3" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111043-1" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111043-2" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111036-3" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111040-4" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111043-3" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111024-1" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111052-3" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111050-4" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111052-4" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111051-1" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111039-1" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item2111201-4" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111041-3" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111039-2" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111053-2" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111041-4" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111039-3" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111051-3" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111051-4" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111052-1" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2153216-4" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2153216-6" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item2153420-1" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2174250-1" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2225212-1" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item235001-1" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1777215-1" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1777215-2" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1859096-1" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859049-1" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859050-1" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859053-1" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859083-1" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859083-3" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903737-1" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903738-1" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903735-1" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903736-1" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1933134-1" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1933134-4" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1933468-1" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933674-3" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933668-2" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933671-2" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933671-3" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-1427030-2" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-1427030-3" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479042-1" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1479504-3" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479159-3" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479152-1" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479358-3" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1479784-2" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479360-1" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479594-2" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1479784-3" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479486-3" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1479504-2" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479656-1" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1479657-1" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1534332-1" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1554501-1" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1554502-1" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1674862-2" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1674863-2" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1674864-2" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711168-1" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1711255-1" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1711255-2" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711169-1" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711485-1" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711485-2" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711276-1" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711399-1" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1711349-1" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711411-1" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711400-1" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711282-1" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1711403-1" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1711404-1" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711604-1" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711537-1" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1711606-1" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711644-1" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711632-1" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711854-1" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item558198-7" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558088-2" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item558198-9" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558191-1" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558088-7" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item558471-4" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item558489-1" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item569127-2" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103730" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103731" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item272352-1" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item272378-3" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item272368-1" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255234" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item5-336608-1" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item5-336608-3" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-279393-1" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-279393-2" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-279393-6" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-336614-1" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item2-966740-1" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-966936-2" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item2069062-1" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item2069061-1" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item106664139" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item106986110" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item106664154" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item106669278" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107067951" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item106628852" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107276180" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107239493" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106650880" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107167496" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296378" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107065583" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296394" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107067860" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296402" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107067928" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296428" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296667" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107276172" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296675" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296493" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296774" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296584" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296683" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296592" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296790" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296600" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296717" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296618" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296535" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107431512" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296741" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431520" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296758" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431538" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431546" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107655169" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952475" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107655177" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952483" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107992927" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713612" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713554" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12as" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107983983" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984007" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984015" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952442" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item108066481" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168493" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952467" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168501" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item108066325" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168519" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item108066333" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168527" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168535" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item108066358" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258435" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168451" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168469" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item108066465" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258450" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168568" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item108066473" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258468" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168485" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item108265455" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168584" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333147" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258419" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item108265430" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108332982" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item108265448" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108332990" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333097" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item108492943" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333196" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item108492950" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333113" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333121" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108502329" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10mm" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333220" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108406430" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108564675" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108406448" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108685033" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108564709" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108615196" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1116412-2" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1116412-3" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108685017" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item336613-1" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item336614-1" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-406185-1" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1-558198-0" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-557505-1" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-558088-1" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item106622210" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106650898" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item106688385" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item106688393" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item106622160" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106720212" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106658156" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/itemftx-70291900-50" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemef7391-000" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemck9100-000" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcr9106-000" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/ftuo" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg6472-001" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/sfp" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg6473-001" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/sfp" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg8549-001" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg9745-000" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeh1675-000" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/itemeh8508-000" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek1466-000" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek1467-000" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemek5886-001" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemek5888-001" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek3658-001" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek3659-001" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek3660-001" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcy7021-000" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8352-000" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8354-000" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8364-000" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8126-000" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8128-000" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcv6986-000" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemck7246-000" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemem2940-001" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemem3000-001" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/ftuo" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/hgs" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760183731" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760185108" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760185116" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760185124" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253637" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254710" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254711" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248527" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248528" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249249" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249250" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249251" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249254" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760249280" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248925" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248926" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248928" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248930" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248931" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933671-1" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933674-1" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760250080" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249152" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249168" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249129" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249137" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249153" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249161" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249169" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249130" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249146" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249154" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249131" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249147" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249171" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249132" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249148" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249156" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249172" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249133" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249149" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249165" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249150" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249158" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249174" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249135" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249159" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249167" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1-1116409-3" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245048" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760246151" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245363" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249557" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106237" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245680" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760246284" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760248426" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760252426" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1479504-1" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1479504-4" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1-1479504-1" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item2153422-1" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item2153421-1" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253652" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253832" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255134" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255137" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255136" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255138" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252768" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253052" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255231" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255232" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item272368-2" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441024-01" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254384" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254381" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760250531" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb2" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760255108" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760258770" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258044" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249255" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760252407" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253101" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760254618" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-406185-3" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1-558198-1" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1-558251-3" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106602345" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item106622251" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item106622178" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106658149" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106688419" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item106837206" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item106697089" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item106837222" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106658164" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107052359" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item106837230" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item106622277" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item106664147" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item106622285" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106701154" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item106627763" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106650849" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107167462" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296352" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107239485" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106650864" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107167488" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296451" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296469" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296477" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296550" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296485" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296436" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296576" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296444" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296501" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431553" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296691" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296519" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296709" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296527" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296626" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296725" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296543" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296733" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296634" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296642" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107655185" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296659" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107655193" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713562" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12as" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713570" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12as" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984049" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713588" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984056" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1339118-1" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375006-4" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375005-1" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375005-2" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375005-3" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375005-4" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1375092-4" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375006-1" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1375092-5" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375006-3" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1375092-7" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1375092-8" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375155-2" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375155-4" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1427009-1" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1394294-1" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1427478-3" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479158-1" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1479079-2" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479322-1" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479593-2" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479486-1" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item183931-1" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item185705-1" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859130-1" TargetMode="External" /><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859167-1" TargetMode="External" /><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859168-1" TargetMode="External" /><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859081-1" TargetMode="External" /><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859082-1" TargetMode="External" /><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903739-1" TargetMode="External" /><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933668-3" TargetMode="External" /><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933668-4" TargetMode="External" /><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933671-4" TargetMode="External" /><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933674-2" TargetMode="External" /><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-1427030-1" TargetMode="External" /><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2-1671163-1" TargetMode="External" /><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1671128-1" TargetMode="External" /><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1674861-2" TargetMode="External" /><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711082-1" TargetMode="External" /><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711083-1" TargetMode="External" /><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1711255-3" TargetMode="External" /><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711301-1" TargetMode="External" /><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711302-1" TargetMode="External" /><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1711255-4" TargetMode="External" /><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1711275-1" TargetMode="External" /><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1711348-1" TargetMode="External" /><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711490-1" TargetMode="External" /><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711277-1" TargetMode="External" /><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1711491-1" TargetMode="External" /><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711411-2" TargetMode="External" /><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1711283-1" TargetMode="External" /><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711537-2" TargetMode="External" /><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1711653-1" TargetMode="External" /><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1711664-1" TargetMode="External" /><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1711797-1" TargetMode="External" /><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1717909-1" TargetMode="External" /><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1717910-2" TargetMode="External" /><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/sfp" TargetMode="External" /><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb3" TargetMode="External" /><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemftx-70291251-01" TargetMode="External" /><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemftx-70291271-01" TargetMode="External" /><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1-1116412-3" TargetMode="External" /><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1-1375092-0" TargetMode="External" /><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111043-3" TargetMode="External" /><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111015-3" TargetMode="External" /><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111040-3" TargetMode="External" /><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111025-1" TargetMode="External" /><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111053-3" TargetMode="External" /><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111025-3" TargetMode="External" /><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111041-1" TargetMode="External" /><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111049-3" TargetMode="External" /><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111041-3" TargetMode="External" /><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111036-1" TargetMode="External" /><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111050-1" TargetMode="External" /><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111036-3" TargetMode="External" /><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1-2111201-1" TargetMode="External" /><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1-2111201-3" TargetMode="External" /><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760250373" TargetMode="External" /><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/mgs600s-adapters" TargetMode="External" /><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256172" TargetMode="External" /><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256168" TargetMode="External" /><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256169" TargetMode="External" /><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256175" TargetMode="External" /><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1375155-1" TargetMode="External" /><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1339118-3" TargetMode="External" /><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1375005-3" TargetMode="External" /><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1375006-3" TargetMode="External" /><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1479358-3" TargetMode="External" /><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1-1479504-3" TargetMode="External" /><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1479159-3" TargetMode="External" /><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933668-3" TargetMode="External" /><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933671-3" TargetMode="External" /><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111037-3" TargetMode="External" /><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111013-1" TargetMode="External" /><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111009-1" TargetMode="External" /><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111038-1" TargetMode="External" /><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111038-3" TargetMode="External" /><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111039-1" TargetMode="External" /><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111203-1" TargetMode="External" /><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111010-1" TargetMode="External" /><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111014-3" TargetMode="External" /><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111039-3" TargetMode="External" /><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111043-1" TargetMode="External" /><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111015-1" TargetMode="External" /><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111040-1" TargetMode="External" /><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111053-1" TargetMode="External" /><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258031" TargetMode="External" /><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256432" TargetMode="External" /><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256270" TargetMode="External" /><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256485" TargetMode="External" /><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760257775" TargetMode="External" /><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256271" TargetMode="External" /><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1116412-1" TargetMode="External" /><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760258274" TargetMode="External" /><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760258275" TargetMode="External" /><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760258276" TargetMode="External" /><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760258257" TargetMode="External" /><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760258258" TargetMode="External" /><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258042" TargetMode="External" /><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258045" TargetMode="External" /><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256272" TargetMode="External" /><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1116406-2" TargetMode="External" /><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1-1116406-3" TargetMode="External" /><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10mm" TargetMode="External" /><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item336793-1" TargetMode="External" /><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item406185-1" TargetMode="External" /><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item406185-2" TargetMode="External" /><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item406185-3" TargetMode="External" /><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248522" TargetMode="External" /><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760246268" TargetMode="External" /><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248525" TargetMode="External" /><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760154187" TargetMode="External" /><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/mgs600s-adapters" TargetMode="External" /><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760154195" TargetMode="External" /><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/mgs600s-adapters" TargetMode="External" /><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760152827" TargetMode="External" /><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760154211" TargetMode="External" /><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/mgs600s-adapters" TargetMode="External" /><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760154252" TargetMode="External" /><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/mgs600s-adapters" TargetMode="External" /><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760154260" TargetMode="External" /><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/mgs600s-adapters" TargetMode="External" /><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760159186" TargetMode="External" /><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760161109" TargetMode="External" /><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760161133" TargetMode="External" /><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760161067" TargetMode="External" /><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760161224" TargetMode="External" /><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760161661" TargetMode="External" /><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760161679" TargetMode="External" /><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248924" TargetMode="External" /><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249128" TargetMode="External" /><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249136" TargetMode="External" /><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249144" TargetMode="External" /><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248927" TargetMode="External" /><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248929" TargetMode="External" /><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933668-1" TargetMode="External" /><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933668-1" TargetMode="External" /><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933671-1" TargetMode="External" /><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933674-1" TargetMode="External" /><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933674-4" TargetMode="External" /><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1479079-1" TargetMode="External" /><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1-1479079-3" TargetMode="External" /><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760250078" TargetMode="External" /><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760250079" TargetMode="External" /><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249160" TargetMode="External" /><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249145" TargetMode="External" /><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249138" TargetMode="External" /><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249162" TargetMode="External" /><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249170" TargetMode="External" /><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249139" TargetMode="External" /><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249155" TargetMode="External" /><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249163" TargetMode="External" /><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249140" TargetMode="External" /><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249164" TargetMode="External" /><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249141" TargetMode="External" /><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249157" TargetMode="External" /><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249173" TargetMode="External" /><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249134" TargetMode="External" /><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249142" TargetMode="External" /><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249166" TargetMode="External" /><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249143" TargetMode="External" /><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249151" TargetMode="External" /><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249175" TargetMode="External" /><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1116409-1" TargetMode="External" /><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1-1116410-3" TargetMode="External" /><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1116407-1" TargetMode="External" /><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1-1116408-3" TargetMode="External" /><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760243567" TargetMode="External" /><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253051" TargetMode="External" /><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252766" TargetMode="External" /><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252767" TargetMode="External" /><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252769" TargetMode="External" /><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245679" TargetMode="External" /><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item966740-1" TargetMode="External" /><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item966936-2" TargetMode="External" /><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item964830-1" TargetMode="External" /><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item9701168-00" TargetMode="External" /><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item999901649" TargetMode="External" /><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeh0702-000" TargetMode="External" /><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek3661-001" TargetMode="External" /><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemek5887-001" TargetMode="External" /><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemek5889-001" TargetMode="External" /><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemem3000-002" TargetMode="External" /><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760246287" TargetMode="External" /><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760246281" TargetMode="External" /><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760246288" TargetMode="External" /><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245388" TargetMode="External" /><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245390" TargetMode="External" /><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106187" TargetMode="External" /><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1933134-2" TargetMode="External" /><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1933134-3" TargetMode="External" /><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249253" TargetMode="External" /><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg8549-002" TargetMode="External" /><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760123877" TargetMode="External" /><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760123901" TargetMode="External" /><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760131375" TargetMode="External" /><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760131342" TargetMode="External" /><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760008664" TargetMode="External" /><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760008672" TargetMode="External" /><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760010009" TargetMode="External" /><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760010017" TargetMode="External" /><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760010033" TargetMode="External" /><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760008615" TargetMode="External" /><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760009498" TargetMode="External" /><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760237950" TargetMode="External" /><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760237951" TargetMode="External" /><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760188250" TargetMode="External" /><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760189464" TargetMode="External" /><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760189480" TargetMode="External" /><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760193045" TargetMode="External" /><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760193250" TargetMode="External" /><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760193367" TargetMode="External" /><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760193375" TargetMode="External" /><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200444" TargetMode="External" /><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200469" TargetMode="External" /><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200519" TargetMode="External" /><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200436" TargetMode="External" /><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091090" TargetMode="External" /><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091280" TargetMode="External" /><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091231" TargetMode="External" /><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760092163" TargetMode="External" /><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760092171" TargetMode="External" /><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760092197" TargetMode="External" /><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760100883" TargetMode="External" /><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760100891" TargetMode="External" /><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760101287" TargetMode="External" /><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760229328" TargetMode="External" /><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557505-1" TargetMode="External" /><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557505-2" TargetMode="External" /><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item558198-1" TargetMode="External" /><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557505-7" TargetMode="External" /><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item558198-3" TargetMode="External" /><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item558251-2" TargetMode="External" /><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item558251-3" TargetMode="External" /><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558107-1" TargetMode="External" /><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558357-1" TargetMode="External" /><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item558198-6" TargetMode="External" /><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558357-2" TargetMode="External" /><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558357-4" TargetMode="External" /><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item558198-8" TargetMode="External" /><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558107-4" TargetMode="External" /><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558088-4" TargetMode="External" /><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item558251-1" TargetMode="External" /><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558191-2" TargetMode="External" /><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item558488-1" TargetMode="External" /><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item569127-1" TargetMode="External" /><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item569127-4" TargetMode="External" /><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760165738" TargetMode="External" /><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760172635" TargetMode="External" /><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760136895" TargetMode="External" /><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760138453" TargetMode="External" /><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181719" TargetMode="External" /><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181727" TargetMode="External" /><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181735" TargetMode="External" /><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760181859" TargetMode="External" /><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181958" TargetMode="External" /><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181768" TargetMode="External" /><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760181917" TargetMode="External" /><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760181800" TargetMode="External" /><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760181925" TargetMode="External" /><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181818" TargetMode="External" /><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181933" TargetMode="External" /><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181941" TargetMode="External" /><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760183715" TargetMode="External" /><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760181834" TargetMode="External" /><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760188268" TargetMode="External" /><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760187880" TargetMode="External" /><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item83935-1" TargetMode="External" /><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245046" TargetMode="External" /><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245047" TargetMode="External" /><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760235250" TargetMode="External" /><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1-1339120-3" TargetMode="External" /><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760253238" TargetMode="External" /><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255263" TargetMode="External" /><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255133" TargetMode="External" /><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255135" TargetMode="External" /><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255139" TargetMode="External" /><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111037-1" TargetMode="External" /><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111049-1" TargetMode="External" /><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111053-1" TargetMode="External" /><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111051-2" TargetMode="External" /><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111049-2" TargetMode="External" /><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111203-1" TargetMode="External" /><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111049-3" TargetMode="External" /><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111203-2" TargetMode="External" /><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111053-3" TargetMode="External" /><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-279393-3" TargetMode="External" /><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-279393-4" TargetMode="External" /><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-279393-5" TargetMode="External" /><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-336613-1" TargetMode="External" /><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-966224-1" TargetMode="External" /><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111010-1" TargetMode="External" /><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111008-1" TargetMode="External" /><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111013-4" TargetMode="External" /><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111014-1" TargetMode="External" /><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111021-4" TargetMode="External" /><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111037-2" TargetMode="External" /><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111014-4" TargetMode="External" /><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111025-1" TargetMode="External" /><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111022-2" TargetMode="External" /><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111037-3" TargetMode="External" /><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111009-2" TargetMode="External" /><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111015-1" TargetMode="External" /><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111025-2" TargetMode="External" /><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111022-4" TargetMode="External" /><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111042-2" TargetMode="External" /><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111011-4" TargetMode="External" /><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111023-1" TargetMode="External" /><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111040-1" TargetMode="External" /><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111042-3" TargetMode="External" /><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111015-4" TargetMode="External" /><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111036-1" TargetMode="External" /><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111050-1" TargetMode="External" /><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111040-2" TargetMode="External" /><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111042-4" TargetMode="External" /><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111038-2" TargetMode="External" /><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111023-3" TargetMode="External" /><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111023-4" TargetMode="External" /><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111050-3" TargetMode="External" /><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111012-4" TargetMode="External" /><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111052-2" TargetMode="External" /><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111038-3" TargetMode="External" /><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111036-4" TargetMode="External" /><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111041-1" TargetMode="External" /><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111038-4" TargetMode="External" /><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111043-4" TargetMode="External" /><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111041-2" TargetMode="External" /><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111042-1" TargetMode="External" /><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111203-4" TargetMode="External" /><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111053-4" TargetMode="External" /><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item2111201-1" TargetMode="External" /><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2153004-1" TargetMode="External" /><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2153216-3" TargetMode="External" /><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2174677-1" TargetMode="External" /><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2225214-1" TargetMode="External" /><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2225211-1" TargetMode="External" /><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2225212-2" TargetMode="External" /><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item235001-2" TargetMode="External" /><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760060624" TargetMode="External" /><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760067249" TargetMode="External" /><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760071258" TargetMode="External" /><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760074229" TargetMode="External" /><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760075044" TargetMode="External" /><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760075051" TargetMode="External" /><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760076992" TargetMode="External" /><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760085993" TargetMode="External" /><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441143-04" TargetMode="External" /><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item66442201-01" TargetMode="External" /><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item66441107-22" TargetMode="External" /><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441157-01" TargetMode="External" /><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item66443000-28" TargetMode="External" /><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441164-02" TargetMode="External" /><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441152-01" TargetMode="External" /><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441152-02" TargetMode="External" /><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441174-02" TargetMode="External" /><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441152-03" TargetMode="External" /><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item66451160-04" TargetMode="External" /><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item68302402-00" TargetMode="External" /><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item68772060-02" TargetMode="External" /><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item68772060-07pi" TargetMode="External" /><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item68771060-00" TargetMode="External" /><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item68771060-00bl" TargetMode="External" /><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item68772027-00" TargetMode="External" /><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item68772060-06bl" TargetMode="External" /><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item68772060-06pi" TargetMode="External" /><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item68772060-06wh" TargetMode="External" /><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item68772060-07" TargetMode="External" /><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016470" TargetMode="External" /><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016488" TargetMode="External" /><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item700189046" TargetMode="External" /><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item700191570" TargetMode="External" /><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item700191588" TargetMode="External" /><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700188923" TargetMode="External" /><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760117572" TargetMode="External" /><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118273" TargetMode="External" /><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118307" TargetMode="External" /><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118232" TargetMode="External" /><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118257" TargetMode="External" /><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255233" TargetMode="External" /><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255145" TargetMode="External" /><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254383" TargetMode="External" /><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760250805" TargetMode="External" /><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb2" TargetMode="External" /><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254556" TargetMode="External" /><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254557" TargetMode="External" /><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254382" TargetMode="External" /><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760250806" TargetMode="External" /><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb2" TargetMode="External" /><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253651" TargetMode="External" /><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253650" TargetMode="External" /><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253653" TargetMode="External" /><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253831" TargetMode="External" /><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253234" TargetMode="External" /><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253235" TargetMode="External" /><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256171" TargetMode="External" /><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12as" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb2" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/mgs600s-adapters" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/itemftx-70291900-50" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252768" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253052" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255134" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255137" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255136" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255138" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760246284" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760248426" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760252426" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253637" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254710" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254711" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253652" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253832" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item2153422-1" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item2153421-1" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760151464" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760154203" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/mgs600s-adapters" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760154229" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/mgs600s-adapters" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760154237" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/mgs600s-adapters" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760154245" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/mgs600s-adapters" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760154278" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/mgs600s-adapters" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760157693" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760157701" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760157719" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760157727" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760130351" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760131292" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760131417" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760131425" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016520" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016538" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item700016553" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item700191596" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700188931" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760008631" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760008649" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760008656" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760009423" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760010025" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760009431" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760009449" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760009456" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760008623" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760009464" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760161075" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760161117" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760161638" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760165720" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760257711" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258029" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258030" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760183707" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760183723" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760184382" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760183731" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760185108" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760185116" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760185124" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760187872" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760189506" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760188243" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760189472" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760189498" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760193037" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200451" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200485" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200501" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760205625" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760227637" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118265" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118281" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118299" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118240" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760123885" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760123893" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760136838" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760138925" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760136887" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1479504-1" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1479504-4" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1-1479504-1" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249129" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249137" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249153" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249161" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249169" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249130" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249146" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249154" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249131" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249147" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249171" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249132" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249148" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249156" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249172" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249133" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249149" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249165" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249150" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249158" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249174" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249135" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249159" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249167" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1-1116409-3" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1116410-1" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1-1116407-3" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1-1933686-3" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1933686-1" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1116408-1" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760249279" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760249281" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760246283" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245389" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111039-7" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245363" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249557" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106237" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760246267" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248521" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248523" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248524" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248526" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248527" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248528" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249249" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249250" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249251" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249254" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760249280" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248925" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248926" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248928" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248930" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248931" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933671-1" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933674-1" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760250080" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249152" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249168" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760255100" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760255101" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255103" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760258771" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1116697-3" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1116698-3" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1375155-3" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1479486-3" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1427478-3" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1479152-3" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1-1479784-3" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1671414-1" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1671163-1" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1711307-1" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933674-3" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111008-1" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111012-1" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111022-1" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111037-1" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111008-3" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111012-3" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111022-3" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111023-1" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111013-3" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111009-3" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111042-1" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111023-3" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111014-1" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111052-1" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111042-3" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111024-1" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111052-3" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111203-3" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111010-3" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111024-3" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111011-1" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111049-1" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111011-3" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111021-1" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111021-3" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111050-3" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111051-1" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111051-3" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-406185-1" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1-558198-0" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-557505-1" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-558088-1" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item106622210" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106650898" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item106688385" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item106688393" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item106622160" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106720212" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106658156" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item106664139" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item106986110" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item106664154" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item106669278" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107067951" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item106628852" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107276180" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107239493" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106650880" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107167496" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296378" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107065583" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296394" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107067860" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296402" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107067928" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296428" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296667" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107276172" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296675" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296493" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296774" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296584" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296683" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296592" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296790" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296600" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296717" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296618" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296535" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107431512" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296741" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256273" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256274" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1116407-2" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479486-2" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1339118-2" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903735-1" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903736-1" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1933134-1" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1933134-4" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1933468-1" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933674-3" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933668-2" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933671-2" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933671-3" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-1427030-2" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-1427030-3" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-279393-1" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-279393-2" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-279393-6" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-336614-1" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2174250-1" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2225212-1" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item235001-1" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103730" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103731" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item272352-1" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item272378-3" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item272368-1" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255234" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1375092-1" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1375092-2" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1375092-3" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375006-2" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1375092-6" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375155-1" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1375092-9" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375155-3" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1427008-1" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1427010-1" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1375357-1" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1427011-1" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1427023-2" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1427475-3" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1427476-3" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1427477-3" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479042-1" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1479504-3" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479159-3" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479152-1" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479358-3" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1479784-2" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479360-1" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479594-2" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1479784-3" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479486-3" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1479504-2" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479656-1" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1479657-1" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1534332-1" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1554501-1" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1554502-1" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431520" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296758" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431538" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431546" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107655169" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952475" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107655177" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952483" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107992927" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713612" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713554" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12as" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107983983" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984007" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984015" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952442" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item108066481" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168493" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952467" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168501" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item108066325" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168519" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item108066333" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168527" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168535" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item108066358" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258435" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168451" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168469" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item108066465" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258450" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168568" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item108066473" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258468" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168485" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item108265455" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168584" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333147" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258419" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item108265430" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108332982" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item108265448" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108332990" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333097" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item108492943" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333196" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item108492950" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333113" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333121" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108502329" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10mm" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333220" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108406430" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108564675" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108406448" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108685033" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108564709" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108615196" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1116412-2" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1116412-3" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108685017" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1674862-2" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1674863-2" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1674864-2" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711168-1" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1711255-1" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1711255-2" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711169-1" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711485-1" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711485-2" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711276-1" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711399-1" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1711349-1" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711411-1" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711400-1" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711282-1" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1711403-1" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1711404-1" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711604-1" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711537-1" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1711606-1" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711644-1" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711632-1" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711854-1" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1777215-1" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1777215-2" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1859096-1" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859049-1" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859050-1" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859053-1" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859083-1" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859083-3" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903737-1" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903738-1" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item999901821" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/itemcc0071704-1" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/itemcc0071613-1" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8364-000" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8126-000" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8128-000" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemef7391-000" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item966936-5" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item9700071-00" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item9701166-00" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcr9106-000" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/ftuo" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcy7021-000" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8352-000" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8354-000" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcv6986-000" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemck7246-000" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemck9100-000" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760175968" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181776" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181693" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760181784" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181701" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181743" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760181842" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181750" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760181867" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181966" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760181875" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181974" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760181891" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760181792" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760183699" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057331" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057349" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057380" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057414" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057422" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760060491" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760061333" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760060459" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760061580" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760067207" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072181" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072199" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072207" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072074" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072215" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760080812" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760080820" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106203" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106229" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106245" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106260" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760115881" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12as" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item336613-1" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item336614-1" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091249" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760091348" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091082" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091298" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760092064" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760091330" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760092189" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760100867" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760100875" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item64551058-00" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item2-966740-1" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-966936-2" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item2069062-1" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item2069061-1" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111009-4" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111013-1" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111013-2" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111010-2" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111021-2" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111008-2" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111024-2" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111010-4" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111008-4" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111014-2" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111024-4" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111022-1" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111009-1" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111011-1" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111011-2" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111039-4" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111037-4" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111015-2" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111025-4" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111049-4" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111038-1" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111012-1" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111023-2" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111036-2" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111050-2" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111021-1" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111012-2" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111040-3" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111043-1" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111043-2" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111036-3" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111040-4" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111043-3" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111024-1" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111052-3" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111050-4" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111052-4" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111051-1" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111039-1" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item2111201-4" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111041-3" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111039-2" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111053-2" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111041-4" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111039-3" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111051-3" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111051-4" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111052-1" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2153216-4" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2153216-6" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item2153420-1" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item64671116-07sh" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item64671108-00" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item64671110-00" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item64671116-02" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item64671116-04" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item65361005-00" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item65401684-03" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item65401812-04" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item65401812-05" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item65401814-01" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item65401677-06" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441024-02" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441143-01" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441144-01" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item66442202-01" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441164-01" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441144-04" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441174-01" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441178-02" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item66441222-01" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441154-01" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441154-02" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item68771060-00pi" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item68771060-00wh" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item68772060-01" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item68772060-03" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item68772060-08" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item68772060-04" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item68772060-09" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item68772060-05" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item68772060-06" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016496" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016512" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016462" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item5-336608-1" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item5-336608-3" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760009472" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760009480" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760041400" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760043000" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760043026" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760045054" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760044990" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760045005" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760045062" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760045021" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557505-3" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557505-4" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557691-1" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558106-1" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item557366-1" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557691-3" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558106-2" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item558198-2" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558106-3" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item558198-4" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558106-4" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item558198-5" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item558251-4" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558107-2" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558088-1" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item558198-7" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558088-2" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item558198-9" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558191-1" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558088-7" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item558471-4" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item558489-1" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item569127-2" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249252" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249256" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253099" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253100" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760254616" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760254617" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258041" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258043" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258047" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256269" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760257774" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760239822" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245048" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760246151" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item8-1859167-1" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item8-1859168-1" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760258277" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1116412-4" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1-1116412-1" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item406185-4" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemek5886-001" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemek5888-001" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek3658-001" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek3659-001" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek3660-001" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemem2940-001" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemem3000-001" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245680" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg6472-001" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/sfp" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg6473-001" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/sfp" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg8549-001" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg9745-000" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeh1675-000" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/itemeh8508-000" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek1466-000" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek1467-000" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/ftuo" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/hgs" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256167" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256170" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256173" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256174" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254384" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254381" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760250531" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb2" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255231" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255232" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item272368-2" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441024-01" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760229328" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760154187" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/mgs600s-adapters" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760154195" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/mgs600s-adapters" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760152827" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760154211" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/mgs600s-adapters" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760154252" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/mgs600s-adapters" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760154260" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/mgs600s-adapters" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760159186" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760161109" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760161133" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760161067" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760161224" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760161661" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760161679" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760165738" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760172635" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181719" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181727" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181735" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760181859" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181958" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181768" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760188268" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760187880" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760188250" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760189464" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760189480" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760193045" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760193250" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760193367" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760193375" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200444" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200469" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200519" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200436" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760131375" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760131342" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760136895" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760138453" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760237950" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760237951" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760235250" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1-1116408-3" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760246287" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760246281" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760246288" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245388" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245390" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106187" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249253" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248924" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249128" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249136" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249144" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248927" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248929" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933668-1" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933668-1" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933671-1" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933674-1" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933674-4" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1479079-1" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1-1479079-3" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760250078" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760250079" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249160" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249145" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249138" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249162" TargetMode="External" /><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249170" TargetMode="External" /><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249139" TargetMode="External" /><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249155" TargetMode="External" /><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249163" TargetMode="External" /><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249140" TargetMode="External" /><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249164" TargetMode="External" /><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249141" TargetMode="External" /><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249157" TargetMode="External" /><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249173" TargetMode="External" /><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249134" TargetMode="External" /><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249142" TargetMode="External" /><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249166" TargetMode="External" /><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249143" TargetMode="External" /><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249151" TargetMode="External" /><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249175" TargetMode="External" /><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1116409-1" TargetMode="External" /><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1-1116410-3" TargetMode="External" /><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1116407-1" TargetMode="External" /><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248522" TargetMode="External" /><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760246268" TargetMode="External" /><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248525" TargetMode="External" /><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1933134-2" TargetMode="External" /><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1933134-3" TargetMode="External" /><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245679" TargetMode="External" /><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252766" TargetMode="External" /><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252767" TargetMode="External" /><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252769" TargetMode="External" /><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760243567" TargetMode="External" /><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253051" TargetMode="External" /><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1-1339120-3" TargetMode="External" /><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemftx-70291251-01" TargetMode="External" /><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemftx-70291271-01" TargetMode="External" /><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10mm" TargetMode="External" /><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb3" TargetMode="External" /><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item83935-1" TargetMode="External" /><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item966740-1" TargetMode="External" /><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item966936-2" TargetMode="External" /><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item964830-1" TargetMode="External" /><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item9701168-00" TargetMode="External" /><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item999901649" TargetMode="External" /><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item999910016" TargetMode="External" /><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/itemcc0071779-1" TargetMode="External" /><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/itemcc0071787-1" TargetMode="External" /><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/itemcc0071795-1" TargetMode="External" /><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/itemcc0071696-1" TargetMode="External" /><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemck8650-000" TargetMode="External" /><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemck9101-000" TargetMode="External" /><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245046" TargetMode="External" /><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245047" TargetMode="External" /><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/sfp" TargetMode="External" /><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249255" TargetMode="External" /><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760252407" TargetMode="External" /><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253101" TargetMode="External" /><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760254618" TargetMode="External" /><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258031" TargetMode="External" /><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1116412-1" TargetMode="External" /><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760258770" TargetMode="External" /><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258044" TargetMode="External" /><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258042" TargetMode="External" /><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258045" TargetMode="External" /><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256432" TargetMode="External" /><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256270" TargetMode="External" /><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256485" TargetMode="External" /><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760257775" TargetMode="External" /><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256271" TargetMode="External" /><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item106622178" TargetMode="External" /><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106658149" TargetMode="External" /><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106688419" TargetMode="External" /><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item106837206" TargetMode="External" /><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item106697089" TargetMode="External" /><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item106837222" TargetMode="External" /><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106658164" TargetMode="External" /><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107052359" TargetMode="External" /><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item106837230" TargetMode="External" /><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item106622277" TargetMode="External" /><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item106664147" TargetMode="External" /><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item106622285" TargetMode="External" /><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106701154" TargetMode="External" /><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item106627763" TargetMode="External" /><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106650849" TargetMode="External" /><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107167462" TargetMode="External" /><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296352" TargetMode="External" /><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107239485" TargetMode="External" /><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106650864" TargetMode="External" /><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107167488" TargetMode="External" /><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296451" TargetMode="External" /><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296469" TargetMode="External" /><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296477" TargetMode="External" /><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296550" TargetMode="External" /><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296485" TargetMode="External" /><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296436" TargetMode="External" /><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296576" TargetMode="External" /><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296444" TargetMode="External" /><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296501" TargetMode="External" /><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431553" TargetMode="External" /><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296691" TargetMode="External" /><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296519" TargetMode="External" /><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296709" TargetMode="External" /><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296527" TargetMode="External" /><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296626" TargetMode="External" /><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296725" TargetMode="External" /><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296543" TargetMode="External" /><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296733" TargetMode="External" /><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296634" TargetMode="External" /><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296642" TargetMode="External" /><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760258274" TargetMode="External" /><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760258275" TargetMode="External" /><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760258276" TargetMode="External" /><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760258257" TargetMode="External" /><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760258258" TargetMode="External" /><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760255108" TargetMode="External" /><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933668-3" TargetMode="External" /><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933671-3" TargetMode="External" /><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111037-3" TargetMode="External" /><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111013-1" TargetMode="External" /><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111009-1" TargetMode="External" /><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111038-1" TargetMode="External" /><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111038-3" TargetMode="External" /><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111039-1" TargetMode="External" /><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111203-1" TargetMode="External" /><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111010-1" TargetMode="External" /><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111014-3" TargetMode="External" /><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111039-3" TargetMode="External" /><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111043-1" TargetMode="External" /><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111015-1" TargetMode="External" /><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111040-1" TargetMode="External" /><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111053-1" TargetMode="External" /><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111043-3" TargetMode="External" /><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111015-3" TargetMode="External" /><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111040-3" TargetMode="External" /><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111025-1" TargetMode="External" /><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111053-3" TargetMode="External" /><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111025-3" TargetMode="External" /><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111041-1" TargetMode="External" /><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111049-3" TargetMode="External" /><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111041-3" TargetMode="External" /><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111036-1" TargetMode="External" /><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111050-1" TargetMode="External" /><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111036-3" TargetMode="External" /><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1-2111201-1" TargetMode="External" /><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1-2111201-3" TargetMode="External" /><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-406185-3" TargetMode="External" /><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1-558198-1" TargetMode="External" /><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1-558251-3" TargetMode="External" /><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106602345" TargetMode="External" /><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item106622251" TargetMode="External" /><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256272" TargetMode="External" /><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1116406-2" TargetMode="External" /><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1-1116406-3" TargetMode="External" /><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760008664" TargetMode="External" /><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760008672" TargetMode="External" /><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760010009" TargetMode="External" /><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760010017" TargetMode="External" /><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760010033" TargetMode="External" /><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760008615" TargetMode="External" /><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760009498" TargetMode="External" /><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106179" TargetMode="External" /><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106195" TargetMode="External" /><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106211" TargetMode="External" /><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760117572" TargetMode="External" /><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118273" TargetMode="External" /><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118307" TargetMode="External" /><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118232" TargetMode="External" /><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118257" TargetMode="External" /><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057430" TargetMode="External" /><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057448" TargetMode="External" /><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057356" TargetMode="External" /><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057364" TargetMode="External" /><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057372" TargetMode="External" /><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057398" TargetMode="External" /><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760060483" TargetMode="External" /><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760062331" TargetMode="External" /><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760060608" TargetMode="External" /><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760060467" TargetMode="External" /><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760060624" TargetMode="External" /><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760067249" TargetMode="External" /><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760071258" TargetMode="External" /><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760074229" TargetMode="External" /><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760075044" TargetMode="External" /><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760075051" TargetMode="External" /><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760076992" TargetMode="External" /><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760085993" TargetMode="External" /><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091090" TargetMode="External" /><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091280" TargetMode="External" /><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091231" TargetMode="External" /><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760092163" TargetMode="External" /><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760092171" TargetMode="External" /><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760092197" TargetMode="External" /><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760100883" TargetMode="External" /><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760100891" TargetMode="External" /><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760101287" TargetMode="External" /><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557505-1" TargetMode="External" /><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557505-2" TargetMode="External" /><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item558198-1" TargetMode="External" /><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557505-7" TargetMode="External" /><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item558198-3" TargetMode="External" /><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item558251-2" TargetMode="External" /><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item558251-3" TargetMode="External" /><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558107-1" TargetMode="External" /><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558357-1" TargetMode="External" /><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item558198-6" TargetMode="External" /><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558357-2" TargetMode="External" /><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558357-4" TargetMode="External" /><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item558198-8" TargetMode="External" /><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558107-4" TargetMode="External" /><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558088-4" TargetMode="External" /><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item558251-1" TargetMode="External" /><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558191-2" TargetMode="External" /><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item558488-1" TargetMode="External" /><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item569127-1" TargetMode="External" /><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item569127-4" TargetMode="External" /><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760123877" TargetMode="External" /><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760123901" TargetMode="External" /><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441024-04" TargetMode="External" /><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441154-03" TargetMode="External" /><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441143-02" TargetMode="External" /><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item66441106-21" TargetMode="External" /><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441156-01" TargetMode="External" /><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441143-03" TargetMode="External" /><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item66441222-02" TargetMode="External" /><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item66441107-21" TargetMode="External" /><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441156-02" TargetMode="External" /><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441143-04" TargetMode="External" /><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item66442201-01" TargetMode="External" /><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item66441107-22" TargetMode="External" /><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441157-01" TargetMode="External" /><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item66443000-28" TargetMode="External" /><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441164-02" TargetMode="External" /><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441152-01" TargetMode="External" /><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441152-02" TargetMode="External" /><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441174-02" TargetMode="External" /><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441152-03" TargetMode="External" /><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item66451160-04" TargetMode="External" /><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item68302402-00" TargetMode="External" /><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item68772060-02" TargetMode="External" /><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item68772060-07pi" TargetMode="External" /><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item68771060-00" TargetMode="External" /><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item68771060-00bl" TargetMode="External" /><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item68772027-00" TargetMode="External" /><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item68772060-06bl" TargetMode="External" /><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item68772060-06pi" TargetMode="External" /><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item68772060-06wh" TargetMode="External" /><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item68772060-07" TargetMode="External" /><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016470" TargetMode="External" /><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016488" TargetMode="External" /><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item700189046" TargetMode="External" /><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item700191570" TargetMode="External" /><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item700191588" TargetMode="External" /><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700188923" TargetMode="External" /><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item64551030-00" TargetMode="External" /><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item64551030-03" TargetMode="External" /><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item64622408-01" TargetMode="External" /><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item64671116-00" TargetMode="External" /><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item64671116-03" TargetMode="External" /><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item64671116-07" TargetMode="External" /><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item65401813-00" TargetMode="External" /><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item65401801-00" TargetMode="External" /><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item65401677-04" TargetMode="External" /><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item65401814-00" TargetMode="External" /><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item65401678-04" TargetMode="External" /><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item65401678-06" TargetMode="External" /><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760042994" TargetMode="External" /><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760043018" TargetMode="External" /><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760042960" TargetMode="External" /><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760042978" TargetMode="External" /><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760045013" TargetMode="External" /><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760045039" TargetMode="External" /><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760045047" TargetMode="External" /><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1-1116412-3" TargetMode="External" /><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1-1375092-0" TargetMode="External" /><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1375155-1" TargetMode="External" /><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1339118-3" TargetMode="External" /><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1375005-3" TargetMode="External" /><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1375006-3" TargetMode="External" /><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1479358-3" TargetMode="External" /><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1-1479504-3" TargetMode="External" /><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1479159-3" TargetMode="External" /><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107655185" TargetMode="External" /><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item107296659" TargetMode="External" /><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107655193" TargetMode="External" /><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713562" TargetMode="External" /><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12as" TargetMode="External" /><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713570" TargetMode="External" /><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12as" TargetMode="External" /><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984049" TargetMode="External" /><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713588" TargetMode="External" /><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984056" TargetMode="External" /><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984064" TargetMode="External" /><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item336793-1" TargetMode="External" /><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item406185-1" TargetMode="External" /><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item406185-2" TargetMode="External" /><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item406185-3" TargetMode="External" /><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item5-1375357-1" TargetMode="External" /><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item5-336608-2" TargetMode="External" /><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103732" TargetMode="External" /><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item272378-2" TargetMode="External" /><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103729" TargetMode="External" /><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item272352-2" TargetMode="External" /><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item272378-1" TargetMode="External" /><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713596" TargetMode="External" /><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item108035049" TargetMode="External" /><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713604" TargetMode="External" /><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item108004268" TargetMode="External" /><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713547" TargetMode="External" /><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12as" TargetMode="External" /><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984023" TargetMode="External" /><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984031" TargetMode="External" /><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952459" TargetMode="External" /><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item108066499" TargetMode="External" /><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168592" TargetMode="External" /><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168600" TargetMode="External" /><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108216144" TargetMode="External" /><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108216151" TargetMode="External" /><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258427" TargetMode="External" /><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item108066341" TargetMode="External" /><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168543" TargetMode="External" /><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item108066457" TargetMode="External" /><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168550" TargetMode="External" /><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168477" TargetMode="External" /><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168576" TargetMode="External" /><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108216128" TargetMode="External" /><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333030" TargetMode="External" /><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258476" TargetMode="External" /><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item108265463" TargetMode="External" /><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333048" TargetMode="External" /><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333139" TargetMode="External" /><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258401" TargetMode="External" /><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333055" TargetMode="External" /><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333063" TargetMode="External" /><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333154" TargetMode="External" /><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333071" TargetMode="External" /><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333162" TargetMode="External" /><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item108492927" TargetMode="External" /><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333170" TargetMode="External" /><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333089" TargetMode="External" /><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item108492935" TargetMode="External" /><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333188" TargetMode="External" /><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333006" TargetMode="External" /><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333105" TargetMode="External" /><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333014" TargetMode="External" /><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item108481003" TargetMode="External" /><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108502287" TargetMode="External" /><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10mm" TargetMode="External" /><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333204" TargetMode="External" /><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333022" TargetMode="External" /><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108406414" TargetMode="External" /><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108502303" TargetMode="External" /><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10mm" TargetMode="External" /><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333212" TargetMode="External" /><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108406422" TargetMode="External" /><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108615204" TargetMode="External" /><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item108482845" TargetMode="External" /><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108615212" TargetMode="External" /><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108502337" TargetMode="External" /><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10mm" TargetMode="External" /><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108564683" TargetMode="External" /><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108564691" TargetMode="External" /><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108615188" TargetMode="External" /><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108685009" TargetMode="External" /><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108685025" TargetMode="External" /><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1339118-1" TargetMode="External" /><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375006-4" TargetMode="External" /><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375005-1" TargetMode="External" /><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375005-2" TargetMode="External" /><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375005-3" TargetMode="External" /><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375005-4" TargetMode="External" /><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1375092-4" TargetMode="External" /><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375006-1" TargetMode="External" /><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1375092-5" TargetMode="External" /><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375006-3" TargetMode="External" /><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1375092-7" TargetMode="External" /><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1375092-8" TargetMode="External" /><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375155-2" TargetMode="External" /><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375155-4" TargetMode="External" /><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1427009-1" TargetMode="External" /><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1394294-1" TargetMode="External" /><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933671-4" TargetMode="External" /><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933674-2" TargetMode="External" /><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-1427030-1" TargetMode="External" /><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2-1671163-1" TargetMode="External" /><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-279393-3" TargetMode="External" /><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-279393-4" TargetMode="External" /><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-279393-5" TargetMode="External" /><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-336613-1" TargetMode="External" /><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-966224-1" TargetMode="External" /><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111010-1" TargetMode="External" /><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111008-1" TargetMode="External" /><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111013-4" TargetMode="External" /><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111014-1" TargetMode="External" /><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111021-4" TargetMode="External" /><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111037-2" TargetMode="External" /><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111014-4" TargetMode="External" /><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111025-1" TargetMode="External" /><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111022-2" TargetMode="External" /><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111037-3" TargetMode="External" /><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111009-2" TargetMode="External" /><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111015-1" TargetMode="External" /><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111025-2" TargetMode="External" /><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111022-4" TargetMode="External" /><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111042-2" TargetMode="External" /><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111011-4" TargetMode="External" /><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111023-1" TargetMode="External" /><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111040-1" TargetMode="External" /><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111042-3" TargetMode="External" /><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111015-4" TargetMode="External" /><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111036-1" TargetMode="External" /><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111050-1" TargetMode="External" /><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111040-2" TargetMode="External" /><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111042-4" TargetMode="External" /><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111038-2" TargetMode="External" /><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111023-3" TargetMode="External" /><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111023-4" TargetMode="External" /><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111050-3" TargetMode="External" /><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111012-4" TargetMode="External" /><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111052-2" TargetMode="External" /><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111038-3" TargetMode="External" /><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111036-4" TargetMode="External" /><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111041-1" TargetMode="External" /><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111038-4" TargetMode="External" /><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111043-4" TargetMode="External" /><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111041-2" TargetMode="External" /><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111037-1" TargetMode="External" /><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111049-1" TargetMode="External" /><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111053-1" TargetMode="External" /><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111051-2" TargetMode="External" /><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111049-2" TargetMode="External" /><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111203-1" TargetMode="External" /><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111049-3" TargetMode="External" /><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111203-2" TargetMode="External" /><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111053-3" TargetMode="External" /><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111042-1" TargetMode="External" /><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111203-4" TargetMode="External" /><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111053-4" TargetMode="External" /><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item2111201-1" TargetMode="External" /><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2153004-1" TargetMode="External" /><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2153216-3" TargetMode="External" /><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2174677-1" TargetMode="External" /><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2225214-1" TargetMode="External" /><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2225211-1" TargetMode="External" /><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2225212-2" TargetMode="External" /><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item235001-2" TargetMode="External" /><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711082-1" TargetMode="External" /><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711083-1" TargetMode="External" /><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1711255-3" TargetMode="External" /><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711301-1" TargetMode="External" /><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711302-1" TargetMode="External" /><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1711255-4" TargetMode="External" /><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1711275-1" TargetMode="External" /><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1711348-1" TargetMode="External" /><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711490-1" TargetMode="External" /><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711277-1" TargetMode="External" /><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1711491-1" TargetMode="External" /><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711411-2" TargetMode="External" /><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1711283-1" TargetMode="External" /><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711537-2" TargetMode="External" /><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1711653-1" TargetMode="External" /><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1711664-1" TargetMode="External" /><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1711797-1" TargetMode="External" /><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1717909-1" TargetMode="External" /><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1717910-2" TargetMode="External" /><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item183931-1" TargetMode="External" /><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item185705-1" TargetMode="External" /><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859130-1" TargetMode="External" /><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859167-1" TargetMode="External" /><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859168-1" TargetMode="External" /><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859081-1" TargetMode="External" /><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859082-1" TargetMode="External" /><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903739-1" TargetMode="External" /><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933668-3" TargetMode="External" /><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933668-4" TargetMode="External" /><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1427478-3" TargetMode="External" /><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479158-1" TargetMode="External" /><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item1479079-2" TargetMode="External" /><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479322-1" TargetMode="External" /><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479593-2" TargetMode="External" /><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479486-1" TargetMode="External" /><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1671128-1" TargetMode="External" /><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1674861-2" TargetMode="External" /><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg8549-002" TargetMode="External" /><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeh0702-000" TargetMode="External" /><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek3661-001" TargetMode="External" /><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemek5887-001" TargetMode="External" /><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemek5889-001" TargetMode="External" /><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemem3000-002" TargetMode="External" /><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcs5615-000" TargetMode="External" /><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcu7248-000" TargetMode="External" /><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcv5880-001" TargetMode="External" /><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcv4995-000" TargetMode="External" /><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcw2640-000" TargetMode="External" /><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcw5249-000" TargetMode="External" /><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcy9941-000" TargetMode="External" /><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemcz0630-000" TargetMode="External" /><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemcz0661-000" TargetMode="External" /><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemcz0665-000" TargetMode="External" /><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemcz0667-000" TargetMode="External" /><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8124-000" TargetMode="External" /><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8125-000" TargetMode="External" /><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8127-000" TargetMode="External" /><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760181917" TargetMode="External" /><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760181800" TargetMode="External" /><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760181925" TargetMode="External" /><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181818" TargetMode="External" /><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181933" TargetMode="External" /><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181941" TargetMode="External" /><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760183715" TargetMode="External" /><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760181834" TargetMode="External" /><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item7602450" TargetMode="External" /><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760253238" TargetMode="External" /><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255145" TargetMode="External" /><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254383" TargetMode="External" /><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760250805" TargetMode="External" /><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb2" TargetMode="External" /><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254556" TargetMode="External" /><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254557" TargetMode="External" /><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253651" TargetMode="External" /><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253650" TargetMode="External" /><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253653" TargetMode="External" /><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253831" TargetMode="External" /><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253234" TargetMode="External" /><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253235" TargetMode="External" /><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255263" TargetMode="External" /><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255133" TargetMode="External" /><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255135" TargetMode="External" /><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255139" TargetMode="External" /><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255233" TargetMode="External" /><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254382" TargetMode="External" /><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760250806" TargetMode="External" /><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb2" TargetMode="External" /><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256171" TargetMode="External" /><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/item760250373" TargetMode="External" /><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/accessories/mgs600s-adapters" TargetMode="External" /><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256172" TargetMode="External" /><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256168" TargetMode="External" /><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256169" TargetMode="External" /><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256175" TargetMode="External" /><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J1108"/>
+  <dimension ref="A1:J1236"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="48.27734375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="32" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="149.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17.41796875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="25.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="27.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -10477,25077 +11845,28184 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B2" t="s">
+      <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>12</v>
       </c>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>17</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
         <v>18</v>
       </c>
-      <c r="G3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>20</v>
       </c>
-      <c r="C4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="H4" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>22</v>
+      </c>
+      <c r="E5" t="s">
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="G6" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H6" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="C7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" t="s">
+        <v>27</v>
+      </c>
+      <c r="F7" t="s">
+        <v>28</v>
+      </c>
+      <c r="G7" t="s">
+        <v>26</v>
+      </c>
+      <c r="H7" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="12.75">
+      <c r="A8" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D7" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="C8" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D8" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="E8" t="s">
-        <v>44</v>
+        <v>13</v>
+      </c>
+      <c r="G8" t="s">
+        <v>33</v>
       </c>
       <c r="H8" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B9" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="C9" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D9" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>38</v>
+      </c>
+      <c r="G9" t="s">
+        <v>39</v>
       </c>
       <c r="H9" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:10" ht="12.75">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D10" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="E10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H10" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11" t="s">
+        <v>48</v>
+      </c>
+      <c r="H11" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="12.75">
+      <c r="A12" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" t="s">
+        <v>51</v>
+      </c>
+      <c r="C12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12" t="s">
+        <v>52</v>
+      </c>
+      <c r="E12" t="s">
+        <v>13</v>
+      </c>
+      <c r="H12" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="12.75">
+      <c r="A13" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" t="s">
+        <v>55</v>
+      </c>
+      <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" t="s">
         <v>56</v>
       </c>
-      <c r="B11" t="s">
-[...56 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H13" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="B14" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="C14" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>73</v>
+        <v>60</v>
       </c>
       <c r="E14" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H14" t="s">
-        <v>69</v>
+        <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" t="s">
+        <v>63</v>
+      </c>
+      <c r="C15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15" t="s">
+        <v>64</v>
+      </c>
+      <c r="E15" t="s">
+        <v>13</v>
+      </c>
+      <c r="H15" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="12.75">
+      <c r="A16" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" t="s">
+        <v>67</v>
+      </c>
+      <c r="C16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16" t="s">
+        <v>68</v>
+      </c>
+      <c r="E16" t="s">
+        <v>13</v>
+      </c>
+      <c r="H16" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="12.75">
+      <c r="A17" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17" t="s">
+        <v>72</v>
+      </c>
+      <c r="E17" t="s">
+        <v>13</v>
+      </c>
+      <c r="H17" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="12.75">
+      <c r="A18" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B18" t="s">
         <v>76</v>
       </c>
-      <c r="C15" t="s">
-[...2 lines deleted...]
-      <c r="D15" t="s">
+      <c r="C18" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="E15" t="s">
-[...7 lines deleted...]
-      <c r="A16" s="1" t="s">
+      <c r="D18" t="s">
+        <v>78</v>
+      </c>
+      <c r="G18" t="s">
         <v>79</v>
       </c>
-      <c r="B16" t="s">
-[...62 lines deleted...]
-      </c>
       <c r="H18" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="B19" t="s">
-        <v>93</v>
+        <v>82</v>
       </c>
       <c r="C19" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D19" t="s">
-        <v>94</v>
+        <v>83</v>
       </c>
       <c r="E19" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H19" t="s">
-        <v>95</v>
+        <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="B20" t="s">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="C20" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D20" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="E20" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H20" t="s">
-        <v>95</v>
+        <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="B21" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="C21" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D21" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="E21" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H21" t="s">
-        <v>95</v>
+        <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="B22" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="C22" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D22" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
       <c r="E22" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H22" t="s">
-        <v>95</v>
+        <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="B23" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="C23" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D23" t="s">
-        <v>111</v>
+        <v>99</v>
       </c>
       <c r="E23" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H23" t="s">
-        <v>95</v>
+        <v>45</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="C24" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D24" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="E24" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>102</v>
       </c>
       <c r="H24" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:10" ht="12.75">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>117</v>
+        <v>104</v>
       </c>
       <c r="C25" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D25" t="s">
-        <v>118</v>
+        <v>105</v>
       </c>
       <c r="E25" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="H25" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>103</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>120</v>
+        <v>107</v>
+      </c>
+      <c r="B26" t="s">
+        <v>108</v>
       </c>
       <c r="C26" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D26" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="E26" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G26" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="H26" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>111</v>
+      </c>
+      <c r="B27" t="s">
+        <v>112</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>113</v>
       </c>
       <c r="D27" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="E27" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>116</v>
+      </c>
+      <c r="B28" t="s">
+        <v>117</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>113</v>
       </c>
       <c r="D28" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="E28" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>120</v>
+      </c>
+      <c r="B29" t="s">
+        <v>121</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>113</v>
       </c>
       <c r="D29" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="E29" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H29" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>124</v>
+      </c>
+      <c r="B30" t="s">
+        <v>125</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>113</v>
       </c>
       <c r="D30" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="E30" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H30" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>128</v>
+      </c>
+      <c r="B31" t="s">
+        <v>129</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>113</v>
       </c>
       <c r="D31" t="s">
+        <v>130</v>
+      </c>
+      <c r="E31" t="s">
+        <v>13</v>
+      </c>
+      <c r="H31" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="12.75">
+      <c r="A32" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="E31" t="s">
-[...10 lines deleted...]
-      <c r="A32" s="1" t="s">
+      <c r="B32" t="s">
+        <v>133</v>
+      </c>
+      <c r="C32" t="s">
+        <v>37</v>
+      </c>
+      <c r="D32" t="s">
         <v>134</v>
       </c>
-      <c r="B32" t="s">
-[...9 lines deleted...]
-        <v>138</v>
+      <c r="E32" t="s">
+        <v>13</v>
       </c>
       <c r="H32" t="s">
-        <v>19</v>
+        <v>73</v>
+      </c>
+      <c r="J32" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="B33" t="s">
+        <v>138</v>
+      </c>
+      <c r="C33" t="s">
+        <v>37</v>
+      </c>
+      <c r="D33" t="s">
+        <v>139</v>
+      </c>
+      <c r="E33" t="s">
+        <v>13</v>
+      </c>
+      <c r="H33" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="12.75">
+      <c r="A34" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="C33" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D33" t="s">
+      <c r="B34" t="s">
         <v>142</v>
       </c>
-      <c r="G33" t="s">
-[...10 lines deleted...]
-      <c r="B34" t="s">
+      <c r="C34" t="s">
+        <v>37</v>
+      </c>
+      <c r="D34" t="s">
+        <v>143</v>
+      </c>
+      <c r="E34" t="s">
+        <v>13</v>
+      </c>
+      <c r="H34" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="12.75">
+      <c r="A35" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="C34" t="s">
-[...2 lines deleted...]
-      <c r="D34" t="s">
+      <c r="B35" t="s">
         <v>146</v>
       </c>
-      <c r="E34" t="s">
-[...5 lines deleted...]
-      <c r="H34" t="s">
+      <c r="C35" t="s">
+        <v>37</v>
+      </c>
+      <c r="D35" t="s">
         <v>147</v>
       </c>
-      <c r="J34" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="E35" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H35" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>73</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="12.75">
       <c r="A36" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B36" t="s">
+        <v>150</v>
+      </c>
+      <c r="C36" t="s">
+        <v>37</v>
+      </c>
+      <c r="D36" t="s">
+        <v>151</v>
+      </c>
+      <c r="E36" t="s">
+        <v>13</v>
+      </c>
+      <c r="H36" t="s">
+        <v>73</v>
+      </c>
+      <c r="J36" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="12.75">
+      <c r="A37" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="B36" t="s">
-[...5 lines deleted...]
-      <c r="D36" t="s">
+      <c r="B37" t="s">
         <v>154</v>
       </c>
-      <c r="E36" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="C37" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D37" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="E37" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="H37" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>73</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="B38" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="C38" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D38" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="E38" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H38" t="s">
-        <v>163</v>
+        <v>73</v>
       </c>
     </row>
     <row r="39" spans="1:10" ht="12.75">
       <c r="A39" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B39" t="s">
+        <v>162</v>
+      </c>
+      <c r="C39" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39" t="s">
+        <v>163</v>
+      </c>
+      <c r="E39" t="s">
+        <v>13</v>
+      </c>
+      <c r="H39" t="s">
+        <v>103</v>
+      </c>
+      <c r="J39" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" ht="12.75">
+      <c r="A40" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B40" t="s">
         <v>166</v>
       </c>
-      <c r="C39" t="s">
-[...2 lines deleted...]
-      <c r="D39" t="s">
+      <c r="C40" t="s">
+        <v>37</v>
+      </c>
+      <c r="D40" t="s">
         <v>167</v>
       </c>
-      <c r="E39" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E40" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H40" t="s">
-        <v>163</v>
+        <v>168</v>
+      </c>
+      <c r="J40" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="41" spans="1:10" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="B41" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="C41" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D41" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="E41" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H41" t="s">
-        <v>95</v>
+        <v>168</v>
       </c>
       <c r="J41" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B42" t="s">
+        <v>175</v>
+      </c>
+      <c r="C42" t="s">
+        <v>37</v>
+      </c>
+      <c r="D42" t="s">
+        <v>176</v>
+      </c>
+      <c r="E42" t="s">
+        <v>13</v>
+      </c>
+      <c r="H42" t="s">
         <v>177</v>
-      </c>
-[...16 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B43" t="s">
+        <v>180</v>
+      </c>
+      <c r="C43" t="s">
+        <v>37</v>
+      </c>
+      <c r="D43" t="s">
         <v>181</v>
       </c>
-      <c r="B43" t="s">
+      <c r="E43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" t="s">
         <v>182</v>
       </c>
-      <c r="C43" t="s">
-[...2 lines deleted...]
-      <c r="D43" t="s">
+      <c r="H43" t="s">
         <v>183</v>
       </c>
-      <c r="E43" t="s">
-[...9 lines deleted...]
-    <row r="44" spans="1:8" ht="12.75">
+    </row>
+    <row r="44" spans="1:10" ht="12.75">
       <c r="A44" s="1" t="s">
         <v>185</v>
       </c>
       <c r="B44" t="s">
         <v>186</v>
       </c>
       <c r="C44" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D44" t="s">
         <v>187</v>
       </c>
       <c r="E44" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="H44" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:8" ht="12.75">
+        <v>168</v>
+      </c>
+      <c r="J44" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" ht="12.75">
       <c r="A45" s="1" t="s">
         <v>189</v>
       </c>
       <c r="B45" t="s">
         <v>190</v>
       </c>
       <c r="C45" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D45" t="s">
         <v>191</v>
       </c>
       <c r="E45" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G45" t="s">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="H45" t="s">
-        <v>23</v>
+        <v>15</v>
+      </c>
+      <c r="J45" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B46" t="s">
         <v>194</v>
       </c>
       <c r="C46" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D46" t="s">
         <v>195</v>
       </c>
       <c r="E46" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="H46" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:10" ht="12.75">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
         <v>197</v>
       </c>
       <c r="B47" t="s">
         <v>198</v>
       </c>
       <c r="C47" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D47" t="s">
         <v>199</v>
       </c>
       <c r="E47" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="H47" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="48" spans="1:8" ht="12.75">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" ht="12.75">
       <c r="A48" s="1" t="s">
         <v>201</v>
       </c>
       <c r="B48" t="s">
         <v>202</v>
       </c>
       <c r="C48" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D48" t="s">
         <v>203</v>
       </c>
       <c r="E48" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H48" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:10" ht="12.75">
+        <v>73</v>
+      </c>
+      <c r="J48" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B49" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C49" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D49" t="s">
-        <v>206</v>
+        <v>207</v>
+      </c>
+      <c r="E49" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" t="s">
+        <v>18</v>
       </c>
       <c r="H49" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B50" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C50" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D50" t="s">
-        <v>209</v>
+        <v>211</v>
+      </c>
+      <c r="E50" t="s">
+        <v>13</v>
       </c>
       <c r="H50" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:8" ht="12.75">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B51" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="C51" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D51" t="s">
-        <v>212</v>
+        <v>215</v>
+      </c>
+      <c r="E51" t="s">
+        <v>13</v>
       </c>
       <c r="H51" t="s">
-        <v>23</v>
+        <v>73</v>
+      </c>
+      <c r="J51" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="52" spans="1:10" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B52" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="C52" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D52" t="s">
-        <v>215</v>
+        <v>219</v>
+      </c>
+      <c r="E52" t="s">
+        <v>13</v>
       </c>
       <c r="H52" t="s">
-        <v>23</v>
+        <v>73</v>
       </c>
       <c r="J52" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="B53" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="C53" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D53" t="s">
-        <v>218</v>
+        <v>223</v>
+      </c>
+      <c r="E53" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" t="s">
+        <v>18</v>
       </c>
       <c r="H53" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J53" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="B54" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="C54" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D54" t="s">
-        <v>221</v>
+        <v>227</v>
+      </c>
+      <c r="E54" t="s">
+        <v>13</v>
       </c>
       <c r="H54" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-    <row r="55" spans="1:10" ht="12.75">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="B55" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="C55" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D55" t="s">
-        <v>224</v>
+        <v>231</v>
+      </c>
+      <c r="E55" t="s">
+        <v>13</v>
       </c>
       <c r="H55" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>103</v>
       </c>
     </row>
     <row r="56" spans="1:10" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="B56" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
       <c r="C56" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D56" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="E56" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>13</v>
       </c>
       <c r="H56" t="s">
-        <v>230</v>
+        <v>103</v>
       </c>
       <c r="J56" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="B57" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="C57" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D57" t="s">
-        <v>233</v>
+        <v>239</v>
+      </c>
+      <c r="E57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" t="s">
+        <v>18</v>
       </c>
       <c r="H57" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:10" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="B58" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>242</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>243</v>
       </c>
       <c r="D58" t="s">
-        <v>236</v>
+        <v>244</v>
+      </c>
+      <c r="E58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" t="s">
+        <v>18</v>
       </c>
       <c r="H58" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J58" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="C59" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D59" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="E59" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G59" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="H59" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:10" ht="12.75">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="B60" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="C60" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D60" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="E60" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G60" t="s">
-        <v>229</v>
+        <v>253</v>
       </c>
       <c r="H60" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>244</v>
+        <v>255</v>
       </c>
       <c r="B61" t="s">
-        <v>245</v>
+        <v>256</v>
       </c>
       <c r="C61" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D61" t="s">
-        <v>246</v>
+        <v>257</v>
       </c>
       <c r="E61" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G61" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="H61" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:10" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>248</v>
+        <v>259</v>
+      </c>
+      <c r="B62" t="s">
+        <v>260</v>
       </c>
       <c r="C62" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D62" t="s">
-        <v>249</v>
+        <v>261</v>
       </c>
       <c r="E62" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>262</v>
       </c>
       <c r="H62" t="s">
-        <v>23</v>
+        <v>263</v>
       </c>
       <c r="J62" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="63" spans="1:10" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>250</v>
+        <v>265</v>
+      </c>
+      <c r="B63" t="s">
+        <v>266</v>
       </c>
       <c r="C63" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D63" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
       <c r="E63" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>262</v>
       </c>
       <c r="H63" t="s">
-        <v>23</v>
+        <v>268</v>
       </c>
       <c r="J63" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>252</v>
+        <v>270</v>
+      </c>
+      <c r="B64" t="s">
+        <v>271</v>
       </c>
       <c r="C64" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D64" t="s">
-        <v>253</v>
+        <v>272</v>
       </c>
       <c r="E64" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H64" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="65" spans="1:8" ht="12.75">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>254</v>
+        <v>275</v>
+      </c>
+      <c r="B65" t="s">
+        <v>276</v>
       </c>
       <c r="C65" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D65" t="s">
-        <v>255</v>
+        <v>277</v>
       </c>
       <c r="E65" t="s">
-        <v>119</v>
+        <v>262</v>
       </c>
       <c r="H65" t="s">
-        <v>23</v>
+        <v>278</v>
+      </c>
+      <c r="J65" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="66" spans="1:10" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>256</v>
+        <v>280</v>
+      </c>
+      <c r="B66" t="s">
+        <v>281</v>
       </c>
       <c r="C66" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D66" t="s">
-        <v>257</v>
+        <v>282</v>
       </c>
       <c r="E66" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="H66" t="s">
-        <v>258</v>
+        <v>283</v>
       </c>
       <c r="J66" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>259</v>
+        <v>285</v>
+      </c>
+      <c r="B67" t="s">
+        <v>286</v>
       </c>
       <c r="C67" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D67" t="s">
-        <v>260</v>
+        <v>287</v>
       </c>
       <c r="E67" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H67" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="68" spans="1:8" ht="12.75">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>261</v>
+        <v>289</v>
+      </c>
+      <c r="B68" t="s">
+        <v>290</v>
       </c>
       <c r="C68" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D68" t="s">
-        <v>262</v>
+        <v>291</v>
       </c>
       <c r="E68" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="H68" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:8" ht="12.75">
+        <v>283</v>
+      </c>
+      <c r="J68" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>263</v>
+        <v>293</v>
+      </c>
+      <c r="B69" t="s">
+        <v>294</v>
       </c>
       <c r="C69" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D69" t="s">
-        <v>264</v>
+        <v>295</v>
       </c>
       <c r="E69" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="H69" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J69" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>266</v>
+        <v>297</v>
+      </c>
+      <c r="B70" t="s">
+        <v>298</v>
       </c>
       <c r="C70" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D70" t="s">
-        <v>267</v>
+        <v>299</v>
       </c>
       <c r="E70" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="H70" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>103</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>268</v>
+        <v>301</v>
+      </c>
+      <c r="B71" t="s">
+        <v>108</v>
       </c>
       <c r="C71" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D71" t="s">
-        <v>269</v>
+        <v>302</v>
       </c>
       <c r="E71" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="H71" t="s">
-        <v>265</v>
+        <v>103</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>270</v>
+        <v>304</v>
+      </c>
+      <c r="B72" t="s">
+        <v>305</v>
       </c>
       <c r="C72" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D72" t="s">
-        <v>271</v>
+        <v>306</v>
       </c>
       <c r="E72" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="H72" t="s">
-        <v>23</v>
+        <v>307</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>272</v>
+        <v>309</v>
+      </c>
+      <c r="B73" t="s">
+        <v>310</v>
       </c>
       <c r="C73" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D73" t="s">
-        <v>273</v>
+        <v>311</v>
       </c>
       <c r="E73" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="H73" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:10" ht="12.75">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>274</v>
+        <v>313</v>
+      </c>
+      <c r="B74" t="s">
+        <v>314</v>
       </c>
       <c r="C74" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D74" t="s">
-        <v>275</v>
+        <v>315</v>
       </c>
       <c r="E74" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="H74" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>103</v>
       </c>
     </row>
     <row r="75" spans="1:10" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>276</v>
+        <v>317</v>
+      </c>
+      <c r="B75" t="s">
+        <v>318</v>
       </c>
       <c r="C75" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D75" t="s">
-        <v>277</v>
+        <v>319</v>
       </c>
       <c r="E75" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G75" t="s">
+        <v>18</v>
       </c>
       <c r="H75" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J75" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="76" spans="1:10" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>278</v>
+        <v>321</v>
+      </c>
+      <c r="B76" t="s">
+        <v>322</v>
       </c>
       <c r="C76" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D76" t="s">
-        <v>279</v>
+        <v>323</v>
       </c>
       <c r="E76" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G76" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H76" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J76" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>281</v>
+        <v>325</v>
       </c>
       <c r="B77" t="s">
-        <v>282</v>
+        <v>326</v>
       </c>
       <c r="C77" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D77" t="s">
-        <v>283</v>
+        <v>327</v>
       </c>
       <c r="E77" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G77" t="s">
-        <v>284</v>
+        <v>18</v>
       </c>
       <c r="H77" t="s">
-        <v>23</v>
+        <v>15</v>
+      </c>
+      <c r="J77" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>286</v>
+        <v>329</v>
       </c>
       <c r="B78" t="s">
-        <v>287</v>
+        <v>330</v>
       </c>
       <c r="C78" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D78" t="s">
-        <v>288</v>
+        <v>331</v>
       </c>
       <c r="E78" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>13</v>
       </c>
       <c r="H78" t="s">
-        <v>23</v>
+        <v>73</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>289</v>
+        <v>333</v>
+      </c>
+      <c r="B79" t="s">
+        <v>334</v>
       </c>
       <c r="C79" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D79" t="s">
-        <v>290</v>
+        <v>335</v>
       </c>
       <c r="E79" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G79" t="s">
+        <v>18</v>
       </c>
       <c r="H79" t="s">
-        <v>265</v>
+        <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>291</v>
+        <v>337</v>
+      </c>
+      <c r="B80" t="s">
+        <v>338</v>
       </c>
       <c r="C80" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D80" t="s">
-        <v>292</v>
+        <v>339</v>
       </c>
       <c r="E80" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G80" t="s">
+        <v>18</v>
       </c>
       <c r="H80" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>293</v>
+        <v>341</v>
+      </c>
+      <c r="B81" t="s">
+        <v>342</v>
       </c>
       <c r="C81" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D81" t="s">
-        <v>294</v>
+        <v>343</v>
       </c>
       <c r="E81" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G81" t="s">
+        <v>18</v>
       </c>
       <c r="H81" t="s">
-        <v>265</v>
+        <v>15</v>
+      </c>
+      <c r="J81" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="82" spans="1:10" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>295</v>
+        <v>345</v>
+      </c>
+      <c r="B82" t="s">
+        <v>346</v>
       </c>
       <c r="C82" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D82" t="s">
-        <v>296</v>
+        <v>347</v>
       </c>
       <c r="E82" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G82" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H82" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J82" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>297</v>
+        <v>349</v>
+      </c>
+      <c r="B83" t="s">
+        <v>342</v>
       </c>
       <c r="C83" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D83" t="s">
-        <v>298</v>
+        <v>343</v>
       </c>
       <c r="E83" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G83" t="s">
+        <v>18</v>
       </c>
       <c r="H83" t="s">
-        <v>265</v>
+        <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>299</v>
+        <v>351</v>
+      </c>
+      <c r="B84" t="s">
+        <v>352</v>
       </c>
       <c r="C84" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D84" t="s">
-        <v>300</v>
+        <v>353</v>
       </c>
       <c r="E84" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G84" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H84" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>301</v>
+        <v>355</v>
+      </c>
+      <c r="B85" t="s">
+        <v>356</v>
       </c>
       <c r="C85" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D85" t="s">
-        <v>302</v>
+        <v>357</v>
       </c>
       <c r="E85" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G85" t="s">
+        <v>18</v>
       </c>
       <c r="H85" t="s">
-        <v>265</v>
+        <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:10" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>303</v>
+        <v>359</v>
+      </c>
+      <c r="B86" t="s">
+        <v>360</v>
       </c>
       <c r="C86" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D86" t="s">
-        <v>304</v>
+        <v>361</v>
       </c>
       <c r="E86" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G86" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H86" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J86" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>363</v>
+      </c>
+      <c r="B87" t="s">
+        <v>364</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>365</v>
       </c>
       <c r="D87" t="s">
-        <v>306</v>
+        <v>366</v>
       </c>
       <c r="E87" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G87" t="s">
-        <v>307</v>
+        <v>18</v>
       </c>
       <c r="H87" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J87" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>308</v>
+        <v>368</v>
+      </c>
+      <c r="B88" t="s">
+        <v>369</v>
       </c>
       <c r="C88" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D88" t="s">
-        <v>309</v>
+        <v>370</v>
       </c>
       <c r="E88" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>371</v>
       </c>
       <c r="H88" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:8" ht="12.75">
+        <v>372</v>
+      </c>
+      <c r="J88" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>310</v>
+        <v>373</v>
       </c>
       <c r="C89" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D89" t="s">
-        <v>311</v>
+        <v>374</v>
       </c>
       <c r="E89" t="s">
-        <v>119</v>
+        <v>102</v>
+      </c>
+      <c r="G89" t="s">
+        <v>248</v>
       </c>
       <c r="H89" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:8" ht="12.75">
+        <v>283</v>
+      </c>
+      <c r="J89" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>313</v>
+        <v>375</v>
       </c>
       <c r="C90" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D90" t="s">
-        <v>314</v>
+        <v>376</v>
       </c>
       <c r="E90" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G90" t="s">
-        <v>307</v>
+        <v>248</v>
       </c>
       <c r="H90" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:8" ht="12.75">
+        <v>283</v>
+      </c>
+      <c r="J90" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>315</v>
+        <v>377</v>
       </c>
       <c r="C91" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D91" t="s">
-        <v>316</v>
+        <v>378</v>
       </c>
       <c r="E91" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G91" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="H91" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:10" ht="12.75">
+        <v>283</v>
+      </c>
+      <c r="J91" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>380</v>
+      </c>
+      <c r="B92" t="s">
+        <v>381</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>382</v>
       </c>
       <c r="D92" t="s">
-        <v>318</v>
+        <v>383</v>
       </c>
       <c r="E92" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G92" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="H92" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="93" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>385</v>
+      </c>
+      <c r="B93" t="s">
+        <v>386</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>382</v>
       </c>
       <c r="D93" t="s">
-        <v>320</v>
+        <v>387</v>
       </c>
       <c r="E93" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G93" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="H93" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="94" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>321</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>389</v>
+      </c>
+      <c r="B94" t="s">
+        <v>390</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>382</v>
       </c>
       <c r="D94" t="s">
-        <v>322</v>
+        <v>391</v>
       </c>
       <c r="E94" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G94" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="H94" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>324</v>
+        <v>393</v>
       </c>
       <c r="B95" t="s">
-        <v>325</v>
+        <v>394</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>136</v>
+        <v>382</v>
       </c>
       <c r="D95" t="s">
-        <v>326</v>
+        <v>395</v>
+      </c>
+      <c r="E95" t="s">
+        <v>13</v>
       </c>
       <c r="G95" t="s">
-        <v>138</v>
+        <v>14</v>
       </c>
       <c r="H95" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>328</v>
+        <v>397</v>
       </c>
       <c r="B96" t="s">
-        <v>329</v>
+        <v>398</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>136</v>
+        <v>382</v>
       </c>
       <c r="D96" t="s">
-        <v>330</v>
+        <v>399</v>
+      </c>
+      <c r="E96" t="s">
+        <v>13</v>
       </c>
       <c r="G96" t="s">
-        <v>138</v>
+        <v>14</v>
       </c>
       <c r="H96" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>332</v>
+        <v>401</v>
       </c>
       <c r="B97" t="s">
-        <v>333</v>
+        <v>402</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>136</v>
+        <v>403</v>
       </c>
       <c r="D97" t="s">
-        <v>334</v>
+        <v>404</v>
+      </c>
+      <c r="E97" t="s">
+        <v>13</v>
       </c>
       <c r="G97" t="s">
-        <v>138</v>
+        <v>14</v>
       </c>
       <c r="H97" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>336</v>
+        <v>406</v>
       </c>
       <c r="B98" t="s">
-        <v>337</v>
+        <v>407</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>136</v>
+        <v>403</v>
       </c>
       <c r="D98" t="s">
-        <v>338</v>
+        <v>408</v>
+      </c>
+      <c r="E98" t="s">
+        <v>13</v>
       </c>
       <c r="G98" t="s">
-        <v>138</v>
+        <v>14</v>
       </c>
       <c r="H98" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>340</v>
+        <v>410</v>
       </c>
       <c r="B99" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>411</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>403</v>
       </c>
       <c r="D99" t="s">
-        <v>342</v>
+        <v>412</v>
       </c>
       <c r="E99" t="s">
+        <v>13</v>
+      </c>
+      <c r="G99" t="s">
         <v>14</v>
       </c>
-      <c r="G99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H99" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>344</v>
+        <v>414</v>
       </c>
       <c r="B100" t="s">
-        <v>345</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>415</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>416</v>
       </c>
       <c r="D100" t="s">
-        <v>346</v>
+        <v>417</v>
       </c>
       <c r="E100" t="s">
+        <v>13</v>
+      </c>
+      <c r="G100" t="s">
         <v>14</v>
       </c>
-      <c r="G100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H100" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>419</v>
+      </c>
+      <c r="B101" t="s">
+        <v>420</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>416</v>
       </c>
       <c r="D101" t="s">
-        <v>348</v>
+        <v>421</v>
       </c>
       <c r="E101" t="s">
+        <v>13</v>
+      </c>
+      <c r="G101" t="s">
         <v>14</v>
       </c>
-      <c r="G101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H101" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>423</v>
+      </c>
+      <c r="B102" t="s">
+        <v>424</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>416</v>
       </c>
       <c r="D102" t="s">
-        <v>350</v>
+        <v>425</v>
       </c>
       <c r="E102" t="s">
+        <v>13</v>
+      </c>
+      <c r="G102" t="s">
         <v>14</v>
       </c>
-      <c r="G102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H102" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>351</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>427</v>
+      </c>
+      <c r="B103" t="s">
+        <v>428</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>429</v>
       </c>
       <c r="D103" t="s">
-        <v>352</v>
+        <v>430</v>
       </c>
       <c r="E103" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G103" t="s">
-        <v>32</v>
+        <v>431</v>
       </c>
       <c r="H103" t="s">
-        <v>258</v>
-[...5 lines deleted...]
-    <row r="104" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>433</v>
+      </c>
+      <c r="B104" t="s">
+        <v>434</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>429</v>
       </c>
       <c r="D104" t="s">
-        <v>354</v>
+        <v>435</v>
       </c>
       <c r="E104" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G104" t="s">
-        <v>32</v>
+        <v>431</v>
       </c>
       <c r="H104" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>437</v>
+      </c>
+      <c r="B105" t="s">
+        <v>438</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>429</v>
       </c>
       <c r="D105" t="s">
-        <v>356</v>
+        <v>439</v>
       </c>
       <c r="E105" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G105" t="s">
-        <v>32</v>
+        <v>431</v>
       </c>
       <c r="H105" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>357</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>441</v>
+      </c>
+      <c r="B106" t="s">
+        <v>442</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>429</v>
       </c>
       <c r="D106" t="s">
-        <v>358</v>
+        <v>443</v>
       </c>
       <c r="E106" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G106" t="s">
-        <v>32</v>
+        <v>431</v>
       </c>
       <c r="H106" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>359</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>445</v>
+      </c>
+      <c r="B107" t="s">
+        <v>446</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>447</v>
       </c>
       <c r="D107" t="s">
-        <v>360</v>
+        <v>448</v>
       </c>
       <c r="E107" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G107" t="s">
-        <v>32</v>
+        <v>431</v>
       </c>
       <c r="H107" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>450</v>
+      </c>
+      <c r="B108" t="s">
+        <v>451</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>447</v>
       </c>
       <c r="D108" t="s">
-        <v>362</v>
+        <v>452</v>
       </c>
       <c r="E108" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G108" t="s">
+        <v>431</v>
       </c>
       <c r="H108" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>454</v>
+      </c>
+      <c r="B109" t="s">
+        <v>455</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>447</v>
       </c>
       <c r="D109" t="s">
-        <v>364</v>
+        <v>456</v>
       </c>
       <c r="E109" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G109" t="s">
-        <v>32</v>
+        <v>431</v>
       </c>
       <c r="H109" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>458</v>
+      </c>
+      <c r="B110" t="s">
+        <v>459</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>460</v>
       </c>
       <c r="D110" t="s">
-        <v>366</v>
+        <v>461</v>
       </c>
       <c r="E110" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G110" t="s">
-        <v>367</v>
+        <v>431</v>
       </c>
       <c r="H110" t="s">
-        <v>368</v>
+        <v>15</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>463</v>
+      </c>
+      <c r="B111" t="s">
+        <v>464</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>460</v>
       </c>
       <c r="D111" t="s">
-        <v>370</v>
+        <v>465</v>
       </c>
       <c r="E111" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G111" t="s">
+        <v>431</v>
       </c>
       <c r="H111" t="s">
-        <v>371</v>
+        <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>467</v>
+      </c>
+      <c r="B112" t="s">
+        <v>468</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>460</v>
       </c>
       <c r="D112" t="s">
-        <v>373</v>
+        <v>469</v>
       </c>
       <c r="E112" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G112" t="s">
+        <v>431</v>
       </c>
       <c r="H112" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>471</v>
+      </c>
+      <c r="B113" t="s">
+        <v>472</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>473</v>
       </c>
       <c r="D113" t="s">
-        <v>375</v>
+        <v>474</v>
       </c>
       <c r="E113" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G113" t="s">
-        <v>376</v>
+        <v>431</v>
       </c>
       <c r="H113" t="s">
-        <v>377</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>476</v>
+      </c>
+      <c r="B114" t="s">
+        <v>477</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>473</v>
       </c>
       <c r="D114" t="s">
-        <v>379</v>
+        <v>478</v>
       </c>
       <c r="E114" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G114" t="s">
-        <v>32</v>
+        <v>431</v>
       </c>
       <c r="H114" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="115" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>380</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>480</v>
+      </c>
+      <c r="B115" t="s">
+        <v>481</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>473</v>
       </c>
       <c r="D115" t="s">
-        <v>381</v>
+        <v>482</v>
       </c>
       <c r="E115" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G115" t="s">
-        <v>32</v>
+        <v>431</v>
       </c>
       <c r="H115" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="116" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>382</v>
+        <v>483</v>
       </c>
       <c r="C116" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D116" t="s">
-        <v>383</v>
+        <v>484</v>
       </c>
       <c r="E116" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G116" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="H116" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="117" spans="1:10" ht="12.75">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>384</v>
+        <v>485</v>
       </c>
       <c r="C117" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D117" t="s">
-        <v>385</v>
+        <v>486</v>
       </c>
       <c r="E117" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G117" t="s">
-        <v>122</v>
+        <v>248</v>
       </c>
       <c r="H117" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="118" spans="1:10" ht="12.75">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>386</v>
+        <v>487</v>
       </c>
       <c r="C118" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D118" t="s">
-        <v>387</v>
+        <v>488</v>
       </c>
       <c r="E118" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G118" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="H118" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="119" spans="1:10" ht="12.75">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>388</v>
+        <v>489</v>
       </c>
       <c r="C119" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D119" t="s">
-        <v>389</v>
+        <v>490</v>
       </c>
       <c r="E119" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G119" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="H119" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="120" spans="1:10" ht="12.75">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>390</v>
+        <v>491</v>
       </c>
       <c r="C120" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D120" t="s">
-        <v>391</v>
+        <v>492</v>
       </c>
       <c r="E120" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G120" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="H120" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="121" spans="1:10" ht="12.75">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>392</v>
+        <v>493</v>
       </c>
       <c r="C121" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D121" t="s">
-        <v>393</v>
+        <v>494</v>
       </c>
       <c r="E121" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G121" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="H121" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="122" spans="1:10" ht="12.75">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>394</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>496</v>
+      </c>
+      <c r="B122" t="s">
+        <v>497</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>77</v>
       </c>
       <c r="D122" t="s">
-        <v>395</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>498</v>
       </c>
       <c r="G122" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="H122" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="123" spans="1:10" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>396</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>500</v>
+      </c>
+      <c r="B123" t="s">
+        <v>501</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>77</v>
       </c>
       <c r="D123" t="s">
-        <v>397</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>502</v>
       </c>
       <c r="G123" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="H123" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="124" spans="1:10" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>398</v>
+        <v>504</v>
+      </c>
+      <c r="B124" t="s">
+        <v>505</v>
       </c>
       <c r="C124" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D124" t="s">
-        <v>399</v>
+        <v>506</v>
       </c>
       <c r="E124" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G124" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="H124" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="125" spans="1:10" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>400</v>
+        <v>508</v>
       </c>
       <c r="C125" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D125" t="s">
-        <v>401</v>
+        <v>509</v>
       </c>
       <c r="E125" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>102</v>
       </c>
       <c r="H125" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J125" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>402</v>
+        <v>510</v>
       </c>
       <c r="C126" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D126" t="s">
-        <v>399</v>
+        <v>511</v>
       </c>
       <c r="E126" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G126" t="s">
-        <v>32</v>
+        <v>512</v>
       </c>
       <c r="H126" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="127" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>403</v>
+        <v>514</v>
+      </c>
+      <c r="B127" t="s">
+        <v>318</v>
       </c>
       <c r="C127" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D127" t="s">
-        <v>404</v>
+        <v>515</v>
       </c>
       <c r="E127" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G127" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="H127" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="128" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>405</v>
+        <v>517</v>
       </c>
       <c r="C128" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D128" t="s">
-        <v>406</v>
+        <v>518</v>
       </c>
       <c r="E128" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="H128" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="129" spans="1:10" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>407</v>
+        <v>520</v>
+      </c>
+      <c r="B129" t="s">
+        <v>521</v>
       </c>
       <c r="C129" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D129" t="s">
-        <v>404</v>
+        <v>522</v>
       </c>
       <c r="E129" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G129" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H129" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J129" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>408</v>
+        <v>524</v>
+      </c>
+      <c r="B130" t="s">
+        <v>525</v>
       </c>
       <c r="C130" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D130" t="s">
-        <v>409</v>
+        <v>526</v>
       </c>
       <c r="E130" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="H130" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>410</v>
+        <v>528</v>
+      </c>
+      <c r="B131" t="s">
+        <v>529</v>
       </c>
       <c r="C131" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D131" t="s">
-        <v>411</v>
+        <v>530</v>
       </c>
       <c r="E131" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H131" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:10" ht="12.75">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>412</v>
+        <v>532</v>
+      </c>
+      <c r="B132" t="s">
+        <v>533</v>
       </c>
       <c r="C132" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D132" t="s">
-        <v>413</v>
+        <v>534</v>
       </c>
       <c r="E132" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H132" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="133" spans="1:10" ht="12.75">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>414</v>
+        <v>536</v>
+      </c>
+      <c r="B133" t="s">
+        <v>537</v>
       </c>
       <c r="C133" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D133" t="s">
-        <v>409</v>
+        <v>538</v>
       </c>
       <c r="E133" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H133" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>416</v>
+        <v>540</v>
+      </c>
+      <c r="B134" t="s">
+        <v>541</v>
       </c>
       <c r="C134" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D134" t="s">
-        <v>417</v>
+        <v>542</v>
       </c>
       <c r="E134" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H134" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>419</v>
+        <v>544</v>
+      </c>
+      <c r="B135" t="s">
+        <v>545</v>
       </c>
       <c r="C135" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D135" t="s">
-        <v>420</v>
+        <v>546</v>
       </c>
       <c r="E135" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>421</v>
+        <v>13</v>
       </c>
       <c r="H135" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>423</v>
+        <v>548</v>
+      </c>
+      <c r="B136" t="s">
+        <v>549</v>
       </c>
       <c r="C136" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D136" t="s">
-        <v>424</v>
+        <v>550</v>
       </c>
       <c r="E136" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>13</v>
       </c>
       <c r="H136" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>426</v>
+        <v>552</v>
+      </c>
+      <c r="B137" t="s">
+        <v>553</v>
       </c>
       <c r="C137" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D137" t="s">
-        <v>427</v>
+        <v>554</v>
       </c>
       <c r="E137" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G137" t="s">
-        <v>229</v>
+        <v>555</v>
       </c>
       <c r="H137" t="s">
-        <v>230</v>
+        <v>15</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>429</v>
+        <v>557</v>
       </c>
       <c r="B138" t="s">
-        <v>430</v>
+        <v>558</v>
       </c>
       <c r="C138" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D138" t="s">
-        <v>431</v>
+        <v>559</v>
       </c>
       <c r="E138" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G138" t="s">
-        <v>22</v>
+        <v>555</v>
       </c>
       <c r="H138" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>433</v>
+        <v>561</v>
       </c>
       <c r="B139" t="s">
-        <v>434</v>
+        <v>562</v>
       </c>
       <c r="C139" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D139" t="s">
-        <v>435</v>
+        <v>563</v>
       </c>
       <c r="E139" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G139" t="s">
-        <v>22</v>
+        <v>555</v>
       </c>
       <c r="H139" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>437</v>
+        <v>565</v>
       </c>
       <c r="B140" t="s">
-        <v>438</v>
+        <v>566</v>
       </c>
       <c r="C140" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D140" t="s">
-        <v>439</v>
+        <v>567</v>
       </c>
       <c r="E140" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G140" t="s">
-        <v>22</v>
+        <v>555</v>
       </c>
       <c r="H140" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>440</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>569</v>
+      </c>
+      <c r="B141" t="s">
+        <v>570</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>77</v>
       </c>
       <c r="D141" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>571</v>
       </c>
       <c r="G141" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="H141" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>573</v>
+      </c>
+      <c r="B142" t="s">
+        <v>574</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>382</v>
       </c>
       <c r="D142" t="s">
-        <v>444</v>
+        <v>575</v>
       </c>
       <c r="E142" t="s">
+        <v>13</v>
+      </c>
+      <c r="G142" t="s">
         <v>14</v>
       </c>
       <c r="H142" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>446</v>
+        <v>577</v>
       </c>
       <c r="B143" t="s">
-        <v>447</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>578</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>403</v>
       </c>
       <c r="D143" t="s">
-        <v>448</v>
+        <v>579</v>
       </c>
       <c r="E143" t="s">
+        <v>13</v>
+      </c>
+      <c r="G143" t="s">
         <v>14</v>
       </c>
-      <c r="G143" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H143" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>451</v>
+        <v>581</v>
       </c>
       <c r="B144" t="s">
-        <v>452</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>582</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>429</v>
       </c>
       <c r="D144" t="s">
-        <v>453</v>
+        <v>583</v>
       </c>
       <c r="E144" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G144" t="s">
-        <v>454</v>
+        <v>431</v>
       </c>
       <c r="H144" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>456</v>
+        <v>585</v>
       </c>
       <c r="B145" t="s">
-        <v>457</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>586</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>460</v>
       </c>
       <c r="D145" t="s">
-        <v>458</v>
+        <v>587</v>
       </c>
       <c r="E145" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G145" t="s">
-        <v>454</v>
+        <v>431</v>
       </c>
       <c r="H145" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>460</v>
+        <v>589</v>
       </c>
       <c r="B146" t="s">
-        <v>461</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>590</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>473</v>
       </c>
       <c r="D146" t="s">
-        <v>462</v>
+        <v>591</v>
       </c>
       <c r="E146" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G146" t="s">
-        <v>454</v>
+        <v>431</v>
       </c>
       <c r="H146" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>464</v>
-[...2 lines deleted...]
-        <v>465</v>
+        <v>592</v>
       </c>
       <c r="C147" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D147" t="s">
-        <v>466</v>
+        <v>593</v>
       </c>
       <c r="E147" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G147" t="s">
-        <v>454</v>
+        <v>594</v>
       </c>
       <c r="H147" t="s">
-        <v>23</v>
+        <v>595</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>468</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>596</v>
       </c>
       <c r="C148" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D148" t="s">
-        <v>470</v>
+        <v>597</v>
       </c>
       <c r="E148" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G148" t="s">
-        <v>454</v>
+        <v>594</v>
       </c>
       <c r="H148" t="s">
-        <v>23</v>
+        <v>595</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>472</v>
+        <v>599</v>
       </c>
       <c r="B149" t="s">
-        <v>473</v>
+        <v>600</v>
       </c>
       <c r="C149" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D149" t="s">
-        <v>474</v>
+        <v>601</v>
       </c>
       <c r="E149" t="s">
+        <v>13</v>
+      </c>
+      <c r="G149" t="s">
+        <v>18</v>
+      </c>
+      <c r="H149" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" ht="12.75">
+      <c r="A150" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B150" t="s">
+        <v>604</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="D150" t="s">
+        <v>606</v>
+      </c>
+      <c r="E150" t="s">
+        <v>13</v>
+      </c>
+      <c r="G150" t="s">
         <v>14</v>
       </c>
-      <c r="G149" t="s">
-[...19 lines deleted...]
-      <c r="E150" t="s">
+      <c r="H150" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" ht="12.75">
+      <c r="A151" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="B151" t="s">
+        <v>609</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="D151" t="s">
+        <v>610</v>
+      </c>
+      <c r="E151" t="s">
+        <v>13</v>
+      </c>
+      <c r="G151" t="s">
         <v>14</v>
       </c>
-      <c r="G150" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="H151" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="152" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>484</v>
-[...5 lines deleted...]
-        <v>89</v>
+        <v>612</v>
+      </c>
+      <c r="C152" t="s">
+        <v>37</v>
       </c>
       <c r="D152" t="s">
-        <v>486</v>
+        <v>613</v>
       </c>
       <c r="E152" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="H152" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="153" spans="1:10" ht="12.75">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>488</v>
-[...2 lines deleted...]
-        <v>489</v>
+        <v>615</v>
       </c>
       <c r="C153" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D153" t="s">
-        <v>490</v>
+        <v>616</v>
       </c>
       <c r="E153" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G153" t="s">
-        <v>59</v>
+        <v>617</v>
       </c>
       <c r="H153" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>103</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>492</v>
-[...2 lines deleted...]
-        <v>493</v>
+        <v>619</v>
       </c>
       <c r="C154" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D154" t="s">
-        <v>494</v>
+        <v>620</v>
       </c>
       <c r="E154" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G154" t="s">
-        <v>59</v>
+        <v>621</v>
       </c>
       <c r="H154" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>496</v>
-[...2 lines deleted...]
-        <v>497</v>
+        <v>623</v>
       </c>
       <c r="C155" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D155" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
       <c r="E155" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G155" t="s">
+        <v>625</v>
       </c>
       <c r="H155" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10" ht="12.75">
+      <c r="A156" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="C156" t="s">
+        <v>37</v>
+      </c>
+      <c r="D156" t="s">
+        <v>628</v>
+      </c>
+      <c r="E156" t="s">
+        <v>102</v>
+      </c>
+      <c r="G156" t="s">
+        <v>248</v>
+      </c>
+      <c r="H156" t="s">
         <v>69</v>
       </c>
-      <c r="J155" t="s">
-[...26 lines deleted...]
-    <row r="157" spans="1:8" ht="12.75">
+      <c r="J156" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>504</v>
-[...2 lines deleted...]
-        <v>505</v>
+        <v>629</v>
       </c>
       <c r="C157" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D157" t="s">
-        <v>506</v>
+        <v>630</v>
       </c>
       <c r="E157" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G157" t="s">
+        <v>248</v>
       </c>
       <c r="H157" t="s">
         <v>69</v>
       </c>
-    </row>
-    <row r="158" spans="1:10" ht="12.75">
+      <c r="J157" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>508</v>
-[...2 lines deleted...]
-        <v>509</v>
+        <v>631</v>
       </c>
       <c r="C158" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D158" t="s">
-        <v>510</v>
+        <v>632</v>
       </c>
       <c r="E158" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G158" t="s">
+        <v>248</v>
       </c>
       <c r="H158" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-    <row r="159" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>512</v>
-[...2 lines deleted...]
-        <v>513</v>
+        <v>633</v>
       </c>
       <c r="C159" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D159" t="s">
-        <v>514</v>
+        <v>634</v>
       </c>
       <c r="E159" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G159" t="s">
+        <v>248</v>
       </c>
       <c r="H159" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="160" spans="1:10" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>516</v>
-[...2 lines deleted...]
-        <v>517</v>
+        <v>635</v>
       </c>
       <c r="C160" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D160" t="s">
-        <v>518</v>
+        <v>636</v>
       </c>
       <c r="E160" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G160" t="s">
-        <v>59</v>
+        <v>248</v>
       </c>
       <c r="H160" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J160" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>520</v>
-[...2 lines deleted...]
-        <v>521</v>
+        <v>637</v>
       </c>
       <c r="C161" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D161" t="s">
-        <v>522</v>
+        <v>638</v>
       </c>
       <c r="E161" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="H161" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>524</v>
-[...2 lines deleted...]
-        <v>525</v>
+        <v>639</v>
       </c>
       <c r="C162" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D162" t="s">
-        <v>526</v>
+        <v>640</v>
       </c>
       <c r="E162" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G162" t="s">
+        <v>248</v>
       </c>
       <c r="H162" t="s">
-        <v>69</v>
+        <v>283</v>
+      </c>
+      <c r="J162" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>528</v>
-[...2 lines deleted...]
-        <v>529</v>
+        <v>641</v>
       </c>
       <c r="C163" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D163" t="s">
-        <v>530</v>
+        <v>642</v>
       </c>
       <c r="E163" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G163" t="s">
+        <v>643</v>
       </c>
       <c r="H163" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:10" ht="12.75">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>532</v>
-[...2 lines deleted...]
-        <v>533</v>
+        <v>644</v>
       </c>
       <c r="C164" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D164" t="s">
-        <v>534</v>
+        <v>645</v>
       </c>
       <c r="E164" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>535</v>
+        <v>102</v>
       </c>
       <c r="H164" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>646</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>537</v>
-[...2 lines deleted...]
-        <v>538</v>
+        <v>647</v>
       </c>
       <c r="C165" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D165" t="s">
-        <v>539</v>
+        <v>648</v>
       </c>
       <c r="E165" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>102</v>
       </c>
       <c r="H165" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>541</v>
-[...2 lines deleted...]
-        <v>542</v>
+        <v>649</v>
       </c>
       <c r="C166" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D166" t="s">
-        <v>543</v>
+        <v>650</v>
       </c>
       <c r="E166" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G166" t="s">
-        <v>59</v>
+        <v>594</v>
       </c>
       <c r="H166" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>595</v>
       </c>
     </row>
     <row r="167" spans="1:10" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>545</v>
-[...2 lines deleted...]
-        <v>546</v>
+        <v>651</v>
       </c>
       <c r="C167" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D167" t="s">
-        <v>547</v>
+        <v>652</v>
       </c>
       <c r="E167" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G167" t="s">
+        <v>248</v>
       </c>
       <c r="H167" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J167" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>548</v>
-[...2 lines deleted...]
-        <v>549</v>
+        <v>653</v>
       </c>
       <c r="C168" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D168" t="s">
-        <v>550</v>
+        <v>654</v>
       </c>
       <c r="E168" t="s">
-        <v>119</v>
+        <v>102</v>
+      </c>
+      <c r="G168" t="s">
+        <v>248</v>
       </c>
       <c r="H168" t="s">
-        <v>551</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J168" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>552</v>
-[...2 lines deleted...]
-        <v>553</v>
+        <v>655</v>
       </c>
       <c r="C169" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D169" t="s">
-        <v>554</v>
+        <v>656</v>
       </c>
       <c r="E169" t="s">
-        <v>119</v>
+        <v>102</v>
+      </c>
+      <c r="G169" t="s">
+        <v>248</v>
       </c>
       <c r="H169" t="s">
-        <v>551</v>
+        <v>15</v>
+      </c>
+      <c r="J169" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="170" spans="1:10" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>555</v>
-[...2 lines deleted...]
-        <v>556</v>
+        <v>657</v>
       </c>
       <c r="C170" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D170" t="s">
-        <v>557</v>
+        <v>658</v>
       </c>
       <c r="E170" t="s">
-        <v>119</v>
+        <v>102</v>
+      </c>
+      <c r="G170" t="s">
+        <v>512</v>
       </c>
       <c r="H170" t="s">
-        <v>258</v>
+        <v>15</v>
       </c>
       <c r="J170" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="171" spans="1:10" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>558</v>
-[...2 lines deleted...]
-        <v>559</v>
+        <v>659</v>
       </c>
       <c r="C171" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D171" t="s">
-        <v>560</v>
+        <v>660</v>
       </c>
       <c r="E171" t="s">
-        <v>119</v>
+        <v>102</v>
+      </c>
+      <c r="G171" t="s">
+        <v>248</v>
       </c>
       <c r="H171" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J171" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>561</v>
-[...2 lines deleted...]
-        <v>562</v>
+        <v>661</v>
       </c>
       <c r="C172" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D172" t="s">
-        <v>563</v>
+        <v>662</v>
       </c>
       <c r="E172" t="s">
-        <v>119</v>
+        <v>102</v>
+      </c>
+      <c r="G172" t="s">
+        <v>248</v>
       </c>
       <c r="H172" t="s">
-        <v>551</v>
+        <v>15</v>
+      </c>
+      <c r="J172" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="173" spans="1:10" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>564</v>
-[...2 lines deleted...]
-        <v>565</v>
+        <v>663</v>
       </c>
       <c r="C173" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D173" t="s">
-        <v>566</v>
+        <v>664</v>
       </c>
       <c r="E173" t="s">
-        <v>119</v>
+        <v>102</v>
+      </c>
+      <c r="G173" t="s">
+        <v>248</v>
       </c>
       <c r="H173" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J173" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="174" spans="1:10" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>567</v>
-[...2 lines deleted...]
-        <v>568</v>
+        <v>665</v>
       </c>
       <c r="C174" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D174" t="s">
-        <v>569</v>
+        <v>666</v>
       </c>
       <c r="E174" t="s">
-        <v>119</v>
+        <v>102</v>
+      </c>
+      <c r="G174" t="s">
+        <v>248</v>
       </c>
       <c r="H174" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J174" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="175" spans="1:10" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>570</v>
-[...2 lines deleted...]
-        <v>571</v>
+        <v>667</v>
       </c>
       <c r="C175" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D175" t="s">
-        <v>572</v>
+        <v>668</v>
       </c>
       <c r="E175" t="s">
-        <v>119</v>
+        <v>102</v>
+      </c>
+      <c r="G175" t="s">
+        <v>248</v>
       </c>
       <c r="H175" t="s">
-        <v>258</v>
+        <v>15</v>
       </c>
       <c r="J175" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="176" spans="1:10" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>573</v>
-[...2 lines deleted...]
-        <v>574</v>
+        <v>669</v>
       </c>
       <c r="C176" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D176" t="s">
-        <v>575</v>
+        <v>670</v>
       </c>
       <c r="E176" t="s">
-        <v>119</v>
+        <v>102</v>
+      </c>
+      <c r="G176" t="s">
+        <v>248</v>
       </c>
       <c r="H176" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J176" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="177" spans="1:10" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>577</v>
+        <v>671</v>
       </c>
       <c r="C177" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D177" t="s">
-        <v>578</v>
+        <v>672</v>
       </c>
       <c r="E177" t="s">
-        <v>119</v>
+        <v>102</v>
+      </c>
+      <c r="G177" t="s">
+        <v>512</v>
       </c>
       <c r="H177" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J177" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>579</v>
-[...2 lines deleted...]
-        <v>580</v>
+        <v>673</v>
       </c>
       <c r="C178" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D178" t="s">
-        <v>581</v>
+        <v>674</v>
+      </c>
+      <c r="E178" t="s">
+        <v>102</v>
+      </c>
+      <c r="G178" t="s">
+        <v>248</v>
       </c>
       <c r="H178" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J178" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>582</v>
-[...2 lines deleted...]
-        <v>583</v>
+        <v>675</v>
       </c>
       <c r="C179" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D179" t="s">
-        <v>584</v>
+        <v>672</v>
+      </c>
+      <c r="E179" t="s">
+        <v>102</v>
+      </c>
+      <c r="G179" t="s">
+        <v>248</v>
       </c>
       <c r="H179" t="s">
-        <v>258</v>
+        <v>15</v>
+      </c>
+      <c r="J179" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="180" spans="1:10" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-        <v>586</v>
+        <v>676</v>
       </c>
       <c r="C180" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D180" t="s">
-        <v>587</v>
+        <v>677</v>
+      </c>
+      <c r="E180" t="s">
+        <v>102</v>
+      </c>
+      <c r="G180" t="s">
+        <v>512</v>
       </c>
       <c r="H180" t="s">
-        <v>69</v>
+        <v>15</v>
       </c>
       <c r="J180" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="181" spans="1:10" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>588</v>
-[...2 lines deleted...]
-        <v>589</v>
+        <v>678</v>
       </c>
       <c r="C181" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D181" t="s">
-        <v>590</v>
+        <v>679</v>
+      </c>
+      <c r="E181" t="s">
+        <v>102</v>
+      </c>
+      <c r="G181" t="s">
+        <v>512</v>
       </c>
       <c r="H181" t="s">
-        <v>69</v>
+        <v>15</v>
       </c>
       <c r="J181" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>591</v>
-[...2 lines deleted...]
-        <v>592</v>
+        <v>680</v>
       </c>
       <c r="C182" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D182" t="s">
-        <v>593</v>
+        <v>677</v>
+      </c>
+      <c r="E182" t="s">
+        <v>102</v>
+      </c>
+      <c r="G182" t="s">
+        <v>248</v>
       </c>
       <c r="H182" t="s">
-        <v>69</v>
+        <v>15</v>
+      </c>
+      <c r="J182" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="183" spans="1:10" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>594</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>681</v>
       </c>
       <c r="C183" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D183" t="s">
-        <v>596</v>
+        <v>682</v>
+      </c>
+      <c r="E183" t="s">
+        <v>102</v>
+      </c>
+      <c r="G183" t="s">
+        <v>512</v>
       </c>
       <c r="H183" t="s">
-        <v>69</v>
+        <v>15</v>
       </c>
       <c r="J183" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>597</v>
-[...2 lines deleted...]
-        <v>598</v>
+        <v>683</v>
       </c>
       <c r="C184" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D184" t="s">
-        <v>599</v>
+        <v>684</v>
+      </c>
+      <c r="E184" t="s">
+        <v>102</v>
+      </c>
+      <c r="G184" t="s">
+        <v>248</v>
       </c>
       <c r="H184" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="185" spans="1:10" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>601</v>
+        <v>685</v>
       </c>
       <c r="C185" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D185" t="s">
-        <v>602</v>
+        <v>686</v>
+      </c>
+      <c r="E185" t="s">
+        <v>102</v>
+      </c>
+      <c r="G185" t="s">
+        <v>248</v>
       </c>
       <c r="H185" t="s">
-        <v>69</v>
+        <v>15</v>
       </c>
       <c r="J185" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="186" spans="1:10" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-        <v>604</v>
+        <v>687</v>
       </c>
       <c r="C186" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D186" t="s">
-        <v>605</v>
+        <v>682</v>
+      </c>
+      <c r="E186" t="s">
+        <v>102</v>
+      </c>
+      <c r="G186" t="s">
+        <v>248</v>
       </c>
       <c r="H186" t="s">
-        <v>69</v>
+        <v>15</v>
       </c>
       <c r="J186" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="187" spans="1:10" ht="12.75">
       <c r="A187" s="1" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>608</v>
+        <v>688</v>
       </c>
       <c r="C187" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D187" t="s">
-        <v>609</v>
+        <v>689</v>
       </c>
       <c r="E187" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G187" t="s">
+        <v>248</v>
       </c>
       <c r="H187" t="s">
-        <v>368</v>
+        <v>15</v>
       </c>
       <c r="J187" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="188" spans="1:10" ht="12.75">
       <c r="A188" s="1" t="s">
-        <v>611</v>
-[...2 lines deleted...]
-        <v>612</v>
+        <v>690</v>
       </c>
       <c r="C188" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D188" t="s">
-        <v>613</v>
+        <v>691</v>
       </c>
       <c r="E188" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G188" t="s">
+        <v>512</v>
       </c>
       <c r="H188" t="s">
-        <v>368</v>
+        <v>15</v>
       </c>
       <c r="J188" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10" ht="12.75">
       <c r="A189" s="1" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-        <v>616</v>
+        <v>692</v>
       </c>
       <c r="C189" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D189" t="s">
-        <v>617</v>
+        <v>693</v>
       </c>
       <c r="E189" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G189" t="s">
+        <v>248</v>
       </c>
       <c r="H189" t="s">
-        <v>368</v>
+        <v>15</v>
+      </c>
+      <c r="J189" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="190" spans="1:10" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>619</v>
-[...2 lines deleted...]
-        <v>620</v>
+        <v>694</v>
       </c>
       <c r="C190" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D190" t="s">
-        <v>621</v>
+        <v>691</v>
       </c>
       <c r="E190" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G190" t="s">
+        <v>248</v>
       </c>
       <c r="H190" t="s">
-        <v>368</v>
+        <v>15</v>
       </c>
       <c r="J190" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="191" spans="1:10" ht="12.75">
       <c r="A191" s="1" t="s">
-        <v>623</v>
-[...2 lines deleted...]
-        <v>624</v>
+        <v>695</v>
       </c>
       <c r="C191" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D191" t="s">
-        <v>625</v>
+        <v>696</v>
       </c>
       <c r="E191" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G191" t="s">
+        <v>248</v>
       </c>
       <c r="H191" t="s">
-        <v>368</v>
+        <v>15</v>
       </c>
       <c r="J191" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="192" spans="1:10" ht="12.75">
       <c r="A192" s="1" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-        <v>628</v>
+        <v>697</v>
       </c>
       <c r="C192" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D192" t="s">
-        <v>629</v>
+        <v>664</v>
       </c>
       <c r="E192" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G192" t="s">
+        <v>512</v>
       </c>
       <c r="H192" t="s">
-        <v>630</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J192" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10" ht="12.75">
       <c r="A193" s="1" t="s">
-        <v>632</v>
-[...2 lines deleted...]
-        <v>633</v>
+        <v>698</v>
       </c>
       <c r="C193" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D193" t="s">
-        <v>634</v>
+        <v>666</v>
       </c>
       <c r="E193" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G193" t="s">
-        <v>635</v>
+        <v>512</v>
       </c>
       <c r="H193" t="s">
-        <v>551</v>
+        <v>15</v>
+      </c>
+      <c r="J193" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="194" spans="1:10" ht="12.75">
       <c r="A194" s="1" t="s">
-        <v>637</v>
-[...2 lines deleted...]
-        <v>638</v>
+        <v>699</v>
       </c>
       <c r="C194" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D194" t="s">
-        <v>639</v>
+        <v>674</v>
       </c>
       <c r="E194" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G194" t="s">
+        <v>512</v>
       </c>
       <c r="H194" t="s">
-        <v>368</v>
+        <v>15</v>
       </c>
       <c r="J194" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
-        <v>641</v>
-[...2 lines deleted...]
-        <v>642</v>
+        <v>700</v>
       </c>
       <c r="C195" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D195" t="s">
-        <v>643</v>
+        <v>701</v>
       </c>
       <c r="E195" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G195" t="s">
+        <v>248</v>
       </c>
       <c r="H195" t="s">
-        <v>95</v>
+        <v>15</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="12.75">
       <c r="A196" s="1" t="s">
-        <v>645</v>
-[...2 lines deleted...]
-        <v>646</v>
+        <v>702</v>
       </c>
       <c r="C196" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D196" t="s">
-        <v>647</v>
+        <v>703</v>
       </c>
       <c r="E196" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="H196" t="s">
-        <v>95</v>
+        <v>704</v>
       </c>
     </row>
     <row r="197" spans="1:10" ht="12.75">
       <c r="A197" s="1" t="s">
-        <v>649</v>
-[...2 lines deleted...]
-        <v>650</v>
+        <v>705</v>
       </c>
       <c r="C197" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D197" t="s">
-        <v>651</v>
+        <v>706</v>
       </c>
       <c r="E197" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G197" t="s">
+        <v>248</v>
       </c>
       <c r="H197" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J197" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="198" spans="1:10" ht="12.75">
       <c r="A198" s="1" t="s">
-        <v>653</v>
-[...2 lines deleted...]
-        <v>654</v>
+        <v>707</v>
       </c>
       <c r="C198" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D198" t="s">
-        <v>655</v>
+        <v>708</v>
       </c>
       <c r="E198" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G198" t="s">
+        <v>248</v>
       </c>
       <c r="H198" t="s">
-        <v>95</v>
+        <v>15</v>
       </c>
       <c r="J198" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8" ht="12.75">
       <c r="A199" s="1" t="s">
-        <v>657</v>
+        <v>710</v>
       </c>
       <c r="B199" t="s">
-        <v>174</v>
+        <v>711</v>
       </c>
       <c r="C199" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D199" t="s">
-        <v>658</v>
+        <v>712</v>
       </c>
       <c r="E199" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H199" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-    <row r="200" spans="1:10" ht="12.75">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
-        <v>660</v>
+        <v>714</v>
       </c>
       <c r="B200" t="s">
-        <v>661</v>
+        <v>715</v>
       </c>
       <c r="C200" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D200" t="s">
-        <v>662</v>
+        <v>716</v>
       </c>
       <c r="E200" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G200" t="s">
+        <v>18</v>
       </c>
       <c r="H200" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-    <row r="201" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
-        <v>664</v>
+        <v>718</v>
       </c>
       <c r="B201" t="s">
-        <v>665</v>
+        <v>719</v>
       </c>
       <c r="C201" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D201" t="s">
-        <v>647</v>
+        <v>720</v>
       </c>
       <c r="E201" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H201" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>283</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="12.75">
       <c r="A202" s="1" t="s">
-        <v>667</v>
+        <v>722</v>
       </c>
       <c r="B202" t="s">
-        <v>668</v>
+        <v>723</v>
       </c>
       <c r="C202" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D202" t="s">
-        <v>669</v>
+        <v>724</v>
       </c>
       <c r="E202" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H202" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:8" ht="12.75">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="203" spans="1:10" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>671</v>
+        <v>726</v>
       </c>
       <c r="B203" t="s">
-        <v>672</v>
+        <v>727</v>
       </c>
       <c r="C203" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D203" t="s">
-        <v>673</v>
+        <v>728</v>
       </c>
       <c r="E203" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H203" t="s">
-        <v>95</v>
+        <v>283</v>
+      </c>
+      <c r="J203" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
-        <v>675</v>
+        <v>730</v>
       </c>
       <c r="B204" t="s">
-        <v>676</v>
+        <v>731</v>
       </c>
       <c r="C204" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D204" t="s">
-        <v>677</v>
+        <v>732</v>
       </c>
       <c r="E204" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G204" t="s">
-        <v>535</v>
+        <v>18</v>
       </c>
       <c r="H204" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8" ht="12.75">
       <c r="A205" s="1" t="s">
-        <v>679</v>
+        <v>734</v>
+      </c>
+      <c r="B205" t="s">
+        <v>735</v>
       </c>
       <c r="C205" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D205" t="s">
-        <v>680</v>
+        <v>736</v>
       </c>
       <c r="E205" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>13</v>
       </c>
       <c r="H205" t="s">
-        <v>682</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>684</v>
+        <v>738</v>
       </c>
       <c r="B206" t="s">
-        <v>685</v>
+        <v>739</v>
       </c>
       <c r="C206" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D206" t="s">
-        <v>686</v>
+        <v>740</v>
       </c>
       <c r="E206" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>535</v>
+        <v>13</v>
       </c>
       <c r="H206" t="s">
-        <v>258</v>
+        <v>741</v>
       </c>
     </row>
     <row r="207" spans="1:10" ht="12.75">
       <c r="A207" s="1" t="s">
-        <v>688</v>
+        <v>743</v>
       </c>
       <c r="B207" t="s">
-        <v>689</v>
+        <v>744</v>
       </c>
       <c r="C207" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D207" t="s">
-        <v>690</v>
+        <v>745</v>
       </c>
       <c r="E207" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="H207" t="s">
-        <v>23</v>
+        <v>741</v>
       </c>
       <c r="J207" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
-        <v>692</v>
+        <v>747</v>
       </c>
       <c r="B208" t="s">
-        <v>693</v>
+        <v>748</v>
       </c>
       <c r="C208" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D208" t="s">
-        <v>694</v>
+        <v>749</v>
       </c>
       <c r="E208" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="H208" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:8" ht="12.75">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="209" spans="1:10" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>696</v>
+        <v>751</v>
       </c>
       <c r="B209" t="s">
-        <v>697</v>
-[...2 lines deleted...]
-        <v>698</v>
+        <v>752</v>
+      </c>
+      <c r="C209" t="s">
+        <v>37</v>
       </c>
       <c r="D209" t="s">
-        <v>699</v>
+        <v>753</v>
       </c>
       <c r="E209" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H209" t="s">
-        <v>16</v>
+        <v>103</v>
+      </c>
+      <c r="J209" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>701</v>
+        <v>755</v>
       </c>
       <c r="B210" t="s">
-        <v>702</v>
-[...2 lines deleted...]
-        <v>698</v>
+        <v>756</v>
+      </c>
+      <c r="C210" t="s">
+        <v>37</v>
       </c>
       <c r="D210" t="s">
-        <v>703</v>
+        <v>757</v>
       </c>
       <c r="E210" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H210" t="s">
-        <v>16</v>
+        <v>758</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
-        <v>705</v>
+        <v>760</v>
       </c>
       <c r="B211" t="s">
-        <v>706</v>
-[...2 lines deleted...]
-        <v>698</v>
+        <v>761</v>
+      </c>
+      <c r="C211" t="s">
+        <v>37</v>
       </c>
       <c r="D211" t="s">
-        <v>707</v>
+        <v>762</v>
       </c>
       <c r="E211" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H211" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:8" ht="12.75">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="212" spans="1:10" ht="12.75">
       <c r="A212" s="1" t="s">
-        <v>709</v>
+        <v>764</v>
       </c>
       <c r="B212" t="s">
-        <v>710</v>
-[...2 lines deleted...]
-        <v>698</v>
+        <v>765</v>
+      </c>
+      <c r="C212" t="s">
+        <v>37</v>
       </c>
       <c r="D212" t="s">
-        <v>711</v>
+        <v>766</v>
       </c>
       <c r="E212" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G212" t="s">
+        <v>18</v>
       </c>
       <c r="H212" t="s">
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="J212" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>713</v>
+        <v>768</v>
       </c>
       <c r="B213" t="s">
-        <v>714</v>
-[...2 lines deleted...]
-        <v>698</v>
+        <v>769</v>
+      </c>
+      <c r="C213" t="s">
+        <v>37</v>
       </c>
       <c r="D213" t="s">
-        <v>715</v>
+        <v>770</v>
       </c>
       <c r="E213" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H213" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:10" ht="12.75">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
-        <v>717</v>
+        <v>772</v>
       </c>
       <c r="B214" t="s">
-        <v>718</v>
+        <v>773</v>
       </c>
       <c r="C214" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D214" t="s">
-        <v>719</v>
+        <v>774</v>
       </c>
       <c r="E214" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G214" t="s">
+        <v>18</v>
       </c>
       <c r="H214" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-    <row r="215" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10" ht="12.75">
       <c r="A215" s="1" t="s">
-        <v>721</v>
+        <v>776</v>
       </c>
       <c r="B215" t="s">
-        <v>722</v>
+        <v>777</v>
       </c>
       <c r="C215" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D215" t="s">
-        <v>723</v>
+        <v>778</v>
       </c>
       <c r="E215" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G215" t="s">
+        <v>18</v>
       </c>
       <c r="H215" t="s">
-        <v>33</v>
+        <v>15</v>
+      </c>
+      <c r="J215" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
-        <v>725</v>
+        <v>780</v>
       </c>
       <c r="B216" t="s">
-        <v>726</v>
+        <v>781</v>
       </c>
       <c r="C216" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D216" t="s">
-        <v>727</v>
+        <v>782</v>
       </c>
       <c r="E216" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H216" t="s">
-        <v>69</v>
+        <v>704</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="12.75">
       <c r="A217" s="1" t="s">
-        <v>729</v>
+        <v>784</v>
       </c>
       <c r="B217" t="s">
-        <v>730</v>
+        <v>785</v>
       </c>
       <c r="C217" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D217" t="s">
-        <v>731</v>
+        <v>786</v>
       </c>
       <c r="E217" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H217" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:10" ht="12.75">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8" ht="12.75">
       <c r="A218" s="1" t="s">
-        <v>733</v>
+        <v>788</v>
       </c>
       <c r="B218" t="s">
-        <v>734</v>
-[...2 lines deleted...]
-        <v>735</v>
+        <v>789</v>
+      </c>
+      <c r="C218" t="s">
+        <v>37</v>
       </c>
       <c r="D218" t="s">
-        <v>736</v>
+        <v>790</v>
       </c>
       <c r="E218" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H218" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>704</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
-        <v>738</v>
+        <v>792</v>
       </c>
       <c r="B219" t="s">
-        <v>739</v>
+        <v>793</v>
       </c>
       <c r="C219" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D219" t="s">
-        <v>740</v>
+        <v>794</v>
       </c>
       <c r="E219" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="H219" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:10" ht="12.75">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
-        <v>742</v>
+        <v>796</v>
       </c>
       <c r="B220" t="s">
-        <v>743</v>
+        <v>797</v>
       </c>
       <c r="C220" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D220" t="s">
-        <v>744</v>
+        <v>798</v>
       </c>
       <c r="E220" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="H220" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="221" spans="1:10" ht="12.75">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
-        <v>746</v>
+        <v>800</v>
       </c>
       <c r="B221" t="s">
-        <v>747</v>
+        <v>801</v>
       </c>
       <c r="C221" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D221" t="s">
-        <v>748</v>
+        <v>802</v>
       </c>
       <c r="E221" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="H221" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="222" spans="1:8" ht="12.75">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="222" spans="1:10" ht="12.75">
       <c r="A222" s="1" t="s">
-        <v>750</v>
+        <v>804</v>
       </c>
       <c r="B222" t="s">
-        <v>743</v>
+        <v>805</v>
       </c>
       <c r="C222" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D222" t="s">
-        <v>744</v>
+        <v>806</v>
       </c>
       <c r="E222" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="H222" t="s">
-        <v>23</v>
+        <v>704</v>
+      </c>
+      <c r="J222" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="12.75">
       <c r="A223" s="1" t="s">
-        <v>752</v>
+        <v>808</v>
       </c>
       <c r="B223" t="s">
-        <v>753</v>
+        <v>809</v>
       </c>
       <c r="C223" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D223" t="s">
-        <v>754</v>
+        <v>810</v>
       </c>
       <c r="E223" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="H223" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:8" ht="12.75">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="224" spans="1:10" ht="12.75">
       <c r="A224" s="1" t="s">
-        <v>756</v>
+        <v>812</v>
       </c>
       <c r="B224" t="s">
-        <v>757</v>
+        <v>813</v>
       </c>
       <c r="C224" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D224" t="s">
-        <v>758</v>
+        <v>814</v>
       </c>
       <c r="E224" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G224" t="s">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="H224" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J224" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>760</v>
+        <v>816</v>
       </c>
       <c r="B225" t="s">
-        <v>761</v>
+        <v>817</v>
       </c>
       <c r="C225" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D225" t="s">
-        <v>762</v>
+        <v>818</v>
       </c>
       <c r="E225" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="H225" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>704</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>764</v>
+        <v>820</v>
       </c>
       <c r="B226" t="s">
-        <v>765</v>
+        <v>821</v>
       </c>
       <c r="C226" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D226" t="s">
-        <v>766</v>
+        <v>822</v>
       </c>
       <c r="E226" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H226" t="s">
-        <v>69</v>
+        <v>704</v>
       </c>
     </row>
     <row r="227" spans="1:8" ht="12.75">
       <c r="A227" s="1" t="s">
-        <v>768</v>
+        <v>824</v>
       </c>
       <c r="B227" t="s">
-        <v>769</v>
+        <v>825</v>
       </c>
       <c r="C227" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D227" t="s">
-        <v>770</v>
+        <v>826</v>
       </c>
       <c r="E227" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H227" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:10" ht="12.75">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8" ht="12.75">
       <c r="A228" s="1" t="s">
-        <v>772</v>
+        <v>828</v>
       </c>
       <c r="B228" t="s">
-        <v>773</v>
+        <v>829</v>
       </c>
       <c r="C228" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D228" t="s">
-        <v>774</v>
+        <v>830</v>
       </c>
       <c r="E228" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H228" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>704</v>
       </c>
     </row>
     <row r="229" spans="1:8" ht="12.75">
       <c r="A229" s="1" t="s">
-        <v>776</v>
+        <v>832</v>
       </c>
       <c r="B229" t="s">
-        <v>777</v>
+        <v>833</v>
       </c>
       <c r="C229" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D229" t="s">
-        <v>778</v>
+        <v>834</v>
       </c>
       <c r="E229" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H229" t="s">
-        <v>33</v>
+        <v>704</v>
       </c>
     </row>
     <row r="230" spans="1:8" ht="12.75">
       <c r="A230" s="1" t="s">
-        <v>780</v>
+        <v>836</v>
       </c>
       <c r="B230" t="s">
-        <v>693</v>
+        <v>837</v>
       </c>
       <c r="C230" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D230" t="s">
-        <v>781</v>
+        <v>838</v>
       </c>
       <c r="E230" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H230" t="s">
-        <v>33</v>
+        <v>704</v>
       </c>
     </row>
     <row r="231" spans="1:8" ht="12.75">
       <c r="A231" s="1" t="s">
-        <v>783</v>
+        <v>840</v>
       </c>
       <c r="B231" t="s">
-        <v>784</v>
+        <v>841</v>
       </c>
       <c r="C231" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D231" t="s">
-        <v>785</v>
+        <v>842</v>
       </c>
       <c r="E231" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H231" t="s">
-        <v>225</v>
+        <v>704</v>
       </c>
     </row>
     <row r="232" spans="1:8" ht="12.75">
       <c r="A232" s="1" t="s">
-        <v>787</v>
+        <v>844</v>
       </c>
       <c r="B232" t="s">
-        <v>788</v>
+        <v>845</v>
       </c>
       <c r="C232" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D232" t="s">
-        <v>789</v>
+        <v>846</v>
       </c>
       <c r="E232" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H232" t="s">
-        <v>69</v>
+        <v>704</v>
       </c>
     </row>
     <row r="233" spans="1:8" ht="12.75">
       <c r="A233" s="1" t="s">
-        <v>791</v>
+        <v>848</v>
       </c>
       <c r="B233" t="s">
-        <v>792</v>
+        <v>849</v>
       </c>
       <c r="C233" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D233" t="s">
-        <v>793</v>
+        <v>850</v>
       </c>
       <c r="E233" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H233" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:10" ht="12.75">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8" ht="12.75">
       <c r="A234" s="1" t="s">
-        <v>795</v>
+        <v>852</v>
       </c>
       <c r="B234" t="s">
-        <v>796</v>
+        <v>853</v>
       </c>
       <c r="C234" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D234" t="s">
-        <v>797</v>
+        <v>854</v>
       </c>
       <c r="E234" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="H234" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="235" spans="1:10" ht="12.75">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8" ht="12.75">
       <c r="A235" s="1" t="s">
-        <v>799</v>
+        <v>856</v>
       </c>
       <c r="B235" t="s">
-        <v>800</v>
+        <v>857</v>
       </c>
       <c r="C235" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D235" t="s">
-        <v>801</v>
+        <v>858</v>
       </c>
       <c r="E235" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="H235" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="236" spans="1:10" ht="12.75">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8" ht="12.75">
       <c r="A236" s="1" t="s">
-        <v>803</v>
+        <v>860</v>
       </c>
       <c r="B236" t="s">
-        <v>804</v>
+        <v>861</v>
       </c>
       <c r="C236" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D236" t="s">
-        <v>805</v>
+        <v>862</v>
       </c>
       <c r="E236" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="H236" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>177</v>
       </c>
     </row>
     <row r="237" spans="1:8" ht="12.75">
       <c r="A237" s="1" t="s">
-        <v>807</v>
+        <v>864</v>
       </c>
       <c r="B237" t="s">
-        <v>808</v>
+        <v>865</v>
       </c>
       <c r="C237" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D237" t="s">
-        <v>809</v>
+        <v>866</v>
       </c>
       <c r="E237" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H237" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8" ht="12.75">
+      <c r="A238" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="B238" t="s">
+        <v>869</v>
+      </c>
+      <c r="C238" t="s">
+        <v>37</v>
+      </c>
+      <c r="D238" t="s">
+        <v>870</v>
+      </c>
+      <c r="E238" t="s">
+        <v>13</v>
+      </c>
+      <c r="G238" t="s">
+        <v>253</v>
+      </c>
+      <c r="H238" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8" ht="12.75">
+      <c r="A239" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="B239" t="s">
+        <v>873</v>
+      </c>
+      <c r="C239" t="s">
+        <v>37</v>
+      </c>
+      <c r="D239" t="s">
+        <v>874</v>
+      </c>
+      <c r="E239" t="s">
+        <v>13</v>
+      </c>
+      <c r="G239" t="s">
+        <v>253</v>
+      </c>
+      <c r="H239" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8" ht="12.75">
+      <c r="A240" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="C240" t="s">
+        <v>37</v>
+      </c>
+      <c r="D240" t="s">
+        <v>876</v>
+      </c>
+      <c r="E240" t="s">
+        <v>13</v>
+      </c>
+      <c r="G240" t="s">
+        <v>248</v>
+      </c>
+      <c r="H240" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8" ht="12.75">
+      <c r="A241" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="C241" t="s">
+        <v>37</v>
+      </c>
+      <c r="D241" t="s">
+        <v>878</v>
+      </c>
+      <c r="E241" t="s">
+        <v>13</v>
+      </c>
+      <c r="G241" t="s">
+        <v>248</v>
+      </c>
+      <c r="H241" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8" ht="12.75">
+      <c r="A242" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="C242" t="s">
+        <v>37</v>
+      </c>
+      <c r="D242" t="s">
+        <v>880</v>
+      </c>
+      <c r="E242" t="s">
+        <v>13</v>
+      </c>
+      <c r="G242" t="s">
+        <v>248</v>
+      </c>
+      <c r="H242" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8" ht="12.75">
+      <c r="A243" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="C243" t="s">
+        <v>37</v>
+      </c>
+      <c r="D243" t="s">
+        <v>882</v>
+      </c>
+      <c r="E243" t="s">
+        <v>102</v>
+      </c>
+      <c r="G243" t="s">
+        <v>883</v>
+      </c>
+      <c r="H243" t="s">
         <v>69</v>
-      </c>
-[...151 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="12.75">
       <c r="A244" s="1" t="s">
-        <v>836</v>
-[...2 lines deleted...]
-        <v>837</v>
+        <v>884</v>
       </c>
       <c r="C244" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D244" t="s">
-        <v>838</v>
+        <v>885</v>
       </c>
       <c r="E244" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G244" t="s">
+        <v>883</v>
       </c>
       <c r="H244" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:10" ht="12.75">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8" ht="12.75">
       <c r="A245" s="1" t="s">
-        <v>840</v>
-[...5 lines deleted...]
-        <v>842</v>
+        <v>886</v>
+      </c>
+      <c r="C245" t="s">
+        <v>37</v>
       </c>
       <c r="D245" t="s">
-        <v>843</v>
+        <v>887</v>
       </c>
       <c r="E245" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>102</v>
       </c>
       <c r="H245" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="246" spans="1:8" ht="12.75">
       <c r="A246" s="1" t="s">
-        <v>845</v>
-[...2 lines deleted...]
-        <v>846</v>
+        <v>888</v>
       </c>
       <c r="C246" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D246" t="s">
-        <v>847</v>
+        <v>889</v>
       </c>
       <c r="E246" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="H246" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8" ht="12.75">
       <c r="A247" s="1" t="s">
-        <v>849</v>
-[...2 lines deleted...]
-        <v>850</v>
+        <v>890</v>
       </c>
       <c r="C247" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D247" t="s">
-        <v>851</v>
+        <v>891</v>
       </c>
       <c r="E247" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>102</v>
       </c>
       <c r="H247" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>892</v>
       </c>
     </row>
     <row r="248" spans="1:10" ht="12.75">
       <c r="A248" s="1" t="s">
-        <v>853</v>
-[...2 lines deleted...]
-        <v>854</v>
+        <v>893</v>
       </c>
       <c r="C248" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D248" t="s">
-        <v>855</v>
+        <v>894</v>
       </c>
       <c r="E248" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G248" t="s">
+        <v>248</v>
       </c>
       <c r="H248" t="s">
-        <v>163</v>
+        <v>595</v>
       </c>
       <c r="J248" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="249" spans="1:10" ht="12.75">
       <c r="A249" s="1" t="s">
-        <v>857</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>895</v>
       </c>
       <c r="C249" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D249" t="s">
-        <v>859</v>
+        <v>896</v>
       </c>
       <c r="E249" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G249" t="s">
-        <v>59</v>
+        <v>594</v>
       </c>
       <c r="H249" t="s">
-        <v>23</v>
+        <v>595</v>
       </c>
       <c r="J249" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="250" spans="1:8" ht="12.75">
       <c r="A250" s="1" t="s">
-        <v>861</v>
-[...2 lines deleted...]
-        <v>862</v>
+        <v>897</v>
       </c>
       <c r="C250" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D250" t="s">
-        <v>863</v>
+        <v>898</v>
       </c>
       <c r="E250" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G250" t="s">
+        <v>594</v>
       </c>
       <c r="H250" t="s">
-        <v>864</v>
+        <v>595</v>
       </c>
     </row>
     <row r="251" spans="1:10" ht="12.75">
       <c r="A251" s="1" t="s">
-        <v>866</v>
-[...2 lines deleted...]
-        <v>867</v>
+        <v>899</v>
       </c>
       <c r="C251" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D251" t="s">
-        <v>868</v>
+        <v>900</v>
       </c>
       <c r="E251" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G251" t="s">
+        <v>248</v>
       </c>
       <c r="H251" t="s">
-        <v>69</v>
+        <v>595</v>
       </c>
       <c r="J251" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8" ht="12.75">
       <c r="A252" s="1" t="s">
-        <v>870</v>
-[...2 lines deleted...]
-        <v>871</v>
+        <v>901</v>
       </c>
       <c r="C252" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D252" t="s">
-        <v>872</v>
+        <v>902</v>
       </c>
       <c r="E252" t="s">
-        <v>38</v>
+        <v>102</v>
+      </c>
+      <c r="G252" t="s">
+        <v>248</v>
       </c>
       <c r="H252" t="s">
-        <v>873</v>
-[...5 lines deleted...]
-    <row r="253" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8" ht="12.75">
       <c r="A253" s="1" t="s">
-        <v>875</v>
-[...2 lines deleted...]
-        <v>876</v>
+        <v>903</v>
       </c>
       <c r="C253" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D253" t="s">
-        <v>877</v>
+        <v>904</v>
       </c>
       <c r="E253" t="s">
-        <v>38</v>
+        <v>102</v>
+      </c>
+      <c r="G253" t="s">
+        <v>248</v>
       </c>
       <c r="H253" t="s">
-        <v>873</v>
-[...5 lines deleted...]
-    <row r="254" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8" ht="12.75">
       <c r="A254" s="1" t="s">
-        <v>879</v>
-[...2 lines deleted...]
-        <v>880</v>
+        <v>905</v>
       </c>
       <c r="C254" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D254" t="s">
-        <v>881</v>
+        <v>906</v>
       </c>
       <c r="E254" t="s">
-        <v>38</v>
+        <v>102</v>
       </c>
       <c r="H254" t="s">
-        <v>882</v>
-[...5 lines deleted...]
-    <row r="255" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="255" spans="1:10" ht="12.75">
       <c r="A255" s="1" t="s">
-        <v>884</v>
-[...2 lines deleted...]
-        <v>885</v>
+        <v>907</v>
       </c>
       <c r="C255" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D255" t="s">
-        <v>886</v>
+        <v>908</v>
       </c>
       <c r="E255" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="H255" t="s">
-        <v>312</v>
+        <v>15</v>
+      </c>
+      <c r="J255" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="256" spans="1:8" ht="12.75">
       <c r="A256" s="1" t="s">
-        <v>888</v>
-[...2 lines deleted...]
-        <v>889</v>
+        <v>909</v>
       </c>
       <c r="C256" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D256" t="s">
-        <v>890</v>
+        <v>910</v>
       </c>
       <c r="E256" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>102</v>
       </c>
       <c r="H256" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="257" spans="1:8" ht="12.75">
       <c r="A257" s="1" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-        <v>893</v>
+        <v>911</v>
       </c>
       <c r="C257" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D257" t="s">
-        <v>894</v>
+        <v>912</v>
       </c>
       <c r="E257" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G257" t="s">
-        <v>284</v>
+        <v>248</v>
       </c>
       <c r="H257" t="s">
-        <v>23</v>
+        <v>913</v>
       </c>
     </row>
     <row r="258" spans="1:8" ht="12.75">
       <c r="A258" s="1" t="s">
-        <v>895</v>
+        <v>914</v>
       </c>
       <c r="C258" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D258" t="s">
-        <v>896</v>
+        <v>915</v>
       </c>
       <c r="E258" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G258" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="H258" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:8" ht="12.75">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="259" spans="1:10" ht="12.75">
       <c r="A259" s="1" t="s">
-        <v>897</v>
+        <v>916</v>
       </c>
       <c r="C259" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D259" t="s">
-        <v>898</v>
+        <v>917</v>
       </c>
       <c r="E259" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>102</v>
       </c>
       <c r="H259" t="s">
-        <v>23</v>
+        <v>15</v>
+      </c>
+      <c r="J259" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="260" spans="1:8" ht="12.75">
       <c r="A260" s="1" t="s">
-        <v>899</v>
+        <v>918</v>
       </c>
       <c r="C260" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D260" t="s">
-        <v>900</v>
+        <v>919</v>
       </c>
       <c r="E260" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>102</v>
       </c>
       <c r="H260" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="261" spans="1:8" ht="12.75">
       <c r="A261" s="1" t="s">
-        <v>901</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>921</v>
+      </c>
+      <c r="B261" t="s">
+        <v>922</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>923</v>
       </c>
       <c r="D261" t="s">
-        <v>902</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>924</v>
+      </c>
+      <c r="F261" t="s">
+        <v>28</v>
       </c>
       <c r="G261" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="H261" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
     </row>
     <row r="262" spans="1:8" ht="12.75">
       <c r="A262" s="1" t="s">
-        <v>903</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>926</v>
+      </c>
+      <c r="B262" t="s">
+        <v>927</v>
+      </c>
+      <c r="C262" s="1" t="s">
+        <v>923</v>
       </c>
       <c r="D262" t="s">
-        <v>904</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>928</v>
+      </c>
+      <c r="F262" t="s">
+        <v>28</v>
       </c>
       <c r="G262" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="H262" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
     </row>
     <row r="263" spans="1:8" ht="12.75">
       <c r="A263" s="1" t="s">
-        <v>905</v>
+        <v>929</v>
       </c>
       <c r="C263" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="D263" t="s">
-        <v>906</v>
+        <v>930</v>
       </c>
       <c r="E263" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="H263" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="264" spans="1:10" ht="12.75">
       <c r="A264" s="1" t="s">
-        <v>907</v>
+        <v>931</v>
       </c>
       <c r="C264" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D264" t="s">
-        <v>908</v>
+        <v>932</v>
       </c>
       <c r="E264" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>102</v>
       </c>
       <c r="H264" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J264" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8" ht="12.75">
       <c r="A265" s="1" t="s">
-        <v>909</v>
+        <v>933</v>
       </c>
       <c r="C265" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D265" t="s">
-        <v>910</v>
+        <v>934</v>
       </c>
       <c r="E265" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="H265" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="266" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8" ht="12.75">
       <c r="A266" s="1" t="s">
-        <v>911</v>
+        <v>936</v>
       </c>
       <c r="C266" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D266" t="s">
-        <v>912</v>
+        <v>937</v>
       </c>
       <c r="E266" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H266" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="267" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8" ht="12.75">
       <c r="A267" s="1" t="s">
-        <v>913</v>
+        <v>938</v>
       </c>
       <c r="C267" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D267" t="s">
-        <v>910</v>
+        <v>939</v>
       </c>
       <c r="E267" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>102</v>
       </c>
       <c r="H267" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="268" spans="1:10" ht="12.75">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8" ht="12.75">
       <c r="A268" s="1" t="s">
-        <v>914</v>
+        <v>940</v>
       </c>
       <c r="C268" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D268" t="s">
-        <v>915</v>
+        <v>941</v>
       </c>
       <c r="E268" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>102</v>
       </c>
       <c r="H268" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="269" spans="1:10" ht="12.75">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8" ht="12.75">
       <c r="A269" s="1" t="s">
-        <v>916</v>
+        <v>942</v>
       </c>
       <c r="C269" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D269" t="s">
-        <v>391</v>
+        <v>943</v>
       </c>
       <c r="E269" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>102</v>
       </c>
       <c r="H269" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>704</v>
       </c>
     </row>
     <row r="270" spans="1:10" ht="12.75">
       <c r="A270" s="1" t="s">
-        <v>917</v>
+        <v>944</v>
       </c>
       <c r="C270" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D270" t="s">
-        <v>393</v>
+        <v>945</v>
       </c>
       <c r="E270" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G270" t="s">
-        <v>122</v>
+        <v>248</v>
       </c>
       <c r="H270" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J270" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8" ht="12.75">
       <c r="A271" s="1" t="s">
-        <v>918</v>
+        <v>946</v>
       </c>
       <c r="C271" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D271" t="s">
-        <v>401</v>
+        <v>947</v>
       </c>
       <c r="E271" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>102</v>
       </c>
       <c r="H271" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="272" spans="1:10" ht="12.75">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8" ht="12.75">
       <c r="A272" s="1" t="s">
-        <v>919</v>
+        <v>948</v>
       </c>
       <c r="C272" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D272" t="s">
-        <v>920</v>
+        <v>949</v>
       </c>
       <c r="E272" t="s">
-        <v>119</v>
+        <v>102</v>
+      </c>
+      <c r="G272" t="s">
+        <v>248</v>
       </c>
       <c r="H272" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="273" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8" ht="12.75">
       <c r="A273" s="1" t="s">
-        <v>921</v>
-[...2 lines deleted...]
-        <v>922</v>
+        <v>950</v>
       </c>
       <c r="C273" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D273" t="s">
-        <v>923</v>
+        <v>951</v>
       </c>
       <c r="E273" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="H273" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>704</v>
       </c>
     </row>
     <row r="274" spans="1:10" ht="12.75">
       <c r="A274" s="1" t="s">
-        <v>924</v>
-[...2 lines deleted...]
-        <v>925</v>
+        <v>952</v>
       </c>
       <c r="C274" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D274" t="s">
-        <v>926</v>
+        <v>953</v>
       </c>
       <c r="E274" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G274" t="s">
+        <v>248</v>
       </c>
       <c r="H274" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J274" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8" ht="12.75">
       <c r="A275" s="1" t="s">
-        <v>927</v>
+        <v>954</v>
       </c>
       <c r="C275" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D275" t="s">
-        <v>928</v>
+        <v>955</v>
       </c>
       <c r="E275" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G275" t="s">
-        <v>32</v>
+        <v>883</v>
       </c>
       <c r="H275" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="276" spans="1:10" ht="12.75">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8" ht="12.75">
       <c r="A276" s="1" t="s">
-        <v>929</v>
+        <v>956</v>
       </c>
       <c r="C276" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D276" t="s">
-        <v>930</v>
+        <v>957</v>
       </c>
       <c r="E276" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G276" t="s">
-        <v>32</v>
+        <v>883</v>
       </c>
       <c r="H276" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>69</v>
       </c>
     </row>
     <row r="277" spans="1:8" ht="12.75">
       <c r="A277" s="1" t="s">
-        <v>932</v>
-[...2 lines deleted...]
-        <v>933</v>
+        <v>958</v>
       </c>
       <c r="C277" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D277" t="s">
-        <v>934</v>
+        <v>959</v>
       </c>
       <c r="E277" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>102</v>
       </c>
       <c r="H277" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:10" ht="12.75">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8" ht="12.75">
       <c r="A278" s="1" t="s">
-        <v>935</v>
-[...2 lines deleted...]
-        <v>936</v>
+        <v>960</v>
       </c>
       <c r="C278" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D278" t="s">
-        <v>937</v>
+        <v>961</v>
       </c>
       <c r="E278" t="s">
-        <v>38</v>
+        <v>102</v>
+      </c>
+      <c r="G278" t="s">
+        <v>883</v>
       </c>
       <c r="H278" t="s">
-        <v>882</v>
-[...5 lines deleted...]
-    <row r="279" spans="1:10" ht="12.75">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8" ht="12.75">
       <c r="A279" s="1" t="s">
-        <v>938</v>
-[...2 lines deleted...]
-        <v>939</v>
+        <v>962</v>
       </c>
       <c r="C279" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D279" t="s">
-        <v>940</v>
+        <v>963</v>
       </c>
       <c r="E279" t="s">
-        <v>38</v>
+        <v>102</v>
+      </c>
+      <c r="G279" t="s">
+        <v>248</v>
       </c>
       <c r="H279" t="s">
-        <v>882</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="280" spans="1:10" ht="12.75">
       <c r="A280" s="1" t="s">
-        <v>942</v>
-[...2 lines deleted...]
-        <v>943</v>
+        <v>964</v>
       </c>
       <c r="C280" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D280" t="s">
-        <v>944</v>
+        <v>965</v>
       </c>
       <c r="E280" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G280" t="s">
+        <v>248</v>
       </c>
       <c r="H280" t="s">
-        <v>69</v>
+        <v>15</v>
       </c>
       <c r="J280" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="281" spans="1:10" ht="12.75">
       <c r="A281" s="1" t="s">
-        <v>945</v>
+        <v>966</v>
       </c>
       <c r="C281" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D281" t="s">
-        <v>946</v>
+        <v>967</v>
       </c>
       <c r="E281" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G281" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="H281" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J281" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="282" spans="1:10" ht="12.75">
       <c r="A282" s="1" t="s">
-        <v>947</v>
+        <v>968</v>
       </c>
       <c r="C282" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D282" t="s">
-        <v>948</v>
+        <v>969</v>
       </c>
       <c r="E282" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G282" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="H282" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J282" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="283" spans="1:10" ht="12.75">
       <c r="A283" s="1" t="s">
-        <v>949</v>
+        <v>970</v>
       </c>
       <c r="C283" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D283" t="s">
-        <v>950</v>
+        <v>971</v>
       </c>
       <c r="E283" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>102</v>
       </c>
       <c r="H283" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="J283" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="284" spans="1:10" ht="12.75">
       <c r="A284" s="1" t="s">
-        <v>951</v>
+        <v>972</v>
       </c>
       <c r="C284" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D284" t="s">
-        <v>952</v>
+        <v>973</v>
       </c>
       <c r="E284" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G284" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="H284" t="s">
-        <v>23</v>
+        <v>283</v>
       </c>
       <c r="J284" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="285" spans="1:10" ht="12.75">
       <c r="A285" s="1" t="s">
-        <v>953</v>
+        <v>974</v>
       </c>
       <c r="C285" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D285" t="s">
-        <v>954</v>
+        <v>975</v>
       </c>
       <c r="E285" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>102</v>
       </c>
       <c r="H285" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J285" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="286" spans="1:10" ht="12.75">
       <c r="A286" s="1" t="s">
-        <v>955</v>
+        <v>976</v>
       </c>
       <c r="C286" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D286" t="s">
-        <v>956</v>
+        <v>977</v>
       </c>
       <c r="E286" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>102</v>
       </c>
       <c r="H286" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J286" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="287" spans="1:10" ht="12.75">
       <c r="A287" s="1" t="s">
-        <v>957</v>
+        <v>978</v>
       </c>
       <c r="C287" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D287" t="s">
-        <v>958</v>
+        <v>979</v>
       </c>
       <c r="E287" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G287" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="H287" t="s">
-        <v>23</v>
+        <v>913</v>
       </c>
       <c r="J287" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8" ht="12.75">
       <c r="A288" s="1" t="s">
-        <v>959</v>
+        <v>980</v>
       </c>
       <c r="C288" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D288" t="s">
-        <v>960</v>
+        <v>981</v>
       </c>
       <c r="E288" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G288" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="H288" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="289" spans="1:10" ht="12.75">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8" ht="12.75">
       <c r="A289" s="1" t="s">
-        <v>961</v>
+        <v>982</v>
       </c>
       <c r="C289" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D289" t="s">
-        <v>962</v>
+        <v>983</v>
       </c>
       <c r="E289" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>102</v>
       </c>
       <c r="H289" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>69</v>
       </c>
     </row>
     <row r="290" spans="1:10" ht="12.75">
       <c r="A290" s="1" t="s">
-        <v>963</v>
+        <v>984</v>
       </c>
       <c r="C290" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D290" t="s">
-        <v>964</v>
+        <v>985</v>
       </c>
       <c r="E290" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G290" t="s">
-        <v>32</v>
+        <v>986</v>
       </c>
       <c r="H290" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J290" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="291" spans="1:10" ht="12.75">
       <c r="A291" s="1" t="s">
-        <v>965</v>
+        <v>987</v>
       </c>
       <c r="C291" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D291" t="s">
-        <v>966</v>
+        <v>640</v>
       </c>
       <c r="E291" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G291" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="H291" t="s">
-        <v>23</v>
+        <v>283</v>
       </c>
       <c r="J291" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="292" spans="1:10" ht="12.75">
       <c r="A292" s="1" t="s">
-        <v>967</v>
+        <v>988</v>
       </c>
       <c r="C292" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D292" t="s">
-        <v>968</v>
+        <v>989</v>
       </c>
       <c r="E292" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G292" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="H292" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J292" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8" ht="12.75">
       <c r="A293" s="1" t="s">
-        <v>969</v>
+        <v>990</v>
       </c>
       <c r="C293" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D293" t="s">
-        <v>970</v>
+        <v>991</v>
       </c>
       <c r="E293" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G293" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="H293" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>283</v>
       </c>
     </row>
     <row r="294" spans="1:10" ht="12.75">
       <c r="A294" s="1" t="s">
-        <v>971</v>
+        <v>992</v>
       </c>
       <c r="C294" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D294" t="s">
-        <v>972</v>
+        <v>993</v>
       </c>
       <c r="E294" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G294" t="s">
-        <v>32</v>
+        <v>986</v>
       </c>
       <c r="H294" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="J294" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8" ht="12.75">
       <c r="A295" s="1" t="s">
-        <v>973</v>
+        <v>994</v>
       </c>
       <c r="C295" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D295" t="s">
-        <v>974</v>
+        <v>995</v>
       </c>
       <c r="E295" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G295" t="s">
-        <v>32</v>
+        <v>986</v>
       </c>
       <c r="H295" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="296" spans="1:10" ht="12.75">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8" ht="12.75">
       <c r="A296" s="1" t="s">
-        <v>975</v>
+        <v>997</v>
       </c>
       <c r="C296" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D296" t="s">
-        <v>976</v>
+        <v>998</v>
       </c>
       <c r="E296" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>102</v>
       </c>
       <c r="H296" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="297" spans="1:10" ht="12.75">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8" ht="12.75">
       <c r="A297" s="1" t="s">
-        <v>977</v>
+        <v>999</v>
       </c>
       <c r="C297" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D297" t="s">
-        <v>978</v>
+        <v>1000</v>
       </c>
       <c r="E297" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G297" t="s">
-        <v>122</v>
+        <v>248</v>
       </c>
       <c r="H297" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="298" spans="1:10" ht="12.75">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8" ht="12.75">
       <c r="A298" s="1" t="s">
-        <v>979</v>
+        <v>1001</v>
       </c>
       <c r="C298" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D298" t="s">
-        <v>980</v>
+        <v>1002</v>
       </c>
       <c r="E298" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G298" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="H298" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="299" spans="1:10" ht="12.75">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8" ht="12.75">
       <c r="A299" s="1" t="s">
-        <v>981</v>
+        <v>1004</v>
+      </c>
+      <c r="B299" t="s">
+        <v>1005</v>
       </c>
       <c r="C299" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D299" t="s">
-        <v>982</v>
+        <v>1006</v>
       </c>
       <c r="E299" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H299" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="300" spans="1:10" ht="12.75">
       <c r="A300" s="1" t="s">
-        <v>983</v>
+        <v>1008</v>
+      </c>
+      <c r="B300" t="s">
+        <v>1009</v>
       </c>
       <c r="C300" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D300" t="s">
-        <v>984</v>
+        <v>1010</v>
       </c>
       <c r="E300" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="H300" t="s">
-        <v>23</v>
+        <v>704</v>
       </c>
       <c r="J300" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8" ht="12.75">
       <c r="A301" s="1" t="s">
-        <v>985</v>
+        <v>1012</v>
+      </c>
+      <c r="B301" t="s">
+        <v>1013</v>
       </c>
       <c r="C301" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D301" t="s">
-        <v>986</v>
+        <v>1014</v>
       </c>
       <c r="E301" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="H301" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="302" spans="1:10" ht="12.75">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8" ht="12.75">
       <c r="A302" s="1" t="s">
-        <v>987</v>
+        <v>1016</v>
+      </c>
+      <c r="B302" t="s">
+        <v>1017</v>
       </c>
       <c r="C302" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D302" t="s">
-        <v>988</v>
+        <v>1018</v>
       </c>
       <c r="E302" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H302" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="303" spans="1:10" ht="12.75">
       <c r="A303" s="1" t="s">
-        <v>989</v>
+        <v>1020</v>
+      </c>
+      <c r="B303" t="s">
+        <v>1021</v>
       </c>
       <c r="C303" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D303" t="s">
-        <v>990</v>
+        <v>1022</v>
       </c>
       <c r="E303" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H303" t="s">
-        <v>23</v>
+        <v>1023</v>
       </c>
       <c r="J303" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8" ht="12.75">
       <c r="A304" s="1" t="s">
-        <v>991</v>
+        <v>1025</v>
+      </c>
+      <c r="B304" t="s">
+        <v>1026</v>
       </c>
       <c r="C304" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D304" t="s">
-        <v>992</v>
+        <v>1027</v>
       </c>
       <c r="E304" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="H304" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="305" spans="1:10" ht="12.75">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8" ht="12.75">
       <c r="A305" s="1" t="s">
-        <v>993</v>
+        <v>1029</v>
+      </c>
+      <c r="B305" t="s">
+        <v>1030</v>
       </c>
       <c r="C305" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D305" t="s">
-        <v>994</v>
+        <v>1031</v>
       </c>
       <c r="E305" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G305" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="H305" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="306" spans="1:10" ht="12.75">
       <c r="A306" s="1" t="s">
-        <v>995</v>
+        <v>1033</v>
+      </c>
+      <c r="B306" t="s">
+        <v>1034</v>
       </c>
       <c r="C306" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D306" t="s">
-        <v>996</v>
+        <v>1035</v>
       </c>
       <c r="E306" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H306" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="J306" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8" ht="12.75">
       <c r="A307" s="1" t="s">
-        <v>997</v>
+        <v>1037</v>
+      </c>
+      <c r="B307" t="s">
+        <v>1038</v>
       </c>
       <c r="C307" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D307" t="s">
-        <v>998</v>
+        <v>1039</v>
       </c>
       <c r="E307" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H307" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="308" spans="1:10" ht="12.75">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8" ht="12.75">
       <c r="A308" s="1" t="s">
-        <v>999</v>
+        <v>1041</v>
+      </c>
+      <c r="B308" t="s">
+        <v>1042</v>
       </c>
       <c r="C308" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D308" t="s">
-        <v>1000</v>
+        <v>1043</v>
       </c>
       <c r="E308" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G308" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="H308" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="309" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8" ht="12.75">
       <c r="A309" s="1" t="s">
-        <v>1001</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1045</v>
+      </c>
+      <c r="B309" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C309" s="1" t="s">
+        <v>1047</v>
       </c>
       <c r="D309" t="s">
-        <v>1002</v>
+        <v>1048</v>
       </c>
       <c r="E309" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G309" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="H309" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="310" spans="1:10" ht="12.75">
       <c r="A310" s="1" t="s">
-        <v>1003</v>
+        <v>1050</v>
+      </c>
+      <c r="B310" t="s">
+        <v>1051</v>
       </c>
       <c r="C310" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D310" t="s">
-        <v>1004</v>
+        <v>1052</v>
       </c>
       <c r="E310" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="H310" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="J310" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="311" spans="1:10" ht="12.75">
       <c r="A311" s="1" t="s">
-        <v>1005</v>
+        <v>1054</v>
+      </c>
+      <c r="B311" t="s">
+        <v>1055</v>
       </c>
       <c r="C311" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D311" t="s">
-        <v>1006</v>
+        <v>1056</v>
       </c>
       <c r="E311" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="H311" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="J311" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="312" spans="1:10" ht="12.75">
       <c r="A312" s="1" t="s">
-        <v>1007</v>
+        <v>1058</v>
+      </c>
+      <c r="B312" t="s">
+        <v>1059</v>
       </c>
       <c r="C312" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D312" t="s">
-        <v>1008</v>
+        <v>1060</v>
       </c>
       <c r="E312" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="H312" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="J312" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8" ht="12.75">
       <c r="A313" s="1" t="s">
-        <v>1009</v>
+        <v>1062</v>
+      </c>
+      <c r="B313" t="s">
+        <v>1063</v>
       </c>
       <c r="C313" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D313" t="s">
-        <v>1010</v>
+        <v>1064</v>
       </c>
       <c r="E313" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="H313" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="314" spans="1:10" ht="12.75">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8" ht="12.75">
       <c r="A314" s="1" t="s">
-        <v>1011</v>
+        <v>1066</v>
+      </c>
+      <c r="B314" t="s">
+        <v>1067</v>
       </c>
       <c r="C314" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D314" t="s">
-        <v>1012</v>
+        <v>1068</v>
       </c>
       <c r="E314" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H314" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>758</v>
       </c>
     </row>
     <row r="315" spans="1:10" ht="12.75">
       <c r="A315" s="1" t="s">
-        <v>1013</v>
+        <v>1070</v>
+      </c>
+      <c r="B315" t="s">
+        <v>1071</v>
       </c>
       <c r="C315" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D315" t="s">
-        <v>1014</v>
+        <v>1072</v>
       </c>
       <c r="E315" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G315" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="H315" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J315" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8" ht="12.75">
       <c r="A316" s="1" t="s">
-        <v>1015</v>
+        <v>1074</v>
+      </c>
+      <c r="B316" t="s">
+        <v>1075</v>
       </c>
       <c r="C316" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D316" t="s">
-        <v>1016</v>
+        <v>1076</v>
       </c>
       <c r="E316" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="H316" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="317" spans="1:10" ht="12.75">
       <c r="A317" s="1" t="s">
-        <v>1017</v>
+        <v>1078</v>
+      </c>
+      <c r="B317" t="s">
+        <v>1079</v>
       </c>
       <c r="C317" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D317" t="s">
-        <v>1018</v>
+        <v>1080</v>
       </c>
       <c r="E317" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G317" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="H317" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J317" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8" ht="12.75">
       <c r="A318" s="1" t="s">
-        <v>1019</v>
+        <v>1082</v>
+      </c>
+      <c r="B318" t="s">
+        <v>1083</v>
       </c>
       <c r="C318" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D318" t="s">
-        <v>1020</v>
+        <v>1084</v>
       </c>
       <c r="E318" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="H318" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>758</v>
       </c>
     </row>
     <row r="319" spans="1:10" ht="12.75">
       <c r="A319" s="1" t="s">
-        <v>1021</v>
+        <v>1086</v>
+      </c>
+      <c r="B319" t="s">
+        <v>1087</v>
       </c>
       <c r="C319" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D319" t="s">
-        <v>1022</v>
+        <v>1088</v>
       </c>
       <c r="E319" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G319" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="H319" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J319" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="320" spans="1:8" ht="12.75">
       <c r="A320" s="1" t="s">
-        <v>1023</v>
+        <v>1090</v>
+      </c>
+      <c r="B320" t="s">
+        <v>1091</v>
       </c>
       <c r="C320" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D320" t="s">
-        <v>1024</v>
+        <v>1092</v>
       </c>
       <c r="E320" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="H320" t="s">
-        <v>1025</v>
+        <v>758</v>
       </c>
     </row>
     <row r="321" spans="1:10" ht="12.75">
       <c r="A321" s="1" t="s">
-        <v>1026</v>
+        <v>1094</v>
+      </c>
+      <c r="B321" t="s">
+        <v>1095</v>
       </c>
       <c r="C321" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D321" t="s">
-        <v>1027</v>
+        <v>1096</v>
       </c>
       <c r="E321" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G321" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="H321" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J321" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="322" spans="1:10" ht="12.75">
       <c r="A322" s="1" t="s">
-        <v>1028</v>
+        <v>1098</v>
+      </c>
+      <c r="B322" t="s">
+        <v>1099</v>
       </c>
       <c r="C322" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D322" t="s">
-        <v>1029</v>
+        <v>1100</v>
       </c>
       <c r="E322" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G322" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="H322" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J322" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8" ht="12.75">
       <c r="A323" s="1" t="s">
-        <v>1030</v>
+        <v>1102</v>
+      </c>
+      <c r="B323" t="s">
+        <v>1103</v>
       </c>
       <c r="C323" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D323" t="s">
-        <v>1031</v>
+        <v>1104</v>
       </c>
       <c r="E323" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="H323" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>758</v>
       </c>
     </row>
     <row r="324" spans="1:10" ht="12.75">
       <c r="A324" s="1" t="s">
-        <v>1032</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1106</v>
+      </c>
+      <c r="B324" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C324" s="1" t="s">
+        <v>1108</v>
       </c>
       <c r="D324" t="s">
-        <v>1033</v>
+        <v>1109</v>
       </c>
       <c r="E324" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G324" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="H324" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J324" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="325" spans="1:10" ht="12.75">
       <c r="A325" s="1" t="s">
-        <v>1034</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1111</v>
+      </c>
+      <c r="B325" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C325" s="1" t="s">
+        <v>365</v>
       </c>
       <c r="D325" t="s">
-        <v>1035</v>
+        <v>1113</v>
       </c>
       <c r="E325" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G325" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="H325" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J325" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8" ht="12.75">
       <c r="A326" s="1" t="s">
-        <v>1036</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1115</v>
+      </c>
+      <c r="B326" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C326" s="1" t="s">
+        <v>365</v>
       </c>
       <c r="D326" t="s">
-        <v>1037</v>
+        <v>1117</v>
       </c>
       <c r="E326" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G326" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="H326" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="327" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8" ht="12.75">
       <c r="A327" s="1" t="s">
-        <v>1038</v>
+        <v>1119</v>
+      </c>
+      <c r="B327" t="s">
+        <v>1120</v>
       </c>
       <c r="C327" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D327" t="s">
-        <v>1039</v>
+        <v>1121</v>
       </c>
       <c r="E327" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="H327" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>758</v>
       </c>
     </row>
     <row r="328" spans="1:10" ht="12.75">
       <c r="A328" s="1" t="s">
-        <v>1040</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1123</v>
+      </c>
+      <c r="B328" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C328" s="1" t="s">
+        <v>1125</v>
       </c>
       <c r="D328" t="s">
-        <v>1041</v>
+        <v>1126</v>
       </c>
       <c r="E328" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G328" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="H328" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J328" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="329" spans="1:10" ht="12.75">
       <c r="A329" s="1" t="s">
-        <v>1042</v>
+        <v>1128</v>
+      </c>
+      <c r="B329" t="s">
+        <v>1129</v>
       </c>
       <c r="C329" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D329" t="s">
-        <v>1043</v>
+        <v>1130</v>
       </c>
       <c r="E329" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G329" t="s">
-        <v>229</v>
+        <v>18</v>
       </c>
       <c r="H329" t="s">
-        <v>230</v>
+        <v>15</v>
       </c>
       <c r="J329" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="330" spans="1:8" ht="12.75">
       <c r="A330" s="1" t="s">
-        <v>1044</v>
+        <v>1132</v>
+      </c>
+      <c r="B330" t="s">
+        <v>1133</v>
       </c>
       <c r="C330" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D330" t="s">
-        <v>1045</v>
+        <v>1134</v>
       </c>
       <c r="E330" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>13</v>
       </c>
       <c r="H330" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:8" ht="12.75">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" ht="12.75">
       <c r="A331" s="1" t="s">
-        <v>1046</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1136</v>
+      </c>
+      <c r="B331" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C331" s="1" t="s">
+        <v>1125</v>
       </c>
       <c r="D331" t="s">
-        <v>1047</v>
+        <v>1138</v>
       </c>
       <c r="E331" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G331" t="s">
+        <v>18</v>
       </c>
       <c r="H331" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J331" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" ht="12.75">
       <c r="A332" s="1" t="s">
-        <v>1048</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1140</v>
+      </c>
+      <c r="B332" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C332" s="1" t="s">
+        <v>365</v>
       </c>
       <c r="D332" t="s">
-        <v>1049</v>
+        <v>1142</v>
       </c>
       <c r="E332" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G332" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H332" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J332" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8" ht="12.75">
       <c r="A333" s="1" t="s">
-        <v>1050</v>
+        <v>1144</v>
+      </c>
+      <c r="B333" t="s">
+        <v>1145</v>
       </c>
       <c r="C333" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D333" t="s">
-        <v>1051</v>
+        <v>1146</v>
       </c>
       <c r="E333" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="H333" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>283</v>
       </c>
     </row>
     <row r="334" spans="1:8" ht="12.75">
       <c r="A334" s="1" t="s">
-        <v>1052</v>
+        <v>1148</v>
+      </c>
+      <c r="B334" t="s">
+        <v>1149</v>
       </c>
       <c r="C334" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D334" t="s">
-        <v>1053</v>
+        <v>1150</v>
       </c>
       <c r="E334" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G334" t="s">
+        <v>18</v>
       </c>
       <c r="H334" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="335" spans="1:10" ht="12.75">
       <c r="A335" s="1" t="s">
-        <v>1054</v>
+        <v>1152</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1153</v>
       </c>
       <c r="C335" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D335" t="s">
-        <v>1055</v>
+        <v>1154</v>
       </c>
       <c r="E335" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G335" t="s">
+        <v>18</v>
       </c>
       <c r="H335" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J335" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="336" spans="1:10" ht="12.75">
       <c r="A336" s="1" t="s">
-        <v>1056</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1156</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C336" s="1" t="s">
+        <v>1108</v>
       </c>
       <c r="D336" t="s">
-        <v>1057</v>
+        <v>1158</v>
       </c>
       <c r="E336" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G336" t="s">
+        <v>18</v>
       </c>
       <c r="H336" t="s">
-        <v>371</v>
+        <v>15</v>
+      </c>
+      <c r="J336" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="337" spans="1:8" ht="12.75">
       <c r="A337" s="1" t="s">
-        <v>1058</v>
+        <v>1160</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1161</v>
       </c>
       <c r="C337" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D337" t="s">
-        <v>1059</v>
+        <v>1162</v>
       </c>
       <c r="E337" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="H337" t="s">
-        <v>33</v>
+        <v>283</v>
       </c>
     </row>
     <row r="338" spans="1:10" ht="12.75">
       <c r="A338" s="1" t="s">
-        <v>1060</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1164</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C338" s="1" t="s">
+        <v>243</v>
       </c>
       <c r="D338" t="s">
-        <v>1061</v>
+        <v>1166</v>
       </c>
       <c r="E338" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G338" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H338" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J338" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8" ht="12.75">
       <c r="A339" s="1" t="s">
-        <v>1062</v>
+        <v>1168</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1169</v>
       </c>
       <c r="C339" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D339" t="s">
-        <v>1063</v>
+        <v>1170</v>
       </c>
       <c r="E339" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H339" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="340" spans="1:10" ht="12.75">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8" ht="12.75">
       <c r="A340" s="1" t="s">
-        <v>1064</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1172</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C340" s="1" t="s">
+        <v>243</v>
       </c>
       <c r="D340" t="s">
-        <v>1065</v>
+        <v>1174</v>
       </c>
       <c r="E340" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G340" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H340" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="341" spans="1:10" ht="12.75">
       <c r="A341" s="1" t="s">
-        <v>1066</v>
+        <v>1176</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1177</v>
       </c>
       <c r="C341" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D341" t="s">
-        <v>1067</v>
+        <v>1178</v>
       </c>
       <c r="E341" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G341" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H341" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J341" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8" ht="12.75">
       <c r="A342" s="1" t="s">
-        <v>1068</v>
+        <v>1180</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1181</v>
       </c>
       <c r="C342" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D342" t="s">
-        <v>1069</v>
+        <v>1182</v>
       </c>
       <c r="E342" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H342" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="343" spans="1:8" ht="12.75">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="343" spans="1:10" ht="12.75">
       <c r="A343" s="1" t="s">
-        <v>1070</v>
+        <v>1184</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1185</v>
       </c>
       <c r="C343" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D343" t="s">
-        <v>1071</v>
+        <v>1186</v>
       </c>
       <c r="E343" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G343" t="s">
-        <v>307</v>
+        <v>18</v>
       </c>
       <c r="H343" t="s">
-        <v>258</v>
+        <v>15</v>
+      </c>
+      <c r="J343" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="344" spans="1:8" ht="12.75">
       <c r="A344" s="1" t="s">
-        <v>1072</v>
+        <v>1188</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1189</v>
       </c>
       <c r="C344" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D344" t="s">
-        <v>1073</v>
+        <v>1190</v>
       </c>
       <c r="E344" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>13</v>
       </c>
       <c r="H344" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:8" ht="12.75">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="345" spans="1:10" ht="12.75">
       <c r="A345" s="1" t="s">
-        <v>1074</v>
+        <v>1192</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1193</v>
       </c>
       <c r="C345" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D345" t="s">
-        <v>1075</v>
+        <v>1194</v>
       </c>
       <c r="E345" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G345" t="s">
-        <v>307</v>
+        <v>18</v>
       </c>
       <c r="H345" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J345" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="346" spans="1:10" ht="12.75">
       <c r="A346" s="1" t="s">
-        <v>1076</v>
+        <v>1196</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1197</v>
       </c>
       <c r="C346" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D346" t="s">
-        <v>1077</v>
+        <v>1198</v>
       </c>
       <c r="E346" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G346" t="s">
-        <v>307</v>
+        <v>18</v>
       </c>
       <c r="H346" t="s">
-        <v>258</v>
+        <v>15</v>
+      </c>
+      <c r="J346" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="347" spans="1:8" ht="12.75">
       <c r="A347" s="1" t="s">
-        <v>1078</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1200</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C347" s="1" t="s">
+        <v>1202</v>
       </c>
       <c r="D347" t="s">
-        <v>1079</v>
+        <v>1203</v>
       </c>
       <c r="E347" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G347" t="s">
+        <v>18</v>
       </c>
       <c r="H347" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="348" spans="1:10" ht="12.75">
       <c r="A348" s="1" t="s">
-        <v>1080</v>
+        <v>1205</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1206</v>
       </c>
       <c r="C348" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D348" t="s">
-        <v>1081</v>
+        <v>1207</v>
       </c>
       <c r="E348" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G348" t="s">
+        <v>18</v>
       </c>
       <c r="H348" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J348" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="349" spans="1:10" ht="12.75">
       <c r="A349" s="1" t="s">
-        <v>1082</v>
+        <v>1209</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1210</v>
       </c>
       <c r="C349" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D349" t="s">
-        <v>1083</v>
+        <v>1211</v>
       </c>
       <c r="E349" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G349" t="s">
+        <v>18</v>
       </c>
       <c r="H349" t="s">
-        <v>1025</v>
+        <v>15</v>
+      </c>
+      <c r="J349" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="350" spans="1:10" ht="12.75">
       <c r="A350" s="1" t="s">
-        <v>1084</v>
+        <v>1213</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1214</v>
       </c>
       <c r="C350" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D350" t="s">
-        <v>1085</v>
+        <v>1215</v>
       </c>
       <c r="E350" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H350" t="s">
-        <v>377</v>
+        <v>15</v>
       </c>
       <c r="J350" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="351" spans="1:10" ht="12.75">
       <c r="A351" s="1" t="s">
-        <v>1086</v>
+        <v>1217</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1218</v>
       </c>
       <c r="C351" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D351" t="s">
-        <v>1087</v>
+        <v>1219</v>
       </c>
       <c r="E351" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G351" t="s">
-        <v>376</v>
+        <v>18</v>
       </c>
       <c r="H351" t="s">
-        <v>377</v>
+        <v>15</v>
       </c>
       <c r="J351" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="352" spans="1:10" ht="12.75">
       <c r="A352" s="1" t="s">
-        <v>1088</v>
+        <v>1221</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1222</v>
       </c>
       <c r="C352" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D352" t="s">
-        <v>1089</v>
+        <v>1223</v>
       </c>
       <c r="E352" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G352" t="s">
-        <v>376</v>
+        <v>18</v>
       </c>
       <c r="H352" t="s">
-        <v>377</v>
+        <v>15</v>
+      </c>
+      <c r="J352" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="353" spans="1:10" ht="12.75">
       <c r="A353" s="1" t="s">
-        <v>1090</v>
+        <v>1225</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1226</v>
       </c>
       <c r="C353" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D353" t="s">
-        <v>1091</v>
+        <v>1227</v>
       </c>
       <c r="E353" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H353" t="s">
-        <v>377</v>
+        <v>15</v>
       </c>
       <c r="J353" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="354" spans="1:8" ht="12.75">
       <c r="A354" s="1" t="s">
-        <v>1092</v>
+        <v>1229</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1230</v>
       </c>
       <c r="C354" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D354" t="s">
-        <v>1093</v>
+        <v>1231</v>
       </c>
       <c r="E354" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G354" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H354" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="355" spans="1:8" ht="12.75">
       <c r="A355" s="1" t="s">
-        <v>1094</v>
+        <v>1232</v>
       </c>
       <c r="C355" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D355" t="s">
-        <v>1095</v>
+        <v>1233</v>
       </c>
       <c r="E355" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G355" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="H355" t="s">
-        <v>23</v>
+        <v>103</v>
       </c>
     </row>
     <row r="356" spans="1:10" ht="12.75">
       <c r="A356" s="1" t="s">
-        <v>1096</v>
+        <v>1234</v>
       </c>
       <c r="C356" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D356" t="s">
-        <v>1097</v>
+        <v>1235</v>
       </c>
       <c r="E356" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G356" t="s">
+        <v>248</v>
       </c>
       <c r="H356" t="s">
-        <v>258</v>
+        <v>103</v>
       </c>
       <c r="J356" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="357" spans="1:10" ht="12.75">
       <c r="A357" s="1" t="s">
-        <v>1098</v>
+        <v>1237</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1238</v>
       </c>
       <c r="C357" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D357" t="s">
-        <v>1099</v>
+        <v>1239</v>
       </c>
       <c r="E357" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G357" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H357" t="s">
-        <v>163</v>
+        <v>15</v>
       </c>
       <c r="J357" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8" ht="12.75">
       <c r="A358" s="1" t="s">
-        <v>1100</v>
+        <v>1240</v>
       </c>
       <c r="C358" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D358" t="s">
-        <v>1101</v>
+        <v>1241</v>
       </c>
       <c r="E358" t="s">
-        <v>119</v>
+        <v>102</v>
+      </c>
+      <c r="G358" t="s">
+        <v>1242</v>
       </c>
       <c r="H358" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="359" spans="1:10" ht="12.75">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8" ht="12.75">
       <c r="A359" s="1" t="s">
-        <v>1102</v>
+        <v>1243</v>
       </c>
       <c r="C359" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D359" t="s">
-        <v>1103</v>
+        <v>1244</v>
       </c>
       <c r="E359" t="s">
-        <v>119</v>
+        <v>102</v>
+      </c>
+      <c r="G359" t="s">
+        <v>1242</v>
       </c>
       <c r="H359" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="360" spans="1:10" ht="12.75">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8" ht="12.75">
       <c r="A360" s="1" t="s">
-        <v>1104</v>
+        <v>1245</v>
       </c>
       <c r="C360" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D360" t="s">
-        <v>1105</v>
+        <v>1246</v>
       </c>
       <c r="E360" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G360" t="s">
-        <v>32</v>
+        <v>1242</v>
       </c>
       <c r="H360" t="s">
-        <v>1106</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>69</v>
       </c>
     </row>
     <row r="361" spans="1:8" ht="12.75">
       <c r="A361" s="1" t="s">
-        <v>1107</v>
+        <v>1247</v>
       </c>
       <c r="C361" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D361" t="s">
-        <v>1108</v>
+        <v>1248</v>
       </c>
       <c r="E361" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G361" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="H361" t="s">
-        <v>163</v>
+        <v>913</v>
       </c>
     </row>
     <row r="362" spans="1:8" ht="12.75">
       <c r="A362" s="1" t="s">
-        <v>1109</v>
+        <v>1249</v>
       </c>
       <c r="C362" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D362" t="s">
-        <v>1110</v>
+        <v>1250</v>
       </c>
       <c r="E362" t="s">
-        <v>119</v>
+        <v>102</v>
+      </c>
+      <c r="G362" t="s">
+        <v>248</v>
       </c>
       <c r="H362" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:10" ht="12.75">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8" ht="12.75">
       <c r="A363" s="1" t="s">
-        <v>1111</v>
+        <v>1251</v>
       </c>
       <c r="C363" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D363" t="s">
-        <v>1112</v>
+        <v>1252</v>
       </c>
       <c r="E363" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G363" t="s">
-        <v>1113</v>
+        <v>248</v>
       </c>
       <c r="H363" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>283</v>
       </c>
     </row>
     <row r="364" spans="1:10" ht="12.75">
       <c r="A364" s="1" t="s">
-        <v>1114</v>
+        <v>1253</v>
       </c>
       <c r="C364" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D364" t="s">
-        <v>364</v>
+        <v>1254</v>
       </c>
       <c r="E364" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G364" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="H364" t="s">
-        <v>163</v>
+        <v>913</v>
       </c>
       <c r="J364" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8" ht="12.75">
       <c r="A365" s="1" t="s">
-        <v>1115</v>
+        <v>1255</v>
       </c>
       <c r="C365" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D365" t="s">
-        <v>1116</v>
+        <v>1256</v>
       </c>
       <c r="E365" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G365" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="H365" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>913</v>
       </c>
     </row>
     <row r="366" spans="1:8" ht="12.75">
       <c r="A366" s="1" t="s">
-        <v>1117</v>
+        <v>1257</v>
       </c>
       <c r="C366" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D366" t="s">
-        <v>1118</v>
+        <v>1258</v>
       </c>
       <c r="E366" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G366" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="H366" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:10" ht="12.75">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8" ht="12.75">
       <c r="A367" s="1" t="s">
-        <v>1119</v>
+        <v>1259</v>
       </c>
       <c r="C367" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D367" t="s">
-        <v>1120</v>
+        <v>1260</v>
       </c>
       <c r="E367" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G367" t="s">
-        <v>1113</v>
+        <v>248</v>
       </c>
       <c r="H367" t="s">
-        <v>258</v>
-[...5 lines deleted...]
-    <row r="368" spans="1:8" ht="12.75">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="368" spans="1:10" ht="12.75">
       <c r="A368" s="1" t="s">
-        <v>1121</v>
+        <v>1261</v>
       </c>
       <c r="C368" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D368" t="s">
-        <v>1122</v>
+        <v>1262</v>
       </c>
       <c r="E368" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>1113</v>
+        <v>102</v>
       </c>
       <c r="H368" t="s">
-        <v>1123</v>
+        <v>15</v>
+      </c>
+      <c r="J368" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="369" spans="1:8" ht="12.75">
       <c r="A369" s="1" t="s">
-        <v>1124</v>
+        <v>1263</v>
       </c>
       <c r="C369" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D369" t="s">
-        <v>1125</v>
+        <v>101</v>
       </c>
       <c r="E369" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="H369" t="s">
-        <v>630</v>
+        <v>103</v>
       </c>
     </row>
     <row r="370" spans="1:8" ht="12.75">
       <c r="A370" s="1" t="s">
-        <v>1126</v>
+        <v>1264</v>
       </c>
       <c r="C370" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D370" t="s">
-        <v>1127</v>
+        <v>1265</v>
       </c>
       <c r="E370" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G370" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="H370" t="s">
-        <v>258</v>
+        <v>913</v>
       </c>
     </row>
     <row r="371" spans="1:8" ht="12.75">
       <c r="A371" s="1" t="s">
-        <v>1128</v>
+        <v>1266</v>
       </c>
       <c r="C371" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D371" t="s">
-        <v>1129</v>
+        <v>1267</v>
       </c>
       <c r="E371" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G371" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="H371" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="372" spans="1:10" ht="12.75">
       <c r="A372" s="1" t="s">
-        <v>1130</v>
+        <v>1268</v>
       </c>
       <c r="C372" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D372" t="s">
-        <v>1131</v>
+        <v>1269</v>
       </c>
       <c r="E372" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G372" t="s">
-        <v>1132</v>
+        <v>248</v>
       </c>
       <c r="H372" t="s">
-        <v>258</v>
+        <v>15</v>
+      </c>
+      <c r="J372" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="373" spans="1:8" ht="12.75">
       <c r="A373" s="1" t="s">
-        <v>1133</v>
+        <v>1270</v>
       </c>
       <c r="C373" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D373" t="s">
-        <v>1134</v>
+        <v>1271</v>
       </c>
       <c r="E373" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>1132</v>
+        <v>102</v>
       </c>
       <c r="H373" t="s">
-        <v>258</v>
+        <v>73</v>
       </c>
     </row>
     <row r="374" spans="1:8" ht="12.75">
       <c r="A374" s="1" t="s">
-        <v>1135</v>
+        <v>1272</v>
       </c>
       <c r="C374" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D374" t="s">
-        <v>1136</v>
+        <v>1273</v>
       </c>
       <c r="E374" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>1132</v>
+        <v>102</v>
       </c>
       <c r="H374" t="s">
-        <v>258</v>
+        <v>73</v>
       </c>
     </row>
     <row r="375" spans="1:8" ht="12.75">
       <c r="A375" s="1" t="s">
-        <v>1137</v>
+        <v>1274</v>
       </c>
       <c r="C375" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D375" t="s">
-        <v>1138</v>
+        <v>1275</v>
       </c>
       <c r="E375" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G375" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="H375" t="s">
-        <v>1106</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:8" ht="12.75">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="376" spans="1:10" ht="12.75">
       <c r="A376" s="1" t="s">
-        <v>1139</v>
+        <v>1276</v>
       </c>
       <c r="C376" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D376" t="s">
-        <v>1140</v>
+        <v>1277</v>
       </c>
       <c r="E376" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G376" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="H376" t="s">
-        <v>163</v>
+        <v>913</v>
+      </c>
+      <c r="J376" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="377" spans="1:8" ht="12.75">
       <c r="A377" s="1" t="s">
-        <v>1141</v>
+        <v>1278</v>
       </c>
       <c r="C377" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D377" t="s">
-        <v>1142</v>
+        <v>1279</v>
       </c>
       <c r="E377" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>102</v>
       </c>
       <c r="H377" t="s">
-        <v>163</v>
+        <v>73</v>
       </c>
     </row>
     <row r="378" spans="1:10" ht="12.75">
       <c r="A378" s="1" t="s">
-        <v>1143</v>
+        <v>1280</v>
       </c>
       <c r="C378" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D378" t="s">
-        <v>1144</v>
+        <v>1281</v>
       </c>
       <c r="E378" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G378" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="H378" t="s">
-        <v>1106</v>
+        <v>913</v>
       </c>
       <c r="J378" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="379" spans="1:10" ht="12.75">
       <c r="A379" s="1" t="s">
-        <v>1145</v>
+        <v>1282</v>
       </c>
       <c r="C379" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D379" t="s">
-        <v>1146</v>
+        <v>1283</v>
       </c>
       <c r="E379" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G379" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="H379" t="s">
-        <v>1106</v>
+        <v>913</v>
+      </c>
+      <c r="J379" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="380" spans="1:8" ht="12.75">
       <c r="A380" s="1" t="s">
-        <v>1147</v>
+        <v>1284</v>
       </c>
       <c r="C380" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D380" t="s">
-        <v>1148</v>
+        <v>1285</v>
       </c>
       <c r="E380" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G380" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="H380" t="s">
-        <v>1106</v>
+        <v>15</v>
       </c>
     </row>
     <row r="381" spans="1:8" ht="12.75">
       <c r="A381" s="1" t="s">
-        <v>1149</v>
+        <v>1286</v>
       </c>
       <c r="C381" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D381" t="s">
-        <v>1150</v>
+        <v>1287</v>
       </c>
       <c r="E381" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>102</v>
       </c>
       <c r="H381" t="s">
-        <v>1106</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:10" ht="12.75">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8" ht="12.75">
       <c r="A382" s="1" t="s">
-        <v>1151</v>
+        <v>1288</v>
       </c>
       <c r="C382" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D382" t="s">
-        <v>1152</v>
+        <v>1289</v>
       </c>
       <c r="E382" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="H382" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>646</v>
       </c>
     </row>
     <row r="383" spans="1:8" ht="12.75">
       <c r="A383" s="1" t="s">
-        <v>1153</v>
+        <v>1290</v>
       </c>
       <c r="C383" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D383" t="s">
-        <v>1154</v>
+        <v>105</v>
       </c>
       <c r="E383" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="H383" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:8" ht="12.75">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="384" spans="1:10" ht="12.75">
       <c r="A384" s="1" t="s">
-        <v>1155</v>
+        <v>1291</v>
       </c>
       <c r="C384" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D384" t="s">
-        <v>1156</v>
+        <v>1292</v>
       </c>
       <c r="E384" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G384" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="H384" t="s">
-        <v>1106</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J384" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="385" spans="1:10" ht="12.75">
       <c r="A385" s="1" t="s">
-        <v>1157</v>
+        <v>1293</v>
       </c>
       <c r="C385" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D385" t="s">
-        <v>1158</v>
+        <v>1294</v>
       </c>
       <c r="E385" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G385" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="H385" t="s">
-        <v>23</v>
+        <v>15</v>
+      </c>
+      <c r="J385" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="386" spans="1:10" ht="12.75">
       <c r="A386" s="1" t="s">
-        <v>1159</v>
+        <v>1295</v>
       </c>
       <c r="C386" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D386" t="s">
-        <v>1160</v>
+        <v>1296</v>
       </c>
       <c r="E386" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G386" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="H386" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J386" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="387" spans="1:10" ht="12.75">
       <c r="A387" s="1" t="s">
-        <v>1161</v>
+        <v>1297</v>
       </c>
       <c r="C387" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D387" t="s">
-        <v>1162</v>
+        <v>1298</v>
       </c>
       <c r="E387" t="s">
-        <v>119</v>
+        <v>102</v>
+      </c>
+      <c r="G387" t="s">
+        <v>248</v>
       </c>
       <c r="H387" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J387" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="388" spans="1:10" ht="12.75">
       <c r="A388" s="1" t="s">
-        <v>1163</v>
+        <v>1299</v>
       </c>
       <c r="C388" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D388" t="s">
-        <v>1164</v>
+        <v>1300</v>
       </c>
       <c r="E388" t="s">
-        <v>119</v>
+        <v>102</v>
+      </c>
+      <c r="G388" t="s">
+        <v>248</v>
       </c>
       <c r="H388" t="s">
-        <v>69</v>
+        <v>15</v>
+      </c>
+      <c r="J388" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="389" spans="1:8" ht="12.75">
       <c r="A389" s="1" t="s">
-        <v>1165</v>
+        <v>1301</v>
       </c>
       <c r="C389" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D389" t="s">
-        <v>1166</v>
+        <v>1302</v>
       </c>
       <c r="E389" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G389" t="s">
-        <v>32</v>
+        <v>883</v>
       </c>
       <c r="H389" t="s">
-        <v>1106</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:10" ht="12.75">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8" ht="12.75">
       <c r="A390" s="1" t="s">
-        <v>1167</v>
+        <v>1303</v>
       </c>
       <c r="C390" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D390" t="s">
-        <v>1168</v>
+        <v>1304</v>
       </c>
       <c r="E390" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G390" t="s">
-        <v>32</v>
+        <v>883</v>
       </c>
       <c r="H390" t="s">
-        <v>1106</v>
-[...5 lines deleted...]
-    <row r="391" spans="1:8" ht="12.75">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="391" spans="1:10" ht="12.75">
       <c r="A391" s="1" t="s">
-        <v>1169</v>
+        <v>1306</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1307</v>
       </c>
       <c r="C391" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D391" t="s">
-        <v>1170</v>
+        <v>1308</v>
       </c>
       <c r="E391" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="H391" t="s">
-        <v>69</v>
+        <v>73</v>
+      </c>
+      <c r="J391" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="392" spans="1:10" ht="12.75">
       <c r="A392" s="1" t="s">
-        <v>1171</v>
+        <v>1309</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1310</v>
       </c>
       <c r="C392" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D392" t="s">
-        <v>1172</v>
+        <v>1311</v>
       </c>
       <c r="E392" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H392" t="s">
-        <v>1106</v>
+        <v>15</v>
       </c>
       <c r="J392" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="393" spans="1:10" ht="12.75">
       <c r="A393" s="1" t="s">
-        <v>1173</v>
+        <v>1312</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1313</v>
       </c>
       <c r="C393" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D393" t="s">
-        <v>1174</v>
+        <v>1314</v>
       </c>
       <c r="E393" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H393" t="s">
-        <v>1106</v>
+        <v>15</v>
       </c>
       <c r="J393" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="394" spans="1:10" ht="12.75">
       <c r="A394" s="1" t="s">
-        <v>1175</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1315</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C394" s="1" t="s">
+        <v>1317</v>
       </c>
       <c r="D394" t="s">
-        <v>1176</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>1318</v>
       </c>
       <c r="G394" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="H394" t="s">
-        <v>23</v>
+        <v>25</v>
+      </c>
+      <c r="J394" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="395" spans="1:8" ht="12.75">
       <c r="A395" s="1" t="s">
-        <v>1177</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1319</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C395" s="1" t="s">
+        <v>923</v>
       </c>
       <c r="D395" t="s">
-        <v>1178</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>1321</v>
+      </c>
+      <c r="F395" t="s">
+        <v>28</v>
+      </c>
+      <c r="G395" t="s">
+        <v>26</v>
       </c>
       <c r="H395" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:10" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8" ht="12.75">
       <c r="A396" s="1" t="s">
-        <v>1179</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1322</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C396" s="1" t="s">
+        <v>923</v>
       </c>
       <c r="D396" t="s">
-        <v>1180</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>1324</v>
+      </c>
+      <c r="F396" t="s">
+        <v>28</v>
       </c>
       <c r="G396" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="H396" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>29</v>
       </c>
     </row>
     <row r="397" spans="1:8" ht="12.75">
       <c r="A397" s="1" t="s">
-        <v>1181</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1325</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C397" s="1" t="s">
+        <v>1327</v>
       </c>
       <c r="D397" t="s">
-        <v>1182</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>1328</v>
+      </c>
+      <c r="G397" t="s">
+        <v>39</v>
       </c>
       <c r="H397" t="s">
-        <v>265</v>
+        <v>25</v>
       </c>
     </row>
     <row r="398" spans="1:10" ht="12.75">
       <c r="A398" s="1" t="s">
-        <v>1183</v>
+        <v>1329</v>
       </c>
       <c r="C398" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D398" t="s">
-        <v>1184</v>
+        <v>1330</v>
       </c>
       <c r="E398" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="H398" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J398" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="399" spans="1:10" ht="12.75">
       <c r="A399" s="1" t="s">
-        <v>1185</v>
+        <v>1331</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1332</v>
       </c>
       <c r="C399" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D399" t="s">
-        <v>1186</v>
+        <v>1333</v>
       </c>
       <c r="E399" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>262</v>
       </c>
       <c r="H399" t="s">
-        <v>23</v>
+        <v>268</v>
       </c>
       <c r="J399" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="400" spans="1:10" ht="12.75">
       <c r="A400" s="1" t="s">
-        <v>1187</v>
+        <v>1334</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1335</v>
       </c>
       <c r="C400" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D400" t="s">
-        <v>1188</v>
+        <v>1336</v>
       </c>
       <c r="E400" t="s">
-        <v>119</v>
+        <v>262</v>
       </c>
       <c r="H400" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:10" ht="12.75">
+        <v>268</v>
+      </c>
+      <c r="J400" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8" ht="12.75">
       <c r="A401" s="1" t="s">
-        <v>1189</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1337</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C401" s="1" t="s">
+        <v>1339</v>
       </c>
       <c r="D401" t="s">
-        <v>1190</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>1340</v>
+      </c>
+      <c r="G401" t="s">
+        <v>1341</v>
       </c>
       <c r="H401" t="s">
-        <v>1025</v>
-[...5 lines deleted...]
-    <row r="402" spans="1:10" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8" ht="12.75">
       <c r="A402" s="1" t="s">
-        <v>1191</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1342</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C402" s="1" t="s">
+        <v>1327</v>
       </c>
       <c r="D402" t="s">
-        <v>1192</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>1344</v>
       </c>
       <c r="G402" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="H402" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>25</v>
       </c>
     </row>
     <row r="403" spans="1:8" ht="12.75">
       <c r="A403" s="1" t="s">
-        <v>1194</v>
+        <v>1345</v>
       </c>
       <c r="B403" t="s">
-        <v>1195</v>
+        <v>1346</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>1196</v>
+        <v>1317</v>
       </c>
       <c r="D403" t="s">
-        <v>1197</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1347</v>
       </c>
       <c r="G403" t="s">
-        <v>24</v>
+        <v>79</v>
       </c>
       <c r="H403" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
     </row>
     <row r="404" spans="1:8" ht="12.75">
       <c r="A404" s="1" t="s">
-        <v>1199</v>
+        <v>1348</v>
       </c>
       <c r="B404" t="s">
-        <v>1200</v>
+        <v>1349</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1196</v>
+        <v>1317</v>
       </c>
       <c r="D404" t="s">
-        <v>1201</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1350</v>
       </c>
       <c r="G404" t="s">
-        <v>24</v>
+        <v>79</v>
       </c>
       <c r="H404" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
     </row>
     <row r="405" spans="1:8" ht="12.75">
       <c r="A405" s="1" t="s">
-        <v>1202</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1351</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C405" s="1" t="s">
+        <v>1317</v>
       </c>
       <c r="D405" t="s">
-        <v>1203</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>1353</v>
+      </c>
+      <c r="G405" t="s">
+        <v>79</v>
       </c>
       <c r="H405" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:10" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8" ht="12.75">
       <c r="A406" s="1" t="s">
-        <v>1204</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1354</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C406" s="1" t="s">
+        <v>1317</v>
       </c>
       <c r="D406" t="s">
-        <v>1205</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>1356</v>
+      </c>
+      <c r="G406" t="s">
+        <v>79</v>
       </c>
       <c r="H406" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>25</v>
       </c>
     </row>
     <row r="407" spans="1:8" ht="12.75">
       <c r="A407" s="1" t="s">
-        <v>1206</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1357</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C407" s="1" t="s">
+        <v>1317</v>
       </c>
       <c r="D407" t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>1359</v>
+      </c>
+      <c r="G407" t="s">
+        <v>79</v>
       </c>
       <c r="H407" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:8" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="408" spans="1:10" ht="12.75">
       <c r="A408" s="1" t="s">
-        <v>1209</v>
+        <v>1361</v>
+      </c>
+      <c r="B408" t="s">
+        <v>731</v>
       </c>
       <c r="C408" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D408" t="s">
-        <v>1210</v>
+        <v>1362</v>
       </c>
       <c r="E408" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G408" t="s">
+        <v>18</v>
       </c>
       <c r="H408" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J408" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="409" spans="1:10" ht="12.75">
       <c r="A409" s="1" t="s">
-        <v>1211</v>
+        <v>1364</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1365</v>
       </c>
       <c r="C409" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D409" t="s">
-        <v>1212</v>
+        <v>1366</v>
       </c>
       <c r="E409" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G409" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H409" t="s">
-        <v>23</v>
+        <v>15</v>
+      </c>
+      <c r="J409" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="410" spans="1:10" ht="12.75">
       <c r="A410" s="1" t="s">
-        <v>1213</v>
+        <v>1368</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1369</v>
       </c>
       <c r="C410" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D410" t="s">
-        <v>1214</v>
+        <v>1370</v>
       </c>
       <c r="E410" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G410" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H410" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J410" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="411" spans="1:10" ht="12.75">
       <c r="A411" s="1" t="s">
-        <v>1215</v>
+        <v>1372</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1373</v>
       </c>
       <c r="C411" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D411" t="s">
-        <v>1216</v>
+        <v>1374</v>
       </c>
       <c r="E411" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="H411" t="s">
-        <v>23</v>
+        <v>73</v>
+      </c>
+      <c r="J411" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="412" spans="1:10" ht="12.75">
       <c r="A412" s="1" t="s">
-        <v>1217</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1376</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C412" s="1" t="s">
+        <v>365</v>
       </c>
       <c r="D412" t="s">
-        <v>1218</v>
+        <v>1378</v>
       </c>
       <c r="E412" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G412" t="s">
+        <v>18</v>
       </c>
       <c r="H412" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J412" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="413" spans="1:10" ht="12.75">
       <c r="A413" s="1" t="s">
-        <v>1219</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1380</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C413" s="1" t="s">
+        <v>1108</v>
       </c>
       <c r="D413" t="s">
-        <v>1220</v>
+        <v>1382</v>
       </c>
       <c r="E413" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G413" t="s">
+        <v>18</v>
       </c>
       <c r="H413" t="s">
-        <v>23</v>
+        <v>15</v>
+      </c>
+      <c r="J413" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="414" spans="1:8" ht="12.75">
       <c r="A414" s="1" t="s">
-        <v>1221</v>
+        <v>1384</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1385</v>
       </c>
       <c r="C414" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D414" t="s">
-        <v>1222</v>
+        <v>1386</v>
       </c>
       <c r="E414" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H414" t="s">
-        <v>1106</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:8" ht="12.75">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="415" spans="1:10" ht="12.75">
       <c r="A415" s="1" t="s">
-        <v>1223</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1388</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C415" s="1" t="s">
+        <v>1125</v>
       </c>
       <c r="D415" t="s">
-        <v>1224</v>
+        <v>1390</v>
       </c>
       <c r="E415" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G415" t="s">
+        <v>18</v>
       </c>
       <c r="H415" t="s">
-        <v>225</v>
+        <v>15</v>
+      </c>
+      <c r="J415" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="416" spans="1:8" ht="12.75">
       <c r="A416" s="1" t="s">
-        <v>1225</v>
+        <v>1392</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1393</v>
       </c>
       <c r="C416" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D416" t="s">
-        <v>1226</v>
+        <v>1394</v>
       </c>
       <c r="E416" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="H416" t="s">
-        <v>23</v>
+        <v>283</v>
       </c>
     </row>
     <row r="417" spans="1:10" ht="12.75">
       <c r="A417" s="1" t="s">
-        <v>1227</v>
+        <v>1396</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1397</v>
       </c>
       <c r="C417" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D417" t="s">
-        <v>1228</v>
+        <v>1398</v>
       </c>
       <c r="E417" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G417" t="s">
+        <v>18</v>
       </c>
       <c r="H417" t="s">
-        <v>69</v>
+        <v>15</v>
       </c>
       <c r="J417" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="418" spans="1:10" ht="12.75">
       <c r="A418" s="1" t="s">
-        <v>1229</v>
+        <v>1400</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1401</v>
       </c>
       <c r="C418" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D418" t="s">
-        <v>1230</v>
+        <v>1402</v>
       </c>
       <c r="E418" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="H418" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:8" ht="12.75">
+        <v>283</v>
+      </c>
+      <c r="J418" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="419" spans="1:10" ht="12.75">
       <c r="A419" s="1" t="s">
-        <v>1232</v>
+        <v>1404</v>
       </c>
       <c r="B419" t="s">
-        <v>1233</v>
+        <v>1405</v>
       </c>
       <c r="C419" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D419" t="s">
-        <v>1234</v>
+        <v>1406</v>
       </c>
       <c r="E419" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G419" t="s">
+        <v>18</v>
       </c>
       <c r="H419" t="s">
-        <v>1235</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J419" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8" ht="12.75">
       <c r="A420" s="1" t="s">
-        <v>1237</v>
+        <v>1408</v>
       </c>
       <c r="B420" t="s">
-        <v>1238</v>
+        <v>1409</v>
       </c>
       <c r="C420" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D420" t="s">
-        <v>1239</v>
+        <v>1410</v>
       </c>
       <c r="E420" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H420" t="s">
-        <v>1235</v>
-[...5 lines deleted...]
-    <row r="421" spans="1:8" ht="12.75">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="421" spans="1:10" ht="12.75">
       <c r="A421" s="1" t="s">
-        <v>1241</v>
+        <v>1412</v>
       </c>
       <c r="B421" t="s">
-        <v>1242</v>
+        <v>1413</v>
       </c>
       <c r="C421" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D421" t="s">
-        <v>1243</v>
+        <v>1414</v>
       </c>
       <c r="E421" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H421" t="s">
-        <v>1235</v>
+        <v>73</v>
+      </c>
+      <c r="J421" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="422" spans="1:10" ht="12.75">
       <c r="A422" s="1" t="s">
-        <v>1245</v>
+        <v>1416</v>
       </c>
       <c r="B422" t="s">
-        <v>1246</v>
+        <v>1417</v>
       </c>
       <c r="C422" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D422" t="s">
-        <v>1247</v>
+        <v>1418</v>
       </c>
       <c r="E422" t="s">
-        <v>14</v>
+        <v>262</v>
       </c>
       <c r="H422" t="s">
-        <v>33</v>
+        <v>263</v>
       </c>
       <c r="J422" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="423" spans="1:10" ht="12.75">
       <c r="A423" s="1" t="s">
-        <v>1249</v>
+        <v>1420</v>
       </c>
       <c r="B423" t="s">
-        <v>1250</v>
+        <v>1421</v>
       </c>
       <c r="C423" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D423" t="s">
-        <v>1251</v>
+        <v>1422</v>
       </c>
       <c r="E423" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H423" t="s">
-        <v>864</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:8" ht="12.75">
+        <v>45</v>
+      </c>
+      <c r="J423" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="424" spans="1:10" ht="12.75">
       <c r="A424" s="1" t="s">
-        <v>1253</v>
+        <v>1424</v>
       </c>
       <c r="B424" t="s">
-        <v>1254</v>
+        <v>1425</v>
       </c>
       <c r="C424" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D424" t="s">
-        <v>1255</v>
+        <v>1426</v>
       </c>
       <c r="E424" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H424" t="s">
-        <v>163</v>
+        <v>45</v>
+      </c>
+      <c r="J424" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="425" spans="1:10" ht="12.75">
       <c r="A425" s="1" t="s">
-        <v>1257</v>
+        <v>1428</v>
       </c>
       <c r="B425" t="s">
-        <v>1258</v>
+        <v>1429</v>
       </c>
       <c r="C425" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D425" t="s">
-        <v>1259</v>
+        <v>1430</v>
       </c>
       <c r="E425" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="H425" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="J425" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="426" spans="1:8" ht="12.75">
       <c r="A426" s="1" t="s">
-        <v>1261</v>
+        <v>1432</v>
       </c>
       <c r="B426" t="s">
-        <v>1262</v>
+        <v>1433</v>
       </c>
       <c r="C426" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D426" t="s">
-        <v>1263</v>
+        <v>1434</v>
       </c>
       <c r="E426" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H426" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
     </row>
     <row r="427" spans="1:8" ht="12.75">
       <c r="A427" s="1" t="s">
-        <v>1265</v>
+        <v>1436</v>
       </c>
       <c r="B427" t="s">
-        <v>1266</v>
+        <v>1437</v>
       </c>
       <c r="C427" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D427" t="s">
-        <v>1267</v>
+        <v>1438</v>
       </c>
       <c r="E427" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="H427" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:10" ht="12.75">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8" ht="12.75">
       <c r="A428" s="1" t="s">
-        <v>1269</v>
+        <v>1440</v>
       </c>
       <c r="B428" t="s">
-        <v>1270</v>
+        <v>1441</v>
       </c>
       <c r="C428" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D428" t="s">
-        <v>1271</v>
+        <v>1442</v>
       </c>
       <c r="E428" t="s">
-        <v>14</v>
+        <v>371</v>
       </c>
       <c r="G428" t="s">
-        <v>59</v>
+        <v>1443</v>
       </c>
       <c r="H428" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="429" spans="1:8" ht="12.75">
+        <v>1444</v>
+      </c>
+    </row>
+    <row r="429" spans="1:10" ht="12.75">
       <c r="A429" s="1" t="s">
-        <v>1273</v>
-[...2 lines deleted...]
-        <v>1274</v>
+        <v>1446</v>
       </c>
       <c r="C429" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D429" t="s">
-        <v>1275</v>
+        <v>1447</v>
       </c>
       <c r="E429" t="s">
-        <v>14</v>
+        <v>371</v>
+      </c>
+      <c r="F429" t="s">
+        <v>1448</v>
       </c>
       <c r="H429" t="s">
-        <v>265</v>
+        <v>40</v>
+      </c>
+      <c r="J429" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="430" spans="1:8" ht="12.75">
       <c r="A430" s="1" t="s">
-        <v>1277</v>
+        <v>1450</v>
       </c>
       <c r="B430" t="s">
-        <v>1278</v>
+        <v>1451</v>
       </c>
       <c r="C430" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D430" t="s">
-        <v>1279</v>
+        <v>1452</v>
       </c>
       <c r="E430" t="s">
-        <v>14</v>
+        <v>371</v>
+      </c>
+      <c r="G430" t="s">
+        <v>1443</v>
       </c>
       <c r="H430" t="s">
-        <v>864</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:8" ht="12.75">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="431" spans="1:10" ht="12.75">
       <c r="A431" s="1" t="s">
-        <v>1281</v>
+        <v>1454</v>
       </c>
       <c r="B431" t="s">
-        <v>1282</v>
+        <v>1455</v>
       </c>
       <c r="C431" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D431" t="s">
-        <v>1283</v>
+        <v>1456</v>
       </c>
       <c r="E431" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G431" t="s">
+        <v>18</v>
       </c>
       <c r="H431" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J431" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="432" spans="1:10" ht="12.75">
       <c r="A432" s="1" t="s">
-        <v>1285</v>
+        <v>1458</v>
       </c>
       <c r="B432" t="s">
-        <v>1286</v>
+        <v>1421</v>
       </c>
       <c r="C432" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D432" t="s">
-        <v>1287</v>
+        <v>1459</v>
       </c>
       <c r="E432" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H432" t="s">
-        <v>864</v>
+        <v>45</v>
+      </c>
+      <c r="J432" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="433" spans="1:8" ht="12.75">
       <c r="A433" s="1" t="s">
-        <v>1289</v>
+        <v>1461</v>
       </c>
       <c r="B433" t="s">
-        <v>1290</v>
+        <v>1462</v>
       </c>
       <c r="C433" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D433" t="s">
-        <v>1291</v>
+        <v>1463</v>
       </c>
       <c r="E433" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G433" t="s">
+        <v>18</v>
       </c>
       <c r="H433" t="s">
-        <v>265</v>
+        <v>15</v>
       </c>
     </row>
     <row r="434" spans="1:8" ht="12.75">
       <c r="A434" s="1" t="s">
-        <v>1293</v>
+        <v>1465</v>
       </c>
       <c r="B434" t="s">
-        <v>1294</v>
+        <v>1466</v>
       </c>
       <c r="C434" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D434" t="s">
-        <v>1295</v>
+        <v>1467</v>
       </c>
       <c r="E434" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G434" t="s">
+        <v>18</v>
       </c>
       <c r="H434" t="s">
-        <v>864</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8" ht="12.75">
       <c r="A435" s="1" t="s">
-        <v>1297</v>
+        <v>1469</v>
       </c>
       <c r="B435" t="s">
-        <v>1298</v>
+        <v>1470</v>
       </c>
       <c r="C435" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D435" t="s">
-        <v>1299</v>
+        <v>1471</v>
       </c>
       <c r="E435" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G435" t="s">
+        <v>18</v>
       </c>
       <c r="H435" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="436" spans="1:8" ht="12.75">
       <c r="A436" s="1" t="s">
-        <v>1301</v>
+        <v>1473</v>
       </c>
       <c r="B436" t="s">
-        <v>1302</v>
+        <v>1474</v>
       </c>
       <c r="C436" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D436" t="s">
-        <v>1303</v>
+        <v>1475</v>
       </c>
       <c r="E436" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G436" t="s">
+        <v>18</v>
       </c>
       <c r="H436" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8" ht="12.75">
       <c r="A437" s="1" t="s">
-        <v>1305</v>
+        <v>1477</v>
       </c>
       <c r="B437" t="s">
-        <v>1306</v>
+        <v>1478</v>
       </c>
       <c r="C437" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D437" t="s">
-        <v>1307</v>
+        <v>1479</v>
       </c>
       <c r="E437" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G437" t="s">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="H437" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="438" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="438" spans="1:10" ht="12.75">
       <c r="A438" s="1" t="s">
-        <v>1309</v>
+        <v>1481</v>
       </c>
       <c r="B438" t="s">
-        <v>1310</v>
+        <v>1482</v>
       </c>
       <c r="C438" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D438" t="s">
-        <v>1311</v>
+        <v>1483</v>
       </c>
       <c r="E438" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G438" t="s">
+        <v>18</v>
       </c>
       <c r="H438" t="s">
-        <v>265</v>
+        <v>15</v>
+      </c>
+      <c r="J438" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="439" spans="1:8" ht="12.75">
       <c r="A439" s="1" t="s">
-        <v>1313</v>
+        <v>1485</v>
       </c>
       <c r="B439" t="s">
-        <v>1314</v>
+        <v>1486</v>
       </c>
       <c r="C439" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D439" t="s">
-        <v>1315</v>
+        <v>1487</v>
       </c>
       <c r="E439" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H439" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:8" ht="12.75">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="440" spans="1:10" ht="12.75">
       <c r="A440" s="1" t="s">
-        <v>1317</v>
+        <v>1489</v>
       </c>
       <c r="B440" t="s">
-        <v>1318</v>
+        <v>1490</v>
       </c>
       <c r="C440" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D440" t="s">
-        <v>1319</v>
+        <v>1491</v>
       </c>
       <c r="E440" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G440" t="s">
+        <v>18</v>
       </c>
       <c r="H440" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J440" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="441" spans="1:10" ht="12.75">
       <c r="A441" s="1" t="s">
-        <v>1321</v>
+        <v>1493</v>
       </c>
       <c r="B441" t="s">
-        <v>1322</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1494</v>
+      </c>
+      <c r="C441" s="1" t="s">
+        <v>365</v>
       </c>
       <c r="D441" t="s">
-        <v>1323</v>
+        <v>1495</v>
       </c>
       <c r="E441" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G441" t="s">
+        <v>18</v>
       </c>
       <c r="H441" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J441" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="442" spans="1:10" ht="12.75">
       <c r="A442" s="1" t="s">
-        <v>1325</v>
+        <v>1497</v>
       </c>
       <c r="B442" t="s">
-        <v>1326</v>
+        <v>1498</v>
       </c>
       <c r="C442" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D442" t="s">
-        <v>1327</v>
+        <v>1499</v>
       </c>
       <c r="E442" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G442" t="s">
+        <v>18</v>
       </c>
       <c r="H442" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J442" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="443" spans="1:10" ht="12.75">
       <c r="A443" s="1" t="s">
-        <v>1329</v>
+        <v>1501</v>
       </c>
       <c r="B443" t="s">
-        <v>1330</v>
+        <v>1502</v>
       </c>
       <c r="C443" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D443" t="s">
-        <v>1331</v>
+        <v>1503</v>
       </c>
       <c r="E443" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G443" t="s">
+        <v>18</v>
       </c>
       <c r="H443" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J443" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="444" spans="1:10" ht="12.75">
       <c r="A444" s="1" t="s">
-        <v>1333</v>
+        <v>1505</v>
       </c>
       <c r="B444" t="s">
-        <v>1334</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1506</v>
+      </c>
+      <c r="C444" s="1" t="s">
+        <v>1047</v>
       </c>
       <c r="D444" t="s">
-        <v>1335</v>
+        <v>1507</v>
       </c>
       <c r="E444" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H444" t="s">
-        <v>265</v>
+        <v>15</v>
+      </c>
+      <c r="J444" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="445" spans="1:8" ht="12.75">
       <c r="A445" s="1" t="s">
-        <v>1337</v>
-[...2 lines deleted...]
-        <v>1338</v>
+        <v>1508</v>
       </c>
       <c r="C445" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D445" t="s">
-        <v>1339</v>
+        <v>1509</v>
       </c>
       <c r="E445" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G445" t="s">
+        <v>248</v>
       </c>
       <c r="H445" t="s">
-        <v>265</v>
+        <v>913</v>
       </c>
     </row>
     <row r="446" spans="1:8" ht="12.75">
       <c r="A446" s="1" t="s">
-        <v>1341</v>
-[...2 lines deleted...]
-        <v>1342</v>
+        <v>1510</v>
       </c>
       <c r="C446" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D446" t="s">
-        <v>1343</v>
+        <v>1511</v>
       </c>
       <c r="E446" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G446" t="s">
+        <v>248</v>
       </c>
       <c r="H446" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-    <row r="447" spans="1:8" ht="12.75">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="447" spans="1:10" ht="12.75">
       <c r="A447" s="1" t="s">
-        <v>1345</v>
+        <v>1513</v>
       </c>
       <c r="B447" t="s">
-        <v>1346</v>
+        <v>1514</v>
       </c>
       <c r="C447" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D447" t="s">
-        <v>1347</v>
+        <v>1515</v>
       </c>
       <c r="E447" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G447" t="s">
+        <v>18</v>
       </c>
       <c r="H447" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-    <row r="448" spans="1:8" ht="12.75">
+        <v>1516</v>
+      </c>
+      <c r="J447" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="448" spans="1:10" ht="12.75">
       <c r="A448" s="1" t="s">
-        <v>1349</v>
+        <v>1518</v>
       </c>
       <c r="B448" t="s">
-        <v>1350</v>
+        <v>1519</v>
       </c>
       <c r="C448" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D448" t="s">
-        <v>1351</v>
+        <v>1520</v>
       </c>
       <c r="E448" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H448" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-    <row r="449" spans="1:8" ht="12.75">
+        <v>73</v>
+      </c>
+      <c r="J448" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="449" spans="1:10" ht="12.75">
       <c r="A449" s="1" t="s">
-        <v>1353</v>
+        <v>1522</v>
       </c>
       <c r="B449" t="s">
-        <v>1354</v>
+        <v>505</v>
       </c>
       <c r="C449" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D449" t="s">
-        <v>1355</v>
+        <v>1523</v>
       </c>
       <c r="E449" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G449" t="s">
+        <v>18</v>
       </c>
       <c r="H449" t="s">
-        <v>630</v>
-[...2 lines deleted...]
-    <row r="450" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J449" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="450" spans="1:10" ht="12.75">
       <c r="A450" s="1" t="s">
-        <v>1357</v>
+        <v>1525</v>
       </c>
       <c r="B450" t="s">
-        <v>1358</v>
+        <v>1526</v>
       </c>
       <c r="C450" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D450" t="s">
-        <v>1359</v>
+        <v>1527</v>
       </c>
       <c r="E450" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G450" t="s">
+        <v>18</v>
       </c>
       <c r="H450" t="s">
-        <v>265</v>
+        <v>1516</v>
+      </c>
+      <c r="J450" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="451" spans="1:8" ht="12.75">
       <c r="A451" s="1" t="s">
-        <v>1361</v>
+        <v>1529</v>
       </c>
       <c r="B451" t="s">
-        <v>1362</v>
+        <v>1530</v>
       </c>
       <c r="C451" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D451" t="s">
-        <v>1363</v>
+        <v>1531</v>
       </c>
       <c r="E451" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H451" t="s">
-        <v>95</v>
+        <v>283</v>
       </c>
     </row>
     <row r="452" spans="1:10" ht="12.75">
       <c r="A452" s="1" t="s">
-        <v>1365</v>
+        <v>1533</v>
       </c>
       <c r="B452" t="s">
-        <v>1366</v>
+        <v>1534</v>
       </c>
       <c r="C452" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D452" t="s">
-        <v>1367</v>
+        <v>1535</v>
       </c>
       <c r="E452" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H452" t="s">
-        <v>265</v>
+        <v>73</v>
       </c>
       <c r="J452" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="453" spans="1:8" ht="12.75">
       <c r="A453" s="1" t="s">
-        <v>1369</v>
+        <v>1537</v>
       </c>
       <c r="B453" t="s">
-        <v>1370</v>
+        <v>1538</v>
       </c>
       <c r="C453" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D453" t="s">
-        <v>1371</v>
+        <v>1539</v>
       </c>
       <c r="E453" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H453" t="s">
-        <v>95</v>
+        <v>283</v>
       </c>
     </row>
     <row r="454" spans="1:8" ht="12.75">
       <c r="A454" s="1" t="s">
-        <v>1373</v>
+        <v>1541</v>
       </c>
       <c r="B454" t="s">
-        <v>1374</v>
+        <v>1542</v>
       </c>
       <c r="C454" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D454" t="s">
-        <v>1375</v>
+        <v>1543</v>
       </c>
       <c r="E454" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G454" t="s">
+        <v>18</v>
       </c>
       <c r="H454" t="s">
-        <v>95</v>
+        <v>15</v>
       </c>
     </row>
     <row r="455" spans="1:10" ht="12.75">
       <c r="A455" s="1" t="s">
-        <v>1377</v>
+        <v>1545</v>
       </c>
       <c r="B455" t="s">
-        <v>1378</v>
+        <v>1546</v>
       </c>
       <c r="C455" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D455" t="s">
-        <v>1379</v>
+        <v>1547</v>
       </c>
       <c r="E455" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G455" t="s">
+        <v>18</v>
       </c>
       <c r="H455" t="s">
-        <v>1380</v>
+        <v>15</v>
       </c>
       <c r="J455" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="456" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="456" spans="1:10" ht="12.75">
       <c r="A456" s="1" t="s">
-        <v>1382</v>
+        <v>1548</v>
       </c>
       <c r="B456" t="s">
-        <v>1383</v>
+        <v>1549</v>
       </c>
       <c r="C456" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D456" t="s">
-        <v>1384</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>1550</v>
       </c>
       <c r="H456" t="s">
-        <v>95</v>
+        <v>45</v>
+      </c>
+      <c r="J456" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="457" spans="1:8" ht="12.75">
       <c r="A457" s="1" t="s">
-        <v>1386</v>
-[...2 lines deleted...]
-        <v>1387</v>
+        <v>1551</v>
       </c>
       <c r="C457" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D457" t="s">
-        <v>1388</v>
+        <v>1552</v>
       </c>
       <c r="E457" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>102</v>
       </c>
       <c r="H457" t="s">
-        <v>1380</v>
-[...2 lines deleted...]
-    <row r="458" spans="1:10" ht="12.75">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8" ht="12.75">
       <c r="A458" s="1" t="s">
-        <v>1390</v>
-[...2 lines deleted...]
-        <v>1391</v>
+        <v>1553</v>
       </c>
       <c r="C458" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D458" t="s">
-        <v>1392</v>
+        <v>1554</v>
       </c>
       <c r="E458" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="H458" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-    <row r="459" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="459" spans="1:10" ht="12.75">
       <c r="A459" s="1" t="s">
-        <v>1394</v>
-[...2 lines deleted...]
-        <v>1395</v>
+        <v>1555</v>
       </c>
       <c r="C459" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D459" t="s">
-        <v>1396</v>
+        <v>1556</v>
       </c>
       <c r="E459" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="H459" t="s">
-        <v>95</v>
+        <v>73</v>
+      </c>
+      <c r="J459" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="460" spans="1:8" ht="12.75">
       <c r="A460" s="1" t="s">
-        <v>1398</v>
-[...2 lines deleted...]
-        <v>1399</v>
+        <v>1557</v>
       </c>
       <c r="C460" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D460" t="s">
-        <v>1400</v>
+        <v>1558</v>
       </c>
       <c r="E460" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>102</v>
       </c>
       <c r="H460" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="461" spans="1:8" ht="12.75">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="461" spans="1:10" ht="12.75">
       <c r="A461" s="1" t="s">
-        <v>1402</v>
-[...5 lines deleted...]
-        <v>735</v>
+        <v>1559</v>
+      </c>
+      <c r="C461" t="s">
+        <v>37</v>
       </c>
       <c r="D461" t="s">
-        <v>1404</v>
+        <v>1560</v>
       </c>
       <c r="E461" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G461" t="s">
-        <v>59</v>
+        <v>248</v>
       </c>
       <c r="H461" t="s">
-        <v>23</v>
+        <v>15</v>
+      </c>
+      <c r="J461" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="462" spans="1:10" ht="12.75">
       <c r="A462" s="1" t="s">
-        <v>1406</v>
-[...2 lines deleted...]
-        <v>1407</v>
+        <v>1561</v>
       </c>
       <c r="C462" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D462" t="s">
-        <v>1408</v>
+        <v>1562</v>
       </c>
       <c r="E462" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G462" t="s">
+        <v>248</v>
       </c>
       <c r="H462" t="s">
-        <v>95</v>
+        <v>15</v>
       </c>
       <c r="J462" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="463" spans="1:10" ht="12.75">
       <c r="A463" s="1" t="s">
-        <v>1410</v>
-[...2 lines deleted...]
-        <v>1411</v>
+        <v>1563</v>
       </c>
       <c r="C463" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D463" t="s">
-        <v>1412</v>
+        <v>1564</v>
       </c>
       <c r="E463" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G463" t="s">
+        <v>248</v>
       </c>
       <c r="H463" t="s">
-        <v>95</v>
+        <v>15</v>
       </c>
       <c r="J463" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="464" spans="1:10" ht="12.75">
       <c r="A464" s="1" t="s">
-        <v>1414</v>
-[...2 lines deleted...]
-        <v>1415</v>
+        <v>1565</v>
       </c>
       <c r="C464" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D464" t="s">
-        <v>1416</v>
+        <v>1566</v>
       </c>
       <c r="E464" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G464" t="s">
+        <v>248</v>
       </c>
       <c r="H464" t="s">
-        <v>95</v>
+        <v>15</v>
       </c>
       <c r="J464" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="465" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="465" spans="1:10" ht="12.75">
       <c r="A465" s="1" t="s">
-        <v>1418</v>
-[...2 lines deleted...]
-        <v>1419</v>
+        <v>1567</v>
       </c>
       <c r="C465" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D465" t="s">
-        <v>1420</v>
+        <v>1568</v>
       </c>
       <c r="E465" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G465" t="s">
+        <v>248</v>
       </c>
       <c r="H465" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="466" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J465" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="466" spans="1:10" ht="12.75">
       <c r="A466" s="1" t="s">
-        <v>1422</v>
-[...2 lines deleted...]
-        <v>1423</v>
+        <v>1569</v>
       </c>
       <c r="C466" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D466" t="s">
-        <v>1424</v>
+        <v>1570</v>
       </c>
       <c r="E466" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G466" t="s">
+        <v>248</v>
       </c>
       <c r="H466" t="s">
-        <v>864</v>
+        <v>15</v>
+      </c>
+      <c r="J466" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="467" spans="1:10" ht="12.75">
       <c r="A467" s="1" t="s">
-        <v>1426</v>
-[...2 lines deleted...]
-        <v>1427</v>
+        <v>1571</v>
       </c>
       <c r="C467" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D467" t="s">
-        <v>1428</v>
+        <v>1572</v>
       </c>
       <c r="E467" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G467" t="s">
-        <v>59</v>
+        <v>248</v>
       </c>
       <c r="H467" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J467" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="468" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="468" spans="1:10" ht="12.75">
       <c r="A468" s="1" t="s">
-        <v>1430</v>
-[...2 lines deleted...]
-        <v>1431</v>
+        <v>1573</v>
       </c>
       <c r="C468" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D468" t="s">
-        <v>1432</v>
+        <v>1574</v>
       </c>
       <c r="E468" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G468" t="s">
+        <v>248</v>
       </c>
       <c r="H468" t="s">
-        <v>95</v>
+        <v>15</v>
+      </c>
+      <c r="J468" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="469" spans="1:10" ht="12.75">
       <c r="A469" s="1" t="s">
-        <v>1434</v>
-[...2 lines deleted...]
-        <v>1435</v>
+        <v>1575</v>
       </c>
       <c r="C469" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D469" t="s">
-        <v>1436</v>
+        <v>1576</v>
       </c>
       <c r="E469" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G469" t="s">
-        <v>59</v>
+        <v>248</v>
       </c>
       <c r="H469" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J469" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="470" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="470" spans="1:10" ht="12.75">
       <c r="A470" s="1" t="s">
-        <v>1438</v>
-[...2 lines deleted...]
-        <v>1439</v>
+        <v>1577</v>
       </c>
       <c r="C470" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D470" t="s">
-        <v>1440</v>
+        <v>1578</v>
       </c>
       <c r="E470" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G470" t="s">
+        <v>248</v>
       </c>
       <c r="H470" t="s">
-        <v>864</v>
+        <v>15</v>
+      </c>
+      <c r="J470" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="471" spans="1:10" ht="12.75">
       <c r="A471" s="1" t="s">
-        <v>1442</v>
-[...2 lines deleted...]
-        <v>1443</v>
+        <v>1579</v>
       </c>
       <c r="C471" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D471" t="s">
-        <v>1444</v>
+        <v>1580</v>
       </c>
       <c r="E471" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G471" t="s">
-        <v>59</v>
+        <v>248</v>
       </c>
       <c r="H471" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J471" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="472" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="472" spans="1:10" ht="12.75">
       <c r="A472" s="1" t="s">
-        <v>1446</v>
-[...2 lines deleted...]
-        <v>1447</v>
+        <v>1581</v>
       </c>
       <c r="C472" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D472" t="s">
-        <v>1448</v>
+        <v>1582</v>
       </c>
       <c r="E472" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G472" t="s">
+        <v>248</v>
       </c>
       <c r="H472" t="s">
-        <v>864</v>
+        <v>15</v>
+      </c>
+      <c r="J472" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="473" spans="1:10" ht="12.75">
       <c r="A473" s="1" t="s">
-        <v>1450</v>
-[...2 lines deleted...]
-        <v>1451</v>
+        <v>1583</v>
       </c>
       <c r="C473" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D473" t="s">
-        <v>1452</v>
+        <v>1584</v>
       </c>
       <c r="E473" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G473" t="s">
-        <v>59</v>
+        <v>248</v>
       </c>
       <c r="H473" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J473" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="474" spans="1:10" ht="12.75">
       <c r="A474" s="1" t="s">
-        <v>1454</v>
-[...2 lines deleted...]
-        <v>1455</v>
+        <v>1585</v>
       </c>
       <c r="C474" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D474" t="s">
-        <v>1456</v>
+        <v>1586</v>
       </c>
       <c r="E474" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G474" t="s">
-        <v>59</v>
+        <v>248</v>
       </c>
       <c r="H474" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J474" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="475" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="475" spans="1:10" ht="12.75">
       <c r="A475" s="1" t="s">
-        <v>1458</v>
-[...2 lines deleted...]
-        <v>1459</v>
+        <v>1587</v>
       </c>
       <c r="C475" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D475" t="s">
-        <v>1460</v>
+        <v>1588</v>
       </c>
       <c r="E475" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G475" t="s">
+        <v>248</v>
       </c>
       <c r="H475" t="s">
-        <v>864</v>
+        <v>15</v>
+      </c>
+      <c r="J475" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="476" spans="1:10" ht="12.75">
       <c r="A476" s="1" t="s">
-        <v>1462</v>
-[...5 lines deleted...]
-        <v>833</v>
+        <v>1589</v>
+      </c>
+      <c r="C476" t="s">
+        <v>37</v>
       </c>
       <c r="D476" t="s">
-        <v>1464</v>
+        <v>1590</v>
       </c>
       <c r="E476" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G476" t="s">
-        <v>59</v>
+        <v>512</v>
       </c>
       <c r="H476" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J476" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="477" spans="1:10" ht="12.75">
       <c r="A477" s="1" t="s">
-        <v>1466</v>
-[...5 lines deleted...]
-        <v>89</v>
+        <v>1591</v>
+      </c>
+      <c r="C477" t="s">
+        <v>37</v>
       </c>
       <c r="D477" t="s">
-        <v>1468</v>
+        <v>1592</v>
       </c>
       <c r="E477" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G477" t="s">
-        <v>59</v>
+        <v>512</v>
       </c>
       <c r="H477" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J477" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="478" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="478" spans="1:10" ht="12.75">
       <c r="A478" s="1" t="s">
-        <v>1470</v>
-[...5 lines deleted...]
-        <v>89</v>
+        <v>1593</v>
+      </c>
+      <c r="C478" t="s">
+        <v>37</v>
       </c>
       <c r="D478" t="s">
-        <v>1472</v>
+        <v>1594</v>
       </c>
       <c r="E478" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G478" t="s">
-        <v>59</v>
+        <v>248</v>
       </c>
       <c r="H478" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="479" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J478" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="479" spans="1:10" ht="12.75">
       <c r="A479" s="1" t="s">
-        <v>1474</v>
-[...2 lines deleted...]
-        <v>1475</v>
+        <v>1595</v>
       </c>
       <c r="C479" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D479" t="s">
-        <v>1476</v>
+        <v>1596</v>
       </c>
       <c r="E479" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G479" t="s">
+        <v>248</v>
       </c>
       <c r="H479" t="s">
-        <v>864</v>
+        <v>15</v>
+      </c>
+      <c r="J479" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="480" spans="1:10" ht="12.75">
       <c r="A480" s="1" t="s">
-        <v>1478</v>
-[...5 lines deleted...]
-        <v>842</v>
+        <v>1597</v>
+      </c>
+      <c r="C480" t="s">
+        <v>37</v>
       </c>
       <c r="D480" t="s">
-        <v>1480</v>
+        <v>1598</v>
       </c>
       <c r="E480" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G480" t="s">
-        <v>59</v>
+        <v>512</v>
       </c>
       <c r="H480" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J480" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="481" spans="1:10" ht="12.75">
       <c r="A481" s="1" t="s">
-        <v>1482</v>
-[...2 lines deleted...]
-        <v>1483</v>
+        <v>1599</v>
       </c>
       <c r="C481" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D481" t="s">
-        <v>1484</v>
+        <v>1600</v>
       </c>
       <c r="E481" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G481" t="s">
-        <v>59</v>
+        <v>512</v>
       </c>
       <c r="H481" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J481" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="482" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="482" spans="1:10" ht="12.75">
       <c r="A482" s="1" t="s">
-        <v>1486</v>
-[...2 lines deleted...]
-        <v>1487</v>
+        <v>1601</v>
       </c>
       <c r="C482" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D482" t="s">
-        <v>1488</v>
+        <v>1602</v>
       </c>
       <c r="E482" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G482" t="s">
+        <v>248</v>
       </c>
       <c r="H482" t="s">
-        <v>864</v>
+        <v>15</v>
+      </c>
+      <c r="J482" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="483" spans="1:10" ht="12.75">
       <c r="A483" s="1" t="s">
-        <v>1490</v>
-[...5 lines deleted...]
-        <v>842</v>
+        <v>1603</v>
+      </c>
+      <c r="C483" t="s">
+        <v>37</v>
       </c>
       <c r="D483" t="s">
-        <v>1492</v>
+        <v>1604</v>
       </c>
       <c r="E483" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G483" t="s">
-        <v>59</v>
+        <v>248</v>
       </c>
       <c r="H483" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J483" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="484" spans="1:10" ht="12.75">
       <c r="A484" s="1" t="s">
-        <v>1494</v>
-[...5 lines deleted...]
-        <v>89</v>
+        <v>1605</v>
+      </c>
+      <c r="C484" t="s">
+        <v>37</v>
       </c>
       <c r="D484" t="s">
-        <v>1496</v>
+        <v>1606</v>
       </c>
       <c r="E484" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G484" t="s">
-        <v>59</v>
+        <v>512</v>
       </c>
       <c r="H484" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J484" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="485" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="485" spans="1:10" ht="12.75">
       <c r="A485" s="1" t="s">
-        <v>1498</v>
-[...2 lines deleted...]
-        <v>1499</v>
+        <v>1607</v>
       </c>
       <c r="C485" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D485" t="s">
-        <v>1500</v>
+        <v>1608</v>
       </c>
       <c r="E485" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G485" t="s">
+        <v>512</v>
       </c>
       <c r="H485" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-    <row r="486" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J485" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="486" spans="1:10" ht="12.75">
       <c r="A486" s="1" t="s">
-        <v>1502</v>
-[...2 lines deleted...]
-        <v>1503</v>
+        <v>1609</v>
       </c>
       <c r="C486" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D486" t="s">
-        <v>1504</v>
+        <v>1610</v>
       </c>
       <c r="E486" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G486" t="s">
-        <v>59</v>
+        <v>248</v>
       </c>
       <c r="H486" t="s">
-        <v>23</v>
+        <v>15</v>
+      </c>
+      <c r="J486" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="487" spans="1:10" ht="12.75">
       <c r="A487" s="1" t="s">
-        <v>1506</v>
-[...2 lines deleted...]
-        <v>1507</v>
+        <v>1611</v>
       </c>
       <c r="C487" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D487" t="s">
-        <v>1508</v>
+        <v>1612</v>
       </c>
       <c r="E487" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G487" t="s">
-        <v>59</v>
+        <v>248</v>
       </c>
       <c r="H487" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J487" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="488" spans="1:10" ht="12.75">
       <c r="A488" s="1" t="s">
-        <v>1510</v>
-[...5 lines deleted...]
-        <v>833</v>
+        <v>1613</v>
+      </c>
+      <c r="C488" t="s">
+        <v>37</v>
       </c>
       <c r="D488" t="s">
-        <v>1512</v>
+        <v>1614</v>
       </c>
       <c r="E488" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G488" t="s">
-        <v>59</v>
+        <v>512</v>
       </c>
       <c r="H488" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J488" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="489" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="489" spans="1:10" ht="12.75">
       <c r="A489" s="1" t="s">
-        <v>1514</v>
-[...2 lines deleted...]
-        <v>1515</v>
+        <v>1615</v>
       </c>
       <c r="C489" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D489" t="s">
-        <v>1516</v>
+        <v>1616</v>
       </c>
       <c r="E489" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G489" t="s">
+        <v>512</v>
       </c>
       <c r="H489" t="s">
-        <v>163</v>
+        <v>15</v>
+      </c>
+      <c r="J489" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="490" spans="1:10" ht="12.75">
       <c r="A490" s="1" t="s">
-        <v>1518</v>
-[...5 lines deleted...]
-        <v>63</v>
+        <v>1617</v>
+      </c>
+      <c r="C490" t="s">
+        <v>37</v>
       </c>
       <c r="D490" t="s">
-        <v>1520</v>
+        <v>1618</v>
       </c>
       <c r="E490" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G490" t="s">
-        <v>59</v>
+        <v>512</v>
       </c>
       <c r="H490" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J490" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="491" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="491" spans="1:10" ht="12.75">
       <c r="A491" s="1" t="s">
-        <v>1522</v>
-[...2 lines deleted...]
-        <v>1523</v>
+        <v>1619</v>
       </c>
       <c r="C491" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D491" t="s">
-        <v>1524</v>
+        <v>1620</v>
       </c>
       <c r="E491" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G491" t="s">
+        <v>512</v>
       </c>
       <c r="H491" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-    <row r="492" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J491" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="492" spans="1:10" ht="12.75">
       <c r="A492" s="1" t="s">
-        <v>1526</v>
-[...5 lines deleted...]
-        <v>63</v>
+        <v>1621</v>
+      </c>
+      <c r="C492" t="s">
+        <v>37</v>
       </c>
       <c r="D492" t="s">
-        <v>1528</v>
+        <v>1622</v>
       </c>
       <c r="E492" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G492" t="s">
-        <v>59</v>
+        <v>512</v>
       </c>
       <c r="H492" t="s">
-        <v>23</v>
+        <v>15</v>
+      </c>
+      <c r="J492" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="493" spans="1:10" ht="12.75">
       <c r="A493" s="1" t="s">
-        <v>1530</v>
-[...2 lines deleted...]
-        <v>1531</v>
+        <v>1623</v>
       </c>
       <c r="C493" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D493" t="s">
-        <v>1532</v>
+        <v>1624</v>
       </c>
       <c r="E493" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G493" t="s">
-        <v>59</v>
+        <v>512</v>
       </c>
       <c r="H493" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J493" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="494" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="494" spans="1:10" ht="12.75">
       <c r="A494" s="1" t="s">
-        <v>1534</v>
-[...2 lines deleted...]
-        <v>1535</v>
+        <v>1625</v>
       </c>
       <c r="C494" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D494" t="s">
-        <v>1536</v>
+        <v>1626</v>
       </c>
       <c r="E494" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G494" t="s">
+        <v>248</v>
       </c>
       <c r="H494" t="s">
-        <v>312</v>
+        <v>15</v>
+      </c>
+      <c r="J494" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="495" spans="1:10" ht="12.75">
       <c r="A495" s="1" t="s">
-        <v>1538</v>
-[...2 lines deleted...]
-        <v>1539</v>
+        <v>1627</v>
       </c>
       <c r="C495" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D495" t="s">
-        <v>1540</v>
+        <v>1628</v>
       </c>
       <c r="E495" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G495" t="s">
-        <v>59</v>
+        <v>512</v>
       </c>
       <c r="H495" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J495" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="496" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="496" spans="1:10" ht="12.75">
       <c r="A496" s="1" t="s">
-        <v>1542</v>
-[...2 lines deleted...]
-        <v>1543</v>
+        <v>1629</v>
       </c>
       <c r="C496" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D496" t="s">
-        <v>1544</v>
+        <v>1630</v>
       </c>
       <c r="E496" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G496" t="s">
+        <v>512</v>
       </c>
       <c r="H496" t="s">
-        <v>312</v>
+        <v>15</v>
+      </c>
+      <c r="J496" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="497" spans="1:10" ht="12.75">
       <c r="A497" s="1" t="s">
-        <v>1546</v>
-[...2 lines deleted...]
-        <v>1547</v>
+        <v>1631</v>
       </c>
       <c r="C497" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D497" t="s">
-        <v>1548</v>
+        <v>1632</v>
       </c>
       <c r="E497" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G497" t="s">
-        <v>59</v>
+        <v>512</v>
       </c>
       <c r="H497" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J497" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="498" spans="1:10" ht="12.75">
       <c r="A498" s="1" t="s">
-        <v>1550</v>
-[...2 lines deleted...]
-        <v>1551</v>
+        <v>1633</v>
       </c>
       <c r="C498" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D498" t="s">
-        <v>1552</v>
+        <v>1634</v>
       </c>
       <c r="E498" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G498" t="s">
-        <v>59</v>
+        <v>512</v>
       </c>
       <c r="H498" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J498" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="499" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="499" spans="1:10" ht="12.75">
       <c r="A499" s="1" t="s">
-        <v>1554</v>
-[...5 lines deleted...]
-        <v>1556</v>
+        <v>1635</v>
+      </c>
+      <c r="C499" t="s">
+        <v>37</v>
       </c>
       <c r="D499" t="s">
-        <v>1557</v>
+        <v>1636</v>
       </c>
       <c r="E499" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G499" t="s">
-        <v>59</v>
+        <v>512</v>
       </c>
       <c r="H499" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="500" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J499" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8" ht="12.75">
       <c r="A500" s="1" t="s">
-        <v>1559</v>
-[...2 lines deleted...]
-        <v>1560</v>
+        <v>1637</v>
       </c>
       <c r="C500" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D500" t="s">
-        <v>1561</v>
+        <v>1638</v>
       </c>
       <c r="E500" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>102</v>
       </c>
       <c r="H500" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>892</v>
       </c>
     </row>
     <row r="501" spans="1:10" ht="12.75">
       <c r="A501" s="1" t="s">
-        <v>1563</v>
-[...2 lines deleted...]
-        <v>1564</v>
+        <v>1639</v>
       </c>
       <c r="C501" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D501" t="s">
-        <v>1565</v>
+        <v>1640</v>
       </c>
       <c r="E501" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G501" t="s">
-        <v>59</v>
+        <v>512</v>
       </c>
       <c r="H501" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J501" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="502" spans="1:10" ht="12.75">
       <c r="A502" s="1" t="s">
-        <v>1567</v>
-[...2 lines deleted...]
-        <v>1568</v>
+        <v>1641</v>
       </c>
       <c r="C502" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D502" t="s">
-        <v>1569</v>
+        <v>1642</v>
       </c>
       <c r="E502" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G502" t="s">
+        <v>512</v>
       </c>
       <c r="H502" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J502" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="503" spans="1:10" ht="12.75">
       <c r="A503" s="1" t="s">
-        <v>1571</v>
-[...2 lines deleted...]
-        <v>1572</v>
+        <v>1643</v>
       </c>
       <c r="C503" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D503" t="s">
-        <v>1573</v>
+        <v>1644</v>
       </c>
       <c r="E503" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G503" t="s">
-        <v>59</v>
+        <v>512</v>
       </c>
       <c r="H503" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J503" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="504" spans="1:10" ht="12.75">
       <c r="A504" s="1" t="s">
-        <v>1575</v>
-[...2 lines deleted...]
-        <v>1576</v>
+        <v>1645</v>
       </c>
       <c r="C504" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D504" t="s">
-        <v>1577</v>
+        <v>1646</v>
       </c>
       <c r="E504" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G504" t="s">
-        <v>59</v>
+        <v>512</v>
       </c>
       <c r="H504" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J504" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="505" spans="1:10" ht="12.75">
       <c r="A505" s="1" t="s">
-        <v>1579</v>
-[...2 lines deleted...]
-        <v>1580</v>
+        <v>1647</v>
       </c>
       <c r="C505" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D505" t="s">
-        <v>1581</v>
+        <v>1648</v>
       </c>
       <c r="E505" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G505" t="s">
+        <v>512</v>
       </c>
       <c r="H505" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J505" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="506" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="506" spans="1:10" ht="12.75">
       <c r="A506" s="1" t="s">
-        <v>1583</v>
-[...2 lines deleted...]
-        <v>1584</v>
+        <v>1649</v>
       </c>
       <c r="C506" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D506" t="s">
-        <v>1585</v>
+        <v>1650</v>
       </c>
       <c r="E506" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G506" t="s">
-        <v>59</v>
+        <v>512</v>
       </c>
       <c r="H506" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="507" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J506" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="507" spans="1:10" ht="12.75">
       <c r="A507" s="1" t="s">
-        <v>1586</v>
+        <v>1651</v>
       </c>
       <c r="C507" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D507" t="s">
-        <v>1587</v>
+        <v>1652</v>
       </c>
       <c r="E507" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G507" t="s">
-        <v>32</v>
+        <v>512</v>
       </c>
       <c r="H507" t="s">
-        <v>33</v>
+        <v>15</v>
+      </c>
+      <c r="J507" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="508" spans="1:10" ht="12.75">
       <c r="A508" s="1" t="s">
-        <v>1588</v>
+        <v>1653</v>
       </c>
       <c r="C508" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D508" t="s">
-        <v>1589</v>
+        <v>1654</v>
       </c>
       <c r="E508" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G508" t="s">
-        <v>32</v>
+        <v>512</v>
       </c>
       <c r="H508" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="J508" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="509" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="509" spans="1:10" ht="12.75">
       <c r="A509" s="1" t="s">
-        <v>1591</v>
-[...2 lines deleted...]
-        <v>1592</v>
+        <v>1655</v>
       </c>
       <c r="C509" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D509" t="s">
-        <v>1593</v>
+        <v>1656</v>
       </c>
       <c r="E509" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G509" t="s">
-        <v>59</v>
+        <v>625</v>
       </c>
       <c r="H509" t="s">
-        <v>23</v>
+        <v>626</v>
+      </c>
+      <c r="J509" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="510" spans="1:8" ht="12.75">
       <c r="A510" s="1" t="s">
-        <v>1594</v>
+        <v>1657</v>
       </c>
       <c r="C510" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D510" t="s">
-        <v>1595</v>
+        <v>1658</v>
       </c>
       <c r="E510" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G510" t="s">
-        <v>32</v>
+        <v>625</v>
       </c>
       <c r="H510" t="s">
-        <v>1106</v>
+        <v>626</v>
       </c>
     </row>
     <row r="511" spans="1:8" ht="12.75">
       <c r="A511" s="1" t="s">
-        <v>1596</v>
+        <v>1659</v>
       </c>
       <c r="C511" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D511" t="s">
-        <v>1597</v>
+        <v>1660</v>
       </c>
       <c r="E511" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>102</v>
       </c>
       <c r="H511" t="s">
-        <v>1106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="512" spans="1:8" ht="12.75">
       <c r="A512" s="1" t="s">
-        <v>1598</v>
+        <v>1661</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1662</v>
       </c>
       <c r="C512" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D512" t="s">
-        <v>1599</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>1663</v>
       </c>
       <c r="H512" t="s">
-        <v>23</v>
+        <v>73</v>
       </c>
     </row>
     <row r="513" spans="1:8" ht="12.75">
       <c r="A513" s="1" t="s">
-        <v>1600</v>
+        <v>1664</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1665</v>
       </c>
       <c r="C513" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D513" t="s">
-        <v>1601</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>1666</v>
       </c>
       <c r="H513" t="s">
-        <v>265</v>
+        <v>15</v>
       </c>
     </row>
     <row r="514" spans="1:10" ht="12.75">
       <c r="A514" s="1" t="s">
-        <v>1602</v>
+        <v>1667</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1668</v>
       </c>
       <c r="C514" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D514" t="s">
-        <v>1603</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>1669</v>
       </c>
       <c r="H514" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J514" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="515" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8" ht="12.75">
       <c r="A515" s="1" t="s">
-        <v>1604</v>
+        <v>1670</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1671</v>
       </c>
       <c r="C515" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D515" t="s">
-        <v>1605</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>1672</v>
       </c>
       <c r="H515" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="516" spans="1:8" ht="12.75">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="516" spans="1:10" ht="12.75">
       <c r="A516" s="1" t="s">
-        <v>1607</v>
+        <v>1673</v>
       </c>
       <c r="B516" t="s">
-        <v>1608</v>
+        <v>1674</v>
       </c>
       <c r="C516" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D516" t="s">
-        <v>1609</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>1675</v>
       </c>
       <c r="H516" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-    <row r="517" spans="1:8" ht="12.75">
+        <v>73</v>
+      </c>
+      <c r="J516" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="517" spans="1:10" ht="12.75">
       <c r="A517" s="1" t="s">
-        <v>1611</v>
+        <v>1676</v>
       </c>
       <c r="B517" t="s">
-        <v>1612</v>
+        <v>1677</v>
       </c>
       <c r="C517" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D517" t="s">
-        <v>1613</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>1678</v>
       </c>
       <c r="H517" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="518" spans="1:8" ht="12.75">
+        <v>307</v>
+      </c>
+      <c r="J517" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="518" spans="1:10" ht="12.75">
       <c r="A518" s="1" t="s">
-        <v>1615</v>
+        <v>1679</v>
       </c>
       <c r="B518" t="s">
-        <v>1616</v>
+        <v>1680</v>
       </c>
       <c r="C518" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D518" t="s">
-        <v>1617</v>
+        <v>1681</v>
       </c>
       <c r="E518" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G518" t="s">
+        <v>625</v>
       </c>
       <c r="H518" t="s">
-        <v>163</v>
+        <v>626</v>
+      </c>
+      <c r="J518" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="519" spans="1:8" ht="12.75">
       <c r="A519" s="1" t="s">
-        <v>1619</v>
+        <v>1682</v>
       </c>
       <c r="B519" t="s">
-        <v>1620</v>
+        <v>1683</v>
       </c>
       <c r="C519" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D519" t="s">
-        <v>1621</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>1684</v>
       </c>
       <c r="H519" t="s">
-        <v>163</v>
+        <v>15</v>
       </c>
     </row>
     <row r="520" spans="1:10" ht="12.75">
       <c r="A520" s="1" t="s">
-        <v>1623</v>
+        <v>1685</v>
       </c>
       <c r="B520" t="s">
-        <v>1624</v>
+        <v>1686</v>
       </c>
       <c r="C520" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D520" t="s">
-        <v>1625</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>1687</v>
       </c>
       <c r="H520" t="s">
-        <v>163</v>
+        <v>15</v>
       </c>
       <c r="J520" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="521" spans="1:8" ht="12.75">
       <c r="A521" s="1" t="s">
-        <v>1627</v>
+        <v>1688</v>
       </c>
       <c r="B521" t="s">
-        <v>812</v>
+        <v>1689</v>
       </c>
       <c r="C521" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D521" t="s">
-        <v>1628</v>
+        <v>1690</v>
       </c>
       <c r="E521" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G521" t="s">
-        <v>59</v>
+        <v>621</v>
       </c>
       <c r="H521" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="522" spans="1:8" ht="12.75">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="522" spans="1:10" ht="12.75">
       <c r="A522" s="1" t="s">
-        <v>1630</v>
+        <v>1691</v>
       </c>
       <c r="B522" t="s">
-        <v>1631</v>
+        <v>1692</v>
       </c>
       <c r="C522" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D522" t="s">
-        <v>1632</v>
+        <v>1693</v>
       </c>
       <c r="E522" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G522" t="s">
+        <v>625</v>
       </c>
       <c r="H522" t="s">
-        <v>95</v>
+        <v>626</v>
+      </c>
+      <c r="J522" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="523" spans="1:8" ht="12.75">
       <c r="A523" s="1" t="s">
-        <v>1633</v>
+        <v>1694</v>
       </c>
       <c r="B523" t="s">
-        <v>1634</v>
+        <v>1695</v>
       </c>
       <c r="C523" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D523" t="s">
-        <v>1635</v>
+        <v>1696</v>
+      </c>
+      <c r="E523" t="s">
+        <v>13</v>
       </c>
       <c r="G523" t="s">
-        <v>1636</v>
+        <v>1697</v>
       </c>
       <c r="H523" t="s">
-        <v>682</v>
+        <v>15</v>
       </c>
     </row>
     <row r="524" spans="1:8" ht="12.75">
       <c r="A524" s="1" t="s">
-        <v>1637</v>
+        <v>1698</v>
       </c>
       <c r="B524" t="s">
-        <v>1638</v>
-[...2 lines deleted...]
-        <v>1639</v>
+        <v>1699</v>
+      </c>
+      <c r="C524" t="s">
+        <v>37</v>
       </c>
       <c r="D524" t="s">
-        <v>1640</v>
-[...2 lines deleted...]
-        <v>1636</v>
+        <v>1700</v>
+      </c>
+      <c r="E524" t="s">
+        <v>102</v>
       </c>
       <c r="H524" t="s">
-        <v>19</v>
+        <v>183</v>
       </c>
     </row>
     <row r="525" spans="1:8" ht="12.75">
       <c r="A525" s="1" t="s">
-        <v>1641</v>
+        <v>1701</v>
       </c>
       <c r="B525" t="s">
-        <v>1642</v>
-[...2 lines deleted...]
-        <v>1643</v>
+        <v>1702</v>
+      </c>
+      <c r="C525" t="s">
+        <v>37</v>
       </c>
       <c r="D525" t="s">
-        <v>1644</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>1703</v>
+      </c>
+      <c r="E525" t="s">
+        <v>102</v>
       </c>
       <c r="H525" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="526" spans="1:8" ht="12.75">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="526" spans="1:10" ht="12.75">
       <c r="A526" s="1" t="s">
-        <v>1645</v>
+        <v>1704</v>
       </c>
       <c r="B526" t="s">
-        <v>1646</v>
-[...2 lines deleted...]
-        <v>1647</v>
+        <v>1705</v>
+      </c>
+      <c r="C526" t="s">
+        <v>37</v>
       </c>
       <c r="D526" t="s">
-        <v>1648</v>
-[...2 lines deleted...]
-        <v>1649</v>
+        <v>1706</v>
+      </c>
+      <c r="E526" t="s">
+        <v>102</v>
       </c>
       <c r="H526" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="527" spans="1:8" ht="12.75">
+        <v>69</v>
+      </c>
+      <c r="J526" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="527" spans="1:10" ht="12.75">
       <c r="A527" s="1" t="s">
-        <v>1650</v>
+        <v>1707</v>
       </c>
       <c r="B527" t="s">
-        <v>1651</v>
-[...2 lines deleted...]
-        <v>1652</v>
+        <v>1708</v>
+      </c>
+      <c r="C527" t="s">
+        <v>37</v>
       </c>
       <c r="D527" t="s">
-        <v>1653</v>
-[...2 lines deleted...]
-        <v>1654</v>
+        <v>1709</v>
+      </c>
+      <c r="E527" t="s">
+        <v>102</v>
       </c>
       <c r="H527" t="s">
-        <v>19</v>
+        <v>15</v>
+      </c>
+      <c r="J527" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="528" spans="1:8" ht="12.75">
       <c r="A528" s="1" t="s">
-        <v>1655</v>
+        <v>1710</v>
       </c>
       <c r="B528" t="s">
-        <v>1656</v>
-[...2 lines deleted...]
-        <v>1652</v>
+        <v>1711</v>
+      </c>
+      <c r="C528" t="s">
+        <v>37</v>
       </c>
       <c r="D528" t="s">
-        <v>1657</v>
-[...2 lines deleted...]
-        <v>1654</v>
+        <v>1712</v>
+      </c>
+      <c r="E528" t="s">
+        <v>102</v>
       </c>
       <c r="H528" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="529" spans="1:8" ht="12.75">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="529" spans="1:10" ht="12.75">
       <c r="A529" s="1" t="s">
-        <v>1658</v>
+        <v>1713</v>
       </c>
       <c r="B529" t="s">
-        <v>1659</v>
-[...2 lines deleted...]
-        <v>1643</v>
+        <v>1714</v>
+      </c>
+      <c r="C529" t="s">
+        <v>37</v>
       </c>
       <c r="D529" t="s">
-        <v>1660</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>1715</v>
+      </c>
+      <c r="E529" t="s">
+        <v>102</v>
       </c>
       <c r="H529" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="530" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J529" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="530" spans="1:10" ht="12.75">
       <c r="A530" s="1" t="s">
-        <v>1661</v>
+        <v>1716</v>
       </c>
       <c r="B530" t="s">
-        <v>1662</v>
-[...2 lines deleted...]
-        <v>1639</v>
+        <v>1717</v>
+      </c>
+      <c r="C530" t="s">
+        <v>37</v>
       </c>
       <c r="D530" t="s">
-        <v>1663</v>
-[...2 lines deleted...]
-        <v>1636</v>
+        <v>1718</v>
+      </c>
+      <c r="E530" t="s">
+        <v>102</v>
       </c>
       <c r="H530" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="531" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J530" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="531" spans="1:10" ht="12.75">
       <c r="A531" s="1" t="s">
-        <v>1664</v>
+        <v>1719</v>
       </c>
       <c r="B531" t="s">
-        <v>1665</v>
-[...2 lines deleted...]
-        <v>1639</v>
+        <v>1720</v>
+      </c>
+      <c r="C531" t="s">
+        <v>37</v>
       </c>
       <c r="D531" t="s">
-        <v>1666</v>
-[...2 lines deleted...]
-        <v>1636</v>
+        <v>1721</v>
+      </c>
+      <c r="E531" t="s">
+        <v>102</v>
       </c>
       <c r="H531" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="532" spans="1:8" ht="12.75">
+        <v>69</v>
+      </c>
+      <c r="J531" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="532" spans="1:10" ht="12.75">
       <c r="A532" s="1" t="s">
-        <v>1667</v>
+        <v>1722</v>
       </c>
       <c r="B532" t="s">
-        <v>1668</v>
+        <v>1723</v>
       </c>
       <c r="C532" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D532" t="s">
-        <v>1669</v>
-[...2 lines deleted...]
-        <v>1636</v>
+        <v>1724</v>
+      </c>
+      <c r="E532" t="s">
+        <v>102</v>
       </c>
       <c r="H532" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-    <row r="533" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J532" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="533" spans="1:10" ht="12.75">
       <c r="A533" s="1" t="s">
-        <v>1670</v>
+        <v>1725</v>
       </c>
       <c r="B533" t="s">
-        <v>1671</v>
-[...2 lines deleted...]
-        <v>1639</v>
+        <v>1726</v>
+      </c>
+      <c r="C533" t="s">
+        <v>37</v>
       </c>
       <c r="D533" t="s">
-        <v>1672</v>
-[...2 lines deleted...]
-        <v>1636</v>
+        <v>1727</v>
+      </c>
+      <c r="E533" t="s">
+        <v>102</v>
       </c>
       <c r="H533" t="s">
-        <v>19</v>
+        <v>15</v>
+      </c>
+      <c r="J533" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="534" spans="1:8" ht="12.75">
       <c r="A534" s="1" t="s">
-        <v>1673</v>
+        <v>1728</v>
       </c>
       <c r="B534" t="s">
-        <v>1674</v>
-[...2 lines deleted...]
-        <v>1639</v>
+        <v>1729</v>
+      </c>
+      <c r="C534" t="s">
+        <v>37</v>
       </c>
       <c r="D534" t="s">
-        <v>1675</v>
-[...2 lines deleted...]
-        <v>1636</v>
+        <v>1730</v>
       </c>
       <c r="H534" t="s">
-        <v>19</v>
+        <v>69</v>
       </c>
     </row>
     <row r="535" spans="1:8" ht="12.75">
       <c r="A535" s="1" t="s">
-        <v>1676</v>
+        <v>1731</v>
       </c>
       <c r="B535" t="s">
-        <v>1677</v>
+        <v>1732</v>
       </c>
       <c r="C535" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D535" t="s">
-        <v>1678</v>
-[...2 lines deleted...]
-        <v>1679</v>
+        <v>1733</v>
       </c>
       <c r="H535" t="s">
-        <v>1680</v>
-[...2 lines deleted...]
-    <row r="536" spans="1:8" ht="12.75">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="536" spans="1:10" ht="12.75">
       <c r="A536" s="1" t="s">
-        <v>1681</v>
+        <v>1734</v>
       </c>
       <c r="B536" t="s">
-        <v>1682</v>
+        <v>1735</v>
       </c>
       <c r="C536" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D536" t="s">
-        <v>1683</v>
-[...2 lines deleted...]
-        <v>1679</v>
+        <v>1736</v>
       </c>
       <c r="H536" t="s">
-        <v>1680</v>
-[...2 lines deleted...]
-    <row r="537" spans="1:8" ht="12.75">
+        <v>73</v>
+      </c>
+      <c r="J536" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="537" spans="1:10" ht="12.75">
       <c r="A537" s="1" t="s">
-        <v>1684</v>
+        <v>1737</v>
       </c>
       <c r="B537" t="s">
-        <v>1685</v>
-[...2 lines deleted...]
-        <v>1196</v>
+        <v>1738</v>
+      </c>
+      <c r="C537" t="s">
+        <v>37</v>
       </c>
       <c r="D537" t="s">
-        <v>1686</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>1739</v>
       </c>
       <c r="H537" t="s">
-        <v>27</v>
+        <v>73</v>
+      </c>
+      <c r="J537" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="538" spans="1:8" ht="12.75">
       <c r="A538" s="1" t="s">
-        <v>1687</v>
+        <v>1740</v>
       </c>
       <c r="B538" t="s">
-        <v>1688</v>
-[...2 lines deleted...]
-        <v>1196</v>
+        <v>1741</v>
+      </c>
+      <c r="C538" t="s">
+        <v>37</v>
       </c>
       <c r="D538" t="s">
-        <v>1689</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>1742</v>
       </c>
       <c r="H538" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="539" spans="1:8" ht="12.75">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="539" spans="1:10" ht="12.75">
       <c r="A539" s="1" t="s">
-        <v>1690</v>
+        <v>1743</v>
       </c>
       <c r="B539" t="s">
-        <v>1691</v>
-[...2 lines deleted...]
-        <v>1196</v>
+        <v>1744</v>
+      </c>
+      <c r="C539" t="s">
+        <v>37</v>
       </c>
       <c r="D539" t="s">
-        <v>1692</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>1745</v>
       </c>
       <c r="H539" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="540" spans="1:8" ht="12.75">
+        <v>73</v>
+      </c>
+      <c r="J539" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="540" spans="1:10" ht="12.75">
       <c r="A540" s="1" t="s">
-        <v>1693</v>
+        <v>1746</v>
       </c>
       <c r="B540" t="s">
-        <v>1694</v>
-[...2 lines deleted...]
-        <v>1639</v>
+        <v>1747</v>
+      </c>
+      <c r="C540" t="s">
+        <v>37</v>
       </c>
       <c r="D540" t="s">
-        <v>1695</v>
-[...2 lines deleted...]
-        <v>1636</v>
+        <v>1748</v>
       </c>
       <c r="H540" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="541" spans="1:8" ht="12.75">
+        <v>73</v>
+      </c>
+      <c r="J540" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="541" spans="1:10" ht="12.75">
       <c r="A541" s="1" t="s">
-        <v>1696</v>
+        <v>1749</v>
       </c>
       <c r="B541" t="s">
-        <v>1697</v>
-[...2 lines deleted...]
-        <v>1643</v>
+        <v>1750</v>
+      </c>
+      <c r="C541" t="s">
+        <v>37</v>
       </c>
       <c r="D541" t="s">
-        <v>1698</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>1751</v>
       </c>
       <c r="H541" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="542" spans="1:8" ht="12.75">
+        <v>73</v>
+      </c>
+      <c r="J541" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="542" spans="1:10" ht="12.75">
       <c r="A542" s="1" t="s">
-        <v>1699</v>
+        <v>1752</v>
       </c>
       <c r="B542" t="s">
-        <v>1700</v>
-[...2 lines deleted...]
-        <v>1643</v>
+        <v>1753</v>
+      </c>
+      <c r="C542" t="s">
+        <v>37</v>
       </c>
       <c r="D542" t="s">
-        <v>1701</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>1754</v>
       </c>
       <c r="H542" t="s">
-        <v>19</v>
+        <v>73</v>
+      </c>
+      <c r="J542" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="543" spans="1:10" ht="12.75">
       <c r="A543" s="1" t="s">
-        <v>1702</v>
+        <v>1756</v>
       </c>
       <c r="B543" t="s">
-        <v>1703</v>
-[...2 lines deleted...]
-        <v>1643</v>
+        <v>1757</v>
+      </c>
+      <c r="C543" t="s">
+        <v>37</v>
       </c>
       <c r="D543" t="s">
-        <v>1704</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>1758</v>
+      </c>
+      <c r="E543" t="s">
+        <v>13</v>
       </c>
       <c r="H543" t="s">
-        <v>19</v>
+        <v>168</v>
       </c>
       <c r="J543" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="544" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="544" spans="1:10" ht="12.75">
       <c r="A544" s="1" t="s">
-        <v>1705</v>
+        <v>1760</v>
       </c>
       <c r="B544" t="s">
-        <v>1706</v>
-[...2 lines deleted...]
-        <v>1196</v>
+        <v>1761</v>
+      </c>
+      <c r="C544" t="s">
+        <v>37</v>
       </c>
       <c r="D544" t="s">
-        <v>1707</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>1762</v>
+      </c>
+      <c r="E544" t="s">
+        <v>13</v>
       </c>
       <c r="H544" t="s">
-        <v>27</v>
+        <v>168</v>
+      </c>
+      <c r="J544" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="545" spans="1:8" ht="12.75">
       <c r="A545" s="1" t="s">
-        <v>1708</v>
+        <v>1764</v>
       </c>
       <c r="B545" t="s">
-        <v>1709</v>
-[...2 lines deleted...]
-        <v>1196</v>
+        <v>1765</v>
+      </c>
+      <c r="C545" t="s">
+        <v>37</v>
       </c>
       <c r="D545" t="s">
-        <v>1710</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>1766</v>
+      </c>
+      <c r="E545" t="s">
+        <v>13</v>
       </c>
       <c r="H545" t="s">
-        <v>27</v>
+        <v>168</v>
       </c>
     </row>
     <row r="546" spans="1:8" ht="12.75">
       <c r="A546" s="1" t="s">
-        <v>1711</v>
-[...5 lines deleted...]
-        <v>1643</v>
+        <v>1767</v>
+      </c>
+      <c r="C546" t="s">
+        <v>37</v>
       </c>
       <c r="D546" t="s">
-        <v>1713</v>
+        <v>1768</v>
+      </c>
+      <c r="E546" t="s">
+        <v>102</v>
       </c>
       <c r="G546" t="s">
-        <v>138</v>
+        <v>248</v>
       </c>
       <c r="H546" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="547" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="547" spans="1:10" ht="12.75">
       <c r="A547" s="1" t="s">
-        <v>1714</v>
-[...5 lines deleted...]
-        <v>1643</v>
+        <v>1769</v>
+      </c>
+      <c r="C547" t="s">
+        <v>37</v>
       </c>
       <c r="D547" t="s">
-        <v>1716</v>
+        <v>1770</v>
+      </c>
+      <c r="E547" t="s">
+        <v>102</v>
       </c>
       <c r="G547" t="s">
-        <v>138</v>
+        <v>248</v>
       </c>
       <c r="H547" t="s">
-        <v>19</v>
+        <v>15</v>
+      </c>
+      <c r="J547" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="548" spans="1:8" ht="12.75">
       <c r="A548" s="1" t="s">
-        <v>1717</v>
+        <v>1772</v>
       </c>
       <c r="B548" t="s">
-        <v>1718</v>
-[...2 lines deleted...]
-        <v>1643</v>
+        <v>1773</v>
+      </c>
+      <c r="C548" t="s">
+        <v>37</v>
       </c>
       <c r="D548" t="s">
-        <v>1719</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>1774</v>
+      </c>
+      <c r="E548" t="s">
+        <v>13</v>
       </c>
       <c r="H548" t="s">
-        <v>19</v>
+        <v>73</v>
       </c>
     </row>
     <row r="549" spans="1:8" ht="12.75">
       <c r="A549" s="1" t="s">
-        <v>1720</v>
+        <v>1776</v>
       </c>
       <c r="B549" t="s">
-        <v>1721</v>
-[...2 lines deleted...]
-        <v>1643</v>
+        <v>1777</v>
+      </c>
+      <c r="C549" t="s">
+        <v>37</v>
       </c>
       <c r="D549" t="s">
-        <v>1722</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>1778</v>
+      </c>
+      <c r="E549" t="s">
+        <v>13</v>
       </c>
       <c r="H549" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="550" spans="1:8" ht="12.75">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="550" spans="1:10" ht="12.75">
       <c r="A550" s="1" t="s">
-        <v>1649</v>
+        <v>1780</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1781</v>
       </c>
       <c r="C550" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="D550" t="s">
-        <v>1723</v>
+        <v>1782</v>
+      </c>
+      <c r="E550" t="s">
+        <v>371</v>
       </c>
       <c r="G550" t="s">
-        <v>1649</v>
+        <v>1443</v>
       </c>
       <c r="H550" t="s">
-        <v>19</v>
+        <v>1444</v>
+      </c>
+      <c r="J550" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="551" spans="1:8" ht="12.75">
       <c r="A551" s="1" t="s">
-        <v>1724</v>
+        <v>1784</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1785</v>
       </c>
       <c r="C551" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="D551" t="s">
-        <v>1725</v>
+        <v>1786</v>
       </c>
       <c r="E551" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G551" t="s">
+        <v>18</v>
       </c>
       <c r="H551" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="552" spans="1:10" ht="12.75">
       <c r="A552" s="1" t="s">
-        <v>1727</v>
+        <v>1788</v>
       </c>
       <c r="B552" t="s">
-        <v>1728</v>
+        <v>1789</v>
       </c>
       <c r="C552" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D552" t="s">
-        <v>1729</v>
+        <v>1790</v>
       </c>
       <c r="E552" t="s">
-        <v>38</v>
+        <v>13</v>
+      </c>
+      <c r="G552" t="s">
+        <v>18</v>
       </c>
       <c r="H552" t="s">
-        <v>1730</v>
+        <v>15</v>
       </c>
       <c r="J552" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="553" spans="1:10" ht="12.75">
       <c r="A553" s="1" t="s">
-        <v>1732</v>
+        <v>1792</v>
       </c>
       <c r="B553" t="s">
-        <v>1733</v>
+        <v>1793</v>
       </c>
       <c r="C553" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D553" t="s">
-        <v>1734</v>
+        <v>1794</v>
       </c>
       <c r="E553" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H553" t="s">
-        <v>163</v>
+        <v>15</v>
       </c>
       <c r="J553" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="554" spans="1:8" ht="12.75">
       <c r="A554" s="1" t="s">
-        <v>1736</v>
+        <v>1796</v>
       </c>
       <c r="B554" t="s">
-        <v>1737</v>
+        <v>1797</v>
       </c>
       <c r="C554" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D554" t="s">
-        <v>1738</v>
+        <v>1798</v>
       </c>
       <c r="E554" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H554" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-    <row r="555" spans="1:10" ht="12.75">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8" ht="12.75">
       <c r="A555" s="1" t="s">
-        <v>1740</v>
+        <v>1800</v>
       </c>
       <c r="B555" t="s">
-        <v>1741</v>
+        <v>1801</v>
       </c>
       <c r="C555" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D555" t="s">
-        <v>1742</v>
+        <v>1430</v>
       </c>
       <c r="E555" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H555" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-    <row r="556" spans="1:8" ht="12.75">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="556" spans="1:10" ht="12.75">
       <c r="A556" s="1" t="s">
-        <v>1744</v>
+        <v>1803</v>
       </c>
       <c r="B556" t="s">
-        <v>1745</v>
+        <v>1804</v>
       </c>
       <c r="C556" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D556" t="s">
-        <v>1746</v>
+        <v>1805</v>
       </c>
       <c r="E556" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H556" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="557" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J556" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="557" spans="1:10" ht="12.75">
       <c r="A557" s="1" t="s">
-        <v>1748</v>
+        <v>1807</v>
       </c>
       <c r="B557" t="s">
-        <v>1749</v>
+        <v>1808</v>
       </c>
       <c r="C557" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D557" t="s">
-        <v>1750</v>
+        <v>1809</v>
       </c>
       <c r="E557" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H557" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="558" spans="1:8" ht="12.75">
+        <v>45</v>
+      </c>
+      <c r="J557" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="558" spans="1:10" ht="12.75">
       <c r="A558" s="1" t="s">
-        <v>1752</v>
-[...2 lines deleted...]
-        <v>1753</v>
+        <v>1810</v>
       </c>
       <c r="C558" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D558" t="s">
-        <v>1754</v>
+        <v>1811</v>
       </c>
       <c r="E558" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G558" t="s">
+        <v>248</v>
       </c>
       <c r="H558" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="559" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J558" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="559" spans="1:10" ht="12.75">
       <c r="A559" s="1" t="s">
-        <v>1756</v>
-[...2 lines deleted...]
-        <v>1757</v>
+        <v>1812</v>
       </c>
       <c r="C559" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D559" t="s">
-        <v>1758</v>
+        <v>1813</v>
       </c>
       <c r="E559" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G559" t="s">
+        <v>248</v>
       </c>
       <c r="H559" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="560" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J559" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="560" spans="1:10" ht="12.75">
       <c r="A560" s="1" t="s">
-        <v>1760</v>
-[...2 lines deleted...]
-        <v>1761</v>
+        <v>1814</v>
       </c>
       <c r="C560" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D560" t="s">
-        <v>1762</v>
+        <v>1815</v>
       </c>
       <c r="E560" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G560" t="s">
+        <v>248</v>
       </c>
       <c r="H560" t="s">
-        <v>95</v>
+        <v>15</v>
+      </c>
+      <c r="J560" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="561" spans="1:8" ht="12.75">
       <c r="A561" s="1" t="s">
-        <v>1764</v>
-[...2 lines deleted...]
-        <v>1765</v>
+        <v>1816</v>
       </c>
       <c r="C561" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D561" t="s">
-        <v>1766</v>
+        <v>1817</v>
       </c>
       <c r="E561" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>449</v>
+        <v>102</v>
       </c>
       <c r="H561" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="562" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="562" spans="1:10" ht="12.75">
       <c r="A562" s="1" t="s">
-        <v>1768</v>
-[...2 lines deleted...]
-        <v>1769</v>
+        <v>1818</v>
       </c>
       <c r="C562" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D562" t="s">
-        <v>1770</v>
+        <v>1819</v>
       </c>
       <c r="E562" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>449</v>
+        <v>102</v>
       </c>
       <c r="H562" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="563" spans="1:8" ht="12.75">
+        <v>69</v>
+      </c>
+      <c r="J562" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="563" spans="1:10" ht="12.75">
       <c r="A563" s="1" t="s">
-        <v>1772</v>
-[...2 lines deleted...]
-        <v>1773</v>
+        <v>1820</v>
       </c>
       <c r="C563" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D563" t="s">
-        <v>1774</v>
+        <v>1821</v>
       </c>
       <c r="E563" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G563" t="s">
-        <v>449</v>
+        <v>248</v>
       </c>
       <c r="H563" t="s">
-        <v>23</v>
+        <v>15</v>
+      </c>
+      <c r="J563" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="564" spans="1:8" ht="12.75">
       <c r="A564" s="1" t="s">
-        <v>1776</v>
-[...2 lines deleted...]
-        <v>1777</v>
+        <v>1822</v>
       </c>
       <c r="C564" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D564" t="s">
-        <v>1778</v>
+        <v>1823</v>
       </c>
       <c r="E564" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>449</v>
+        <v>102</v>
       </c>
       <c r="H564" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="565" spans="1:8" ht="12.75">
       <c r="A565" s="1" t="s">
-        <v>1780</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>1824</v>
+      </c>
+      <c r="C565" t="s">
+        <v>37</v>
       </c>
       <c r="D565" t="s">
-        <v>1782</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>1825</v>
+      </c>
+      <c r="E565" t="s">
+        <v>102</v>
       </c>
       <c r="H565" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="566" spans="1:8" ht="12.75">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="566" spans="1:10" ht="12.75">
       <c r="A566" s="1" t="s">
-        <v>1784</v>
-[...5 lines deleted...]
-        <v>1786</v>
+        <v>1826</v>
+      </c>
+      <c r="C566" t="s">
+        <v>37</v>
       </c>
       <c r="D566" t="s">
-        <v>1787</v>
+        <v>1827</v>
       </c>
       <c r="E566" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>102</v>
       </c>
       <c r="H566" t="s">
-        <v>23</v>
+        <v>15</v>
+      </c>
+      <c r="J566" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="567" spans="1:8" ht="12.75">
       <c r="A567" s="1" t="s">
-        <v>1789</v>
-[...5 lines deleted...]
-        <v>1791</v>
+        <v>1828</v>
+      </c>
+      <c r="C567" t="s">
+        <v>37</v>
       </c>
       <c r="D567" t="s">
-        <v>1792</v>
+        <v>1829</v>
       </c>
       <c r="E567" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>102</v>
       </c>
       <c r="H567" t="s">
-        <v>23</v>
+        <v>704</v>
       </c>
     </row>
     <row r="568" spans="1:8" ht="12.75">
       <c r="A568" s="1" t="s">
-        <v>1794</v>
-[...5 lines deleted...]
-        <v>1796</v>
+        <v>1830</v>
+      </c>
+      <c r="C568" t="s">
+        <v>37</v>
       </c>
       <c r="D568" t="s">
-        <v>1797</v>
+        <v>1831</v>
       </c>
       <c r="E568" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1798</v>
+        <v>102</v>
       </c>
       <c r="H568" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="569" spans="1:8" ht="12.75">
       <c r="A569" s="1" t="s">
-        <v>1800</v>
-[...5 lines deleted...]
-        <v>1802</v>
+        <v>1832</v>
+      </c>
+      <c r="C569" t="s">
+        <v>37</v>
       </c>
       <c r="D569" t="s">
-        <v>1803</v>
+        <v>1833</v>
       </c>
       <c r="E569" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1798</v>
+        <v>102</v>
       </c>
       <c r="H569" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="570" spans="1:8" ht="12.75">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="570" spans="1:10" ht="12.75">
       <c r="A570" s="1" t="s">
-        <v>1805</v>
-[...5 lines deleted...]
-        <v>1807</v>
+        <v>1834</v>
+      </c>
+      <c r="C570" t="s">
+        <v>37</v>
       </c>
       <c r="D570" t="s">
-        <v>1808</v>
+        <v>1835</v>
       </c>
       <c r="E570" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1798</v>
+        <v>102</v>
       </c>
       <c r="H570" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="571" spans="1:8" ht="12.75">
+        <v>307</v>
+      </c>
+      <c r="J570" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="571" spans="1:10" ht="12.75">
       <c r="A571" s="1" t="s">
-        <v>1809</v>
+        <v>1836</v>
       </c>
       <c r="C571" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D571" t="s">
-        <v>1810</v>
+        <v>1837</v>
       </c>
       <c r="E571" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>376</v>
+        <v>102</v>
       </c>
       <c r="H571" t="s">
-        <v>377</v>
-[...2 lines deleted...]
-    <row r="572" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J571" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="572" spans="1:10" ht="12.75">
       <c r="A572" s="1" t="s">
-        <v>1811</v>
+        <v>1838</v>
       </c>
       <c r="C572" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D572" t="s">
-        <v>1812</v>
+        <v>1839</v>
       </c>
       <c r="E572" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G572" t="s">
-        <v>376</v>
+        <v>248</v>
       </c>
       <c r="H572" t="s">
-        <v>377</v>
+        <v>15</v>
+      </c>
+      <c r="J572" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="573" spans="1:8" ht="12.75">
       <c r="A573" s="1" t="s">
-        <v>1814</v>
-[...2 lines deleted...]
-        <v>1815</v>
+        <v>1840</v>
       </c>
       <c r="C573" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D573" t="s">
-        <v>1816</v>
+        <v>1841</v>
       </c>
       <c r="E573" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>102</v>
       </c>
       <c r="H573" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="574" spans="1:8" ht="12.75">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="574" spans="1:10" ht="12.75">
       <c r="A574" s="1" t="s">
-        <v>1818</v>
-[...5 lines deleted...]
-        <v>1820</v>
+        <v>1842</v>
+      </c>
+      <c r="C574" t="s">
+        <v>37</v>
       </c>
       <c r="D574" t="s">
-        <v>1821</v>
+        <v>1843</v>
       </c>
       <c r="E574" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G574" t="s">
-        <v>22</v>
+        <v>248</v>
       </c>
       <c r="H574" t="s">
-        <v>23</v>
+        <v>15</v>
+      </c>
+      <c r="J574" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="575" spans="1:8" ht="12.75">
       <c r="A575" s="1" t="s">
-        <v>1823</v>
-[...5 lines deleted...]
-        <v>1820</v>
+        <v>1844</v>
+      </c>
+      <c r="C575" t="s">
+        <v>37</v>
       </c>
       <c r="D575" t="s">
-        <v>1825</v>
+        <v>1845</v>
       </c>
       <c r="E575" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>102</v>
       </c>
       <c r="H575" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="576" spans="1:8" ht="12.75">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="576" spans="1:10" ht="12.75">
       <c r="A576" s="1" t="s">
-        <v>1827</v>
-[...5 lines deleted...]
-        <v>1786</v>
+        <v>1846</v>
+      </c>
+      <c r="C576" t="s">
+        <v>37</v>
       </c>
       <c r="D576" t="s">
-        <v>1829</v>
+        <v>1847</v>
       </c>
       <c r="E576" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>102</v>
       </c>
       <c r="H576" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="577" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J576" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="577" spans="1:10" ht="12.75">
       <c r="A577" s="1" t="s">
-        <v>1831</v>
-[...5 lines deleted...]
-        <v>1786</v>
+        <v>1848</v>
+      </c>
+      <c r="C577" t="s">
+        <v>37</v>
       </c>
       <c r="D577" t="s">
-        <v>1833</v>
+        <v>1849</v>
       </c>
       <c r="E577" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G577" t="s">
-        <v>22</v>
+        <v>248</v>
       </c>
       <c r="H577" t="s">
-        <v>23</v>
+        <v>15</v>
+      </c>
+      <c r="J577" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="578" spans="1:8" ht="12.75">
       <c r="A578" s="1" t="s">
-        <v>1835</v>
-[...5 lines deleted...]
-        <v>1786</v>
+        <v>1850</v>
+      </c>
+      <c r="C578" t="s">
+        <v>37</v>
       </c>
       <c r="D578" t="s">
-        <v>1837</v>
+        <v>1851</v>
       </c>
       <c r="E578" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>102</v>
       </c>
       <c r="H578" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="579" spans="1:8" ht="12.75">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="579" spans="1:10" ht="12.75">
       <c r="A579" s="1" t="s">
-        <v>1839</v>
-[...5 lines deleted...]
-        <v>1786</v>
+        <v>1852</v>
+      </c>
+      <c r="C579" t="s">
+        <v>37</v>
       </c>
       <c r="D579" t="s">
-        <v>1841</v>
+        <v>1853</v>
       </c>
       <c r="E579" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>102</v>
       </c>
       <c r="H579" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="580" spans="1:8" ht="12.75">
+        <v>892</v>
+      </c>
+      <c r="J579" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="580" spans="1:10" ht="12.75">
       <c r="A580" s="1" t="s">
-        <v>1843</v>
-[...5 lines deleted...]
-        <v>1786</v>
+        <v>1854</v>
+      </c>
+      <c r="C580" t="s">
+        <v>37</v>
       </c>
       <c r="D580" t="s">
-        <v>1845</v>
+        <v>1855</v>
       </c>
       <c r="E580" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G580" t="s">
-        <v>22</v>
+        <v>248</v>
       </c>
       <c r="H580" t="s">
-        <v>23</v>
+        <v>15</v>
+      </c>
+      <c r="J580" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="581" spans="1:8" ht="12.75">
       <c r="A581" s="1" t="s">
-        <v>1847</v>
+        <v>1857</v>
       </c>
       <c r="B581" t="s">
-        <v>1848</v>
-[...2 lines deleted...]
-        <v>1791</v>
+        <v>1858</v>
+      </c>
+      <c r="C581" t="s">
+        <v>37</v>
       </c>
       <c r="D581" t="s">
-        <v>1849</v>
+        <v>1859</v>
       </c>
       <c r="E581" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G581" t="s">
-        <v>22</v>
+        <v>555</v>
       </c>
       <c r="H581" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="582" spans="1:8" ht="12.75">
       <c r="A582" s="1" t="s">
-        <v>1851</v>
+        <v>1861</v>
       </c>
       <c r="B582" t="s">
-        <v>1852</v>
-[...2 lines deleted...]
-        <v>1791</v>
+        <v>1862</v>
+      </c>
+      <c r="C582" t="s">
+        <v>37</v>
       </c>
       <c r="D582" t="s">
-        <v>1853</v>
+        <v>1863</v>
       </c>
       <c r="E582" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G582" t="s">
-        <v>22</v>
+        <v>1864</v>
       </c>
       <c r="H582" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="583" spans="1:8" ht="12.75">
       <c r="A583" s="1" t="s">
-        <v>1855</v>
+        <v>1866</v>
       </c>
       <c r="B583" t="s">
-        <v>1856</v>
-[...2 lines deleted...]
-        <v>1791</v>
+        <v>1867</v>
+      </c>
+      <c r="C583" t="s">
+        <v>37</v>
       </c>
       <c r="D583" t="s">
-        <v>1857</v>
+        <v>1868</v>
       </c>
       <c r="E583" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G583" t="s">
-        <v>22</v>
+        <v>1864</v>
       </c>
       <c r="H583" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="584" spans="1:8" ht="12.75">
       <c r="A584" s="1" t="s">
-        <v>1859</v>
+        <v>1870</v>
       </c>
       <c r="B584" t="s">
-        <v>1860</v>
-[...2 lines deleted...]
-        <v>1861</v>
+        <v>1871</v>
+      </c>
+      <c r="C584" t="s">
+        <v>37</v>
       </c>
       <c r="D584" t="s">
-        <v>1862</v>
+        <v>1872</v>
       </c>
       <c r="E584" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G584" t="s">
-        <v>22</v>
+        <v>1864</v>
       </c>
       <c r="H584" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="585" spans="1:8" ht="12.75">
       <c r="A585" s="1" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1875</v>
+      </c>
+      <c r="C585" t="s">
+        <v>37</v>
+      </c>
+      <c r="D585" t="s">
+        <v>1876</v>
+      </c>
+      <c r="E585" t="s">
+        <v>13</v>
+      </c>
+      <c r="G585" t="s">
         <v>1864</v>
       </c>
-      <c r="B585" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H585" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="586" spans="1:8" ht="12.75">
       <c r="A586" s="1" t="s">
-        <v>1868</v>
+        <v>1878</v>
       </c>
       <c r="B586" t="s">
-        <v>1869</v>
-[...2 lines deleted...]
-        <v>1861</v>
+        <v>1879</v>
+      </c>
+      <c r="C586" t="s">
+        <v>37</v>
       </c>
       <c r="D586" t="s">
-        <v>1870</v>
+        <v>1880</v>
       </c>
       <c r="E586" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G586" t="s">
-        <v>22</v>
+        <v>1864</v>
       </c>
       <c r="H586" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="587" spans="1:8" ht="12.75">
       <c r="A587" s="1" t="s">
-        <v>1872</v>
+        <v>1882</v>
       </c>
       <c r="B587" t="s">
-        <v>1873</v>
-[...2 lines deleted...]
-        <v>1796</v>
+        <v>1883</v>
+      </c>
+      <c r="C587" t="s">
+        <v>37</v>
       </c>
       <c r="D587" t="s">
-        <v>1874</v>
+        <v>1884</v>
       </c>
       <c r="E587" t="s">
+        <v>13</v>
+      </c>
+      <c r="G587" t="s">
         <v>14</v>
       </c>
-      <c r="G587" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H587" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="588" spans="1:8" ht="12.75">
       <c r="A588" s="1" t="s">
-        <v>1876</v>
+        <v>1886</v>
       </c>
       <c r="B588" t="s">
-        <v>1877</v>
-[...2 lines deleted...]
-        <v>1796</v>
+        <v>1887</v>
+      </c>
+      <c r="C588" t="s">
+        <v>37</v>
       </c>
       <c r="D588" t="s">
-        <v>1878</v>
+        <v>1888</v>
       </c>
       <c r="E588" t="s">
+        <v>13</v>
+      </c>
+      <c r="G588" t="s">
         <v>14</v>
       </c>
-      <c r="G588" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H588" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="589" spans="1:8" ht="12.75">
       <c r="A589" s="1" t="s">
-        <v>1880</v>
+        <v>1890</v>
       </c>
       <c r="B589" t="s">
-        <v>1881</v>
-[...2 lines deleted...]
-        <v>1796</v>
+        <v>1891</v>
+      </c>
+      <c r="C589" t="s">
+        <v>37</v>
       </c>
       <c r="D589" t="s">
-        <v>1882</v>
+        <v>1892</v>
       </c>
       <c r="E589" t="s">
+        <v>13</v>
+      </c>
+      <c r="G589" t="s">
         <v>14</v>
       </c>
-      <c r="G589" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H589" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="590" spans="1:8" ht="12.75">
       <c r="A590" s="1" t="s">
-        <v>1884</v>
+        <v>1894</v>
       </c>
       <c r="B590" t="s">
-        <v>1885</v>
-[...2 lines deleted...]
-        <v>1796</v>
+        <v>1895</v>
+      </c>
+      <c r="C590" t="s">
+        <v>37</v>
       </c>
       <c r="D590" t="s">
-        <v>1886</v>
+        <v>1896</v>
       </c>
       <c r="E590" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G590" t="s">
-        <v>1798</v>
+        <v>253</v>
       </c>
       <c r="H590" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="591" spans="1:8" ht="12.75">
       <c r="A591" s="1" t="s">
-        <v>1888</v>
+        <v>1898</v>
       </c>
       <c r="B591" t="s">
-        <v>1889</v>
-[...2 lines deleted...]
-        <v>1890</v>
+        <v>1899</v>
+      </c>
+      <c r="C591" t="s">
+        <v>37</v>
       </c>
       <c r="D591" t="s">
-        <v>1891</v>
+        <v>1900</v>
       </c>
       <c r="E591" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G591" t="s">
-        <v>1798</v>
+        <v>253</v>
       </c>
       <c r="H591" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="592" spans="1:8" ht="12.75">
       <c r="A592" s="1" t="s">
-        <v>1893</v>
+        <v>1902</v>
       </c>
       <c r="B592" t="s">
-        <v>1894</v>
-[...2 lines deleted...]
-        <v>1890</v>
+        <v>1903</v>
+      </c>
+      <c r="C592" t="s">
+        <v>37</v>
       </c>
       <c r="D592" t="s">
-        <v>1895</v>
+        <v>1904</v>
       </c>
       <c r="E592" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1798</v>
+        <v>262</v>
       </c>
       <c r="H592" t="s">
-        <v>23</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="593" spans="1:8" ht="12.75">
       <c r="A593" s="1" t="s">
-        <v>1897</v>
+        <v>1906</v>
       </c>
       <c r="B593" t="s">
-        <v>1898</v>
-[...2 lines deleted...]
-        <v>1890</v>
+        <v>1907</v>
+      </c>
+      <c r="C593" t="s">
+        <v>37</v>
       </c>
       <c r="D593" t="s">
-        <v>1899</v>
+        <v>1908</v>
       </c>
       <c r="E593" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G593" t="s">
-        <v>1798</v>
+        <v>18</v>
       </c>
       <c r="H593" t="s">
-        <v>23</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="594" spans="1:8" ht="12.75">
       <c r="A594" s="1" t="s">
-        <v>1901</v>
+        <v>1911</v>
       </c>
       <c r="B594" t="s">
-        <v>1902</v>
-[...2 lines deleted...]
-        <v>1802</v>
+        <v>1912</v>
+      </c>
+      <c r="C594" t="s">
+        <v>37</v>
       </c>
       <c r="D594" t="s">
-        <v>1903</v>
+        <v>1913</v>
       </c>
       <c r="E594" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1798</v>
+        <v>13</v>
       </c>
       <c r="H594" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="595" spans="1:8" ht="12.75">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="595" spans="1:10" ht="12.75">
       <c r="A595" s="1" t="s">
-        <v>1905</v>
-[...5 lines deleted...]
-        <v>1802</v>
+        <v>1914</v>
+      </c>
+      <c r="C595" t="s">
+        <v>37</v>
       </c>
       <c r="D595" t="s">
-        <v>1907</v>
+        <v>1915</v>
       </c>
       <c r="E595" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G595" t="s">
-        <v>1798</v>
+        <v>248</v>
       </c>
       <c r="H595" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="596" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J595" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="596" spans="1:10" ht="12.75">
       <c r="A596" s="1" t="s">
-        <v>1909</v>
-[...5 lines deleted...]
-        <v>1802</v>
+        <v>1916</v>
+      </c>
+      <c r="C596" t="s">
+        <v>37</v>
       </c>
       <c r="D596" t="s">
-        <v>1911</v>
+        <v>1917</v>
       </c>
       <c r="E596" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G596" t="s">
-        <v>1798</v>
+        <v>248</v>
       </c>
       <c r="H596" t="s">
-        <v>23</v>
+        <v>15</v>
+      </c>
+      <c r="J596" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="597" spans="1:8" ht="12.75">
       <c r="A597" s="1" t="s">
-        <v>1913</v>
-[...5 lines deleted...]
-        <v>1807</v>
+        <v>1919</v>
+      </c>
+      <c r="C597" t="s">
+        <v>37</v>
       </c>
       <c r="D597" t="s">
-        <v>1915</v>
+        <v>1920</v>
       </c>
       <c r="E597" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1798</v>
+        <v>13</v>
       </c>
       <c r="H597" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
     </row>
     <row r="598" spans="1:8" ht="12.75">
       <c r="A598" s="1" t="s">
-        <v>1917</v>
-[...5 lines deleted...]
-        <v>1807</v>
+        <v>1921</v>
+      </c>
+      <c r="C598" t="s">
+        <v>37</v>
       </c>
       <c r="D598" t="s">
-        <v>1919</v>
+        <v>1922</v>
       </c>
       <c r="E598" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G598" t="s">
-        <v>1798</v>
+        <v>248</v>
       </c>
       <c r="H598" t="s">
-        <v>23</v>
+        <v>103</v>
       </c>
     </row>
     <row r="599" spans="1:8" ht="12.75">
       <c r="A599" s="1" t="s">
-        <v>1921</v>
-[...5 lines deleted...]
-        <v>1807</v>
+        <v>1923</v>
+      </c>
+      <c r="C599" t="s">
+        <v>37</v>
       </c>
       <c r="D599" t="s">
-        <v>1923</v>
+        <v>1924</v>
       </c>
       <c r="E599" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G599" t="s">
-        <v>1798</v>
+        <v>248</v>
       </c>
       <c r="H599" t="s">
-        <v>23</v>
+        <v>103</v>
       </c>
     </row>
     <row r="600" spans="1:8" ht="12.75">
       <c r="A600" s="1" t="s">
-        <v>1924</v>
+        <v>1925</v>
       </c>
       <c r="C600" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D600" t="s">
-        <v>1925</v>
+        <v>1926</v>
       </c>
       <c r="E600" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G600" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="H600" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="601" spans="1:8" ht="12.75">
       <c r="A601" s="1" t="s">
         <v>1927</v>
       </c>
       <c r="B601" t="s">
         <v>1928</v>
       </c>
       <c r="C601" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D601" t="s">
         <v>1929</v>
       </c>
-      <c r="E601" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G601" t="s">
-        <v>59</v>
+        <v>1930</v>
       </c>
       <c r="H601" t="s">
-        <v>1930</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="602" spans="1:8" ht="12.75">
       <c r="A602" s="1" t="s">
         <v>1932</v>
       </c>
       <c r="B602" t="s">
         <v>1933</v>
       </c>
       <c r="C602" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D602" t="s">
         <v>1934</v>
       </c>
-      <c r="E602" t="s">
-        <v>14</v>
+      <c r="G602" t="s">
+        <v>1930</v>
       </c>
       <c r="H602" t="s">
-        <v>69</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="603" spans="1:8" ht="12.75">
       <c r="A603" s="1" t="s">
+        <v>1935</v>
+      </c>
+      <c r="B603" t="s">
         <v>1936</v>
       </c>
-      <c r="B603" t="s">
-[...3 lines deleted...]
-        <v>30</v>
+      <c r="C603" s="1" t="s">
+        <v>923</v>
       </c>
       <c r="D603" t="s">
         <v>1937</v>
       </c>
-      <c r="E603" t="s">
-        <v>14</v>
+      <c r="F603" t="s">
+        <v>28</v>
       </c>
       <c r="G603" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="H603" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
     </row>
     <row r="604" spans="1:8" ht="12.75">
       <c r="A604" s="1" t="s">
+        <v>1938</v>
+      </c>
+      <c r="B604" t="s">
         <v>1939</v>
       </c>
-      <c r="C604" t="s">
-        <v>30</v>
+      <c r="C604" s="1" t="s">
+        <v>923</v>
       </c>
       <c r="D604" t="s">
         <v>1940</v>
       </c>
-      <c r="E604" t="s">
-        <v>14</v>
+      <c r="F604" t="s">
+        <v>28</v>
+      </c>
+      <c r="G604" t="s">
+        <v>26</v>
       </c>
       <c r="H604" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="605" spans="1:10" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8" ht="12.75">
       <c r="A605" s="1" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B605" t="s">
         <v>1942</v>
       </c>
-      <c r="B605" t="s">
+      <c r="C605" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="D605" t="s">
         <v>1943</v>
       </c>
-      <c r="C605" t="s">
-[...6 lines deleted...]
-        <v>14</v>
+      <c r="F605" t="s">
+        <v>28</v>
       </c>
       <c r="G605" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="H605" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>29</v>
       </c>
     </row>
     <row r="606" spans="1:8" ht="12.75">
       <c r="A606" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1945</v>
+      </c>
+      <c r="C606" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D606" t="s">
         <v>1946</v>
       </c>
-      <c r="C606" t="s">
-[...3 lines deleted...]
-        <v>1947</v>
+      <c r="G606" t="s">
+        <v>79</v>
       </c>
       <c r="H606" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="607" spans="1:8" ht="12.75">
       <c r="A607" s="1" t="s">
+        <v>1947</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C607" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D607" t="s">
         <v>1949</v>
       </c>
-      <c r="B607" t="s">
-[...9 lines deleted...]
-        <v>14</v>
+      <c r="G607" t="s">
+        <v>79</v>
       </c>
       <c r="H607" t="s">
-        <v>258</v>
+        <v>25</v>
       </c>
     </row>
     <row r="608" spans="1:8" ht="12.75">
       <c r="A608" s="1" t="s">
-        <v>1953</v>
+        <v>1951</v>
       </c>
       <c r="C608" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D608" t="s">
-        <v>1954</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>1952</v>
       </c>
       <c r="H608" t="s">
-        <v>69</v>
+        <v>15</v>
       </c>
     </row>
     <row r="609" spans="1:8" ht="12.75">
       <c r="A609" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1954</v>
+      </c>
+      <c r="C609" s="1" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D609" t="s">
         <v>1956</v>
       </c>
-      <c r="B609" t="s">
+      <c r="G609" t="s">
         <v>1957</v>
       </c>
-      <c r="C609" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D609" t="s">
+      <c r="H609" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8" ht="12.75">
+      <c r="A610" s="1" t="s">
         <v>1958</v>
       </c>
-      <c r="G609" t="s">
-[...7 lines deleted...]
-      <c r="A610" s="1" t="s">
+      <c r="B610" t="s">
         <v>1959</v>
       </c>
-      <c r="C610" t="s">
-        <v>30</v>
+      <c r="C610" s="1" t="s">
+        <v>1955</v>
       </c>
       <c r="D610" t="s">
         <v>1960</v>
       </c>
-      <c r="E610" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G610" t="s">
-        <v>32</v>
+        <v>1957</v>
       </c>
       <c r="H610" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-    <row r="611" spans="1:10" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8" ht="12.75">
       <c r="A611" s="1" t="s">
         <v>1961</v>
       </c>
-      <c r="C611" t="s">
-        <v>30</v>
+      <c r="B611" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C611" s="1" t="s">
+        <v>1317</v>
       </c>
       <c r="D611" t="s">
-        <v>1962</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>1963</v>
       </c>
       <c r="G611" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="H611" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-    <row r="612" spans="1:10" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8" ht="12.75">
       <c r="A612" s="1" t="s">
-        <v>1963</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1964</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1965</v>
+      </c>
+      <c r="C612" s="1" t="s">
+        <v>1327</v>
       </c>
       <c r="D612" t="s">
-        <v>1964</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>1966</v>
       </c>
       <c r="G612" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="H612" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>25</v>
       </c>
     </row>
     <row r="613" spans="1:8" ht="12.75">
       <c r="A613" s="1" t="s">
-        <v>1965</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1967</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C613" s="1" t="s">
+        <v>1327</v>
       </c>
       <c r="D613" t="s">
-        <v>1154</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>1969</v>
+      </c>
+      <c r="G613" t="s">
+        <v>39</v>
       </c>
       <c r="H613" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
     </row>
     <row r="614" spans="1:8" ht="12.75">
       <c r="A614" s="1" t="s">
-        <v>1966</v>
+        <v>1970</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1971</v>
       </c>
       <c r="C614" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D614" t="s">
-        <v>1059</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>1972</v>
+      </c>
+      <c r="G614" t="s">
+        <v>39</v>
       </c>
       <c r="H614" t="s">
-        <v>33</v>
+        <v>283</v>
       </c>
     </row>
     <row r="615" spans="1:8" ht="12.75">
       <c r="A615" s="1" t="s">
-        <v>1968</v>
+        <v>1973</v>
       </c>
       <c r="B615" t="s">
-        <v>1969</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1974</v>
+      </c>
+      <c r="C615" s="1" t="s">
+        <v>1327</v>
       </c>
       <c r="D615" t="s">
-        <v>1970</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>1975</v>
+      </c>
+      <c r="G615" t="s">
+        <v>39</v>
       </c>
       <c r="H615" t="s">
-        <v>95</v>
+        <v>25</v>
       </c>
     </row>
     <row r="616" spans="1:8" ht="12.75">
       <c r="A616" s="1" t="s">
-        <v>1972</v>
+        <v>1976</v>
       </c>
       <c r="B616" t="s">
-        <v>1973</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1977</v>
+      </c>
+      <c r="C616" s="1" t="s">
+        <v>1327</v>
       </c>
       <c r="D616" t="s">
-        <v>1974</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>1978</v>
+      </c>
+      <c r="G616" t="s">
+        <v>39</v>
       </c>
       <c r="H616" t="s">
-        <v>95</v>
+        <v>25</v>
       </c>
     </row>
     <row r="617" spans="1:8" ht="12.75">
       <c r="A617" s="1" t="s">
-        <v>1976</v>
-[...2 lines deleted...]
-        <v>1977</v>
+        <v>1341</v>
       </c>
       <c r="C617" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D617" t="s">
-        <v>1978</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>1979</v>
+      </c>
+      <c r="G617" t="s">
+        <v>1341</v>
       </c>
       <c r="H617" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="618" spans="1:8" ht="12.75">
       <c r="A618" s="1" t="s">
         <v>1980</v>
       </c>
-      <c r="B618" t="s">
+      <c r="C618" t="s">
+        <v>11</v>
+      </c>
+      <c r="D618" t="s">
         <v>1981</v>
       </c>
-      <c r="C618" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E618" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H618" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
     </row>
     <row r="619" spans="1:8" ht="12.75">
       <c r="A619" s="1" t="s">
+        <v>1983</v>
+      </c>
+      <c r="B619" t="s">
         <v>1984</v>
       </c>
-      <c r="B619" t="s">
+      <c r="C619" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D619" t="s">
         <v>1985</v>
       </c>
-      <c r="C619" t="s">
-[...6 lines deleted...]
-        <v>14</v>
+      <c r="G619" t="s">
+        <v>79</v>
       </c>
       <c r="H619" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="620" spans="1:8" ht="12.75">
       <c r="A620" s="1" t="s">
+        <v>1987</v>
+      </c>
+      <c r="B620" t="s">
         <v>1988</v>
       </c>
-      <c r="B620" t="s">
+      <c r="C620" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D620" t="s">
         <v>1989</v>
       </c>
-      <c r="C620" t="s">
-[...6 lines deleted...]
-        <v>14</v>
+      <c r="G620" t="s">
+        <v>79</v>
       </c>
       <c r="H620" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="621" spans="1:8" ht="12.75">
       <c r="A621" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="B621" t="s">
         <v>1992</v>
       </c>
-      <c r="B621" t="s">
+      <c r="C621" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D621" t="s">
         <v>1993</v>
       </c>
-      <c r="C621" t="s">
-[...6 lines deleted...]
-        <v>14</v>
+      <c r="G621" t="s">
+        <v>79</v>
       </c>
       <c r="H621" t="s">
-        <v>95</v>
+        <v>25</v>
       </c>
     </row>
     <row r="622" spans="1:8" ht="12.75">
       <c r="A622" s="1" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B622" t="s">
         <v>1996</v>
       </c>
-      <c r="C622" t="s">
-        <v>30</v>
+      <c r="C622" s="1" t="s">
+        <v>77</v>
       </c>
       <c r="D622" t="s">
         <v>1997</v>
       </c>
+      <c r="G622" t="s">
+        <v>79</v>
+      </c>
       <c r="H622" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="623" spans="1:8" ht="12.75">
       <c r="A623" s="1" t="s">
         <v>1999</v>
       </c>
+      <c r="B623" t="s">
+        <v>2000</v>
+      </c>
       <c r="C623" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D623" t="s">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="E623" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H623" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
     </row>
     <row r="624" spans="1:8" ht="12.75">
       <c r="A624" s="1" t="s">
-        <v>2002</v>
+        <v>2003</v>
+      </c>
+      <c r="B624" t="s">
+        <v>2004</v>
       </c>
       <c r="C624" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D624" t="s">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="E624" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H624" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
     </row>
     <row r="625" spans="1:8" ht="12.75">
       <c r="A625" s="1" t="s">
-        <v>2004</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2007</v>
+      </c>
+      <c r="B625" t="s">
+        <v>2008</v>
+      </c>
+      <c r="C625" s="1" t="s">
+        <v>2009</v>
       </c>
       <c r="D625" t="s">
-        <v>2005</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2010</v>
+      </c>
+      <c r="G625" t="s">
+        <v>23</v>
       </c>
       <c r="H625" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="626" spans="1:8" ht="12.75">
       <c r="A626" s="1" t="s">
-        <v>2006</v>
+        <v>2012</v>
       </c>
       <c r="C626" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D626" t="s">
-        <v>2007</v>
+        <v>2013</v>
       </c>
       <c r="E626" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>13</v>
       </c>
       <c r="H626" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="627" spans="1:8" ht="12.75">
       <c r="A627" s="1" t="s">
-        <v>2009</v>
-[...2 lines deleted...]
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="C627" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D627" t="s">
-        <v>2011</v>
+        <v>2016</v>
       </c>
       <c r="E627" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H627" t="s">
-        <v>95</v>
+        <v>15</v>
       </c>
     </row>
     <row r="628" spans="1:8" ht="12.75">
       <c r="A628" s="1" t="s">
-        <v>2013</v>
-[...2 lines deleted...]
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="C628" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D628" t="s">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="E628" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H628" t="s">
-        <v>95</v>
+        <v>15</v>
       </c>
     </row>
     <row r="629" spans="1:8" ht="12.75">
       <c r="A629" s="1" t="s">
-        <v>2017</v>
-[...4 lines deleted...]
-      <c r="C629" s="1" t="s">
         <v>2019</v>
+      </c>
+      <c r="C629" t="s">
+        <v>37</v>
       </c>
       <c r="D629" t="s">
         <v>2020</v>
       </c>
+      <c r="E629" t="s">
+        <v>13</v>
+      </c>
       <c r="G629" t="s">
-        <v>17</v>
+        <v>1697</v>
       </c>
       <c r="H629" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="630" spans="1:8" ht="12.75">
       <c r="A630" s="1" t="s">
         <v>2022</v>
       </c>
+      <c r="B630" t="s">
+        <v>2023</v>
+      </c>
       <c r="C630" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D630" t="s">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E630" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H630" t="s">
-        <v>33</v>
+        <v>103</v>
       </c>
     </row>
     <row r="631" spans="1:8" ht="12.75">
       <c r="A631" s="1" t="s">
-        <v>2025</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2026</v>
+      </c>
+      <c r="B631" t="s">
+        <v>2027</v>
+      </c>
+      <c r="C631" s="1" t="s">
+        <v>113</v>
       </c>
       <c r="D631" t="s">
-        <v>2026</v>
+        <v>2028</v>
       </c>
       <c r="E631" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>13</v>
       </c>
       <c r="H631" t="s">
-        <v>230</v>
+        <v>34</v>
       </c>
     </row>
     <row r="632" spans="1:8" ht="12.75">
       <c r="A632" s="1" t="s">
-        <v>2028</v>
+        <v>2030</v>
       </c>
       <c r="B632" t="s">
-        <v>2029</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2031</v>
+      </c>
+      <c r="C632" s="1" t="s">
+        <v>113</v>
       </c>
       <c r="D632" t="s">
-        <v>2030</v>
+        <v>2032</v>
       </c>
       <c r="E632" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="H632" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
     </row>
     <row r="633" spans="1:8" ht="12.75">
       <c r="A633" s="1" t="s">
-        <v>2032</v>
+        <v>2034</v>
       </c>
       <c r="B633" t="s">
-        <v>2033</v>
+        <v>2035</v>
       </c>
       <c r="C633" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D633" t="s">
-        <v>2034</v>
+        <v>2036</v>
       </c>
       <c r="E633" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>454</v>
+        <v>13</v>
       </c>
       <c r="H633" t="s">
-        <v>23</v>
+        <v>73</v>
       </c>
     </row>
     <row r="634" spans="1:8" ht="12.75">
       <c r="A634" s="1" t="s">
-        <v>2036</v>
+        <v>2038</v>
       </c>
       <c r="B634" t="s">
-        <v>2037</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2039</v>
+      </c>
+      <c r="C634" s="1" t="s">
+        <v>113</v>
       </c>
       <c r="D634" t="s">
-        <v>2038</v>
+        <v>2040</v>
       </c>
       <c r="E634" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>454</v>
+        <v>13</v>
       </c>
       <c r="H634" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
     </row>
     <row r="635" spans="1:8" ht="12.75">
       <c r="A635" s="1" t="s">
-        <v>2040</v>
+        <v>2042</v>
       </c>
       <c r="B635" t="s">
-        <v>2041</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2043</v>
+      </c>
+      <c r="C635" s="1" t="s">
+        <v>113</v>
       </c>
       <c r="D635" t="s">
-        <v>2042</v>
+        <v>2044</v>
       </c>
       <c r="E635" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>454</v>
+        <v>13</v>
       </c>
       <c r="H635" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
     </row>
     <row r="636" spans="1:8" ht="12.75">
       <c r="A636" s="1" t="s">
-        <v>2044</v>
+        <v>2046</v>
       </c>
       <c r="B636" t="s">
-        <v>2045</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2047</v>
+      </c>
+      <c r="C636" s="1" t="s">
+        <v>113</v>
       </c>
       <c r="D636" t="s">
-        <v>2046</v>
+        <v>2048</v>
       </c>
       <c r="E636" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>454</v>
+        <v>13</v>
       </c>
       <c r="H636" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="637" spans="1:8" ht="12.75">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="637" spans="1:10" ht="12.75">
       <c r="A637" s="1" t="s">
-        <v>2047</v>
+        <v>2050</v>
+      </c>
+      <c r="B637" t="s">
+        <v>2051</v>
       </c>
       <c r="C637" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D637" t="s">
-        <v>2048</v>
+        <v>2052</v>
       </c>
       <c r="E637" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H637" t="s">
-        <v>23</v>
+        <v>15</v>
+      </c>
+      <c r="J637" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="638" spans="1:8" ht="12.75">
       <c r="A638" s="1" t="s">
-        <v>2049</v>
+        <v>2054</v>
+      </c>
+      <c r="B638" t="s">
+        <v>2055</v>
       </c>
       <c r="C638" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D638" t="s">
-        <v>2050</v>
+        <v>2056</v>
       </c>
       <c r="E638" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="H638" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-    <row r="639" spans="1:8" ht="12.75">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="639" spans="1:10" ht="12.75">
       <c r="A639" s="1" t="s">
-        <v>2051</v>
+        <v>2058</v>
+      </c>
+      <c r="B639" t="s">
+        <v>2059</v>
       </c>
       <c r="C639" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D639" t="s">
-        <v>2052</v>
+        <v>2060</v>
       </c>
       <c r="E639" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="H639" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-    <row r="640" spans="1:10" ht="12.75">
+        <v>103</v>
+      </c>
+      <c r="J639" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8" ht="12.75">
       <c r="A640" s="1" t="s">
-        <v>2054</v>
+        <v>2062</v>
       </c>
       <c r="B640" t="s">
-        <v>2055</v>
+        <v>2063</v>
       </c>
       <c r="C640" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D640" t="s">
-        <v>2056</v>
+        <v>2064</v>
       </c>
       <c r="E640" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="H640" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="641" spans="1:8" ht="12.75">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="641" spans="1:10" ht="12.75">
       <c r="A641" s="1" t="s">
-        <v>2058</v>
+        <v>2066</v>
       </c>
       <c r="B641" t="s">
-        <v>2059</v>
+        <v>2067</v>
       </c>
       <c r="C641" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D641" t="s">
-        <v>2060</v>
+        <v>2068</v>
       </c>
       <c r="E641" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H641" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-    <row r="642" spans="1:10" ht="12.75">
+        <v>73</v>
+      </c>
+      <c r="J641" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8" ht="12.75">
       <c r="A642" s="1" t="s">
-        <v>2062</v>
-[...2 lines deleted...]
-        <v>2063</v>
+        <v>2070</v>
       </c>
       <c r="C642" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D642" t="s">
-        <v>2064</v>
+        <v>2071</v>
       </c>
       <c r="E642" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H642" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>168</v>
       </c>
     </row>
     <row r="643" spans="1:8" ht="12.75">
       <c r="A643" s="1" t="s">
-        <v>2066</v>
-[...2 lines deleted...]
-        <v>2067</v>
+        <v>2073</v>
       </c>
       <c r="C643" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D643" t="s">
-        <v>2068</v>
+        <v>2074</v>
       </c>
       <c r="E643" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H643" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="644" spans="1:8" ht="12.75">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="644" spans="1:10" ht="12.75">
       <c r="A644" s="1" t="s">
-        <v>2070</v>
+        <v>2076</v>
       </c>
       <c r="B644" t="s">
-        <v>2071</v>
+        <v>2077</v>
       </c>
       <c r="C644" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D644" t="s">
-        <v>2072</v>
+        <v>2078</v>
       </c>
       <c r="E644" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G644" t="s">
+        <v>18</v>
       </c>
       <c r="H644" t="s">
-        <v>95</v>
+        <v>15</v>
+      </c>
+      <c r="J644" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="645" spans="1:8" ht="12.75">
       <c r="A645" s="1" t="s">
-        <v>2074</v>
+        <v>2080</v>
       </c>
       <c r="B645" t="s">
-        <v>2075</v>
+        <v>2081</v>
       </c>
       <c r="C645" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D645" t="s">
-        <v>2076</v>
+        <v>2082</v>
       </c>
       <c r="E645" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H645" t="s">
-        <v>69</v>
+        <v>103</v>
       </c>
     </row>
     <row r="646" spans="1:10" ht="12.75">
       <c r="A646" s="1" t="s">
-        <v>2078</v>
+        <v>2084</v>
       </c>
       <c r="B646" t="s">
-        <v>2079</v>
+        <v>2085</v>
       </c>
       <c r="C646" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D646" t="s">
-        <v>2080</v>
+        <v>2086</v>
       </c>
       <c r="E646" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G646" t="s">
+        <v>18</v>
       </c>
       <c r="H646" t="s">
-        <v>1235</v>
+        <v>15</v>
       </c>
       <c r="J646" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="647" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="647" spans="1:10" ht="12.75">
       <c r="A647" s="1" t="s">
-        <v>2082</v>
+        <v>2088</v>
       </c>
       <c r="B647" t="s">
-        <v>2083</v>
+        <v>2089</v>
       </c>
       <c r="C647" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D647" t="s">
-        <v>2084</v>
+        <v>2090</v>
       </c>
       <c r="E647" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G647" t="s">
+        <v>18</v>
       </c>
       <c r="H647" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="648" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J647" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="648" spans="1:10" ht="12.75">
       <c r="A648" s="1" t="s">
-        <v>2086</v>
+        <v>2092</v>
       </c>
       <c r="B648" t="s">
-        <v>2087</v>
+        <v>2093</v>
       </c>
       <c r="C648" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D648" t="s">
-        <v>2088</v>
+        <v>2094</v>
       </c>
       <c r="E648" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G648" t="s">
+        <v>18</v>
       </c>
       <c r="H648" t="s">
-        <v>95</v>
+        <v>15</v>
+      </c>
+      <c r="J648" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="649" spans="1:8" ht="12.75">
       <c r="A649" s="1" t="s">
-        <v>2090</v>
+        <v>2096</v>
       </c>
       <c r="B649" t="s">
-        <v>2091</v>
+        <v>2097</v>
       </c>
       <c r="C649" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D649" t="s">
-        <v>2092</v>
+        <v>2098</v>
       </c>
       <c r="E649" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="H649" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="650" spans="1:8" ht="12.75">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="650" spans="1:10" ht="12.75">
       <c r="A650" s="1" t="s">
-        <v>2094</v>
+        <v>2100</v>
       </c>
       <c r="B650" t="s">
-        <v>2095</v>
+        <v>2101</v>
       </c>
       <c r="C650" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D650" t="s">
-        <v>2096</v>
+        <v>2102</v>
       </c>
       <c r="E650" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G650" t="s">
+        <v>18</v>
       </c>
       <c r="H650" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="651" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J650" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="651" spans="1:10" ht="12.75">
       <c r="A651" s="1" t="s">
-        <v>2098</v>
+        <v>2104</v>
       </c>
       <c r="B651" t="s">
-        <v>2099</v>
+        <v>2105</v>
       </c>
       <c r="C651" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D651" t="s">
-        <v>2100</v>
+        <v>2106</v>
       </c>
       <c r="E651" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G651" t="s">
+        <v>18</v>
       </c>
       <c r="H651" t="s">
-        <v>163</v>
+        <v>15</v>
+      </c>
+      <c r="J651" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="652" spans="1:8" ht="12.75">
       <c r="A652" s="1" t="s">
-        <v>2102</v>
+        <v>2108</v>
       </c>
       <c r="B652" t="s">
-        <v>2103</v>
+        <v>2109</v>
       </c>
       <c r="C652" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D652" t="s">
-        <v>2104</v>
+        <v>2110</v>
       </c>
       <c r="E652" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H652" t="s">
-        <v>1235</v>
-[...2 lines deleted...]
-    <row r="653" spans="1:8" ht="12.75">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="653" spans="1:10" ht="12.75">
       <c r="A653" s="1" t="s">
-        <v>2106</v>
+        <v>2112</v>
       </c>
       <c r="B653" t="s">
-        <v>2107</v>
+        <v>2113</v>
       </c>
       <c r="C653" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D653" t="s">
-        <v>2108</v>
+        <v>2114</v>
       </c>
       <c r="E653" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H653" t="s">
-        <v>163</v>
+        <v>15</v>
+      </c>
+      <c r="J653" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="654" spans="1:8" ht="12.75">
       <c r="A654" s="1" t="s">
-        <v>2110</v>
+        <v>2116</v>
       </c>
       <c r="B654" t="s">
-        <v>2111</v>
+        <v>2117</v>
       </c>
       <c r="C654" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D654" t="s">
-        <v>2112</v>
+        <v>2118</v>
       </c>
       <c r="E654" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="H654" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="655" spans="1:8" ht="12.75">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="655" spans="1:10" ht="12.75">
       <c r="A655" s="1" t="s">
-        <v>2114</v>
+        <v>2120</v>
       </c>
       <c r="B655" t="s">
-        <v>2115</v>
+        <v>2121</v>
       </c>
       <c r="C655" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D655" t="s">
-        <v>2116</v>
+        <v>2122</v>
       </c>
       <c r="E655" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H655" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-    <row r="656" spans="1:10" ht="12.75">
+        <v>307</v>
+      </c>
+      <c r="J655" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8" ht="12.75">
       <c r="A656" s="1" t="s">
-        <v>2118</v>
+        <v>2124</v>
       </c>
       <c r="B656" t="s">
-        <v>2119</v>
+        <v>2125</v>
       </c>
       <c r="C656" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D656" t="s">
-        <v>2120</v>
+        <v>2126</v>
       </c>
       <c r="E656" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="H656" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="657" spans="1:10" ht="12.75">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8" ht="12.75">
       <c r="A657" s="1" t="s">
-        <v>2122</v>
+        <v>2128</v>
       </c>
       <c r="B657" t="s">
-        <v>2123</v>
+        <v>2129</v>
       </c>
       <c r="C657" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D657" t="s">
-        <v>2124</v>
+        <v>2130</v>
       </c>
       <c r="E657" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="H657" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="658" spans="1:8" ht="12.75">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="658" spans="1:10" ht="12.75">
       <c r="A658" s="1" t="s">
-        <v>2126</v>
+        <v>2132</v>
       </c>
       <c r="B658" t="s">
-        <v>2127</v>
+        <v>2133</v>
       </c>
       <c r="C658" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D658" t="s">
-        <v>2128</v>
+        <v>2134</v>
       </c>
       <c r="E658" t="s">
-        <v>14</v>
+        <v>262</v>
       </c>
       <c r="H658" t="s">
-        <v>265</v>
+        <v>263</v>
+      </c>
+      <c r="J658" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="659" spans="1:10" ht="12.75">
       <c r="A659" s="1" t="s">
-        <v>2130</v>
+        <v>2136</v>
       </c>
       <c r="B659" t="s">
-        <v>2131</v>
+        <v>2137</v>
       </c>
       <c r="C659" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D659" t="s">
-        <v>2132</v>
+        <v>2138</v>
       </c>
       <c r="E659" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="F659" t="s">
+        <v>2139</v>
       </c>
       <c r="H659" t="s">
-        <v>33</v>
+        <v>168</v>
       </c>
       <c r="J659" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="660" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="660" spans="1:10" ht="12.75">
       <c r="A660" s="1" t="s">
-        <v>2134</v>
+        <v>2141</v>
       </c>
       <c r="B660" t="s">
-        <v>2135</v>
+        <v>2142</v>
       </c>
       <c r="C660" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D660" t="s">
-        <v>2136</v>
+        <v>2143</v>
       </c>
       <c r="E660" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>13</v>
+      </c>
+      <c r="F660" t="s">
+        <v>2139</v>
       </c>
       <c r="H660" t="s">
-        <v>23</v>
+        <v>168</v>
+      </c>
+      <c r="J660" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="661" spans="1:10" ht="12.75">
       <c r="A661" s="1" t="s">
-        <v>2138</v>
+        <v>2145</v>
       </c>
       <c r="B661" t="s">
-        <v>2139</v>
+        <v>2146</v>
       </c>
       <c r="C661" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D661" t="s">
-        <v>2140</v>
+        <v>2147</v>
       </c>
       <c r="E661" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G661" t="s">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="H661" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J661" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="662" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="662" spans="1:10" ht="12.75">
       <c r="A662" s="1" t="s">
-        <v>2142</v>
+        <v>2149</v>
       </c>
       <c r="B662" t="s">
-        <v>2143</v>
+        <v>2150</v>
       </c>
       <c r="C662" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D662" t="s">
-        <v>2144</v>
+        <v>2151</v>
       </c>
       <c r="E662" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G662" t="s">
+        <v>18</v>
       </c>
       <c r="H662" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-    <row r="663" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J662" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="663" spans="1:10" ht="12.75">
       <c r="A663" s="1" t="s">
-        <v>2146</v>
+        <v>2153</v>
       </c>
       <c r="B663" t="s">
-        <v>2147</v>
+        <v>2154</v>
       </c>
       <c r="C663" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D663" t="s">
-        <v>2148</v>
+        <v>2155</v>
       </c>
       <c r="E663" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G663" t="s">
+        <v>18</v>
       </c>
       <c r="H663" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-    <row r="664" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J663" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="664" spans="1:10" ht="12.75">
       <c r="A664" s="1" t="s">
-        <v>2150</v>
+        <v>2157</v>
       </c>
       <c r="B664" t="s">
-        <v>2151</v>
+        <v>2158</v>
       </c>
       <c r="C664" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D664" t="s">
-        <v>2152</v>
+        <v>2159</v>
       </c>
       <c r="E664" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G664" t="s">
+        <v>18</v>
       </c>
       <c r="H664" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-    <row r="665" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J664" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="665" spans="1:10" ht="12.75">
       <c r="A665" s="1" t="s">
-        <v>2154</v>
+        <v>2161</v>
       </c>
       <c r="B665" t="s">
-        <v>2155</v>
+        <v>2162</v>
       </c>
       <c r="C665" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D665" t="s">
-        <v>2156</v>
+        <v>2163</v>
       </c>
       <c r="E665" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H665" t="s">
-        <v>265</v>
+        <v>307</v>
+      </c>
+      <c r="J665" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="666" spans="1:8" ht="12.75">
       <c r="A666" s="1" t="s">
-        <v>2158</v>
+        <v>2165</v>
       </c>
       <c r="B666" t="s">
-        <v>2159</v>
+        <v>2166</v>
       </c>
       <c r="C666" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D666" t="s">
-        <v>2160</v>
+        <v>2167</v>
       </c>
       <c r="E666" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H666" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-    <row r="667" spans="1:8" ht="12.75">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="667" spans="1:10" ht="12.75">
       <c r="A667" s="1" t="s">
-        <v>2162</v>
+        <v>2169</v>
       </c>
       <c r="B667" t="s">
-        <v>2163</v>
+        <v>2170</v>
       </c>
       <c r="C667" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D667" t="s">
-        <v>2164</v>
+        <v>2171</v>
       </c>
       <c r="E667" t="s">
-        <v>14</v>
+        <v>371</v>
       </c>
       <c r="H667" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-    <row r="668" spans="1:8" ht="12.75">
+        <v>372</v>
+      </c>
+      <c r="J667" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="668" spans="1:10" ht="12.75">
       <c r="A668" s="1" t="s">
-        <v>2166</v>
+        <v>2173</v>
       </c>
       <c r="B668" t="s">
-        <v>2167</v>
+        <v>2174</v>
       </c>
       <c r="C668" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D668" t="s">
-        <v>2168</v>
+        <v>2175</v>
       </c>
       <c r="E668" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G668" t="s">
+        <v>18</v>
       </c>
       <c r="H668" t="s">
-        <v>265</v>
+        <v>15</v>
+      </c>
+      <c r="J668" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="669" spans="1:8" ht="12.75">
       <c r="A669" s="1" t="s">
-        <v>2170</v>
+        <v>2177</v>
       </c>
       <c r="B669" t="s">
-        <v>2171</v>
+        <v>2178</v>
       </c>
       <c r="C669" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D669" t="s">
-        <v>2172</v>
+        <v>2179</v>
       </c>
       <c r="E669" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H669" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-    <row r="670" spans="1:8" ht="12.75">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="670" spans="1:10" ht="12.75">
       <c r="A670" s="1" t="s">
-        <v>2174</v>
+        <v>2181</v>
       </c>
       <c r="B670" t="s">
-        <v>2175</v>
+        <v>2182</v>
       </c>
       <c r="C670" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D670" t="s">
-        <v>2176</v>
+        <v>2183</v>
       </c>
       <c r="E670" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H670" t="s">
-        <v>265</v>
+        <v>73</v>
+      </c>
+      <c r="J670" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="671" spans="1:8" ht="12.75">
       <c r="A671" s="1" t="s">
-        <v>2178</v>
+        <v>2185</v>
       </c>
       <c r="B671" t="s">
-        <v>2179</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2186</v>
+      </c>
+      <c r="C671" s="1" t="s">
+        <v>1327</v>
       </c>
       <c r="D671" t="s">
-        <v>2180</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2187</v>
+      </c>
+      <c r="G671" t="s">
+        <v>39</v>
       </c>
       <c r="H671" t="s">
-        <v>95</v>
+        <v>25</v>
       </c>
     </row>
     <row r="672" spans="1:8" ht="12.75">
       <c r="A672" s="1" t="s">
-        <v>2182</v>
-[...2 lines deleted...]
-        <v>2183</v>
+        <v>2188</v>
       </c>
       <c r="C672" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D672" t="s">
-        <v>2184</v>
+        <v>2189</v>
       </c>
       <c r="E672" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G672" t="s">
+        <v>248</v>
       </c>
       <c r="H672" t="s">
-        <v>265</v>
+        <v>103</v>
       </c>
     </row>
     <row r="673" spans="1:8" ht="12.75">
       <c r="A673" s="1" t="s">
-        <v>2186</v>
-[...2 lines deleted...]
-        <v>2187</v>
+        <v>2191</v>
       </c>
       <c r="C673" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D673" t="s">
-        <v>2188</v>
+        <v>2192</v>
       </c>
       <c r="E673" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="H673" t="s">
-        <v>265</v>
+        <v>15</v>
       </c>
     </row>
     <row r="674" spans="1:8" ht="12.75">
       <c r="A674" s="1" t="s">
-        <v>2190</v>
+        <v>2194</v>
       </c>
       <c r="B674" t="s">
-        <v>2191</v>
+        <v>294</v>
       </c>
       <c r="C674" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D674" t="s">
-        <v>2192</v>
+        <v>2195</v>
       </c>
       <c r="E674" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G674" t="s">
+        <v>18</v>
       </c>
       <c r="H674" t="s">
-        <v>265</v>
+        <v>15</v>
       </c>
     </row>
     <row r="675" spans="1:8" ht="12.75">
       <c r="A675" s="1" t="s">
-        <v>2194</v>
+        <v>2197</v>
       </c>
       <c r="B675" t="s">
-        <v>2195</v>
+        <v>2113</v>
       </c>
       <c r="C675" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D675" t="s">
-        <v>2196</v>
+        <v>2198</v>
       </c>
       <c r="E675" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G675" t="s">
+        <v>18</v>
       </c>
       <c r="H675" t="s">
-        <v>265</v>
+        <v>15</v>
       </c>
     </row>
     <row r="676" spans="1:10" ht="12.75">
       <c r="A676" s="1" t="s">
-        <v>2198</v>
-[...2 lines deleted...]
-        <v>2199</v>
+        <v>2200</v>
       </c>
       <c r="C676" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D676" t="s">
-        <v>2200</v>
+        <v>2201</v>
       </c>
       <c r="E676" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="H676" t="s">
-        <v>265</v>
+        <v>15</v>
       </c>
       <c r="J676" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="677" spans="1:10" ht="12.75">
       <c r="A677" s="1" t="s">
-        <v>2202</v>
-[...1 lines deleted...]
-      <c r="B677" t="s">
         <v>2203</v>
       </c>
       <c r="C677" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D677" t="s">
         <v>2204</v>
       </c>
       <c r="E677" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="H677" t="s">
-        <v>265</v>
+        <v>15</v>
       </c>
       <c r="J677" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="678" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="678" spans="1:10" ht="12.75">
       <c r="A678" s="1" t="s">
         <v>2206</v>
       </c>
       <c r="B678" t="s">
         <v>2207</v>
       </c>
-      <c r="C678" t="s">
-        <v>30</v>
+      <c r="C678" s="1" t="s">
+        <v>1108</v>
       </c>
       <c r="D678" t="s">
         <v>2208</v>
       </c>
       <c r="E678" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G678" t="s">
+        <v>18</v>
       </c>
       <c r="H678" t="s">
-        <v>265</v>
+        <v>15</v>
+      </c>
+      <c r="J678" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="679" spans="1:8" ht="12.75">
       <c r="A679" s="1" t="s">
         <v>2210</v>
       </c>
       <c r="B679" t="s">
         <v>2211</v>
       </c>
       <c r="C679" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D679" t="s">
         <v>2212</v>
       </c>
       <c r="E679" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G679" t="s">
+        <v>555</v>
       </c>
       <c r="H679" t="s">
-        <v>265</v>
+        <v>15</v>
       </c>
     </row>
     <row r="680" spans="1:8" ht="12.75">
       <c r="A680" s="1" t="s">
         <v>2214</v>
       </c>
       <c r="B680" t="s">
         <v>2215</v>
       </c>
-      <c r="C680" t="s">
-        <v>30</v>
+      <c r="C680" s="1" t="s">
+        <v>605</v>
       </c>
       <c r="D680" t="s">
         <v>2216</v>
       </c>
       <c r="E680" t="s">
+        <v>13</v>
+      </c>
+      <c r="G680" t="s">
         <v>14</v>
       </c>
       <c r="H680" t="s">
-        <v>265</v>
+        <v>15</v>
       </c>
     </row>
     <row r="681" spans="1:8" ht="12.75">
       <c r="A681" s="1" t="s">
         <v>2218</v>
       </c>
       <c r="B681" t="s">
         <v>2219</v>
       </c>
-      <c r="C681" t="s">
-        <v>30</v>
+      <c r="C681" s="1" t="s">
+        <v>605</v>
       </c>
       <c r="D681" t="s">
         <v>2220</v>
       </c>
       <c r="E681" t="s">
+        <v>13</v>
+      </c>
+      <c r="G681" t="s">
         <v>14</v>
       </c>
       <c r="H681" t="s">
-        <v>265</v>
+        <v>15</v>
       </c>
     </row>
     <row r="682" spans="1:8" ht="12.75">
       <c r="A682" s="1" t="s">
         <v>2222</v>
       </c>
       <c r="B682" t="s">
         <v>2223</v>
       </c>
-      <c r="C682" t="s">
-        <v>30</v>
+      <c r="C682" s="1" t="s">
+        <v>605</v>
       </c>
       <c r="D682" t="s">
         <v>2224</v>
       </c>
       <c r="E682" t="s">
+        <v>13</v>
+      </c>
+      <c r="G682" t="s">
         <v>14</v>
       </c>
-      <c r="G682" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H682" t="s">
-        <v>1380</v>
+        <v>15</v>
       </c>
     </row>
     <row r="683" spans="1:8" ht="12.75">
       <c r="A683" s="1" t="s">
         <v>2226</v>
       </c>
       <c r="B683" t="s">
         <v>2227</v>
       </c>
-      <c r="C683" t="s">
-        <v>30</v>
+      <c r="C683" s="1" t="s">
+        <v>605</v>
       </c>
       <c r="D683" t="s">
         <v>2228</v>
       </c>
       <c r="E683" t="s">
+        <v>13</v>
+      </c>
+      <c r="G683" t="s">
         <v>14</v>
       </c>
       <c r="H683" t="s">
-        <v>265</v>
+        <v>15</v>
       </c>
     </row>
     <row r="684" spans="1:8" ht="12.75">
       <c r="A684" s="1" t="s">
         <v>2230</v>
       </c>
       <c r="B684" t="s">
         <v>2231</v>
       </c>
-      <c r="C684" t="s">
-        <v>30</v>
+      <c r="C684" s="1" t="s">
+        <v>416</v>
       </c>
       <c r="D684" t="s">
         <v>2232</v>
       </c>
       <c r="E684" t="s">
+        <v>13</v>
+      </c>
+      <c r="G684" t="s">
         <v>14</v>
       </c>
-      <c r="G684" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H684" t="s">
-        <v>1380</v>
+        <v>15</v>
       </c>
     </row>
     <row r="685" spans="1:8" ht="12.75">
       <c r="A685" s="1" t="s">
         <v>2234</v>
       </c>
       <c r="B685" t="s">
         <v>2235</v>
       </c>
       <c r="C685" s="1" t="s">
-        <v>735</v>
+        <v>447</v>
       </c>
       <c r="D685" t="s">
         <v>2236</v>
       </c>
       <c r="E685" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G685" t="s">
-        <v>59</v>
+        <v>431</v>
       </c>
       <c r="H685" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="686" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="686" spans="1:10" ht="12.75">
       <c r="A686" s="1" t="s">
+        <v>2237</v>
+      </c>
+      <c r="C686" t="s">
+        <v>37</v>
+      </c>
+      <c r="D686" t="s">
         <v>2238</v>
       </c>
-      <c r="B686" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E686" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G686" t="s">
-        <v>59</v>
+        <v>248</v>
       </c>
       <c r="H686" t="s">
-        <v>23</v>
+        <v>595</v>
+      </c>
+      <c r="J686" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="687" spans="1:10" ht="12.75">
       <c r="A687" s="1" t="s">
-        <v>2242</v>
-[...2 lines deleted...]
-        <v>2243</v>
+        <v>2239</v>
       </c>
       <c r="C687" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D687" t="s">
-        <v>2244</v>
+        <v>2240</v>
       </c>
       <c r="E687" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G687" t="s">
+        <v>248</v>
       </c>
       <c r="H687" t="s">
-        <v>95</v>
+        <v>595</v>
       </c>
       <c r="J687" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="688" spans="1:8" ht="12.75">
       <c r="A688" s="1" t="s">
-        <v>2246</v>
-[...2 lines deleted...]
-        <v>2247</v>
+        <v>2241</v>
       </c>
       <c r="C688" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D688" t="s">
-        <v>2248</v>
+        <v>2242</v>
       </c>
       <c r="E688" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G688" t="s">
-        <v>59</v>
+        <v>594</v>
       </c>
       <c r="H688" t="s">
-        <v>23</v>
+        <v>595</v>
       </c>
     </row>
     <row r="689" spans="1:8" ht="12.75">
       <c r="A689" s="1" t="s">
-        <v>2250</v>
-[...2 lines deleted...]
-        <v>2251</v>
+        <v>2243</v>
       </c>
       <c r="C689" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D689" t="s">
-        <v>2252</v>
+        <v>2244</v>
       </c>
       <c r="E689" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G689" t="s">
+        <v>594</v>
       </c>
       <c r="H689" t="s">
-        <v>95</v>
+        <v>595</v>
       </c>
     </row>
     <row r="690" spans="1:8" ht="12.75">
       <c r="A690" s="1" t="s">
+        <v>2245</v>
+      </c>
+      <c r="C690" t="s">
+        <v>37</v>
+      </c>
+      <c r="D690" t="s">
+        <v>2246</v>
+      </c>
+      <c r="E690" t="s">
+        <v>102</v>
+      </c>
+      <c r="G690" t="s">
+        <v>594</v>
+      </c>
+      <c r="H690" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8" ht="12.75">
+      <c r="A691" s="1" t="s">
+        <v>2247</v>
+      </c>
+      <c r="C691" t="s">
+        <v>37</v>
+      </c>
+      <c r="D691" t="s">
+        <v>2248</v>
+      </c>
+      <c r="E691" t="s">
+        <v>102</v>
+      </c>
+      <c r="G691" t="s">
+        <v>248</v>
+      </c>
+      <c r="H691" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8" ht="12.75">
+      <c r="A692" s="1" t="s">
+        <v>2249</v>
+      </c>
+      <c r="C692" t="s">
+        <v>37</v>
+      </c>
+      <c r="D692" t="s">
+        <v>2250</v>
+      </c>
+      <c r="E692" t="s">
+        <v>102</v>
+      </c>
+      <c r="G692" t="s">
+        <v>248</v>
+      </c>
+      <c r="H692" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8" ht="12.75">
+      <c r="A693" s="1" t="s">
+        <v>2252</v>
+      </c>
+      <c r="B693" t="s">
         <v>2253</v>
       </c>
-      <c r="C690" t="s">
-[...2 lines deleted...]
-      <c r="D690" t="s">
+      <c r="C693" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D693" t="s">
         <v>2254</v>
       </c>
-      <c r="E690" t="s">
+      <c r="E693" t="s">
+        <v>13</v>
+      </c>
+      <c r="G693" t="s">
+        <v>18</v>
+      </c>
+      <c r="H693" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8" ht="12.75">
+      <c r="A694" s="1" t="s">
+        <v>2256</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2257</v>
+      </c>
+      <c r="C694" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="D694" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E694" t="s">
+        <v>13</v>
+      </c>
+      <c r="G694" t="s">
+        <v>18</v>
+      </c>
+      <c r="H694" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8" ht="12.75">
+      <c r="A695" s="1" t="s">
+        <v>2260</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2261</v>
+      </c>
+      <c r="C695" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="D695" t="s">
+        <v>2262</v>
+      </c>
+      <c r="E695" t="s">
+        <v>13</v>
+      </c>
+      <c r="G695" t="s">
         <v>14</v>
       </c>
-      <c r="G690" t="s">
-[...113 lines deleted...]
-      </c>
       <c r="H695" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="696" spans="1:8" ht="12.75">
       <c r="A696" s="1" t="s">
+        <v>2264</v>
+      </c>
+      <c r="B696" t="s">
         <v>2265</v>
       </c>
-      <c r="C696" t="s">
-        <v>30</v>
+      <c r="C696" s="1" t="s">
+        <v>382</v>
       </c>
       <c r="D696" t="s">
         <v>2266</v>
       </c>
       <c r="E696" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G696" t="s">
+        <v>14</v>
       </c>
       <c r="H696" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-    <row r="697" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8" ht="12.75">
       <c r="A697" s="1" t="s">
-        <v>2267</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2268</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2269</v>
+      </c>
+      <c r="C697" s="1" t="s">
+        <v>403</v>
       </c>
       <c r="D697" t="s">
-        <v>2268</v>
+        <v>2270</v>
       </c>
       <c r="E697" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G697" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="H697" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="698" spans="1:8" ht="12.75">
       <c r="A698" s="1" t="s">
-        <v>2269</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2272</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2273</v>
+      </c>
+      <c r="C698" s="1" t="s">
+        <v>403</v>
       </c>
       <c r="D698" t="s">
-        <v>2270</v>
+        <v>2274</v>
       </c>
       <c r="E698" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G698" t="s">
+        <v>14</v>
       </c>
       <c r="H698" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-    <row r="699" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8" ht="12.75">
       <c r="A699" s="1" t="s">
-        <v>2271</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2276</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2277</v>
+      </c>
+      <c r="C699" s="1" t="s">
+        <v>403</v>
       </c>
       <c r="D699" t="s">
-        <v>2272</v>
+        <v>2278</v>
       </c>
       <c r="E699" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G699" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="H699" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="700" spans="1:8" ht="12.75">
       <c r="A700" s="1" t="s">
-        <v>2273</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2280</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2281</v>
+      </c>
+      <c r="C700" s="1" t="s">
+        <v>416</v>
       </c>
       <c r="D700" t="s">
-        <v>2274</v>
+        <v>2282</v>
       </c>
       <c r="E700" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G700" t="s">
+        <v>14</v>
       </c>
       <c r="H700" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-    <row r="701" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8" ht="12.75">
       <c r="A701" s="1" t="s">
-        <v>2275</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2284</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2285</v>
+      </c>
+      <c r="C701" s="1" t="s">
+        <v>416</v>
       </c>
       <c r="D701" t="s">
-        <v>2276</v>
+        <v>2286</v>
       </c>
       <c r="E701" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G701" t="s">
+        <v>14</v>
       </c>
       <c r="H701" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="702" spans="1:8" ht="12.75">
       <c r="A702" s="1" t="s">
-        <v>2277</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2288</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C702" s="1" t="s">
+        <v>416</v>
       </c>
       <c r="D702" t="s">
-        <v>2278</v>
+        <v>2290</v>
       </c>
       <c r="E702" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G702" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="H702" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="703" spans="1:8" ht="12.75">
       <c r="A703" s="1" t="s">
-        <v>2279</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2292</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2293</v>
+      </c>
+      <c r="C703" s="1" t="s">
+        <v>429</v>
       </c>
       <c r="D703" t="s">
-        <v>2280</v>
+        <v>2294</v>
       </c>
       <c r="E703" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G703" t="s">
-        <v>32</v>
+        <v>431</v>
       </c>
       <c r="H703" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="704" spans="1:8" ht="12.75">
       <c r="A704" s="1" t="s">
-        <v>2281</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2296</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2297</v>
+      </c>
+      <c r="C704" s="1" t="s">
+        <v>429</v>
       </c>
       <c r="D704" t="s">
-        <v>2282</v>
+        <v>2298</v>
       </c>
       <c r="E704" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G704" t="s">
-        <v>307</v>
+        <v>431</v>
       </c>
       <c r="H704" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="705" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8" ht="12.75">
       <c r="A705" s="1" t="s">
-        <v>2283</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2300</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2301</v>
+      </c>
+      <c r="C705" s="1" t="s">
+        <v>447</v>
       </c>
       <c r="D705" t="s">
-        <v>2284</v>
+        <v>2302</v>
       </c>
       <c r="E705" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G705" t="s">
+        <v>431</v>
       </c>
       <c r="H705" t="s">
-        <v>258</v>
-[...5 lines deleted...]
-    <row r="706" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8" ht="12.75">
       <c r="A706" s="1" t="s">
-        <v>2285</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2304</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2305</v>
+      </c>
+      <c r="C706" s="1" t="s">
+        <v>447</v>
       </c>
       <c r="D706" t="s">
-        <v>360</v>
+        <v>2306</v>
       </c>
       <c r="E706" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G706" t="s">
-        <v>32</v>
+        <v>431</v>
       </c>
       <c r="H706" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="707" spans="1:8" ht="12.75">
       <c r="A707" s="1" t="s">
-        <v>2286</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2308</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2309</v>
+      </c>
+      <c r="C707" s="1" t="s">
+        <v>447</v>
       </c>
       <c r="D707" t="s">
-        <v>2287</v>
+        <v>2310</v>
       </c>
       <c r="E707" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G707" t="s">
+        <v>431</v>
       </c>
       <c r="H707" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="708" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8" ht="12.75">
       <c r="A708" s="1" t="s">
-        <v>2288</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2312</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2313</v>
+      </c>
+      <c r="C708" s="1" t="s">
+        <v>460</v>
       </c>
       <c r="D708" t="s">
-        <v>2289</v>
+        <v>2314</v>
       </c>
       <c r="E708" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G708" t="s">
-        <v>32</v>
+        <v>431</v>
       </c>
       <c r="H708" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="709" spans="1:8" ht="12.75">
       <c r="A709" s="1" t="s">
-        <v>2290</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2316</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2317</v>
+      </c>
+      <c r="C709" s="1" t="s">
+        <v>460</v>
       </c>
       <c r="D709" t="s">
-        <v>2291</v>
+        <v>2318</v>
       </c>
       <c r="E709" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G709" t="s">
+        <v>431</v>
       </c>
       <c r="H709" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="710" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8" ht="12.75">
       <c r="A710" s="1" t="s">
-        <v>2292</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2320</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2321</v>
+      </c>
+      <c r="C710" s="1" t="s">
+        <v>460</v>
       </c>
       <c r="D710" t="s">
-        <v>2293</v>
+        <v>2322</v>
       </c>
       <c r="E710" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G710" t="s">
-        <v>1113</v>
+        <v>431</v>
       </c>
       <c r="H710" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="711" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8" ht="12.75">
       <c r="A711" s="1" t="s">
-        <v>2294</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2324</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2325</v>
+      </c>
+      <c r="C711" s="1" t="s">
+        <v>473</v>
       </c>
       <c r="D711" t="s">
-        <v>2295</v>
+        <v>2326</v>
       </c>
       <c r="E711" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G711" t="s">
-        <v>32</v>
+        <v>431</v>
       </c>
       <c r="H711" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="712" spans="1:8" ht="12.75">
       <c r="A712" s="1" t="s">
-        <v>2296</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2328</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2329</v>
+      </c>
+      <c r="C712" s="1" t="s">
+        <v>473</v>
       </c>
       <c r="D712" t="s">
-        <v>2297</v>
+        <v>2330</v>
       </c>
       <c r="E712" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G712" t="s">
+        <v>431</v>
       </c>
       <c r="H712" t="s">
-        <v>1106</v>
+        <v>15</v>
       </c>
     </row>
     <row r="713" spans="1:8" ht="12.75">
       <c r="A713" s="1" t="s">
-        <v>2298</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2332</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2333</v>
+      </c>
+      <c r="C713" s="1" t="s">
+        <v>473</v>
       </c>
       <c r="D713" t="s">
-        <v>2299</v>
+        <v>2334</v>
       </c>
       <c r="E713" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G713" t="s">
+        <v>431</v>
       </c>
       <c r="H713" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-    <row r="714" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8" ht="12.75">
       <c r="A714" s="1" t="s">
-        <v>2300</v>
+        <v>2335</v>
       </c>
       <c r="C714" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D714" t="s">
-        <v>2301</v>
+        <v>2336</v>
       </c>
       <c r="E714" t="s">
-        <v>119</v>
+        <v>102</v>
+      </c>
+      <c r="G714" t="s">
+        <v>248</v>
       </c>
       <c r="H714" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="715" spans="1:10" ht="12.75">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8" ht="12.75">
       <c r="A715" s="1" t="s">
-        <v>2302</v>
+        <v>2337</v>
       </c>
       <c r="C715" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D715" t="s">
-        <v>2303</v>
+        <v>2338</v>
       </c>
       <c r="E715" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G715" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="H715" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="716" spans="1:10" ht="12.75">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8" ht="12.75">
       <c r="A716" s="1" t="s">
-        <v>2304</v>
+        <v>2339</v>
       </c>
       <c r="C716" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D716" t="s">
-        <v>2305</v>
+        <v>2340</v>
       </c>
       <c r="E716" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G716" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="H716" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="717" spans="1:10" ht="12.75">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8" ht="12.75">
       <c r="A717" s="1" t="s">
-        <v>2306</v>
+        <v>2342</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2343</v>
       </c>
       <c r="C717" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D717" t="s">
-        <v>2307</v>
+        <v>2344</v>
       </c>
       <c r="E717" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H717" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="718" spans="1:10" ht="12.75">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8" ht="12.75">
       <c r="A718" s="1" t="s">
-        <v>2308</v>
+        <v>2346</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2347</v>
       </c>
       <c r="C718" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D718" t="s">
-        <v>2309</v>
+        <v>2348</v>
       </c>
       <c r="E718" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H718" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="719" spans="1:8" ht="12.75">
       <c r="A719" s="1" t="s">
-        <v>2310</v>
+        <v>2350</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2351</v>
       </c>
       <c r="C719" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D719" t="s">
-        <v>2311</v>
+        <v>2352</v>
       </c>
       <c r="E719" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>13</v>
       </c>
       <c r="H719" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="720" spans="1:10" ht="12.75">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8" ht="12.75">
       <c r="A720" s="1" t="s">
-        <v>2312</v>
+        <v>2353</v>
       </c>
       <c r="C720" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D720" t="s">
-        <v>2313</v>
+        <v>2354</v>
       </c>
       <c r="E720" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>102</v>
       </c>
       <c r="H720" t="s">
-        <v>377</v>
-[...5 lines deleted...]
-    <row r="721" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8" ht="12.75">
       <c r="A721" s="1" t="s">
-        <v>2314</v>
+        <v>2355</v>
       </c>
       <c r="C721" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D721" t="s">
-        <v>2315</v>
+        <v>2356</v>
       </c>
       <c r="E721" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>376</v>
+        <v>102</v>
       </c>
       <c r="H721" t="s">
-        <v>377</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="722" spans="1:8" ht="12.75">
       <c r="A722" s="1" t="s">
-        <v>2316</v>
+        <v>2358</v>
       </c>
       <c r="C722" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D722" t="s">
-        <v>2317</v>
-[...5 lines deleted...]
-        <v>376</v>
+        <v>2359</v>
       </c>
       <c r="H722" t="s">
-        <v>377</v>
+        <v>15</v>
       </c>
     </row>
     <row r="723" spans="1:8" ht="12.75">
       <c r="A723" s="1" t="s">
-        <v>2318</v>
+        <v>2361</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2362</v>
       </c>
       <c r="C723" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D723" t="s">
-        <v>2319</v>
+        <v>2363</v>
       </c>
       <c r="E723" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>376</v>
+        <v>13</v>
       </c>
       <c r="H723" t="s">
-        <v>377</v>
+        <v>45</v>
       </c>
     </row>
     <row r="724" spans="1:8" ht="12.75">
       <c r="A724" s="1" t="s">
-        <v>2320</v>
+        <v>2365</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2366</v>
       </c>
       <c r="C724" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D724" t="s">
-        <v>2321</v>
+        <v>2367</v>
       </c>
       <c r="E724" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H724" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
     </row>
     <row r="725" spans="1:8" ht="12.75">
       <c r="A725" s="1" t="s">
-        <v>2322</v>
+        <v>2369</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2370</v>
       </c>
       <c r="C725" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D725" t="s">
-        <v>2323</v>
+        <v>2348</v>
       </c>
       <c r="E725" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="H725" t="s">
-        <v>371</v>
+        <v>45</v>
       </c>
     </row>
     <row r="726" spans="1:8" ht="12.75">
       <c r="A726" s="1" t="s">
-        <v>2324</v>
+        <v>2372</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2373</v>
       </c>
       <c r="C726" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D726" t="s">
-        <v>2325</v>
+        <v>2374</v>
       </c>
       <c r="E726" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="H726" t="s">
-        <v>371</v>
+        <v>73</v>
       </c>
     </row>
     <row r="727" spans="1:8" ht="12.75">
       <c r="A727" s="1" t="s">
-        <v>2326</v>
+        <v>2376</v>
       </c>
       <c r="C727" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D727" t="s">
-        <v>2327</v>
-[...5 lines deleted...]
-        <v>1132</v>
+        <v>2377</v>
       </c>
       <c r="H727" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="728" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8" ht="12.75">
       <c r="A728" s="1" t="s">
-        <v>2328</v>
+        <v>2378</v>
       </c>
       <c r="C728" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D728" t="s">
-        <v>2329</v>
+        <v>2379</v>
       </c>
       <c r="E728" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H728" t="s">
-        <v>1106</v>
-[...5 lines deleted...]
-    <row r="729" spans="1:10" ht="12.75">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8" ht="12.75">
       <c r="A729" s="1" t="s">
-        <v>2330</v>
+        <v>2380</v>
       </c>
       <c r="C729" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D729" t="s">
-        <v>2329</v>
+        <v>2381</v>
       </c>
       <c r="E729" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G729" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="H729" t="s">
-        <v>1106</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="730" spans="1:8" ht="12.75">
       <c r="A730" s="1" t="s">
-        <v>2331</v>
+        <v>2382</v>
       </c>
       <c r="C730" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D730" t="s">
-        <v>2332</v>
+        <v>2383</v>
       </c>
       <c r="E730" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G730" t="s">
-        <v>32</v>
+        <v>431</v>
       </c>
       <c r="H730" t="s">
-        <v>163</v>
+        <v>15</v>
       </c>
     </row>
     <row r="731" spans="1:8" ht="12.75">
       <c r="A731" s="1" t="s">
-        <v>2333</v>
+        <v>2384</v>
       </c>
       <c r="C731" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D731" t="s">
-        <v>2334</v>
+        <v>2385</v>
       </c>
       <c r="E731" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G731" t="s">
-        <v>32</v>
+        <v>431</v>
       </c>
       <c r="H731" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="732" spans="1:8" ht="12.75">
       <c r="A732" s="1" t="s">
-        <v>2335</v>
+        <v>2386</v>
       </c>
       <c r="C732" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D732" t="s">
-        <v>2336</v>
+        <v>2387</v>
       </c>
       <c r="E732" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G732" t="s">
-        <v>240</v>
+        <v>14</v>
       </c>
       <c r="H732" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="733" spans="1:8" ht="12.75">
       <c r="A733" s="1" t="s">
-        <v>2337</v>
+        <v>2388</v>
       </c>
       <c r="C733" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D733" t="s">
-        <v>2338</v>
+        <v>2389</v>
       </c>
       <c r="E733" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G733" t="s">
-        <v>32</v>
+        <v>431</v>
       </c>
       <c r="H733" t="s">
-        <v>163</v>
+        <v>15</v>
       </c>
     </row>
     <row r="734" spans="1:8" ht="12.75">
       <c r="A734" s="1" t="s">
-        <v>2339</v>
+        <v>2390</v>
       </c>
       <c r="C734" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D734" t="s">
-        <v>2340</v>
+        <v>2391</v>
       </c>
       <c r="E734" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G734" t="s">
+        <v>14</v>
       </c>
       <c r="H734" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="735" spans="1:8" ht="12.75">
       <c r="A735" s="1" t="s">
-        <v>2341</v>
+        <v>2392</v>
       </c>
       <c r="C735" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D735" t="s">
-        <v>2342</v>
+        <v>2393</v>
       </c>
       <c r="E735" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G735" t="s">
-        <v>421</v>
+        <v>431</v>
       </c>
       <c r="H735" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="736" spans="1:8" ht="12.75">
       <c r="A736" s="1" t="s">
-        <v>2343</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2394</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2395</v>
+      </c>
+      <c r="C736" s="1" t="s">
+        <v>1327</v>
       </c>
       <c r="D736" t="s">
-        <v>2344</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>2396</v>
       </c>
       <c r="G736" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="H736" t="s">
-        <v>1106</v>
-[...2 lines deleted...]
-    <row r="737" spans="1:10" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8" ht="12.75">
       <c r="A737" s="1" t="s">
-        <v>2345</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2397</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2398</v>
+      </c>
+      <c r="C737" s="1" t="s">
+        <v>1327</v>
       </c>
       <c r="D737" t="s">
-        <v>2346</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>2399</v>
       </c>
       <c r="G737" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="H737" t="s">
-        <v>1106</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>25</v>
       </c>
     </row>
     <row r="738" spans="1:8" ht="12.75">
       <c r="A738" s="1" t="s">
-        <v>2347</v>
+        <v>2400</v>
       </c>
       <c r="C738" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D738" t="s">
-        <v>2348</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>2401</v>
       </c>
       <c r="G738" t="s">
-        <v>240</v>
+        <v>79</v>
       </c>
       <c r="H738" t="s">
-        <v>69</v>
+        <v>25</v>
       </c>
     </row>
     <row r="739" spans="1:8" ht="12.75">
       <c r="A739" s="1" t="s">
-        <v>2349</v>
+        <v>2402</v>
       </c>
       <c r="C739" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D739" t="s">
-        <v>2350</v>
+        <v>2403</v>
       </c>
       <c r="E739" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G739" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H739" t="s">
-        <v>1106</v>
+        <v>15</v>
       </c>
     </row>
     <row r="740" spans="1:8" ht="12.75">
       <c r="A740" s="1" t="s">
-        <v>2351</v>
+        <v>2404</v>
       </c>
       <c r="C740" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D740" t="s">
-        <v>2352</v>
+        <v>2405</v>
       </c>
       <c r="E740" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G740" t="s">
+        <v>18</v>
       </c>
       <c r="H740" t="s">
-        <v>864</v>
+        <v>15</v>
       </c>
     </row>
     <row r="741" spans="1:8" ht="12.75">
       <c r="A741" s="1" t="s">
-        <v>2353</v>
+        <v>2406</v>
       </c>
       <c r="C741" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D741" t="s">
-        <v>2354</v>
+        <v>2407</v>
       </c>
       <c r="E741" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G741" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H741" t="s">
-        <v>1106</v>
+        <v>15</v>
       </c>
     </row>
     <row r="742" spans="1:8" ht="12.75">
       <c r="A742" s="1" t="s">
-        <v>2355</v>
+        <v>2408</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2409</v>
       </c>
       <c r="C742" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D742" t="s">
-        <v>2356</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>2410</v>
       </c>
       <c r="G742" t="s">
-        <v>32</v>
+        <v>2408</v>
       </c>
       <c r="H742" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="743" spans="1:8" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="743" spans="1:10" ht="12.75">
       <c r="A743" s="1" t="s">
-        <v>2357</v>
+        <v>2411</v>
       </c>
       <c r="C743" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D743" t="s">
-        <v>2358</v>
+        <v>2412</v>
       </c>
       <c r="E743" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>102</v>
       </c>
       <c r="H743" t="s">
-        <v>33</v>
+        <v>15</v>
+      </c>
+      <c r="J743" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="744" spans="1:8" ht="12.75">
       <c r="A744" s="1" t="s">
-        <v>2359</v>
+        <v>2413</v>
       </c>
       <c r="C744" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D744" t="s">
-        <v>2360</v>
+        <v>2414</v>
       </c>
       <c r="E744" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>102</v>
       </c>
       <c r="H744" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="745" spans="1:8" ht="12.75">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="745" spans="1:10" ht="12.75">
       <c r="A745" s="1" t="s">
-        <v>2361</v>
+        <v>2415</v>
       </c>
       <c r="C745" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D745" t="s">
-        <v>2362</v>
+        <v>2416</v>
       </c>
       <c r="E745" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>102</v>
       </c>
       <c r="H745" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="746" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J745" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="746" spans="1:10" ht="12.75">
       <c r="A746" s="1" t="s">
-        <v>2363</v>
+        <v>2417</v>
       </c>
       <c r="C746" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D746" t="s">
-        <v>2364</v>
+        <v>2418</v>
       </c>
       <c r="E746" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>102</v>
       </c>
       <c r="H746" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="747" spans="1:8" ht="12.75">
+        <v>73</v>
+      </c>
+      <c r="J746" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="747" spans="1:10" ht="12.75">
       <c r="A747" s="1" t="s">
-        <v>2365</v>
+        <v>2419</v>
+      </c>
+      <c r="B747" t="s">
+        <v>266</v>
       </c>
       <c r="C747" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="D747" t="s">
-        <v>2366</v>
+        <v>1333</v>
       </c>
       <c r="E747" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>262</v>
       </c>
       <c r="H747" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="748" spans="1:8" ht="12.75">
+        <v>268</v>
+      </c>
+      <c r="J747" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="748" spans="1:10" ht="12.75">
       <c r="A748" s="1" t="s">
-        <v>2367</v>
+        <v>2421</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2422</v>
       </c>
       <c r="C748" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="D748" t="s">
-        <v>2368</v>
+        <v>2423</v>
       </c>
       <c r="E748" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1798</v>
+        <v>13</v>
       </c>
       <c r="H748" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="749" spans="1:8" ht="12.75">
+        <v>103</v>
+      </c>
+      <c r="J748" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="749" spans="1:10" ht="12.75">
       <c r="A749" s="1" t="s">
-        <v>2369</v>
+        <v>2425</v>
+      </c>
+      <c r="B749" t="s">
+        <v>298</v>
       </c>
       <c r="C749" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="D749" t="s">
-        <v>2370</v>
+        <v>2426</v>
       </c>
       <c r="E749" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1798</v>
+        <v>13</v>
       </c>
       <c r="H749" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="750" spans="1:8" ht="12.75">
+        <v>103</v>
+      </c>
+      <c r="J749" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="750" spans="1:10" ht="12.75">
       <c r="A750" s="1" t="s">
-        <v>2371</v>
+        <v>2427</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2428</v>
       </c>
       <c r="C750" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="D750" t="s">
-        <v>2372</v>
+        <v>2429</v>
       </c>
       <c r="E750" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="H750" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="751" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J750" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="751" spans="1:10" ht="12.75">
       <c r="A751" s="1" t="s">
-        <v>2373</v>
+        <v>2430</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2431</v>
       </c>
       <c r="C751" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="D751" t="s">
-        <v>2374</v>
+        <v>2432</v>
       </c>
       <c r="E751" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1798</v>
+        <v>13</v>
       </c>
       <c r="H751" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="752" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J751" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="752" spans="1:10" ht="12.75">
       <c r="A752" s="1" t="s">
-        <v>2375</v>
+        <v>2433</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2434</v>
       </c>
       <c r="C752" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="D752" t="s">
-        <v>2376</v>
+        <v>2435</v>
       </c>
       <c r="E752" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="H752" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="753" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J752" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="753" spans="1:10" ht="12.75">
       <c r="A753" s="1" t="s">
-        <v>2377</v>
+        <v>2436</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2437</v>
       </c>
       <c r="C753" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="D753" t="s">
-        <v>2378</v>
+        <v>2438</v>
       </c>
       <c r="E753" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1798</v>
+        <v>13</v>
       </c>
       <c r="H753" t="s">
-        <v>23</v>
+        <v>15</v>
+      </c>
+      <c r="J753" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="754" spans="1:8" ht="12.75">
       <c r="A754" s="1" t="s">
-        <v>1654</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2439</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2440</v>
+      </c>
+      <c r="C754" s="1" t="s">
+        <v>1317</v>
       </c>
       <c r="D754" t="s">
-        <v>2379</v>
+        <v>2441</v>
       </c>
       <c r="G754" t="s">
-        <v>1654</v>
+        <v>79</v>
       </c>
       <c r="H754" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="755" spans="1:8" ht="12.75">
       <c r="A755" s="1" t="s">
-        <v>2380</v>
+        <v>2442</v>
       </c>
       <c r="B755" t="s">
-        <v>2381</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2443</v>
+      </c>
+      <c r="C755" s="1" t="s">
+        <v>1317</v>
       </c>
       <c r="D755" t="s">
-        <v>2382</v>
+        <v>2444</v>
       </c>
       <c r="G755" t="s">
-        <v>2380</v>
+        <v>79</v>
       </c>
       <c r="H755" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="756" spans="1:8" ht="12.75">
       <c r="A756" s="1" t="s">
-        <v>2383</v>
+        <v>2446</v>
       </c>
       <c r="B756" t="s">
-        <v>2384</v>
-[...2 lines deleted...]
-        <v>1639</v>
+        <v>2447</v>
+      </c>
+      <c r="C756" t="s">
+        <v>37</v>
       </c>
       <c r="D756" t="s">
-        <v>2385</v>
+        <v>2448</v>
+      </c>
+      <c r="E756" t="s">
+        <v>13</v>
       </c>
       <c r="G756" t="s">
-        <v>1636</v>
+        <v>18</v>
       </c>
       <c r="H756" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="757" spans="1:8" ht="12.75">
       <c r="A757" s="1" t="s">
-        <v>2386</v>
+        <v>2450</v>
       </c>
       <c r="B757" t="s">
-        <v>2387</v>
-[...2 lines deleted...]
-        <v>1639</v>
+        <v>2451</v>
+      </c>
+      <c r="C757" t="s">
+        <v>37</v>
       </c>
       <c r="D757" t="s">
-        <v>2388</v>
+        <v>2452</v>
+      </c>
+      <c r="E757" t="s">
+        <v>13</v>
       </c>
       <c r="G757" t="s">
-        <v>1636</v>
+        <v>18</v>
       </c>
       <c r="H757" t="s">
-        <v>19</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="758" spans="1:8" ht="12.75">
       <c r="A758" s="1" t="s">
-        <v>2389</v>
+        <v>1957</v>
       </c>
       <c r="C758" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D758" t="s">
-        <v>2390</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2453</v>
       </c>
       <c r="G758" t="s">
-        <v>32</v>
+        <v>1957</v>
       </c>
       <c r="H758" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
     </row>
     <row r="759" spans="1:8" ht="12.75">
       <c r="A759" s="1" t="s">
-        <v>2391</v>
+        <v>39</v>
       </c>
       <c r="C759" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D759" t="s">
-        <v>2392</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>2454</v>
       </c>
       <c r="G759" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="H759" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-    <row r="760" spans="1:10" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8" ht="12.75">
       <c r="A760" s="1" t="s">
-        <v>2393</v>
+        <v>2455</v>
       </c>
       <c r="C760" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D760" t="s">
-        <v>2394</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>2456</v>
       </c>
       <c r="G760" t="s">
-        <v>122</v>
+        <v>79</v>
       </c>
       <c r="H760" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="761" spans="1:10" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8" ht="12.75">
       <c r="A761" s="1" t="s">
-        <v>2395</v>
+        <v>2458</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2459</v>
       </c>
       <c r="C761" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D761" t="s">
-        <v>2394</v>
+        <v>2460</v>
       </c>
       <c r="E761" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G761" t="s">
-        <v>32</v>
+        <v>1864</v>
       </c>
       <c r="H761" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="762" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8" ht="12.75">
       <c r="A762" s="1" t="s">
-        <v>2396</v>
+        <v>2462</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2463</v>
       </c>
       <c r="C762" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D762" t="s">
-        <v>389</v>
+        <v>2464</v>
       </c>
       <c r="E762" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G762" t="s">
-        <v>122</v>
+        <v>1864</v>
       </c>
       <c r="H762" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="763" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8" ht="12.75">
       <c r="A763" s="1" t="s">
-        <v>2397</v>
+        <v>2466</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2467</v>
       </c>
       <c r="C763" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D763" t="s">
-        <v>2398</v>
+        <v>2468</v>
       </c>
       <c r="E763" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G763" t="s">
-        <v>32</v>
+        <v>1864</v>
       </c>
       <c r="H763" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="764" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8" ht="12.75">
       <c r="A764" s="1" t="s">
-        <v>2399</v>
+        <v>2470</v>
+      </c>
+      <c r="B764" t="s">
+        <v>2471</v>
       </c>
       <c r="C764" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D764" t="s">
-        <v>2400</v>
+        <v>2472</v>
       </c>
       <c r="E764" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G764" t="s">
-        <v>122</v>
+        <v>1864</v>
       </c>
       <c r="H764" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="765" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8" ht="12.75">
       <c r="A765" s="1" t="s">
-        <v>2401</v>
+        <v>2474</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2475</v>
       </c>
       <c r="C765" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D765" t="s">
-        <v>2400</v>
+        <v>2476</v>
       </c>
       <c r="E765" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G765" t="s">
-        <v>32</v>
+        <v>253</v>
       </c>
       <c r="H765" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="766" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8" ht="12.75">
       <c r="A766" s="1" t="s">
-        <v>2402</v>
+        <v>2477</v>
       </c>
       <c r="C766" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D766" t="s">
-        <v>2403</v>
+        <v>2478</v>
       </c>
       <c r="E766" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G766" t="s">
-        <v>122</v>
+        <v>248</v>
       </c>
       <c r="H766" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="767" spans="1:10" ht="12.75">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8" ht="12.75">
       <c r="A767" s="1" t="s">
-        <v>2404</v>
+        <v>2480</v>
       </c>
       <c r="C767" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D767" t="s">
-        <v>915</v>
+        <v>2481</v>
       </c>
       <c r="E767" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G767" t="s">
-        <v>122</v>
+        <v>625</v>
       </c>
       <c r="H767" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="768" spans="1:10" ht="12.75">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8" ht="12.75">
       <c r="A768" s="1" t="s">
-        <v>2405</v>
+        <v>2483</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2484</v>
       </c>
       <c r="C768" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D768" t="s">
-        <v>395</v>
+        <v>2485</v>
       </c>
       <c r="E768" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G768" t="s">
-        <v>122</v>
+        <v>14</v>
       </c>
       <c r="H768" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="769" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8" ht="12.75">
       <c r="A769" s="1" t="s">
-        <v>2406</v>
+        <v>2487</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2488</v>
       </c>
       <c r="C769" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D769" t="s">
-        <v>379</v>
+        <v>2489</v>
       </c>
       <c r="E769" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G769" t="s">
-        <v>122</v>
+        <v>14</v>
       </c>
       <c r="H769" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="770" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8" ht="12.75">
       <c r="A770" s="1" t="s">
-        <v>2407</v>
+        <v>2491</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2492</v>
       </c>
       <c r="C770" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D770" t="s">
-        <v>383</v>
+        <v>2493</v>
       </c>
       <c r="E770" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G770" t="s">
-        <v>122</v>
+        <v>14</v>
       </c>
       <c r="H770" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="771" spans="1:8" ht="12.75">
       <c r="A771" s="1" t="s">
-        <v>2408</v>
+        <v>2495</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2496</v>
       </c>
       <c r="C771" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D771" t="s">
-        <v>387</v>
+        <v>2497</v>
       </c>
       <c r="E771" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G771" t="s">
-        <v>122</v>
+        <v>253</v>
       </c>
       <c r="H771" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="772" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8" ht="12.75">
       <c r="A772" s="1" t="s">
-        <v>2409</v>
+        <v>2499</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2500</v>
       </c>
       <c r="C772" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D772" t="s">
-        <v>2410</v>
+        <v>2501</v>
       </c>
       <c r="E772" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G772" t="s">
+        <v>253</v>
       </c>
       <c r="H772" t="s">
-        <v>1025</v>
-[...5 lines deleted...]
-    <row r="773" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8" ht="12.75">
       <c r="A773" s="1" t="s">
-        <v>2411</v>
+        <v>2503</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2504</v>
       </c>
       <c r="C773" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D773" t="s">
-        <v>2412</v>
+        <v>2505</v>
       </c>
       <c r="E773" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G773" t="s">
+        <v>253</v>
       </c>
       <c r="H773" t="s">
-        <v>1025</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="774" spans="1:8" ht="12.75">
       <c r="A774" s="1" t="s">
-        <v>2414</v>
+        <v>2507</v>
       </c>
       <c r="B774" t="s">
-        <v>2415</v>
-[...2 lines deleted...]
-        <v>698</v>
+        <v>2508</v>
+      </c>
+      <c r="C774" t="s">
+        <v>37</v>
       </c>
       <c r="D774" t="s">
-        <v>2416</v>
+        <v>2509</v>
       </c>
       <c r="E774" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G774" t="s">
+        <v>253</v>
       </c>
       <c r="H774" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="775" spans="1:8" ht="12.75">
       <c r="A775" s="1" t="s">
-        <v>2418</v>
+        <v>2511</v>
       </c>
       <c r="B775" t="s">
-        <v>2419</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>2512</v>
+      </c>
+      <c r="C775" t="s">
+        <v>37</v>
       </c>
       <c r="D775" t="s">
-        <v>2420</v>
+        <v>2513</v>
+      </c>
+      <c r="E775" t="s">
+        <v>13</v>
       </c>
       <c r="G775" t="s">
-        <v>138</v>
+        <v>253</v>
       </c>
       <c r="H775" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="776" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="776" spans="1:10" ht="12.75">
       <c r="A776" s="1" t="s">
-        <v>2422</v>
+        <v>2515</v>
       </c>
       <c r="B776" t="s">
-        <v>2423</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>2516</v>
+      </c>
+      <c r="C776" t="s">
+        <v>37</v>
       </c>
       <c r="D776" t="s">
-        <v>2424</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>2517</v>
+      </c>
+      <c r="E776" t="s">
+        <v>13</v>
       </c>
       <c r="H776" t="s">
-        <v>19</v>
+        <v>283</v>
+      </c>
+      <c r="J776" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="777" spans="1:8" ht="12.75">
       <c r="A777" s="1" t="s">
-        <v>2426</v>
+        <v>2519</v>
       </c>
       <c r="B777" t="s">
-        <v>2427</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>2520</v>
+      </c>
+      <c r="C777" t="s">
+        <v>37</v>
       </c>
       <c r="D777" t="s">
-        <v>2428</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>2521</v>
+      </c>
+      <c r="E777" t="s">
+        <v>13</v>
       </c>
       <c r="H777" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
     </row>
     <row r="778" spans="1:8" ht="12.75">
       <c r="A778" s="1" t="s">
-        <v>2430</v>
+        <v>2523</v>
       </c>
       <c r="B778" t="s">
-        <v>2431</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>2524</v>
+      </c>
+      <c r="C778" t="s">
+        <v>37</v>
       </c>
       <c r="D778" t="s">
-        <v>2432</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>2525</v>
+      </c>
+      <c r="E778" t="s">
+        <v>13</v>
       </c>
       <c r="H778" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
     </row>
     <row r="779" spans="1:8" ht="12.75">
       <c r="A779" s="1" t="s">
-        <v>2433</v>
+        <v>2527</v>
+      </c>
+      <c r="B779" t="s">
+        <v>2528</v>
       </c>
       <c r="C779" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D779" t="s">
-        <v>2434</v>
+        <v>2529</v>
       </c>
       <c r="E779" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H779" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="780" spans="1:8" ht="12.75">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="780" spans="1:10" ht="12.75">
       <c r="A780" s="1" t="s">
-        <v>2435</v>
+        <v>2531</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2532</v>
       </c>
       <c r="C780" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D780" t="s">
-        <v>2436</v>
+        <v>2533</v>
       </c>
       <c r="E780" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H780" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="781" spans="1:10" ht="12.75">
+        <v>741</v>
+      </c>
+      <c r="J780" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8" ht="12.75">
       <c r="A781" s="1" t="s">
-        <v>2437</v>
+        <v>2535</v>
+      </c>
+      <c r="B781" t="s">
+        <v>2536</v>
       </c>
       <c r="C781" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D781" t="s">
-        <v>2438</v>
+        <v>2537</v>
       </c>
       <c r="E781" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H781" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="782" spans="1:10" ht="12.75">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8" ht="12.75">
       <c r="A782" s="1" t="s">
-        <v>2439</v>
+        <v>2539</v>
+      </c>
+      <c r="B782" t="s">
+        <v>2540</v>
       </c>
       <c r="C782" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D782" t="s">
-        <v>2272</v>
+        <v>2541</v>
       </c>
       <c r="E782" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H782" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="783" spans="1:8" ht="12.75">
       <c r="A783" s="1" t="s">
-        <v>2440</v>
+        <v>2543</v>
+      </c>
+      <c r="B783" t="s">
+        <v>2544</v>
       </c>
       <c r="C783" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D783" t="s">
-        <v>1105</v>
+        <v>2545</v>
       </c>
       <c r="E783" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G783" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H783" t="s">
-        <v>95</v>
+        <v>15</v>
       </c>
     </row>
     <row r="784" spans="1:8" ht="12.75">
       <c r="A784" s="1" t="s">
-        <v>2441</v>
+        <v>2547</v>
+      </c>
+      <c r="B784" t="s">
+        <v>2548</v>
       </c>
       <c r="C784" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D784" t="s">
-        <v>2442</v>
+        <v>2549</v>
       </c>
       <c r="E784" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H784" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-    <row r="785" spans="1:10" ht="12.75">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8" ht="12.75">
       <c r="A785" s="1" t="s">
-        <v>2443</v>
+        <v>2551</v>
+      </c>
+      <c r="B785" t="s">
+        <v>2552</v>
       </c>
       <c r="C785" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D785" t="s">
-        <v>2444</v>
+        <v>2553</v>
       </c>
       <c r="E785" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="H785" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="786" spans="1:10" ht="12.75">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8" ht="12.75">
       <c r="A786" s="1" t="s">
-        <v>2445</v>
+        <v>2555</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2556</v>
       </c>
       <c r="C786" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D786" t="s">
-        <v>2446</v>
+        <v>2557</v>
       </c>
       <c r="E786" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H786" t="s">
-        <v>377</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>741</v>
       </c>
     </row>
     <row r="787" spans="1:8" ht="12.75">
       <c r="A787" s="1" t="s">
-        <v>2447</v>
+        <v>2559</v>
+      </c>
+      <c r="B787" t="s">
+        <v>2560</v>
       </c>
       <c r="C787" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D787" t="s">
-        <v>2448</v>
+        <v>2561</v>
       </c>
       <c r="E787" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>376</v>
+        <v>13</v>
       </c>
       <c r="H787" t="s">
-        <v>377</v>
+        <v>283</v>
       </c>
     </row>
     <row r="788" spans="1:8" ht="12.75">
       <c r="A788" s="1" t="s">
-        <v>2449</v>
+        <v>2563</v>
+      </c>
+      <c r="B788" t="s">
+        <v>2564</v>
       </c>
       <c r="C788" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D788" t="s">
-        <v>2450</v>
+        <v>2565</v>
       </c>
       <c r="E788" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G788" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="H788" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="789" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8" ht="12.75">
       <c r="A789" s="1" t="s">
-        <v>2451</v>
+        <v>2567</v>
+      </c>
+      <c r="B789" t="s">
+        <v>2568</v>
       </c>
       <c r="C789" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D789" t="s">
-        <v>2403</v>
+        <v>2569</v>
       </c>
       <c r="E789" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H789" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>283</v>
       </c>
     </row>
     <row r="790" spans="1:10" ht="12.75">
       <c r="A790" s="1" t="s">
-        <v>2452</v>
+        <v>2571</v>
+      </c>
+      <c r="B790" t="s">
+        <v>2572</v>
       </c>
       <c r="C790" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D790" t="s">
-        <v>385</v>
+        <v>2573</v>
       </c>
       <c r="E790" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G790" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H790" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J790" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="791" spans="1:10" ht="12.75">
       <c r="A791" s="1" t="s">
-        <v>2453</v>
+        <v>2575</v>
+      </c>
+      <c r="B791" t="s">
+        <v>2576</v>
       </c>
       <c r="C791" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D791" t="s">
-        <v>2454</v>
+        <v>2577</v>
       </c>
       <c r="E791" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G791" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="H791" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J791" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="792" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8" ht="12.75">
       <c r="A792" s="1" t="s">
-        <v>2455</v>
+        <v>2579</v>
+      </c>
+      <c r="B792" t="s">
+        <v>2580</v>
       </c>
       <c r="C792" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D792" t="s">
-        <v>413</v>
+        <v>2581</v>
       </c>
       <c r="E792" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="H792" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>704</v>
       </c>
     </row>
     <row r="793" spans="1:10" ht="12.75">
       <c r="A793" s="1" t="s">
-        <v>2456</v>
+        <v>2583</v>
+      </c>
+      <c r="B793" t="s">
+        <v>2584</v>
       </c>
       <c r="C793" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D793" t="s">
-        <v>908</v>
+        <v>2585</v>
       </c>
       <c r="E793" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="H793" t="s">
-        <v>23</v>
+        <v>103</v>
       </c>
       <c r="J793" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="794" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8" ht="12.75">
       <c r="A794" s="1" t="s">
-        <v>2457</v>
+        <v>2587</v>
+      </c>
+      <c r="B794" t="s">
+        <v>2588</v>
       </c>
       <c r="C794" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D794" t="s">
-        <v>2458</v>
+        <v>2589</v>
       </c>
       <c r="E794" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G794" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H794" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="795" spans="1:10" ht="12.75">
       <c r="A795" s="1" t="s">
-        <v>2459</v>
+        <v>2591</v>
+      </c>
+      <c r="B795" t="s">
+        <v>2592</v>
       </c>
       <c r="C795" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D795" t="s">
-        <v>2454</v>
+        <v>2593</v>
       </c>
       <c r="E795" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G795" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H795" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J795" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="796" spans="1:8" ht="12.75">
       <c r="A796" s="1" t="s">
-        <v>2460</v>
+        <v>2595</v>
+      </c>
+      <c r="B796" t="s">
+        <v>2596</v>
       </c>
       <c r="C796" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D796" t="s">
-        <v>406</v>
+        <v>2597</v>
       </c>
       <c r="E796" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H796" t="s">
-        <v>23</v>
+        <v>704</v>
       </c>
     </row>
     <row r="797" spans="1:8" ht="12.75">
       <c r="A797" s="1" t="s">
-        <v>2461</v>
+        <v>2599</v>
+      </c>
+      <c r="B797" t="s">
+        <v>2600</v>
       </c>
       <c r="C797" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D797" t="s">
-        <v>912</v>
+        <v>2601</v>
       </c>
       <c r="E797" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="H797" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="798" spans="1:10" ht="12.75">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8" ht="12.75">
       <c r="A798" s="1" t="s">
-        <v>2462</v>
+        <v>2603</v>
+      </c>
+      <c r="B798" t="s">
+        <v>2604</v>
       </c>
       <c r="C798" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D798" t="s">
-        <v>2463</v>
+        <v>2605</v>
       </c>
       <c r="E798" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="H798" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="799" spans="1:10" ht="12.75">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8" ht="12.75">
       <c r="A799" s="1" t="s">
-        <v>2464</v>
+        <v>2607</v>
+      </c>
+      <c r="B799" t="s">
+        <v>2608</v>
       </c>
       <c r="C799" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D799" t="s">
-        <v>2463</v>
+        <v>2609</v>
       </c>
       <c r="E799" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H799" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="800" spans="1:10" ht="12.75">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8" ht="12.75">
       <c r="A800" s="1" t="s">
-        <v>2465</v>
+        <v>2611</v>
+      </c>
+      <c r="B800" t="s">
+        <v>2612</v>
       </c>
       <c r="C800" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D800" t="s">
-        <v>381</v>
+        <v>2613</v>
       </c>
       <c r="E800" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="H800" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="801" spans="1:10" ht="12.75">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8" ht="12.75">
       <c r="A801" s="1" t="s">
-        <v>2466</v>
+        <v>2615</v>
+      </c>
+      <c r="B801" t="s">
+        <v>2616</v>
       </c>
       <c r="C801" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D801" t="s">
-        <v>2398</v>
+        <v>2617</v>
       </c>
       <c r="E801" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="H801" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>704</v>
       </c>
     </row>
     <row r="802" spans="1:8" ht="12.75">
       <c r="A802" s="1" t="s">
-        <v>2468</v>
+        <v>2619</v>
       </c>
       <c r="B802" t="s">
-        <v>2469</v>
+        <v>2620</v>
       </c>
       <c r="C802" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D802" t="s">
-        <v>2470</v>
+        <v>2621</v>
       </c>
       <c r="E802" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>13</v>
       </c>
       <c r="H802" t="s">
-        <v>23</v>
+        <v>704</v>
       </c>
     </row>
     <row r="803" spans="1:8" ht="12.75">
       <c r="A803" s="1" t="s">
-        <v>2472</v>
+        <v>2623</v>
       </c>
       <c r="B803" t="s">
-        <v>2473</v>
+        <v>2624</v>
       </c>
       <c r="C803" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D803" t="s">
-        <v>2474</v>
+        <v>2625</v>
       </c>
       <c r="E803" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>13</v>
       </c>
       <c r="H803" t="s">
-        <v>23</v>
+        <v>704</v>
       </c>
     </row>
     <row r="804" spans="1:8" ht="12.75">
       <c r="A804" s="1" t="s">
-        <v>2476</v>
+        <v>2627</v>
       </c>
       <c r="B804" t="s">
-        <v>2477</v>
+        <v>2628</v>
       </c>
       <c r="C804" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D804" t="s">
-        <v>2478</v>
+        <v>2629</v>
       </c>
       <c r="E804" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>13</v>
       </c>
       <c r="H804" t="s">
-        <v>23</v>
+        <v>704</v>
       </c>
     </row>
     <row r="805" spans="1:8" ht="12.75">
       <c r="A805" s="1" t="s">
-        <v>2480</v>
+        <v>2631</v>
       </c>
       <c r="B805" t="s">
-        <v>2481</v>
+        <v>2632</v>
       </c>
       <c r="C805" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D805" t="s">
-        <v>2482</v>
+        <v>2633</v>
       </c>
       <c r="E805" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>13</v>
       </c>
       <c r="H805" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
     </row>
     <row r="806" spans="1:8" ht="12.75">
       <c r="A806" s="1" t="s">
-        <v>2484</v>
+        <v>2635</v>
       </c>
       <c r="B806" t="s">
-        <v>2485</v>
+        <v>2636</v>
       </c>
       <c r="C806" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D806" t="s">
-        <v>2486</v>
+        <v>2637</v>
       </c>
       <c r="E806" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>13</v>
       </c>
       <c r="H806" t="s">
-        <v>23</v>
+        <v>704</v>
       </c>
     </row>
     <row r="807" spans="1:8" ht="12.75">
       <c r="A807" s="1" t="s">
-        <v>2488</v>
+        <v>2639</v>
       </c>
       <c r="B807" t="s">
-        <v>2489</v>
+        <v>2640</v>
       </c>
       <c r="C807" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D807" t="s">
-        <v>2490</v>
+        <v>2641</v>
       </c>
       <c r="E807" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>13</v>
       </c>
       <c r="H807" t="s">
-        <v>23</v>
+        <v>704</v>
       </c>
     </row>
     <row r="808" spans="1:8" ht="12.75">
       <c r="A808" s="1" t="s">
-        <v>2491</v>
+        <v>2643</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2644</v>
       </c>
       <c r="C808" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D808" t="s">
-        <v>2492</v>
+        <v>2645</v>
       </c>
       <c r="E808" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H808" t="s">
-        <v>33</v>
+        <v>704</v>
       </c>
     </row>
     <row r="809" spans="1:8" ht="12.75">
       <c r="A809" s="1" t="s">
-        <v>2494</v>
+        <v>2647</v>
+      </c>
+      <c r="B809" t="s">
+        <v>2648</v>
       </c>
       <c r="C809" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D809" t="s">
-        <v>2495</v>
+        <v>2649</v>
       </c>
       <c r="E809" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H809" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="810" spans="1:8" ht="12.75">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="810" spans="1:10" ht="12.75">
       <c r="A810" s="1" t="s">
-        <v>2497</v>
+        <v>2651</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2652</v>
       </c>
       <c r="C810" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D810" t="s">
-        <v>2498</v>
+        <v>2653</v>
       </c>
       <c r="E810" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H810" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="811" spans="1:8" ht="12.75">
+        <v>704</v>
+      </c>
+      <c r="J810" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="811" spans="1:10" ht="12.75">
       <c r="A811" s="1" t="s">
-        <v>2500</v>
+        <v>2655</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2656</v>
       </c>
       <c r="C811" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D811" t="s">
-        <v>2501</v>
+        <v>2657</v>
       </c>
       <c r="E811" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H811" t="s">
-        <v>16</v>
+        <v>704</v>
+      </c>
+      <c r="J811" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="812" spans="1:8" ht="12.75">
       <c r="A812" s="1" t="s">
-        <v>2503</v>
+        <v>2659</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2660</v>
       </c>
       <c r="C812" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D812" t="s">
-        <v>2504</v>
+        <v>2661</v>
       </c>
       <c r="E812" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>2505</v>
+        <v>13</v>
       </c>
       <c r="H812" t="s">
-        <v>2506</v>
+        <v>704</v>
       </c>
     </row>
     <row r="813" spans="1:8" ht="12.75">
       <c r="A813" s="1" t="s">
-        <v>2508</v>
+        <v>2663</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2664</v>
       </c>
       <c r="C813" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D813" t="s">
-        <v>2509</v>
+        <v>2665</v>
       </c>
       <c r="E813" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>2505</v>
+        <v>13</v>
       </c>
       <c r="H813" t="s">
-        <v>2506</v>
+        <v>704</v>
       </c>
     </row>
     <row r="814" spans="1:8" ht="12.75">
       <c r="A814" s="1" t="s">
-        <v>2511</v>
+        <v>2667</v>
       </c>
       <c r="B814" t="s">
-        <v>2512</v>
+        <v>2668</v>
       </c>
       <c r="C814" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D814" t="s">
-        <v>2513</v>
+        <v>2669</v>
       </c>
       <c r="E814" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="H814" t="s">
-        <v>23</v>
+        <v>704</v>
       </c>
     </row>
     <row r="815" spans="1:8" ht="12.75">
       <c r="A815" s="1" t="s">
-        <v>2515</v>
+        <v>2671</v>
       </c>
       <c r="B815" t="s">
-        <v>2516</v>
+        <v>2672</v>
       </c>
       <c r="C815" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D815" t="s">
-        <v>2517</v>
+        <v>2673</v>
       </c>
       <c r="E815" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="H815" t="s">
-        <v>23</v>
+        <v>704</v>
       </c>
     </row>
     <row r="816" spans="1:8" ht="12.75">
       <c r="A816" s="1" t="s">
-        <v>2519</v>
-[...2 lines deleted...]
-        <v>2520</v>
+        <v>2675</v>
       </c>
       <c r="C816" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D816" t="s">
-        <v>2521</v>
+        <v>2676</v>
       </c>
       <c r="E816" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>13</v>
       </c>
       <c r="H816" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
     </row>
     <row r="817" spans="1:8" ht="12.75">
       <c r="A817" s="1" t="s">
-        <v>2522</v>
+        <v>2678</v>
       </c>
       <c r="C817" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D817" t="s">
-        <v>2523</v>
+        <v>2679</v>
       </c>
       <c r="E817" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H817" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="818" spans="1:8" ht="12.75">
       <c r="A818" s="1" t="s">
-        <v>2524</v>
+        <v>2681</v>
       </c>
       <c r="C818" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D818" t="s">
-        <v>2525</v>
+        <v>2682</v>
       </c>
       <c r="E818" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H818" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="819" spans="1:8" ht="12.75">
       <c r="A819" s="1" t="s">
-        <v>2526</v>
+        <v>2684</v>
       </c>
       <c r="C819" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="D819" t="s">
-        <v>2527</v>
+        <v>2685</v>
+      </c>
+      <c r="E819" t="s">
+        <v>13</v>
       </c>
       <c r="G819" t="s">
-        <v>138</v>
+        <v>2686</v>
       </c>
       <c r="H819" t="s">
-        <v>19</v>
+        <v>2687</v>
       </c>
     </row>
     <row r="820" spans="1:8" ht="12.75">
       <c r="A820" s="1" t="s">
-        <v>2528</v>
+        <v>2689</v>
       </c>
       <c r="C820" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="D820" t="s">
-        <v>2529</v>
+        <v>2690</v>
       </c>
       <c r="E820" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G820" t="s">
-        <v>59</v>
+        <v>2686</v>
       </c>
       <c r="H820" t="s">
-        <v>23</v>
+        <v>2687</v>
       </c>
     </row>
     <row r="821" spans="1:8" ht="12.75">
       <c r="A821" s="1" t="s">
-        <v>2530</v>
+        <v>2692</v>
       </c>
       <c r="C821" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="D821" t="s">
-        <v>2531</v>
+        <v>2693</v>
       </c>
       <c r="E821" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="H821" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="822" spans="1:8" ht="12.75">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="822" spans="1:10" ht="12.75">
       <c r="A822" s="1" t="s">
-        <v>2532</v>
+        <v>2694</v>
       </c>
       <c r="C822" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="D822" t="s">
-        <v>2533</v>
+        <v>2695</v>
       </c>
       <c r="E822" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G822" t="s">
-        <v>59</v>
+        <v>248</v>
       </c>
       <c r="H822" t="s">
-        <v>23</v>
+        <v>595</v>
+      </c>
+      <c r="J822" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="823" spans="1:8" ht="12.75">
       <c r="A823" s="1" t="s">
-        <v>1636</v>
+        <v>2696</v>
       </c>
       <c r="C823" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="D823" t="s">
-        <v>2534</v>
+        <v>2697</v>
+      </c>
+      <c r="E823" t="s">
+        <v>102</v>
       </c>
       <c r="G823" t="s">
-        <v>1636</v>
+        <v>594</v>
       </c>
       <c r="H823" t="s">
-        <v>19</v>
+        <v>595</v>
       </c>
     </row>
     <row r="824" spans="1:8" ht="12.75">
       <c r="A824" s="1" t="s">
-        <v>2535</v>
+        <v>2698</v>
       </c>
       <c r="C824" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="D824" t="s">
-        <v>2536</v>
+        <v>2699</v>
+      </c>
+      <c r="E824" t="s">
+        <v>102</v>
       </c>
       <c r="G824" t="s">
-        <v>138</v>
+        <v>512</v>
       </c>
       <c r="H824" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="825" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="825" spans="1:10" ht="12.75">
       <c r="A825" s="1" t="s">
-        <v>2537</v>
+        <v>2700</v>
       </c>
       <c r="C825" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D825" t="s">
-        <v>2538</v>
+        <v>2701</v>
       </c>
       <c r="E825" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G825" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="H825" t="s">
-        <v>1106</v>
-[...2 lines deleted...]
-    <row r="826" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J825" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="826" spans="1:10" ht="12.75">
       <c r="A826" s="1" t="s">
-        <v>2539</v>
+        <v>2702</v>
       </c>
       <c r="C826" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D826" t="s">
-        <v>2540</v>
+        <v>658</v>
       </c>
       <c r="E826" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G826" t="s">
+        <v>248</v>
       </c>
       <c r="H826" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="827" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J826" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="827" spans="1:10" ht="12.75">
       <c r="A827" s="1" t="s">
-        <v>2541</v>
+        <v>2703</v>
       </c>
       <c r="C827" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D827" t="s">
-        <v>2542</v>
+        <v>2704</v>
       </c>
       <c r="E827" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G827" t="s">
+        <v>512</v>
       </c>
       <c r="H827" t="s">
-        <v>23</v>
+        <v>15</v>
+      </c>
+      <c r="J827" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="828" spans="1:10" ht="12.75">
       <c r="A828" s="1" t="s">
-        <v>2543</v>
+        <v>2705</v>
       </c>
       <c r="C828" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D828" t="s">
-        <v>2544</v>
+        <v>686</v>
       </c>
       <c r="E828" t="s">
-        <v>119</v>
+        <v>102</v>
+      </c>
+      <c r="G828" t="s">
+        <v>512</v>
       </c>
       <c r="H828" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J828" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="829" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="829" spans="1:10" ht="12.75">
       <c r="A829" s="1" t="s">
-        <v>2546</v>
-[...2 lines deleted...]
-        <v>2547</v>
+        <v>2706</v>
       </c>
       <c r="C829" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D829" t="s">
-        <v>2548</v>
+        <v>689</v>
       </c>
       <c r="E829" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G829" t="s">
+        <v>512</v>
       </c>
       <c r="H829" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="830" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J829" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="830" spans="1:10" ht="12.75">
       <c r="A830" s="1" t="s">
-        <v>2550</v>
-[...2 lines deleted...]
-        <v>2551</v>
+        <v>2707</v>
       </c>
       <c r="C830" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D830" t="s">
-        <v>2552</v>
+        <v>2708</v>
       </c>
       <c r="E830" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G830" t="s">
+        <v>248</v>
       </c>
       <c r="H830" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="831" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J830" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="831" spans="1:10" ht="12.75">
       <c r="A831" s="1" t="s">
-        <v>2554</v>
-[...2 lines deleted...]
-        <v>2555</v>
+        <v>2709</v>
       </c>
       <c r="C831" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D831" t="s">
-        <v>2556</v>
+        <v>2704</v>
       </c>
       <c r="E831" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G831" t="s">
+        <v>248</v>
       </c>
       <c r="H831" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="832" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J831" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="832" spans="1:10" ht="12.75">
       <c r="A832" s="1" t="s">
-        <v>2558</v>
-[...5 lines deleted...]
-        <v>698</v>
+        <v>2710</v>
+      </c>
+      <c r="C832" t="s">
+        <v>37</v>
       </c>
       <c r="D832" t="s">
-        <v>2560</v>
+        <v>679</v>
       </c>
       <c r="E832" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G832" t="s">
+        <v>248</v>
       </c>
       <c r="H832" t="s">
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="J832" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="833" spans="1:8" ht="12.75">
       <c r="A833" s="1" t="s">
-        <v>2562</v>
-[...5 lines deleted...]
-        <v>698</v>
+        <v>2711</v>
+      </c>
+      <c r="C833" t="s">
+        <v>37</v>
       </c>
       <c r="D833" t="s">
-        <v>2564</v>
+        <v>693</v>
       </c>
       <c r="E833" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G833" t="s">
+        <v>512</v>
       </c>
       <c r="H833" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="834" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="834" spans="1:10" ht="12.75">
       <c r="A834" s="1" t="s">
-        <v>2566</v>
-[...2 lines deleted...]
-        <v>2567</v>
+        <v>2712</v>
       </c>
       <c r="C834" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D834" t="s">
-        <v>2568</v>
+        <v>2713</v>
       </c>
       <c r="E834" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G834" t="s">
+        <v>512</v>
       </c>
       <c r="H834" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="835" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J834" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="835" spans="1:10" ht="12.75">
       <c r="A835" s="1" t="s">
-        <v>2570</v>
-[...5 lines deleted...]
-        <v>698</v>
+        <v>2714</v>
+      </c>
+      <c r="C835" t="s">
+        <v>37</v>
       </c>
       <c r="D835" t="s">
-        <v>2572</v>
+        <v>2713</v>
       </c>
       <c r="E835" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G835" t="s">
+        <v>248</v>
       </c>
       <c r="H835" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="836" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J835" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="836" spans="1:10" ht="12.75">
       <c r="A836" s="1" t="s">
-        <v>2574</v>
-[...5 lines deleted...]
-        <v>698</v>
+        <v>2715</v>
+      </c>
+      <c r="C836" t="s">
+        <v>37</v>
       </c>
       <c r="D836" t="s">
-        <v>2576</v>
+        <v>654</v>
       </c>
       <c r="E836" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G836" t="s">
+        <v>512</v>
       </c>
       <c r="H836" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="837" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J836" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="837" spans="1:10" ht="12.75">
       <c r="A837" s="1" t="s">
-        <v>2578</v>
-[...5 lines deleted...]
-        <v>698</v>
+        <v>2716</v>
+      </c>
+      <c r="C837" t="s">
+        <v>37</v>
       </c>
       <c r="D837" t="s">
-        <v>2580</v>
+        <v>2717</v>
       </c>
       <c r="E837" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G837" t="s">
+        <v>512</v>
       </c>
       <c r="H837" t="s">
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="J837" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="838" spans="1:10" ht="12.75">
       <c r="A838" s="1" t="s">
-        <v>2582</v>
-[...2 lines deleted...]
-        <v>2583</v>
+        <v>2718</v>
       </c>
       <c r="C838" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D838" t="s">
-        <v>2584</v>
+        <v>2719</v>
       </c>
       <c r="E838" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G838" t="s">
+        <v>512</v>
       </c>
       <c r="H838" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J838" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="839" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="839" spans="1:10" ht="12.75">
       <c r="A839" s="1" t="s">
-        <v>2586</v>
-[...2 lines deleted...]
-        <v>2587</v>
+        <v>2720</v>
       </c>
       <c r="C839" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D839" t="s">
-        <v>2588</v>
+        <v>2719</v>
       </c>
       <c r="E839" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G839" t="s">
+        <v>248</v>
       </c>
       <c r="H839" t="s">
-        <v>33</v>
+        <v>15</v>
+      </c>
+      <c r="J839" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="840" spans="1:10" ht="12.75">
       <c r="A840" s="1" t="s">
-        <v>2590</v>
-[...2 lines deleted...]
-        <v>2591</v>
+        <v>2721</v>
       </c>
       <c r="C840" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D840" t="s">
-        <v>2592</v>
+        <v>662</v>
       </c>
       <c r="E840" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G840" t="s">
+        <v>512</v>
       </c>
       <c r="H840" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="J840" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="841" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="841" spans="1:10" ht="12.75">
       <c r="A841" s="1" t="s">
-        <v>2594</v>
-[...2 lines deleted...]
-        <v>2595</v>
+        <v>2722</v>
       </c>
       <c r="C841" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D841" t="s">
-        <v>2596</v>
+        <v>2717</v>
       </c>
       <c r="E841" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G841" t="s">
+        <v>248</v>
       </c>
       <c r="H841" t="s">
-        <v>33</v>
+        <v>15</v>
+      </c>
+      <c r="J841" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="842" spans="1:10" ht="12.75">
       <c r="A842" s="1" t="s">
-        <v>2598</v>
-[...2 lines deleted...]
-        <v>2599</v>
+        <v>2723</v>
       </c>
       <c r="C842" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D842" t="s">
-        <v>2600</v>
+        <v>2724</v>
       </c>
       <c r="E842" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G842" t="s">
+        <v>512</v>
       </c>
       <c r="H842" t="s">
-        <v>69</v>
+        <v>15</v>
       </c>
       <c r="J842" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="843" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="843" spans="1:10" ht="12.75">
       <c r="A843" s="1" t="s">
-        <v>2602</v>
+        <v>2725</v>
       </c>
       <c r="C843" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D843" t="s">
-        <v>2603</v>
+        <v>2724</v>
       </c>
       <c r="E843" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G843" t="s">
+        <v>248</v>
       </c>
       <c r="H843" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-    <row r="844" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J843" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="844" spans="1:10" ht="12.75">
       <c r="A844" s="1" t="s">
-        <v>2605</v>
+        <v>2726</v>
       </c>
       <c r="C844" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D844" t="s">
-        <v>2606</v>
+        <v>2701</v>
       </c>
       <c r="E844" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G844" t="s">
+        <v>512</v>
       </c>
       <c r="H844" t="s">
-        <v>864</v>
-[...2 lines deleted...]
-    <row r="845" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J844" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="845" spans="1:10" ht="12.75">
       <c r="A845" s="1" t="s">
-        <v>2608</v>
-[...5 lines deleted...]
-        <v>1820</v>
+        <v>2727</v>
+      </c>
+      <c r="C845" t="s">
+        <v>37</v>
       </c>
       <c r="D845" t="s">
-        <v>2610</v>
+        <v>696</v>
       </c>
       <c r="E845" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G845" t="s">
-        <v>22</v>
+        <v>512</v>
       </c>
       <c r="H845" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="846" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J845" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="846" spans="1:10" ht="12.75">
       <c r="A846" s="1" t="s">
-        <v>2612</v>
-[...5 lines deleted...]
-        <v>1820</v>
+        <v>2728</v>
+      </c>
+      <c r="C846" t="s">
+        <v>37</v>
       </c>
       <c r="D846" t="s">
-        <v>2614</v>
+        <v>668</v>
       </c>
       <c r="E846" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G846" t="s">
-        <v>22</v>
+        <v>512</v>
       </c>
       <c r="H846" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="847" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J846" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="847" spans="1:10" ht="12.75">
       <c r="A847" s="1" t="s">
-        <v>2616</v>
-[...5 lines deleted...]
-        <v>1820</v>
+        <v>2729</v>
+      </c>
+      <c r="C847" t="s">
+        <v>37</v>
       </c>
       <c r="D847" t="s">
-        <v>2618</v>
+        <v>652</v>
       </c>
       <c r="E847" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G847" t="s">
-        <v>22</v>
+        <v>512</v>
       </c>
       <c r="H847" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="848" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J847" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="848" spans="1:10" ht="12.75">
       <c r="A848" s="1" t="s">
-        <v>2620</v>
-[...5 lines deleted...]
-        <v>1820</v>
+        <v>2730</v>
+      </c>
+      <c r="C848" t="s">
+        <v>37</v>
       </c>
       <c r="D848" t="s">
-        <v>2622</v>
+        <v>656</v>
       </c>
       <c r="E848" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G848" t="s">
-        <v>22</v>
+        <v>512</v>
       </c>
       <c r="H848" t="s">
-        <v>23</v>
+        <v>15</v>
+      </c>
+      <c r="J848" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="849" spans="1:8" ht="12.75">
       <c r="A849" s="1" t="s">
-        <v>2624</v>
-[...5 lines deleted...]
-        <v>1861</v>
+        <v>2731</v>
+      </c>
+      <c r="C849" t="s">
+        <v>37</v>
       </c>
       <c r="D849" t="s">
-        <v>2626</v>
+        <v>660</v>
       </c>
       <c r="E849" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G849" t="s">
-        <v>22</v>
+        <v>512</v>
       </c>
       <c r="H849" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="850" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="850" spans="1:10" ht="12.75">
       <c r="A850" s="1" t="s">
-        <v>2628</v>
-[...5 lines deleted...]
-        <v>1890</v>
+        <v>2732</v>
+      </c>
+      <c r="C850" t="s">
+        <v>37</v>
       </c>
       <c r="D850" t="s">
-        <v>2630</v>
+        <v>2733</v>
       </c>
       <c r="E850" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1798</v>
+        <v>102</v>
       </c>
       <c r="H850" t="s">
-        <v>23</v>
+        <v>892</v>
+      </c>
+      <c r="J850" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="851" spans="1:10" ht="12.75">
       <c r="A851" s="1" t="s">
-        <v>2631</v>
+        <v>2734</v>
       </c>
       <c r="C851" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D851" t="s">
-        <v>2632</v>
+        <v>2735</v>
       </c>
       <c r="E851" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>102</v>
       </c>
       <c r="H851" t="s">
-        <v>377</v>
+        <v>892</v>
       </c>
       <c r="J851" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="852" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8" ht="12.75">
       <c r="A852" s="1" t="s">
-        <v>2633</v>
+        <v>2736</v>
       </c>
       <c r="C852" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D852" t="s">
-        <v>2634</v>
+        <v>2737</v>
       </c>
       <c r="E852" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G852" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="H852" t="s">
-        <v>377</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="853" spans="1:8" ht="12.75">
       <c r="A853" s="1" t="s">
-        <v>2635</v>
+        <v>2738</v>
       </c>
       <c r="C853" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D853" t="s">
-        <v>2636</v>
+        <v>2739</v>
       </c>
       <c r="E853" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>376</v>
+        <v>102</v>
       </c>
       <c r="H853" t="s">
-        <v>377</v>
+        <v>704</v>
       </c>
     </row>
     <row r="854" spans="1:8" ht="12.75">
       <c r="A854" s="1" t="s">
-        <v>2637</v>
+        <v>2740</v>
       </c>
       <c r="C854" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D854" t="s">
-        <v>2638</v>
+        <v>2741</v>
       </c>
       <c r="E854" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>376</v>
+        <v>102</v>
       </c>
       <c r="H854" t="s">
-        <v>377</v>
-[...2 lines deleted...]
-    <row r="855" spans="1:8" ht="12.75">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="855" spans="1:10" ht="12.75">
       <c r="A855" s="1" t="s">
-        <v>2639</v>
+        <v>2743</v>
+      </c>
+      <c r="B855" t="s">
+        <v>2744</v>
       </c>
       <c r="C855" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D855" t="s">
-        <v>2640</v>
+        <v>2745</v>
       </c>
       <c r="E855" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G855" t="s">
-        <v>376</v>
+        <v>18</v>
       </c>
       <c r="H855" t="s">
-        <v>377</v>
+        <v>15</v>
+      </c>
+      <c r="J855" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="856" spans="1:8" ht="12.75">
       <c r="A856" s="1" t="s">
-        <v>2641</v>
+        <v>2747</v>
+      </c>
+      <c r="B856" t="s">
+        <v>2748</v>
       </c>
       <c r="C856" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D856" t="s">
-        <v>2642</v>
+        <v>2749</v>
       </c>
       <c r="E856" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H856" t="s">
-        <v>33</v>
+        <v>283</v>
       </c>
     </row>
     <row r="857" spans="1:8" ht="12.75">
       <c r="A857" s="1" t="s">
-        <v>2643</v>
+        <v>2751</v>
+      </c>
+      <c r="B857" t="s">
+        <v>2752</v>
       </c>
       <c r="C857" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D857" t="s">
-        <v>2644</v>
+        <v>2753</v>
       </c>
       <c r="E857" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G857" t="s">
-        <v>32</v>
+        <v>253</v>
       </c>
       <c r="H857" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="858" spans="1:8" ht="12.75">
       <c r="A858" s="1" t="s">
-        <v>2646</v>
-[...5 lines deleted...]
-        <v>833</v>
+        <v>2754</v>
+      </c>
+      <c r="C858" t="s">
+        <v>37</v>
       </c>
       <c r="D858" t="s">
-        <v>2648</v>
+        <v>2755</v>
       </c>
       <c r="E858" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G858" t="s">
-        <v>59</v>
+        <v>248</v>
       </c>
       <c r="H858" t="s">
-        <v>23</v>
+        <v>103</v>
       </c>
     </row>
     <row r="859" spans="1:8" ht="12.75">
       <c r="A859" s="1" t="s">
-        <v>2650</v>
-[...5 lines deleted...]
-        <v>89</v>
+        <v>2756</v>
+      </c>
+      <c r="C859" t="s">
+        <v>37</v>
       </c>
       <c r="D859" t="s">
-        <v>2652</v>
+        <v>2757</v>
       </c>
       <c r="E859" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G859" t="s">
-        <v>59</v>
+        <v>248</v>
       </c>
       <c r="H859" t="s">
-        <v>23</v>
+        <v>103</v>
       </c>
     </row>
     <row r="860" spans="1:8" ht="12.75">
       <c r="A860" s="1" t="s">
-        <v>2654</v>
+        <v>2759</v>
       </c>
       <c r="B860" t="s">
-        <v>2655</v>
-[...2 lines deleted...]
-        <v>1820</v>
+        <v>2760</v>
+      </c>
+      <c r="C860" t="s">
+        <v>37</v>
       </c>
       <c r="D860" t="s">
-        <v>2656</v>
+        <v>2761</v>
       </c>
       <c r="E860" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="H860" t="s">
-        <v>23</v>
+        <v>73</v>
       </c>
     </row>
     <row r="861" spans="1:8" ht="12.75">
       <c r="A861" s="1" t="s">
-        <v>2658</v>
+        <v>2763</v>
       </c>
       <c r="B861" t="s">
-        <v>2659</v>
-[...2 lines deleted...]
-        <v>1786</v>
+        <v>2764</v>
+      </c>
+      <c r="C861" t="s">
+        <v>37</v>
       </c>
       <c r="D861" t="s">
-        <v>2660</v>
+        <v>2765</v>
       </c>
       <c r="E861" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="H861" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="862" spans="1:8" ht="12.75">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="862" spans="1:10" ht="12.75">
       <c r="A862" s="1" t="s">
-        <v>2662</v>
+        <v>2767</v>
       </c>
       <c r="B862" t="s">
-        <v>2663</v>
-[...2 lines deleted...]
-        <v>1791</v>
+        <v>2768</v>
+      </c>
+      <c r="C862" t="s">
+        <v>37</v>
       </c>
       <c r="D862" t="s">
-        <v>2664</v>
+        <v>2769</v>
       </c>
       <c r="E862" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G862" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="H862" t="s">
-        <v>23</v>
+        <v>15</v>
+      </c>
+      <c r="J862" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="863" spans="1:8" ht="12.75">
       <c r="A863" s="1" t="s">
-        <v>2666</v>
+        <v>2771</v>
       </c>
       <c r="B863" t="s">
-        <v>2667</v>
-[...2 lines deleted...]
-        <v>1791</v>
+        <v>2772</v>
+      </c>
+      <c r="C863" t="s">
+        <v>37</v>
       </c>
       <c r="D863" t="s">
-        <v>2668</v>
+        <v>2773</v>
       </c>
       <c r="E863" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G863" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="H863" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="864" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="864" spans="1:10" ht="12.75">
       <c r="A864" s="1" t="s">
-        <v>2670</v>
+        <v>2775</v>
       </c>
       <c r="B864" t="s">
-        <v>2671</v>
-[...2 lines deleted...]
-        <v>1791</v>
+        <v>2776</v>
+      </c>
+      <c r="C864" t="s">
+        <v>37</v>
       </c>
       <c r="D864" t="s">
-        <v>2672</v>
+        <v>2777</v>
       </c>
       <c r="E864" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G864" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="H864" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="865" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J864" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="865" spans="1:10" ht="12.75">
       <c r="A865" s="1" t="s">
-        <v>2674</v>
+        <v>2779</v>
       </c>
       <c r="B865" t="s">
-        <v>2675</v>
-[...2 lines deleted...]
-        <v>1861</v>
+        <v>2780</v>
+      </c>
+      <c r="C865" t="s">
+        <v>37</v>
       </c>
       <c r="D865" t="s">
-        <v>2676</v>
+        <v>2781</v>
       </c>
       <c r="E865" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G865" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="H865" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="866" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J865" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="866" spans="1:10" ht="12.75">
       <c r="A866" s="1" t="s">
-        <v>2678</v>
+        <v>2783</v>
       </c>
       <c r="B866" t="s">
-        <v>2679</v>
-[...2 lines deleted...]
-        <v>1861</v>
+        <v>2784</v>
+      </c>
+      <c r="C866" t="s">
+        <v>37</v>
       </c>
       <c r="D866" t="s">
-        <v>2680</v>
+        <v>2785</v>
       </c>
       <c r="E866" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="H866" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="867" spans="1:8" ht="12.75">
+        <v>73</v>
+      </c>
+      <c r="J866" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="867" spans="1:10" ht="12.75">
       <c r="A867" s="1" t="s">
-        <v>2682</v>
+        <v>2787</v>
       </c>
       <c r="B867" t="s">
-        <v>2683</v>
+        <v>2788</v>
       </c>
       <c r="C867" s="1" t="s">
-        <v>1861</v>
+        <v>243</v>
       </c>
       <c r="D867" t="s">
-        <v>2684</v>
+        <v>2789</v>
       </c>
       <c r="E867" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G867" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="H867" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="868" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J867" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="868" spans="1:10" ht="12.75">
       <c r="A868" s="1" t="s">
-        <v>2686</v>
+        <v>2791</v>
       </c>
       <c r="B868" t="s">
-        <v>2687</v>
-[...2 lines deleted...]
-        <v>1796</v>
+        <v>2792</v>
+      </c>
+      <c r="C868" t="s">
+        <v>37</v>
       </c>
       <c r="D868" t="s">
-        <v>2688</v>
+        <v>2793</v>
       </c>
       <c r="E868" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G868" t="s">
-        <v>1798</v>
+        <v>18</v>
       </c>
       <c r="H868" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="869" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J868" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="869" spans="1:10" ht="12.75">
       <c r="A869" s="1" t="s">
-        <v>2690</v>
+        <v>2795</v>
       </c>
       <c r="B869" t="s">
-        <v>2691</v>
-[...2 lines deleted...]
-        <v>1796</v>
+        <v>2796</v>
+      </c>
+      <c r="C869" t="s">
+        <v>37</v>
       </c>
       <c r="D869" t="s">
-        <v>2692</v>
+        <v>2797</v>
       </c>
       <c r="E869" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G869" t="s">
-        <v>1798</v>
+        <v>18</v>
       </c>
       <c r="H869" t="s">
-        <v>23</v>
+        <v>15</v>
+      </c>
+      <c r="J869" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="870" spans="1:8" ht="12.75">
       <c r="A870" s="1" t="s">
-        <v>2694</v>
+        <v>2799</v>
       </c>
       <c r="B870" t="s">
-        <v>2695</v>
+        <v>2800</v>
       </c>
       <c r="C870" s="1" t="s">
-        <v>1890</v>
+        <v>1125</v>
       </c>
       <c r="D870" t="s">
-        <v>2696</v>
+        <v>2801</v>
       </c>
       <c r="E870" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G870" t="s">
-        <v>1798</v>
+        <v>18</v>
       </c>
       <c r="H870" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="871" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="871" spans="1:10" ht="12.75">
       <c r="A871" s="1" t="s">
-        <v>2698</v>
+        <v>2803</v>
       </c>
       <c r="B871" t="s">
-        <v>2699</v>
-[...2 lines deleted...]
-        <v>1890</v>
+        <v>2804</v>
+      </c>
+      <c r="C871" t="s">
+        <v>37</v>
       </c>
       <c r="D871" t="s">
-        <v>2700</v>
+        <v>2805</v>
       </c>
       <c r="E871" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G871" t="s">
-        <v>1798</v>
+        <v>18</v>
       </c>
       <c r="H871" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="872" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J871" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="872" spans="1:10" ht="12.75">
       <c r="A872" s="1" t="s">
-        <v>2702</v>
+        <v>2807</v>
       </c>
       <c r="B872" t="s">
-        <v>2703</v>
-[...2 lines deleted...]
-        <v>1890</v>
+        <v>338</v>
+      </c>
+      <c r="C872" t="s">
+        <v>37</v>
       </c>
       <c r="D872" t="s">
-        <v>2704</v>
+        <v>339</v>
       </c>
       <c r="E872" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G872" t="s">
-        <v>1798</v>
+        <v>18</v>
       </c>
       <c r="H872" t="s">
-        <v>23</v>
+        <v>15</v>
+      </c>
+      <c r="J872" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="873" spans="1:8" ht="12.75">
       <c r="A873" s="1" t="s">
-        <v>2706</v>
+        <v>2809</v>
       </c>
       <c r="B873" t="s">
-        <v>2707</v>
-[...2 lines deleted...]
-        <v>1802</v>
+        <v>2804</v>
+      </c>
+      <c r="C873" t="s">
+        <v>37</v>
       </c>
       <c r="D873" t="s">
-        <v>2708</v>
+        <v>2805</v>
       </c>
       <c r="E873" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G873" t="s">
-        <v>1798</v>
+        <v>18</v>
       </c>
       <c r="H873" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="874" spans="1:8" ht="12.75">
       <c r="A874" s="1" t="s">
-        <v>2710</v>
+        <v>2811</v>
       </c>
       <c r="B874" t="s">
-        <v>2711</v>
-[...2 lines deleted...]
-        <v>1802</v>
+        <v>346</v>
+      </c>
+      <c r="C874" t="s">
+        <v>37</v>
       </c>
       <c r="D874" t="s">
-        <v>2712</v>
+        <v>347</v>
       </c>
       <c r="E874" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G874" t="s">
+        <v>18</v>
+      </c>
+      <c r="H874" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="875" spans="1:10" ht="12.75">
+      <c r="A875" s="1" t="s">
+        <v>2813</v>
+      </c>
+      <c r="B875" t="s">
+        <v>2814</v>
+      </c>
+      <c r="C875" t="s">
+        <v>37</v>
+      </c>
+      <c r="D875" t="s">
+        <v>2815</v>
+      </c>
+      <c r="E875" t="s">
+        <v>13</v>
+      </c>
+      <c r="H875" t="s">
+        <v>45</v>
+      </c>
+      <c r="J875" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="876" spans="1:10" ht="12.75">
+      <c r="A876" s="1" t="s">
+        <v>2817</v>
+      </c>
+      <c r="B876" t="s">
+        <v>2818</v>
+      </c>
+      <c r="C876" t="s">
+        <v>37</v>
+      </c>
+      <c r="D876" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E876" t="s">
+        <v>13</v>
+      </c>
+      <c r="H876" t="s">
+        <v>45</v>
+      </c>
+      <c r="J876" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="877" spans="1:10" ht="12.75">
+      <c r="A877" s="1" t="s">
+        <v>2821</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2822</v>
+      </c>
+      <c r="C877" t="s">
+        <v>37</v>
+      </c>
+      <c r="D877" t="s">
+        <v>2823</v>
+      </c>
+      <c r="E877" t="s">
+        <v>13</v>
+      </c>
+      <c r="H877" t="s">
+        <v>45</v>
+      </c>
+      <c r="J877" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="878" spans="1:10" ht="12.75">
+      <c r="A878" s="1" t="s">
+        <v>2825</v>
+      </c>
+      <c r="B878" t="s">
+        <v>2826</v>
+      </c>
+      <c r="C878" t="s">
+        <v>37</v>
+      </c>
+      <c r="D878" t="s">
+        <v>2827</v>
+      </c>
+      <c r="E878" t="s">
+        <v>13</v>
+      </c>
+      <c r="H878" t="s">
+        <v>45</v>
+      </c>
+      <c r="J878" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="879" spans="1:10" ht="12.75">
+      <c r="A879" s="1" t="s">
+        <v>2829</v>
+      </c>
+      <c r="B879" t="s">
+        <v>2830</v>
+      </c>
+      <c r="C879" t="s">
+        <v>37</v>
+      </c>
+      <c r="D879" t="s">
         <v>1798</v>
       </c>
-      <c r="H874" t="s">
-[...104 lines deleted...]
-      </c>
       <c r="E879" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H879" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="880" spans="1:8" ht="12.75">
+        <v>45</v>
+      </c>
+      <c r="J879" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="880" spans="1:10" ht="12.75">
       <c r="A880" s="1" t="s">
-        <v>2731</v>
+        <v>2832</v>
+      </c>
+      <c r="B880" t="s">
+        <v>2833</v>
       </c>
       <c r="C880" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D880" t="s">
-        <v>2732</v>
+        <v>2834</v>
       </c>
       <c r="E880" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H880" t="s">
-        <v>33</v>
+        <v>45</v>
+      </c>
+      <c r="J880" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="881" spans="1:8" ht="12.75">
       <c r="A881" s="1" t="s">
-        <v>2733</v>
+        <v>2836</v>
+      </c>
+      <c r="B881" t="s">
+        <v>2837</v>
       </c>
       <c r="C881" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D881" t="s">
-        <v>2734</v>
+        <v>2838</v>
       </c>
       <c r="E881" t="s">
-        <v>14</v>
+        <v>371</v>
       </c>
       <c r="G881" t="s">
-        <v>32</v>
+        <v>1443</v>
       </c>
       <c r="H881" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="882" spans="1:8" ht="12.75">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="882" spans="1:10" ht="12.75">
       <c r="A882" s="1" t="s">
-        <v>2735</v>
+        <v>2840</v>
+      </c>
+      <c r="B882" t="s">
+        <v>2841</v>
       </c>
       <c r="C882" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D882" t="s">
-        <v>2736</v>
+        <v>2842</v>
       </c>
       <c r="E882" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G882" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H882" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="883" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J882" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="883" spans="1:10" ht="12.75">
       <c r="A883" s="1" t="s">
-        <v>2738</v>
+        <v>2844</v>
       </c>
       <c r="B883" t="s">
-        <v>2739</v>
+        <v>2845</v>
       </c>
       <c r="C883" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D883" t="s">
-        <v>2740</v>
+        <v>2846</v>
       </c>
       <c r="E883" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G883" t="s">
+        <v>18</v>
       </c>
       <c r="H883" t="s">
-        <v>69</v>
+        <v>15</v>
+      </c>
+      <c r="J883" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="884" spans="1:8" ht="12.75">
       <c r="A884" s="1" t="s">
-        <v>2742</v>
+        <v>2848</v>
+      </c>
+      <c r="B884" t="s">
+        <v>2849</v>
       </c>
       <c r="C884" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D884" t="s">
-        <v>2743</v>
+        <v>2850</v>
+      </c>
+      <c r="E884" t="s">
+        <v>371</v>
+      </c>
+      <c r="G884" t="s">
+        <v>1443</v>
       </c>
       <c r="H884" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="885" spans="1:8" ht="12.75">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="885" spans="1:10" ht="12.75">
       <c r="A885" s="1" t="s">
-        <v>2745</v>
+        <v>2852</v>
       </c>
       <c r="B885" t="s">
-        <v>2746</v>
+        <v>2853</v>
       </c>
       <c r="C885" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D885" t="s">
-        <v>2747</v>
+        <v>2854</v>
       </c>
       <c r="E885" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G885" t="s">
+        <v>18</v>
       </c>
       <c r="H885" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="886" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J885" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="886" spans="1:10" ht="12.75">
       <c r="A886" s="1" t="s">
-        <v>2749</v>
+        <v>2856</v>
       </c>
       <c r="B886" t="s">
-        <v>2750</v>
+        <v>2857</v>
       </c>
       <c r="C886" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D886" t="s">
-        <v>2751</v>
+        <v>2858</v>
       </c>
       <c r="E886" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G886" t="s">
+        <v>18</v>
       </c>
       <c r="H886" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="887" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J886" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="887" spans="1:10" ht="12.75">
       <c r="A887" s="1" t="s">
-        <v>2753</v>
+        <v>2860</v>
       </c>
       <c r="B887" t="s">
-        <v>2754</v>
+        <v>2861</v>
       </c>
       <c r="C887" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D887" t="s">
-        <v>2552</v>
+        <v>2862</v>
       </c>
       <c r="E887" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G887" t="s">
+        <v>18</v>
       </c>
       <c r="H887" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="888" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J887" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="888" spans="1:10" ht="12.75">
       <c r="A888" s="1" t="s">
-        <v>2756</v>
+        <v>2864</v>
+      </c>
+      <c r="B888" t="s">
+        <v>2865</v>
       </c>
       <c r="C888" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D888" t="s">
-        <v>2757</v>
+        <v>2866</v>
+      </c>
+      <c r="E888" t="s">
+        <v>13</v>
       </c>
       <c r="H888" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="889" spans="1:8" ht="12.75">
+        <v>283</v>
+      </c>
+      <c r="J888" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="889" spans="1:10" ht="12.75">
       <c r="A889" s="1" t="s">
-        <v>2758</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2868</v>
+      </c>
+      <c r="B889" t="s">
+        <v>2869</v>
+      </c>
+      <c r="C889" s="1" t="s">
+        <v>1125</v>
       </c>
       <c r="D889" t="s">
-        <v>2759</v>
+        <v>2870</v>
       </c>
       <c r="E889" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G889" t="s">
+        <v>18</v>
       </c>
       <c r="H889" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-    <row r="890" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J889" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8" ht="12.75">
       <c r="A890" s="1" t="s">
-        <v>2760</v>
+        <v>2872</v>
+      </c>
+      <c r="B890" t="s">
+        <v>2873</v>
       </c>
       <c r="C890" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D890" t="s">
-        <v>2761</v>
+        <v>2874</v>
       </c>
       <c r="E890" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="H890" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>758</v>
       </c>
     </row>
     <row r="891" spans="1:10" ht="12.75">
       <c r="A891" s="1" t="s">
-        <v>2762</v>
+        <v>2876</v>
+      </c>
+      <c r="B891" t="s">
+        <v>2877</v>
       </c>
       <c r="C891" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D891" t="s">
-        <v>2763</v>
+        <v>2878</v>
       </c>
       <c r="E891" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="H891" t="s">
-        <v>69</v>
+        <v>15</v>
       </c>
       <c r="J891" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="892" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8" ht="12.75">
       <c r="A892" s="1" t="s">
-        <v>2764</v>
+        <v>2880</v>
       </c>
       <c r="B892" t="s">
-        <v>880</v>
+        <v>2881</v>
       </c>
       <c r="C892" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D892" t="s">
-        <v>937</v>
+        <v>2882</v>
       </c>
       <c r="E892" t="s">
-        <v>38</v>
+        <v>13</v>
+      </c>
+      <c r="G892" t="s">
+        <v>18</v>
       </c>
       <c r="H892" t="s">
-        <v>882</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="893" spans="1:10" ht="12.75">
       <c r="A893" s="1" t="s">
-        <v>2766</v>
+        <v>2884</v>
       </c>
       <c r="B893" t="s">
-        <v>2767</v>
+        <v>334</v>
       </c>
       <c r="C893" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D893" t="s">
-        <v>2768</v>
+        <v>335</v>
       </c>
       <c r="E893" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G893" t="s">
+        <v>18</v>
       </c>
       <c r="H893" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="J893" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="894" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="894" spans="1:10" ht="12.75">
       <c r="A894" s="1" t="s">
-        <v>2769</v>
+        <v>2886</v>
       </c>
       <c r="B894" t="s">
-        <v>2770</v>
-[...2 lines deleted...]
-        <v>1639</v>
+        <v>2887</v>
+      </c>
+      <c r="C894" t="s">
+        <v>37</v>
       </c>
       <c r="D894" t="s">
-        <v>2771</v>
+        <v>2888</v>
+      </c>
+      <c r="E894" t="s">
+        <v>13</v>
       </c>
       <c r="G894" t="s">
-        <v>1636</v>
+        <v>18</v>
       </c>
       <c r="H894" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="895" spans="1:8" ht="12.75">
+        <v>1516</v>
+      </c>
+      <c r="J894" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="895" spans="1:10" ht="12.75">
       <c r="A895" s="1" t="s">
-        <v>2772</v>
+        <v>2890</v>
       </c>
       <c r="B895" t="s">
-        <v>2773</v>
-[...2 lines deleted...]
-        <v>1196</v>
+        <v>2891</v>
+      </c>
+      <c r="C895" t="s">
+        <v>37</v>
       </c>
       <c r="D895" t="s">
-        <v>2774</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2892</v>
+      </c>
+      <c r="E895" t="s">
+        <v>13</v>
       </c>
       <c r="G895" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="H895" t="s">
-        <v>27</v>
+        <v>1516</v>
+      </c>
+      <c r="J895" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="896" spans="1:8" ht="12.75">
       <c r="A896" s="1" t="s">
-        <v>2775</v>
+        <v>2894</v>
       </c>
       <c r="B896" t="s">
-        <v>2776</v>
+        <v>2895</v>
       </c>
       <c r="C896" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D896" t="s">
-        <v>2777</v>
-[...2 lines deleted...]
-        <v>1679</v>
+        <v>2896</v>
+      </c>
+      <c r="E896" t="s">
+        <v>13</v>
       </c>
       <c r="H896" t="s">
-        <v>1680</v>
-[...2 lines deleted...]
-    <row r="897" spans="1:8" ht="12.75">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="897" spans="1:10" ht="12.75">
       <c r="A897" s="1" t="s">
-        <v>2778</v>
+        <v>2898</v>
       </c>
       <c r="B897" t="s">
-        <v>2779</v>
+        <v>2899</v>
       </c>
       <c r="C897" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D897" t="s">
-        <v>2780</v>
-[...2 lines deleted...]
-        <v>1679</v>
+        <v>2900</v>
+      </c>
+      <c r="E897" t="s">
+        <v>13</v>
       </c>
       <c r="H897" t="s">
-        <v>1680</v>
-[...2 lines deleted...]
-    <row r="898" spans="1:8" ht="12.75">
+        <v>283</v>
+      </c>
+      <c r="J897" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="898" spans="1:10" ht="12.75">
       <c r="A898" s="1" t="s">
-        <v>2781</v>
+        <v>2902</v>
       </c>
       <c r="B898" t="s">
-        <v>2782</v>
-[...2 lines deleted...]
-        <v>1643</v>
+        <v>2903</v>
+      </c>
+      <c r="C898" t="s">
+        <v>37</v>
       </c>
       <c r="D898" t="s">
-        <v>2783</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>2904</v>
+      </c>
+      <c r="E898" t="s">
+        <v>13</v>
       </c>
       <c r="H898" t="s">
-        <v>19</v>
+        <v>283</v>
+      </c>
+      <c r="J898" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="899" spans="1:8" ht="12.75">
       <c r="A899" s="1" t="s">
-        <v>2785</v>
+        <v>2906</v>
+      </c>
+      <c r="B899" t="s">
+        <v>2907</v>
       </c>
       <c r="C899" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D899" t="s">
-        <v>2786</v>
+        <v>2908</v>
       </c>
       <c r="E899" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G899" t="s">
+        <v>18</v>
       </c>
       <c r="H899" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="900" spans="1:8" ht="12.75">
       <c r="A900" s="1" t="s">
-        <v>2788</v>
+        <v>2910</v>
       </c>
       <c r="B900" t="s">
-        <v>773</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2911</v>
+      </c>
+      <c r="C900" s="1" t="s">
+        <v>1125</v>
       </c>
       <c r="D900" t="s">
-        <v>2789</v>
+        <v>2912</v>
       </c>
       <c r="E900" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G900" t="s">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="H900" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="901" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="901" spans="1:10" ht="12.75">
       <c r="A901" s="1" t="s">
-        <v>2791</v>
+        <v>2914</v>
       </c>
       <c r="B901" t="s">
-        <v>2792</v>
+        <v>2915</v>
       </c>
       <c r="C901" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D901" t="s">
-        <v>2793</v>
+        <v>2916</v>
       </c>
       <c r="E901" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="H901" t="s">
-        <v>23</v>
+        <v>283</v>
+      </c>
+      <c r="J901" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="902" spans="1:10" ht="12.75">
       <c r="A902" s="1" t="s">
-        <v>2795</v>
+        <v>2917</v>
       </c>
       <c r="C902" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D902" t="s">
-        <v>2796</v>
+        <v>2918</v>
       </c>
       <c r="E902" t="s">
-        <v>119</v>
+        <v>102</v>
+      </c>
+      <c r="G902" t="s">
+        <v>248</v>
       </c>
       <c r="H902" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J902" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="903" spans="1:10" ht="12.75">
       <c r="A903" s="1" t="s">
-        <v>2798</v>
+        <v>2919</v>
       </c>
       <c r="C903" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D903" t="s">
-        <v>2799</v>
+        <v>2920</v>
       </c>
       <c r="E903" t="s">
-        <v>119</v>
+        <v>102</v>
+      </c>
+      <c r="G903" t="s">
+        <v>248</v>
       </c>
       <c r="H903" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J903" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="904" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8" ht="12.75">
       <c r="A904" s="1" t="s">
-        <v>2801</v>
-[...5 lines deleted...]
-        <v>833</v>
+        <v>2921</v>
+      </c>
+      <c r="C904" t="s">
+        <v>37</v>
       </c>
       <c r="D904" t="s">
-        <v>2803</v>
+        <v>2922</v>
       </c>
       <c r="E904" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>102</v>
       </c>
       <c r="H904" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="905" spans="1:8" ht="12.75">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="905" spans="1:10" ht="12.75">
       <c r="A905" s="1" t="s">
-        <v>2804</v>
+        <v>2923</v>
       </c>
       <c r="C905" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D905" t="s">
-        <v>2805</v>
+        <v>2924</v>
       </c>
       <c r="E905" t="s">
-        <v>119</v>
+        <v>102</v>
+      </c>
+      <c r="G905" t="s">
+        <v>248</v>
       </c>
       <c r="H905" t="s">
-        <v>23</v>
+        <v>15</v>
+      </c>
+      <c r="J905" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="906" spans="1:8" ht="12.75">
       <c r="A906" s="1" t="s">
-        <v>2806</v>
+        <v>2925</v>
       </c>
       <c r="C906" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D906" t="s">
-        <v>2807</v>
+        <v>2926</v>
       </c>
       <c r="E906" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="H906" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="907" spans="1:8" ht="12.75">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="907" spans="1:10" ht="12.75">
       <c r="A907" s="1" t="s">
-        <v>2809</v>
-[...2 lines deleted...]
-        <v>2810</v>
+        <v>2927</v>
       </c>
       <c r="C907" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D907" t="s">
-        <v>2811</v>
+        <v>2928</v>
       </c>
       <c r="E907" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>449</v>
+        <v>102</v>
       </c>
       <c r="H907" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="908" spans="1:8" ht="12.75">
+        <v>307</v>
+      </c>
+      <c r="J907" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="908" spans="1:10" ht="12.75">
       <c r="A908" s="1" t="s">
-        <v>2812</v>
-[...5 lines deleted...]
-        <v>1643</v>
+        <v>2929</v>
+      </c>
+      <c r="C908" t="s">
+        <v>37</v>
       </c>
       <c r="D908" t="s">
-        <v>2814</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>2930</v>
+      </c>
+      <c r="E908" t="s">
+        <v>102</v>
       </c>
       <c r="H908" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="909" spans="1:8" ht="12.75">
+        <v>307</v>
+      </c>
+      <c r="J908" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="909" spans="1:10" ht="12.75">
       <c r="A909" s="1" t="s">
-        <v>2816</v>
-[...2 lines deleted...]
-        <v>2817</v>
+        <v>2931</v>
       </c>
       <c r="C909" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D909" t="s">
-        <v>2818</v>
+        <v>2932</v>
       </c>
       <c r="E909" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>102</v>
       </c>
       <c r="H909" t="s">
-        <v>23</v>
+        <v>15</v>
+      </c>
+      <c r="J909" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="910" spans="1:8" ht="12.75">
       <c r="A910" s="1" t="s">
-        <v>2820</v>
-[...2 lines deleted...]
-        <v>2821</v>
+        <v>2933</v>
       </c>
       <c r="C910" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D910" t="s">
-        <v>2822</v>
+        <v>2934</v>
       </c>
       <c r="E910" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>102</v>
       </c>
       <c r="H910" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="911" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8" ht="12.75">
       <c r="A911" s="1" t="s">
-        <v>2824</v>
-[...2 lines deleted...]
-        <v>2825</v>
+        <v>2935</v>
       </c>
       <c r="C911" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D911" t="s">
-        <v>2826</v>
+        <v>2936</v>
       </c>
       <c r="E911" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="H911" t="s">
-        <v>225</v>
-[...5 lines deleted...]
-    <row r="912" spans="1:8" ht="12.75">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="912" spans="1:10" ht="12.75">
       <c r="A912" s="1" t="s">
-        <v>2828</v>
-[...2 lines deleted...]
-        <v>2829</v>
+        <v>2937</v>
       </c>
       <c r="C912" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D912" t="s">
-        <v>2830</v>
+        <v>2938</v>
       </c>
       <c r="E912" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="H912" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-    <row r="913" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J912" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="913" spans="1:10" ht="12.75">
       <c r="A913" s="1" t="s">
-        <v>2832</v>
-[...2 lines deleted...]
-        <v>2833</v>
+        <v>2939</v>
       </c>
       <c r="C913" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D913" t="s">
-        <v>2834</v>
+        <v>2940</v>
       </c>
       <c r="E913" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="H913" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="914" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J913" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="914" spans="1:10" ht="12.75">
       <c r="A914" s="1" t="s">
-        <v>2836</v>
-[...2 lines deleted...]
-        <v>2837</v>
+        <v>2941</v>
       </c>
       <c r="C914" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D914" t="s">
-        <v>2838</v>
+        <v>2942</v>
       </c>
       <c r="E914" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="H914" t="s">
-        <v>69</v>
+        <v>704</v>
+      </c>
+      <c r="J914" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="915" spans="1:10" ht="12.75">
       <c r="A915" s="1" t="s">
-        <v>2840</v>
-[...2 lines deleted...]
-        <v>2841</v>
+        <v>2943</v>
       </c>
       <c r="C915" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D915" t="s">
-        <v>2842</v>
+        <v>2944</v>
       </c>
       <c r="E915" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>102</v>
       </c>
       <c r="H915" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J915" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="916" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="916" spans="1:10" ht="12.75">
       <c r="A916" s="1" t="s">
-        <v>2844</v>
-[...2 lines deleted...]
-        <v>2845</v>
+        <v>2945</v>
       </c>
       <c r="C916" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D916" t="s">
-        <v>2846</v>
+        <v>2946</v>
       </c>
       <c r="E916" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G916" t="s">
-        <v>59</v>
+        <v>248</v>
       </c>
       <c r="H916" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="917" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J916" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8" ht="12.75">
       <c r="A917" s="1" t="s">
-        <v>2848</v>
-[...2 lines deleted...]
-        <v>2849</v>
+        <v>2947</v>
       </c>
       <c r="C917" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D917" t="s">
-        <v>2850</v>
+        <v>2948</v>
       </c>
       <c r="E917" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>102</v>
       </c>
       <c r="H917" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>307</v>
       </c>
     </row>
     <row r="918" spans="1:10" ht="12.75">
       <c r="A918" s="1" t="s">
-        <v>2852</v>
-[...2 lines deleted...]
-        <v>2853</v>
+        <v>2949</v>
       </c>
       <c r="C918" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D918" t="s">
-        <v>2854</v>
+        <v>2950</v>
       </c>
       <c r="E918" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>102</v>
       </c>
       <c r="H918" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J918" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="919" spans="1:10" ht="12.75">
       <c r="A919" s="1" t="s">
-        <v>2856</v>
-[...2 lines deleted...]
-        <v>2857</v>
+        <v>2951</v>
       </c>
       <c r="C919" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D919" t="s">
-        <v>2858</v>
+        <v>2952</v>
       </c>
       <c r="E919" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="H919" t="s">
-        <v>69</v>
+        <v>892</v>
       </c>
       <c r="J919" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="920" spans="1:8" ht="12.75">
       <c r="A920" s="1" t="s">
-        <v>2860</v>
-[...2 lines deleted...]
-        <v>2861</v>
+        <v>2953</v>
       </c>
       <c r="C920" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D920" t="s">
-        <v>2862</v>
+        <v>2954</v>
       </c>
       <c r="E920" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G920" t="s">
+        <v>248</v>
       </c>
       <c r="H920" t="s">
-        <v>69</v>
+        <v>15</v>
       </c>
     </row>
     <row r="921" spans="1:10" ht="12.75">
       <c r="A921" s="1" t="s">
-        <v>2864</v>
-[...2 lines deleted...]
-        <v>2865</v>
+        <v>2955</v>
       </c>
       <c r="C921" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D921" t="s">
-        <v>2866</v>
+        <v>2956</v>
       </c>
       <c r="E921" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G921" t="s">
+        <v>248</v>
       </c>
       <c r="H921" t="s">
-        <v>69</v>
+        <v>15</v>
       </c>
       <c r="J921" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="922" spans="1:8" ht="12.75">
       <c r="A922" s="1" t="s">
-        <v>2868</v>
+        <v>2958</v>
       </c>
       <c r="B922" t="s">
-        <v>2869</v>
+        <v>2959</v>
       </c>
       <c r="C922" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D922" t="s">
-        <v>2870</v>
+        <v>2960</v>
       </c>
       <c r="E922" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G922" t="s">
+        <v>18</v>
       </c>
       <c r="H922" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="923" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8" ht="12.75">
       <c r="A923" s="1" t="s">
-        <v>2872</v>
+        <v>2962</v>
       </c>
       <c r="B923" t="s">
-        <v>2873</v>
+        <v>2963</v>
       </c>
       <c r="C923" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D923" t="s">
-        <v>2874</v>
+        <v>2964</v>
       </c>
       <c r="E923" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G923" t="s">
+        <v>18</v>
       </c>
       <c r="H923" t="s">
-        <v>225</v>
-[...5 lines deleted...]
-    <row r="924" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="924" spans="1:10" ht="12.75">
       <c r="A924" s="1" t="s">
-        <v>2876</v>
+        <v>2965</v>
       </c>
       <c r="B924" t="s">
-        <v>2877</v>
+        <v>2966</v>
       </c>
       <c r="C924" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D924" t="s">
-        <v>2878</v>
+        <v>2967</v>
       </c>
       <c r="E924" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="H924" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-    <row r="925" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J924" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="925" spans="1:10" ht="12.75">
       <c r="A925" s="1" t="s">
-        <v>2880</v>
+        <v>2968</v>
       </c>
       <c r="B925" t="s">
-        <v>2881</v>
+        <v>2969</v>
       </c>
       <c r="C925" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D925" t="s">
-        <v>2882</v>
+        <v>2970</v>
       </c>
       <c r="E925" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="H925" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="926" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J925" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8" ht="12.75">
       <c r="A926" s="1" t="s">
-        <v>2884</v>
+        <v>2971</v>
       </c>
       <c r="B926" t="s">
-        <v>2885</v>
+        <v>2972</v>
       </c>
       <c r="C926" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D926" t="s">
-        <v>2886</v>
+        <v>2973</v>
       </c>
       <c r="E926" t="s">
-        <v>38</v>
+        <v>102</v>
       </c>
       <c r="H926" t="s">
-        <v>873</v>
-[...5 lines deleted...]
-    <row r="927" spans="1:10" ht="12.75">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8" ht="12.75">
       <c r="A927" s="1" t="s">
-        <v>2888</v>
+        <v>2974</v>
       </c>
       <c r="B927" t="s">
-        <v>2889</v>
+        <v>2975</v>
       </c>
       <c r="C927" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D927" t="s">
-        <v>2890</v>
+        <v>2976</v>
       </c>
       <c r="E927" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>2891</v>
+        <v>102</v>
       </c>
       <c r="H927" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>283</v>
       </c>
     </row>
     <row r="928" spans="1:10" ht="12.75">
       <c r="A928" s="1" t="s">
-        <v>2893</v>
+        <v>2977</v>
       </c>
       <c r="B928" t="s">
-        <v>2894</v>
+        <v>2978</v>
       </c>
       <c r="C928" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D928" t="s">
-        <v>2895</v>
+        <v>2979</v>
       </c>
       <c r="E928" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>2891</v>
+        <v>102</v>
       </c>
       <c r="H928" t="s">
-        <v>368</v>
+        <v>15</v>
       </c>
       <c r="J928" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="929" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8" ht="12.75">
       <c r="A929" s="1" t="s">
-        <v>2897</v>
+        <v>2980</v>
       </c>
       <c r="B929" t="s">
-        <v>2898</v>
+        <v>2981</v>
       </c>
       <c r="C929" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D929" t="s">
-        <v>2899</v>
+        <v>2982</v>
       </c>
       <c r="E929" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>102</v>
       </c>
       <c r="H929" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>183</v>
       </c>
     </row>
     <row r="930" spans="1:10" ht="12.75">
       <c r="A930" s="1" t="s">
-        <v>2901</v>
+        <v>2983</v>
       </c>
       <c r="B930" t="s">
-        <v>2902</v>
+        <v>2984</v>
       </c>
       <c r="C930" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D930" t="s">
-        <v>2903</v>
+        <v>2985</v>
       </c>
       <c r="E930" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>102</v>
       </c>
       <c r="H930" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="J930" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="931" spans="1:10" ht="12.75">
       <c r="A931" s="1" t="s">
-        <v>2905</v>
+        <v>2986</v>
       </c>
       <c r="B931" t="s">
-        <v>2906</v>
+        <v>2987</v>
       </c>
       <c r="C931" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D931" t="s">
-        <v>2907</v>
+        <v>2988</v>
       </c>
       <c r="E931" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>102</v>
       </c>
       <c r="H931" t="s">
-        <v>23</v>
+        <v>283</v>
       </c>
       <c r="J931" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="932" spans="1:10" ht="12.75">
       <c r="A932" s="1" t="s">
-        <v>2909</v>
+        <v>2989</v>
       </c>
       <c r="B932" t="s">
-        <v>2910</v>
+        <v>2990</v>
       </c>
       <c r="C932" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D932" t="s">
-        <v>2911</v>
+        <v>2991</v>
       </c>
       <c r="E932" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>102</v>
       </c>
       <c r="H932" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J932" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="933" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8" ht="12.75">
       <c r="A933" s="1" t="s">
-        <v>2913</v>
+        <v>2992</v>
       </c>
       <c r="B933" t="s">
-        <v>933</v>
+        <v>2993</v>
       </c>
       <c r="C933" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D933" t="s">
-        <v>934</v>
+        <v>2994</v>
       </c>
       <c r="E933" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>102</v>
       </c>
       <c r="H933" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>183</v>
       </c>
     </row>
     <row r="934" spans="1:10" ht="12.75">
       <c r="A934" s="1" t="s">
-        <v>2915</v>
+        <v>2995</v>
       </c>
       <c r="B934" t="s">
-        <v>2916</v>
+        <v>2996</v>
       </c>
       <c r="C934" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D934" t="s">
-        <v>2917</v>
+        <v>2997</v>
       </c>
       <c r="E934" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>102</v>
       </c>
       <c r="H934" t="s">
-        <v>147</v>
+        <v>69</v>
       </c>
       <c r="J934" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="935" spans="1:10" ht="12.75">
       <c r="A935" s="1" t="s">
-        <v>2919</v>
+        <v>2998</v>
       </c>
       <c r="B935" t="s">
-        <v>2920</v>
+        <v>2999</v>
       </c>
       <c r="C935" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D935" t="s">
-        <v>2921</v>
+        <v>3000</v>
       </c>
       <c r="E935" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>102</v>
       </c>
       <c r="H935" t="s">
-        <v>147</v>
+        <v>283</v>
       </c>
       <c r="J935" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="936" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="936" spans="1:10" ht="12.75">
       <c r="A936" s="1" t="s">
-        <v>2923</v>
+        <v>3001</v>
       </c>
       <c r="B936" t="s">
-        <v>2924</v>
+        <v>3002</v>
       </c>
       <c r="C936" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D936" t="s">
-        <v>2925</v>
+        <v>3003</v>
       </c>
       <c r="E936" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="H936" t="s">
-        <v>163</v>
+        <v>15</v>
+      </c>
+      <c r="J936" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="937" spans="1:10" ht="12.75">
       <c r="A937" s="1" t="s">
-        <v>2927</v>
+        <v>3004</v>
       </c>
       <c r="B937" t="s">
-        <v>2928</v>
+        <v>3005</v>
       </c>
       <c r="C937" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D937" t="s">
-        <v>2929</v>
+        <v>3006</v>
       </c>
       <c r="E937" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="H937" t="s">
-        <v>163</v>
+        <v>69</v>
       </c>
       <c r="J937" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="938" spans="1:10" ht="12.75">
       <c r="A938" s="1" t="s">
-        <v>2931</v>
+        <v>3007</v>
       </c>
       <c r="B938" t="s">
-        <v>2932</v>
+        <v>3008</v>
       </c>
       <c r="C938" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D938" t="s">
-        <v>2933</v>
+        <v>3009</v>
       </c>
       <c r="E938" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="H938" t="s">
-        <v>163</v>
+        <v>15</v>
       </c>
       <c r="J938" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="939" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="939" spans="1:10" ht="12.75">
       <c r="A939" s="1" t="s">
-        <v>2935</v>
+        <v>3010</v>
       </c>
       <c r="B939" t="s">
-        <v>2936</v>
+        <v>3011</v>
       </c>
       <c r="C939" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D939" t="s">
-        <v>2937</v>
+        <v>3012</v>
       </c>
       <c r="E939" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>102</v>
       </c>
       <c r="H939" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="940" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J939" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="940" spans="1:10" ht="12.75">
       <c r="A940" s="1" t="s">
-        <v>2939</v>
+        <v>3013</v>
       </c>
       <c r="B940" t="s">
-        <v>2940</v>
-[...2 lines deleted...]
-        <v>842</v>
+        <v>3014</v>
+      </c>
+      <c r="C940" t="s">
+        <v>37</v>
       </c>
       <c r="D940" t="s">
-        <v>2941</v>
+        <v>3015</v>
       </c>
       <c r="E940" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>102</v>
       </c>
       <c r="H940" t="s">
-        <v>23</v>
+        <v>15</v>
+      </c>
+      <c r="J940" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="941" spans="1:10" ht="12.75">
       <c r="A941" s="1" t="s">
-        <v>2943</v>
+        <v>3016</v>
       </c>
       <c r="B941" t="s">
-        <v>2944</v>
+        <v>3017</v>
       </c>
       <c r="C941" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D941" t="s">
-        <v>2945</v>
+        <v>3018</v>
       </c>
       <c r="E941" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="H941" t="s">
-        <v>163</v>
+        <v>15</v>
       </c>
       <c r="J941" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="942" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="942" spans="1:10" ht="12.75">
       <c r="A942" s="1" t="s">
-        <v>2947</v>
+        <v>3019</v>
       </c>
       <c r="B942" t="s">
-        <v>2948</v>
+        <v>3020</v>
       </c>
       <c r="C942" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D942" t="s">
-        <v>2949</v>
+        <v>3021</v>
       </c>
       <c r="E942" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="H942" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="943" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J942" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8" ht="12.75">
       <c r="A943" s="1" t="s">
-        <v>2950</v>
+        <v>3022</v>
+      </c>
+      <c r="B943" t="s">
+        <v>3023</v>
       </c>
       <c r="C943" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D943" t="s">
-        <v>2951</v>
+        <v>3024</v>
       </c>
       <c r="E943" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>102</v>
       </c>
       <c r="H943" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>103</v>
       </c>
     </row>
     <row r="944" spans="1:10" ht="12.75">
       <c r="A944" s="1" t="s">
-        <v>2952</v>
+        <v>3025</v>
+      </c>
+      <c r="B944" t="s">
+        <v>3026</v>
       </c>
       <c r="C944" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D944" t="s">
-        <v>2953</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>3027</v>
       </c>
       <c r="G944" t="s">
-        <v>32</v>
+        <v>621</v>
       </c>
       <c r="H944" t="s">
-        <v>23</v>
+        <v>73</v>
       </c>
       <c r="J944" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="945" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="945" spans="1:10" ht="12.75">
       <c r="A945" s="1" t="s">
-        <v>2954</v>
+        <v>3028</v>
+      </c>
+      <c r="B945" t="s">
+        <v>3029</v>
       </c>
       <c r="C945" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D945" t="s">
-        <v>2955</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>3030</v>
       </c>
       <c r="H945" t="s">
-        <v>265</v>
+        <v>73</v>
+      </c>
+      <c r="J945" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="946" spans="1:10" ht="12.75">
       <c r="A946" s="1" t="s">
-        <v>2956</v>
+        <v>3031</v>
+      </c>
+      <c r="B946" t="s">
+        <v>3032</v>
       </c>
       <c r="C946" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D946" t="s">
-        <v>2957</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>3033</v>
       </c>
       <c r="H946" t="s">
-        <v>23</v>
+        <v>73</v>
       </c>
       <c r="J946" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="947" spans="1:8" ht="12.75">
       <c r="A947" s="1" t="s">
-        <v>2958</v>
+        <v>3034</v>
+      </c>
+      <c r="B947" t="s">
+        <v>3035</v>
       </c>
       <c r="C947" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D947" t="s">
-        <v>2959</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>3036</v>
       </c>
       <c r="H947" t="s">
-        <v>265</v>
+        <v>69</v>
       </c>
     </row>
     <row r="948" spans="1:10" ht="12.75">
       <c r="A948" s="1" t="s">
-        <v>2960</v>
+        <v>3037</v>
+      </c>
+      <c r="B948" t="s">
+        <v>3038</v>
       </c>
       <c r="C948" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D948" t="s">
-        <v>2961</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>3039</v>
       </c>
       <c r="H948" t="s">
-        <v>225</v>
+        <v>69</v>
       </c>
       <c r="J948" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="949" spans="1:10" ht="12.75">
       <c r="A949" s="1" t="s">
-        <v>2962</v>
+        <v>3040</v>
+      </c>
+      <c r="B949" t="s">
+        <v>3041</v>
       </c>
       <c r="C949" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D949" t="s">
-        <v>2963</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>3042</v>
       </c>
       <c r="H949" t="s">
-        <v>225</v>
+        <v>73</v>
       </c>
       <c r="J949" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="950" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8" ht="12.75">
       <c r="A950" s="1" t="s">
-        <v>2964</v>
+        <v>3043</v>
+      </c>
+      <c r="B950" t="s">
+        <v>3044</v>
       </c>
       <c r="C950" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D950" t="s">
-        <v>2965</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>3045</v>
       </c>
       <c r="H950" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>73</v>
       </c>
     </row>
     <row r="951" spans="1:8" ht="12.75">
       <c r="A951" s="1" t="s">
-        <v>2966</v>
+        <v>3046</v>
+      </c>
+      <c r="B951" t="s">
+        <v>3047</v>
       </c>
       <c r="C951" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D951" t="s">
-        <v>2967</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>3048</v>
       </c>
       <c r="H951" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="952" spans="1:8" ht="12.75">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="952" spans="1:10" ht="12.75">
       <c r="A952" s="1" t="s">
-        <v>2968</v>
+        <v>3049</v>
+      </c>
+      <c r="B952" t="s">
+        <v>3050</v>
       </c>
       <c r="C952" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D952" t="s">
-        <v>2969</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>3051</v>
       </c>
       <c r="H952" t="s">
-        <v>265</v>
+        <v>73</v>
+      </c>
+      <c r="J952" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="953" spans="1:10" ht="12.75">
       <c r="A953" s="1" t="s">
-        <v>2970</v>
+        <v>3052</v>
+      </c>
+      <c r="B953" t="s">
+        <v>3053</v>
       </c>
       <c r="C953" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D953" t="s">
-        <v>2971</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>3054</v>
       </c>
       <c r="H953" t="s">
-        <v>23</v>
+        <v>73</v>
       </c>
       <c r="J953" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="954" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8" ht="12.75">
       <c r="A954" s="1" t="s">
-        <v>2972</v>
+        <v>3056</v>
+      </c>
+      <c r="B954" t="s">
+        <v>3057</v>
       </c>
       <c r="C954" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D954" t="s">
-        <v>2973</v>
+        <v>3058</v>
       </c>
       <c r="E954" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="H954" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="955" spans="1:10" ht="12.75">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="955" spans="1:8" ht="12.75">
       <c r="A955" s="1" t="s">
-        <v>2974</v>
+        <v>3060</v>
+      </c>
+      <c r="B955" t="s">
+        <v>3061</v>
       </c>
       <c r="C955" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D955" t="s">
-        <v>2975</v>
+        <v>3062</v>
       </c>
       <c r="E955" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="H955" t="s">
-        <v>265</v>
-[...5 lines deleted...]
-    <row r="956" spans="1:10" ht="12.75">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8" ht="12.75">
       <c r="A956" s="1" t="s">
-        <v>2976</v>
+        <v>3064</v>
+      </c>
+      <c r="B956" t="s">
+        <v>3065</v>
       </c>
       <c r="C956" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D956" t="s">
-        <v>2977</v>
+        <v>3066</v>
       </c>
       <c r="E956" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G956" t="s">
+        <v>182</v>
       </c>
       <c r="H956" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="957" spans="1:10" ht="12.75">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="957" spans="1:8" ht="12.75">
       <c r="A957" s="1" t="s">
-        <v>2978</v>
+        <v>3068</v>
+      </c>
+      <c r="B957" t="s">
+        <v>3069</v>
       </c>
       <c r="C957" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D957" t="s">
-        <v>2979</v>
+        <v>3070</v>
       </c>
       <c r="E957" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G957" t="s">
-        <v>32</v>
+        <v>182</v>
       </c>
       <c r="H957" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>183</v>
       </c>
     </row>
     <row r="958" spans="1:8" ht="12.75">
       <c r="A958" s="1" t="s">
-        <v>2980</v>
+        <v>3072</v>
+      </c>
+      <c r="B958" t="s">
+        <v>3073</v>
       </c>
       <c r="C958" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D958" t="s">
-        <v>2981</v>
+        <v>3074</v>
       </c>
       <c r="E958" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G958" t="s">
+        <v>182</v>
       </c>
       <c r="H958" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-    <row r="959" spans="1:10" ht="12.75">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="959" spans="1:8" ht="12.75">
       <c r="A959" s="1" t="s">
-        <v>2982</v>
+        <v>3076</v>
+      </c>
+      <c r="B959" t="s">
+        <v>3077</v>
       </c>
       <c r="C959" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D959" t="s">
-        <v>2983</v>
+        <v>3078</v>
       </c>
       <c r="E959" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="H959" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="960" spans="1:10" ht="12.75">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="960" spans="1:8" ht="12.75">
       <c r="A960" s="1" t="s">
-        <v>2984</v>
+        <v>3079</v>
+      </c>
+      <c r="B960" t="s">
+        <v>3080</v>
       </c>
       <c r="C960" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D960" t="s">
-        <v>2985</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>3081</v>
+      </c>
+      <c r="F960" t="s">
+        <v>3082</v>
+      </c>
+      <c r="G960" t="s">
+        <v>3083</v>
       </c>
       <c r="H960" t="s">
-        <v>1025</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="961" spans="1:8" ht="12.75">
       <c r="A961" s="1" t="s">
-        <v>2986</v>
+        <v>3084</v>
+      </c>
+      <c r="B961" t="s">
+        <v>3085</v>
       </c>
       <c r="C961" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D961" t="s">
-        <v>2987</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>3086</v>
+      </c>
+      <c r="F961" t="s">
+        <v>3082</v>
       </c>
       <c r="G961" t="s">
-        <v>32</v>
+        <v>3083</v>
       </c>
       <c r="H961" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="962" spans="1:10" ht="12.75">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="962" spans="1:8" ht="12.75">
       <c r="A962" s="1" t="s">
-        <v>2988</v>
+        <v>3087</v>
+      </c>
+      <c r="B962" t="s">
+        <v>3088</v>
       </c>
       <c r="C962" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D962" t="s">
-        <v>2989</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>3089</v>
       </c>
       <c r="H962" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="963" spans="1:10" ht="12.75">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8" ht="12.75">
       <c r="A963" s="1" t="s">
-        <v>2991</v>
+        <v>3090</v>
       </c>
       <c r="B963" t="s">
-        <v>2992</v>
+        <v>3091</v>
       </c>
       <c r="C963" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D963" t="s">
-        <v>2993</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>3092</v>
       </c>
       <c r="H963" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="964" spans="1:8" ht="12.75">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="964" spans="1:10" ht="12.75">
       <c r="A964" s="1" t="s">
-        <v>2995</v>
+        <v>3093</v>
       </c>
       <c r="B964" t="s">
-        <v>2996</v>
+        <v>3094</v>
       </c>
       <c r="C964" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D964" t="s">
-        <v>2997</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>3095</v>
       </c>
       <c r="H964" t="s">
-        <v>33</v>
+        <v>73</v>
+      </c>
+      <c r="J964" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="965" spans="1:10" ht="12.75">
       <c r="A965" s="1" t="s">
-        <v>2999</v>
+        <v>3096</v>
       </c>
       <c r="B965" t="s">
-        <v>3000</v>
+        <v>3097</v>
       </c>
       <c r="C965" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D965" t="s">
-        <v>3001</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>3098</v>
       </c>
       <c r="H965" t="s">
-        <v>45</v>
+        <v>73</v>
       </c>
       <c r="J965" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="966" spans="1:10" ht="12.75">
       <c r="A966" s="1" t="s">
-        <v>3003</v>
+        <v>3099</v>
       </c>
       <c r="B966" t="s">
-        <v>3004</v>
+        <v>3100</v>
       </c>
       <c r="C966" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D966" t="s">
-        <v>3005</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>3101</v>
       </c>
       <c r="G966" t="s">
-        <v>59</v>
+        <v>621</v>
       </c>
       <c r="H966" t="s">
-        <v>23</v>
+        <v>73</v>
       </c>
       <c r="J966" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="967" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="967" spans="1:8" ht="12.75">
       <c r="A967" s="1" t="s">
-        <v>3007</v>
+        <v>3102</v>
       </c>
       <c r="B967" t="s">
-        <v>3008</v>
+        <v>3103</v>
       </c>
       <c r="C967" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D967" t="s">
-        <v>3009</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>3104</v>
       </c>
       <c r="G967" t="s">
-        <v>59</v>
+        <v>621</v>
       </c>
       <c r="H967" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>73</v>
       </c>
     </row>
     <row r="968" spans="1:10" ht="12.75">
       <c r="A968" s="1" t="s">
-        <v>3011</v>
+        <v>3105</v>
       </c>
       <c r="B968" t="s">
-        <v>3012</v>
+        <v>3106</v>
       </c>
       <c r="C968" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D968" t="s">
-        <v>3013</v>
+        <v>3107</v>
       </c>
       <c r="E968" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G968" t="s">
-        <v>59</v>
+        <v>625</v>
       </c>
       <c r="H968" t="s">
-        <v>23</v>
+        <v>626</v>
       </c>
       <c r="J968" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="969" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="969" spans="1:8" ht="12.75">
       <c r="A969" s="1" t="s">
-        <v>3015</v>
+        <v>3108</v>
       </c>
       <c r="B969" t="s">
-        <v>3016</v>
+        <v>3109</v>
       </c>
       <c r="C969" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D969" t="s">
-        <v>3017</v>
+        <v>3110</v>
       </c>
       <c r="E969" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G969" t="s">
-        <v>59</v>
+        <v>621</v>
       </c>
       <c r="H969" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="970" spans="1:8" ht="12.75">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="970" spans="1:10" ht="12.75">
       <c r="A970" s="1" t="s">
-        <v>3019</v>
+        <v>3111</v>
       </c>
       <c r="B970" t="s">
-        <v>3020</v>
+        <v>3112</v>
       </c>
       <c r="C970" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D970" t="s">
-        <v>3021</v>
+        <v>3113</v>
       </c>
       <c r="E970" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G970" t="s">
+        <v>625</v>
       </c>
       <c r="H970" t="s">
-        <v>163</v>
+        <v>626</v>
+      </c>
+      <c r="J970" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="971" spans="1:10" ht="12.75">
       <c r="A971" s="1" t="s">
-        <v>3023</v>
+        <v>3114</v>
       </c>
       <c r="B971" t="s">
-        <v>3024</v>
+        <v>3115</v>
       </c>
       <c r="C971" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D971" t="s">
-        <v>3025</v>
+        <v>3116</v>
       </c>
       <c r="E971" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G971" t="s">
-        <v>59</v>
+        <v>625</v>
       </c>
       <c r="H971" t="s">
-        <v>23</v>
+        <v>626</v>
       </c>
       <c r="J971" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="972" spans="1:8" ht="12.75">
       <c r="A972" s="1" t="s">
-        <v>3027</v>
+        <v>3118</v>
       </c>
       <c r="B972" t="s">
-        <v>3028</v>
+        <v>3119</v>
       </c>
       <c r="C972" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D972" t="s">
-        <v>3029</v>
+        <v>3120</v>
       </c>
       <c r="E972" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G972" t="s">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="H972" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="973" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="973" spans="1:8" ht="12.75">
       <c r="A973" s="1" t="s">
-        <v>3031</v>
+        <v>3122</v>
       </c>
       <c r="B973" t="s">
-        <v>3032</v>
+        <v>3123</v>
       </c>
       <c r="C973" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D973" t="s">
-        <v>3033</v>
+        <v>3124</v>
       </c>
       <c r="E973" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G973" t="s">
+        <v>18</v>
       </c>
       <c r="H973" t="s">
-        <v>265</v>
-[...5 lines deleted...]
-    <row r="974" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="974" spans="1:8" ht="12.75">
       <c r="A974" s="1" t="s">
-        <v>3035</v>
+        <v>3126</v>
       </c>
       <c r="B974" t="s">
-        <v>3036</v>
+        <v>3127</v>
       </c>
       <c r="C974" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D974" t="s">
-        <v>3037</v>
+        <v>3128</v>
       </c>
       <c r="E974" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H974" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-    <row r="975" spans="1:10" ht="12.75">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="975" spans="1:8" ht="12.75">
       <c r="A975" s="1" t="s">
-        <v>3039</v>
+        <v>3130</v>
       </c>
       <c r="B975" t="s">
-        <v>3040</v>
+        <v>3131</v>
       </c>
       <c r="C975" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D975" t="s">
-        <v>3041</v>
+        <v>3132</v>
       </c>
       <c r="E975" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H975" t="s">
-        <v>265</v>
-[...5 lines deleted...]
-    <row r="976" spans="1:10" ht="12.75">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="976" spans="1:8" ht="12.75">
       <c r="A976" s="1" t="s">
-        <v>3043</v>
+        <v>3134</v>
       </c>
       <c r="B976" t="s">
-        <v>3044</v>
+        <v>3135</v>
       </c>
       <c r="C976" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D976" t="s">
-        <v>3045</v>
+        <v>2834</v>
       </c>
       <c r="E976" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="H976" t="s">
-        <v>551</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="977" spans="1:10" ht="12.75">
       <c r="A977" s="1" t="s">
-        <v>3047</v>
+        <v>3137</v>
       </c>
       <c r="B977" t="s">
-        <v>3048</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>3138</v>
+      </c>
+      <c r="C977" t="s">
+        <v>37</v>
       </c>
       <c r="D977" t="s">
-        <v>3049</v>
+        <v>3139</v>
       </c>
       <c r="E977" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="H977" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J977" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="978" spans="1:10" ht="12.75">
       <c r="A978" s="1" t="s">
-        <v>3051</v>
+        <v>3141</v>
       </c>
       <c r="B978" t="s">
-        <v>3052</v>
+        <v>3142</v>
       </c>
       <c r="C978" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D978" t="s">
-        <v>3053</v>
+        <v>3143</v>
       </c>
       <c r="E978" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="H978" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J978" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="979" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="979" spans="1:8" ht="12.75">
       <c r="A979" s="1" t="s">
-        <v>3055</v>
-[...2 lines deleted...]
-        <v>936</v>
+        <v>3144</v>
       </c>
       <c r="C979" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D979" t="s">
-        <v>3056</v>
+        <v>3145</v>
       </c>
       <c r="E979" t="s">
-        <v>38</v>
+        <v>13</v>
+      </c>
+      <c r="G979" t="s">
+        <v>248</v>
       </c>
       <c r="H979" t="s">
-        <v>882</v>
-[...5 lines deleted...]
-    <row r="980" spans="1:10" ht="12.75">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="980" spans="1:8" ht="12.75">
       <c r="A980" s="1" t="s">
-        <v>3058</v>
-[...2 lines deleted...]
-        <v>3059</v>
+        <v>3146</v>
       </c>
       <c r="C980" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D980" t="s">
-        <v>3060</v>
+        <v>3147</v>
       </c>
       <c r="E980" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G980" t="s">
+        <v>248</v>
       </c>
       <c r="H980" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>704</v>
       </c>
     </row>
     <row r="981" spans="1:8" ht="12.75">
       <c r="A981" s="1" t="s">
-        <v>3062</v>
-[...2 lines deleted...]
-        <v>3063</v>
+        <v>3148</v>
       </c>
       <c r="C981" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D981" t="s">
-        <v>3064</v>
+        <v>3149</v>
       </c>
       <c r="E981" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G981" t="s">
+        <v>248</v>
       </c>
       <c r="H981" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="982" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="982" spans="1:8" ht="12.75">
       <c r="A982" s="1" t="s">
-        <v>3066</v>
-[...2 lines deleted...]
-        <v>2792</v>
+        <v>3150</v>
       </c>
       <c r="C982" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D982" t="s">
-        <v>3067</v>
+        <v>3151</v>
       </c>
       <c r="E982" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G982" t="s">
+        <v>248</v>
       </c>
       <c r="H982" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="983" spans="1:10" ht="12.75">
       <c r="A983" s="1" t="s">
-        <v>3068</v>
+        <v>3152</v>
       </c>
       <c r="C983" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D983" t="s">
-        <v>3069</v>
+        <v>3153</v>
       </c>
       <c r="E983" t="s">
-        <v>119</v>
+        <v>102</v>
+      </c>
+      <c r="G983" t="s">
+        <v>248</v>
       </c>
       <c r="H983" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J983" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="984" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="984" spans="1:10" ht="12.75">
       <c r="A984" s="1" t="s">
-        <v>3071</v>
-[...2 lines deleted...]
-        <v>3072</v>
+        <v>3154</v>
       </c>
       <c r="C984" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D984" t="s">
-        <v>3073</v>
+        <v>3155</v>
       </c>
       <c r="E984" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G984" t="s">
-        <v>59</v>
+        <v>248</v>
       </c>
       <c r="H984" t="s">
-        <v>23</v>
+        <v>15</v>
+      </c>
+      <c r="J984" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="985" spans="1:8" ht="12.75">
       <c r="A985" s="1" t="s">
-        <v>3075</v>
-[...2 lines deleted...]
-        <v>3076</v>
+        <v>3156</v>
       </c>
       <c r="C985" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D985" t="s">
-        <v>3077</v>
+        <v>979</v>
       </c>
       <c r="E985" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G985" t="s">
-        <v>59</v>
+        <v>248</v>
       </c>
       <c r="H985" t="s">
-        <v>1930</v>
+        <v>45</v>
       </c>
     </row>
     <row r="986" spans="1:8" ht="12.75">
       <c r="A986" s="1" t="s">
-        <v>3079</v>
-[...5 lines deleted...]
-        <v>1639</v>
+        <v>3157</v>
+      </c>
+      <c r="C986" t="s">
+        <v>37</v>
       </c>
       <c r="D986" t="s">
-        <v>3081</v>
+        <v>3158</v>
+      </c>
+      <c r="E986" t="s">
+        <v>102</v>
       </c>
       <c r="G986" t="s">
-        <v>1636</v>
+        <v>248</v>
       </c>
       <c r="H986" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="987" spans="1:8" ht="12.75">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="987" spans="1:10" ht="12.75">
       <c r="A987" s="1" t="s">
-        <v>3082</v>
+        <v>3159</v>
       </c>
       <c r="C987" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D987" t="s">
-        <v>3083</v>
+        <v>3160</v>
       </c>
       <c r="E987" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="H987" t="s">
-        <v>163</v>
+        <v>15</v>
+      </c>
+      <c r="J987" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="988" spans="1:8" ht="12.75">
       <c r="A988" s="1" t="s">
-        <v>3085</v>
+        <v>3162</v>
+      </c>
+      <c r="B988" t="s">
+        <v>3163</v>
       </c>
       <c r="C988" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D988" t="s">
-        <v>3086</v>
+        <v>3164</v>
       </c>
       <c r="E988" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G988" t="s">
+        <v>18</v>
       </c>
       <c r="H988" t="s">
-        <v>33</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="989" spans="1:8" ht="12.75">
       <c r="A989" s="1" t="s">
-        <v>3088</v>
+        <v>3166</v>
       </c>
       <c r="B989" t="s">
-        <v>3089</v>
+        <v>3167</v>
       </c>
       <c r="C989" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D989" t="s">
-        <v>3090</v>
+        <v>3168</v>
       </c>
       <c r="E989" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H989" t="s">
-        <v>19</v>
+        <v>704</v>
       </c>
     </row>
     <row r="990" spans="1:8" ht="12.75">
       <c r="A990" s="1" t="s">
-        <v>3092</v>
+        <v>3170</v>
       </c>
       <c r="B990" t="s">
-        <v>3093</v>
+        <v>3171</v>
       </c>
       <c r="C990" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D990" t="s">
-        <v>3094</v>
+        <v>3172</v>
       </c>
       <c r="E990" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G990" t="s">
+        <v>18</v>
       </c>
       <c r="H990" t="s">
-        <v>19</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="991" spans="1:8" ht="12.75">
       <c r="A991" s="1" t="s">
-        <v>3096</v>
+        <v>3174</v>
       </c>
       <c r="B991" t="s">
-        <v>3097</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>3175</v>
+      </c>
+      <c r="C991" s="1" t="s">
+        <v>1047</v>
       </c>
       <c r="D991" t="s">
-        <v>3098</v>
+        <v>3176</v>
       </c>
       <c r="E991" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G991" t="s">
+        <v>18</v>
       </c>
       <c r="H991" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="992" spans="1:8" ht="12.75">
       <c r="A992" s="1" t="s">
-        <v>3100</v>
+        <v>3178</v>
       </c>
       <c r="B992" t="s">
-        <v>3101</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>3179</v>
+      </c>
+      <c r="C992" s="1" t="s">
+        <v>1047</v>
       </c>
       <c r="D992" t="s">
-        <v>3102</v>
+        <v>3180</v>
       </c>
       <c r="E992" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G992" t="s">
+        <v>18</v>
       </c>
       <c r="H992" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="993" spans="1:10" ht="12.75">
       <c r="A993" s="1" t="s">
-        <v>3103</v>
+        <v>3182</v>
+      </c>
+      <c r="B993" t="s">
+        <v>3183</v>
       </c>
       <c r="C993" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D993" t="s">
-        <v>3104</v>
+        <v>3184</v>
       </c>
       <c r="E993" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="H993" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="J993" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="994" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="994" spans="1:8" ht="12.75">
       <c r="A994" s="1" t="s">
-        <v>3105</v>
+        <v>3186</v>
+      </c>
+      <c r="B994" t="s">
+        <v>3187</v>
       </c>
       <c r="C994" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D994" t="s">
-        <v>3106</v>
+        <v>3188</v>
       </c>
       <c r="E994" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G994" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="H994" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="995" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="995" spans="1:8" ht="12.75">
       <c r="A995" s="1" t="s">
-        <v>3107</v>
+        <v>3190</v>
+      </c>
+      <c r="B995" t="s">
+        <v>3191</v>
       </c>
       <c r="C995" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D995" t="s">
-        <v>3108</v>
+        <v>3192</v>
       </c>
       <c r="E995" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="H995" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="996" spans="1:10" ht="12.75">
       <c r="A996" s="1" t="s">
-        <v>3109</v>
+        <v>3194</v>
+      </c>
+      <c r="B996" t="s">
+        <v>3195</v>
       </c>
       <c r="C996" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D996" t="s">
-        <v>3110</v>
+        <v>3196</v>
       </c>
       <c r="E996" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="H996" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="J996" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="997" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="997" spans="1:8" ht="12.75">
       <c r="A997" s="1" t="s">
-        <v>3111</v>
+        <v>3197</v>
       </c>
       <c r="C997" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D997" t="s">
-        <v>3112</v>
+        <v>3198</v>
       </c>
       <c r="E997" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G997" t="s">
-        <v>122</v>
+        <v>248</v>
       </c>
       <c r="H997" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>913</v>
       </c>
     </row>
     <row r="998" spans="1:8" ht="12.75">
       <c r="A998" s="1" t="s">
-        <v>3113</v>
+        <v>3199</v>
       </c>
       <c r="C998" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D998" t="s">
-        <v>3114</v>
+        <v>3200</v>
       </c>
       <c r="E998" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H998" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="999" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="999" spans="1:8" ht="12.75">
       <c r="A999" s="1" t="s">
-        <v>3115</v>
+        <v>3201</v>
       </c>
       <c r="C999" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D999" t="s">
-        <v>3116</v>
+        <v>3202</v>
       </c>
       <c r="E999" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="H999" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1000" spans="1:10" ht="12.75">
       <c r="A1000" s="1" t="s">
-        <v>3117</v>
+        <v>3203</v>
       </c>
       <c r="C1000" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1000" t="s">
-        <v>3118</v>
+        <v>3204</v>
       </c>
       <c r="E1000" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>102</v>
       </c>
       <c r="H1000" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J1000" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="1001" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:8" ht="12.75">
       <c r="A1001" s="1" t="s">
-        <v>3119</v>
+        <v>3205</v>
       </c>
       <c r="C1001" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1001" t="s">
-        <v>3120</v>
+        <v>959</v>
       </c>
       <c r="E1001" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>102</v>
       </c>
       <c r="H1001" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="1002" spans="1:10" ht="12.75">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:8" ht="12.75">
       <c r="A1002" s="1" t="s">
-        <v>3121</v>
+        <v>3206</v>
       </c>
       <c r="C1002" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1002" t="s">
-        <v>3122</v>
+        <v>3207</v>
       </c>
       <c r="E1002" t="s">
-        <v>119</v>
+        <v>102</v>
+      </c>
+      <c r="G1002" t="s">
+        <v>248</v>
       </c>
       <c r="H1002" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="1003" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:8" ht="12.75">
       <c r="A1003" s="1" t="s">
-        <v>3123</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>3209</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>3210</v>
+      </c>
+      <c r="C1003" s="1" t="s">
+        <v>923</v>
       </c>
       <c r="D1003" t="s">
-        <v>3124</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>3211</v>
+      </c>
+      <c r="F1003" t="s">
+        <v>28</v>
+      </c>
+      <c r="G1003" t="s">
+        <v>26</v>
       </c>
       <c r="H1003" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1004" spans="1:10" ht="12.75">
       <c r="A1004" s="1" t="s">
-        <v>3125</v>
+        <v>3212</v>
       </c>
       <c r="C1004" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1004" t="s">
-        <v>3126</v>
+        <v>3213</v>
       </c>
       <c r="E1004" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="H1004" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J1004" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1005" spans="1:8" ht="12.75">
       <c r="A1005" s="1" t="s">
-        <v>3127</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>3215</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>3216</v>
+      </c>
+      <c r="C1005" s="1" t="s">
+        <v>923</v>
       </c>
       <c r="D1005" t="s">
-        <v>1222</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>3217</v>
+      </c>
+      <c r="F1005" t="s">
+        <v>28</v>
       </c>
       <c r="G1005" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="H1005" t="s">
-        <v>1106</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1006" spans="1:8" ht="12.75">
       <c r="A1006" s="1" t="s">
-        <v>3128</v>
+        <v>3218</v>
       </c>
       <c r="C1006" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1006" t="s">
-        <v>3129</v>
+        <v>3219</v>
       </c>
       <c r="E1006" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="H1006" t="s">
-        <v>1106</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1007" spans="1:10" ht="12.75">
       <c r="A1007" s="1" t="s">
-        <v>3130</v>
+        <v>3220</v>
       </c>
       <c r="C1007" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1007" t="s">
-        <v>3131</v>
+        <v>3221</v>
       </c>
       <c r="E1007" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>102</v>
       </c>
       <c r="H1007" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J1007" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="1008" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:8" ht="12.75">
       <c r="A1008" s="1" t="s">
-        <v>3132</v>
+        <v>3223</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>3224</v>
       </c>
       <c r="C1008" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1008" t="s">
-        <v>3133</v>
+        <v>3225</v>
       </c>
       <c r="E1008" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G1008" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H1008" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1009" spans="1:10" ht="12.75">
       <c r="A1009" s="1" t="s">
-        <v>3134</v>
+        <v>3227</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>3228</v>
       </c>
       <c r="C1009" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1009" t="s">
-        <v>3135</v>
+        <v>3229</v>
       </c>
       <c r="E1009" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H1009" t="s">
-        <v>23</v>
+        <v>273</v>
       </c>
       <c r="J1009" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="1010" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:8" ht="12.75">
       <c r="A1010" s="1" t="s">
-        <v>3136</v>
+        <v>3231</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>3232</v>
       </c>
       <c r="C1010" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1010" t="s">
-        <v>3137</v>
+        <v>3233</v>
       </c>
       <c r="E1010" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G1010" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H1010" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="1011" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:8" ht="12.75">
       <c r="A1011" s="1" t="s">
-        <v>3138</v>
+        <v>3235</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>3236</v>
       </c>
       <c r="C1011" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1011" t="s">
-        <v>3139</v>
+        <v>3237</v>
       </c>
       <c r="E1011" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H1011" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="1012" spans="1:10" ht="12.75">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:8" ht="12.75">
       <c r="A1012" s="1" t="s">
-        <v>3140</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>3239</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>3240</v>
+      </c>
+      <c r="C1012" s="1" t="s">
+        <v>1047</v>
       </c>
       <c r="D1012" t="s">
-        <v>3141</v>
+        <v>3241</v>
       </c>
       <c r="E1012" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G1012" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="H1012" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1013" spans="1:10" ht="12.75">
       <c r="A1013" s="1" t="s">
-        <v>3142</v>
+        <v>3243</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>3244</v>
       </c>
       <c r="C1013" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1013" t="s">
-        <v>3143</v>
+        <v>3245</v>
       </c>
       <c r="E1013" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H1013" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="J1013" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1014" spans="1:10" ht="12.75">
       <c r="A1014" s="1" t="s">
-        <v>3144</v>
+        <v>3247</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>3248</v>
       </c>
       <c r="C1014" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1014" t="s">
-        <v>3145</v>
+        <v>3249</v>
       </c>
       <c r="E1014" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H1014" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="J1014" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="1015" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:8" ht="12.75">
       <c r="A1015" s="1" t="s">
-        <v>3146</v>
+        <v>3251</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>3252</v>
       </c>
       <c r="C1015" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1015" t="s">
-        <v>3147</v>
+        <v>3253</v>
       </c>
       <c r="E1015" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H1015" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="1016" spans="1:10" ht="12.75">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:8" ht="12.75">
       <c r="A1016" s="1" t="s">
-        <v>3148</v>
+        <v>3255</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>3256</v>
       </c>
       <c r="C1016" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1016" t="s">
-        <v>3149</v>
+        <v>3257</v>
       </c>
       <c r="E1016" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="H1016" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>758</v>
       </c>
     </row>
     <row r="1017" spans="1:10" ht="12.75">
       <c r="A1017" s="1" t="s">
-        <v>3150</v>
+        <v>3259</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>3260</v>
       </c>
       <c r="C1017" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1017" t="s">
-        <v>3151</v>
+        <v>3261</v>
       </c>
       <c r="E1017" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G1017" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H1017" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J1017" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1018" spans="1:10" ht="12.75">
       <c r="A1018" s="1" t="s">
-        <v>3152</v>
+        <v>3263</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>3264</v>
       </c>
       <c r="C1018" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1018" t="s">
-        <v>3153</v>
+        <v>3265</v>
       </c>
       <c r="E1018" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G1018" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H1018" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J1018" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1019" spans="1:10" ht="12.75">
       <c r="A1019" s="1" t="s">
-        <v>3154</v>
+        <v>3267</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>3268</v>
       </c>
       <c r="C1019" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1019" t="s">
-        <v>3155</v>
+        <v>3269</v>
       </c>
       <c r="E1019" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G1019" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H1019" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J1019" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1020" spans="1:10" ht="12.75">
       <c r="A1020" s="1" t="s">
-        <v>3156</v>
+        <v>3271</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>3272</v>
       </c>
       <c r="C1020" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1020" t="s">
-        <v>3157</v>
+        <v>3273</v>
       </c>
       <c r="E1020" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G1020" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H1020" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J1020" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="1021" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:8" ht="12.75">
       <c r="A1021" s="1" t="s">
-        <v>3158</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>3275</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>3276</v>
+      </c>
+      <c r="C1021" s="1" t="s">
+        <v>1108</v>
       </c>
       <c r="D1021" t="s">
-        <v>3159</v>
+        <v>3277</v>
       </c>
       <c r="E1021" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G1021" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="H1021" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="1022" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:8" ht="12.75">
       <c r="A1022" s="1" t="s">
-        <v>3160</v>
+        <v>3279</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>3280</v>
       </c>
       <c r="C1022" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1022" t="s">
-        <v>3161</v>
+        <v>3281</v>
       </c>
       <c r="E1022" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="H1022" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="1023" spans="1:10" ht="12.75">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:8" ht="12.75">
       <c r="A1023" s="1" t="s">
-        <v>3162</v>
+        <v>3283</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>3284</v>
       </c>
       <c r="C1023" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1023" t="s">
-        <v>3163</v>
+        <v>3285</v>
       </c>
       <c r="E1023" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G1023" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H1023" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="1024" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:8" ht="12.75">
       <c r="A1024" s="1" t="s">
-        <v>3164</v>
+        <v>3287</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>3288</v>
       </c>
       <c r="C1024" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1024" t="s">
-        <v>3165</v>
+        <v>3289</v>
       </c>
       <c r="E1024" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="H1024" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>758</v>
       </c>
     </row>
     <row r="1025" spans="1:10" ht="12.75">
       <c r="A1025" s="1" t="s">
-        <v>3166</v>
+        <v>3291</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>3292</v>
       </c>
       <c r="C1025" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1025" t="s">
-        <v>3167</v>
+        <v>3293</v>
       </c>
       <c r="E1025" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G1025" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="H1025" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J1025" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1026" spans="1:10" ht="12.75">
       <c r="A1026" s="1" t="s">
-        <v>3168</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>3295</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>3296</v>
+      </c>
+      <c r="C1026" s="1" t="s">
+        <v>365</v>
       </c>
       <c r="D1026" t="s">
-        <v>3169</v>
+        <v>3297</v>
       </c>
       <c r="E1026" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G1026" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H1026" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J1026" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1027" spans="1:10" ht="12.75">
       <c r="A1027" s="1" t="s">
-        <v>3170</v>
+        <v>3299</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>3300</v>
       </c>
       <c r="C1027" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1027" t="s">
-        <v>3171</v>
+        <v>3301</v>
       </c>
       <c r="E1027" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G1027" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="H1027" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J1027" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1028" spans="1:10" ht="12.75">
       <c r="A1028" s="1" t="s">
-        <v>3172</v>
+        <v>3303</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>3304</v>
       </c>
       <c r="C1028" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1028" t="s">
-        <v>3173</v>
+        <v>3305</v>
       </c>
       <c r="E1028" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G1028" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="H1028" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J1028" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1029" spans="1:10" ht="12.75">
       <c r="A1029" s="1" t="s">
-        <v>3174</v>
+        <v>3307</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>3308</v>
       </c>
       <c r="C1029" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1029" t="s">
-        <v>3175</v>
+        <v>3309</v>
       </c>
       <c r="E1029" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G1029" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="H1029" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J1029" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1030" spans="1:10" ht="12.75">
       <c r="A1030" s="1" t="s">
-        <v>3176</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>3311</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>3312</v>
+      </c>
+      <c r="C1030" s="1" t="s">
+        <v>1125</v>
       </c>
       <c r="D1030" t="s">
-        <v>3177</v>
+        <v>3313</v>
       </c>
       <c r="E1030" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G1030" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="H1030" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J1030" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="1031" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:8" ht="12.75">
       <c r="A1031" s="1" t="s">
-        <v>3178</v>
+        <v>3315</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>3316</v>
       </c>
       <c r="C1031" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1031" t="s">
-        <v>3179</v>
+        <v>3317</v>
       </c>
       <c r="E1031" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="H1031" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>283</v>
       </c>
     </row>
     <row r="1032" spans="1:10" ht="12.75">
       <c r="A1032" s="1" t="s">
-        <v>3180</v>
+        <v>3319</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>3320</v>
       </c>
       <c r="C1032" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1032" t="s">
-        <v>1037</v>
+        <v>3321</v>
       </c>
       <c r="E1032" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G1032" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H1032" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J1032" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1033" spans="1:10" ht="12.75">
       <c r="A1033" s="1" t="s">
-        <v>3181</v>
+        <v>3323</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>3324</v>
       </c>
       <c r="C1033" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1033" t="s">
-        <v>3182</v>
+        <v>3325</v>
       </c>
       <c r="E1033" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G1033" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H1033" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J1033" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1034" spans="1:10" ht="12.75">
       <c r="A1034" s="1" t="s">
-        <v>3183</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>3327</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>3328</v>
+      </c>
+      <c r="C1034" s="1" t="s">
+        <v>1108</v>
       </c>
       <c r="D1034" t="s">
-        <v>3184</v>
+        <v>3329</v>
       </c>
       <c r="E1034" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G1034" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="H1034" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J1034" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1035" spans="1:10" ht="12.75">
       <c r="A1035" s="1" t="s">
-        <v>3185</v>
+        <v>3331</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>3332</v>
       </c>
       <c r="C1035" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1035" t="s">
-        <v>3186</v>
+        <v>3333</v>
       </c>
       <c r="E1035" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G1035" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H1035" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J1035" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1036" spans="1:10" ht="12.75">
       <c r="A1036" s="1" t="s">
-        <v>3187</v>
+        <v>3335</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>3336</v>
       </c>
       <c r="C1036" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1036" t="s">
-        <v>3188</v>
+        <v>3337</v>
       </c>
       <c r="E1036" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G1036" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="H1036" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J1036" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1037" spans="1:10" ht="12.75">
       <c r="A1037" s="1" t="s">
-        <v>3189</v>
+        <v>3339</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>3340</v>
       </c>
       <c r="C1037" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1037" t="s">
-        <v>3190</v>
+        <v>3341</v>
       </c>
       <c r="E1037" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G1037" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="H1037" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J1037" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1038" spans="1:10" ht="12.75">
       <c r="A1038" s="1" t="s">
-        <v>3191</v>
+        <v>3343</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>3344</v>
       </c>
       <c r="C1038" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1038" t="s">
-        <v>3192</v>
+        <v>3345</v>
       </c>
       <c r="E1038" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G1038" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="H1038" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J1038" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1039" spans="1:10" ht="12.75">
       <c r="A1039" s="1" t="s">
-        <v>3193</v>
+        <v>3347</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>3348</v>
       </c>
       <c r="C1039" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1039" t="s">
-        <v>3194</v>
+        <v>3349</v>
       </c>
       <c r="E1039" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G1039" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="H1039" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J1039" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="1040" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:8" ht="12.75">
       <c r="A1040" s="1" t="s">
-        <v>3195</v>
+        <v>3351</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>3352</v>
       </c>
       <c r="C1040" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1040" t="s">
-        <v>3196</v>
+        <v>3353</v>
       </c>
       <c r="E1040" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="H1040" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>273</v>
       </c>
     </row>
     <row r="1041" spans="1:10" ht="12.75">
       <c r="A1041" s="1" t="s">
-        <v>3197</v>
+        <v>3355</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>3356</v>
       </c>
       <c r="C1041" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1041" t="s">
-        <v>3198</v>
+        <v>3357</v>
       </c>
       <c r="E1041" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G1041" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="H1041" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J1041" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1042" spans="1:10" ht="12.75">
       <c r="A1042" s="1" t="s">
-        <v>3199</v>
+        <v>3359</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>3360</v>
       </c>
       <c r="C1042" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1042" t="s">
-        <v>3200</v>
+        <v>3361</v>
       </c>
       <c r="E1042" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G1042" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="H1042" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J1042" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="1043" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:8" ht="12.75">
       <c r="A1043" s="1" t="s">
-        <v>3201</v>
+        <v>3363</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>3364</v>
       </c>
       <c r="C1043" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1043" t="s">
-        <v>3202</v>
+        <v>3365</v>
       </c>
       <c r="E1043" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="H1043" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>273</v>
       </c>
     </row>
     <row r="1044" spans="1:10" ht="12.75">
       <c r="A1044" s="1" t="s">
-        <v>3203</v>
+        <v>3367</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>3368</v>
       </c>
       <c r="C1044" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1044" t="s">
-        <v>3204</v>
+        <v>3369</v>
       </c>
       <c r="E1044" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G1044" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H1044" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J1044" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1045" spans="1:10" ht="12.75">
       <c r="A1045" s="1" t="s">
-        <v>3205</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>3371</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>3372</v>
+      </c>
+      <c r="C1045" s="1" t="s">
+        <v>243</v>
       </c>
       <c r="D1045" t="s">
-        <v>3206</v>
+        <v>3373</v>
       </c>
       <c r="E1045" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G1045" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="H1045" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J1045" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1046" spans="1:10" ht="12.75">
       <c r="A1046" s="1" t="s">
-        <v>3207</v>
+        <v>3375</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>3376</v>
       </c>
       <c r="C1046" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1046" t="s">
-        <v>3208</v>
+        <v>3377</v>
       </c>
       <c r="E1046" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G1046" t="s">
+        <v>18</v>
       </c>
       <c r="H1046" t="s">
-        <v>1025</v>
+        <v>15</v>
       </c>
       <c r="J1046" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1047" spans="1:8" ht="12.75">
       <c r="A1047" s="1" t="s">
-        <v>3209</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>3379</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>3380</v>
+      </c>
+      <c r="C1047" s="1" t="s">
+        <v>243</v>
       </c>
       <c r="D1047" t="s">
-        <v>3210</v>
+        <v>3381</v>
       </c>
       <c r="E1047" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G1047" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H1047" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1048" spans="1:8" ht="12.75">
       <c r="A1048" s="1" t="s">
-        <v>3211</v>
+        <v>3383</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>3384</v>
       </c>
       <c r="C1048" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1048" t="s">
-        <v>3212</v>
+        <v>3385</v>
       </c>
       <c r="E1048" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>13</v>
       </c>
       <c r="H1048" t="s">
-        <v>230</v>
+        <v>758</v>
       </c>
     </row>
     <row r="1049" spans="1:8" ht="12.75">
       <c r="A1049" s="1" t="s">
-        <v>3213</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>3387</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>3388</v>
+      </c>
+      <c r="C1049" s="1" t="s">
+        <v>1202</v>
       </c>
       <c r="D1049" t="s">
-        <v>3214</v>
+        <v>3389</v>
       </c>
       <c r="E1049" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G1049" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H1049" t="s">
-        <v>258</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1050" spans="1:10" ht="12.75">
       <c r="A1050" s="1" t="s">
-        <v>3215</v>
+        <v>3391</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>3392</v>
       </c>
       <c r="C1050" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1050" t="s">
-        <v>3216</v>
+        <v>3393</v>
       </c>
       <c r="E1050" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G1050" t="s">
+        <v>18</v>
       </c>
       <c r="H1050" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J1050" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1051" spans="1:10" ht="12.75">
       <c r="A1051" s="1" t="s">
-        <v>3217</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>3395</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>3396</v>
+      </c>
+      <c r="C1051" s="1" t="s">
+        <v>243</v>
       </c>
       <c r="D1051" t="s">
-        <v>3218</v>
+        <v>3397</v>
       </c>
       <c r="E1051" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G1051" t="s">
+        <v>18</v>
       </c>
       <c r="H1051" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J1051" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1052" spans="1:10" ht="12.75">
       <c r="A1052" s="1" t="s">
-        <v>3219</v>
+        <v>3399</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>3400</v>
       </c>
       <c r="C1052" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1052" t="s">
-        <v>3220</v>
+        <v>3401</v>
       </c>
       <c r="E1052" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G1052" t="s">
+        <v>18</v>
       </c>
       <c r="H1052" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J1052" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1053" spans="1:8" ht="12.75">
       <c r="A1053" s="1" t="s">
-        <v>3221</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>3403</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>3404</v>
+      </c>
+      <c r="C1053" s="1" t="s">
+        <v>1202</v>
       </c>
       <c r="D1053" t="s">
-        <v>3222</v>
+        <v>3405</v>
       </c>
       <c r="E1053" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G1053" t="s">
+        <v>18</v>
       </c>
       <c r="H1053" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1054" spans="1:10" ht="12.75">
       <c r="A1054" s="1" t="s">
-        <v>3224</v>
+        <v>3407</v>
       </c>
       <c r="B1054" t="s">
-        <v>3225</v>
+        <v>3408</v>
       </c>
       <c r="C1054" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1054" t="s">
-        <v>3226</v>
+        <v>3409</v>
       </c>
       <c r="E1054" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G1054" t="s">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="H1054" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J1054" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1055" spans="1:10" ht="12.75">
       <c r="A1055" s="1" t="s">
-        <v>3228</v>
+        <v>3411</v>
       </c>
       <c r="B1055" t="s">
-        <v>3229</v>
+        <v>3412</v>
       </c>
       <c r="C1055" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1055" t="s">
-        <v>3230</v>
+        <v>3413</v>
       </c>
       <c r="E1055" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G1055" t="s">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="H1055" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J1055" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="1056" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:8" ht="12.75">
       <c r="A1056" s="1" t="s">
-        <v>3232</v>
+        <v>3415</v>
       </c>
       <c r="B1056" t="s">
-        <v>3233</v>
+        <v>3416</v>
       </c>
       <c r="C1056" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1056" t="s">
-        <v>3234</v>
+        <v>3417</v>
       </c>
       <c r="E1056" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G1056" t="s">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="H1056" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="1057" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:8" ht="12.75">
       <c r="A1057" s="1" t="s">
-        <v>3236</v>
+        <v>3419</v>
       </c>
       <c r="B1057" t="s">
-        <v>3237</v>
+        <v>3420</v>
       </c>
       <c r="C1057" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1057" t="s">
-        <v>3238</v>
+        <v>3421</v>
       </c>
       <c r="E1057" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H1057" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-    <row r="1058" spans="1:10" ht="12.75">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:8" ht="12.75">
       <c r="A1058" s="1" t="s">
-        <v>3240</v>
+        <v>3423</v>
       </c>
       <c r="B1058" t="s">
-        <v>3241</v>
-[...2 lines deleted...]
-        <v>842</v>
+        <v>3424</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>37</v>
       </c>
       <c r="D1058" t="s">
-        <v>3242</v>
+        <v>3425</v>
       </c>
       <c r="E1058" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G1058" t="s">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="H1058" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="1059" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:10" ht="12.75">
       <c r="A1059" s="1" t="s">
-        <v>3244</v>
+        <v>3427</v>
       </c>
       <c r="B1059" t="s">
-        <v>3245</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>3428</v>
+      </c>
+      <c r="C1059" s="1" t="s">
+        <v>1202</v>
       </c>
       <c r="D1059" t="s">
-        <v>3246</v>
+        <v>3429</v>
       </c>
       <c r="E1059" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H1059" t="s">
-        <v>864</v>
+        <v>15</v>
+      </c>
+      <c r="J1059" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="1060" spans="1:10" ht="12.75">
       <c r="A1060" s="1" t="s">
-        <v>3248</v>
+        <v>3431</v>
       </c>
       <c r="B1060" t="s">
-        <v>3249</v>
+        <v>3432</v>
       </c>
       <c r="C1060" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1060" t="s">
-        <v>3250</v>
+        <v>3433</v>
       </c>
       <c r="E1060" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H1060" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J1060" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="1061" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:10" ht="12.75">
       <c r="A1061" s="1" t="s">
-        <v>3252</v>
+        <v>3435</v>
       </c>
       <c r="B1061" t="s">
-        <v>3253</v>
+        <v>3436</v>
       </c>
       <c r="C1061" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1061" t="s">
-        <v>3254</v>
+        <v>3437</v>
       </c>
       <c r="E1061" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="H1061" t="s">
-        <v>23</v>
+        <v>15</v>
+      </c>
+      <c r="J1061" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="1062" spans="1:8" ht="12.75">
       <c r="A1062" s="1" t="s">
-        <v>3255</v>
+        <v>3439</v>
       </c>
       <c r="B1062" t="s">
-        <v>3256</v>
+        <v>3440</v>
       </c>
       <c r="C1062" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1062" t="s">
-        <v>3257</v>
+        <v>3441</v>
       </c>
       <c r="E1062" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G1062" t="s">
+        <v>18</v>
       </c>
       <c r="H1062" t="s">
-        <v>551</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1063" spans="1:10" ht="12.75">
       <c r="A1063" s="1" t="s">
-        <v>3258</v>
+        <v>3443</v>
       </c>
       <c r="B1063" t="s">
-        <v>3259</v>
+        <v>3444</v>
       </c>
       <c r="C1063" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1063" t="s">
-        <v>3260</v>
+        <v>3445</v>
       </c>
       <c r="E1063" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G1063" t="s">
+        <v>18</v>
       </c>
       <c r="H1063" t="s">
-        <v>258</v>
+        <v>15</v>
       </c>
       <c r="J1063" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1064" spans="1:10" ht="12.75">
       <c r="A1064" s="1" t="s">
-        <v>3261</v>
+        <v>3447</v>
       </c>
       <c r="B1064" t="s">
-        <v>3262</v>
+        <v>3448</v>
       </c>
       <c r="C1064" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1064" t="s">
-        <v>3263</v>
+        <v>3449</v>
       </c>
       <c r="E1064" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G1064" t="s">
+        <v>18</v>
       </c>
       <c r="H1064" t="s">
-        <v>163</v>
+        <v>15</v>
       </c>
       <c r="J1064" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="1065" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:8" ht="12.75">
       <c r="A1065" s="1" t="s">
-        <v>3264</v>
-[...2 lines deleted...]
-        <v>3265</v>
+        <v>3450</v>
       </c>
       <c r="C1065" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1065" t="s">
-        <v>3266</v>
+        <v>3451</v>
       </c>
       <c r="E1065" t="s">
-        <v>119</v>
+        <v>13</v>
+      </c>
+      <c r="G1065" t="s">
+        <v>248</v>
       </c>
       <c r="H1065" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1066" spans="1:10" ht="12.75">
       <c r="A1066" s="1" t="s">
-        <v>3267</v>
-[...2 lines deleted...]
-        <v>3268</v>
+        <v>3452</v>
       </c>
       <c r="C1066" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1066" t="s">
-        <v>3269</v>
+        <v>3453</v>
       </c>
       <c r="E1066" t="s">
-        <v>119</v>
+        <v>102</v>
+      </c>
+      <c r="G1066" t="s">
+        <v>248</v>
       </c>
       <c r="H1066" t="s">
-        <v>258</v>
+        <v>15</v>
       </c>
       <c r="J1066" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1067" spans="1:10" ht="12.75">
       <c r="A1067" s="1" t="s">
-        <v>3270</v>
-[...2 lines deleted...]
-        <v>3271</v>
+        <v>3454</v>
       </c>
       <c r="C1067" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1067" t="s">
-        <v>3272</v>
+        <v>3455</v>
       </c>
       <c r="E1067" t="s">
-        <v>119</v>
+        <v>102</v>
+      </c>
+      <c r="G1067" t="s">
+        <v>248</v>
       </c>
       <c r="H1067" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J1067" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1068" spans="1:10" ht="12.75">
       <c r="A1068" s="1" t="s">
-        <v>3273</v>
-[...2 lines deleted...]
-        <v>3274</v>
+        <v>3456</v>
       </c>
       <c r="C1068" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1068" t="s">
-        <v>3275</v>
+        <v>3457</v>
       </c>
       <c r="E1068" t="s">
-        <v>119</v>
+        <v>102</v>
+      </c>
+      <c r="G1068" t="s">
+        <v>248</v>
       </c>
       <c r="H1068" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J1068" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1069" spans="1:10" ht="12.75">
       <c r="A1069" s="1" t="s">
-        <v>3276</v>
-[...2 lines deleted...]
-        <v>3277</v>
+        <v>3458</v>
       </c>
       <c r="C1069" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1069" t="s">
-        <v>3278</v>
+        <v>3459</v>
       </c>
       <c r="E1069" t="s">
-        <v>119</v>
+        <v>102</v>
+      </c>
+      <c r="G1069" t="s">
+        <v>248</v>
       </c>
       <c r="H1069" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J1069" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1070" spans="1:10" ht="12.75">
       <c r="A1070" s="1" t="s">
-        <v>3279</v>
-[...2 lines deleted...]
-        <v>3280</v>
+        <v>3460</v>
       </c>
       <c r="C1070" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1070" t="s">
-        <v>3281</v>
+        <v>3461</v>
       </c>
       <c r="E1070" t="s">
-        <v>119</v>
+        <v>102</v>
+      </c>
+      <c r="G1070" t="s">
+        <v>248</v>
       </c>
       <c r="H1070" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J1070" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="1071" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:8" ht="12.75">
       <c r="A1071" s="1" t="s">
-        <v>3282</v>
-[...2 lines deleted...]
-        <v>3283</v>
+        <v>3462</v>
       </c>
       <c r="C1071" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1071" t="s">
-        <v>3284</v>
+        <v>3463</v>
       </c>
       <c r="E1071" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="H1071" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="1072" spans="1:8" ht="12.75">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:10" ht="12.75">
       <c r="A1072" s="1" t="s">
-        <v>3285</v>
-[...2 lines deleted...]
-        <v>3286</v>
+        <v>3464</v>
       </c>
       <c r="C1072" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1072" t="s">
-        <v>3287</v>
+        <v>3465</v>
       </c>
       <c r="E1072" t="s">
-        <v>119</v>
+        <v>102</v>
+      </c>
+      <c r="G1072" t="s">
+        <v>248</v>
       </c>
       <c r="H1072" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="1073" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J1072" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:8" ht="12.75">
       <c r="A1073" s="1" t="s">
-        <v>3288</v>
-[...2 lines deleted...]
-        <v>3289</v>
+        <v>3466</v>
       </c>
       <c r="C1073" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1073" t="s">
-        <v>3290</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>3467</v>
+      </c>
+      <c r="E1073" t="s">
+        <v>102</v>
       </c>
       <c r="H1073" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>704</v>
       </c>
     </row>
     <row r="1074" spans="1:10" ht="12.75">
       <c r="A1074" s="1" t="s">
-        <v>3291</v>
-[...2 lines deleted...]
-        <v>3292</v>
+        <v>3468</v>
       </c>
       <c r="C1074" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1074" t="s">
-        <v>3293</v>
+        <v>3155</v>
+      </c>
+      <c r="E1074" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1074" t="s">
+        <v>248</v>
       </c>
       <c r="H1074" t="s">
-        <v>69</v>
+        <v>15</v>
       </c>
       <c r="J1074" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="1075" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:8" ht="12.75">
       <c r="A1075" s="1" t="s">
-        <v>3294</v>
-[...2 lines deleted...]
-        <v>3295</v>
+        <v>3469</v>
       </c>
       <c r="C1075" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1075" t="s">
-        <v>3296</v>
+        <v>3470</v>
+      </c>
+      <c r="E1075" t="s">
+        <v>102</v>
       </c>
       <c r="H1075" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-    <row r="1076" spans="1:8" ht="12.75">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:10" ht="12.75">
       <c r="A1076" s="1" t="s">
-        <v>3297</v>
-[...2 lines deleted...]
-        <v>3298</v>
+        <v>3471</v>
       </c>
       <c r="C1076" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1076" t="s">
-        <v>3299</v>
+        <v>3472</v>
+      </c>
+      <c r="E1076" t="s">
+        <v>102</v>
       </c>
       <c r="H1076" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="1077" spans="1:10" ht="12.75">
+        <v>704</v>
+      </c>
+      <c r="J1076" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:8" ht="12.75">
       <c r="A1077" s="1" t="s">
-        <v>3300</v>
-[...2 lines deleted...]
-        <v>3301</v>
+        <v>3473</v>
       </c>
       <c r="C1077" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1077" t="s">
-        <v>3302</v>
+        <v>3474</v>
+      </c>
+      <c r="E1077" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1077" t="s">
+        <v>248</v>
       </c>
       <c r="H1077" t="s">
-        <v>258</v>
-[...5 lines deleted...]
-    <row r="1078" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:8" ht="12.75">
       <c r="A1078" s="1" t="s">
-        <v>3303</v>
-[...2 lines deleted...]
-        <v>3304</v>
+        <v>3475</v>
       </c>
       <c r="C1078" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1078" t="s">
-        <v>3305</v>
+        <v>3476</v>
+      </c>
+      <c r="E1078" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1078" t="s">
+        <v>248</v>
       </c>
       <c r="H1078" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1079" spans="1:8" ht="12.75">
       <c r="A1079" s="1" t="s">
-        <v>3306</v>
-[...2 lines deleted...]
-        <v>3307</v>
+        <v>3477</v>
       </c>
       <c r="C1079" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1079" t="s">
-        <v>3308</v>
+        <v>3478</v>
+      </c>
+      <c r="E1079" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1079" t="s">
+        <v>883</v>
       </c>
       <c r="H1079" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="1080" spans="1:8" ht="12.75">
+    <row r="1080" spans="1:10" ht="12.75">
       <c r="A1080" s="1" t="s">
-        <v>3309</v>
-[...2 lines deleted...]
-        <v>3310</v>
+        <v>3479</v>
       </c>
       <c r="C1080" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1080" t="s">
-        <v>3311</v>
+        <v>3480</v>
+      </c>
+      <c r="E1080" t="s">
+        <v>102</v>
       </c>
       <c r="H1080" t="s">
         <v>69</v>
       </c>
-    </row>
-    <row r="1081" spans="1:10" ht="12.75">
+      <c r="J1080" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:8" ht="12.75">
       <c r="A1081" s="1" t="s">
-        <v>3312</v>
-[...2 lines deleted...]
-        <v>3313</v>
+        <v>3481</v>
       </c>
       <c r="C1081" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1081" t="s">
-        <v>3314</v>
+        <v>3482</v>
+      </c>
+      <c r="E1081" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1081" t="s">
+        <v>594</v>
       </c>
       <c r="H1081" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-    <row r="1082" spans="1:10" ht="12.75">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:8" ht="12.75">
       <c r="A1082" s="1" t="s">
-        <v>3315</v>
-[...2 lines deleted...]
-        <v>3316</v>
+        <v>3483</v>
       </c>
       <c r="C1082" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1082" t="s">
-        <v>3317</v>
+        <v>3484</v>
+      </c>
+      <c r="E1082" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1082" t="s">
+        <v>594</v>
       </c>
       <c r="H1082" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>595</v>
       </c>
     </row>
     <row r="1083" spans="1:8" ht="12.75">
       <c r="A1083" s="1" t="s">
-        <v>3319</v>
-[...2 lines deleted...]
-        <v>3320</v>
+        <v>3485</v>
       </c>
       <c r="C1083" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1083" t="s">
-        <v>3321</v>
+        <v>3486</v>
       </c>
       <c r="E1083" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G1083" t="s">
+        <v>248</v>
       </c>
       <c r="H1083" t="s">
-        <v>368</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1084" spans="1:8" ht="12.75">
       <c r="A1084" s="1" t="s">
-        <v>3323</v>
-[...2 lines deleted...]
-        <v>3324</v>
+        <v>3487</v>
       </c>
       <c r="C1084" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1084" t="s">
-        <v>3325</v>
+        <v>3488</v>
       </c>
       <c r="E1084" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="H1084" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-    <row r="1085" spans="1:8" ht="12.75">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:10" ht="12.75">
       <c r="A1085" s="1" t="s">
-        <v>3327</v>
-[...2 lines deleted...]
-        <v>3328</v>
+        <v>3489</v>
       </c>
       <c r="C1085" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1085" t="s">
-        <v>3329</v>
+        <v>3490</v>
       </c>
       <c r="E1085" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>635</v>
+        <v>102</v>
       </c>
       <c r="H1085" t="s">
-        <v>551</v>
-[...2 lines deleted...]
-    <row r="1086" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J1085" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:10" ht="12.75">
       <c r="A1086" s="1" t="s">
-        <v>3331</v>
-[...2 lines deleted...]
-        <v>3332</v>
+        <v>3491</v>
       </c>
       <c r="C1086" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1086" t="s">
-        <v>3333</v>
+        <v>3492</v>
       </c>
       <c r="E1086" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>635</v>
+        <v>102</v>
       </c>
       <c r="H1086" t="s">
-        <v>551</v>
-[...2 lines deleted...]
-    <row r="1087" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J1086" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:10" ht="12.75">
       <c r="A1087" s="1" t="s">
-        <v>3335</v>
-[...2 lines deleted...]
-        <v>3336</v>
+        <v>3493</v>
       </c>
       <c r="C1087" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1087" t="s">
-        <v>3337</v>
+        <v>3494</v>
       </c>
       <c r="E1087" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>635</v>
+        <v>102</v>
       </c>
       <c r="H1087" t="s">
-        <v>551</v>
+        <v>15</v>
+      </c>
+      <c r="J1087" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="1088" spans="1:8" ht="12.75">
       <c r="A1088" s="1" t="s">
-        <v>3339</v>
-[...2 lines deleted...]
-        <v>3340</v>
+        <v>3495</v>
       </c>
       <c r="C1088" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1088" t="s">
-        <v>3341</v>
+        <v>912</v>
       </c>
       <c r="E1088" t="s">
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="G1088" t="s">
+        <v>248</v>
       </c>
       <c r="H1088" t="s">
-        <v>368</v>
+        <v>913</v>
       </c>
     </row>
     <row r="1089" spans="1:8" ht="12.75">
       <c r="A1089" s="1" t="s">
-        <v>3343</v>
-[...5 lines deleted...]
-        <v>842</v>
+        <v>3496</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>37</v>
       </c>
       <c r="D1089" t="s">
-        <v>3345</v>
+        <v>3497</v>
       </c>
       <c r="E1089" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>102</v>
       </c>
       <c r="H1089" t="s">
-        <v>23</v>
+        <v>913</v>
       </c>
     </row>
     <row r="1090" spans="1:10" ht="12.75">
       <c r="A1090" s="1" t="s">
-        <v>3347</v>
-[...2 lines deleted...]
-        <v>3348</v>
+        <v>3498</v>
       </c>
       <c r="C1090" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1090" t="s">
-        <v>3349</v>
+        <v>3499</v>
       </c>
       <c r="E1090" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G1090" t="s">
-        <v>59</v>
+        <v>248</v>
       </c>
       <c r="H1090" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J1090" t="s">
-        <v>46</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1091" spans="1:10" ht="12.75">
       <c r="A1091" s="1" t="s">
-        <v>3351</v>
-[...2 lines deleted...]
-        <v>739</v>
+        <v>3500</v>
       </c>
       <c r="C1091" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D1091" t="s">
-        <v>740</v>
+        <v>3501</v>
       </c>
       <c r="E1091" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="G1091" t="s">
-        <v>59</v>
+        <v>248</v>
       </c>
       <c r="H1091" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1091" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:10" ht="12.75">
+      <c r="A1092" s="1" t="s">
+        <v>3502</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1092" t="s">
+        <v>3503</v>
+      </c>
+      <c r="E1092" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1092" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1092" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1092" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:10" ht="12.75">
+      <c r="A1093" s="1" t="s">
+        <v>3504</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1093" t="s">
+        <v>3505</v>
+      </c>
+      <c r="E1093" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1093" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1093" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1093" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:10" ht="12.75">
+      <c r="A1094" s="1" t="s">
+        <v>3506</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1094" t="s">
+        <v>3507</v>
+      </c>
+      <c r="E1094" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1094" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1094" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1094" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:10" ht="12.75">
+      <c r="A1095" s="1" t="s">
+        <v>3508</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1095" t="s">
+        <v>3509</v>
+      </c>
+      <c r="E1095" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1095" t="s">
+        <v>512</v>
+      </c>
+      <c r="H1095" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1095" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:10" ht="12.75">
+      <c r="A1096" s="1" t="s">
+        <v>3510</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1096" t="s">
+        <v>3511</v>
+      </c>
+      <c r="E1096" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1096" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1096" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1096" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:10" ht="12.75">
+      <c r="A1097" s="1" t="s">
+        <v>3512</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1097" t="s">
+        <v>3513</v>
+      </c>
+      <c r="E1097" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1097" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1097" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1097" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:10" ht="12.75">
+      <c r="A1098" s="1" t="s">
+        <v>3514</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1098" t="s">
+        <v>3515</v>
+      </c>
+      <c r="E1098" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1098" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1098" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1098" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:10" ht="12.75">
+      <c r="A1099" s="1" t="s">
+        <v>3516</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1099" t="s">
+        <v>3517</v>
+      </c>
+      <c r="E1099" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1099" t="s">
+        <v>512</v>
+      </c>
+      <c r="H1099" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1099" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:10" ht="12.75">
+      <c r="A1100" s="1" t="s">
+        <v>3518</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1100" t="s">
+        <v>3519</v>
+      </c>
+      <c r="E1100" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1100" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1100" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1100" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:10" ht="12.75">
+      <c r="A1101" s="1" t="s">
+        <v>3520</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1101" t="s">
+        <v>3521</v>
+      </c>
+      <c r="E1101" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1101" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1101" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1101" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:10" ht="12.75">
+      <c r="A1102" s="1" t="s">
+        <v>3522</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1102" t="s">
+        <v>3523</v>
+      </c>
+      <c r="E1102" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1102" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1102" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1102" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:10" ht="12.75">
+      <c r="A1103" s="1" t="s">
+        <v>3524</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1103" t="s">
+        <v>3525</v>
+      </c>
+      <c r="E1103" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1103" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1103" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1103" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:10" ht="12.75">
+      <c r="A1104" s="1" t="s">
+        <v>3526</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1104" t="s">
+        <v>3527</v>
+      </c>
+      <c r="E1104" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1104" t="s">
+        <v>512</v>
+      </c>
+      <c r="H1104" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1104" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:10" ht="12.75">
+      <c r="A1105" s="1" t="s">
+        <v>3528</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1105" t="s">
+        <v>3529</v>
+      </c>
+      <c r="E1105" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1105" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1105" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1105" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:10" ht="12.75">
+      <c r="A1106" s="1" t="s">
+        <v>3530</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1106" t="s">
+        <v>3531</v>
+      </c>
+      <c r="E1106" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1106" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1106" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1106" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:10" ht="12.75">
+      <c r="A1107" s="1" t="s">
+        <v>3532</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1107" t="s">
+        <v>3533</v>
+      </c>
+      <c r="E1107" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1107" t="s">
+        <v>512</v>
+      </c>
+      <c r="H1107" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1107" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:10" ht="12.75">
+      <c r="A1108" s="1" t="s">
+        <v>3534</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1108" t="s">
+        <v>3535</v>
+      </c>
+      <c r="E1108" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1108" t="s">
+        <v>512</v>
+      </c>
+      <c r="H1108" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1108" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:10" ht="12.75">
+      <c r="A1109" s="1" t="s">
+        <v>3536</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1109" t="s">
+        <v>3537</v>
+      </c>
+      <c r="E1109" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1109" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1109" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1109" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:10" ht="12.75">
+      <c r="A1110" s="1" t="s">
+        <v>3538</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1110" t="s">
+        <v>3539</v>
+      </c>
+      <c r="E1110" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1110" t="s">
+        <v>512</v>
+      </c>
+      <c r="H1110" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1110" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:10" ht="12.75">
+      <c r="A1111" s="1" t="s">
+        <v>3540</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1111" t="s">
+        <v>3541</v>
+      </c>
+      <c r="E1111" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1111" t="s">
+        <v>512</v>
+      </c>
+      <c r="H1111" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1111" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:10" ht="12.75">
+      <c r="A1112" s="1" t="s">
+        <v>3542</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1112" t="s">
+        <v>3543</v>
+      </c>
+      <c r="E1112" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1112" t="s">
+        <v>512</v>
+      </c>
+      <c r="H1112" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1112" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:10" ht="12.75">
+      <c r="A1113" s="1" t="s">
+        <v>3544</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1113" t="s">
+        <v>3545</v>
+      </c>
+      <c r="E1113" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1113" t="s">
+        <v>512</v>
+      </c>
+      <c r="H1113" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1113" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:10" ht="12.75">
+      <c r="A1114" s="1" t="s">
+        <v>3546</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1114" t="s">
+        <v>3547</v>
+      </c>
+      <c r="E1114" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1114" t="s">
+        <v>512</v>
+      </c>
+      <c r="H1114" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1114" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:10" ht="12.75">
+      <c r="A1115" s="1" t="s">
+        <v>3548</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1115" t="s">
+        <v>1650</v>
+      </c>
+      <c r="E1115" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1115" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1115" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1115" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:10" ht="12.75">
+      <c r="A1116" s="1" t="s">
+        <v>3549</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1116" t="s">
+        <v>3550</v>
+      </c>
+      <c r="E1116" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1116" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1116" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1116" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:10" ht="12.75">
+      <c r="A1117" s="1" t="s">
+        <v>3551</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1117" t="s">
+        <v>3552</v>
+      </c>
+      <c r="E1117" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1117" t="s">
+        <v>512</v>
+      </c>
+      <c r="H1117" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1117" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:10" ht="12.75">
+      <c r="A1118" s="1" t="s">
+        <v>3553</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1118" t="s">
+        <v>3554</v>
+      </c>
+      <c r="E1118" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1118" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1118" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1118" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:10" ht="12.75">
+      <c r="A1119" s="1" t="s">
+        <v>3555</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1119" t="s">
+        <v>3556</v>
+      </c>
+      <c r="E1119" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1119" t="s">
+        <v>512</v>
+      </c>
+      <c r="H1119" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1119" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:10" ht="12.75">
+      <c r="A1120" s="1" t="s">
+        <v>3557</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1120" t="s">
+        <v>3558</v>
+      </c>
+      <c r="E1120" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1120" t="s">
+        <v>512</v>
+      </c>
+      <c r="H1120" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1120" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:10" ht="12.75">
+      <c r="A1121" s="1" t="s">
+        <v>3559</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1121" t="s">
+        <v>3560</v>
+      </c>
+      <c r="E1121" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1121" t="s">
+        <v>512</v>
+      </c>
+      <c r="H1121" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1121" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:10" ht="12.75">
+      <c r="A1122" s="1" t="s">
+        <v>3561</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1122" t="s">
+        <v>3562</v>
+      </c>
+      <c r="E1122" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1122" t="s">
+        <v>512</v>
+      </c>
+      <c r="H1122" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1122" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:10" ht="12.75">
+      <c r="A1123" s="1" t="s">
+        <v>3563</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1123" t="s">
+        <v>3564</v>
+      </c>
+      <c r="E1123" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1123" t="s">
+        <v>512</v>
+      </c>
+      <c r="H1123" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1123" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:10" ht="12.75">
+      <c r="A1124" s="1" t="s">
+        <v>3565</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1124" t="s">
+        <v>3566</v>
+      </c>
+      <c r="E1124" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1124" t="s">
+        <v>512</v>
+      </c>
+      <c r="H1124" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1124" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:10" ht="12.75">
+      <c r="A1125" s="1" t="s">
+        <v>3567</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1125" t="s">
+        <v>3568</v>
+      </c>
+      <c r="E1125" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1125" t="s">
+        <v>512</v>
+      </c>
+      <c r="H1125" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1125" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:10" ht="12.75">
+      <c r="A1126" s="1" t="s">
+        <v>3569</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1126" t="s">
+        <v>3570</v>
+      </c>
+      <c r="E1126" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1126" t="s">
+        <v>512</v>
+      </c>
+      <c r="H1126" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1126" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:10" ht="12.75">
+      <c r="A1127" s="1" t="s">
+        <v>3571</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1127" t="s">
+        <v>3572</v>
+      </c>
+      <c r="E1127" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1127" t="s">
+        <v>512</v>
+      </c>
+      <c r="H1127" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1127" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:10" ht="12.75">
+      <c r="A1128" s="1" t="s">
+        <v>3573</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1128" t="s">
+        <v>3574</v>
+      </c>
+      <c r="E1128" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1128" t="s">
+        <v>512</v>
+      </c>
+      <c r="H1128" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1128" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:10" ht="12.75">
+      <c r="A1129" s="1" t="s">
+        <v>3575</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1129" t="s">
+        <v>3576</v>
+      </c>
+      <c r="E1129" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1129" t="s">
+        <v>512</v>
+      </c>
+      <c r="H1129" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1129" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:10" ht="12.75">
+      <c r="A1130" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1130" t="s">
+        <v>3578</v>
+      </c>
+      <c r="E1130" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1130" t="s">
+        <v>512</v>
+      </c>
+      <c r="H1130" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1130" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:8" ht="12.75">
+      <c r="A1131" s="1" t="s">
+        <v>3579</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1131" t="s">
+        <v>3580</v>
+      </c>
+      <c r="E1131" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1131" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1131" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:10" ht="12.75">
+      <c r="A1132" s="1" t="s">
+        <v>3581</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1132" t="s">
+        <v>3582</v>
+      </c>
+      <c r="E1132" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1132" t="s">
+        <v>512</v>
+      </c>
+      <c r="H1132" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1132" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:10" ht="12.75">
+      <c r="A1133" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1133" t="s">
+        <v>3584</v>
+      </c>
+      <c r="E1133" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1133" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1133" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1133" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:10" ht="12.75">
+      <c r="A1134" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1134" t="s">
+        <v>3586</v>
+      </c>
+      <c r="E1134" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1134" t="s">
+        <v>512</v>
+      </c>
+      <c r="H1134" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1134" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:10" ht="12.75">
+      <c r="A1135" s="1" t="s">
+        <v>3587</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1135" t="s">
+        <v>3588</v>
+      </c>
+      <c r="E1135" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1135" t="s">
+        <v>512</v>
+      </c>
+      <c r="H1135" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1135" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:10" ht="12.75">
+      <c r="A1136" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1136" t="s">
+        <v>3590</v>
+      </c>
+      <c r="E1136" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1136" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1136" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1136" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:10" ht="12.75">
+      <c r="A1137" s="1" t="s">
+        <v>3591</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1137" t="s">
+        <v>3592</v>
+      </c>
+      <c r="E1137" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1137" t="s">
+        <v>512</v>
+      </c>
+      <c r="H1137" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1137" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:10" ht="12.75">
+      <c r="A1138" s="1" t="s">
+        <v>3593</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1138" t="s">
+        <v>3594</v>
+      </c>
+      <c r="E1138" t="s">
+        <v>102</v>
+      </c>
+      <c r="H1138" t="s">
+        <v>892</v>
+      </c>
+      <c r="J1138" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:8" ht="12.75">
+      <c r="A1139" s="1" t="s">
+        <v>3595</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1139" t="s">
+        <v>3596</v>
+      </c>
+      <c r="E1139" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1139" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1139" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:8" ht="12.75">
+      <c r="A1140" s="1" t="s">
+        <v>3597</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1140" t="s">
+        <v>3598</v>
+      </c>
+      <c r="E1140" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1140" t="s">
+        <v>625</v>
+      </c>
+      <c r="H1140" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:8" ht="12.75">
+      <c r="A1141" s="1" t="s">
+        <v>3599</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1141" t="s">
+        <v>3600</v>
+      </c>
+      <c r="E1141" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1141" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1141" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:10" ht="12.75">
+      <c r="A1142" s="1" t="s">
+        <v>3601</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1142" t="s">
+        <v>3602</v>
+      </c>
+      <c r="E1142" t="s">
+        <v>102</v>
+      </c>
+      <c r="H1142" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1142" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:10" ht="12.75">
+      <c r="A1143" s="1" t="s">
+        <v>3603</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1143" t="s">
+        <v>3604</v>
+      </c>
+      <c r="E1143" t="s">
+        <v>102</v>
+      </c>
+      <c r="H1143" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1143" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:10" ht="12.75">
+      <c r="A1144" s="1" t="s">
+        <v>3605</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1144" t="s">
+        <v>3606</v>
+      </c>
+      <c r="E1144" t="s">
+        <v>102</v>
+      </c>
+      <c r="H1144" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1144" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:8" ht="12.75">
+      <c r="A1145" s="1" t="s">
+        <v>3607</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1145" t="s">
+        <v>3608</v>
+      </c>
+      <c r="E1145" t="s">
+        <v>102</v>
+      </c>
+      <c r="H1145" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:10" ht="12.75">
+      <c r="A1146" s="1" t="s">
+        <v>3609</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1146" t="s">
+        <v>3610</v>
+      </c>
+      <c r="E1146" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1146" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1146" t="s">
+        <v>913</v>
+      </c>
+      <c r="J1146" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:10" ht="12.75">
+      <c r="A1147" s="1" t="s">
+        <v>3611</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1147" t="s">
+        <v>3610</v>
+      </c>
+      <c r="E1147" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1147" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1147" t="s">
+        <v>913</v>
+      </c>
+      <c r="J1147" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:8" ht="12.75">
+      <c r="A1148" s="1" t="s">
+        <v>3612</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1148" t="s">
+        <v>3613</v>
+      </c>
+      <c r="E1148" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1148" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1148" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:8" ht="12.75">
+      <c r="A1149" s="1" t="s">
+        <v>3614</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1149" t="s">
+        <v>3615</v>
+      </c>
+      <c r="E1149" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1149" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1149" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:8" ht="12.75">
+      <c r="A1150" s="1" t="s">
+        <v>3616</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1150" t="s">
+        <v>3617</v>
+      </c>
+      <c r="E1150" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1150" t="s">
+        <v>621</v>
+      </c>
+      <c r="H1150" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:8" ht="12.75">
+      <c r="A1151" s="1" t="s">
+        <v>3618</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1151" t="s">
+        <v>3619</v>
+      </c>
+      <c r="E1151" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1151" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1151" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:8" ht="12.75">
+      <c r="A1152" s="1" t="s">
+        <v>3620</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1152" t="s">
+        <v>3621</v>
+      </c>
+      <c r="E1152" t="s">
+        <v>102</v>
+      </c>
+      <c r="H1152" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:8" ht="12.75">
+      <c r="A1153" s="1" t="s">
+        <v>3622</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1153" t="s">
+        <v>3623</v>
+      </c>
+      <c r="E1153" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1153" t="s">
+        <v>617</v>
+      </c>
+      <c r="H1153" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:8" ht="12.75">
+      <c r="A1154" s="1" t="s">
+        <v>3624</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1154" t="s">
+        <v>3625</v>
+      </c>
+      <c r="E1154" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1154" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1154" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:10" ht="12.75">
+      <c r="A1155" s="1" t="s">
+        <v>3626</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1155" t="s">
+        <v>3627</v>
+      </c>
+      <c r="E1155" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1155" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1155" t="s">
+        <v>913</v>
+      </c>
+      <c r="J1155" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:8" ht="12.75">
+      <c r="A1156" s="1" t="s">
+        <v>3628</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1156" t="s">
+        <v>3629</v>
+      </c>
+      <c r="E1156" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1156" t="s">
+        <v>621</v>
+      </c>
+      <c r="H1156" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:8" ht="12.75">
+      <c r="A1157" s="1" t="s">
+        <v>3630</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1157" t="s">
+        <v>3631</v>
+      </c>
+      <c r="E1157" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1157" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1157" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:8" ht="12.75">
+      <c r="A1158" s="1" t="s">
+        <v>3632</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1158" t="s">
+        <v>3633</v>
+      </c>
+      <c r="E1158" t="s">
+        <v>102</v>
+      </c>
+      <c r="H1158" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:8" ht="12.75">
+      <c r="A1159" s="1" t="s">
+        <v>3634</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1159" t="s">
+        <v>3635</v>
+      </c>
+      <c r="E1159" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1159" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1159" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:8" ht="12.75">
+      <c r="A1160" s="1" t="s">
+        <v>3636</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1160" t="s">
+        <v>3637</v>
+      </c>
+      <c r="E1160" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1160" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1160" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:8" ht="12.75">
+      <c r="A1161" s="1" t="s">
+        <v>3638</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1161" t="s">
+        <v>3639</v>
+      </c>
+      <c r="E1161" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1161" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1161" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:8" ht="12.75">
+      <c r="A1162" s="1" t="s">
+        <v>3640</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1162" t="s">
+        <v>3641</v>
+      </c>
+      <c r="E1162" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1162" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1162" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:8" ht="12.75">
+      <c r="A1163" s="1" t="s">
+        <v>3642</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1163" t="s">
+        <v>3643</v>
+      </c>
+      <c r="E1163" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1163" t="s">
+        <v>883</v>
+      </c>
+      <c r="H1163" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:8" ht="12.75">
+      <c r="A1164" s="1" t="s">
+        <v>3644</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1164" t="s">
+        <v>3645</v>
+      </c>
+      <c r="E1164" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1164" t="s">
+        <v>883</v>
+      </c>
+      <c r="H1164" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:8" ht="12.75">
+      <c r="A1165" s="1" t="s">
+        <v>3646</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1165" t="s">
+        <v>3647</v>
+      </c>
+      <c r="E1165" t="s">
+        <v>102</v>
+      </c>
+      <c r="H1165" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:8" ht="12.75">
+      <c r="A1166" s="1" t="s">
+        <v>3648</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1166" t="s">
+        <v>3649</v>
+      </c>
+      <c r="E1166" t="s">
+        <v>102</v>
+      </c>
+      <c r="H1166" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:10" ht="12.75">
+      <c r="A1167" s="1" t="s">
+        <v>3650</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1167" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E1167" t="s">
+        <v>102</v>
+      </c>
+      <c r="H1167" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1167" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:10" ht="12.75">
+      <c r="A1168" s="1" t="s">
+        <v>3652</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1168" t="s">
+        <v>3653</v>
+      </c>
+      <c r="E1168" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1168" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1168" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1168" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:10" ht="12.75">
+      <c r="A1169" s="1" t="s">
+        <v>3654</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1169" t="s">
+        <v>3655</v>
+      </c>
+      <c r="E1169" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1169" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1169" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1169" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:10" ht="12.75">
+      <c r="A1170" s="1" t="s">
+        <v>3656</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1170" t="s">
+        <v>3657</v>
+      </c>
+      <c r="E1170" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1170" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1170" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1170" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:10" ht="12.75">
+      <c r="A1171" s="1" t="s">
+        <v>3658</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1171" t="s">
+        <v>3659</v>
+      </c>
+      <c r="E1171" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1171" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1171" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1171" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:8" ht="12.75">
+      <c r="A1172" s="1" t="s">
+        <v>3660</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1172" t="s">
+        <v>3661</v>
+      </c>
+      <c r="E1172" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1172" t="s">
+        <v>883</v>
+      </c>
+      <c r="H1172" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:10" ht="12.75">
+      <c r="A1173" s="1" t="s">
+        <v>3662</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1173" t="s">
+        <v>3663</v>
+      </c>
+      <c r="E1173" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1173" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1173" t="s">
+        <v>595</v>
+      </c>
+      <c r="J1173" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:10" ht="12.75">
+      <c r="A1174" s="1" t="s">
+        <v>3664</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1174" t="s">
+        <v>3665</v>
+      </c>
+      <c r="E1174" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1174" t="s">
+        <v>594</v>
+      </c>
+      <c r="H1174" t="s">
+        <v>595</v>
+      </c>
+      <c r="J1174" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:10" ht="12.75">
+      <c r="A1175" s="1" t="s">
+        <v>3666</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1175" t="s">
+        <v>636</v>
+      </c>
+      <c r="E1175" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1175" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1175" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1175" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:8" ht="12.75">
+      <c r="A1176" s="1" t="s">
+        <v>3667</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1176" t="s">
+        <v>3668</v>
+      </c>
+      <c r="E1176" t="s">
+        <v>102</v>
+      </c>
+      <c r="H1176" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:10" ht="12.75">
+      <c r="A1177" s="1" t="s">
+        <v>3669</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1177" t="s">
+        <v>3670</v>
+      </c>
+      <c r="E1177" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1177" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1177" t="s">
+        <v>103</v>
+      </c>
+      <c r="J1177" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:8" ht="12.75">
+      <c r="A1178" s="1" t="s">
+        <v>3671</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1178" t="s">
+        <v>3672</v>
+      </c>
+      <c r="E1178" t="s">
+        <v>102</v>
+      </c>
+      <c r="H1178" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:10" ht="12.75">
+      <c r="A1179" s="1" t="s">
+        <v>3673</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1179" t="s">
+        <v>3674</v>
+      </c>
+      <c r="E1179" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1179" t="s">
+        <v>986</v>
+      </c>
+      <c r="H1179" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1179" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:10" ht="12.75">
+      <c r="A1180" s="1" t="s">
+        <v>3675</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1180" t="s">
+        <v>3676</v>
+      </c>
+      <c r="E1180" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1180" t="s">
+        <v>248</v>
+      </c>
+      <c r="H1180" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1180" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:8" ht="12.75">
+      <c r="A1181" s="1" t="s">
+        <v>3677</v>
+      </c>
+      <c r="C1181" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1181" t="s">
+        <v>3678</v>
+      </c>
+      <c r="E1181" t="s">
+        <v>102</v>
+      </c>
+      <c r="H1181" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:8" ht="12.75">
+      <c r="A1182" s="1" t="s">
+        <v>3679</v>
+      </c>
+      <c r="C1182" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1182" t="s">
+        <v>3680</v>
+      </c>
+      <c r="E1182" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1182" t="s">
+        <v>1242</v>
+      </c>
+      <c r="H1182" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:8" ht="12.75">
+      <c r="A1183" s="1" t="s">
+        <v>3681</v>
+      </c>
+      <c r="B1183" t="s">
+        <v>3682</v>
+      </c>
+      <c r="C1183" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D1183" t="s">
+        <v>3683</v>
+      </c>
+      <c r="G1183" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1183" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:8" ht="12.75">
+      <c r="A1184" s="1" t="s">
+        <v>3684</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>3685</v>
+      </c>
+      <c r="C1184" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D1184" t="s">
+        <v>3686</v>
+      </c>
+      <c r="G1184" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1184" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:8" ht="12.75">
+      <c r="A1185" s="1" t="s">
+        <v>3687</v>
+      </c>
+      <c r="B1185" t="s">
+        <v>3688</v>
+      </c>
+      <c r="C1185" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="D1185" t="s">
+        <v>3689</v>
+      </c>
+      <c r="F1185" t="s">
+        <v>28</v>
+      </c>
+      <c r="G1185" t="s">
+        <v>26</v>
+      </c>
+      <c r="H1185" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:8" ht="12.75">
+      <c r="A1186" s="1" t="s">
+        <v>3690</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>3691</v>
+      </c>
+      <c r="C1186" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1186" t="s">
+        <v>3692</v>
+      </c>
+      <c r="G1186" t="s">
+        <v>1930</v>
+      </c>
+      <c r="H1186" t="s">
+        <v>1931</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:8" ht="12.75">
+      <c r="A1187" s="1" t="s">
+        <v>3693</v>
+      </c>
+      <c r="B1187" t="s">
+        <v>3694</v>
+      </c>
+      <c r="C1187" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1187" t="s">
+        <v>3695</v>
+      </c>
+      <c r="G1187" t="s">
+        <v>1930</v>
+      </c>
+      <c r="H1187" t="s">
+        <v>1931</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:8" ht="12.75">
+      <c r="A1188" s="1" t="s">
+        <v>3696</v>
+      </c>
+      <c r="B1188" t="s">
+        <v>3697</v>
+      </c>
+      <c r="C1188" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D1188" t="s">
+        <v>3698</v>
+      </c>
+      <c r="G1188" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1188" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:8" ht="12.75">
+      <c r="A1189" s="1" t="s">
+        <v>3699</v>
+      </c>
+      <c r="B1189" t="s">
+        <v>3700</v>
+      </c>
+      <c r="C1189" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D1189" t="s">
+        <v>3701</v>
+      </c>
+      <c r="G1189" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1189" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:8" ht="12.75">
+      <c r="A1190" s="1" t="s">
+        <v>3702</v>
+      </c>
+      <c r="B1190" t="s">
+        <v>3703</v>
+      </c>
+      <c r="C1190" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D1190" t="s">
+        <v>3704</v>
+      </c>
+      <c r="G1190" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1190" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:8" ht="12.75">
+      <c r="A1191" s="1" t="s">
+        <v>3705</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>3706</v>
+      </c>
+      <c r="C1191" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="D1191" t="s">
+        <v>1324</v>
+      </c>
+      <c r="F1191" t="s">
+        <v>28</v>
+      </c>
+      <c r="G1191" t="s">
+        <v>26</v>
+      </c>
+      <c r="H1191" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:8" ht="12.75">
+      <c r="A1192" s="1" t="s">
+        <v>3707</v>
+      </c>
+      <c r="B1192" t="s">
+        <v>3708</v>
+      </c>
+      <c r="C1192" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D1192" t="s">
+        <v>3709</v>
+      </c>
+      <c r="G1192" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1192" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:8" ht="12.75">
+      <c r="A1193" s="1" t="s">
+        <v>3710</v>
+      </c>
+      <c r="B1193" t="s">
+        <v>3711</v>
+      </c>
+      <c r="C1193" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D1193" t="s">
+        <v>3712</v>
+      </c>
+      <c r="G1193" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1193" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:8" ht="12.75">
+      <c r="A1194" s="1" t="s">
+        <v>3713</v>
+      </c>
+      <c r="B1194" t="s">
+        <v>3714</v>
+      </c>
+      <c r="C1194" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D1194" t="s">
+        <v>3715</v>
+      </c>
+      <c r="G1194" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1194" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:8" ht="12.75">
+      <c r="A1195" s="1" t="s">
+        <v>3716</v>
+      </c>
+      <c r="B1195" t="s">
+        <v>3717</v>
+      </c>
+      <c r="C1195" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D1195" t="s">
+        <v>3718</v>
+      </c>
+      <c r="G1195" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1195" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:10" ht="12.75">
+      <c r="A1196" s="1" t="s">
+        <v>3719</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>3720</v>
+      </c>
+      <c r="C1196" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1196" t="s">
+        <v>3721</v>
+      </c>
+      <c r="G1196" t="s">
+        <v>1930</v>
+      </c>
+      <c r="H1196" t="s">
+        <v>1931</v>
+      </c>
+      <c r="J1196" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:10" ht="12.75">
+      <c r="A1197" s="1" t="s">
+        <v>3722</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>3723</v>
+      </c>
+      <c r="C1197" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1197" t="s">
+        <v>3724</v>
+      </c>
+      <c r="G1197" t="s">
+        <v>1930</v>
+      </c>
+      <c r="H1197" t="s">
+        <v>1931</v>
+      </c>
+      <c r="J1197" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:10" ht="12.75">
+      <c r="A1198" s="1" t="s">
+        <v>3725</v>
+      </c>
+      <c r="B1198" t="s">
+        <v>3726</v>
+      </c>
+      <c r="C1198" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1198" t="s">
+        <v>3727</v>
+      </c>
+      <c r="G1198" t="s">
+        <v>1930</v>
+      </c>
+      <c r="H1198" t="s">
+        <v>1931</v>
+      </c>
+      <c r="J1198" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:10" ht="12.75">
+      <c r="A1199" s="1" t="s">
+        <v>3728</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>3729</v>
+      </c>
+      <c r="C1199" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1199" t="s">
+        <v>3730</v>
+      </c>
+      <c r="G1199" t="s">
+        <v>1930</v>
+      </c>
+      <c r="H1199" t="s">
+        <v>1931</v>
+      </c>
+      <c r="J1199" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:8" ht="12.75">
+      <c r="A1200" s="1" t="s">
+        <v>3731</v>
+      </c>
+      <c r="B1200" t="s">
+        <v>3732</v>
+      </c>
+      <c r="C1200" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="D1200" t="s">
+        <v>3733</v>
+      </c>
+      <c r="F1200" t="s">
+        <v>28</v>
+      </c>
+      <c r="G1200" t="s">
+        <v>26</v>
+      </c>
+      <c r="H1200" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:8" ht="12.75">
+      <c r="A1201" s="1" t="s">
+        <v>3734</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>3735</v>
+      </c>
+      <c r="C1201" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="D1201" t="s">
+        <v>3736</v>
+      </c>
+      <c r="F1201" t="s">
+        <v>28</v>
+      </c>
+      <c r="G1201" t="s">
+        <v>26</v>
+      </c>
+      <c r="H1201" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:8" ht="12.75">
+      <c r="A1202" s="1" t="s">
+        <v>3737</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>3738</v>
+      </c>
+      <c r="C1202" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="D1202" t="s">
+        <v>3739</v>
+      </c>
+      <c r="F1202" t="s">
+        <v>28</v>
+      </c>
+      <c r="G1202" t="s">
+        <v>26</v>
+      </c>
+      <c r="H1202" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:10" ht="12.75">
+      <c r="A1203" s="1" t="s">
+        <v>3741</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>3742</v>
+      </c>
+      <c r="C1203" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1203" t="s">
+        <v>3743</v>
+      </c>
+      <c r="E1203" t="s">
+        <v>13</v>
+      </c>
+      <c r="H1203" t="s">
+        <v>704</v>
+      </c>
+      <c r="J1203" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:10" ht="12.75">
+      <c r="A1204" s="1" t="s">
+        <v>3745</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>3746</v>
+      </c>
+      <c r="C1204" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1204" t="s">
+        <v>3747</v>
+      </c>
+      <c r="E1204" t="s">
+        <v>13</v>
+      </c>
+      <c r="H1204" t="s">
+        <v>73</v>
+      </c>
+      <c r="J1204" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:10" ht="12.75">
+      <c r="A1205" s="1" t="s">
+        <v>3749</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>3750</v>
+      </c>
+      <c r="C1205" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1205" t="s">
+        <v>3751</v>
+      </c>
+      <c r="E1205" t="s">
+        <v>13</v>
+      </c>
+      <c r="H1205" t="s">
+        <v>704</v>
+      </c>
+      <c r="J1205" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:10" ht="12.75">
+      <c r="A1206" s="1" t="s">
+        <v>3753</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>3754</v>
+      </c>
+      <c r="C1206" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1206" t="s">
+        <v>3755</v>
+      </c>
+      <c r="E1206" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1206" t="s">
+        <v>18</v>
+      </c>
+      <c r="H1206" t="s">
+        <v>183</v>
+      </c>
+      <c r="J1206" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:10" ht="12.75">
+      <c r="A1207" s="1" t="s">
+        <v>3757</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>3758</v>
+      </c>
+      <c r="C1207" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="D1207" t="s">
+        <v>3759</v>
+      </c>
+      <c r="E1207" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1207" t="s">
+        <v>18</v>
+      </c>
+      <c r="H1207" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1207" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:10" ht="12.75">
+      <c r="A1208" s="1" t="s">
+        <v>3761</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>3762</v>
+      </c>
+      <c r="C1208" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1208" t="s">
+        <v>3763</v>
+      </c>
+      <c r="E1208" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1208" t="s">
+        <v>18</v>
+      </c>
+      <c r="H1208" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1208" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:10" ht="12.75">
+      <c r="A1209" s="1" t="s">
+        <v>3765</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C1209" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1209" t="s">
+        <v>3766</v>
+      </c>
+      <c r="E1209" t="s">
+        <v>262</v>
+      </c>
+      <c r="H1209" t="s">
+        <v>268</v>
+      </c>
+      <c r="J1209" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:10" ht="12.75">
+      <c r="A1210" s="1" t="s">
+        <v>3768</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>3769</v>
+      </c>
+      <c r="C1210" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1210" t="s">
+        <v>3770</v>
+      </c>
+      <c r="E1210" t="s">
+        <v>13</v>
+      </c>
+      <c r="H1210" t="s">
+        <v>283</v>
+      </c>
+      <c r="J1210" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:10" ht="12.75">
+      <c r="A1211" s="1" t="s">
+        <v>3772</v>
+      </c>
+      <c r="C1211" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1211" t="s">
+        <v>295</v>
+      </c>
+      <c r="E1211" t="s">
+        <v>13</v>
+      </c>
+      <c r="H1211" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1211" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:8" ht="12.75">
+      <c r="A1212" s="1" t="s">
+        <v>3774</v>
+      </c>
+      <c r="C1212" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1212" t="s">
+        <v>3775</v>
+      </c>
+      <c r="E1212" t="s">
+        <v>102</v>
+      </c>
+      <c r="H1212" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:8" ht="12.75">
+      <c r="A1213" s="1" t="s">
+        <v>3777</v>
+      </c>
+      <c r="C1213" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1213" t="s">
+        <v>3778</v>
+      </c>
+      <c r="E1213" t="s">
+        <v>13</v>
+      </c>
+      <c r="H1213" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:8" ht="12.75">
+      <c r="A1214" s="1" t="s">
+        <v>3780</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>3781</v>
+      </c>
+      <c r="C1214" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1214" t="s">
+        <v>3782</v>
+      </c>
+      <c r="E1214" t="s">
+        <v>13</v>
+      </c>
+      <c r="H1214" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:8" ht="12.75">
+      <c r="A1215" s="1" t="s">
+        <v>3784</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>3785</v>
+      </c>
+      <c r="C1215" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D1215" t="s">
+        <v>3786</v>
+      </c>
+      <c r="G1215" t="s">
         <v>23</v>
       </c>
-      <c r="J1091" t="s">
-[...22 lines deleted...]
-      <c r="H1092" t="s">
+      <c r="H1215" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:8" ht="12.75">
+      <c r="A1216" s="1" t="s">
+        <v>3788</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>3789</v>
+      </c>
+      <c r="C1216" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1216" t="s">
+        <v>3790</v>
+      </c>
+      <c r="E1216" t="s">
+        <v>13</v>
+      </c>
+      <c r="H1216" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:8" ht="12.75">
+      <c r="A1217" s="1" t="s">
+        <v>3792</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>3793</v>
+      </c>
+      <c r="C1217" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1217" t="s">
+        <v>3794</v>
+      </c>
+      <c r="E1217" t="s">
+        <v>13</v>
+      </c>
+      <c r="H1217" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:8" ht="12.75">
+      <c r="A1218" s="1" t="s">
+        <v>3796</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>3797</v>
+      </c>
+      <c r="C1218" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1218" t="s">
+        <v>3798</v>
+      </c>
+      <c r="E1218" t="s">
+        <v>13</v>
+      </c>
+      <c r="H1218" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:8" ht="12.75">
+      <c r="A1219" s="1" t="s">
+        <v>3800</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>3801</v>
+      </c>
+      <c r="C1219" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1219" t="s">
+        <v>3802</v>
+      </c>
+      <c r="E1219" t="s">
+        <v>13</v>
+      </c>
+      <c r="H1219" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:8" ht="12.75">
+      <c r="A1220" s="1" t="s">
+        <v>3804</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>3805</v>
+      </c>
+      <c r="C1220" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1220" t="s">
+        <v>3806</v>
+      </c>
+      <c r="E1220" t="s">
+        <v>13</v>
+      </c>
+      <c r="H1220" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:8" ht="12.75">
+      <c r="A1221" s="1" t="s">
+        <v>3808</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>3809</v>
+      </c>
+      <c r="C1221" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1221" t="s">
+        <v>3810</v>
+      </c>
+      <c r="E1221" t="s">
+        <v>13</v>
+      </c>
+      <c r="H1221" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:8" ht="12.75">
+      <c r="A1222" s="1" t="s">
+        <v>3812</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>3813</v>
+      </c>
+      <c r="C1222" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="D1222" t="s">
+        <v>3814</v>
+      </c>
+      <c r="E1222" t="s">
+        <v>13</v>
+      </c>
+      <c r="H1222" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:8" ht="12.75">
+      <c r="A1223" s="1" t="s">
+        <v>3816</v>
+      </c>
+      <c r="B1223" t="s">
+        <v>3817</v>
+      </c>
+      <c r="C1223" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="D1223" t="s">
+        <v>3818</v>
+      </c>
+      <c r="E1223" t="s">
+        <v>13</v>
+      </c>
+      <c r="H1223" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:8" ht="12.75">
+      <c r="A1224" s="1" t="s">
+        <v>3820</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>3821</v>
+      </c>
+      <c r="C1224" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1224" t="s">
+        <v>3822</v>
+      </c>
+      <c r="E1224" t="s">
+        <v>13</v>
+      </c>
+      <c r="H1224" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:8" ht="12.75">
+      <c r="A1225" s="1" t="s">
+        <v>3824</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>3825</v>
+      </c>
+      <c r="C1225" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1225" t="s">
+        <v>3826</v>
+      </c>
+      <c r="E1225" t="s">
+        <v>13</v>
+      </c>
+      <c r="H1225" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:8" ht="12.75">
+      <c r="A1226" s="1" t="s">
+        <v>3828</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>3829</v>
+      </c>
+      <c r="C1226" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1226" t="s">
+        <v>3830</v>
+      </c>
+      <c r="E1226" t="s">
+        <v>13</v>
+      </c>
+      <c r="H1226" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:8" ht="12.75">
+      <c r="A1227" s="1" t="s">
+        <v>3832</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>3833</v>
+      </c>
+      <c r="C1227" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1227" t="s">
+        <v>3834</v>
+      </c>
+      <c r="E1227" t="s">
+        <v>13</v>
+      </c>
+      <c r="H1227" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:8" ht="12.75">
+      <c r="A1228" s="1" t="s">
+        <v>3836</v>
+      </c>
+      <c r="C1228" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1228" t="s">
+        <v>3837</v>
+      </c>
+      <c r="E1228" t="s">
+        <v>13</v>
+      </c>
+      <c r="H1228" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:8" ht="12.75">
+      <c r="A1229" s="1" t="s">
+        <v>3839</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>3840</v>
+      </c>
+      <c r="C1229" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1229" t="s">
+        <v>3841</v>
+      </c>
+      <c r="E1229" t="s">
+        <v>13</v>
+      </c>
+      <c r="H1229" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:8" ht="12.75">
+      <c r="A1230" s="1" t="s">
+        <v>3843</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>3844</v>
+      </c>
+      <c r="C1230" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D1230" t="s">
+        <v>3845</v>
+      </c>
+      <c r="G1230" t="s">
         <v>23</v>
       </c>
-    </row>
-[...314 lines deleted...]
-        <v>19</v>
+      <c r="H1230" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:8" ht="12.75">
+      <c r="A1231" s="1" t="s">
+        <v>3847</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>3848</v>
+      </c>
+      <c r="C1231" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1231" t="s">
+        <v>3849</v>
+      </c>
+      <c r="G1231" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1231" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:8" ht="12.75">
+      <c r="A1232" s="1" t="s">
+        <v>3851</v>
+      </c>
+      <c r="B1232" t="s">
+        <v>3852</v>
+      </c>
+      <c r="C1232" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1232" t="s">
+        <v>3853</v>
+      </c>
+      <c r="E1232" t="s">
+        <v>13</v>
+      </c>
+      <c r="H1232" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:8" ht="12.75">
+      <c r="A1233" s="1" t="s">
+        <v>3855</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>3856</v>
+      </c>
+      <c r="C1233" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1233" t="s">
+        <v>3857</v>
+      </c>
+      <c r="G1233" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1233" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:8" ht="12.75">
+      <c r="A1234" s="1" t="s">
+        <v>3859</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>3860</v>
+      </c>
+      <c r="C1234" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1234" t="s">
+        <v>3861</v>
+      </c>
+      <c r="G1234" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1234" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:8" ht="12.75">
+      <c r="A1235" s="1" t="s">
+        <v>3863</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>3864</v>
+      </c>
+      <c r="C1235" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1235" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G1235" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1235" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:8" ht="12.75">
+      <c r="A1236" s="1" t="s">
+        <v>3867</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>3868</v>
+      </c>
+      <c r="C1236" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1236" t="s">
+        <v>3869</v>
+      </c>
+      <c r="G1236" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1236" t="s">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="MGS600S-ADAPTERS"/>
-[...1249 lines deleted...]
-    <hyperlink ref="C1108" r:id="rId1251" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A2" r:id="rId1" display="FP-LBL-2P"/>
+    <hyperlink ref="A3" r:id="rId2" display="M10L"/>
+    <hyperlink ref="A4" r:id="rId3" display="M10LE"/>
+    <hyperlink ref="A5" r:id="rId4" display="M12AS"/>
+    <hyperlink ref="A6" r:id="rId5" display="HTB2"/>
+    <hyperlink ref="A7" r:id="rId6" display="RFP"/>
+    <hyperlink ref="A8" r:id="rId7" display="MGS600S-ADAPTERS"/>
+    <hyperlink ref="A9" r:id="rId8" display="FTX-70291900-50"/>
+    <hyperlink ref="A10" r:id="rId9" display="760252768"/>
+    <hyperlink ref="A11" r:id="rId10" display="760253052"/>
+    <hyperlink ref="A12" r:id="rId11" display="760255134"/>
+    <hyperlink ref="A13" r:id="rId12" display="760255137"/>
+    <hyperlink ref="A14" r:id="rId13" display="760255136"/>
+    <hyperlink ref="A15" r:id="rId14" display="760255138"/>
+    <hyperlink ref="A16" r:id="rId15" display="760246284"/>
+    <hyperlink ref="A17" r:id="rId16" display="760248426"/>
+    <hyperlink ref="A18" r:id="rId17" display="760252426"/>
+    <hyperlink ref="C18" r:id="rId18" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A19" r:id="rId19" display="760253637"/>
+    <hyperlink ref="A20" r:id="rId20" display="760254710"/>
+    <hyperlink ref="A21" r:id="rId21" display="760254711"/>
+    <hyperlink ref="A22" r:id="rId22" display="760253652"/>
+    <hyperlink ref="A23" r:id="rId23" display="760253832"/>
+    <hyperlink ref="A24" r:id="rId24" display="2153422-1"/>
+    <hyperlink ref="A25" r:id="rId25" display="2153421-1"/>
+    <hyperlink ref="A26" r:id="rId26" display="760151464"/>
+    <hyperlink ref="A27" r:id="rId27" display="760154203"/>
+    <hyperlink ref="C27" r:id="rId28" display="Variant of MGS600S-ADAPTERS"/>
+    <hyperlink ref="A28" r:id="rId29" display="760154229"/>
+    <hyperlink ref="C28" r:id="rId30" display="Variant of MGS600S-ADAPTERS"/>
+    <hyperlink ref="A29" r:id="rId31" display="760154237"/>
+    <hyperlink ref="C29" r:id="rId32" display="Variant of MGS600S-ADAPTERS"/>
+    <hyperlink ref="A30" r:id="rId33" display="760154245"/>
+    <hyperlink ref="C30" r:id="rId34" display="Variant of MGS600S-ADAPTERS"/>
+    <hyperlink ref="A31" r:id="rId35" display="760154278"/>
+    <hyperlink ref="C31" r:id="rId36" display="Variant of MGS600S-ADAPTERS"/>
+    <hyperlink ref="A32" r:id="rId37" display="760157693"/>
+    <hyperlink ref="A33" r:id="rId38" display="760157701"/>
+    <hyperlink ref="A34" r:id="rId39" display="760157719"/>
+    <hyperlink ref="A35" r:id="rId40" display="760157727"/>
+    <hyperlink ref="A36" r:id="rId41" display="760130351"/>
+    <hyperlink ref="A37" r:id="rId42" display="760131292"/>
+    <hyperlink ref="A38" r:id="rId43" display="760131417"/>
+    <hyperlink ref="A39" r:id="rId44" display="760131425"/>
+    <hyperlink ref="A40" r:id="rId45" display="700016520"/>
+    <hyperlink ref="A41" r:id="rId46" display="700016538"/>
+    <hyperlink ref="A42" r:id="rId47" display="700016553"/>
+    <hyperlink ref="A43" r:id="rId48" display="700191596"/>
+    <hyperlink ref="A44" r:id="rId49" display="700188931"/>
+    <hyperlink ref="A45" r:id="rId50" display="760008631"/>
+    <hyperlink ref="A46" r:id="rId51" display="760008649"/>
+    <hyperlink ref="A47" r:id="rId52" display="760008656"/>
+    <hyperlink ref="A48" r:id="rId53" display="760009423"/>
+    <hyperlink ref="A49" r:id="rId54" display="760010025"/>
+    <hyperlink ref="A50" r:id="rId55" display="760009431"/>
+    <hyperlink ref="A51" r:id="rId56" display="760009449"/>
+    <hyperlink ref="A52" r:id="rId57" display="760009456"/>
+    <hyperlink ref="A53" r:id="rId58" display="760008623"/>
+    <hyperlink ref="A54" r:id="rId59" display="760009464"/>
+    <hyperlink ref="A55" r:id="rId60" display="760161075"/>
+    <hyperlink ref="A56" r:id="rId61" display="760161117"/>
+    <hyperlink ref="A57" r:id="rId62" display="760161638"/>
+    <hyperlink ref="A58" r:id="rId63" display="760165720"/>
+    <hyperlink ref="C58" r:id="rId64" display="Variant of M10LE"/>
+    <hyperlink ref="A59" r:id="rId65" display="760257711"/>
+    <hyperlink ref="A60" r:id="rId66" display="760258029"/>
+    <hyperlink ref="A61" r:id="rId67" display="760258030"/>
+    <hyperlink ref="A62" r:id="rId68" display="760183707"/>
+    <hyperlink ref="A63" r:id="rId69" display="760183723"/>
+    <hyperlink ref="A64" r:id="rId70" display="760184382"/>
+    <hyperlink ref="A65" r:id="rId71" display="760183731"/>
+    <hyperlink ref="A66" r:id="rId72" display="760185108"/>
+    <hyperlink ref="A67" r:id="rId73" display="760185116"/>
+    <hyperlink ref="A68" r:id="rId74" display="760185124"/>
+    <hyperlink ref="A69" r:id="rId75" display="760187872"/>
+    <hyperlink ref="A70" r:id="rId76" display="760189506"/>
+    <hyperlink ref="A71" r:id="rId77" display="760188243"/>
+    <hyperlink ref="A72" r:id="rId78" display="760189472"/>
+    <hyperlink ref="A73" r:id="rId79" display="760189498"/>
+    <hyperlink ref="A74" r:id="rId80" display="760193037"/>
+    <hyperlink ref="A75" r:id="rId81" display="760200451"/>
+    <hyperlink ref="A76" r:id="rId82" display="760200485"/>
+    <hyperlink ref="A77" r:id="rId83" display="760200501"/>
+    <hyperlink ref="A78" r:id="rId84" display="760205625"/>
+    <hyperlink ref="A79" r:id="rId85" display="760227637"/>
+    <hyperlink ref="A80" r:id="rId86" display="760118265"/>
+    <hyperlink ref="A81" r:id="rId87" display="760118281"/>
+    <hyperlink ref="A82" r:id="rId88" display="760118299"/>
+    <hyperlink ref="A83" r:id="rId89" display="760118240"/>
+    <hyperlink ref="A84" r:id="rId90" display="760123885"/>
+    <hyperlink ref="A85" r:id="rId91" display="760123893"/>
+    <hyperlink ref="A86" r:id="rId92" display="760136838"/>
+    <hyperlink ref="A87" r:id="rId93" display="760138925"/>
+    <hyperlink ref="C87" r:id="rId94" display="Variant of M12L"/>
+    <hyperlink ref="A88" r:id="rId95" display="760136887"/>
+    <hyperlink ref="A89" r:id="rId96" display="1479504-1"/>
+    <hyperlink ref="A90" r:id="rId97" display="1479504-4"/>
+    <hyperlink ref="A91" r:id="rId98" display="1-1479504-1"/>
+    <hyperlink ref="A92" r:id="rId99" display="760249129"/>
+    <hyperlink ref="C92" r:id="rId100" display="Variant of FP-LBL-2P"/>
+    <hyperlink ref="A93" r:id="rId101" display="760249137"/>
+    <hyperlink ref="C93" r:id="rId102" display="Variant of FP-LBL-2P"/>
+    <hyperlink ref="A94" r:id="rId103" display="760249153"/>
+    <hyperlink ref="C94" r:id="rId104" display="Variant of FP-LBL-2P"/>
+    <hyperlink ref="A95" r:id="rId105" display="760249161"/>
+    <hyperlink ref="C95" r:id="rId106" display="Variant of FP-LBL-2P"/>
+    <hyperlink ref="A96" r:id="rId107" display="760249169"/>
+    <hyperlink ref="C96" r:id="rId108" display="Variant of FP-LBL-2P"/>
+    <hyperlink ref="A97" r:id="rId109" display="760249130"/>
+    <hyperlink ref="C97" r:id="rId110" display="Variant of FP-LBL-4P"/>
+    <hyperlink ref="A98" r:id="rId111" display="760249146"/>
+    <hyperlink ref="C98" r:id="rId112" display="Variant of FP-LBL-4P"/>
+    <hyperlink ref="A99" r:id="rId113" display="760249154"/>
+    <hyperlink ref="C99" r:id="rId114" display="Variant of FP-LBL-4P"/>
+    <hyperlink ref="A100" r:id="rId115" display="760249131"/>
+    <hyperlink ref="C100" r:id="rId116" display="Variant of FP-LBL-6P"/>
+    <hyperlink ref="A101" r:id="rId117" display="760249147"/>
+    <hyperlink ref="C101" r:id="rId118" display="Variant of FP-LBL-6P"/>
+    <hyperlink ref="A102" r:id="rId119" display="760249171"/>
+    <hyperlink ref="C102" r:id="rId120" display="Variant of FP-LBL-6P"/>
+    <hyperlink ref="A103" r:id="rId121" display="760249132"/>
+    <hyperlink ref="C103" r:id="rId122" display="Variant of FP-NLBL-1P"/>
+    <hyperlink ref="A104" r:id="rId123" display="760249148"/>
+    <hyperlink ref="C104" r:id="rId124" display="Variant of FP-NLBL-1P"/>
+    <hyperlink ref="A105" r:id="rId125" display="760249156"/>
+    <hyperlink ref="C105" r:id="rId126" display="Variant of FP-NLBL-1P"/>
+    <hyperlink ref="A106" r:id="rId127" display="760249172"/>
+    <hyperlink ref="C106" r:id="rId128" display="Variant of FP-NLBL-1P"/>
+    <hyperlink ref="A107" r:id="rId129" display="760249133"/>
+    <hyperlink ref="C107" r:id="rId130" display="Variant of FP-NLBL-2P"/>
+    <hyperlink ref="A108" r:id="rId131" display="760249149"/>
+    <hyperlink ref="C108" r:id="rId132" display="Variant of FP-NLBL-2P"/>
+    <hyperlink ref="A109" r:id="rId133" display="760249165"/>
+    <hyperlink ref="C109" r:id="rId134" display="Variant of FP-NLBL-2P"/>
+    <hyperlink ref="A110" r:id="rId135" display="760249150"/>
+    <hyperlink ref="C110" r:id="rId136" display="Variant of FP-NLBL-4P"/>
+    <hyperlink ref="A111" r:id="rId137" display="760249158"/>
+    <hyperlink ref="C111" r:id="rId138" display="Variant of FP-NLBL-4P"/>
+    <hyperlink ref="A112" r:id="rId139" display="760249174"/>
+    <hyperlink ref="C112" r:id="rId140" display="Variant of FP-NLBL-4P"/>
+    <hyperlink ref="A113" r:id="rId141" display="760249135"/>
+    <hyperlink ref="C113" r:id="rId142" display="Variant of FP-NLBL-6P"/>
+    <hyperlink ref="A114" r:id="rId143" display="760249159"/>
+    <hyperlink ref="C114" r:id="rId144" display="Variant of FP-NLBL-6P"/>
+    <hyperlink ref="A115" r:id="rId145" display="760249167"/>
+    <hyperlink ref="C115" r:id="rId146" display="Variant of FP-NLBL-6P"/>
+    <hyperlink ref="A116" r:id="rId147" display="1-1116409-3"/>
+    <hyperlink ref="A117" r:id="rId148" display="1116410-1"/>
+    <hyperlink ref="A118" r:id="rId149" display="1-1116407-3"/>
+    <hyperlink ref="A119" r:id="rId150" display="1-1933686-3"/>
+    <hyperlink ref="A120" r:id="rId151" display="1933686-1"/>
+    <hyperlink ref="A121" r:id="rId152" display="1116408-1"/>
+    <hyperlink ref="A122" r:id="rId153" display="760249279"/>
+    <hyperlink ref="C122" r:id="rId154" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A123" r:id="rId155" display="760249281"/>
+    <hyperlink ref="C123" r:id="rId156" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A124" r:id="rId157" display="760246283"/>
+    <hyperlink ref="A125" r:id="rId158" display="760245389"/>
+    <hyperlink ref="A126" r:id="rId159" display="2111039-7"/>
+    <hyperlink ref="A127" r:id="rId160" display="760245363"/>
+    <hyperlink ref="A128" r:id="rId161" display="760249557"/>
+    <hyperlink ref="A129" r:id="rId162" display="760106237"/>
+    <hyperlink ref="A130" r:id="rId163" display="760246267"/>
+    <hyperlink ref="A131" r:id="rId164" display="760248521"/>
+    <hyperlink ref="A132" r:id="rId165" display="760248523"/>
+    <hyperlink ref="A133" r:id="rId166" display="760248524"/>
+    <hyperlink ref="A134" r:id="rId167" display="760248526"/>
+    <hyperlink ref="A135" r:id="rId168" display="760248527"/>
+    <hyperlink ref="A136" r:id="rId169" display="760248528"/>
+    <hyperlink ref="A137" r:id="rId170" display="760249249"/>
+    <hyperlink ref="A138" r:id="rId171" display="760249250"/>
+    <hyperlink ref="A139" r:id="rId172" display="760249251"/>
+    <hyperlink ref="A140" r:id="rId173" display="760249254"/>
+    <hyperlink ref="A141" r:id="rId174" display="760249280"/>
+    <hyperlink ref="C141" r:id="rId175" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A142" r:id="rId176" display="760248925"/>
+    <hyperlink ref="C142" r:id="rId177" display="Variant of FP-LBL-2P"/>
+    <hyperlink ref="A143" r:id="rId178" display="760248926"/>
+    <hyperlink ref="C143" r:id="rId179" display="Variant of FP-LBL-4P"/>
+    <hyperlink ref="A144" r:id="rId180" display="760248928"/>
+    <hyperlink ref="C144" r:id="rId181" display="Variant of FP-NLBL-1P"/>
+    <hyperlink ref="A145" r:id="rId182" display="760248930"/>
+    <hyperlink ref="C145" r:id="rId183" display="Variant of FP-NLBL-4P"/>
+    <hyperlink ref="A146" r:id="rId184" display="760248931"/>
+    <hyperlink ref="C146" r:id="rId185" display="Variant of FP-NLBL-6P"/>
+    <hyperlink ref="A147" r:id="rId186" display="1933671-1"/>
+    <hyperlink ref="A148" r:id="rId187" display="1-1933674-1"/>
+    <hyperlink ref="A149" r:id="rId188" display="760250080"/>
+    <hyperlink ref="A150" r:id="rId189" display="760249152"/>
+    <hyperlink ref="C150" r:id="rId190" display="Variant of FP-LBL-1P"/>
+    <hyperlink ref="A151" r:id="rId191" display="760249168"/>
+    <hyperlink ref="C151" r:id="rId192" display="Variant of FP-LBL-1P"/>
+    <hyperlink ref="A152" r:id="rId193" display="760255100"/>
+    <hyperlink ref="A153" r:id="rId194" display="760255101"/>
+    <hyperlink ref="A154" r:id="rId195" display="760255103"/>
+    <hyperlink ref="A155" r:id="rId196" display="760258771"/>
+    <hyperlink ref="A156" r:id="rId197" display="1-1116697-3"/>
+    <hyperlink ref="A157" r:id="rId198" display="1-1116698-3"/>
+    <hyperlink ref="A158" r:id="rId199" display="1-1375155-3"/>
+    <hyperlink ref="A159" r:id="rId200" display="1-1479486-3"/>
+    <hyperlink ref="A160" r:id="rId201" display="1-1427478-3"/>
+    <hyperlink ref="A161" r:id="rId202" display="1-1479152-3"/>
+    <hyperlink ref="A162" r:id="rId203" display="1-1479784-3"/>
+    <hyperlink ref="A163" r:id="rId204" display="1-1671414-1"/>
+    <hyperlink ref="A164" r:id="rId205" display="1-1671163-1"/>
+    <hyperlink ref="A165" r:id="rId206" display="1-1711307-1"/>
+    <hyperlink ref="A166" r:id="rId207" display="1-1933674-3"/>
+    <hyperlink ref="A167" r:id="rId208" display="1-2111008-1"/>
+    <hyperlink ref="A168" r:id="rId209" display="1-2111012-1"/>
+    <hyperlink ref="A169" r:id="rId210" display="1-2111022-1"/>
+    <hyperlink ref="A170" r:id="rId211" display="1-2111037-1"/>
+    <hyperlink ref="A171" r:id="rId212" display="1-2111008-3"/>
+    <hyperlink ref="A172" r:id="rId213" display="1-2111012-3"/>
+    <hyperlink ref="A173" r:id="rId214" display="1-2111022-3"/>
+    <hyperlink ref="A174" r:id="rId215" display="1-2111023-1"/>
+    <hyperlink ref="A175" r:id="rId216" display="1-2111013-3"/>
+    <hyperlink ref="A176" r:id="rId217" display="1-2111009-3"/>
+    <hyperlink ref="A177" r:id="rId218" display="1-2111042-1"/>
+    <hyperlink ref="A178" r:id="rId219" display="1-2111023-3"/>
+    <hyperlink ref="A179" r:id="rId220" display="1-2111014-1"/>
+    <hyperlink ref="A180" r:id="rId221" display="1-2111052-1"/>
+    <hyperlink ref="A181" r:id="rId222" display="1-2111042-3"/>
+    <hyperlink ref="A182" r:id="rId223" display="1-2111024-1"/>
+    <hyperlink ref="A183" r:id="rId224" display="1-2111052-3"/>
+    <hyperlink ref="A184" r:id="rId225" display="1-2111203-3"/>
+    <hyperlink ref="A185" r:id="rId226" display="1-2111010-3"/>
+    <hyperlink ref="A186" r:id="rId227" display="1-2111024-3"/>
+    <hyperlink ref="A187" r:id="rId228" display="1-2111011-1"/>
+    <hyperlink ref="A188" r:id="rId229" display="1-2111049-1"/>
+    <hyperlink ref="A189" r:id="rId230" display="1-2111011-3"/>
+    <hyperlink ref="A190" r:id="rId231" display="1-2111021-1"/>
+    <hyperlink ref="A191" r:id="rId232" display="1-2111021-3"/>
+    <hyperlink ref="A192" r:id="rId233" display="1-2111050-3"/>
+    <hyperlink ref="A193" r:id="rId234" display="1-2111051-1"/>
+    <hyperlink ref="A194" r:id="rId235" display="1-2111051-3"/>
+    <hyperlink ref="A195" r:id="rId236" display="1-406185-1"/>
+    <hyperlink ref="A196" r:id="rId237" display="1-558198-0"/>
+    <hyperlink ref="A197" r:id="rId238" display="1-557505-1"/>
+    <hyperlink ref="A198" r:id="rId239" display="1-558088-1"/>
+    <hyperlink ref="A199" r:id="rId240" display="106622210"/>
+    <hyperlink ref="A200" r:id="rId241" display="106650898"/>
+    <hyperlink ref="A201" r:id="rId242" display="106688385"/>
+    <hyperlink ref="A202" r:id="rId243" display="106688393"/>
+    <hyperlink ref="A203" r:id="rId244" display="106622160"/>
+    <hyperlink ref="A204" r:id="rId245" display="106720212"/>
+    <hyperlink ref="A205" r:id="rId246" display="106658156"/>
+    <hyperlink ref="A206" r:id="rId247" display="106664139"/>
+    <hyperlink ref="A207" r:id="rId248" display="106986110"/>
+    <hyperlink ref="A208" r:id="rId249" display="106664154"/>
+    <hyperlink ref="A209" r:id="rId250" display="106669278"/>
+    <hyperlink ref="A210" r:id="rId251" display="107067951"/>
+    <hyperlink ref="A211" r:id="rId252" display="106628852"/>
+    <hyperlink ref="A212" r:id="rId253" display="107276180"/>
+    <hyperlink ref="A213" r:id="rId254" display="107239493"/>
+    <hyperlink ref="A214" r:id="rId255" display="106650880"/>
+    <hyperlink ref="A215" r:id="rId256" display="107167496"/>
+    <hyperlink ref="A216" r:id="rId257" display="107296378"/>
+    <hyperlink ref="A217" r:id="rId258" display="107065583"/>
+    <hyperlink ref="A218" r:id="rId259" display="107296394"/>
+    <hyperlink ref="A219" r:id="rId260" display="107067860"/>
+    <hyperlink ref="A220" r:id="rId261" display="107296402"/>
+    <hyperlink ref="A221" r:id="rId262" display="107067928"/>
+    <hyperlink ref="A222" r:id="rId263" display="107296428"/>
+    <hyperlink ref="A223" r:id="rId264" display="107296667"/>
+    <hyperlink ref="A224" r:id="rId265" display="107276172"/>
+    <hyperlink ref="A225" r:id="rId266" display="107296675"/>
+    <hyperlink ref="A226" r:id="rId267" display="107296493"/>
+    <hyperlink ref="A227" r:id="rId268" display="107296774"/>
+    <hyperlink ref="A228" r:id="rId269" display="107296584"/>
+    <hyperlink ref="A229" r:id="rId270" display="107296683"/>
+    <hyperlink ref="A230" r:id="rId271" display="107296592"/>
+    <hyperlink ref="A231" r:id="rId272" display="107296790"/>
+    <hyperlink ref="A232" r:id="rId273" display="107296600"/>
+    <hyperlink ref="A233" r:id="rId274" display="107296717"/>
+    <hyperlink ref="A234" r:id="rId275" display="107296618"/>
+    <hyperlink ref="A235" r:id="rId276" display="107296535"/>
+    <hyperlink ref="A236" r:id="rId277" display="107431512"/>
+    <hyperlink ref="A237" r:id="rId278" display="107296741"/>
+    <hyperlink ref="A238" r:id="rId279" display="760256273"/>
+    <hyperlink ref="A239" r:id="rId280" display="760256274"/>
+    <hyperlink ref="A240" r:id="rId281" display="1116407-2"/>
+    <hyperlink ref="A241" r:id="rId282" display="1479486-2"/>
+    <hyperlink ref="A242" r:id="rId283" display="1339118-2"/>
+    <hyperlink ref="A243" r:id="rId284" display="1903735-1"/>
+    <hyperlink ref="A244" r:id="rId285" display="1903736-1"/>
+    <hyperlink ref="A245" r:id="rId286" display="1933134-1"/>
+    <hyperlink ref="A246" r:id="rId287" display="1933134-4"/>
+    <hyperlink ref="A247" r:id="rId288" display="1933468-1"/>
+    <hyperlink ref="A248" r:id="rId289" display="1933674-3"/>
+    <hyperlink ref="A249" r:id="rId290" display="1933668-2"/>
+    <hyperlink ref="A250" r:id="rId291" display="1933671-2"/>
+    <hyperlink ref="A251" r:id="rId292" display="1933671-3"/>
+    <hyperlink ref="A252" r:id="rId293" display="2-1427030-2"/>
+    <hyperlink ref="A253" r:id="rId294" display="2-1427030-3"/>
+    <hyperlink ref="A254" r:id="rId295" display="2-279393-1"/>
+    <hyperlink ref="A255" r:id="rId296" display="2-279393-2"/>
+    <hyperlink ref="A256" r:id="rId297" display="2-279393-6"/>
+    <hyperlink ref="A257" r:id="rId298" display="2-336614-1"/>
+    <hyperlink ref="A258" r:id="rId299" display="2174250-1"/>
+    <hyperlink ref="A259" r:id="rId300" display="2225212-1"/>
+    <hyperlink ref="A260" r:id="rId301" display="235001-1"/>
+    <hyperlink ref="A261" r:id="rId302" display="260103730"/>
+    <hyperlink ref="C261" r:id="rId303" display="Variant of RFP"/>
+    <hyperlink ref="A262" r:id="rId304" display="260103731"/>
+    <hyperlink ref="C262" r:id="rId305" display="Variant of RFP"/>
+    <hyperlink ref="A263" r:id="rId306" display="272352-1"/>
+    <hyperlink ref="A264" r:id="rId307" display="272378-3"/>
+    <hyperlink ref="A265" r:id="rId308" display="272368-1"/>
+    <hyperlink ref="A266" r:id="rId309" display="760255234"/>
+    <hyperlink ref="A267" r:id="rId310" display="1375092-1"/>
+    <hyperlink ref="A268" r:id="rId311" display="1375092-2"/>
+    <hyperlink ref="A269" r:id="rId312" display="1375092-3"/>
+    <hyperlink ref="A270" r:id="rId313" display="1375006-2"/>
+    <hyperlink ref="A271" r:id="rId314" display="1375092-6"/>
+    <hyperlink ref="A272" r:id="rId315" display="1375155-1"/>
+    <hyperlink ref="A273" r:id="rId316" display="1375092-9"/>
+    <hyperlink ref="A274" r:id="rId317" display="1375155-3"/>
+    <hyperlink ref="A275" r:id="rId318" display="1427008-1"/>
+    <hyperlink ref="A276" r:id="rId319" display="1427010-1"/>
+    <hyperlink ref="A277" r:id="rId320" display="1375357-1"/>
+    <hyperlink ref="A278" r:id="rId321" display="1427011-1"/>
+    <hyperlink ref="A279" r:id="rId322" display="1427023-2"/>
+    <hyperlink ref="A280" r:id="rId323" display="1427475-3"/>
+    <hyperlink ref="A281" r:id="rId324" display="1427476-3"/>
+    <hyperlink ref="A282" r:id="rId325" display="1427477-3"/>
+    <hyperlink ref="A283" r:id="rId326" display="1479042-1"/>
+    <hyperlink ref="A284" r:id="rId327" display="1479504-3"/>
+    <hyperlink ref="A285" r:id="rId328" display="1479159-3"/>
+    <hyperlink ref="A286" r:id="rId329" display="1479152-1"/>
+    <hyperlink ref="A287" r:id="rId330" display="1479358-3"/>
+    <hyperlink ref="A288" r:id="rId331" display="1479784-2"/>
+    <hyperlink ref="A289" r:id="rId332" display="1479360-1"/>
+    <hyperlink ref="A290" r:id="rId333" display="1479594-2"/>
+    <hyperlink ref="A291" r:id="rId334" display="1479784-3"/>
+    <hyperlink ref="A292" r:id="rId335" display="1479486-3"/>
+    <hyperlink ref="A293" r:id="rId336" display="1479504-2"/>
+    <hyperlink ref="A294" r:id="rId337" display="1479656-1"/>
+    <hyperlink ref="A295" r:id="rId338" display="1479657-1"/>
+    <hyperlink ref="A296" r:id="rId339" display="1534332-1"/>
+    <hyperlink ref="A297" r:id="rId340" display="1554501-1"/>
+    <hyperlink ref="A298" r:id="rId341" display="1554502-1"/>
+    <hyperlink ref="A299" r:id="rId342" display="107431520"/>
+    <hyperlink ref="A300" r:id="rId343" display="107296758"/>
+    <hyperlink ref="A301" r:id="rId344" display="107431538"/>
+    <hyperlink ref="A302" r:id="rId345" display="107431546"/>
+    <hyperlink ref="A303" r:id="rId346" display="107655169"/>
+    <hyperlink ref="A304" r:id="rId347" display="107952475"/>
+    <hyperlink ref="A305" r:id="rId348" display="107655177"/>
+    <hyperlink ref="A306" r:id="rId349" display="107952483"/>
+    <hyperlink ref="A307" r:id="rId350" display="107992927"/>
+    <hyperlink ref="A308" r:id="rId351" display="107713612"/>
+    <hyperlink ref="A309" r:id="rId352" display="107713554"/>
+    <hyperlink ref="C309" r:id="rId353" display="Variant of M12AS"/>
+    <hyperlink ref="A310" r:id="rId354" display="107983983"/>
+    <hyperlink ref="A311" r:id="rId355" display="107984007"/>
+    <hyperlink ref="A312" r:id="rId356" display="107984015"/>
+    <hyperlink ref="A313" r:id="rId357" display="107952442"/>
+    <hyperlink ref="A314" r:id="rId358" display="108066481"/>
+    <hyperlink ref="A315" r:id="rId359" display="108168493"/>
+    <hyperlink ref="A316" r:id="rId360" display="107952467"/>
+    <hyperlink ref="A317" r:id="rId361" display="108168501"/>
+    <hyperlink ref="A318" r:id="rId362" display="108066325"/>
+    <hyperlink ref="A319" r:id="rId363" display="108168519"/>
+    <hyperlink ref="A320" r:id="rId364" display="108066333"/>
+    <hyperlink ref="A321" r:id="rId365" display="108168527"/>
+    <hyperlink ref="A322" r:id="rId366" display="108168535"/>
+    <hyperlink ref="A323" r:id="rId367" display="108066358"/>
+    <hyperlink ref="A324" r:id="rId368" display="108258435"/>
+    <hyperlink ref="C324" r:id="rId369" display="Variant of M10L"/>
+    <hyperlink ref="A325" r:id="rId370" display="108168451"/>
+    <hyperlink ref="C325" r:id="rId371" display="Variant of M12L"/>
+    <hyperlink ref="A326" r:id="rId372" display="108168469"/>
+    <hyperlink ref="C326" r:id="rId373" display="Variant of M12L"/>
+    <hyperlink ref="A327" r:id="rId374" display="108066465"/>
+    <hyperlink ref="A328" r:id="rId375" display="108258450"/>
+    <hyperlink ref="C328" r:id="rId376" display="Variant of M10LW"/>
+    <hyperlink ref="A329" r:id="rId377" display="108168568"/>
+    <hyperlink ref="A330" r:id="rId378" display="108066473"/>
+    <hyperlink ref="A331" r:id="rId379" display="108258468"/>
+    <hyperlink ref="C331" r:id="rId380" display="Variant of M10LW"/>
+    <hyperlink ref="A332" r:id="rId381" display="108168485"/>
+    <hyperlink ref="C332" r:id="rId382" display="Variant of M12L"/>
+    <hyperlink ref="A333" r:id="rId383" display="108265455"/>
+    <hyperlink ref="A334" r:id="rId384" display="108168584"/>
+    <hyperlink ref="A335" r:id="rId385" display="108333147"/>
+    <hyperlink ref="A336" r:id="rId386" display="108258419"/>
+    <hyperlink ref="C336" r:id="rId387" display="Variant of M10L"/>
+    <hyperlink ref="A337" r:id="rId388" display="108265430"/>
+    <hyperlink ref="A338" r:id="rId389" display="108332982"/>
+    <hyperlink ref="C338" r:id="rId390" display="Variant of M10LE"/>
+    <hyperlink ref="A339" r:id="rId391" display="108265448"/>
+    <hyperlink ref="A340" r:id="rId392" display="108332990"/>
+    <hyperlink ref="C340" r:id="rId393" display="Variant of M10LE"/>
+    <hyperlink ref="A341" r:id="rId394" display="108333097"/>
+    <hyperlink ref="A342" r:id="rId395" display="108492943"/>
+    <hyperlink ref="A343" r:id="rId396" display="108333196"/>
+    <hyperlink ref="A344" r:id="rId397" display="108492950"/>
+    <hyperlink ref="A345" r:id="rId398" display="108333113"/>
+    <hyperlink ref="A346" r:id="rId399" display="108333121"/>
+    <hyperlink ref="A347" r:id="rId400" display="108502329"/>
+    <hyperlink ref="C347" r:id="rId401" display="Variant of M10MM"/>
+    <hyperlink ref="A348" r:id="rId402" display="108333220"/>
+    <hyperlink ref="A349" r:id="rId403" display="108406430"/>
+    <hyperlink ref="A350" r:id="rId404" display="108564675"/>
+    <hyperlink ref="A351" r:id="rId405" display="108406448"/>
+    <hyperlink ref="A352" r:id="rId406" display="108685033"/>
+    <hyperlink ref="A353" r:id="rId407" display="108564709"/>
+    <hyperlink ref="A354" r:id="rId408" display="108615196"/>
+    <hyperlink ref="A355" r:id="rId409" display="1116412-2"/>
+    <hyperlink ref="A356" r:id="rId410" display="1116412-3"/>
+    <hyperlink ref="A357" r:id="rId411" display="108685017"/>
+    <hyperlink ref="A358" r:id="rId412" display="1674862-2"/>
+    <hyperlink ref="A359" r:id="rId413" display="1674863-2"/>
+    <hyperlink ref="A360" r:id="rId414" display="1674864-2"/>
+    <hyperlink ref="A361" r:id="rId415" display="1711168-1"/>
+    <hyperlink ref="A362" r:id="rId416" display="1711255-1"/>
+    <hyperlink ref="A363" r:id="rId417" display="1711255-2"/>
+    <hyperlink ref="A364" r:id="rId418" display="1711169-1"/>
+    <hyperlink ref="A365" r:id="rId419" display="1711485-1"/>
+    <hyperlink ref="A366" r:id="rId420" display="1711485-2"/>
+    <hyperlink ref="A367" r:id="rId421" display="1711276-1"/>
+    <hyperlink ref="A368" r:id="rId422" display="1711399-1"/>
+    <hyperlink ref="A369" r:id="rId423" display="1711349-1"/>
+    <hyperlink ref="A370" r:id="rId424" display="1711411-1"/>
+    <hyperlink ref="A371" r:id="rId425" display="1711400-1"/>
+    <hyperlink ref="A372" r:id="rId426" display="1711282-1"/>
+    <hyperlink ref="A373" r:id="rId427" display="1711403-1"/>
+    <hyperlink ref="A374" r:id="rId428" display="1711404-1"/>
+    <hyperlink ref="A375" r:id="rId429" display="1711604-1"/>
+    <hyperlink ref="A376" r:id="rId430" display="1711537-1"/>
+    <hyperlink ref="A377" r:id="rId431" display="1711606-1"/>
+    <hyperlink ref="A378" r:id="rId432" display="1711644-1"/>
+    <hyperlink ref="A379" r:id="rId433" display="1711632-1"/>
+    <hyperlink ref="A380" r:id="rId434" display="1711854-1"/>
+    <hyperlink ref="A381" r:id="rId435" display="1777215-1"/>
+    <hyperlink ref="A382" r:id="rId436" display="1777215-2"/>
+    <hyperlink ref="A383" r:id="rId437" display="1859096-1"/>
+    <hyperlink ref="A384" r:id="rId438" display="1859049-1"/>
+    <hyperlink ref="A385" r:id="rId439" display="1859050-1"/>
+    <hyperlink ref="A386" r:id="rId440" display="1859053-1"/>
+    <hyperlink ref="A387" r:id="rId441" display="1859083-1"/>
+    <hyperlink ref="A388" r:id="rId442" display="1859083-3"/>
+    <hyperlink ref="A389" r:id="rId443" display="1903737-1"/>
+    <hyperlink ref="A390" r:id="rId444" display="1903738-1"/>
+    <hyperlink ref="A391" r:id="rId445" display="999901821"/>
+    <hyperlink ref="A392" r:id="rId446" display="CC0071704/1"/>
+    <hyperlink ref="A393" r:id="rId447" display="CC0071613/1"/>
+    <hyperlink ref="A394" r:id="rId448" display="CZ8364-000"/>
+    <hyperlink ref="C394" r:id="rId449" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A395" r:id="rId450" display="CZ8126-000"/>
+    <hyperlink ref="C395" r:id="rId451" display="Variant of RFP"/>
+    <hyperlink ref="A396" r:id="rId452" display="CZ8128-000"/>
+    <hyperlink ref="C396" r:id="rId453" display="Variant of RFP"/>
+    <hyperlink ref="A397" r:id="rId454" display="EF7391-000"/>
+    <hyperlink ref="C397" r:id="rId455" display="Variant of COWO"/>
+    <hyperlink ref="A398" r:id="rId456" display="966936-5"/>
+    <hyperlink ref="A399" r:id="rId457" display="9700071/00"/>
+    <hyperlink ref="A400" r:id="rId458" display="9701166/00"/>
+    <hyperlink ref="A401" r:id="rId459" display="CR9106-000"/>
+    <hyperlink ref="C401" r:id="rId460" display="Variant of FTUO"/>
+    <hyperlink ref="A402" r:id="rId461" display="CY7021-000"/>
+    <hyperlink ref="C402" r:id="rId462" display="Variant of COWO"/>
+    <hyperlink ref="A403" r:id="rId463" display="CZ8352-000"/>
+    <hyperlink ref="C403" r:id="rId464" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A404" r:id="rId465" display="CZ8354-000"/>
+    <hyperlink ref="C404" r:id="rId466" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A405" r:id="rId467" display="CV6986-000"/>
+    <hyperlink ref="C405" r:id="rId468" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A406" r:id="rId469" display="CK7246-000"/>
+    <hyperlink ref="C406" r:id="rId470" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A407" r:id="rId471" display="CK9100-000"/>
+    <hyperlink ref="C407" r:id="rId472" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A408" r:id="rId473" display="760175968"/>
+    <hyperlink ref="A409" r:id="rId474" display="760181776"/>
+    <hyperlink ref="A410" r:id="rId475" display="760181693"/>
+    <hyperlink ref="A411" r:id="rId476" display="760181784"/>
+    <hyperlink ref="A412" r:id="rId477" display="760181701"/>
+    <hyperlink ref="C412" r:id="rId478" display="Variant of M12L"/>
+    <hyperlink ref="A413" r:id="rId479" display="760181743"/>
+    <hyperlink ref="C413" r:id="rId480" display="Variant of M10L"/>
+    <hyperlink ref="A414" r:id="rId481" display="760181842"/>
+    <hyperlink ref="A415" r:id="rId482" display="760181750"/>
+    <hyperlink ref="C415" r:id="rId483" display="Variant of M10LW"/>
+    <hyperlink ref="A416" r:id="rId484" display="760181867"/>
+    <hyperlink ref="A417" r:id="rId485" display="760181966"/>
+    <hyperlink ref="A418" r:id="rId486" display="760181875"/>
+    <hyperlink ref="A419" r:id="rId487" display="760181974"/>
+    <hyperlink ref="A420" r:id="rId488" display="760181891"/>
+    <hyperlink ref="A421" r:id="rId489" display="760181792"/>
+    <hyperlink ref="A422" r:id="rId490" display="760183699"/>
+    <hyperlink ref="A423" r:id="rId491" display="760057331"/>
+    <hyperlink ref="A424" r:id="rId492" display="760057349"/>
+    <hyperlink ref="A425" r:id="rId493" display="760057380"/>
+    <hyperlink ref="A426" r:id="rId494" display="760057414"/>
+    <hyperlink ref="A427" r:id="rId495" display="760057422"/>
+    <hyperlink ref="A428" r:id="rId496" display="760060491"/>
+    <hyperlink ref="A429" r:id="rId497" display="760061333"/>
+    <hyperlink ref="A430" r:id="rId498" display="760060459"/>
+    <hyperlink ref="A431" r:id="rId499" display="760061580"/>
+    <hyperlink ref="A432" r:id="rId500" display="760067207"/>
+    <hyperlink ref="A433" r:id="rId501" display="760072181"/>
+    <hyperlink ref="A434" r:id="rId502" display="760072199"/>
+    <hyperlink ref="A435" r:id="rId503" display="760072207"/>
+    <hyperlink ref="A436" r:id="rId504" display="760072074"/>
+    <hyperlink ref="A437" r:id="rId505" display="760072215"/>
+    <hyperlink ref="A438" r:id="rId506" display="760080812"/>
+    <hyperlink ref="A439" r:id="rId507" display="760080820"/>
+    <hyperlink ref="A440" r:id="rId508" display="760106203"/>
+    <hyperlink ref="A441" r:id="rId509" display="760106229"/>
+    <hyperlink ref="C441" r:id="rId510" display="Variant of M12L"/>
+    <hyperlink ref="A442" r:id="rId511" display="760106245"/>
+    <hyperlink ref="A443" r:id="rId512" display="760106260"/>
+    <hyperlink ref="A444" r:id="rId513" display="760115881"/>
+    <hyperlink ref="C444" r:id="rId514" display="Variant of M12AS"/>
+    <hyperlink ref="A445" r:id="rId515" display="336613-1"/>
+    <hyperlink ref="A446" r:id="rId516" display="336614-1"/>
+    <hyperlink ref="A447" r:id="rId517" display="760091249"/>
+    <hyperlink ref="A448" r:id="rId518" display="760091348"/>
+    <hyperlink ref="A449" r:id="rId519" display="760091082"/>
+    <hyperlink ref="A450" r:id="rId520" display="760091298"/>
+    <hyperlink ref="A451" r:id="rId521" display="760092064"/>
+    <hyperlink ref="A452" r:id="rId522" display="760091330"/>
+    <hyperlink ref="A453" r:id="rId523" display="760092189"/>
+    <hyperlink ref="A454" r:id="rId524" display="760100867"/>
+    <hyperlink ref="A455" r:id="rId525" display="760100875"/>
+    <hyperlink ref="A456" r:id="rId526" display="64551058-00"/>
+    <hyperlink ref="A457" r:id="rId527" display="2-966740-1"/>
+    <hyperlink ref="A458" r:id="rId528" display="2-966936-2"/>
+    <hyperlink ref="A459" r:id="rId529" display="2069062-1"/>
+    <hyperlink ref="A460" r:id="rId530" display="2069061-1"/>
+    <hyperlink ref="A461" r:id="rId531" display="2111009-4"/>
+    <hyperlink ref="A462" r:id="rId532" display="2111013-1"/>
+    <hyperlink ref="A463" r:id="rId533" display="2111013-2"/>
+    <hyperlink ref="A464" r:id="rId534" display="2111010-2"/>
+    <hyperlink ref="A465" r:id="rId535" display="2111021-2"/>
+    <hyperlink ref="A466" r:id="rId536" display="2111008-2"/>
+    <hyperlink ref="A467" r:id="rId537" display="2111024-2"/>
+    <hyperlink ref="A468" r:id="rId538" display="2111010-4"/>
+    <hyperlink ref="A469" r:id="rId539" display="2111008-4"/>
+    <hyperlink ref="A470" r:id="rId540" display="2111014-2"/>
+    <hyperlink ref="A471" r:id="rId541" display="2111024-4"/>
+    <hyperlink ref="A472" r:id="rId542" display="2111022-1"/>
+    <hyperlink ref="A473" r:id="rId543" display="2111009-1"/>
+    <hyperlink ref="A474" r:id="rId544" display="2111011-1"/>
+    <hyperlink ref="A475" r:id="rId545" display="2111011-2"/>
+    <hyperlink ref="A476" r:id="rId546" display="2111039-4"/>
+    <hyperlink ref="A477" r:id="rId547" display="2111037-4"/>
+    <hyperlink ref="A478" r:id="rId548" display="2111015-2"/>
+    <hyperlink ref="A479" r:id="rId549" display="2111025-4"/>
+    <hyperlink ref="A480" r:id="rId550" display="2111049-4"/>
+    <hyperlink ref="A481" r:id="rId551" display="2111038-1"/>
+    <hyperlink ref="A482" r:id="rId552" display="2111012-1"/>
+    <hyperlink ref="A483" r:id="rId553" display="2111023-2"/>
+    <hyperlink ref="A484" r:id="rId554" display="2111036-2"/>
+    <hyperlink ref="A485" r:id="rId555" display="2111050-2"/>
+    <hyperlink ref="A486" r:id="rId556" display="2111021-1"/>
+    <hyperlink ref="A487" r:id="rId557" display="2111012-2"/>
+    <hyperlink ref="A488" r:id="rId558" display="2111040-3"/>
+    <hyperlink ref="A489" r:id="rId559" display="2111043-1"/>
+    <hyperlink ref="A490" r:id="rId560" display="2111043-2"/>
+    <hyperlink ref="A491" r:id="rId561" display="2111036-3"/>
+    <hyperlink ref="A492" r:id="rId562" display="2111040-4"/>
+    <hyperlink ref="A493" r:id="rId563" display="2111043-3"/>
+    <hyperlink ref="A494" r:id="rId564" display="2111024-1"/>
+    <hyperlink ref="A495" r:id="rId565" display="2111052-3"/>
+    <hyperlink ref="A496" r:id="rId566" display="2111050-4"/>
+    <hyperlink ref="A497" r:id="rId567" display="2111052-4"/>
+    <hyperlink ref="A498" r:id="rId568" display="2111051-1"/>
+    <hyperlink ref="A499" r:id="rId569" display="2111039-1"/>
+    <hyperlink ref="A500" r:id="rId570" display="2111201-4"/>
+    <hyperlink ref="A501" r:id="rId571" display="2111041-3"/>
+    <hyperlink ref="A502" r:id="rId572" display="2111039-2"/>
+    <hyperlink ref="A503" r:id="rId573" display="2111053-2"/>
+    <hyperlink ref="A504" r:id="rId574" display="2111041-4"/>
+    <hyperlink ref="A505" r:id="rId575" display="2111039-3"/>
+    <hyperlink ref="A506" r:id="rId576" display="2111051-3"/>
+    <hyperlink ref="A507" r:id="rId577" display="2111051-4"/>
+    <hyperlink ref="A508" r:id="rId578" display="2111052-1"/>
+    <hyperlink ref="A509" r:id="rId579" display="2153216-4"/>
+    <hyperlink ref="A510" r:id="rId580" display="2153216-6"/>
+    <hyperlink ref="A511" r:id="rId581" display="2153420-1"/>
+    <hyperlink ref="A512" r:id="rId582" display="64671116-07SH"/>
+    <hyperlink ref="A513" r:id="rId583" display="64671108-00"/>
+    <hyperlink ref="A514" r:id="rId584" display="64671110-00"/>
+    <hyperlink ref="A515" r:id="rId585" display="64671116-02"/>
+    <hyperlink ref="A516" r:id="rId586" display="64671116-04"/>
+    <hyperlink ref="A517" r:id="rId587" display="65361005-00"/>
+    <hyperlink ref="A518" r:id="rId588" display="65401684-03"/>
+    <hyperlink ref="A519" r:id="rId589" display="65401812-04"/>
+    <hyperlink ref="A520" r:id="rId590" display="65401812-05"/>
+    <hyperlink ref="A521" r:id="rId591" display="65401814-01"/>
+    <hyperlink ref="A522" r:id="rId592" display="65401677-06"/>
+    <hyperlink ref="A523" r:id="rId593" display="66441024-02"/>
+    <hyperlink ref="A524" r:id="rId594" display="66441143-01"/>
+    <hyperlink ref="A525" r:id="rId595" display="66441144-01"/>
+    <hyperlink ref="A526" r:id="rId596" display="66442202-01"/>
+    <hyperlink ref="A527" r:id="rId597" display="66441164-01"/>
+    <hyperlink ref="A528" r:id="rId598" display="66441144-04"/>
+    <hyperlink ref="A529" r:id="rId599" display="66441174-01"/>
+    <hyperlink ref="A530" r:id="rId600" display="66441178-02"/>
+    <hyperlink ref="A531" r:id="rId601" display="66441222-01"/>
+    <hyperlink ref="A532" r:id="rId602" display="66441154-01"/>
+    <hyperlink ref="A533" r:id="rId603" display="66441154-02"/>
+    <hyperlink ref="A534" r:id="rId604" display="68771060-00PI"/>
+    <hyperlink ref="A535" r:id="rId605" display="68771060-00WH"/>
+    <hyperlink ref="A536" r:id="rId606" display="68772060-01"/>
+    <hyperlink ref="A537" r:id="rId607" display="68772060-03"/>
+    <hyperlink ref="A538" r:id="rId608" display="68772060-08"/>
+    <hyperlink ref="A539" r:id="rId609" display="68772060-04"/>
+    <hyperlink ref="A540" r:id="rId610" display="68772060-09"/>
+    <hyperlink ref="A541" r:id="rId611" display="68772060-05"/>
+    <hyperlink ref="A542" r:id="rId612" display="68772060-06"/>
+    <hyperlink ref="A543" r:id="rId613" display="700016496"/>
+    <hyperlink ref="A544" r:id="rId614" display="700016512"/>
+    <hyperlink ref="A545" r:id="rId615" display="700016462"/>
+    <hyperlink ref="A546" r:id="rId616" display="5-336608-1"/>
+    <hyperlink ref="A547" r:id="rId617" display="5-336608-3"/>
+    <hyperlink ref="A548" r:id="rId618" display="760009472"/>
+    <hyperlink ref="A549" r:id="rId619" display="760009480"/>
+    <hyperlink ref="A550" r:id="rId620" display="760041400"/>
+    <hyperlink ref="A551" r:id="rId621" display="760043000"/>
+    <hyperlink ref="A552" r:id="rId622" display="760043026"/>
+    <hyperlink ref="A553" r:id="rId623" display="760045054"/>
+    <hyperlink ref="A554" r:id="rId624" display="760044990"/>
+    <hyperlink ref="A555" r:id="rId625" display="760045005"/>
+    <hyperlink ref="A556" r:id="rId626" display="760045062"/>
+    <hyperlink ref="A557" r:id="rId627" display="760045021"/>
+    <hyperlink ref="A558" r:id="rId628" display="557505-3"/>
+    <hyperlink ref="A559" r:id="rId629" display="557505-4"/>
+    <hyperlink ref="A560" r:id="rId630" display="557691-1"/>
+    <hyperlink ref="A561" r:id="rId631" display="558106-1"/>
+    <hyperlink ref="A562" r:id="rId632" display="557366-1"/>
+    <hyperlink ref="A563" r:id="rId633" display="557691-3"/>
+    <hyperlink ref="A564" r:id="rId634" display="558106-2"/>
+    <hyperlink ref="A565" r:id="rId635" display="558198-2"/>
+    <hyperlink ref="A566" r:id="rId636" display="558106-3"/>
+    <hyperlink ref="A567" r:id="rId637" display="558198-4"/>
+    <hyperlink ref="A568" r:id="rId638" display="558106-4"/>
+    <hyperlink ref="A569" r:id="rId639" display="558198-5"/>
+    <hyperlink ref="A570" r:id="rId640" display="558251-4"/>
+    <hyperlink ref="A571" r:id="rId641" display="558107-2"/>
+    <hyperlink ref="A572" r:id="rId642" display="558088-1"/>
+    <hyperlink ref="A573" r:id="rId643" display="558198-7"/>
+    <hyperlink ref="A574" r:id="rId644" display="558088-2"/>
+    <hyperlink ref="A575" r:id="rId645" display="558198-9"/>
+    <hyperlink ref="A576" r:id="rId646" display="558191-1"/>
+    <hyperlink ref="A577" r:id="rId647" display="558088-7"/>
+    <hyperlink ref="A578" r:id="rId648" display="558471-4"/>
+    <hyperlink ref="A579" r:id="rId649" display="558489-1"/>
+    <hyperlink ref="A580" r:id="rId650" display="569127-2"/>
+    <hyperlink ref="A581" r:id="rId651" display="760249252"/>
+    <hyperlink ref="A582" r:id="rId652" display="760249256"/>
+    <hyperlink ref="A583" r:id="rId653" display="760253099"/>
+    <hyperlink ref="A584" r:id="rId654" display="760253100"/>
+    <hyperlink ref="A585" r:id="rId655" display="760254616"/>
+    <hyperlink ref="A586" r:id="rId656" display="760254617"/>
+    <hyperlink ref="A587" r:id="rId657" display="760258041"/>
+    <hyperlink ref="A588" r:id="rId658" display="760258043"/>
+    <hyperlink ref="A589" r:id="rId659" display="760258047"/>
+    <hyperlink ref="A590" r:id="rId660" display="760256269"/>
+    <hyperlink ref="A591" r:id="rId661" display="760257774"/>
+    <hyperlink ref="A592" r:id="rId662" display="760239822"/>
+    <hyperlink ref="A593" r:id="rId663" display="760245048"/>
+    <hyperlink ref="A594" r:id="rId664" display="760246151"/>
+    <hyperlink ref="A595" r:id="rId665" display="8-1859167-1"/>
+    <hyperlink ref="A596" r:id="rId666" display="8-1859168-1"/>
+    <hyperlink ref="A597" r:id="rId667" display="760258277"/>
+    <hyperlink ref="A598" r:id="rId668" display="1116412-4"/>
+    <hyperlink ref="A599" r:id="rId669" display="1-1116412-1"/>
+    <hyperlink ref="A600" r:id="rId670" display="406185-4"/>
+    <hyperlink ref="A601" r:id="rId671" display="EK5886-001"/>
+    <hyperlink ref="A602" r:id="rId672" display="EK5888-001"/>
+    <hyperlink ref="A603" r:id="rId673" display="EK3658-001"/>
+    <hyperlink ref="C603" r:id="rId674" display="Variant of RFP"/>
+    <hyperlink ref="A604" r:id="rId675" display="EK3659-001"/>
+    <hyperlink ref="C604" r:id="rId676" display="Variant of RFP"/>
+    <hyperlink ref="A605" r:id="rId677" display="EK3660-001"/>
+    <hyperlink ref="C605" r:id="rId678" display="Variant of RFP"/>
+    <hyperlink ref="A606" r:id="rId679" display="EM2940-001"/>
+    <hyperlink ref="C606" r:id="rId680" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A607" r:id="rId681" display="EM3000-001"/>
+    <hyperlink ref="C607" r:id="rId682" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A608" r:id="rId683" display="760245680"/>
+    <hyperlink ref="A609" r:id="rId684" display="EG6472-001"/>
+    <hyperlink ref="C609" r:id="rId685" display="Variant of SFP"/>
+    <hyperlink ref="A610" r:id="rId686" display="EG6473-001"/>
+    <hyperlink ref="C610" r:id="rId687" display="Variant of SFP"/>
+    <hyperlink ref="A611" r:id="rId688" display="EG8549-001"/>
+    <hyperlink ref="C611" r:id="rId689" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A612" r:id="rId690" display="EG9745-000"/>
+    <hyperlink ref="C612" r:id="rId691" display="Variant of COWO"/>
+    <hyperlink ref="A613" r:id="rId692" display="EH1675-000"/>
+    <hyperlink ref="C613" r:id="rId693" display="Variant of COWO"/>
+    <hyperlink ref="A614" r:id="rId694" display="EH8508-000"/>
+    <hyperlink ref="A615" r:id="rId695" display="EK1466-000"/>
+    <hyperlink ref="C615" r:id="rId696" display="Variant of COWO"/>
+    <hyperlink ref="A616" r:id="rId697" display="EK1467-000"/>
+    <hyperlink ref="C616" r:id="rId698" display="Variant of COWO"/>
+    <hyperlink ref="A617" r:id="rId699" display="FTUO"/>
+    <hyperlink ref="A618" r:id="rId700" display="HGS"/>
+    <hyperlink ref="A619" r:id="rId701" display="760256167"/>
+    <hyperlink ref="C619" r:id="rId702" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A620" r:id="rId703" display="760256170"/>
+    <hyperlink ref="C620" r:id="rId704" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A621" r:id="rId705" display="760256173"/>
+    <hyperlink ref="C621" r:id="rId706" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A622" r:id="rId707" display="760256174"/>
+    <hyperlink ref="C622" r:id="rId708" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A623" r:id="rId709" display="760254384"/>
+    <hyperlink ref="A624" r:id="rId710" display="760254381"/>
+    <hyperlink ref="A625" r:id="rId711" display="760250531"/>
+    <hyperlink ref="C625" r:id="rId712" display="Variant of HTB2"/>
+    <hyperlink ref="A626" r:id="rId713" display="760255231"/>
+    <hyperlink ref="A627" r:id="rId714" display="760255232"/>
+    <hyperlink ref="A628" r:id="rId715" display="272368-2"/>
+    <hyperlink ref="A629" r:id="rId716" display="66441024-01"/>
+    <hyperlink ref="A630" r:id="rId717" display="760229328"/>
+    <hyperlink ref="A631" r:id="rId718" display="760154187"/>
+    <hyperlink ref="C631" r:id="rId719" display="Variant of MGS600S-ADAPTERS"/>
+    <hyperlink ref="A632" r:id="rId720" display="760154195"/>
+    <hyperlink ref="C632" r:id="rId721" display="Variant of MGS600S-ADAPTERS"/>
+    <hyperlink ref="A633" r:id="rId722" display="760152827"/>
+    <hyperlink ref="A634" r:id="rId723" display="760154211"/>
+    <hyperlink ref="C634" r:id="rId724" display="Variant of MGS600S-ADAPTERS"/>
+    <hyperlink ref="A635" r:id="rId725" display="760154252"/>
+    <hyperlink ref="C635" r:id="rId726" display="Variant of MGS600S-ADAPTERS"/>
+    <hyperlink ref="A636" r:id="rId727" display="760154260"/>
+    <hyperlink ref="C636" r:id="rId728" display="Variant of MGS600S-ADAPTERS"/>
+    <hyperlink ref="A637" r:id="rId729" display="760159186"/>
+    <hyperlink ref="A638" r:id="rId730" display="760161109"/>
+    <hyperlink ref="A639" r:id="rId731" display="760161133"/>
+    <hyperlink ref="A640" r:id="rId732" display="760161067"/>
+    <hyperlink ref="A641" r:id="rId733" display="760161224"/>
+    <hyperlink ref="A642" r:id="rId734" display="760161661"/>
+    <hyperlink ref="A643" r:id="rId735" display="760161679"/>
+    <hyperlink ref="A644" r:id="rId736" display="760165738"/>
+    <hyperlink ref="A645" r:id="rId737" display="760172635"/>
+    <hyperlink ref="A646" r:id="rId738" display="760181719"/>
+    <hyperlink ref="A647" r:id="rId739" display="760181727"/>
+    <hyperlink ref="A648" r:id="rId740" display="760181735"/>
+    <hyperlink ref="A649" r:id="rId741" display="760181859"/>
+    <hyperlink ref="A650" r:id="rId742" display="760181958"/>
+    <hyperlink ref="A651" r:id="rId743" display="760181768"/>
+    <hyperlink ref="A652" r:id="rId744" display="760188268"/>
+    <hyperlink ref="A653" r:id="rId745" display="760187880"/>
+    <hyperlink ref="A654" r:id="rId746" display="760188250"/>
+    <hyperlink ref="A655" r:id="rId747" display="760189464"/>
+    <hyperlink ref="A656" r:id="rId748" display="760189480"/>
+    <hyperlink ref="A657" r:id="rId749" display="760193045"/>
+    <hyperlink ref="A658" r:id="rId750" display="760193250"/>
+    <hyperlink ref="A659" r:id="rId751" display="760193367"/>
+    <hyperlink ref="A660" r:id="rId752" display="760193375"/>
+    <hyperlink ref="A661" r:id="rId753" display="760200444"/>
+    <hyperlink ref="A662" r:id="rId754" display="760200469"/>
+    <hyperlink ref="A663" r:id="rId755" display="760200519"/>
+    <hyperlink ref="A664" r:id="rId756" display="760200436"/>
+    <hyperlink ref="A665" r:id="rId757" display="760131375"/>
+    <hyperlink ref="A666" r:id="rId758" display="760131342"/>
+    <hyperlink ref="A667" r:id="rId759" display="760136895"/>
+    <hyperlink ref="A668" r:id="rId760" display="760138453"/>
+    <hyperlink ref="A669" r:id="rId761" display="760237950"/>
+    <hyperlink ref="A670" r:id="rId762" display="760237951"/>
+    <hyperlink ref="A671" r:id="rId763" display="760235250"/>
+    <hyperlink ref="C671" r:id="rId764" display="Variant of COWO"/>
+    <hyperlink ref="A672" r:id="rId765" display="1-1116408-3"/>
+    <hyperlink ref="A673" r:id="rId766" display="760246287"/>
+    <hyperlink ref="A674" r:id="rId767" display="760246281"/>
+    <hyperlink ref="A675" r:id="rId768" display="760246288"/>
+    <hyperlink ref="A676" r:id="rId769" display="760245388"/>
+    <hyperlink ref="A677" r:id="rId770" display="760245390"/>
+    <hyperlink ref="A678" r:id="rId771" display="760106187"/>
+    <hyperlink ref="C678" r:id="rId772" display="Variant of M10L"/>
+    <hyperlink ref="A679" r:id="rId773" display="760249253"/>
+    <hyperlink ref="A680" r:id="rId774" display="760248924"/>
+    <hyperlink ref="C680" r:id="rId775" display="Variant of FP-LBL-1P"/>
+    <hyperlink ref="A681" r:id="rId776" display="760249128"/>
+    <hyperlink ref="C681" r:id="rId777" display="Variant of FP-LBL-1P"/>
+    <hyperlink ref="A682" r:id="rId778" display="760249136"/>
+    <hyperlink ref="C682" r:id="rId779" display="Variant of FP-LBL-1P"/>
+    <hyperlink ref="A683" r:id="rId780" display="760249144"/>
+    <hyperlink ref="C683" r:id="rId781" display="Variant of FP-LBL-1P"/>
+    <hyperlink ref="A684" r:id="rId782" display="760248927"/>
+    <hyperlink ref="C684" r:id="rId783" display="Variant of FP-LBL-6P"/>
+    <hyperlink ref="A685" r:id="rId784" display="760248929"/>
+    <hyperlink ref="C685" r:id="rId785" display="Variant of FP-NLBL-2P"/>
+    <hyperlink ref="A686" r:id="rId786" display="1-1933668-1"/>
+    <hyperlink ref="A687" r:id="rId787" display="1933668-1"/>
+    <hyperlink ref="A688" r:id="rId788" display="1-1933671-1"/>
+    <hyperlink ref="A689" r:id="rId789" display="1933674-1"/>
+    <hyperlink ref="A690" r:id="rId790" display="1933674-4"/>
+    <hyperlink ref="A691" r:id="rId791" display="1479079-1"/>
+    <hyperlink ref="A692" r:id="rId792" display="1-1479079-3"/>
+    <hyperlink ref="A693" r:id="rId793" display="760250078"/>
+    <hyperlink ref="C693" r:id="rId794" display="Variant of M10L"/>
+    <hyperlink ref="A694" r:id="rId795" display="760250079"/>
+    <hyperlink ref="C694" r:id="rId796" display="Variant of M12L"/>
+    <hyperlink ref="A695" r:id="rId797" display="760249160"/>
+    <hyperlink ref="C695" r:id="rId798" display="Variant of FP-LBL-1P"/>
+    <hyperlink ref="A696" r:id="rId799" display="760249145"/>
+    <hyperlink ref="C696" r:id="rId800" display="Variant of FP-LBL-2P"/>
+    <hyperlink ref="A697" r:id="rId801" display="760249138"/>
+    <hyperlink ref="C697" r:id="rId802" display="Variant of FP-LBL-4P"/>
+    <hyperlink ref="A698" r:id="rId803" display="760249162"/>
+    <hyperlink ref="C698" r:id="rId804" display="Variant of FP-LBL-4P"/>
+    <hyperlink ref="A699" r:id="rId805" display="760249170"/>
+    <hyperlink ref="C699" r:id="rId806" display="Variant of FP-LBL-4P"/>
+    <hyperlink ref="A700" r:id="rId807" display="760249139"/>
+    <hyperlink ref="C700" r:id="rId808" display="Variant of FP-LBL-6P"/>
+    <hyperlink ref="A701" r:id="rId809" display="760249155"/>
+    <hyperlink ref="C701" r:id="rId810" display="Variant of FP-LBL-6P"/>
+    <hyperlink ref="A702" r:id="rId811" display="760249163"/>
+    <hyperlink ref="C702" r:id="rId812" display="Variant of FP-LBL-6P"/>
+    <hyperlink ref="A703" r:id="rId813" display="760249140"/>
+    <hyperlink ref="C703" r:id="rId814" display="Variant of FP-NLBL-1P"/>
+    <hyperlink ref="A704" r:id="rId815" display="760249164"/>
+    <hyperlink ref="C704" r:id="rId816" display="Variant of FP-NLBL-1P"/>
+    <hyperlink ref="A705" r:id="rId817" display="760249141"/>
+    <hyperlink ref="C705" r:id="rId818" display="Variant of FP-NLBL-2P"/>
+    <hyperlink ref="A706" r:id="rId819" display="760249157"/>
+    <hyperlink ref="C706" r:id="rId820" display="Variant of FP-NLBL-2P"/>
+    <hyperlink ref="A707" r:id="rId821" display="760249173"/>
+    <hyperlink ref="C707" r:id="rId822" display="Variant of FP-NLBL-2P"/>
+    <hyperlink ref="A708" r:id="rId823" display="760249134"/>
+    <hyperlink ref="C708" r:id="rId824" display="Variant of FP-NLBL-4P"/>
+    <hyperlink ref="A709" r:id="rId825" display="760249142"/>
+    <hyperlink ref="C709" r:id="rId826" display="Variant of FP-NLBL-4P"/>
+    <hyperlink ref="A710" r:id="rId827" display="760249166"/>
+    <hyperlink ref="C710" r:id="rId828" display="Variant of FP-NLBL-4P"/>
+    <hyperlink ref="A711" r:id="rId829" display="760249143"/>
+    <hyperlink ref="C711" r:id="rId830" display="Variant of FP-NLBL-6P"/>
+    <hyperlink ref="A712" r:id="rId831" display="760249151"/>
+    <hyperlink ref="C712" r:id="rId832" display="Variant of FP-NLBL-6P"/>
+    <hyperlink ref="A713" r:id="rId833" display="760249175"/>
+    <hyperlink ref="C713" r:id="rId834" display="Variant of FP-NLBL-6P"/>
+    <hyperlink ref="A714" r:id="rId835" display="1116409-1"/>
+    <hyperlink ref="A715" r:id="rId836" display="1-1116410-3"/>
+    <hyperlink ref="A716" r:id="rId837" display="1116407-1"/>
+    <hyperlink ref="A717" r:id="rId838" display="760248522"/>
+    <hyperlink ref="A718" r:id="rId839" display="760246268"/>
+    <hyperlink ref="A719" r:id="rId840" display="760248525"/>
+    <hyperlink ref="A720" r:id="rId841" display="1933134-2"/>
+    <hyperlink ref="A721" r:id="rId842" display="1-1933134-3"/>
+    <hyperlink ref="A722" r:id="rId843" display="760245679"/>
+    <hyperlink ref="A723" r:id="rId844" display="760252766"/>
+    <hyperlink ref="A724" r:id="rId845" display="760252767"/>
+    <hyperlink ref="A725" r:id="rId846" display="760252769"/>
+    <hyperlink ref="A726" r:id="rId847" display="760243567"/>
+    <hyperlink ref="A727" r:id="rId848" display="760253051"/>
+    <hyperlink ref="A728" r:id="rId849" display="1-1339120-3"/>
+    <hyperlink ref="A729" r:id="rId850" display="FP-LBL-1P"/>
+    <hyperlink ref="A730" r:id="rId851" display="FP-NLBL-1P"/>
+    <hyperlink ref="A731" r:id="rId852" display="FP-NLBL-2P"/>
+    <hyperlink ref="A732" r:id="rId853" display="FP-LBL-4P"/>
+    <hyperlink ref="A733" r:id="rId854" display="FP-NLBL-4P"/>
+    <hyperlink ref="A734" r:id="rId855" display="FP-LBL-6P"/>
+    <hyperlink ref="A735" r:id="rId856" display="FP-NLBL-6P"/>
+    <hyperlink ref="A736" r:id="rId857" display="FTX-70291251-01"/>
+    <hyperlink ref="C736" r:id="rId858" display="Variant of COWO"/>
+    <hyperlink ref="A737" r:id="rId859" display="FTX-70291271-01"/>
+    <hyperlink ref="C737" r:id="rId860" display="Variant of COWO"/>
+    <hyperlink ref="A738" r:id="rId861" display="HFTP-AM"/>
+    <hyperlink ref="A739" r:id="rId862" display="M10LW"/>
+    <hyperlink ref="A740" r:id="rId863" display="M10MM"/>
+    <hyperlink ref="A741" r:id="rId864" display="M12L"/>
+    <hyperlink ref="A742" r:id="rId865" display="HTB3"/>
+    <hyperlink ref="A743" r:id="rId866" display="83935-1"/>
+    <hyperlink ref="A744" r:id="rId867" display="966740-1"/>
+    <hyperlink ref="A745" r:id="rId868" display="966936-2"/>
+    <hyperlink ref="A746" r:id="rId869" display="964830-1"/>
+    <hyperlink ref="A747" r:id="rId870" display="9701168/00"/>
+    <hyperlink ref="A748" r:id="rId871" display="999901649"/>
+    <hyperlink ref="A749" r:id="rId872" display="999910016"/>
+    <hyperlink ref="A750" r:id="rId873" display="CC0071779/1"/>
+    <hyperlink ref="A751" r:id="rId874" display="CC0071787/1"/>
+    <hyperlink ref="A752" r:id="rId875" display="CC0071795/1"/>
+    <hyperlink ref="A753" r:id="rId876" display="CC0071696/1"/>
+    <hyperlink ref="A754" r:id="rId877" display="CK8650-000"/>
+    <hyperlink ref="C754" r:id="rId878" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A755" r:id="rId879" display="CK9101-000"/>
+    <hyperlink ref="C755" r:id="rId880" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A756" r:id="rId881" display="760245046"/>
+    <hyperlink ref="A757" r:id="rId882" display="760245047"/>
+    <hyperlink ref="A758" r:id="rId883" display="SFP"/>
+    <hyperlink ref="A759" r:id="rId884" display="COWO"/>
+    <hyperlink ref="A760" r:id="rId885" display="HFTP-N0"/>
+    <hyperlink ref="A761" r:id="rId886" display="760249255"/>
+    <hyperlink ref="A762" r:id="rId887" display="760252407"/>
+    <hyperlink ref="A763" r:id="rId888" display="760253101"/>
+    <hyperlink ref="A764" r:id="rId889" display="760254618"/>
+    <hyperlink ref="A765" r:id="rId890" display="760258031"/>
+    <hyperlink ref="A766" r:id="rId891" display="1116412-1"/>
+    <hyperlink ref="A767" r:id="rId892" display="760258770"/>
+    <hyperlink ref="A768" r:id="rId893" display="760258044"/>
+    <hyperlink ref="A769" r:id="rId894" display="760258042"/>
+    <hyperlink ref="A770" r:id="rId895" display="760258045"/>
+    <hyperlink ref="A771" r:id="rId896" display="760256432"/>
+    <hyperlink ref="A772" r:id="rId897" display="760256270"/>
+    <hyperlink ref="A773" r:id="rId898" display="760256485"/>
+    <hyperlink ref="A774" r:id="rId899" display="760257775"/>
+    <hyperlink ref="A775" r:id="rId900" display="760256271"/>
+    <hyperlink ref="A776" r:id="rId901" display="106622178"/>
+    <hyperlink ref="A777" r:id="rId902" display="106658149"/>
+    <hyperlink ref="A778" r:id="rId903" display="106688419"/>
+    <hyperlink ref="A779" r:id="rId904" display="106837206"/>
+    <hyperlink ref="A780" r:id="rId905" display="106697089"/>
+    <hyperlink ref="A781" r:id="rId906" display="106837222"/>
+    <hyperlink ref="A782" r:id="rId907" display="106658164"/>
+    <hyperlink ref="A783" r:id="rId908" display="107052359"/>
+    <hyperlink ref="A784" r:id="rId909" display="106837230"/>
+    <hyperlink ref="A785" r:id="rId910" display="106622277"/>
+    <hyperlink ref="A786" r:id="rId911" display="106664147"/>
+    <hyperlink ref="A787" r:id="rId912" display="106622285"/>
+    <hyperlink ref="A788" r:id="rId913" display="106701154"/>
+    <hyperlink ref="A789" r:id="rId914" display="106627763"/>
+    <hyperlink ref="A790" r:id="rId915" display="106650849"/>
+    <hyperlink ref="A791" r:id="rId916" display="107167462"/>
+    <hyperlink ref="A792" r:id="rId917" display="107296352"/>
+    <hyperlink ref="A793" r:id="rId918" display="107239485"/>
+    <hyperlink ref="A794" r:id="rId919" display="106650864"/>
+    <hyperlink ref="A795" r:id="rId920" display="107167488"/>
+    <hyperlink ref="A796" r:id="rId921" display="107296451"/>
+    <hyperlink ref="A797" r:id="rId922" display="107296469"/>
+    <hyperlink ref="A798" r:id="rId923" display="107296477"/>
+    <hyperlink ref="A799" r:id="rId924" display="107296550"/>
+    <hyperlink ref="A800" r:id="rId925" display="107296485"/>
+    <hyperlink ref="A801" r:id="rId926" display="107296436"/>
+    <hyperlink ref="A802" r:id="rId927" display="107296576"/>
+    <hyperlink ref="A803" r:id="rId928" display="107296444"/>
+    <hyperlink ref="A804" r:id="rId929" display="107296501"/>
+    <hyperlink ref="A805" r:id="rId930" display="107431553"/>
+    <hyperlink ref="A806" r:id="rId931" display="107296691"/>
+    <hyperlink ref="A807" r:id="rId932" display="107296519"/>
+    <hyperlink ref="A808" r:id="rId933" display="107296709"/>
+    <hyperlink ref="A809" r:id="rId934" display="107296527"/>
+    <hyperlink ref="A810" r:id="rId935" display="107296626"/>
+    <hyperlink ref="A811" r:id="rId936" display="107296725"/>
+    <hyperlink ref="A812" r:id="rId937" display="107296543"/>
+    <hyperlink ref="A813" r:id="rId938" display="107296733"/>
+    <hyperlink ref="A814" r:id="rId939" display="107296634"/>
+    <hyperlink ref="A815" r:id="rId940" display="107296642"/>
+    <hyperlink ref="A816" r:id="rId941" display="760258274"/>
+    <hyperlink ref="A817" r:id="rId942" display="760258275"/>
+    <hyperlink ref="A818" r:id="rId943" display="760258276"/>
+    <hyperlink ref="A819" r:id="rId944" display="760258257"/>
+    <hyperlink ref="A820" r:id="rId945" display="760258258"/>
+    <hyperlink ref="A821" r:id="rId946" display="760255108"/>
+    <hyperlink ref="A822" r:id="rId947" display="1-1933668-3"/>
+    <hyperlink ref="A823" r:id="rId948" display="1-1933671-3"/>
+    <hyperlink ref="A824" r:id="rId949" display="1-2111037-3"/>
+    <hyperlink ref="A825" r:id="rId950" display="1-2111013-1"/>
+    <hyperlink ref="A826" r:id="rId951" display="1-2111009-1"/>
+    <hyperlink ref="A827" r:id="rId952" display="1-2111038-1"/>
+    <hyperlink ref="A828" r:id="rId953" display="1-2111038-3"/>
+    <hyperlink ref="A829" r:id="rId954" display="1-2111039-1"/>
+    <hyperlink ref="A830" r:id="rId955" display="1-2111203-1"/>
+    <hyperlink ref="A831" r:id="rId956" display="1-2111010-1"/>
+    <hyperlink ref="A832" r:id="rId957" display="1-2111014-3"/>
+    <hyperlink ref="A833" r:id="rId958" display="1-2111039-3"/>
+    <hyperlink ref="A834" r:id="rId959" display="1-2111043-1"/>
+    <hyperlink ref="A835" r:id="rId960" display="1-2111015-1"/>
+    <hyperlink ref="A836" r:id="rId961" display="1-2111040-1"/>
+    <hyperlink ref="A837" r:id="rId962" display="1-2111053-1"/>
+    <hyperlink ref="A838" r:id="rId963" display="1-2111043-3"/>
+    <hyperlink ref="A839" r:id="rId964" display="1-2111015-3"/>
+    <hyperlink ref="A840" r:id="rId965" display="1-2111040-3"/>
+    <hyperlink ref="A841" r:id="rId966" display="1-2111025-1"/>
+    <hyperlink ref="A842" r:id="rId967" display="1-2111053-3"/>
+    <hyperlink ref="A843" r:id="rId968" display="1-2111025-3"/>
+    <hyperlink ref="A844" r:id="rId969" display="1-2111041-1"/>
+    <hyperlink ref="A845" r:id="rId970" display="1-2111049-3"/>
+    <hyperlink ref="A846" r:id="rId971" display="1-2111041-3"/>
+    <hyperlink ref="A847" r:id="rId972" display="1-2111036-1"/>
+    <hyperlink ref="A848" r:id="rId973" display="1-2111050-1"/>
+    <hyperlink ref="A849" r:id="rId974" display="1-2111036-3"/>
+    <hyperlink ref="A850" r:id="rId975" display="1-2111201-1"/>
+    <hyperlink ref="A851" r:id="rId976" display="1-2111201-3"/>
+    <hyperlink ref="A852" r:id="rId977" display="1-406185-3"/>
+    <hyperlink ref="A853" r:id="rId978" display="1-558198-1"/>
+    <hyperlink ref="A854" r:id="rId979" display="1-558251-3"/>
+    <hyperlink ref="A855" r:id="rId980" display="106602345"/>
+    <hyperlink ref="A856" r:id="rId981" display="106622251"/>
+    <hyperlink ref="A857" r:id="rId982" display="760256272"/>
+    <hyperlink ref="A858" r:id="rId983" display="1116406-2"/>
+    <hyperlink ref="A859" r:id="rId984" display="1-1116406-3"/>
+    <hyperlink ref="A860" r:id="rId985" display="760008664"/>
+    <hyperlink ref="A861" r:id="rId986" display="760008672"/>
+    <hyperlink ref="A862" r:id="rId987" display="760010009"/>
+    <hyperlink ref="A863" r:id="rId988" display="760010017"/>
+    <hyperlink ref="A864" r:id="rId989" display="760010033"/>
+    <hyperlink ref="A865" r:id="rId990" display="760008615"/>
+    <hyperlink ref="A866" r:id="rId991" display="760009498"/>
+    <hyperlink ref="A867" r:id="rId992" display="760106179"/>
+    <hyperlink ref="C867" r:id="rId993" display="Variant of M10LE"/>
+    <hyperlink ref="A868" r:id="rId994" display="760106195"/>
+    <hyperlink ref="A869" r:id="rId995" display="760106211"/>
+    <hyperlink ref="A870" r:id="rId996" display="760117572"/>
+    <hyperlink ref="C870" r:id="rId997" display="Variant of M10LW"/>
+    <hyperlink ref="A871" r:id="rId998" display="760118273"/>
+    <hyperlink ref="A872" r:id="rId999" display="760118307"/>
+    <hyperlink ref="A873" r:id="rId1000" display="760118232"/>
+    <hyperlink ref="A874" r:id="rId1001" display="760118257"/>
+    <hyperlink ref="A875" r:id="rId1002" display="760057430"/>
+    <hyperlink ref="A876" r:id="rId1003" display="760057448"/>
+    <hyperlink ref="A877" r:id="rId1004" display="760057356"/>
+    <hyperlink ref="A878" r:id="rId1005" display="760057364"/>
+    <hyperlink ref="A879" r:id="rId1006" display="760057372"/>
+    <hyperlink ref="A880" r:id="rId1007" display="760057398"/>
+    <hyperlink ref="A881" r:id="rId1008" display="760060483"/>
+    <hyperlink ref="A882" r:id="rId1009" display="760062331"/>
+    <hyperlink ref="A883" r:id="rId1010" display="760060608"/>
+    <hyperlink ref="A884" r:id="rId1011" display="760060467"/>
+    <hyperlink ref="A885" r:id="rId1012" display="760060624"/>
+    <hyperlink ref="A886" r:id="rId1013" display="760067249"/>
+    <hyperlink ref="A887" r:id="rId1014" display="760071258"/>
+    <hyperlink ref="A888" r:id="rId1015" display="760074229"/>
+    <hyperlink ref="A889" r:id="rId1016" display="760075044"/>
+    <hyperlink ref="C889" r:id="rId1017" display="Variant of M10LW"/>
+    <hyperlink ref="A890" r:id="rId1018" display="760075051"/>
+    <hyperlink ref="A891" r:id="rId1019" display="760076992"/>
+    <hyperlink ref="A892" r:id="rId1020" display="760085993"/>
+    <hyperlink ref="A893" r:id="rId1021" display="760091090"/>
+    <hyperlink ref="A894" r:id="rId1022" display="760091280"/>
+    <hyperlink ref="A895" r:id="rId1023" display="760091231"/>
+    <hyperlink ref="A896" r:id="rId1024" display="760092163"/>
+    <hyperlink ref="A897" r:id="rId1025" display="760092171"/>
+    <hyperlink ref="A898" r:id="rId1026" display="760092197"/>
+    <hyperlink ref="A899" r:id="rId1027" display="760100883"/>
+    <hyperlink ref="A900" r:id="rId1028" display="760100891"/>
+    <hyperlink ref="C900" r:id="rId1029" display="Variant of M10LW"/>
+    <hyperlink ref="A901" r:id="rId1030" display="760101287"/>
+    <hyperlink ref="A902" r:id="rId1031" display="557505-1"/>
+    <hyperlink ref="A903" r:id="rId1032" display="557505-2"/>
+    <hyperlink ref="A904" r:id="rId1033" display="558198-1"/>
+    <hyperlink ref="A905" r:id="rId1034" display="557505-7"/>
+    <hyperlink ref="A906" r:id="rId1035" display="558198-3"/>
+    <hyperlink ref="A907" r:id="rId1036" display="558251-2"/>
+    <hyperlink ref="A908" r:id="rId1037" display="558251-3"/>
+    <hyperlink ref="A909" r:id="rId1038" display="558107-1"/>
+    <hyperlink ref="A910" r:id="rId1039" display="558357-1"/>
+    <hyperlink ref="A911" r:id="rId1040" display="558198-6"/>
+    <hyperlink ref="A912" r:id="rId1041" display="558357-2"/>
+    <hyperlink ref="A913" r:id="rId1042" display="558357-4"/>
+    <hyperlink ref="A914" r:id="rId1043" display="558198-8"/>
+    <hyperlink ref="A915" r:id="rId1044" display="558107-4"/>
+    <hyperlink ref="A916" r:id="rId1045" display="558088-4"/>
+    <hyperlink ref="A917" r:id="rId1046" display="558251-1"/>
+    <hyperlink ref="A918" r:id="rId1047" display="558191-2"/>
+    <hyperlink ref="A919" r:id="rId1048" display="558488-1"/>
+    <hyperlink ref="A920" r:id="rId1049" display="569127-1"/>
+    <hyperlink ref="A921" r:id="rId1050" display="569127-4"/>
+    <hyperlink ref="A922" r:id="rId1051" display="760123877"/>
+    <hyperlink ref="A923" r:id="rId1052" display="760123901"/>
+    <hyperlink ref="A924" r:id="rId1053" display="66441024-04"/>
+    <hyperlink ref="A925" r:id="rId1054" display="66441154-03"/>
+    <hyperlink ref="A926" r:id="rId1055" display="66441143-02"/>
+    <hyperlink ref="A927" r:id="rId1056" display="66441106-21"/>
+    <hyperlink ref="A928" r:id="rId1057" display="66441156-01"/>
+    <hyperlink ref="A929" r:id="rId1058" display="66441143-03"/>
+    <hyperlink ref="A930" r:id="rId1059" display="66441222-02"/>
+    <hyperlink ref="A931" r:id="rId1060" display="66441107-21"/>
+    <hyperlink ref="A932" r:id="rId1061" display="66441156-02"/>
+    <hyperlink ref="A933" r:id="rId1062" display="66441143-04"/>
+    <hyperlink ref="A934" r:id="rId1063" display="66442201-01"/>
+    <hyperlink ref="A935" r:id="rId1064" display="66441107-22"/>
+    <hyperlink ref="A936" r:id="rId1065" display="66441157-01"/>
+    <hyperlink ref="A937" r:id="rId1066" display="66443000-28"/>
+    <hyperlink ref="A938" r:id="rId1067" display="66441164-02"/>
+    <hyperlink ref="A939" r:id="rId1068" display="66441152-01"/>
+    <hyperlink ref="A940" r:id="rId1069" display="66441152-02"/>
+    <hyperlink ref="A941" r:id="rId1070" display="66441174-02"/>
+    <hyperlink ref="A942" r:id="rId1071" display="66441152-03"/>
+    <hyperlink ref="A943" r:id="rId1072" display="66451160-04"/>
+    <hyperlink ref="A944" r:id="rId1073" display="68302402-00"/>
+    <hyperlink ref="A945" r:id="rId1074" display="68772060-02"/>
+    <hyperlink ref="A946" r:id="rId1075" display="68772060-07PI"/>
+    <hyperlink ref="A947" r:id="rId1076" display="68771060-00"/>
+    <hyperlink ref="A948" r:id="rId1077" display="68771060-00BL"/>
+    <hyperlink ref="A949" r:id="rId1078" display="68772027-00"/>
+    <hyperlink ref="A950" r:id="rId1079" display="68772060-06BL"/>
+    <hyperlink ref="A951" r:id="rId1080" display="68772060-06PI"/>
+    <hyperlink ref="A952" r:id="rId1081" display="68772060-06WH"/>
+    <hyperlink ref="A953" r:id="rId1082" display="68772060-07"/>
+    <hyperlink ref="A954" r:id="rId1083" display="700016470"/>
+    <hyperlink ref="A955" r:id="rId1084" display="700016488"/>
+    <hyperlink ref="A956" r:id="rId1085" display="700189046"/>
+    <hyperlink ref="A957" r:id="rId1086" display="700191570"/>
+    <hyperlink ref="A958" r:id="rId1087" display="700191588"/>
+    <hyperlink ref="A959" r:id="rId1088" display="700188923"/>
+    <hyperlink ref="A960" r:id="rId1089" display="64551030-00"/>
+    <hyperlink ref="A961" r:id="rId1090" display="64551030-03"/>
+    <hyperlink ref="A962" r:id="rId1091" display="64622408-01"/>
+    <hyperlink ref="A963" r:id="rId1092" display="64671116-00"/>
+    <hyperlink ref="A964" r:id="rId1093" display="64671116-03"/>
+    <hyperlink ref="A965" r:id="rId1094" display="64671116-07"/>
+    <hyperlink ref="A966" r:id="rId1095" display="65401813-00"/>
+    <hyperlink ref="A967" r:id="rId1096" display="65401801-00"/>
+    <hyperlink ref="A968" r:id="rId1097" display="65401677-04"/>
+    <hyperlink ref="A969" r:id="rId1098" display="65401814-00"/>
+    <hyperlink ref="A970" r:id="rId1099" display="65401678-04"/>
+    <hyperlink ref="A971" r:id="rId1100" display="65401678-06"/>
+    <hyperlink ref="A972" r:id="rId1101" display="760042994"/>
+    <hyperlink ref="A973" r:id="rId1102" display="760043018"/>
+    <hyperlink ref="A974" r:id="rId1103" display="760042960"/>
+    <hyperlink ref="A975" r:id="rId1104" display="760042978"/>
+    <hyperlink ref="A976" r:id="rId1105" display="760045013"/>
+    <hyperlink ref="A977" r:id="rId1106" display="760045039"/>
+    <hyperlink ref="A978" r:id="rId1107" display="760045047"/>
+    <hyperlink ref="A979" r:id="rId1108" display="1-1116412-3"/>
+    <hyperlink ref="A980" r:id="rId1109" display="1-1375092-0"/>
+    <hyperlink ref="A981" r:id="rId1110" display="1-1375155-1"/>
+    <hyperlink ref="A982" r:id="rId1111" display="1-1339118-3"/>
+    <hyperlink ref="A983" r:id="rId1112" display="1-1375005-3"/>
+    <hyperlink ref="A984" r:id="rId1113" display="1-1375006-3"/>
+    <hyperlink ref="A985" r:id="rId1114" display="1-1479358-3"/>
+    <hyperlink ref="A986" r:id="rId1115" display="1-1479504-3"/>
+    <hyperlink ref="A987" r:id="rId1116" display="1-1479159-3"/>
+    <hyperlink ref="A988" r:id="rId1117" display="107655185"/>
+    <hyperlink ref="A989" r:id="rId1118" display="107296659"/>
+    <hyperlink ref="A990" r:id="rId1119" display="107655193"/>
+    <hyperlink ref="A991" r:id="rId1120" display="107713562"/>
+    <hyperlink ref="C991" r:id="rId1121" display="Variant of M12AS"/>
+    <hyperlink ref="A992" r:id="rId1122" display="107713570"/>
+    <hyperlink ref="C992" r:id="rId1123" display="Variant of M12AS"/>
+    <hyperlink ref="A993" r:id="rId1124" display="107984049"/>
+    <hyperlink ref="A994" r:id="rId1125" display="107713588"/>
+    <hyperlink ref="A995" r:id="rId1126" display="107984056"/>
+    <hyperlink ref="A996" r:id="rId1127" display="107984064"/>
+    <hyperlink ref="A997" r:id="rId1128" display="336793-1"/>
+    <hyperlink ref="A998" r:id="rId1129" display="406185-1"/>
+    <hyperlink ref="A999" r:id="rId1130" display="406185-2"/>
+    <hyperlink ref="A1000" r:id="rId1131" display="406185-3"/>
+    <hyperlink ref="A1001" r:id="rId1132" display="5-1375357-1"/>
+    <hyperlink ref="A1002" r:id="rId1133" display="5-336608-2"/>
+    <hyperlink ref="A1003" r:id="rId1134" display="260103732"/>
+    <hyperlink ref="C1003" r:id="rId1135" display="Variant of RFP"/>
+    <hyperlink ref="A1004" r:id="rId1136" display="272378-2"/>
+    <hyperlink ref="A1005" r:id="rId1137" display="260103729"/>
+    <hyperlink ref="C1005" r:id="rId1138" display="Variant of RFP"/>
+    <hyperlink ref="A1006" r:id="rId1139" display="272352-2"/>
+    <hyperlink ref="A1007" r:id="rId1140" display="272378-1"/>
+    <hyperlink ref="A1008" r:id="rId1141" display="107713596"/>
+    <hyperlink ref="A1009" r:id="rId1142" display="108035049"/>
+    <hyperlink ref="A1010" r:id="rId1143" display="107713604"/>
+    <hyperlink ref="A1011" r:id="rId1144" display="108004268"/>
+    <hyperlink ref="A1012" r:id="rId1145" display="107713547"/>
+    <hyperlink ref="C1012" r:id="rId1146" display="Variant of M12AS"/>
+    <hyperlink ref="A1013" r:id="rId1147" display="107984023"/>
+    <hyperlink ref="A1014" r:id="rId1148" display="107984031"/>
+    <hyperlink ref="A1015" r:id="rId1149" display="107952459"/>
+    <hyperlink ref="A1016" r:id="rId1150" display="108066499"/>
+    <hyperlink ref="A1017" r:id="rId1151" display="108168592"/>
+    <hyperlink ref="A1018" r:id="rId1152" display="108168600"/>
+    <hyperlink ref="A1019" r:id="rId1153" display="108216144"/>
+    <hyperlink ref="A1020" r:id="rId1154" display="108216151"/>
+    <hyperlink ref="A1021" r:id="rId1155" display="108258427"/>
+    <hyperlink ref="C1021" r:id="rId1156" display="Variant of M10L"/>
+    <hyperlink ref="A1022" r:id="rId1157" display="108066341"/>
+    <hyperlink ref="A1023" r:id="rId1158" display="108168543"/>
+    <hyperlink ref="A1024" r:id="rId1159" display="108066457"/>
+    <hyperlink ref="A1025" r:id="rId1160" display="108168550"/>
+    <hyperlink ref="A1026" r:id="rId1161" display="108168477"/>
+    <hyperlink ref="C1026" r:id="rId1162" display="Variant of M12L"/>
+    <hyperlink ref="A1027" r:id="rId1163" display="108168576"/>
+    <hyperlink ref="A1028" r:id="rId1164" display="108216128"/>
+    <hyperlink ref="A1029" r:id="rId1165" display="108333030"/>
+    <hyperlink ref="A1030" r:id="rId1166" display="108258476"/>
+    <hyperlink ref="C1030" r:id="rId1167" display="Variant of M10LW"/>
+    <hyperlink ref="A1031" r:id="rId1168" display="108265463"/>
+    <hyperlink ref="A1032" r:id="rId1169" display="108333048"/>
+    <hyperlink ref="A1033" r:id="rId1170" display="108333139"/>
+    <hyperlink ref="A1034" r:id="rId1171" display="108258401"/>
+    <hyperlink ref="C1034" r:id="rId1172" display="Variant of M10L"/>
+    <hyperlink ref="A1035" r:id="rId1173" display="108333055"/>
+    <hyperlink ref="A1036" r:id="rId1174" display="108333063"/>
+    <hyperlink ref="A1037" r:id="rId1175" display="108333154"/>
+    <hyperlink ref="A1038" r:id="rId1176" display="108333071"/>
+    <hyperlink ref="A1039" r:id="rId1177" display="108333162"/>
+    <hyperlink ref="A1040" r:id="rId1178" display="108492927"/>
+    <hyperlink ref="A1041" r:id="rId1179" display="108333170"/>
+    <hyperlink ref="A1042" r:id="rId1180" display="108333089"/>
+    <hyperlink ref="A1043" r:id="rId1181" display="108492935"/>
+    <hyperlink ref="A1044" r:id="rId1182" display="108333188"/>
+    <hyperlink ref="A1045" r:id="rId1183" display="108333006"/>
+    <hyperlink ref="C1045" r:id="rId1184" display="Variant of M10LE"/>
+    <hyperlink ref="A1046" r:id="rId1185" display="108333105"/>
+    <hyperlink ref="A1047" r:id="rId1186" display="108333014"/>
+    <hyperlink ref="C1047" r:id="rId1187" display="Variant of M10LE"/>
+    <hyperlink ref="A1048" r:id="rId1188" display="108481003"/>
+    <hyperlink ref="A1049" r:id="rId1189" display="108502287"/>
+    <hyperlink ref="C1049" r:id="rId1190" display="Variant of M10MM"/>
+    <hyperlink ref="A1050" r:id="rId1191" display="108333204"/>
+    <hyperlink ref="A1051" r:id="rId1192" display="108333022"/>
+    <hyperlink ref="C1051" r:id="rId1193" display="Variant of M10LE"/>
+    <hyperlink ref="A1052" r:id="rId1194" display="108406414"/>
+    <hyperlink ref="A1053" r:id="rId1195" display="108502303"/>
+    <hyperlink ref="C1053" r:id="rId1196" display="Variant of M10MM"/>
+    <hyperlink ref="A1054" r:id="rId1197" display="108333212"/>
+    <hyperlink ref="A1055" r:id="rId1198" display="108406422"/>
+    <hyperlink ref="A1056" r:id="rId1199" display="108615204"/>
+    <hyperlink ref="A1057" r:id="rId1200" display="108482845"/>
+    <hyperlink ref="A1058" r:id="rId1201" display="108615212"/>
+    <hyperlink ref="A1059" r:id="rId1202" display="108502337"/>
+    <hyperlink ref="C1059" r:id="rId1203" display="Variant of M10MM"/>
+    <hyperlink ref="A1060" r:id="rId1204" display="108564683"/>
+    <hyperlink ref="A1061" r:id="rId1205" display="108564691"/>
+    <hyperlink ref="A1062" r:id="rId1206" display="108615188"/>
+    <hyperlink ref="A1063" r:id="rId1207" display="108685009"/>
+    <hyperlink ref="A1064" r:id="rId1208" display="108685025"/>
+    <hyperlink ref="A1065" r:id="rId1209" display="1339118-1"/>
+    <hyperlink ref="A1066" r:id="rId1210" display="1375006-4"/>
+    <hyperlink ref="A1067" r:id="rId1211" display="1375005-1"/>
+    <hyperlink ref="A1068" r:id="rId1212" display="1375005-2"/>
+    <hyperlink ref="A1069" r:id="rId1213" display="1375005-3"/>
+    <hyperlink ref="A1070" r:id="rId1214" display="1375005-4"/>
+    <hyperlink ref="A1071" r:id="rId1215" display="1375092-4"/>
+    <hyperlink ref="A1072" r:id="rId1216" display="1375006-1"/>
+    <hyperlink ref="A1073" r:id="rId1217" display="1375092-5"/>
+    <hyperlink ref="A1074" r:id="rId1218" display="1375006-3"/>
+    <hyperlink ref="A1075" r:id="rId1219" display="1375092-7"/>
+    <hyperlink ref="A1076" r:id="rId1220" display="1375092-8"/>
+    <hyperlink ref="A1077" r:id="rId1221" display="1375155-2"/>
+    <hyperlink ref="A1078" r:id="rId1222" display="1375155-4"/>
+    <hyperlink ref="A1079" r:id="rId1223" display="1427009-1"/>
+    <hyperlink ref="A1080" r:id="rId1224" display="1394294-1"/>
+    <hyperlink ref="A1081" r:id="rId1225" display="1933671-4"/>
+    <hyperlink ref="A1082" r:id="rId1226" display="1933674-2"/>
+    <hyperlink ref="A1083" r:id="rId1227" display="2-1427030-1"/>
+    <hyperlink ref="A1084" r:id="rId1228" display="2-1671163-1"/>
+    <hyperlink ref="A1085" r:id="rId1229" display="2-279393-3"/>
+    <hyperlink ref="A1086" r:id="rId1230" display="2-279393-4"/>
+    <hyperlink ref="A1087" r:id="rId1231" display="2-279393-5"/>
+    <hyperlink ref="A1088" r:id="rId1232" display="2-336613-1"/>
+    <hyperlink ref="A1089" r:id="rId1233" display="2-966224-1"/>
+    <hyperlink ref="A1090" r:id="rId1234" display="2111010-1"/>
+    <hyperlink ref="A1091" r:id="rId1235" display="2111008-1"/>
+    <hyperlink ref="A1092" r:id="rId1236" display="2111013-4"/>
+    <hyperlink ref="A1093" r:id="rId1237" display="2111014-1"/>
+    <hyperlink ref="A1094" r:id="rId1238" display="2111021-4"/>
+    <hyperlink ref="A1095" r:id="rId1239" display="2111037-2"/>
+    <hyperlink ref="A1096" r:id="rId1240" display="2111014-4"/>
+    <hyperlink ref="A1097" r:id="rId1241" display="2111025-1"/>
+    <hyperlink ref="A1098" r:id="rId1242" display="2111022-2"/>
+    <hyperlink ref="A1099" r:id="rId1243" display="2111037-3"/>
+    <hyperlink ref="A1100" r:id="rId1244" display="2111009-2"/>
+    <hyperlink ref="A1101" r:id="rId1245" display="2111015-1"/>
+    <hyperlink ref="A1102" r:id="rId1246" display="2111025-2"/>
+    <hyperlink ref="A1103" r:id="rId1247" display="2111022-4"/>
+    <hyperlink ref="A1104" r:id="rId1248" display="2111042-2"/>
+    <hyperlink ref="A1105" r:id="rId1249" display="2111011-4"/>
+    <hyperlink ref="A1106" r:id="rId1250" display="2111023-1"/>
+    <hyperlink ref="A1107" r:id="rId1251" display="2111040-1"/>
+    <hyperlink ref="A1108" r:id="rId1252" display="2111042-3"/>
+    <hyperlink ref="A1109" r:id="rId1253" display="2111015-4"/>
+    <hyperlink ref="A1110" r:id="rId1254" display="2111036-1"/>
+    <hyperlink ref="A1111" r:id="rId1255" display="2111050-1"/>
+    <hyperlink ref="A1112" r:id="rId1256" display="2111040-2"/>
+    <hyperlink ref="A1113" r:id="rId1257" display="2111042-4"/>
+    <hyperlink ref="A1114" r:id="rId1258" display="2111038-2"/>
+    <hyperlink ref="A1115" r:id="rId1259" display="2111023-3"/>
+    <hyperlink ref="A1116" r:id="rId1260" display="2111023-4"/>
+    <hyperlink ref="A1117" r:id="rId1261" display="2111050-3"/>
+    <hyperlink ref="A1118" r:id="rId1262" display="2111012-4"/>
+    <hyperlink ref="A1119" r:id="rId1263" display="2111052-2"/>
+    <hyperlink ref="A1120" r:id="rId1264" display="2111038-3"/>
+    <hyperlink ref="A1121" r:id="rId1265" display="2111036-4"/>
+    <hyperlink ref="A1122" r:id="rId1266" display="2111041-1"/>
+    <hyperlink ref="A1123" r:id="rId1267" display="2111038-4"/>
+    <hyperlink ref="A1124" r:id="rId1268" display="2111043-4"/>
+    <hyperlink ref="A1125" r:id="rId1269" display="2111041-2"/>
+    <hyperlink ref="A1126" r:id="rId1270" display="2111037-1"/>
+    <hyperlink ref="A1127" r:id="rId1271" display="2111049-1"/>
+    <hyperlink ref="A1128" r:id="rId1272" display="2111053-1"/>
+    <hyperlink ref="A1129" r:id="rId1273" display="2111051-2"/>
+    <hyperlink ref="A1130" r:id="rId1274" display="2111049-2"/>
+    <hyperlink ref="A1131" r:id="rId1275" display="2111203-1"/>
+    <hyperlink ref="A1132" r:id="rId1276" display="2111049-3"/>
+    <hyperlink ref="A1133" r:id="rId1277" display="2111203-2"/>
+    <hyperlink ref="A1134" r:id="rId1278" display="2111053-3"/>
+    <hyperlink ref="A1135" r:id="rId1279" display="2111042-1"/>
+    <hyperlink ref="A1136" r:id="rId1280" display="2111203-4"/>
+    <hyperlink ref="A1137" r:id="rId1281" display="2111053-4"/>
+    <hyperlink ref="A1138" r:id="rId1282" display="2111201-1"/>
+    <hyperlink ref="A1139" r:id="rId1283" display="2153004-1"/>
+    <hyperlink ref="A1140" r:id="rId1284" display="2153216-3"/>
+    <hyperlink ref="A1141" r:id="rId1285" display="2174677-1"/>
+    <hyperlink ref="A1142" r:id="rId1286" display="2225214-1"/>
+    <hyperlink ref="A1143" r:id="rId1287" display="2225211-1"/>
+    <hyperlink ref="A1144" r:id="rId1288" display="2225212-2"/>
+    <hyperlink ref="A1145" r:id="rId1289" display="235001-2"/>
+    <hyperlink ref="A1146" r:id="rId1290" display="1711082-1"/>
+    <hyperlink ref="A1147" r:id="rId1291" display="1711083-1"/>
+    <hyperlink ref="A1148" r:id="rId1292" display="1711255-3"/>
+    <hyperlink ref="A1149" r:id="rId1293" display="1711301-1"/>
+    <hyperlink ref="A1150" r:id="rId1294" display="1711302-1"/>
+    <hyperlink ref="A1151" r:id="rId1295" display="1711255-4"/>
+    <hyperlink ref="A1152" r:id="rId1296" display="1711275-1"/>
+    <hyperlink ref="A1153" r:id="rId1297" display="1711348-1"/>
+    <hyperlink ref="A1154" r:id="rId1298" display="1711490-1"/>
+    <hyperlink ref="A1155" r:id="rId1299" display="1711277-1"/>
+    <hyperlink ref="A1156" r:id="rId1300" display="1711491-1"/>
+    <hyperlink ref="A1157" r:id="rId1301" display="1711411-2"/>
+    <hyperlink ref="A1158" r:id="rId1302" display="1711283-1"/>
+    <hyperlink ref="A1159" r:id="rId1303" display="1711537-2"/>
+    <hyperlink ref="A1160" r:id="rId1304" display="1711653-1"/>
+    <hyperlink ref="A1161" r:id="rId1305" display="1711664-1"/>
+    <hyperlink ref="A1162" r:id="rId1306" display="1711797-1"/>
+    <hyperlink ref="A1163" r:id="rId1307" display="1717909-1"/>
+    <hyperlink ref="A1164" r:id="rId1308" display="1717910-2"/>
+    <hyperlink ref="A1165" r:id="rId1309" display="183931-1"/>
+    <hyperlink ref="A1166" r:id="rId1310" display="185705-1"/>
+    <hyperlink ref="A1167" r:id="rId1311" display="1859130-1"/>
+    <hyperlink ref="A1168" r:id="rId1312" display="1859167-1"/>
+    <hyperlink ref="A1169" r:id="rId1313" display="1859168-1"/>
+    <hyperlink ref="A1170" r:id="rId1314" display="1859081-1"/>
+    <hyperlink ref="A1171" r:id="rId1315" display="1859082-1"/>
+    <hyperlink ref="A1172" r:id="rId1316" display="1903739-1"/>
+    <hyperlink ref="A1173" r:id="rId1317" display="1933668-3"/>
+    <hyperlink ref="A1174" r:id="rId1318" display="1933668-4"/>
+    <hyperlink ref="A1175" r:id="rId1319" display="1427478-3"/>
+    <hyperlink ref="A1176" r:id="rId1320" display="1479158-1"/>
+    <hyperlink ref="A1177" r:id="rId1321" display="1479079-2"/>
+    <hyperlink ref="A1178" r:id="rId1322" display="1479322-1"/>
+    <hyperlink ref="A1179" r:id="rId1323" display="1479593-2"/>
+    <hyperlink ref="A1180" r:id="rId1324" display="1479486-1"/>
+    <hyperlink ref="A1181" r:id="rId1325" display="1671128-1"/>
+    <hyperlink ref="A1182" r:id="rId1326" display="1674861-2"/>
+    <hyperlink ref="A1183" r:id="rId1327" display="EG8549-002"/>
+    <hyperlink ref="C1183" r:id="rId1328" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A1184" r:id="rId1329" display="EH0702-000"/>
+    <hyperlink ref="C1184" r:id="rId1330" display="Variant of COWO"/>
+    <hyperlink ref="A1185" r:id="rId1331" display="EK3661-001"/>
+    <hyperlink ref="C1185" r:id="rId1332" display="Variant of RFP"/>
+    <hyperlink ref="A1186" r:id="rId1333" display="EK5887-001"/>
+    <hyperlink ref="A1187" r:id="rId1334" display="EK5889-001"/>
+    <hyperlink ref="A1188" r:id="rId1335" display="EM3000-002"/>
+    <hyperlink ref="C1188" r:id="rId1336" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A1189" r:id="rId1337" display="CS5615-000"/>
+    <hyperlink ref="C1189" r:id="rId1338" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A1190" r:id="rId1339" display="CU7248-000"/>
+    <hyperlink ref="C1190" r:id="rId1340" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A1191" r:id="rId1341" display="CV5880-001"/>
+    <hyperlink ref="C1191" r:id="rId1342" display="Variant of RFP"/>
+    <hyperlink ref="A1192" r:id="rId1343" display="CV4995-000"/>
+    <hyperlink ref="C1192" r:id="rId1344" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A1193" r:id="rId1345" display="CW2640-000"/>
+    <hyperlink ref="C1193" r:id="rId1346" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A1194" r:id="rId1347" display="CW5249-000"/>
+    <hyperlink ref="C1194" r:id="rId1348" display="Variant of COWO"/>
+    <hyperlink ref="A1195" r:id="rId1349" display="CY9941-000"/>
+    <hyperlink ref="C1195" r:id="rId1350" display="Variant of COWO"/>
+    <hyperlink ref="A1196" r:id="rId1351" display="CZ0630-000"/>
+    <hyperlink ref="A1197" r:id="rId1352" display="CZ0661-000"/>
+    <hyperlink ref="A1198" r:id="rId1353" display="CZ0665-000"/>
+    <hyperlink ref="A1199" r:id="rId1354" display="CZ0667-000"/>
+    <hyperlink ref="A1200" r:id="rId1355" display="CZ8124-000"/>
+    <hyperlink ref="C1200" r:id="rId1356" display="Variant of RFP"/>
+    <hyperlink ref="A1201" r:id="rId1357" display="CZ8125-000"/>
+    <hyperlink ref="C1201" r:id="rId1358" display="Variant of RFP"/>
+    <hyperlink ref="A1202" r:id="rId1359" display="CZ8127-000"/>
+    <hyperlink ref="C1202" r:id="rId1360" display="Variant of RFP"/>
+    <hyperlink ref="A1203" r:id="rId1361" display="760181917"/>
+    <hyperlink ref="A1204" r:id="rId1362" display="760181800"/>
+    <hyperlink ref="A1205" r:id="rId1363" display="760181925"/>
+    <hyperlink ref="A1206" r:id="rId1364" display="760181818"/>
+    <hyperlink ref="A1207" r:id="rId1365" display="760181933"/>
+    <hyperlink ref="C1207" r:id="rId1366" display="Variant of M10LE"/>
+    <hyperlink ref="A1208" r:id="rId1367" display="760181941"/>
+    <hyperlink ref="A1209" r:id="rId1368" display="760183715"/>
+    <hyperlink ref="A1210" r:id="rId1369" display="760181834"/>
+    <hyperlink ref="A1211" r:id="rId1370" display="7602450"/>
+    <hyperlink ref="A1212" r:id="rId1371" display="760253238"/>
+    <hyperlink ref="A1213" r:id="rId1372" display="760255145"/>
+    <hyperlink ref="A1214" r:id="rId1373" display="760254383"/>
+    <hyperlink ref="A1215" r:id="rId1374" display="760250805"/>
+    <hyperlink ref="C1215" r:id="rId1375" display="Variant of HTB2"/>
+    <hyperlink ref="A1216" r:id="rId1376" display="760254556"/>
+    <hyperlink ref="A1217" r:id="rId1377" display="760254557"/>
+    <hyperlink ref="A1218" r:id="rId1378" display="760253651"/>
+    <hyperlink ref="A1219" r:id="rId1379" display="760253650"/>
+    <hyperlink ref="A1220" r:id="rId1380" display="760253653"/>
+    <hyperlink ref="A1221" r:id="rId1381" display="760253831"/>
+    <hyperlink ref="A1222" r:id="rId1382" display="760253234"/>
+    <hyperlink ref="C1222" r:id="rId1383" display="Variant of FP-LBL-2P"/>
+    <hyperlink ref="A1223" r:id="rId1384" display="760253235"/>
+    <hyperlink ref="C1223" r:id="rId1385" display="Variant of FP-LBL-2P"/>
+    <hyperlink ref="A1224" r:id="rId1386" display="760255263"/>
+    <hyperlink ref="A1225" r:id="rId1387" display="760255133"/>
+    <hyperlink ref="A1226" r:id="rId1388" display="760255135"/>
+    <hyperlink ref="A1227" r:id="rId1389" display="760255139"/>
+    <hyperlink ref="A1228" r:id="rId1390" display="760255233"/>
+    <hyperlink ref="A1229" r:id="rId1391" display="760254382"/>
+    <hyperlink ref="A1230" r:id="rId1392" display="760250806"/>
+    <hyperlink ref="C1230" r:id="rId1393" display="Variant of HTB2"/>
+    <hyperlink ref="A1231" r:id="rId1394" display="760256171"/>
+    <hyperlink ref="C1231" r:id="rId1395" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A1232" r:id="rId1396" display="760250373"/>
+    <hyperlink ref="C1232" r:id="rId1397" display="Variant of MGS600S-ADAPTERS"/>
+    <hyperlink ref="A1233" r:id="rId1398" display="760256172"/>
+    <hyperlink ref="C1233" r:id="rId1399" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A1234" r:id="rId1400" display="760256168"/>
+    <hyperlink ref="C1234" r:id="rId1401" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A1235" r:id="rId1402" display="760256169"/>
+    <hyperlink ref="C1235" r:id="rId1403" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A1236" r:id="rId1404" display="760256175"/>
+    <hyperlink ref="C1236" r:id="rId1405" display="Variant of HFTP-AM"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId1252"/>
+    <tablePart r:id="rId1406"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>