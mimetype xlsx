--- v0 (2026-06-14)
+++ v1 (2026-08-03)
@@ -43,3036 +43,3960 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255231</t>
+  </si>
+  <si>
+    <t>760255231</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Faceplate Standard Kit, 1 Port, White</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>Faceplate kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255232</t>
+  </si>
+  <si>
+    <t>760255232</t>
+  </si>
+  <si>
+    <t>Faceplate Standard Kit, 2 Port, White</t>
+  </si>
+  <si>
+    <t>272368-2</t>
+  </si>
+  <si>
+    <t>Faceplate Standard Kit, 2 Ports, Shuttered, Almond</t>
+  </si>
+  <si>
+    <t>66441024-01</t>
+  </si>
+  <si>
+    <t>Faceplate, 1 port, SS, flush mount</t>
+  </si>
+  <si>
+    <t>KJ Series</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249252</t>
+  </si>
+  <si>
+    <t>760249252</t>
+  </si>
+  <si>
+    <t>FPS-BS-2P-B</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, universal, two ports, British Standard style, shuttered, black</t>
+  </si>
+  <si>
+    <t>FPS-BS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249256</t>
+  </si>
+  <si>
+    <t>760249256</t>
+  </si>
+  <si>
+    <t>FPUS-BS-2P-W</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, universal, two ports, British Standard style, unshuttered, white</t>
+  </si>
+  <si>
+    <t>FPUS-BS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253099</t>
+  </si>
+  <si>
+    <t>760253099</t>
+  </si>
+  <si>
+    <t>FPUS-BS-1P-B</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, universal, one port, British Standard style, unshuttered, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253100</t>
+  </si>
+  <si>
+    <t>760253100</t>
+  </si>
+  <si>
+    <t>FPUS-BS-1P-W</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, universal, one port, British Standard style, unshuttered, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760254616</t>
+  </si>
+  <si>
+    <t>760254616</t>
+  </si>
+  <si>
+    <t>FPUS-BS-4P-B</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, universal, four ports, British Standard style, unshuttered,  black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760254617</t>
+  </si>
+  <si>
+    <t>760254617</t>
+  </si>
+  <si>
+    <t>FPUS-BS-4P-W</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, universal, four ports, British Standard style, unshuttered,  white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256273</t>
+  </si>
+  <si>
+    <t>760256273</t>
+  </si>
+  <si>
+    <t>FPDS-BS-2P-SW</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator, two ports, British Standard style, signal white</t>
+  </si>
+  <si>
+    <t>Universal Opening Series</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256274</t>
+  </si>
+  <si>
+    <t>760256274</t>
+  </si>
+  <si>
+    <t>FPDS-BS-4P-SW</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator, four ports, British Standard style, signal white</t>
+  </si>
+  <si>
+    <t>1479486-2</t>
+  </si>
+  <si>
+    <t>SL Series Faceplate, double gang, double-sided, black</t>
+  </si>
+  <si>
+    <t>SL Series</t>
+  </si>
+  <si>
+    <t>1339118-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, SL Series, single gang, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256269</t>
+  </si>
+  <si>
+    <t>760256269</t>
+  </si>
+  <si>
+    <t>FPDS-BS-1P-PW</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator, one port, British Standard style, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760257774</t>
+  </si>
+  <si>
+    <t>760257774</t>
+  </si>
+  <si>
+    <t>FPDS-BS-1P-NL-SW</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator, one port, British Standard style, no label, signal white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258029</t>
+  </si>
+  <si>
+    <t>760258029</t>
+  </si>
+  <si>
+    <t>FPDS-BS-1P-CW</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator, one port, British Standard style, cream white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258030</t>
+  </si>
+  <si>
+    <t>760258030</t>
+  </si>
+  <si>
+    <t>FPDS-BS-2P-CW</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator, two ports, British Standard style, cream white</t>
+  </si>
+  <si>
+    <t>406185-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4-port, angled, name gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255103</t>
+  </si>
+  <si>
+    <t>760255103</t>
+  </si>
+  <si>
+    <t>Faceplate BS LJ6C Unloaded, 2 port, white, ECO BULK</t>
+  </si>
+  <si>
+    <t>LJ6C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258041</t>
+  </si>
+  <si>
+    <t>760258041</t>
+  </si>
+  <si>
+    <t>FP-LBL-12P-003</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 2-gang, 12 port, electric black</t>
+  </si>
+  <si>
+    <t>FP-LBL</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258043</t>
+  </si>
+  <si>
+    <t>760258043</t>
+  </si>
+  <si>
+    <t>FP-LBL-12P-270</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 2-gang, 12 port, electric gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258047</t>
+  </si>
+  <si>
+    <t>760258047</t>
+  </si>
+  <si>
+    <t>FP-LBL-12P-246</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 2-gang, 12 port, electric ivory</t>
+  </si>
+  <si>
+    <t>1-1375155-3</t>
+  </si>
+  <si>
+    <t>Faceplate, 2 port, angled, flush mount, alpine white</t>
+  </si>
+  <si>
+    <t>NETCONNECT®</t>
+  </si>
+  <si>
+    <t>1-1479486-3</t>
+  </si>
+  <si>
+    <t>SL Series Faceplate, double gang, double-sided, alpine white</t>
+  </si>
+  <si>
+    <t>1-1427478-3</t>
+  </si>
+  <si>
+    <t>Faceplate, 4 port, mid-size, white</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>1-1479152-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, phone, 1-port, alpine white</t>
+  </si>
+  <si>
+    <t>1-1711307-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, French, unloaded, 45x45 mm, white</t>
+  </si>
+  <si>
+    <t>1-2111008-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 1 port, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111012-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 6 port, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111022-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 2 port, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111037-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 2 port, electrical ivory</t>
+  </si>
+  <si>
+    <t>E Series</t>
+  </si>
+  <si>
+    <t>1-2111008-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 1 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111012-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 6 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111022-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 2 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111023-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 3 port, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111013-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 6 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111009-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 2 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111042-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 8 port, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111023-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 3 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111014-1</t>
+  </si>
+  <si>
+    <t>1-2111052-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 4 port, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111042-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 8 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111024-1</t>
+  </si>
+  <si>
+    <t>1-2111052-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 4 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111203-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, horizontal orientation, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111010-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 3 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111024-3</t>
+  </si>
+  <si>
+    <t>1-2111011-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111049-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 1 port, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111011-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111021-1</t>
+  </si>
+  <si>
+    <t>1-2111021-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 1 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111050-3</t>
+  </si>
+  <si>
+    <t>1-2111051-1</t>
+  </si>
+  <si>
+    <t>1-2111051-3</t>
+  </si>
+  <si>
+    <t>1-406185-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4-port, angled, electric ivory</t>
+  </si>
+  <si>
+    <t>1-557505-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 1-gang, 2 port, electric ivory</t>
+  </si>
+  <si>
+    <t>1-558088-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, 110 connect, electrical ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106650898</t>
+  </si>
+  <si>
+    <t>106650898</t>
+  </si>
+  <si>
+    <t>M13C-262</t>
+  </si>
+  <si>
+    <t>M13C Type Furniture Faceplate, three port white</t>
+  </si>
+  <si>
+    <t>M Series</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106720212</t>
+  </si>
+  <si>
+    <t>106720212</t>
+  </si>
+  <si>
+    <t>M02714-246</t>
+  </si>
+  <si>
+    <t>Flush Mount Faceplate, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107276180</t>
+  </si>
+  <si>
+    <t>107276180</t>
+  </si>
+  <si>
+    <t>M12AP-262</t>
+  </si>
+  <si>
+    <t>L Type Flush-Mounted Faceplate, two port vertical alignment, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106650880</t>
+  </si>
+  <si>
+    <t>106650880</t>
+  </si>
+  <si>
+    <t>M13C-246</t>
+  </si>
+  <si>
+    <t>M13C Type Furniture Faceplate, three port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107167496</t>
+  </si>
+  <si>
+    <t>107167496</t>
+  </si>
+  <si>
+    <t>M26C-246</t>
+  </si>
+  <si>
+    <t>M26C Type Funiture Faceplate, six port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107276172</t>
+  </si>
+  <si>
+    <t>107276172</t>
+  </si>
+  <si>
+    <t>M12AP-246</t>
+  </si>
+  <si>
+    <t>L Type Flush-Mounted Faceplate, two port vertical alignment, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107655169</t>
+  </si>
+  <si>
+    <t>107655169</t>
+  </si>
+  <si>
+    <t>M14MMO-003</t>
+  </si>
+  <si>
+    <t>MMO Type Flush Mounted Angled Faceplate, four port black</t>
+  </si>
+  <si>
+    <t>Flush mount outlet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107655177</t>
+  </si>
+  <si>
+    <t>107655177</t>
+  </si>
+  <si>
+    <t>M14MMO-246</t>
+  </si>
+  <si>
+    <t>MMO Type Flush Mounted Angled Faceplate, four port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713612</t>
+  </si>
+  <si>
+    <t>107713612</t>
+  </si>
+  <si>
+    <t>M14AS-003</t>
+  </si>
+  <si>
+    <t>Angled Flush Mounted Faceplate, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713554</t>
+  </si>
+  <si>
+    <t>107713554</t>
+  </si>
+  <si>
+    <t>M12AS-270</t>
+  </si>
+  <si>
+    <t>Variant of M12AS</t>
+  </si>
+  <si>
+    <t>Angled Specialty Faceplate, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168493</t>
+  </si>
+  <si>
+    <t>108168493</t>
+  </si>
+  <si>
+    <t>M13L-270</t>
+  </si>
+  <si>
+    <t>L Type Flush-Mounted Faceplate, 3 port, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168501</t>
+  </si>
+  <si>
+    <t>108168501</t>
+  </si>
+  <si>
+    <t>M13L-262</t>
+  </si>
+  <si>
+    <t>L Type Flush-Mounted Faceplate, 3 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168519</t>
+  </si>
+  <si>
+    <t>108168519</t>
+  </si>
+  <si>
+    <t>M13L-246</t>
+  </si>
+  <si>
+    <t>L Type Flush-Mounted Faceplate, 3 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168527</t>
+  </si>
+  <si>
+    <t>108168527</t>
+  </si>
+  <si>
+    <t>M13L-003</t>
+  </si>
+  <si>
+    <t>L Type Flush-Mounted Faceplate, 3 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168535</t>
+  </si>
+  <si>
+    <t>108168535</t>
+  </si>
+  <si>
+    <t>M14L-270</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 4 port, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258435</t>
+  </si>
+  <si>
+    <t>108258435</t>
+  </si>
+  <si>
+    <t>M10L-270</t>
+  </si>
+  <si>
+    <t>Variant of M10L</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 1 port, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168451</t>
+  </si>
+  <si>
+    <t>108168451</t>
+  </si>
+  <si>
+    <t>M12L-270</t>
+  </si>
+  <si>
+    <t>Variant of M12L</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 2 port, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168469</t>
+  </si>
+  <si>
+    <t>108168469</t>
+  </si>
+  <si>
+    <t>M12L-262</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 2 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258450</t>
+  </si>
+  <si>
+    <t>108258450</t>
+  </si>
+  <si>
+    <t>M10LW-246</t>
+  </si>
+  <si>
+    <t>Variant of M10LW</t>
+  </si>
+  <si>
+    <t>Wall Mount Telephone, 1 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168568</t>
+  </si>
+  <si>
+    <t>108168568</t>
+  </si>
+  <si>
+    <t>M14L-003</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 4 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258468</t>
+  </si>
+  <si>
+    <t>108258468</t>
+  </si>
+  <si>
+    <t>M10LW-262</t>
+  </si>
+  <si>
+    <t>Wall Mount Telephone, 1 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168485</t>
+  </si>
+  <si>
+    <t>108168485</t>
+  </si>
+  <si>
+    <t>M12L-003</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 2 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168584</t>
+  </si>
+  <si>
+    <t>108168584</t>
+  </si>
+  <si>
+    <t>M16L-262</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 6 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333147</t>
+  </si>
+  <si>
+    <t>108333147</t>
+  </si>
+  <si>
+    <t>M14LE-215</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 4 port, cream</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258419</t>
+  </si>
+  <si>
+    <t>108258419</t>
+  </si>
+  <si>
+    <t>M10L-246</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 1 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108332982</t>
+  </si>
+  <si>
+    <t>108332982</t>
+  </si>
+  <si>
+    <t>M10LE-003</t>
+  </si>
+  <si>
+    <t>Variant of M10LE</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 1 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108332990</t>
+  </si>
+  <si>
+    <t>108332990</t>
+  </si>
+  <si>
+    <t>M10LE-215</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 1 port, cream</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333097</t>
+  </si>
+  <si>
+    <t>108333097</t>
+  </si>
+  <si>
+    <t>M13LE-215</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 3 port, cream</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333196</t>
+  </si>
+  <si>
+    <t>108333196</t>
+  </si>
+  <si>
+    <t>M16LE-215</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 6 port, cream</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333113</t>
+  </si>
+  <si>
+    <t>108333113</t>
+  </si>
+  <si>
+    <t>M13LE-262</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 3 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333121</t>
+  </si>
+  <si>
+    <t>108333121</t>
+  </si>
+  <si>
+    <t>M13LE-270</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 3 port, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108502329</t>
+  </si>
+  <si>
+    <t>108502329</t>
+  </si>
+  <si>
+    <t>M10MMFP-262</t>
+  </si>
+  <si>
+    <t>Variant of M10MM</t>
+  </si>
+  <si>
+    <t>MMFP Type Flush Mounted Multimide Faceplate, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333220</t>
+  </si>
+  <si>
+    <t>108333220</t>
+  </si>
+  <si>
+    <t>M16LE-270</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 6 port, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108406430</t>
+  </si>
+  <si>
+    <t>108406430</t>
+  </si>
+  <si>
+    <t>M14CH-262</t>
+  </si>
+  <si>
+    <t>M14CH Type Furniture Faceplate, 4 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108564675</t>
+  </si>
+  <si>
+    <t>108564675</t>
+  </si>
+  <si>
+    <t>M13CLS-246</t>
+  </si>
+  <si>
+    <t>Flexible Faceplate with Single Gang Frame, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108406448</t>
+  </si>
+  <si>
+    <t>108406448</t>
+  </si>
+  <si>
+    <t>M14CH-270</t>
+  </si>
+  <si>
+    <t>M14CH Type Furniture Faceplate, four port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108685033</t>
+  </si>
+  <si>
+    <t>108685033</t>
+  </si>
+  <si>
+    <t>M28L-270</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Double Gang Faceplate, eight port, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108564709</t>
+  </si>
+  <si>
+    <t>108564709</t>
+  </si>
+  <si>
+    <t>M13CLS-003</t>
+  </si>
+  <si>
+    <t>Flexible Faceplate with Single Gang Frame, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108615196</t>
+  </si>
+  <si>
+    <t>108615196</t>
+  </si>
+  <si>
+    <t>M13SP</t>
+  </si>
+  <si>
+    <t>SP Type Flush-Mounted Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108685017</t>
+  </si>
+  <si>
+    <t>108685017</t>
+  </si>
+  <si>
+    <t>M28L-246</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Double Gang Faceplate, eight port, ivory</t>
+  </si>
+  <si>
+    <t>1375006-2</t>
+  </si>
+  <si>
+    <t>Large base Furniture Faceplate Kit, black</t>
+  </si>
+  <si>
+    <t>1375155-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 1-gang, angled, 2 port, almond</t>
+  </si>
+  <si>
+    <t>1375155-3</t>
+  </si>
+  <si>
+    <t>Faceplate, 2 port, angled, flush mount, white</t>
+  </si>
+  <si>
+    <t>1427023-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4-port, white</t>
+  </si>
+  <si>
+    <t>1427475-3</t>
+  </si>
+  <si>
+    <t>Faceplate, 1 port, mid-size, white</t>
+  </si>
+  <si>
+    <t>1427476-3</t>
+  </si>
+  <si>
+    <t>Faceplate, 2 port, mid-size, white</t>
+  </si>
+  <si>
+    <t>1427477-3</t>
+  </si>
+  <si>
+    <t>Faceplate, 3 port, mid-size, white</t>
+  </si>
+  <si>
+    <t>1479159-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 1-port, white</t>
+  </si>
+  <si>
+    <t>1479152-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, phone, 1-port, almond</t>
+  </si>
+  <si>
+    <t>1479594-2</t>
+  </si>
+  <si>
+    <t>ETHERSEAL® Faceplate, stainless steel, 1-gang, 2-port, with gasket</t>
+  </si>
+  <si>
+    <t>ETHERSEAL</t>
+  </si>
+  <si>
+    <t>1479486-3</t>
+  </si>
+  <si>
+    <t>SL Series Faceplate, double gang, double-sided, white</t>
+  </si>
+  <si>
+    <t>1711168-1</t>
+  </si>
+  <si>
+    <t>EDIZIOdue Faceplate, 2 port, straight, UP, pure white</t>
+  </si>
+  <si>
+    <t>Outlet</t>
+  </si>
+  <si>
+    <t>1711169-1</t>
+  </si>
+  <si>
+    <t>EDIZIOdue Faceplate, 2 port, straight, KNL, pure white</t>
+  </si>
+  <si>
+    <t>1711485-1</t>
+  </si>
+  <si>
+    <t>DIN Flush Mount Angled Outlet, 3 port, includes 50 x 50 mm faceplate, almond</t>
+  </si>
+  <si>
+    <t>1711485-2</t>
+  </si>
+  <si>
+    <t>DIN Flush Mount Angled Outlet, 3 port, includes 50 x 50 mm faceplate, pure white</t>
+  </si>
+  <si>
+    <t>1711276-1</t>
+  </si>
+  <si>
+    <t>Dual Port Outlet, shuttered flat, for 2 SL jacks, 45 x 45 mm</t>
+  </si>
+  <si>
+    <t>1711399-1</t>
+  </si>
+  <si>
+    <t>Faceplate, BS 50 mm unloaded, for 2 shuttered modules, 1 gang, signal white</t>
+  </si>
+  <si>
+    <t>1711411-1</t>
+  </si>
+  <si>
+    <t>Industrial Outlet IP44, without cable gland, light gray</t>
+  </si>
+  <si>
+    <t>1711400-1</t>
+  </si>
+  <si>
+    <t>Faceplate BS 50 mm Unloaded, for 4 shuttered modules, 2 gang, signal white</t>
+  </si>
+  <si>
+    <t>1711282-1</t>
+  </si>
+  <si>
+    <t>EDIZIOdue-Compatible Faceplate, 4 port, straight, pure white</t>
+  </si>
+  <si>
+    <t>1711604-1</t>
+  </si>
+  <si>
+    <t>EDIZIOdue Outlet Kit, UP, angled, 2-port</t>
+  </si>
+  <si>
+    <t>1711537-1</t>
+  </si>
+  <si>
+    <t>DIN Flush Mount Angled Outlet, 3 port, includes 50 x 50 mm faceplate &amp; 80 x 80 mm frame, almond</t>
+  </si>
+  <si>
+    <t>1711644-1</t>
+  </si>
+  <si>
+    <t>EDIZIOdue Outlet Kit,, KLN, angled, 2-port</t>
+  </si>
+  <si>
+    <t>1711632-1</t>
+  </si>
+  <si>
+    <t>EDIZIOdue Outlet Kit, KLN, angled, 2-port</t>
+  </si>
+  <si>
+    <t>1711854-1</t>
+  </si>
+  <si>
+    <t>Industrial Faceplate, IP 44, light gray</t>
+  </si>
+  <si>
+    <t>1859049-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 1 port, 110Connect, British Standard style, white</t>
+  </si>
+  <si>
+    <t>1859050-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 2 port, 110Connect, British Standard style, white</t>
+  </si>
+  <si>
+    <t>1859053-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, 110Connect, British Standard style, white</t>
+  </si>
+  <si>
+    <t>1859083-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, 110Connect, British Standard style, angled, white</t>
+  </si>
+  <si>
+    <t>1859083-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, 110Connect, British Standard style, angled, light almond</t>
+  </si>
+  <si>
+    <t>1933134-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, Flexmode, Black</t>
+  </si>
+  <si>
+    <t>1933134-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, Flexmode, Gray</t>
+  </si>
+  <si>
+    <t>2-1427030-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator SL series, 2-port, with shutter and label, white</t>
+  </si>
+  <si>
+    <t>2-1427030-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator SL series, 3-port, with shutter and label, white</t>
+  </si>
+  <si>
+    <t>2-279393-1</t>
+  </si>
+  <si>
+    <t>Faceplate Shuttered 1 port, white</t>
+  </si>
+  <si>
+    <t>2-279393-2</t>
+  </si>
+  <si>
+    <t>Faceplate Shuttered 2 port, white</t>
+  </si>
+  <si>
+    <t>2-279393-6</t>
+  </si>
+  <si>
+    <t>Faceplate Angled Shuttered 3 port, white</t>
+  </si>
+  <si>
+    <t>2-336614-1</t>
+  </si>
+  <si>
+    <t>Flush Mount Outlet, 3 port, DIN 50 x 50 mm, white</t>
+  </si>
+  <si>
+    <t>2-966936-2</t>
+  </si>
+  <si>
+    <t>Faceplate kit, Angled, 2-gang, 2 ports for holding SC adapters, pure white</t>
+  </si>
+  <si>
+    <t>2111009-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 2 port, vertical orientation, gray</t>
+  </si>
+  <si>
+    <t>2111013-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 6 port, vertical orientation, almond</t>
+  </si>
+  <si>
+    <t>2111013-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 6 port, vertical orientation, black</t>
+  </si>
+  <si>
+    <t>2111010-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 3 port, vertical orientation, black</t>
+  </si>
+  <si>
+    <t>2111021-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 1 port, vertical orientation, black</t>
+  </si>
+  <si>
+    <t>2111008-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 1 port, vertical orientation, black</t>
+  </si>
+  <si>
+    <t>2111024-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 4 port, vertical orientation, black</t>
+  </si>
+  <si>
+    <t>2111010-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 3 port, vertical orientation, gray</t>
+  </si>
+  <si>
+    <t>2111008-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 1 port, vertical orientation, gray</t>
+  </si>
+  <si>
+    <t>2111014-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 8 port, vertical orientation, black</t>
+  </si>
+  <si>
+    <t>2111024-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 4 port, vertical orientation, gray</t>
+  </si>
+  <si>
+    <t>2111022-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 2 port, vertical orientation, light almond</t>
+  </si>
+  <si>
+    <t>2111009-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 2 port, vertical orientation, light almond</t>
+  </si>
+  <si>
+    <t>2111011-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, vertical orientation, light almond</t>
+  </si>
+  <si>
+    <t>2111011-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, vertical orientation, black</t>
+  </si>
+  <si>
+    <t>2111039-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, gray</t>
+  </si>
+  <si>
+    <t>2111037-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 2 port, gray</t>
+  </si>
+  <si>
+    <t>2111015-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 12 port, vertical orientation, black</t>
+  </si>
+  <si>
+    <t>2111025-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 6 port, vertical orientation, gray</t>
+  </si>
+  <si>
+    <t>2111049-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 1 port, gray</t>
+  </si>
+  <si>
+    <t>2111038-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 3 port, almond</t>
+  </si>
+  <si>
+    <t>2111012-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 6 port, vertical orientation, light almond</t>
+  </si>
+  <si>
+    <t>2111023-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 3 port, vertical orientation, black</t>
+  </si>
+  <si>
+    <t>2111036-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 1 port, black</t>
+  </si>
+  <si>
+    <t>2111050-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 2 port, black</t>
+  </si>
+  <si>
+    <t>2111021-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 1 port, vertical orientation, almond</t>
+  </si>
+  <si>
+    <t>2111012-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 6 port, vertical orientation, black</t>
+  </si>
+  <si>
+    <t>2111040-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 6 port, white</t>
+  </si>
+  <si>
+    <t>2111043-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 12 port, almond</t>
+  </si>
+  <si>
+    <t>2111043-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 12 port, black</t>
+  </si>
+  <si>
+    <t>2111036-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 1 port, white</t>
+  </si>
+  <si>
+    <t>2111040-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 6 port, gray</t>
+  </si>
+  <si>
+    <t>2111043-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 12 port, white</t>
+  </si>
+  <si>
+    <t>2111024-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 4 port, vertical orientation, almond</t>
+  </si>
+  <si>
+    <t>2111052-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 4 port, white</t>
+  </si>
+  <si>
+    <t>2111050-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 2 port, gray</t>
+  </si>
+  <si>
+    <t>2111052-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 4 port, gray</t>
+  </si>
+  <si>
+    <t>2111051-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 3 port, almond</t>
+  </si>
+  <si>
+    <t>2111039-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, light almond</t>
+  </si>
+  <si>
+    <t>2111041-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 6 port, white</t>
+  </si>
+  <si>
+    <t>2111039-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, black</t>
+  </si>
+  <si>
+    <t>2111053-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 6 port, black</t>
+  </si>
+  <si>
+    <t>2111041-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 6 port, gray</t>
+  </si>
+  <si>
+    <t>2111039-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, white</t>
+  </si>
+  <si>
+    <t>2111051-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 3 port, white</t>
+  </si>
+  <si>
+    <t>2111051-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 3 port, gray</t>
+  </si>
+  <si>
+    <t>2111052-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 4 port, almond</t>
+  </si>
+  <si>
+    <t>2225212-1</t>
+  </si>
+  <si>
+    <t>Faceplate (85 X 85) UK-style, 2-port, with shutter, white</t>
+  </si>
+  <si>
+    <t>235001-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 1 port, with shutter, signal white</t>
+  </si>
+  <si>
+    <t>272352-1</t>
+  </si>
+  <si>
+    <t>Faceplate Standard Kit, 1 Port, Almond</t>
+  </si>
+  <si>
+    <t>272378-3</t>
+  </si>
+  <si>
+    <t>Decorator Faceplate Kit Standard, 3-port, Almond</t>
+  </si>
+  <si>
+    <t>272368-1</t>
+  </si>
+  <si>
+    <t>Faceplate Standard Kit, 1 Port, shuttered, Almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255234</t>
+  </si>
+  <si>
+    <t>760255234</t>
+  </si>
+  <si>
+    <t>Faceplate Standard Kit, 2 Port, Shuttered, White</t>
+  </si>
+  <si>
+    <t>336613-1</t>
+  </si>
+  <si>
+    <t>SL Series Installation Kit, 3 port, without plastic frame, almond</t>
+  </si>
+  <si>
+    <t>336614-1</t>
+  </si>
+  <si>
+    <t>SL Series Installation Kit, 3 port, with plastic frame, almond</t>
+  </si>
+  <si>
+    <t>5-336608-1</t>
+  </si>
+  <si>
+    <t>Faceplate Frame Kit, 80x80 to 50x50, for DIN applications, white</t>
+  </si>
+  <si>
+    <t>5-336608-3</t>
+  </si>
+  <si>
+    <t>Faceplate Frame Kit, 80x80 to 50x50, for DIN applications, black</t>
+  </si>
+  <si>
+    <t>557505-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 1-gang, 2 port, white</t>
+  </si>
+  <si>
+    <t>557505-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 1-gang, 2 port, gray</t>
+  </si>
+  <si>
+    <t>557691-1</t>
+  </si>
+  <si>
+    <t>110Connect Faceplate Kit, 6-port, light almond</t>
+  </si>
+  <si>
+    <t>558106-1</t>
+  </si>
+  <si>
+    <t>Flexmode Faceplate Kit, 2-port, flush mount, Black</t>
+  </si>
+  <si>
+    <t>557691-3</t>
+  </si>
+  <si>
+    <t>110Connect Faceplate Kit, 6-port, white</t>
+  </si>
+  <si>
+    <t>558106-2</t>
+  </si>
+  <si>
+    <t>Flexmode Faceplate Kit, 2-port, flush mount, almond</t>
+  </si>
+  <si>
+    <t>558106-3</t>
+  </si>
+  <si>
+    <t>Flexmode Faceplate Kit, 2-port, flush mount, white</t>
+  </si>
+  <si>
+    <t>558106-4</t>
+  </si>
+  <si>
+    <t>Flexmode Faceplate Kit, 2-port, flush mount, Gray</t>
+  </si>
+  <si>
+    <t>558107-2</t>
+  </si>
+  <si>
+    <t>Flexmode Faceplate Kit, 3-port, flush mount, almond</t>
+  </si>
+  <si>
+    <t>558088-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, 110 connect, almond</t>
+  </si>
+  <si>
+    <t>558088-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, 110 connect, black</t>
+  </si>
+  <si>
+    <t>558191-1</t>
+  </si>
+  <si>
+    <t>Faceplate for HERMAN MILLER Furniture, 4-port, black</t>
+  </si>
+  <si>
+    <t>558088-7</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, 110 connect, red</t>
+  </si>
+  <si>
+    <t>569127-2</t>
+  </si>
+  <si>
+    <t>Faceplate for HERMAN MILLER Furniture, standard, white</t>
+  </si>
+  <si>
+    <t>64671108-00</t>
+  </si>
+  <si>
+    <t>6467 1 108-00</t>
+  </si>
+  <si>
+    <t>Faceplate, flush mount, modular jack, single, box of 10</t>
+  </si>
+  <si>
+    <t>64671110-00</t>
+  </si>
+  <si>
+    <t>6467 1 110-00</t>
+  </si>
+  <si>
+    <t>Faceplate, flush mount, modular jack, dual, box of 10</t>
+  </si>
+  <si>
+    <t>65401812-04</t>
+  </si>
+  <si>
+    <t>6540 1 812-04</t>
+  </si>
+  <si>
+    <t>Faceplate, 2-port, 1-gang, flush mount, UK style (deep), white</t>
+  </si>
+  <si>
+    <t>65401812-05</t>
+  </si>
+  <si>
+    <t>6540 1 812-05</t>
+  </si>
+  <si>
+    <t>Faceplate, 4-port, 2-gang, flush mount, UK style (deep), white</t>
+  </si>
+  <si>
+    <t>66441024-02</t>
+  </si>
+  <si>
+    <t>6644 1 024-02</t>
+  </si>
+  <si>
+    <t>Faceplate, 2 port, SS, flush mount</t>
+  </si>
+  <si>
+    <t>66441143-01</t>
+  </si>
+  <si>
+    <t>6644 1 143-01</t>
+  </si>
+  <si>
+    <t>Furniture Faceplate, 3 port, with labels and icons, white</t>
+  </si>
+  <si>
+    <t>Furniture faceplate</t>
+  </si>
+  <si>
+    <t>66441144-01</t>
+  </si>
+  <si>
+    <t>6644 1 144-01</t>
+  </si>
+  <si>
+    <t>Furniture Faceplate, 4 port, with labels and icons, white</t>
+  </si>
+  <si>
+    <t>66441164-01</t>
+  </si>
+  <si>
+    <t>6644 1 164-01</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, flush mount, 2-gang, white</t>
+  </si>
+  <si>
+    <t>66441144-04</t>
+  </si>
+  <si>
+    <t>6644 1 144-04</t>
+  </si>
+  <si>
+    <t>Furniture Faceplate, 4 port, with labels and icons, black</t>
+  </si>
+  <si>
+    <t>66441174-01</t>
+  </si>
+  <si>
+    <t>6644 1 174-01</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, angled, 2-gang, white</t>
+  </si>
+  <si>
+    <t>66441178-02</t>
+  </si>
+  <si>
+    <t>6644 1 178-02</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 8 port, angled, 2-gang, ivory</t>
+  </si>
+  <si>
+    <t>66441154-01</t>
+  </si>
+  <si>
+    <t>6644 1 154-01</t>
+  </si>
+  <si>
+    <t>Faceplate, 4 port, 1-gang, unshielded, flush mount, white</t>
+  </si>
+  <si>
+    <t>66441154-02</t>
+  </si>
+  <si>
+    <t>6644 1 154-02</t>
+  </si>
+  <si>
+    <t>Faceplate, 4 port, 1-gang, unshielded, flush mount, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item700191596</t>
+  </si>
+  <si>
+    <t>700191596</t>
+  </si>
+  <si>
+    <t>M4CA-270</t>
+  </si>
+  <si>
+    <t>M4CA Type Adjustable Furniture Faceplate, gray</t>
+  </si>
+  <si>
+    <t>M4CA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760008631</t>
+  </si>
+  <si>
+    <t>760008631</t>
+  </si>
+  <si>
+    <t>M26FP-270</t>
+  </si>
+  <si>
+    <t>Flexible Faceplate Double Gang Frame, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760010025</t>
+  </si>
+  <si>
+    <t>760010025</t>
+  </si>
+  <si>
+    <t>M13FP-262</t>
+  </si>
+  <si>
+    <t>FP Type Flexible Faceplate Frame, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760008623</t>
+  </si>
+  <si>
+    <t>760008623</t>
+  </si>
+  <si>
+    <t>M26FP-262</t>
+  </si>
+  <si>
+    <t>Flexible Faceplate Double Gang Frame, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760043000</t>
+  </si>
+  <si>
+    <t>760043000</t>
+  </si>
+  <si>
+    <t>IR12SP</t>
+  </si>
+  <si>
+    <t>IR12SP 2-port Single Gang Stainless Steel Industrial Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760043026</t>
+  </si>
+  <si>
+    <t>760043026</t>
+  </si>
+  <si>
+    <t>IR22SP</t>
+  </si>
+  <si>
+    <t>IR22SP 2-port Double Gang Stainless Steel Industrial Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760045054</t>
+  </si>
+  <si>
+    <t>760045054</t>
+  </si>
+  <si>
+    <t>M13HM-262</t>
+  </si>
+  <si>
+    <t>M13HM Type Funiture Faceplate, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760045062</t>
+  </si>
+  <si>
+    <t>760045062</t>
+  </si>
+  <si>
+    <t>M13HM-270</t>
+  </si>
+  <si>
+    <t>M13HM Type Funiture Faceplate, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760061580</t>
+  </si>
+  <si>
+    <t>760061580</t>
+  </si>
+  <si>
+    <t>M11BBrass</t>
+  </si>
+  <si>
+    <t>M11BBrass 1-port Single Gang Brushed Brass Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072181</t>
+  </si>
+  <si>
+    <t>760072181</t>
+  </si>
+  <si>
+    <t>M12SP-L</t>
+  </si>
+  <si>
+    <t>Stainless Steel Type Flush Mounted Faceplate, two port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072199</t>
+  </si>
+  <si>
+    <t>760072199</t>
+  </si>
+  <si>
+    <t>M13SP-L</t>
+  </si>
+  <si>
+    <t>M13SP-L 3-port Single Gang Stainless Steel Faceplate with Label</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072207</t>
+  </si>
+  <si>
+    <t>760072207</t>
+  </si>
+  <si>
+    <t>M14SP-L</t>
+  </si>
+  <si>
+    <t>M14SP-L 4-port Single Gang Stainless Steel Faceplate with Label</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072074</t>
+  </si>
+  <si>
+    <t>760072074</t>
+  </si>
+  <si>
+    <t>M11SP-L</t>
+  </si>
+  <si>
+    <t>M11SP-L 1-port Single Gang Stainless Steel Faceplate with Label</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072215</t>
+  </si>
+  <si>
+    <t>760072215</t>
+  </si>
+  <si>
+    <t>M16SP-L</t>
+  </si>
+  <si>
+    <t>M16SP-L 6-port Single Gang Stainless Steel Faceplate with Label</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760080812</t>
+  </si>
+  <si>
+    <t>760080812</t>
+  </si>
+  <si>
+    <t>M12LE-148</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, two port almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091249</t>
+  </si>
+  <si>
+    <t>760091249</t>
+  </si>
+  <si>
+    <t>M13FP-TR-246 (IVORY) HIGH PROFILE</t>
+  </si>
+  <si>
+    <t>FP Type Tamper-Resistant High Profile Faceplate Kit, ivory</t>
+  </si>
+  <si>
+    <t>Tamper-resistant faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091082</t>
+  </si>
+  <si>
+    <t>760091082</t>
+  </si>
+  <si>
+    <t>M12FR-262</t>
+  </si>
+  <si>
+    <t>M12FR-262 Unshuttered Faceplate, 2-port, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091298</t>
+  </si>
+  <si>
+    <t>760091298</t>
+  </si>
+  <si>
+    <t>M13FP-TR1-246 (IVORY) LOW PROFILE</t>
+  </si>
+  <si>
+    <t>FP Type Tamper-Resistant Low Profile Faceplate Kit, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760100867</t>
+  </si>
+  <si>
+    <t>760100867</t>
+  </si>
+  <si>
+    <t>M11SP</t>
+  </si>
+  <si>
+    <t>M11SP 1-port Single Gang Stainless Steel Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760100875</t>
+  </si>
+  <si>
+    <t>760100875</t>
+  </si>
+  <si>
+    <t>M24SP-L</t>
+  </si>
+  <si>
+    <t>M24SP-L 4-port Double Gang Stainless Steel Faceplate with Label</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106203</t>
+  </si>
+  <si>
+    <t>760106203</t>
+  </si>
+  <si>
+    <t>M14LE-148</t>
+  </si>
+  <si>
+    <t>M14LE-148 Almond Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106229</t>
+  </si>
+  <si>
+    <t>760106229</t>
+  </si>
+  <si>
+    <t>M12L-148</t>
+  </si>
+  <si>
+    <t>M121-148 Almond Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106245</t>
+  </si>
+  <si>
+    <t>760106245</t>
+  </si>
+  <si>
+    <t>M16L-148</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, six port almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106260</t>
+  </si>
+  <si>
+    <t>760106260</t>
+  </si>
+  <si>
+    <t>M28L-148</t>
+  </si>
+  <si>
+    <t>M28L-148 Almond Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760115881</t>
+  </si>
+  <si>
+    <t>760115881</t>
+  </si>
+  <si>
+    <t>M12AS-245</t>
+  </si>
+  <si>
+    <t>Angled Specialty Faceplate, brown</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118265</t>
+  </si>
+  <si>
+    <t>760118265</t>
+  </si>
+  <si>
+    <t>M14CE-E -270</t>
+  </si>
+  <si>
+    <t>M14CE-E Type Furniture Faceplate, four port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118281</t>
+  </si>
+  <si>
+    <t>760118281</t>
+  </si>
+  <si>
+    <t>M14CE-E -003</t>
+  </si>
+  <si>
+    <t>M14CE-E Type Furniture Faceplate, four port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118299</t>
+  </si>
+  <si>
+    <t>760118299</t>
+  </si>
+  <si>
+    <t>M14CE-E -246</t>
+  </si>
+  <si>
+    <t>M14CE-E Type Furniture Faceplate, four port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118240</t>
+  </si>
+  <si>
+    <t>760118240</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760123885</t>
+  </si>
+  <si>
+    <t>760123885</t>
+  </si>
+  <si>
+    <t>M18932-246</t>
+  </si>
+  <si>
+    <t>Flush Mount Modular Faceplate, 2 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760123893</t>
+  </si>
+  <si>
+    <t>760123893</t>
+  </si>
+  <si>
+    <t>M18932-262</t>
+  </si>
+  <si>
+    <t>Flush Mount Modular Faceplate, 2 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760136838</t>
+  </si>
+  <si>
+    <t>760136838</t>
+  </si>
+  <si>
+    <t>M141LE-245</t>
+  </si>
+  <si>
+    <t>M14LE-245 Brown Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760138925</t>
+  </si>
+  <si>
+    <t>760138925</t>
+  </si>
+  <si>
+    <t>M12L-245</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, two port brown</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760151464</t>
+  </si>
+  <si>
+    <t>760151464</t>
+  </si>
+  <si>
+    <t>LF81-262</t>
+  </si>
+  <si>
+    <t>LF81 Shuttered Duplex Faceplate with labeling</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760161638</t>
+  </si>
+  <si>
+    <t>760161638</t>
+  </si>
+  <si>
+    <t>M14L-245</t>
+  </si>
+  <si>
+    <t>M14L-245 Brown Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760165720</t>
+  </si>
+  <si>
+    <t>760165720</t>
+  </si>
+  <si>
+    <t>M10LE-245</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, one port, electrical brown</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760175968</t>
+  </si>
+  <si>
+    <t>760175968</t>
+  </si>
+  <si>
+    <t>M02714-246 Flush Mount Faceplate, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181776</t>
+  </si>
+  <si>
+    <t>760181776</t>
+  </si>
+  <si>
+    <t>M26FP-266</t>
+  </si>
+  <si>
+    <t>M26FP-266 Flexible Faceplate, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181693</t>
+  </si>
+  <si>
+    <t>760181693</t>
+  </si>
+  <si>
+    <t>M14AS-266</t>
+  </si>
+  <si>
+    <t>M14AS-266 Faceplate, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181701</t>
+  </si>
+  <si>
+    <t>760181701</t>
+  </si>
+  <si>
+    <t>M12L-266</t>
+  </si>
+  <si>
+    <t>M12L-266 Faceplate, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181743</t>
+  </si>
+  <si>
+    <t>760181743</t>
+  </si>
+  <si>
+    <t>M10L-266</t>
+  </si>
+  <si>
+    <t>M10L-266 Faceplate, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181750</t>
+  </si>
+  <si>
+    <t>760181750</t>
+  </si>
+  <si>
+    <t>M10LW-266</t>
+  </si>
+  <si>
+    <t>M10LW-266 Faceplate, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181966</t>
+  </si>
+  <si>
+    <t>760181966</t>
+  </si>
+  <si>
+    <t>M14LE-266</t>
+  </si>
+  <si>
+    <t>M14LE-266 Faceplate, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181974</t>
+  </si>
+  <si>
+    <t>760181974</t>
+  </si>
+  <si>
+    <t>M16LE-266</t>
+  </si>
+  <si>
+    <t>M16LE-266 Faceplate, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760187872</t>
+  </si>
+  <si>
+    <t>760187872</t>
+  </si>
+  <si>
+    <t>M12D-F-262</t>
+  </si>
+  <si>
+    <t>M12D-F-262 Faceplate, 2-port, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200451</t>
+  </si>
+  <si>
+    <t>760200451</t>
+  </si>
+  <si>
+    <t>M12CFS</t>
+  </si>
+  <si>
+    <t>M12CFS Modular Shuttered Faceplate, two port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200485</t>
+  </si>
+  <si>
+    <t>760200485</t>
+  </si>
+  <si>
+    <t>M12CF-262</t>
+  </si>
+  <si>
+    <t>M12CF-262 Modular Faceplate, two port, electrical white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200501</t>
+  </si>
+  <si>
+    <t>760200501</t>
+  </si>
+  <si>
+    <t>M12CFS-262</t>
+  </si>
+  <si>
+    <t>M12CFS-262 Shuttered Faceplate, two port, electrical white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760227637</t>
+  </si>
+  <si>
+    <t>760227637</t>
+  </si>
+  <si>
+    <t>M11FR-262</t>
+  </si>
+  <si>
+    <t>M11FR-262 Shuttered Faceplate, 1-port, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245048</t>
+  </si>
+  <si>
+    <t>760245048</t>
+  </si>
+  <si>
+    <t>LF81-WHITE</t>
+  </si>
+  <si>
+    <t>LF81-262 Shuttered Faceplate Clip, White, 1 Port, Antimicrobial treated</t>
+  </si>
+  <si>
+    <t>Module</t>
+  </si>
+  <si>
+    <t>8-1859167-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 1 port, for SL series inserts, with label area, white</t>
+  </si>
+  <si>
+    <t>8-1859168-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 2 port, for SL Series inserts, with label area, white</t>
+  </si>
+  <si>
+    <t>966936-5</t>
+  </si>
+  <si>
+    <t>Faceplate kit, Angled, 2-gang, 2 ports for holding MTRJ adapters, almond</t>
+  </si>
+  <si>
+    <t>CC0071704/1</t>
+  </si>
+  <si>
+    <t>KF-MFM-2P-IV</t>
+  </si>
+  <si>
+    <t>Keystone Outlet Faceplate, single gang, two port, ivory</t>
+  </si>
+  <si>
+    <t>CC0071613/1</t>
+  </si>
+  <si>
+    <t>KF-MFM-1P-WH</t>
+  </si>
+  <si>
+    <t>Keystone Outlet Faceplate, single gang, one port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245680</t>
+  </si>
+  <si>
+    <t>760245680</t>
+  </si>
+  <si>
+    <t>FP KIT, BS, 2 PORT, ANGLED SHUTTERED</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760246283</t>
+  </si>
+  <si>
+    <t>760246283</t>
+  </si>
+  <si>
+    <t>M12FR-262 Unshuttered Faceplate, 2-port, White, Eco-Bulk Package</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245389</t>
+  </si>
+  <si>
+    <t>760245389</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 2 port, SL/SLX, British Standard style, RAL 9003 white</t>
+  </si>
+  <si>
+    <t>2111039-7</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, red</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245363</t>
+  </si>
+  <si>
+    <t>760245363</t>
+  </si>
+  <si>
+    <t>M12CFS Modular Shuttered Faceplate, two port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249557</t>
+  </si>
+  <si>
+    <t>760249557</t>
+  </si>
+  <si>
+    <t>Stainless Steel Type Flush Mounted Faceplate, two port, Phone studs</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106237</t>
+  </si>
+  <si>
+    <t>760106237</t>
+  </si>
+  <si>
+    <t>M13L-148</t>
+  </si>
+  <si>
+    <t>L Type Flush-Mounted Faceplate, three port Almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249249</t>
+  </si>
+  <si>
+    <t>760249249</t>
+  </si>
+  <si>
+    <t>FPS-BS-1P-W</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, universal, one port, British Standard style, shuttered, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249250</t>
+  </si>
+  <si>
+    <t>760249250</t>
+  </si>
+  <si>
+    <t>FPS-BS-1P-B</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, universal, one port, British Standard style, shuttered, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249251</t>
+  </si>
+  <si>
+    <t>760249251</t>
+  </si>
+  <si>
+    <t>FPS-BS-2P-W</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, universal, two ports, British Standard style, shuttered, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249254</t>
+  </si>
+  <si>
+    <t>760249254</t>
+  </si>
+  <si>
+    <t>FPS-BS-4P-B</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, universal, four ports, British Standard style, shuttered, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248925</t>
+  </si>
+  <si>
+    <t>760248925</t>
+  </si>
+  <si>
+    <t>FP-LBL-2P-003</t>
+  </si>
+  <si>
+    <t>Variant of FP-LBL-2P</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Universal, Labelled, 1-gang, 2 port, electric black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248926</t>
+  </si>
+  <si>
+    <t>760248926</t>
+  </si>
+  <si>
+    <t>FP-LBL-4P-003</t>
+  </si>
+  <si>
+    <t>Variant of FP-LBL-4P</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 4 port, electric black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248928</t>
+  </si>
+  <si>
+    <t>760248928</t>
+  </si>
+  <si>
+    <t>FP-NLBL-1P-003</t>
+  </si>
+  <si>
+    <t>Variant of FP-NLBL-1P</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 1 port, electric black</t>
+  </si>
+  <si>
+    <t>FP-NLBL</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248930</t>
+  </si>
+  <si>
+    <t>760248930</t>
+  </si>
+  <si>
+    <t>FP-NLBL-4P-003</t>
+  </si>
+  <si>
+    <t>Variant of FP-NLBL-4P</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 4 port, electric black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248931</t>
+  </si>
+  <si>
+    <t>760248931</t>
+  </si>
+  <si>
+    <t>FP-NLBL-6P-003</t>
+  </si>
+  <si>
+    <t>Variant of FP-NLBL-6P</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 6 port, electric black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760250080</t>
+  </si>
+  <si>
+    <t>760250080</t>
+  </si>
+  <si>
+    <t>M14L-262 AB</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, M14L-262, electric white, antimicrobial, eco-bulk</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249152</t>
+  </si>
+  <si>
+    <t>760249152</t>
+  </si>
+  <si>
+    <t>FP-LBL-1P-448</t>
+  </si>
+  <si>
+    <t>Variant of FP-LBL-1P</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 1 port, light almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249168</t>
+  </si>
+  <si>
+    <t>760249168</t>
+  </si>
+  <si>
+    <t>FP-LBL-1P-246</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 1 port, electric ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249129</t>
+  </si>
+  <si>
+    <t>760249129</t>
+  </si>
+  <si>
+    <t>FP-LBL-2P-262</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 2 port, electric white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249137</t>
+  </si>
+  <si>
+    <t>760249137</t>
+  </si>
+  <si>
+    <t>FP-LBL-2P-270</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 2 port, electric gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249153</t>
+  </si>
+  <si>
+    <t>760249153</t>
+  </si>
+  <si>
+    <t>FP-LBL-2P-448</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 2 port, light almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249161</t>
+  </si>
+  <si>
+    <t>760249161</t>
+  </si>
+  <si>
+    <t>FP-LBL-2P-148</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 2 port, electric almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249169</t>
+  </si>
+  <si>
+    <t>760249169</t>
+  </si>
+  <si>
+    <t>FP-LBL-2P-246</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 2 port, electric ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249130</t>
+  </si>
+  <si>
+    <t>760249130</t>
+  </si>
+  <si>
+    <t>FP-LBL-4P-262</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 4 port, electric white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249146</t>
+  </si>
+  <si>
+    <t>760249146</t>
+  </si>
+  <si>
+    <t>FP-LBL-4P-266</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 4 port, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249154</t>
+  </si>
+  <si>
+    <t>760249154</t>
+  </si>
+  <si>
+    <t>FP-LBL-4P-448</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 4 port, light almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249131</t>
+  </si>
+  <si>
+    <t>760249131</t>
+  </si>
+  <si>
+    <t>FP-LBL-6P-262</t>
+  </si>
+  <si>
+    <t>Variant of FP-LBL-6P</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 6 port, electric white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249147</t>
+  </si>
+  <si>
+    <t>760249147</t>
+  </si>
+  <si>
+    <t>FP-LBL-6P-266</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 6 port, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249171</t>
+  </si>
+  <si>
+    <t>760249171</t>
+  </si>
+  <si>
+    <t>FP-LBL-6P-246</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 6 port, electric ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249132</t>
+  </si>
+  <si>
+    <t>760249132</t>
+  </si>
+  <si>
+    <t>FP-NLBL-1P-262</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 1 port, electric white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249148</t>
+  </si>
+  <si>
+    <t>760249148</t>
+  </si>
+  <si>
+    <t>FP-NLBL-1P-266</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 1 port, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249156</t>
+  </si>
+  <si>
+    <t>760249156</t>
+  </si>
+  <si>
+    <t>FP-NLBL-1P-448</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 1 port, light almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249172</t>
+  </si>
+  <si>
+    <t>760249172</t>
+  </si>
+  <si>
+    <t>FP-NLBL-1P-246</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 1 port, electric ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249133</t>
+  </si>
+  <si>
+    <t>760249133</t>
+  </si>
+  <si>
+    <t>FP-NLBL-2P-262</t>
+  </si>
+  <si>
+    <t>Variant of FP-NLBL-2P</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 2 port, electric white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249149</t>
+  </si>
+  <si>
+    <t>760249149</t>
+  </si>
+  <si>
+    <t>FP-NLBL-2P-266</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 2 port, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249165</t>
+  </si>
+  <si>
+    <t>760249165</t>
+  </si>
+  <si>
+    <t>FP-NLBL-2P-148</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 2 port, electric almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249150</t>
+  </si>
+  <si>
+    <t>760249150</t>
+  </si>
+  <si>
+    <t>FP-NLBL-4P-266</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 4 port, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249158</t>
+  </si>
+  <si>
+    <t>760249158</t>
+  </si>
+  <si>
+    <t>FP-NLBL-4P-448</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 4 port, light almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249174</t>
+  </si>
+  <si>
+    <t>760249174</t>
+  </si>
+  <si>
+    <t>FP-NLBL-4P-246</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 4 port, electric ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249135</t>
+  </si>
+  <si>
+    <t>760249135</t>
+  </si>
+  <si>
+    <t>FP-NLBL-6P-262</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 6 port, electric white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249159</t>
+  </si>
+  <si>
+    <t>760249159</t>
+  </si>
+  <si>
+    <t>FP-NLBL-6P-448</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 6 port, light almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249167</t>
+  </si>
+  <si>
+    <t>760249167</t>
+  </si>
+  <si>
+    <t>FP-NLBL-6P-148</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 6 port, electric almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253052</t>
+  </si>
+  <si>
+    <t>760253052</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 2 port, British Standard style, shuttered, angled, white</t>
+  </si>
+  <si>
     <t>M10L</t>
   </si>
   <si>
     <t>Base Product</t>
   </si>
   <si>
     <t>M10L Type Flush Mounted Faceplate</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...7 lines deleted...]
-  <si>
     <t>M10LE</t>
   </si>
   <si>
     <t>M10LE Type Flush Mounted Faceplate</t>
   </si>
   <si>
     <t>M12AS</t>
   </si>
   <si>
     <t>M12AS Type Faceplate</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106650898</t>
-[...1651 lines deleted...]
-  <si>
     <t>FP-LBL-2P</t>
   </si>
   <si>
     <t>NAR Faceplate kit, 2 Port, with Label, Multiple Colors</t>
   </si>
   <si>
-    <t>1-2111008-1</t>
-[...1265 lines deleted...]
-    <t>Faceplate Standard Kit, 2 Ports, Shuttered, Almond</t>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255233</t>
+  </si>
+  <si>
+    <t>760255233</t>
+  </si>
+  <si>
+    <t>Faceplate Standard Kit, 1 Port, Shuttered, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255145</t>
+  </si>
+  <si>
+    <t>760255145</t>
+  </si>
+  <si>
+    <t>Stainless Steel Type Flush Mounted Faceplate, one port, Phone studs</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249255</t>
+  </si>
+  <si>
+    <t>760249255</t>
+  </si>
+  <si>
+    <t>FPUS-BS-2P-B</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, universal, two ports, British Standard style, unshuttered, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760252407</t>
+  </si>
+  <si>
+    <t>760252407</t>
+  </si>
+  <si>
+    <t>FPUS-BS-2P-SS</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, universal, two ports, British Standard style, unshuttered, silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253101</t>
+  </si>
+  <si>
+    <t>760253101</t>
+  </si>
+  <si>
+    <t>FPUS-BS-1P-SS</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, universal, one port , British Standard style, unshuttered, silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760254618</t>
+  </si>
+  <si>
+    <t>760254618</t>
+  </si>
+  <si>
+    <t>FPUS-BS-4P-SS</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, universal, four ports, British Standard style, unshuttered, silver</t>
+  </si>
+  <si>
+    <t>83935-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, flush mount, unloaded, double gang, light almond</t>
+  </si>
+  <si>
+    <t>2111011-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, vertical orientation, gray</t>
+  </si>
+  <si>
+    <t>2111023-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 3 port, vertical orientation, almond</t>
+  </si>
+  <si>
+    <t>2111040-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 6 port, almond</t>
+  </si>
+  <si>
+    <t>2111042-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 8 port, white</t>
+  </si>
+  <si>
+    <t>2111015-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 12 port, vertical orientation, gray</t>
+  </si>
+  <si>
+    <t>2111036-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 1 port, light almond</t>
+  </si>
+  <si>
+    <t>2111050-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 2 port, almond</t>
+  </si>
+  <si>
+    <t>2111040-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 6 port, black</t>
+  </si>
+  <si>
+    <t>2111042-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 8 port, gray</t>
+  </si>
+  <si>
+    <t>2111038-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 3 port, black</t>
+  </si>
+  <si>
+    <t>2111023-3</t>
+  </si>
+  <si>
+    <t>2111023-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 3 port, vertical orientation, gray</t>
+  </si>
+  <si>
+    <t>2111050-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 2 port, white</t>
+  </si>
+  <si>
+    <t>2111012-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 6 port, vertical orientation, gray</t>
+  </si>
+  <si>
+    <t>2111052-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 4 port, black</t>
+  </si>
+  <si>
+    <t>2111038-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 3 port, white</t>
+  </si>
+  <si>
+    <t>2111036-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 1 port, gray</t>
+  </si>
+  <si>
+    <t>2111041-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 6 port, almond</t>
+  </si>
+  <si>
+    <t>2111038-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 3 port, gray</t>
+  </si>
+  <si>
+    <t>2111043-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 12 port, gray</t>
+  </si>
+  <si>
+    <t>2111041-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 6 port, black</t>
+  </si>
+  <si>
+    <t>2111037-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 2 port, light almond</t>
+  </si>
+  <si>
+    <t>2111049-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 1 port, almond</t>
+  </si>
+  <si>
+    <t>2111053-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 6 port, almond</t>
+  </si>
+  <si>
+    <t>2111051-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 3 port, black</t>
+  </si>
+  <si>
+    <t>2111049-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 1 port, black</t>
+  </si>
+  <si>
+    <t>2111203-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, horizontal orientation, light almond</t>
+  </si>
+  <si>
+    <t>2111049-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 1 port, white</t>
+  </si>
+  <si>
+    <t>2111203-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, horizontal orientation, black</t>
+  </si>
+  <si>
+    <t>2111053-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 6 port, white</t>
+  </si>
+  <si>
+    <t>2111042-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 8 port, almond</t>
+  </si>
+  <si>
+    <t>2111203-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, horizontal orientation, gray</t>
+  </si>
+  <si>
+    <t>2111053-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 6 port, gray</t>
+  </si>
+  <si>
+    <t>2153004-1</t>
+  </si>
+  <si>
+    <t>Faceplate BS LJ6C Kit, non-labeled, 1-gang, 4 port, white</t>
+  </si>
+  <si>
+    <t>2225214-1</t>
+  </si>
+  <si>
+    <t>Faceplate kit, UK-style, 4-port, with shutter, white</t>
+  </si>
+  <si>
+    <t>2225211-1</t>
+  </si>
+  <si>
+    <t>Faceplate (85 X 85) UK-style, 1-port, with shutter, white</t>
+  </si>
+  <si>
+    <t>2225212-2</t>
+  </si>
+  <si>
+    <t>Faceplate (85 X 85) UK-style, 2-port, with shutter, gray</t>
+  </si>
+  <si>
+    <t>235001-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 2 port, with shutter, signal white</t>
+  </si>
+  <si>
+    <t>272378-2</t>
+  </si>
+  <si>
+    <t>Decorator Faceplate Kit Standard, 2-port, Almond</t>
+  </si>
+  <si>
+    <t>272352-2</t>
+  </si>
+  <si>
+    <t>Faceplate Standard Kit, 2 Port, Almond</t>
+  </si>
+  <si>
+    <t>272378-1</t>
+  </si>
+  <si>
+    <t>Decorator Faceplate Kit Standard, 1-port, Almond</t>
+  </si>
+  <si>
+    <t>336793-1</t>
+  </si>
+  <si>
+    <t>RJ45 Outlet, 45 mm x 45 mm, 1/2 ports, flush mount, white</t>
+  </si>
+  <si>
+    <t>406185-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4-port, angled, almond</t>
+  </si>
+  <si>
+    <t>406185-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4-port, angled, black</t>
+  </si>
+  <si>
+    <t>406185-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4-port, angled, white</t>
   </si>
   <si>
     <t>5-336608-2</t>
   </si>
   <si>
     <t>Faceplate Frame Kit, 80x80 to 50x50, for DIN applications, almond</t>
   </si>
   <si>
     <t>557505-1</t>
   </si>
   <si>
     <t>Faceplate Kit, 1-gang, 2 port, almond</t>
   </si>
   <si>
     <t>557505-2</t>
   </si>
   <si>
     <t>Faceplate Kit, 1-gang, 2 port, black</t>
   </si>
   <si>
     <t>557505-7</t>
   </si>
   <si>
     <t>Faceplate Kit, 1-gang, 2 port, red</t>
   </si>
   <si>
-    <t>83935-1</t>
-[...2 lines deleted...]
-    <t>Faceplate Kit, 4 port, flush mount, unloaded, double gang, light almond</t>
+    <t>558107-1</t>
+  </si>
+  <si>
+    <t>Flexmode Faceplate Kit, 3-port, flush mount, Black</t>
+  </si>
+  <si>
+    <t>558357-1</t>
+  </si>
+  <si>
+    <t>Faceplate for HERMAN MILLER Furniture, flush mount, black</t>
+  </si>
+  <si>
+    <t>558357-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Flexmode, HERMAN MILLER, 4-port, white</t>
+  </si>
+  <si>
+    <t>558357-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Flexmode, HERMAN MILLER, 4-port, gray</t>
+  </si>
+  <si>
+    <t>558107-4</t>
+  </si>
+  <si>
+    <t>Flexmode Faceplate Kit, 3-port, flush mount, Gray</t>
+  </si>
+  <si>
+    <t>558088-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, 110 connect, gray</t>
+  </si>
+  <si>
+    <t>558191-2</t>
+  </si>
+  <si>
+    <t>Faceplate for HERMAN MILLER Furniture, 4-port, almond</t>
+  </si>
+  <si>
+    <t>569127-1</t>
+  </si>
+  <si>
+    <t>Faceplate for HERMAN MILLER Furniture, standard, black</t>
+  </si>
+  <si>
+    <t>569127-4</t>
+  </si>
+  <si>
+    <t>Faceplate for HERMAN MILLER Furniture, standard, gray</t>
+  </si>
+  <si>
+    <t>66441024-04</t>
+  </si>
+  <si>
+    <t>6644 1 024-04</t>
+  </si>
+  <si>
+    <t>Faceplate, 4 port, SS flush mount</t>
+  </si>
+  <si>
+    <t>66441154-03</t>
+  </si>
+  <si>
+    <t>6644 1 154-03</t>
+  </si>
+  <si>
+    <t>Faceplate, 4 port, 1-gang, unshielded, flush mount, gray</t>
+  </si>
+  <si>
+    <t>66441143-02</t>
+  </si>
+  <si>
+    <t>6644 1 143-02</t>
+  </si>
+  <si>
+    <t>Furniture Faceplate, 3 port, with labels and icons, ivory</t>
+  </si>
+  <si>
+    <t>66441156-01</t>
+  </si>
+  <si>
+    <t>6644 1 156-01</t>
+  </si>
+  <si>
+    <t>Faceplate, 6 port, 1-gang, unshielded, flush mount, white</t>
+  </si>
+  <si>
+    <t>66441143-03</t>
+  </si>
+  <si>
+    <t>6644 1 143-03</t>
+  </si>
+  <si>
+    <t>Furniture Faceplate, 3 port, with labels and icons, gray</t>
+  </si>
+  <si>
+    <t>66441156-02</t>
+  </si>
+  <si>
+    <t>6644 1 156-02</t>
+  </si>
+  <si>
+    <t>Faceplate, 6 port, 1-gang, unshielded, flush mount, ivory</t>
+  </si>
+  <si>
+    <t>66441143-04</t>
+  </si>
+  <si>
+    <t>6644 1 143-04</t>
+  </si>
+  <si>
+    <t>Furniture Faceplate, 3 port, with labels and icons, black</t>
+  </si>
+  <si>
+    <t>66441157-01</t>
+  </si>
+  <si>
+    <t>6644 1 157-01</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 12 port, flush mount, 2-gang, white</t>
+  </si>
+  <si>
+    <t>66441164-02</t>
+  </si>
+  <si>
+    <t>6644 1 164-02</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, flush mount, 2-gang, ivory</t>
+  </si>
+  <si>
+    <t>66441152-01</t>
+  </si>
+  <si>
+    <t>6644 1 152-01</t>
+  </si>
+  <si>
+    <t>Faceplate, 2 port, 1-gang, unshielded, flush mount, white</t>
+  </si>
+  <si>
+    <t>66441152-02</t>
+  </si>
+  <si>
+    <t>6644 1 152-02</t>
+  </si>
+  <si>
+    <t>Faceplate, 2 port, 1-gang, unshielded, flush mount, ivory</t>
+  </si>
+  <si>
+    <t>66441174-02</t>
+  </si>
+  <si>
+    <t>6644 1 174-02</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, angled, 2-gang, ivory</t>
+  </si>
+  <si>
+    <t>66441152-03</t>
+  </si>
+  <si>
+    <t>6644 1 152-03</t>
+  </si>
+  <si>
+    <t>Faceplate, 2 port, 1-gang, unshielded, flush mount, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item700189046</t>
+  </si>
+  <si>
+    <t>700189046</t>
+  </si>
+  <si>
+    <t>M4CA-003</t>
+  </si>
+  <si>
+    <t>M4CA Type Adjustable Furniture Faceplate, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item700191570</t>
+  </si>
+  <si>
+    <t>700191570</t>
+  </si>
+  <si>
+    <t>M4CA-246</t>
+  </si>
+  <si>
+    <t>M4CA Type Adjustable Furniture Faceplate, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item700191588</t>
+  </si>
+  <si>
+    <t>700191588</t>
+  </si>
+  <si>
+    <t>M4CA-262</t>
+  </si>
+  <si>
+    <t>M4CA Type Adjustable Furniture Faceplate, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760010009</t>
+  </si>
+  <si>
+    <t>760010009</t>
+  </si>
+  <si>
+    <t>M13FP-003</t>
+  </si>
+  <si>
+    <t>FP Type Flexible Faceplate Frame, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760010017</t>
+  </si>
+  <si>
+    <t>760010017</t>
+  </si>
+  <si>
+    <t>M13FP-246</t>
+  </si>
+  <si>
+    <t>FP Type Flexible Faceplate Frame, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760010033</t>
+  </si>
+  <si>
+    <t>760010033</t>
+  </si>
+  <si>
+    <t>M13FP-270</t>
+  </si>
+  <si>
+    <t>FP Type Flexible Faceplate Frame, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760008615</t>
+  </si>
+  <si>
+    <t>760008615</t>
+  </si>
+  <si>
+    <t>M26FP-246</t>
+  </si>
+  <si>
+    <t>Flexible Faceplate Double Gang Frame, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760042994</t>
+  </si>
+  <si>
+    <t>760042994</t>
+  </si>
+  <si>
+    <t>IR11SP</t>
+  </si>
+  <si>
+    <t>IR11SP 1-port Single Gang Stainless Steel Industrial Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760043018</t>
+  </si>
+  <si>
+    <t>760043018</t>
+  </si>
+  <si>
+    <t>IR24SP</t>
+  </si>
+  <si>
+    <t>IR24SP 4-port Double Gang Stainless Steel Industrial Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760045039</t>
+  </si>
+  <si>
+    <t>760045039</t>
+  </si>
+  <si>
+    <t>M13HM-003</t>
+  </si>
+  <si>
+    <t>M13HM Type Funiture Faceplate, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760045047</t>
+  </si>
+  <si>
+    <t>760045047</t>
+  </si>
+  <si>
+    <t>M13HM-246</t>
+  </si>
+  <si>
+    <t>M13HM Type Funiture Faceplate, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760062331</t>
+  </si>
+  <si>
+    <t>760062331</t>
+  </si>
+  <si>
+    <t>M16BDSB</t>
+  </si>
+  <si>
+    <t>M16BDSB 6-port Single Gang Brushed Dark Statuary Bronze Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760060608</t>
+  </si>
+  <si>
+    <t>760060608</t>
+  </si>
+  <si>
+    <t>M12B</t>
+  </si>
+  <si>
+    <t>M12B 2-port Single Gang Brass Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760060624</t>
+  </si>
+  <si>
+    <t>760060624</t>
+  </si>
+  <si>
+    <t>M14BBrass</t>
+  </si>
+  <si>
+    <t>M14B Faceplate, brass</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760067249</t>
+  </si>
+  <si>
+    <t>760067249</t>
+  </si>
+  <si>
+    <t>M24SP</t>
+  </si>
+  <si>
+    <t>M24SP 4-port Double Gang Stainless Steel Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760071258</t>
+  </si>
+  <si>
+    <t>760071258</t>
+  </si>
+  <si>
+    <t>M14C-262</t>
+  </si>
+  <si>
+    <t>M14C Type Furniture Faceplate, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760075044</t>
+  </si>
+  <si>
+    <t>760075044</t>
+  </si>
+  <si>
+    <t>M10LW-148</t>
+  </si>
+  <si>
+    <t>Wall Mount Telephone, one port almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760076992</t>
+  </si>
+  <si>
+    <t>760076992</t>
+  </si>
+  <si>
+    <t>SWISS FLF FACEPLATE (WHITE)</t>
+  </si>
+  <si>
+    <t>Swiss FLF Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760085993</t>
+  </si>
+  <si>
+    <t>760085993</t>
+  </si>
+  <si>
+    <t>M12GER-262</t>
+  </si>
+  <si>
+    <t>M12GER-262 Modular Faceplate, 2 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091090</t>
+  </si>
+  <si>
+    <t>760091090</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091280</t>
+  </si>
+  <si>
+    <t>760091280</t>
+  </si>
+  <si>
+    <t>M13FP-TR1-262 (WHITE) LOW PROFILE</t>
+  </si>
+  <si>
+    <t>FP Type Tamper-Resistant Low Profile Faceplate Kit, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091231</t>
+  </si>
+  <si>
+    <t>760091231</t>
+  </si>
+  <si>
+    <t>M13FP-TR-262 (WHITE) HIGH PROFILE</t>
+  </si>
+  <si>
+    <t>FP Type Tamper-Resistant High Profile Faceplate Kit, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760100883</t>
+  </si>
+  <si>
+    <t>760100883</t>
+  </si>
+  <si>
+    <t>M28SP-L</t>
+  </si>
+  <si>
+    <t>M28SP-L 8-port Double Gang Stainless Steel Faceplate with Label</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760100891</t>
+  </si>
+  <si>
+    <t>760100891</t>
+  </si>
+  <si>
+    <t>M10LW4SP</t>
+  </si>
+  <si>
+    <t>M10LW4SP 1-port Single Gang Stainless Steel Telephone Faceplate, 4.00 in lug spacing</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106179</t>
+  </si>
+  <si>
+    <t>760106179</t>
+  </si>
+  <si>
+    <t>M10LE-148</t>
+  </si>
+  <si>
+    <t>M10LE-148 Almond Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106195</t>
+  </si>
+  <si>
+    <t>760106195</t>
+  </si>
+  <si>
+    <t>M13LE-148</t>
+  </si>
+  <si>
+    <t>M13LE-148 Almond Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106211</t>
+  </si>
+  <si>
+    <t>760106211</t>
+  </si>
+  <si>
+    <t>M16LE-148</t>
+  </si>
+  <si>
+    <t>M16LE-148 Almond Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760117572</t>
+  </si>
+  <si>
+    <t>760117572</t>
+  </si>
+  <si>
+    <t>M10LWSP</t>
+  </si>
+  <si>
+    <t>M10LWSP 1-port Single Gang Stainless Steel Non-standard Telephone Faceplate, 3.28 in lug spacing</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118273</t>
+  </si>
+  <si>
+    <t>760118273</t>
+  </si>
+  <si>
+    <t>M14CE-E -262</t>
+  </si>
+  <si>
+    <t>M14CE-E Type Furniture Faceplate, four port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118307</t>
+  </si>
+  <si>
+    <t>760118307</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118232</t>
+  </si>
+  <si>
+    <t>760118232</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118257</t>
+  </si>
+  <si>
+    <t>760118257</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760123877</t>
+  </si>
+  <si>
+    <t>760123877</t>
+  </si>
+  <si>
+    <t>M18930-246</t>
+  </si>
+  <si>
+    <t>Surface Mount Modular Faceplate, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760123901</t>
+  </si>
+  <si>
+    <t>760123901</t>
+  </si>
+  <si>
+    <t>M18930-262</t>
+  </si>
+  <si>
+    <t>Surface Mount Modular Faceplate, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760138453</t>
+  </si>
+  <si>
+    <t>760138453</t>
+  </si>
+  <si>
+    <t>M14L-148</t>
+  </si>
+  <si>
+    <t>M14L-148 Almond Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760159186</t>
+  </si>
+  <si>
+    <t>760159186</t>
+  </si>
+  <si>
+    <t>KF-MFM-6P-WH</t>
+  </si>
+  <si>
+    <t>Keystone Outlet Faceplate, Single Gang, 6 Port, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760165738</t>
+  </si>
+  <si>
+    <t>760165738</t>
+  </si>
+  <si>
+    <t>M12LE-245</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, two ports, electrical brown</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181719</t>
   </si>
   <si>
     <t>760181719</t>
   </si>
   <si>
     <t>M13L-266</t>
   </si>
   <si>
     <t>M13L-266 Faceplate, pro white</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181727</t>
   </si>
   <si>
     <t>760181727</t>
   </si>
   <si>
     <t>M14L-266</t>
   </si>
   <si>
     <t>M14L-266 Faceplate, pro white</t>
   </si>
@@ -3139,141 +4063,1731 @@
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181941</t>
   </si>
   <si>
     <t>760181941</t>
   </si>
   <si>
     <t>M12LE-266</t>
   </si>
   <si>
     <t>M12LE-266 Faceplate, pro white</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760187880</t>
   </si>
   <si>
     <t>760187880</t>
   </si>
   <si>
     <t>M14D-F-262</t>
   </si>
   <si>
     <t>M14D-F-262 Double Faceplate, 4-port, White</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249255</t>
-[...56 lines deleted...]
-    <t>LE Type Flush Mounted Faceplate, two ports, electrical brown</t>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200444</t>
+  </si>
+  <si>
+    <t>760200444</t>
+  </si>
+  <si>
+    <t>M14CF</t>
+  </si>
+  <si>
+    <t>M14CF Modular Faceplate, four port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200469</t>
+  </si>
+  <si>
+    <t>760200469</t>
+  </si>
+  <si>
+    <t>M14CFS</t>
+  </si>
+  <si>
+    <t>M14CFS Modular Shuttered Faceplate, four port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200519</t>
+  </si>
+  <si>
+    <t>760200519</t>
+  </si>
+  <si>
+    <t>M14CFS-262</t>
+  </si>
+  <si>
+    <t>M14CFS-262 Shuttered Faceplate, four port, electrical white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200436</t>
+  </si>
+  <si>
+    <t>760200436</t>
+  </si>
+  <si>
+    <t>M12CF</t>
+  </si>
+  <si>
+    <t>M12CF Modular Faceplate, two port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245046</t>
+  </si>
+  <si>
+    <t>760245046</t>
+  </si>
+  <si>
+    <t>M12D-F-262-AB</t>
+  </si>
+  <si>
+    <t>M12D-F-262 Faceplate, 2-port, White, Antimicrobial treated</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245047</t>
+  </si>
+  <si>
+    <t>760245047</t>
+  </si>
+  <si>
+    <t>LF80-WHITE</t>
+  </si>
+  <si>
+    <t>LF80 U/F/STP-262 Shuttered Faceplate Module, White, 1 Port, Antimicrobial treated</t>
   </si>
   <si>
     <t>966936-2</t>
   </si>
   <si>
     <t>Faceplate kit, Angled, 2-gang, 2 ports for holding SC adapters, almond</t>
   </si>
   <si>
+    <t>CC0071779/1</t>
+  </si>
+  <si>
+    <t>KF-MFM-4P-WH</t>
+  </si>
+  <si>
+    <t>Keystone Outlet Faceplate, single gang, four port, white</t>
+  </si>
+  <si>
+    <t>CC0071787/1</t>
+  </si>
+  <si>
+    <t>KF-MFM-4P-IV</t>
+  </si>
+  <si>
+    <t>Keystone Outlet Faceplate, single gang, four port, ivory</t>
+  </si>
+  <si>
+    <t>CC0071795/1</t>
+  </si>
+  <si>
+    <t>KF-MFM-4P-GY</t>
+  </si>
+  <si>
+    <t>Keystone Outlet Faceplate, single gang, four port, gray</t>
+  </si>
+  <si>
+    <t>CC0071696/1</t>
+  </si>
+  <si>
+    <t>KF-MFM-2P-WH</t>
+  </si>
+  <si>
+    <t>Keystone Outlet Faceplate, single gang, two port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245679</t>
+  </si>
+  <si>
+    <t>760245679</t>
+  </si>
+  <si>
+    <t>FP KIT, BS, 1 PORT, ANGLED SHUTTERED</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760246287</t>
+  </si>
+  <si>
+    <t>760246287</t>
+  </si>
+  <si>
+    <t>Faceplate, BS 50 mm unloaded, for 2 shuttered modules, 1 gang, signal white, Eco-Bulk Package</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760246281</t>
+  </si>
+  <si>
+    <t>760246281</t>
+  </si>
+  <si>
+    <t>M12D-F-262 Faceplate, 2-port, White, Eco-Bulk Packaging</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760246288</t>
+  </si>
+  <si>
+    <t>760246288</t>
+  </si>
+  <si>
+    <t>M14D-F-262 Double Faceplate, 4-port, White, Eco-Bulk Package</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245388</t>
+  </si>
+  <si>
+    <t>760245388</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 1 port, SL/SLX, British Standard style, RAL 9003 white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245390</t>
+  </si>
+  <si>
+    <t>760245390</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, SL/SLX, British Standard style, RAL 9003 white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106187</t>
+  </si>
+  <si>
+    <t>760106187</t>
+  </si>
+  <si>
+    <t>M10L-148</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, one port Almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item7602450</t>
+  </si>
+  <si>
+    <t>7602450</t>
+  </si>
+  <si>
+    <t>1933134-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, Flexmode, Light Almond</t>
+  </si>
+  <si>
+    <t>1-1933134-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, Flexmode, Alpine White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249253</t>
+  </si>
+  <si>
+    <t>760249253</t>
+  </si>
+  <si>
+    <t>FPS-BS-4P-W</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, universal, four ports, British Standard style, shuttered, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248924</t>
+  </si>
+  <si>
+    <t>760248924</t>
+  </si>
+  <si>
+    <t>FP-LBL-1P-003</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 1 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249128</t>
+  </si>
+  <si>
+    <t>760249128</t>
+  </si>
+  <si>
+    <t>FP-LBL-1P-262</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 1 port, electric white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249136</t>
+  </si>
+  <si>
+    <t>760249136</t>
+  </si>
+  <si>
+    <t>FP-LBL-1P-270</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 1 port, electric gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249144</t>
+  </si>
+  <si>
+    <t>760249144</t>
+  </si>
+  <si>
+    <t>FP-LBL-1P-266</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 1 port, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248927</t>
+  </si>
+  <si>
+    <t>760248927</t>
+  </si>
+  <si>
+    <t>FP-LBL-6P-003</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Universal, Labelled, 1-gang, 6 port, electric black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248929</t>
+  </si>
+  <si>
+    <t>760248929</t>
+  </si>
+  <si>
+    <t>FP-NLBL-2P-003</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 2 port, electric black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760250078</t>
+  </si>
+  <si>
+    <t>760250078</t>
+  </si>
+  <si>
+    <t>M10L-262 AB</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, M10L-262,  electric white, antimicrobial, eco-bulk</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760250079</t>
+  </si>
+  <si>
+    <t>760250079</t>
+  </si>
+  <si>
+    <t>M12L-262 AB</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, M12L-262, electric white, antimicrobial, eco-bulk</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249160</t>
+  </si>
+  <si>
+    <t>760249160</t>
+  </si>
+  <si>
+    <t>FP-LBL-1P-148</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 1 port, electric almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249145</t>
+  </si>
+  <si>
+    <t>760249145</t>
+  </si>
+  <si>
+    <t>FP-LBL-2P-266</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 2 port, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249138</t>
+  </si>
+  <si>
+    <t>760249138</t>
+  </si>
+  <si>
+    <t>FP-LBL-4P-270</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 4 port, electric gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249162</t>
+  </si>
+  <si>
+    <t>760249162</t>
+  </si>
+  <si>
+    <t>FP-LBL-4P-148</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 4 port, almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249170</t>
+  </si>
+  <si>
+    <t>760249170</t>
+  </si>
+  <si>
+    <t>FP-LBL-4P-246</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 4 port, electric ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249139</t>
+  </si>
+  <si>
+    <t>760249139</t>
+  </si>
+  <si>
+    <t>FP-LBL-6P-270</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 6 port, electric gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249155</t>
+  </si>
+  <si>
+    <t>760249155</t>
+  </si>
+  <si>
+    <t>FP-LBL-6P-448</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 6 port, light almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249163</t>
+  </si>
+  <si>
+    <t>760249163</t>
+  </si>
+  <si>
+    <t>FP-LBL-6P-148</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 6 port, electric almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249140</t>
+  </si>
+  <si>
+    <t>760249140</t>
+  </si>
+  <si>
+    <t>FP-NLBL-1P-270</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 1 port, electric gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249164</t>
+  </si>
+  <si>
+    <t>760249164</t>
+  </si>
+  <si>
+    <t>FP-NLBL-1P-148</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 1 port, electric almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249141</t>
+  </si>
+  <si>
+    <t>760249141</t>
+  </si>
+  <si>
+    <t>FP-NLBL-2P-270</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 2 port, electric gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249157</t>
+  </si>
+  <si>
+    <t>760249157</t>
+  </si>
+  <si>
+    <t>FP-NLBL-2P-448</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 2 port, light almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249173</t>
+  </si>
+  <si>
+    <t>760249173</t>
+  </si>
+  <si>
+    <t>FP-NLBL-2P-246</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 2 port, electric ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249134</t>
+  </si>
+  <si>
+    <t>760249134</t>
+  </si>
+  <si>
+    <t>FP-NLBL-4P-262</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 4 port, electric white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249142</t>
+  </si>
+  <si>
+    <t>760249142</t>
+  </si>
+  <si>
+    <t>FP-NLBL-4P-270</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 4 port, electric gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249166</t>
+  </si>
+  <si>
+    <t>760249166</t>
+  </si>
+  <si>
+    <t>FP-NLBL-4P-148</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 4 port, electric almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249143</t>
+  </si>
+  <si>
+    <t>760249143</t>
+  </si>
+  <si>
+    <t>FP-NLBL-6P-270</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 6 port, electric gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249151</t>
+  </si>
+  <si>
+    <t>760249151</t>
+  </si>
+  <si>
+    <t>FP-NLBL-6P-266</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 6 port, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249175</t>
+  </si>
+  <si>
+    <t>760249175</t>
+  </si>
+  <si>
+    <t>FP-NLBL-6P-246</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 6 port, electric ivory</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253051</t>
   </si>
   <si>
     <t>760253051</t>
   </si>
   <si>
     <t>Faceplate Kit, 1 port, British Standard style, shuttered, angled, white</t>
   </si>
   <si>
-    <t>336793-1</t>
-[...14 lines deleted...]
-    <t>M14L-148 Almond Faceplate</t>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253234</t>
+  </si>
+  <si>
+    <t>760253234</t>
+  </si>
+  <si>
+    <t>FP-CLBL-2P-262</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, ceilling, labelled, 2 port, electric white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253235</t>
+  </si>
+  <si>
+    <t>760253235</t>
+  </si>
+  <si>
+    <t>FP-CLBL-2P-003</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, ceilling, labelled, 2 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256272</t>
+  </si>
+  <si>
+    <t>760256272</t>
+  </si>
+  <si>
+    <t>FPDS-BS-1P-SW</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator, one port, British Standard style, signal white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256432</t>
+  </si>
+  <si>
+    <t>760256432</t>
+  </si>
+  <si>
+    <t>FPDS-BS-1P-NL-PW</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator, one port, British Standard style, no label, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256270</t>
+  </si>
+  <si>
+    <t>760256270</t>
+  </si>
+  <si>
+    <t>FPDS-BS-2P-PW</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator, two ports, British Standard style, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256485</t>
+  </si>
+  <si>
+    <t>760256485</t>
+  </si>
+  <si>
+    <t>FPDS-BS-2P-NL-PW</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator, two ports, British Standard style, no label, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760257775</t>
+  </si>
+  <si>
+    <t>760257775</t>
+  </si>
+  <si>
+    <t>FPDS-BS-2P-NL-SW</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator, two ports, British Standard style, no label, signal white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256271</t>
+  </si>
+  <si>
+    <t>760256271</t>
+  </si>
+  <si>
+    <t>FPDS-BS-4P-PW</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator, four ports, British Standard style, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258031</t>
+  </si>
+  <si>
+    <t>760258031</t>
+  </si>
+  <si>
+    <t>FPDS-BS-4P-CW</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator, four ports, British Standard style, cream white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258044</t>
+  </si>
+  <si>
+    <t>760258044</t>
+  </si>
+  <si>
+    <t>FP-LBL-12P-266</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 2-gang, 12 port, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258042</t>
+  </si>
+  <si>
+    <t>760258042</t>
+  </si>
+  <si>
+    <t>FP-LBL-12P-262</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 2-gang, 12 port, electric white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258045</t>
+  </si>
+  <si>
+    <t>760258045</t>
+  </si>
+  <si>
+    <t>FP-LBL-12P-448</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 2-gang, 12 port, light almond</t>
+  </si>
+  <si>
+    <t>1-1375155-1</t>
+  </si>
+  <si>
+    <t>Faceplate, 2 port, angled, flush mount, electric ivory</t>
+  </si>
+  <si>
+    <t>1-1339118-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, SL Series, single gang, Alpine white</t>
+  </si>
+  <si>
+    <t>1-1375005-3</t>
+  </si>
+  <si>
+    <t>Small base Furniture Faceplate Kit, alpine white</t>
+  </si>
+  <si>
+    <t>1-1375006-3</t>
+  </si>
+  <si>
+    <t>Large base Furniture Faceplate Kit, white</t>
+  </si>
+  <si>
+    <t>1-1479159-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 1-port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111037-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 2 port,  alpine white</t>
+  </si>
+  <si>
+    <t>1-2111013-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 6 port, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111009-1</t>
+  </si>
+  <si>
+    <t>1-2111038-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 3 port, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111038-3</t>
+  </si>
+  <si>
+    <t>1-2111039-1</t>
+  </si>
+  <si>
+    <t>1-2111203-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, horizontal orientation, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111010-1</t>
+  </si>
+  <si>
+    <t>1-2111014-3</t>
+  </si>
+  <si>
+    <t>1-2111039-3</t>
+  </si>
+  <si>
+    <t>1-2111043-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 12 port, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111015-1</t>
+  </si>
+  <si>
+    <t>1-2111040-1</t>
+  </si>
+  <si>
+    <t>1-2111053-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 6 port, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111043-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 12 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111015-3</t>
+  </si>
+  <si>
+    <t>1-2111040-3</t>
+  </si>
+  <si>
+    <t>1-2111025-1</t>
+  </si>
+  <si>
+    <t>1-2111053-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 6 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111025-3</t>
+  </si>
+  <si>
+    <t>1-2111041-1</t>
+  </si>
+  <si>
+    <t>1-2111049-3</t>
+  </si>
+  <si>
+    <t>1-2111041-3</t>
+  </si>
+  <si>
+    <t>1-2111036-1</t>
+  </si>
+  <si>
+    <t>1-2111050-1</t>
+  </si>
+  <si>
+    <t>1-2111036-3</t>
+  </si>
+  <si>
+    <t>1-406185-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4-port, angled, alpine white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106602345</t>
+  </si>
+  <si>
+    <t>106602345</t>
+  </si>
+  <si>
+    <t>M14B-148</t>
+  </si>
+  <si>
+    <t>M14B Faceplate, almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107052359</t>
+  </si>
+  <si>
+    <t>107052359</t>
+  </si>
+  <si>
+    <t>M02714-262</t>
+  </si>
+  <si>
+    <t>Flush Mount Faceplate, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106701154</t>
+  </si>
+  <si>
+    <t>106701154</t>
+  </si>
+  <si>
+    <t>M13C-270</t>
+  </si>
+  <si>
+    <t>M13C Type Furniture Faceplate, three port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106650849</t>
+  </si>
+  <si>
+    <t>106650849</t>
+  </si>
+  <si>
+    <t>M14C-003</t>
+  </si>
+  <si>
+    <t>M14C Type Furniture Faceplate, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107167462</t>
+  </si>
+  <si>
+    <t>107167462</t>
+  </si>
+  <si>
+    <t>M14C-270</t>
+  </si>
+  <si>
+    <t>M14C Type Furniture Faceplate, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106650864</t>
+  </si>
+  <si>
+    <t>106650864</t>
+  </si>
+  <si>
+    <t>M13C-003</t>
+  </si>
+  <si>
+    <t>M13C Type Furniture Faceplate, three port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107167488</t>
+  </si>
+  <si>
+    <t>107167488</t>
+  </si>
+  <si>
+    <t>M14C-148</t>
+  </si>
+  <si>
+    <t>M14C Type Furniture Faceplate, almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107655185</t>
+  </si>
+  <si>
+    <t>107655185</t>
+  </si>
+  <si>
+    <t>M14MMO-262</t>
+  </si>
+  <si>
+    <t>MMO Type Flush Mounted Angled Faceplate, four port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107655193</t>
+  </si>
+  <si>
+    <t>107655193</t>
+  </si>
+  <si>
+    <t>M14MMO-270</t>
+  </si>
+  <si>
+    <t>MMO Type Flush Mounted Angled Faceplate, four port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713562</t>
+  </si>
+  <si>
+    <t>107713562</t>
+  </si>
+  <si>
+    <t>M12AS-262</t>
+  </si>
+  <si>
+    <t>Angled Specialty Faceplate, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713570</t>
+  </si>
+  <si>
+    <t>107713570</t>
+  </si>
+  <si>
+    <t>M12AS-003</t>
+  </si>
+  <si>
+    <t>Angled Specialty Faceplate, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713588</t>
+  </si>
+  <si>
+    <t>107713588</t>
+  </si>
+  <si>
+    <t>M14AS-246</t>
+  </si>
+  <si>
+    <t>Angled Flush Mounted Faceplate, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713596</t>
+  </si>
+  <si>
+    <t>107713596</t>
+  </si>
+  <si>
+    <t>M14AS-270</t>
+  </si>
+  <si>
+    <t>Angled Flush Mounted Faceplate, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713604</t>
+  </si>
+  <si>
+    <t>107713604</t>
+  </si>
+  <si>
+    <t>M14AS-262</t>
+  </si>
+  <si>
+    <t>Angled Flush Mounted Faceplate, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713547</t>
+  </si>
+  <si>
+    <t>107713547</t>
+  </si>
+  <si>
+    <t>M12AS-246</t>
+  </si>
+  <si>
+    <t>Angled Specialty Faceplate, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168592</t>
+  </si>
+  <si>
+    <t>108168592</t>
+  </si>
+  <si>
+    <t>M16L-246</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 6 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168600</t>
+  </si>
+  <si>
+    <t>108168600</t>
+  </si>
+  <si>
+    <t>M16L-003</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 6 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108216144</t>
+  </si>
+  <si>
+    <t>108216144</t>
+  </si>
+  <si>
+    <t>M14CE-246</t>
+  </si>
+  <si>
+    <t>M14CE Type Furniture Faceplate, 4 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108216151</t>
+  </si>
+  <si>
+    <t>108216151</t>
+  </si>
+  <si>
+    <t>M14CE-003</t>
+  </si>
+  <si>
+    <t>M14CE Type Furniture Faceplate, 4 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258427</t>
+  </si>
+  <si>
+    <t>108258427</t>
+  </si>
+  <si>
+    <t>M10L-262</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 1 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168543</t>
+  </si>
+  <si>
+    <t>108168543</t>
+  </si>
+  <si>
+    <t>M14L-262</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 4 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168550</t>
+  </si>
+  <si>
+    <t>108168550</t>
+  </si>
+  <si>
+    <t>M14L-246</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 4 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168477</t>
+  </si>
+  <si>
+    <t>108168477</t>
+  </si>
+  <si>
+    <t>M12L-246</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 2 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168576</t>
+  </si>
+  <si>
+    <t>108168576</t>
+  </si>
+  <si>
+    <t>M16L-270</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 6 port, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108216128</t>
+  </si>
+  <si>
+    <t>108216128</t>
+  </si>
+  <si>
+    <t>M14CE-262</t>
+  </si>
+  <si>
+    <t>M14CE Type Furniture Faceplate, 4 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333030</t>
+  </si>
+  <si>
+    <t>108333030</t>
+  </si>
+  <si>
+    <t>M12LE-003</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 2 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258476</t>
+  </si>
+  <si>
+    <t>108258476</t>
+  </si>
+  <si>
+    <t>M10LW-270</t>
+  </si>
+  <si>
+    <t>M10LW-270 Faceplate, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333048</t>
+  </si>
+  <si>
+    <t>108333048</t>
+  </si>
+  <si>
+    <t>M12LE-215</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 2 port, cream</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333139</t>
+  </si>
+  <si>
+    <t>108333139</t>
+  </si>
+  <si>
+    <t>M14LE-003</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 4 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258401</t>
+  </si>
+  <si>
+    <t>108258401</t>
+  </si>
+  <si>
+    <t>M10L-003</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 1 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333055</t>
+  </si>
+  <si>
+    <t>108333055</t>
+  </si>
+  <si>
+    <t>M12LE-246</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 2 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333063</t>
+  </si>
+  <si>
+    <t>108333063</t>
+  </si>
+  <si>
+    <t>M12LE-262</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 2 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333154</t>
+  </si>
+  <si>
+    <t>108333154</t>
+  </si>
+  <si>
+    <t>M14LE-246</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 4 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333071</t>
+  </si>
+  <si>
+    <t>108333071</t>
+  </si>
+  <si>
+    <t>M12LE-270</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 2 port, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333162</t>
+  </si>
+  <si>
+    <t>108333162</t>
+  </si>
+  <si>
+    <t>M14LE-262</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 4 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333170</t>
+  </si>
+  <si>
+    <t>108333170</t>
+  </si>
+  <si>
+    <t>M14LE-270</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 4 port, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333089</t>
+  </si>
+  <si>
+    <t>108333089</t>
+  </si>
+  <si>
+    <t>M13LE-003</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 3 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333188</t>
+  </si>
+  <si>
+    <t>108333188</t>
+  </si>
+  <si>
+    <t>M16LE-003</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 6 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333006</t>
+  </si>
+  <si>
+    <t>108333006</t>
+  </si>
+  <si>
+    <t>M10LE-246</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 1 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333105</t>
+  </si>
+  <si>
+    <t>108333105</t>
+  </si>
+  <si>
+    <t>M13LE-246</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 3 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333014</t>
+  </si>
+  <si>
+    <t>108333014</t>
+  </si>
+  <si>
+    <t>M10LE-262</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 1 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108502287</t>
+  </si>
+  <si>
+    <t>108502287</t>
+  </si>
+  <si>
+    <t>M10MMFP-003</t>
+  </si>
+  <si>
+    <t>MMFP Type Flush Mounted Multimide Faceplate, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333204</t>
+  </si>
+  <si>
+    <t>108333204</t>
+  </si>
+  <si>
+    <t>M16LE-246</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 6 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333022</t>
+  </si>
+  <si>
+    <t>108333022</t>
+  </si>
+  <si>
+    <t>M10LE-270</t>
+  </si>
+  <si>
+    <t>M10LE-270 Faceplate, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108406414</t>
+  </si>
+  <si>
+    <t>108406414</t>
+  </si>
+  <si>
+    <t>M14CH-003</t>
+  </si>
+  <si>
+    <t>M14CH Type Furniture Faceplate, 4 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108502303</t>
+  </si>
+  <si>
+    <t>108502303</t>
+  </si>
+  <si>
+    <t>M10MMFP-246</t>
+  </si>
+  <si>
+    <t>MMFP Type Flush Mounted Multimide Faceplate, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333212</t>
+  </si>
+  <si>
+    <t>108333212</t>
+  </si>
+  <si>
+    <t>M16LE-262</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 6 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108406422</t>
+  </si>
+  <si>
+    <t>108406422</t>
+  </si>
+  <si>
+    <t>M14CH-246</t>
+  </si>
+  <si>
+    <t>M14CH Type Furniture Faceplate, 4 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108615204</t>
+  </si>
+  <si>
+    <t>108615204</t>
+  </si>
+  <si>
+    <t>M14SP</t>
+  </si>
+  <si>
+    <t>M14SP 4-port Single Gang Stainless Steel Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108615212</t>
+  </si>
+  <si>
+    <t>108615212</t>
+  </si>
+  <si>
+    <t>M16SP</t>
+  </si>
+  <si>
+    <t>M16SP 6-port Single Gang Stainless Steel Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108502337</t>
+  </si>
+  <si>
+    <t>108502337</t>
+  </si>
+  <si>
+    <t>M10MMFP-270</t>
+  </si>
+  <si>
+    <t>MMFP Type Flush Mounted Multimide Faceplate, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108564683</t>
+  </si>
+  <si>
+    <t>108564683</t>
+  </si>
+  <si>
+    <t>M13CLS-262</t>
+  </si>
+  <si>
+    <t>Flexible Faceplate with Single Gang Frame, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108564691</t>
+  </si>
+  <si>
+    <t>108564691</t>
+  </si>
+  <si>
+    <t>M13CLS-270</t>
+  </si>
+  <si>
+    <t>Flexible Faceplate with Single Gang Frame, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108615188</t>
+  </si>
+  <si>
+    <t>108615188</t>
+  </si>
+  <si>
+    <t>M12SP</t>
+  </si>
+  <si>
+    <t>M12SP 2-port Single Gang Stainless Steel Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108685009</t>
+  </si>
+  <si>
+    <t>108685009</t>
+  </si>
+  <si>
+    <t>M28L-003</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Double Gang Faceplate, eight port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108685025</t>
+  </si>
+  <si>
+    <t>108685025</t>
+  </si>
+  <si>
+    <t>M28L-262</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Double Gang Faceplate, eight port, white</t>
+  </si>
+  <si>
+    <t>1339118-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, SL Series, single gang, almond</t>
+  </si>
+  <si>
+    <t>1375006-4</t>
+  </si>
+  <si>
+    <t>Large base Furniture Faceplate Kit, gray</t>
+  </si>
+  <si>
+    <t>1375005-1</t>
+  </si>
+  <si>
+    <t>Small base Furniture Faceplate Kit, light almond</t>
+  </si>
+  <si>
+    <t>1375005-2</t>
+  </si>
+  <si>
+    <t>Small base Furniture Faceplate Kit, black</t>
+  </si>
+  <si>
+    <t>1375005-3</t>
+  </si>
+  <si>
+    <t>Small base Furniture Faceplate Kit, white</t>
+  </si>
+  <si>
+    <t>1375005-4</t>
+  </si>
+  <si>
+    <t>Small base Furniture Faceplate Kit, gray</t>
+  </si>
+  <si>
+    <t>1375006-1</t>
+  </si>
+  <si>
+    <t>Large base Furniture Faceplate Kit, light almond</t>
+  </si>
+  <si>
+    <t>1375006-3</t>
+  </si>
+  <si>
+    <t>1375155-2</t>
+  </si>
+  <si>
+    <t>Faceplate, 2 port, angled, flush mount, black</t>
+  </si>
+  <si>
+    <t>1375155-4</t>
+  </si>
+  <si>
+    <t>Faceplate, 2 port, angled, flush mount, gray</t>
+  </si>
+  <si>
+    <t>1427478-3</t>
+  </si>
+  <si>
+    <t>1479593-2</t>
+  </si>
+  <si>
+    <t>ETHERSEAL® Faceplate, stainless steel, 1-gang, 1-port, with gasket</t>
+  </si>
+  <si>
+    <t>1479486-1</t>
+  </si>
+  <si>
+    <t>SL Series Faceplate, double gang, double-sided, almond</t>
+  </si>
+  <si>
+    <t>1711082-1</t>
+  </si>
+  <si>
+    <t>SL Series 3-port 110 Modular Jack Faceplate, pure white</t>
+  </si>
+  <si>
+    <t>1711083-1</t>
+  </si>
+  <si>
+    <t>1711301-1</t>
+  </si>
+  <si>
+    <t>Single Faceplate, 2-gang, BS LJ6C unloaded faceplate, 1 port, white</t>
+  </si>
+  <si>
+    <t>1711302-1</t>
+  </si>
+  <si>
+    <t>Faceplate BS LJ6C Unloaded, 2 port, white (RAL 9003)</t>
+  </si>
+  <si>
+    <t>1711490-1</t>
+  </si>
+  <si>
+    <t>DIN flushmount 3 port angled outlet UP0 (mounting frame only)</t>
+  </si>
+  <si>
+    <t>1711277-1</t>
+  </si>
+  <si>
+    <t>Single Port Outlet, shuttered flat, for 1 SL jack, 45 x 45 mm</t>
+  </si>
+  <si>
+    <t>1711411-2</t>
+  </si>
+  <si>
+    <t>Industrial Outlet IP44, with cable gland, light gray</t>
+  </si>
+  <si>
+    <t>1711537-2</t>
+  </si>
+  <si>
+    <t>DIN Flush Mount Angled Outlet, 3 port, includes 50 x 50 mm faceplate &amp; 80 x 80 mm frame, pure white</t>
+  </si>
+  <si>
+    <t>183931-1</t>
+  </si>
+  <si>
+    <t>Faceplate kit, 45 x 45 mm, SC-duplex, ST-style, SL adapter or MT-RJ jack, white</t>
+  </si>
+  <si>
+    <t>1859130-1</t>
+  </si>
+  <si>
+    <t>Adapter Frame, Legrand Valena™ frames, 50 x 50 mm, white</t>
+  </si>
+  <si>
+    <t>1859167-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, decorator, 1 port, British Standard style, angled, shuttered, white</t>
+  </si>
+  <si>
+    <t>1859168-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, decorator, 2 port, British Standard style, angled, shuttered, white</t>
+  </si>
+  <si>
+    <t>1859081-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 1 port, 110Connect, British Standard style, angled, white</t>
+  </si>
+  <si>
+    <t>1859082-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 2 port, 110Connect, British Standard style, angled, white</t>
+  </si>
+  <si>
+    <t>2-1427030-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator SL series, 1-port, with shutter and label, white</t>
+  </si>
+  <si>
+    <t>2-279393-3</t>
+  </si>
+  <si>
+    <t>Faceplate Shuttered 3 port, white</t>
+  </si>
+  <si>
+    <t>2-279393-4</t>
+  </si>
+  <si>
+    <t>Faceplate Angled Shuttered 1 port, white</t>
+  </si>
+  <si>
+    <t>2-279393-5</t>
+  </si>
+  <si>
+    <t>Faceplate Angled Shuttered 2 port, white</t>
+  </si>
+  <si>
+    <t>2-336613-1</t>
+  </si>
+  <si>
+    <t>2-966224-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 2 port, for 110Connect, recessed, white</t>
   </si>
   <si>
     <t>2111010-1</t>
   </si>
   <si>
     <t>Faceplate Kit, labeled, 1-gang, 3 port, vertical orientation, light almond</t>
   </si>
   <si>
     <t>2111008-1</t>
   </si>
   <si>
     <t>Faceplate Kit, labeled, 1-gang, 1 port, vertical orientation, light almond</t>
   </si>
   <si>
     <t>2111013-4</t>
   </si>
   <si>
     <t>Faceplate Kit, labeled, 2-gang, 6 port, vertical orientation, gray</t>
   </si>
   <si>
     <t>2111014-1</t>
   </si>
   <si>
     <t>Faceplate Kit, labeled, 2-gang, 8 port, vertical orientation, almond</t>
   </si>
@@ -3322,2622 +5836,108 @@
   <si>
     <t>2111015-1</t>
   </si>
   <si>
     <t>Faceplate Kit, labeled, 2-gang, 12 port, vertical orientation, almond</t>
   </si>
   <si>
     <t>2111025-2</t>
   </si>
   <si>
     <t>Faceplate Kit, non-labeled, 1-gang, 6 port, vertical orientation, black</t>
   </si>
   <si>
     <t>2111022-4</t>
   </si>
   <si>
     <t>Faceplate Kit, non-labeled, 1-gang, 2 port, vertical orientation, gray</t>
   </si>
   <si>
     <t>2111042-2</t>
   </si>
   <si>
     <t>Faceplate Kit, labeled, 2-gang, 8 port, black</t>
   </si>
   <si>
-    <t>2111011-4</t>
-[...2000 lines deleted...]
-    <t>Faceplate Kit, Labelled, 2-gang, 12 port, light almond</t>
+    <t>FP-LBL-1P</t>
+  </si>
+  <si>
+    <t>NAR Faceplate kit, 1 Port, with Label, Multiple Colors</t>
+  </si>
+  <si>
+    <t>FP-NLBL-1P</t>
+  </si>
+  <si>
+    <t>NAR Faceplate kit, 1 Port, without Label, Multiple Colors</t>
+  </si>
+  <si>
+    <t>FP-NLBL-2P</t>
+  </si>
+  <si>
+    <t>NAR Faceplate kit, 2 Port, without Label, Multiple Colors</t>
+  </si>
+  <si>
+    <t>FP-LBL-4P</t>
+  </si>
+  <si>
+    <t>NAR Faceplate kit, 4 Port, with Label, Multiple Colors</t>
+  </si>
+  <si>
+    <t>FP-NLBL-4P</t>
+  </si>
+  <si>
+    <t>NAR Faceplate kit, 4 Port, without Label, Multiple Colors</t>
+  </si>
+  <si>
+    <t>FP-LBL-6P</t>
+  </si>
+  <si>
+    <t>NAR Faceplate kit, 6 Port, with Label, Multiple Colors</t>
+  </si>
+  <si>
+    <t>FP-NLBL-6P</t>
+  </si>
+  <si>
+    <t>NAR Faceplate kit, 6 Port, without Label, Multiple Colors</t>
   </si>
   <si>
     <t>M10LW</t>
   </si>
   <si>
     <t>M10LW Type Flush Mounted Faceplate</t>
   </si>
   <si>
     <t>M10MM</t>
   </si>
   <si>
     <t>M10MM Type Flush Mounted Faceplate</t>
   </si>
   <si>
     <t>M12L</t>
   </si>
   <si>
     <t>M12L Type Faceplate</t>
-  </si>
-[...550 lines deleted...]
-    <t>Stainless Steel Type Flush Mounted Faceplate, one port, Phone studs</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -6056,51 +6056,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J658" totalsRowShown="0">
   <autoFilter ref="A1:J658"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12as" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106650898" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106720212" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107276180" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106650880" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107167496" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107276172" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item406185-4" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1375155-3" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1479486-3" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1427478-3" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1479152-3" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1711307-1" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258029" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258030" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256273" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256274" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479486-2" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1339118-2" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255103" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760175968" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181776" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181693" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181701" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181743" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181750" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181966" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181974" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760187872" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760123885" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760123893" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760136838" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760138925" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760151464" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760115881" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12as" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118265" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118281" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118299" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118240" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/itemcc0071704-1" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/itemcc0071613-1" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248925" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248926" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248928" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248930" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248931" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760250080" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249152" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249168" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249129" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249137" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249153" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249161" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249169" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249130" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249146" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249154" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249131" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249147" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249171" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249132" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249148" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249156" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249172" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249133" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249149" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249165" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249150" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249158" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249174" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249135" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249159" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249167" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249249" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249250" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249251" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249254" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760246283" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245389" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111039-7" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245363" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249557" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106237" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item336613-1" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item336614-1" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711168-1" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711169-1" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711485-1" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711485-2" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711276-1" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711399-1" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711411-1" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711400-1" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711282-1" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711604-1" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711537-1" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711644-1" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711632-1" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711854-1" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859049-1" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859050-1" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859053-1" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859083-1" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859083-3" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249252" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249256" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253099" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253100" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760254616" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760254617" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-279393-1" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-279393-2" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-279393-6" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-336614-1" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-966936-2" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111009-4" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111013-1" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111013-2" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111010-2" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111021-2" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111008-2" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111024-2" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111010-4" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111008-4" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111014-2" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111024-4" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111022-1" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111009-1" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111011-1" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111011-2" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111039-4" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111037-4" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111015-2" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111025-4" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111049-4" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111038-1" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111012-1" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item5-336608-1" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item5-336608-3" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111023-2" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111036-2" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111050-2" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111021-1" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111012-2" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111040-3" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111043-1" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111043-2" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111036-3" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111040-4" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111043-3" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111024-1" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111052-3" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111050-4" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111052-4" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111051-1" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111039-1" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111041-3" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111039-2" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111053-2" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111041-4" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111039-3" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111051-3" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111051-4" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111052-1" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2225212-1" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item235001-1" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558106-4" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558107-2" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558088-1" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558088-2" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558191-1" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558088-7" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item569127-2" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557505-3" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557505-4" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557691-1" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558106-1" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557691-3" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558106-2" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558106-3" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1933134-1" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1933134-4" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-1427030-2" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-1427030-3" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245048" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item8-1859167-1" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item8-1859168-1" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item966936-5" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111008-1" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111012-1" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111022-1" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111037-1" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111008-3" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111012-3" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111022-3" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111023-1" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111013-3" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111009-3" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111042-1" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111023-3" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111014-1" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111052-1" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111042-3" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111024-1" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111052-3" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111203-3" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111010-3" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111024-3" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111011-1" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111049-1" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111011-3" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111021-1" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111021-3" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111050-3" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111051-1" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111051-3" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-406185-1" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-557505-1" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-558088-1" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258041" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258043" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258047" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107655169" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107655177" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713612" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713554" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12as" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168493" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168501" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168519" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168527" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168535" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258435" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168451" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168469" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258450" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168568" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258468" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168485" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168584" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333147" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258419" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108332982" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108332990" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333097" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333196" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333113" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333121" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108502329" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10mm" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333220" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108406430" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108564675" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108406448" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108685033" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108564709" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108615196" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108685017" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375006-2" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375155-1" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375155-3" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1427023-2" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1427475-3" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1427476-3" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1427477-3" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479159-3" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479152-1" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479594-2" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479486-3" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200451" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200485" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200501" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760227637" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760165720" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256269" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760257774" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item700191596" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760008631" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760010025" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760008623" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760043000" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760043026" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760045054" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760045062" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item64671108-00" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item64671110-00" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760061580" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072181" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072199" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072207" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072074" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072215" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760080812" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091249" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091082" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091298" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760100867" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760100875" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106203" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106229" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106245" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106260" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item272352-1" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item272378-3" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item272368-1" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255234" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item65401812-04" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item65401812-05" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441024-02" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441143-01" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441144-01" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441164-01" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441144-04" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441174-01" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441178-02" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441154-01" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441154-02" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760161638" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441024-01" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245680" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253052" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255231" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255232" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item272368-2" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item5-336608-2" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557505-1" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557505-2" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557505-7" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item83935-1" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181719" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181727" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181735" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181958" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181768" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181818" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181933" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181941" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760187880" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249255" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760252407" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253101" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760254618" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760165738" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item966936-2" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253051" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item336793-1" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760138453" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111010-1" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111008-1" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111013-4" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111014-1" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111021-4" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111037-2" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111014-4" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111025-1" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111022-2" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111037-3" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111009-2" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111015-1" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111025-2" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111022-4" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111042-2" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111011-4" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111023-1" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111040-1" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111042-3" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111015-4" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111036-1" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111050-1" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111040-2" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111042-4" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111038-2" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111023-3" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111023-4" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111050-3" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111012-4" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111052-2" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111038-3" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111036-4" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111041-1" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111038-4" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111043-4" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111041-2" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111037-1" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111049-1" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111053-1" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111051-2" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111049-2" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111203-1" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111049-3" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111203-2" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111053-3" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111042-1" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111203-4" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111053-4" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2153004-1" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2225214-1" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2225211-1" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2225212-2" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item235001-2" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item406185-1" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item406185-2" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item406185-3" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760042994" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760043018" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760045039" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760045047" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200444" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200469" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200519" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200436" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1933134-2" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1933134-3" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249253" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760246287" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760246281" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760246288" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245388" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245390" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248924" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249128" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249136" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249144" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248927" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248929" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760250078" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760250079" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249160" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249145" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249138" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249162" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249170" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249139" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249155" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249163" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249140" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249164" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249141" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249157" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249173" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249134" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249142" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249166" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249143" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249151" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249175" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106187" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item7602450" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760159186" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245046" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245047" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-279393-3" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-279393-4" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-279393-5" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-336613-1" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-966224-1" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091090" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091280" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091231" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760100883" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760100891" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106179" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106195" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106211" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760062331" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760060608" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760060624" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760067249" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760071258" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760075044" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760076992" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760085993" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118257" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760123877" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760123901" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760010009" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760010017" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760010033" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760008615" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760117572" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118273" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118307" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118232" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item700189046" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item700191570" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item700191588" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item272378-2" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item272352-2" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item272378-1" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558107-1" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558357-1" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558357-2" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558357-4" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558107-4" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558088-4" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558191-2" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item569127-1" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item569127-4" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245679" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1339118-1" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375006-4" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375005-1" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375005-2" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375005-3" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375005-4" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375006-1" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375006-3" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375155-2" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375155-4" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1427478-3" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479593-2" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479486-1" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item183931-1" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859130-1" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859167-1" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859168-1" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859081-1" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859082-1" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-1427030-1" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107655185" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107655193" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711082-1" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711083-1" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711301-1" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711302-1" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711490-1" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711277-1" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711411-2" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711537-2" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713562" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12as" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713570" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12as" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713588" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713596" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713604" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713547" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12as" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168592" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168600" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108216144" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108216151" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258427" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168543" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168550" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168477" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168576" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108216128" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333030" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258476" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333048" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333139" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258401" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333055" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333063" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333154" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333071" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333162" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333170" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333089" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333188" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333006" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333105" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333014" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108502287" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10mm" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333204" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333022" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108406414" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108502303" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10mm" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333212" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108406422" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108615204" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108615212" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108502337" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10mm" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108564683" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108564691" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108615188" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108685009" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108685025" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258042" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258045" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10mm" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258044" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258031" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256432" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256270" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256485" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760257775" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256271" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256272" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1375006-3" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1479159-3" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111037-3" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111013-1" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111009-1" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111038-1" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111038-3" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111039-1" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111203-1" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111010-1" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111014-3" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111039-3" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111043-1" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111015-1" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111040-1" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111053-1" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111043-3" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111015-3" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111040-3" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111025-1" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111053-3" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111025-3" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111041-1" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111049-3" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111041-3" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111036-1" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111050-1" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111036-3" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-406185-3" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106602345" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107052359" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106701154" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106650849" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107167462" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106650864" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107167488" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1375155-1" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1339118-3" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1375005-3" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/itemcc0071779-1" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/itemcc0071787-1" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/itemcc0071795-1" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/itemcc0071696-1" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441024-04" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441154-03" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441143-02" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441156-01" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441143-03" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441156-02" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441143-04" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441157-01" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441164-02" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441152-01" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441152-02" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441174-02" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441152-03" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253234" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253235" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255233" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255145" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255231" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255232" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item272368-2" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441024-01" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249252" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249256" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253099" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253100" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760254616" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760254617" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256273" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256274" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479486-2" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1339118-2" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256269" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760257774" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258029" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258030" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item406185-4" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255103" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258041" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258043" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258047" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1375155-3" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1479486-3" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1427478-3" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1479152-3" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1711307-1" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111008-1" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111012-1" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111022-1" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111037-1" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111008-3" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111012-3" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111022-3" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111023-1" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111013-3" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111009-3" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111042-1" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111023-3" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111014-1" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111052-1" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111042-3" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111024-1" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111052-3" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111203-3" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111010-3" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111024-3" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111011-1" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111049-1" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111011-3" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111021-1" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111021-3" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111050-3" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111051-1" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111051-3" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-406185-1" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-557505-1" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-558088-1" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106650898" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106720212" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107276180" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106650880" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107167496" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107276172" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107655169" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107655177" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713612" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713554" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12as" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168493" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168501" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168519" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168527" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168535" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258435" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168451" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168469" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258450" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168568" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258468" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168485" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168584" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333147" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258419" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108332982" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108332990" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333097" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333196" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333113" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333121" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108502329" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10mm" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333220" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108406430" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108564675" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108406448" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108685033" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108564709" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108615196" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108685017" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375006-2" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375155-1" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375155-3" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1427023-2" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1427475-3" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1427476-3" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1427477-3" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479159-3" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479152-1" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479594-2" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479486-3" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711168-1" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711169-1" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711485-1" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711485-2" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711276-1" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711399-1" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711411-1" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711400-1" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711282-1" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711604-1" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711537-1" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711644-1" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711632-1" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711854-1" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859049-1" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859050-1" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859053-1" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859083-1" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859083-3" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1933134-1" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1933134-4" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-1427030-2" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-1427030-3" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-279393-1" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-279393-2" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-279393-6" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-336614-1" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-966936-2" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111009-4" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111013-1" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111013-2" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111010-2" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111021-2" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111008-2" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111024-2" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111010-4" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111008-4" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111014-2" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111024-4" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111022-1" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111009-1" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111011-1" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111011-2" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111039-4" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111037-4" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111015-2" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111025-4" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111049-4" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111038-1" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111012-1" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111023-2" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111036-2" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111050-2" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111021-1" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111012-2" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111040-3" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111043-1" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111043-2" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111036-3" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111040-4" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111043-3" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111024-1" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111052-3" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111050-4" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111052-4" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111051-1" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111039-1" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111041-3" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111039-2" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111053-2" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111041-4" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111039-3" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111051-3" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111051-4" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111052-1" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2225212-1" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item235001-1" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item272352-1" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item272378-3" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item272368-1" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255234" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item336613-1" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item336614-1" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item5-336608-1" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item5-336608-3" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557505-3" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557505-4" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557691-1" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558106-1" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557691-3" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558106-2" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558106-3" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558106-4" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558107-2" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558088-1" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558088-2" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558191-1" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558088-7" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item569127-2" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item64671108-00" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item64671110-00" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item65401812-04" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item65401812-05" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441024-02" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441143-01" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441144-01" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441164-01" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441144-04" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441174-01" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441178-02" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441154-01" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441154-02" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item700191596" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760008631" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760010025" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760008623" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760043000" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760043026" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760045054" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760045062" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760061580" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072181" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072199" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072207" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072074" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072215" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760080812" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091249" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091082" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091298" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760100867" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760100875" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106203" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106229" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106245" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106260" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760115881" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12as" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118265" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118281" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118299" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118240" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760123885" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760123893" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760136838" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760138925" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760151464" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760161638" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760165720" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760175968" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181776" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181693" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181701" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181743" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181750" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181966" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181974" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760187872" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200451" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200485" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200501" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760227637" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245048" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item8-1859167-1" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item8-1859168-1" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item966936-5" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/itemcc0071704-1" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/itemcc0071613-1" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245680" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760246283" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245389" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111039-7" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245363" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249557" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106237" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249249" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249250" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249251" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249254" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248925" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248926" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248928" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248930" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248931" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760250080" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249152" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249168" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249129" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249137" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249153" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249161" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249169" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249130" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249146" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249154" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249131" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249147" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249171" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249132" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249148" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249156" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249172" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249133" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249149" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249165" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249150" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249158" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249174" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249135" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249159" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249167" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253052" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12as" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255233" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255145" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249255" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760252407" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253101" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760254618" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item83935-1" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111011-4" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111023-1" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111040-1" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111042-3" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111015-4" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111036-1" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111050-1" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111040-2" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111042-4" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111038-2" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111023-3" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111023-4" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111050-3" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111012-4" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111052-2" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111038-3" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111036-4" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111041-1" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111038-4" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111043-4" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111041-2" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111037-1" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111049-1" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111053-1" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111051-2" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111049-2" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111203-1" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111049-3" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111203-2" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111053-3" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111042-1" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111203-4" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111053-4" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2153004-1" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2225214-1" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2225211-1" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2225212-2" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item235001-2" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item272378-2" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item272352-2" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item272378-1" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item336793-1" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item406185-1" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item406185-2" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item406185-3" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item5-336608-2" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557505-1" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557505-2" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557505-7" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558107-1" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558357-1" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558357-2" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558357-4" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558107-4" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558088-4" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558191-2" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item569127-1" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item569127-4" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441024-04" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441154-03" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441143-02" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441156-01" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441143-03" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441156-02" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441143-04" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441157-01" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441164-02" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441152-01" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441152-02" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441174-02" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441152-03" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item700189046" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item700191570" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item700191588" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760010009" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760010017" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760010033" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760008615" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760042994" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760043018" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760045039" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760045047" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760062331" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760060608" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760060624" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760067249" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760071258" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760075044" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760076992" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760085993" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091090" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091280" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091231" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760100883" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760100891" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106179" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106195" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106211" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760117572" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118273" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118307" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118232" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118257" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760123877" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760123901" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760138453" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760159186" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760165738" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181719" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181727" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181735" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181958" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181768" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181818" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181933" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181941" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760187880" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200444" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200469" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200519" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200436" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245046" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245047" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item966936-2" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/itemcc0071779-1" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/itemcc0071787-1" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/itemcc0071795-1" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/itemcc0071696-1" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245679" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760246287" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760246281" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760246288" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245388" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245390" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106187" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item7602450" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1933134-2" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1933134-3" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249253" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248924" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249128" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249136" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249144" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248927" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248929" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760250078" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760250079" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249160" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249145" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249138" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249162" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249170" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249139" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249155" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249163" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249140" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249164" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249141" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249157" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249173" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249134" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249142" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249166" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249143" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249151" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249175" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253051" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253234" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253235" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256272" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256432" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256270" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256485" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760257775" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256271" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258031" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258044" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258042" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258045" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1375155-1" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1339118-3" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1375005-3" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1375006-3" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1479159-3" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111037-3" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111013-1" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111009-1" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111038-1" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111038-3" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111039-1" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111203-1" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111010-1" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111014-3" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111039-3" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111043-1" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111015-1" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111040-1" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111053-1" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111043-3" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111015-3" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111040-3" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111025-1" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111053-3" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111025-3" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111041-1" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111049-3" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111041-3" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111036-1" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111050-1" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111036-3" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-406185-3" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106602345" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107052359" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106701154" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106650849" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107167462" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106650864" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107167488" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107655185" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107655193" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713562" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12as" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713570" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12as" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713588" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713596" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713604" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713547" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12as" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168592" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168600" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108216144" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108216151" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258427" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168543" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168550" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168477" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168576" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108216128" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333030" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258476" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333048" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333139" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258401" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333055" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333063" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333154" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333071" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333162" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333170" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333089" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333188" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333006" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333105" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333014" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108502287" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10mm" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333204" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333022" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108406414" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108502303" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10mm" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333212" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108406422" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108615204" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108615212" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108502337" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10mm" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108564683" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108564691" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108615188" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108685009" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108685025" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1339118-1" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375006-4" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375005-1" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375005-2" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375005-3" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375005-4" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375006-1" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375006-3" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375155-2" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375155-4" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1427478-3" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479593-2" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479486-1" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711082-1" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711083-1" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711301-1" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711302-1" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711490-1" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711277-1" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711411-2" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711537-2" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item183931-1" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859130-1" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859167-1" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859168-1" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859081-1" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859082-1" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-1427030-1" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-279393-3" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-279393-4" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-279393-5" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-336613-1" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-966224-1" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111010-1" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111008-1" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111013-4" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111014-1" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111021-4" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111037-2" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111014-4" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111025-1" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111022-2" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111037-3" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111009-2" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111015-1" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111025-2" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111022-4" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111042-2" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10mm" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J658"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="16.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="40.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="22.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="95" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17.41796875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="25.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -6116,15744 +6116,15744 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E2" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E3" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
         <v>22</v>
       </c>
-      <c r="C5" t="s">
+      <c r="E5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" t="s">
         <v>23</v>
-      </c>
-[...7 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" t="s">
         <v>26</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" t="s">
         <v>27</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="E6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" t="s">
         <v>28</v>
       </c>
-      <c r="E6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H6" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="7" spans="1:10" ht="12.75">
+    <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B7" t="s">
         <v>31</v>
       </c>
       <c r="C7" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D7" t="s">
         <v>32</v>
       </c>
       <c r="E7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H7" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D8" t="s">
         <v>37</v>
       </c>
       <c r="E8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H8" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="9" spans="1:10" ht="12.75">
+    <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D9" t="s">
         <v>41</v>
       </c>
       <c r="E9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H9" t="s">
         <v>15</v>
       </c>
-      <c r="J9" t="s">
-[...3 lines deleted...]
-    <row r="10" spans="1:10" ht="12.75">
+    </row>
+    <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D10" t="s">
         <v>45</v>
       </c>
       <c r="E10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H10" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
+        <v>48</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D11" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="H11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
+      </c>
+      <c r="B12" t="s">
+        <v>52</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D12" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E12" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="H12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>52</v>
+        <v>56</v>
+      </c>
+      <c r="B13" t="s">
+        <v>57</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D13" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="E13" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="H13" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="14" spans="1:10" ht="12.75">
+    <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="C14" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D14" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="E14" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H14" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C15" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D15" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="E15" t="s">
-        <v>51</v>
+        <v>14</v>
+      </c>
+      <c r="G15" t="s">
+        <v>61</v>
       </c>
       <c r="H15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>58</v>
+        <v>65</v>
+      </c>
+      <c r="B16" t="s">
+        <v>66</v>
       </c>
       <c r="C16" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D16" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="E16" t="s">
-        <v>51</v>
+        <v>14</v>
+      </c>
+      <c r="G16" t="s">
+        <v>54</v>
       </c>
       <c r="H16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="C17" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D17" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="E17" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="H17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="B18" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="C18" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D18" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="E18" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="H18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="B19" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="C19" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D19" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="E19" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="H19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="C20" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D20" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="E20" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G20" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="H20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="C21" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D21" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="E21" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G21" t="s">
-        <v>48</v>
+        <v>85</v>
       </c>
       <c r="H21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>79</v>
+        <v>87</v>
+      </c>
+      <c r="B22" t="s">
+        <v>88</v>
       </c>
       <c r="C22" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D22" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="E22" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G22" t="s">
-        <v>48</v>
+        <v>90</v>
       </c>
       <c r="H22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>82</v>
+        <v>92</v>
+      </c>
+      <c r="B23" t="s">
+        <v>93</v>
       </c>
       <c r="C23" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D23" t="s">
-        <v>83</v>
+        <v>94</v>
       </c>
       <c r="E23" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G23" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="H23" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="24" spans="1:10" ht="12.75">
+    <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="B24" t="s">
-        <v>27</v>
+        <v>97</v>
       </c>
       <c r="C24" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D24" t="s">
-        <v>87</v>
+        <v>98</v>
       </c>
       <c r="E24" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G24" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="H24" t="s">
         <v>15</v>
       </c>
-      <c r="J24" t="s">
-[...3 lines deleted...]
-    <row r="25" spans="1:10" ht="12.75">
+    </row>
+    <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="C25" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D25" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="E25" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G25" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="H25" t="s">
         <v>15</v>
       </c>
-      <c r="J25" t="s">
-[...3 lines deleted...]
-    <row r="26" spans="1:10" ht="12.75">
+    </row>
+    <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="C26" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D26" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="E26" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G26" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="H26" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>97</v>
-[...5 lines deleted...]
-        <v>99</v>
+        <v>104</v>
+      </c>
+      <c r="C27" t="s">
+        <v>12</v>
       </c>
       <c r="D27" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="E27" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G27" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="H27" t="s">
         <v>15</v>
       </c>
       <c r="J27" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>102</v>
-[...5 lines deleted...]
-        <v>104</v>
+        <v>107</v>
+      </c>
+      <c r="C28" t="s">
+        <v>12</v>
       </c>
       <c r="D28" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="E28" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>101</v>
       </c>
       <c r="H28" t="s">
         <v>15</v>
       </c>
-      <c r="J28" t="s">
-[...3 lines deleted...]
-    <row r="29" spans="1:10" ht="12.75">
+    </row>
+    <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>107</v>
-[...4 lines deleted...]
-      <c r="C29" s="1" t="s">
         <v>109</v>
+      </c>
+      <c r="C29" t="s">
+        <v>12</v>
       </c>
       <c r="D29" t="s">
         <v>110</v>
       </c>
       <c r="E29" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>101</v>
       </c>
       <c r="H29" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="12.75">
       <c r="A30" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C30" t="s">
+        <v>12</v>
+      </c>
+      <c r="D30" t="s">
         <v>112</v>
       </c>
-      <c r="B30" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E30" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G30" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="H30" t="s">
         <v>15</v>
       </c>
       <c r="J30" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="31" spans="1:10" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="C31" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D31" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="E31" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G31" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="H31" t="s">
         <v>15</v>
       </c>
       <c r="J31" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="12.75">
       <c r="A32" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C32" t="s">
+        <v>12</v>
+      </c>
+      <c r="D32" t="s">
+        <v>116</v>
+      </c>
+      <c r="E32" t="s">
+        <v>101</v>
+      </c>
+      <c r="G32" t="s">
+        <v>61</v>
+      </c>
+      <c r="H32" t="s">
+        <v>15</v>
+      </c>
+      <c r="J32" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="12.75">
+      <c r="A33" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C33" t="s">
+        <v>12</v>
+      </c>
+      <c r="D33" t="s">
+        <v>118</v>
+      </c>
+      <c r="E33" t="s">
+        <v>101</v>
+      </c>
+      <c r="G33" t="s">
+        <v>119</v>
+      </c>
+      <c r="H33" t="s">
+        <v>15</v>
+      </c>
+      <c r="J33" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="12.75">
+      <c r="A34" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C34" t="s">
+        <v>12</v>
+      </c>
+      <c r="D34" t="s">
         <v>121</v>
       </c>
-      <c r="C32" t="s">
-[...50 lines deleted...]
-      </c>
       <c r="E34" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G34" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="H34" t="s">
         <v>15</v>
+      </c>
+      <c r="J34" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>122</v>
       </c>
       <c r="C35" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D35" t="s">
-        <v>134</v>
+        <v>123</v>
       </c>
       <c r="E35" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G35" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="H35" t="s">
         <v>15</v>
       </c>
       <c r="J35" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>99</v>
+        <v>124</v>
+      </c>
+      <c r="C36" t="s">
+        <v>12</v>
       </c>
       <c r="D36" t="s">
-        <v>138</v>
+        <v>125</v>
       </c>
       <c r="E36" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G36" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="H36" t="s">
         <v>15</v>
       </c>
       <c r="J36" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:8" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>126</v>
       </c>
       <c r="C37" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D37" t="s">
-        <v>142</v>
+        <v>127</v>
       </c>
       <c r="E37" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G37" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="H37" t="s">
         <v>15</v>
+      </c>
+      <c r="J37" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="38" spans="1:10" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>144</v>
-[...5 lines deleted...]
-        <v>146</v>
+        <v>128</v>
+      </c>
+      <c r="C38" t="s">
+        <v>12</v>
       </c>
       <c r="D38" t="s">
-        <v>147</v>
+        <v>129</v>
       </c>
       <c r="E38" t="s">
-        <v>13</v>
+        <v>101</v>
+      </c>
+      <c r="G38" t="s">
+        <v>61</v>
       </c>
       <c r="H38" t="s">
         <v>15</v>
       </c>
       <c r="J38" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:8" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>130</v>
       </c>
       <c r="C39" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D39" t="s">
-        <v>151</v>
+        <v>131</v>
       </c>
       <c r="E39" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G39" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="H39" t="s">
         <v>15</v>
+      </c>
+      <c r="J39" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="40" spans="1:10" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>132</v>
       </c>
       <c r="C40" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D40" t="s">
-        <v>155</v>
+        <v>133</v>
       </c>
       <c r="E40" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G40" t="s">
-        <v>14</v>
+        <v>119</v>
       </c>
       <c r="H40" t="s">
         <v>15</v>
       </c>
       <c r="J40" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="41" spans="1:10" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>134</v>
       </c>
       <c r="C41" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D41" t="s">
-        <v>159</v>
+        <v>135</v>
       </c>
       <c r="E41" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G41" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="H41" t="s">
         <v>15</v>
       </c>
       <c r="J41" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:8" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>136</v>
       </c>
       <c r="C42" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D42" t="s">
-        <v>155</v>
+        <v>133</v>
       </c>
       <c r="E42" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G42" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="H42" t="s">
         <v>15</v>
+      </c>
+      <c r="J42" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="43" spans="1:10" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>137</v>
       </c>
       <c r="C43" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D43" t="s">
-        <v>164</v>
+        <v>138</v>
       </c>
       <c r="E43" t="s">
-        <v>13</v>
+        <v>101</v>
+      </c>
+      <c r="G43" t="s">
+        <v>119</v>
       </c>
       <c r="H43" t="s">
         <v>15</v>
       </c>
       <c r="J43" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="44" spans="1:10" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>139</v>
       </c>
       <c r="C44" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D44" t="s">
-        <v>167</v>
+        <v>140</v>
       </c>
       <c r="E44" t="s">
-        <v>13</v>
+        <v>101</v>
+      </c>
+      <c r="G44" t="s">
+        <v>119</v>
       </c>
       <c r="H44" t="s">
         <v>15</v>
       </c>
       <c r="J44" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:8" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>169</v>
-[...5 lines deleted...]
-        <v>171</v>
+        <v>141</v>
+      </c>
+      <c r="C45" t="s">
+        <v>12</v>
       </c>
       <c r="D45" t="s">
-        <v>172</v>
+        <v>138</v>
       </c>
       <c r="E45" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G45" t="s">
-        <v>173</v>
+        <v>61</v>
       </c>
       <c r="H45" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="46" spans="1:8" ht="12.75">
+      <c r="J45" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-        <v>177</v>
+        <v>142</v>
+      </c>
+      <c r="C46" t="s">
+        <v>12</v>
       </c>
       <c r="D46" t="s">
-        <v>178</v>
+        <v>143</v>
       </c>
       <c r="E46" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G46" t="s">
-        <v>173</v>
+        <v>119</v>
       </c>
       <c r="H46" t="s">
         <v>15</v>
+      </c>
+      <c r="J46" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>180</v>
-[...5 lines deleted...]
-        <v>182</v>
+        <v>144</v>
+      </c>
+      <c r="C47" t="s">
+        <v>12</v>
       </c>
       <c r="D47" t="s">
-        <v>183</v>
+        <v>145</v>
       </c>
       <c r="E47" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G47" t="s">
-        <v>184</v>
+        <v>61</v>
       </c>
       <c r="H47" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="48" spans="1:8" ht="12.75">
+    <row r="48" spans="1:10" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>188</v>
+        <v>146</v>
+      </c>
+      <c r="C48" t="s">
+        <v>12</v>
       </c>
       <c r="D48" t="s">
-        <v>189</v>
+        <v>147</v>
       </c>
       <c r="E48" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G48" t="s">
-        <v>184</v>
+        <v>61</v>
       </c>
       <c r="H48" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="49" spans="1:8" ht="12.75">
+      <c r="J48" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>191</v>
-[...5 lines deleted...]
-        <v>193</v>
+        <v>148</v>
+      </c>
+      <c r="C49" t="s">
+        <v>12</v>
       </c>
       <c r="D49" t="s">
-        <v>194</v>
+        <v>143</v>
       </c>
       <c r="E49" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G49" t="s">
-        <v>184</v>
+        <v>61</v>
       </c>
       <c r="H49" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="50" spans="1:8" ht="12.75">
+      <c r="J49" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>197</v>
+        <v>149</v>
       </c>
       <c r="C50" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D50" t="s">
-        <v>198</v>
+        <v>150</v>
       </c>
       <c r="E50" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G50" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="H50" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="51" spans="1:8" ht="12.75">
+      <c r="J50" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>200</v>
-[...5 lines deleted...]
-        <v>202</v>
+        <v>151</v>
+      </c>
+      <c r="C51" t="s">
+        <v>12</v>
       </c>
       <c r="D51" t="s">
-        <v>203</v>
+        <v>152</v>
       </c>
       <c r="E51" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G51" t="s">
-        <v>173</v>
+        <v>119</v>
       </c>
       <c r="H51" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="52" spans="1:8" ht="12.75">
+      <c r="J51" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>205</v>
-[...5 lines deleted...]
-        <v>202</v>
+        <v>153</v>
+      </c>
+      <c r="C52" t="s">
+        <v>12</v>
       </c>
       <c r="D52" t="s">
-        <v>207</v>
+        <v>154</v>
       </c>
       <c r="E52" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G52" t="s">
-        <v>173</v>
+        <v>61</v>
       </c>
       <c r="H52" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="53" spans="1:8" ht="12.75">
+      <c r="J52" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>209</v>
-[...5 lines deleted...]
-        <v>171</v>
+        <v>155</v>
+      </c>
+      <c r="C53" t="s">
+        <v>12</v>
       </c>
       <c r="D53" t="s">
-        <v>211</v>
+        <v>152</v>
       </c>
       <c r="E53" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G53" t="s">
-        <v>173</v>
+        <v>61</v>
       </c>
       <c r="H53" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="54" spans="1:8" ht="12.75">
+      <c r="J53" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>213</v>
-[...5 lines deleted...]
-        <v>171</v>
+        <v>156</v>
+      </c>
+      <c r="C54" t="s">
+        <v>12</v>
       </c>
       <c r="D54" t="s">
-        <v>215</v>
+        <v>157</v>
       </c>
       <c r="E54" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G54" t="s">
-        <v>173</v>
+        <v>61</v>
       </c>
       <c r="H54" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="55" spans="1:8" ht="12.75">
+      <c r="J54" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>217</v>
-[...5 lines deleted...]
-        <v>171</v>
+        <v>158</v>
+      </c>
+      <c r="C55" t="s">
+        <v>12</v>
       </c>
       <c r="D55" t="s">
-        <v>219</v>
+        <v>125</v>
       </c>
       <c r="E55" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G55" t="s">
-        <v>173</v>
+        <v>119</v>
       </c>
       <c r="H55" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="56" spans="1:8" ht="12.75">
+      <c r="J55" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>221</v>
-[...5 lines deleted...]
-        <v>171</v>
+        <v>159</v>
+      </c>
+      <c r="C56" t="s">
+        <v>12</v>
       </c>
       <c r="D56" t="s">
-        <v>223</v>
+        <v>127</v>
       </c>
       <c r="E56" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G56" t="s">
-        <v>173</v>
+        <v>119</v>
       </c>
       <c r="H56" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="57" spans="1:8" ht="12.75">
+      <c r="J56" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>225</v>
-[...5 lines deleted...]
-        <v>171</v>
+        <v>160</v>
+      </c>
+      <c r="C57" t="s">
+        <v>12</v>
       </c>
       <c r="D57" t="s">
-        <v>227</v>
+        <v>135</v>
       </c>
       <c r="E57" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G57" t="s">
-        <v>173</v>
+        <v>119</v>
       </c>
       <c r="H57" t="s">
         <v>15</v>
+      </c>
+      <c r="J57" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>229</v>
-[...5 lines deleted...]
-        <v>177</v>
+        <v>161</v>
+      </c>
+      <c r="C58" t="s">
+        <v>12</v>
       </c>
       <c r="D58" t="s">
-        <v>231</v>
+        <v>162</v>
       </c>
       <c r="E58" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G58" t="s">
-        <v>173</v>
+        <v>61</v>
       </c>
       <c r="H58" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="59" spans="1:8" ht="12.75">
+    <row r="59" spans="1:10" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>233</v>
-[...5 lines deleted...]
-        <v>177</v>
+        <v>163</v>
+      </c>
+      <c r="C59" t="s">
+        <v>12</v>
       </c>
       <c r="D59" t="s">
-        <v>235</v>
+        <v>164</v>
       </c>
       <c r="E59" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G59" t="s">
-        <v>173</v>
+        <v>61</v>
       </c>
       <c r="H59" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="60" spans="1:8" ht="12.75">
+      <c r="J59" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>237</v>
-[...5 lines deleted...]
-        <v>177</v>
+        <v>165</v>
+      </c>
+      <c r="C60" t="s">
+        <v>12</v>
       </c>
       <c r="D60" t="s">
-        <v>239</v>
+        <v>166</v>
       </c>
       <c r="E60" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G60" t="s">
-        <v>173</v>
+        <v>61</v>
       </c>
       <c r="H60" t="s">
         <v>15</v>
+      </c>
+      <c r="J60" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>241</v>
+        <v>168</v>
       </c>
       <c r="B61" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>169</v>
+      </c>
+      <c r="C61" t="s">
+        <v>12</v>
       </c>
       <c r="D61" t="s">
-        <v>244</v>
+        <v>170</v>
       </c>
       <c r="E61" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G61" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="H61" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>246</v>
+        <v>173</v>
       </c>
       <c r="B62" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>174</v>
+      </c>
+      <c r="C62" t="s">
+        <v>12</v>
       </c>
       <c r="D62" t="s">
-        <v>248</v>
+        <v>175</v>
       </c>
       <c r="E62" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G62" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="H62" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="63" spans="1:8" ht="12.75">
+    <row r="63" spans="1:10" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>250</v>
+        <v>177</v>
       </c>
       <c r="B63" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>178</v>
+      </c>
+      <c r="C63" t="s">
+        <v>12</v>
       </c>
       <c r="D63" t="s">
-        <v>252</v>
+        <v>179</v>
       </c>
       <c r="E63" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G63" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="H63" t="s">
         <v>15</v>
+      </c>
+      <c r="J63" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>254</v>
+        <v>181</v>
       </c>
       <c r="B64" t="s">
-        <v>255</v>
-[...1 lines deleted...]
-      <c r="C64" s="1" t="s">
         <v>182</v>
       </c>
+      <c r="C64" t="s">
+        <v>12</v>
+      </c>
       <c r="D64" t="s">
-        <v>256</v>
+        <v>183</v>
       </c>
       <c r="E64" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G64" t="s">
-        <v>184</v>
+        <v>171</v>
       </c>
       <c r="H64" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="65" spans="1:8" ht="12.75">
+    <row r="65" spans="1:10" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>258</v>
+        <v>185</v>
       </c>
       <c r="B65" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>186</v>
+      </c>
+      <c r="C65" t="s">
+        <v>12</v>
       </c>
       <c r="D65" t="s">
-        <v>260</v>
+        <v>187</v>
       </c>
       <c r="E65" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G65" t="s">
-        <v>184</v>
+        <v>171</v>
       </c>
       <c r="H65" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="66" spans="1:8" ht="12.75">
+      <c r="J65" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>262</v>
+        <v>189</v>
       </c>
       <c r="B66" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>190</v>
+      </c>
+      <c r="C66" t="s">
+        <v>12</v>
       </c>
       <c r="D66" t="s">
-        <v>264</v>
+        <v>191</v>
       </c>
       <c r="E66" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G66" t="s">
-        <v>184</v>
+        <v>171</v>
       </c>
       <c r="H66" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="67" spans="1:8" ht="12.75">
+      <c r="J66" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>266</v>
+        <v>193</v>
       </c>
       <c r="B67" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>194</v>
+      </c>
+      <c r="C67" t="s">
+        <v>12</v>
       </c>
       <c r="D67" t="s">
-        <v>268</v>
+        <v>195</v>
       </c>
       <c r="E67" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>14</v>
       </c>
       <c r="H67" t="s">
-        <v>15</v>
+        <v>196</v>
+      </c>
+      <c r="J67" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>270</v>
+        <v>198</v>
       </c>
       <c r="B68" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>199</v>
+      </c>
+      <c r="C68" t="s">
+        <v>12</v>
       </c>
       <c r="D68" t="s">
-        <v>273</v>
+        <v>200</v>
       </c>
       <c r="E68" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G68" t="s">
-        <v>184</v>
+        <v>171</v>
       </c>
       <c r="H68" t="s">
-        <v>15</v>
+        <v>196</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="B69" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>203</v>
+      </c>
+      <c r="C69" t="s">
+        <v>12</v>
       </c>
       <c r="D69" t="s">
-        <v>277</v>
+        <v>204</v>
       </c>
       <c r="E69" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G69" t="s">
-        <v>184</v>
+        <v>171</v>
       </c>
       <c r="H69" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>279</v>
+        <v>206</v>
       </c>
       <c r="B70" t="s">
-        <v>280</v>
+        <v>207</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>272</v>
+        <v>208</v>
       </c>
       <c r="D70" t="s">
-        <v>281</v>
+        <v>209</v>
       </c>
       <c r="E70" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G70" t="s">
-        <v>184</v>
+        <v>171</v>
       </c>
       <c r="H70" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="71" spans="1:8" ht="12.75">
+    <row r="71" spans="1:10" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>283</v>
+        <v>211</v>
       </c>
       <c r="B71" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>212</v>
+      </c>
+      <c r="C71" t="s">
+        <v>12</v>
       </c>
       <c r="D71" t="s">
-        <v>285</v>
+        <v>213</v>
       </c>
       <c r="E71" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G71" t="s">
-        <v>184</v>
+        <v>171</v>
       </c>
       <c r="H71" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="72" spans="1:8" ht="12.75">
+      <c r="J71" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>287</v>
+        <v>215</v>
       </c>
       <c r="B72" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>216</v>
+      </c>
+      <c r="C72" t="s">
+        <v>12</v>
       </c>
       <c r="D72" t="s">
-        <v>289</v>
+        <v>217</v>
       </c>
       <c r="E72" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G72" t="s">
-        <v>184</v>
+        <v>171</v>
       </c>
       <c r="H72" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="73" spans="1:8" ht="12.75">
+      <c r="J72" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>291</v>
+        <v>219</v>
       </c>
       <c r="B73" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>220</v>
+      </c>
+      <c r="C73" t="s">
+        <v>12</v>
       </c>
       <c r="D73" t="s">
-        <v>293</v>
+        <v>221</v>
       </c>
       <c r="E73" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G73" t="s">
-        <v>184</v>
+        <v>171</v>
       </c>
       <c r="H73" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="74" spans="1:8" ht="12.75">
+      <c r="J73" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>295</v>
+        <v>223</v>
       </c>
       <c r="B74" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>224</v>
+      </c>
+      <c r="C74" t="s">
+        <v>12</v>
       </c>
       <c r="D74" t="s">
-        <v>297</v>
+        <v>225</v>
       </c>
       <c r="E74" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G74" t="s">
-        <v>184</v>
+        <v>171</v>
       </c>
       <c r="H74" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="75" spans="1:8" ht="12.75">
+      <c r="J74" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>299</v>
+        <v>227</v>
       </c>
       <c r="B75" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>228</v>
+      </c>
+      <c r="C75" t="s">
+        <v>12</v>
       </c>
       <c r="D75" t="s">
-        <v>301</v>
+        <v>229</v>
       </c>
       <c r="E75" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G75" t="s">
-        <v>184</v>
+        <v>171</v>
       </c>
       <c r="H75" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="76" spans="1:8" ht="12.75">
+      <c r="J75" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>303</v>
+        <v>231</v>
       </c>
       <c r="B76" t="s">
-        <v>304</v>
+        <v>232</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>193</v>
+        <v>233</v>
       </c>
       <c r="D76" t="s">
-        <v>305</v>
+        <v>234</v>
       </c>
       <c r="E76" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G76" t="s">
-        <v>184</v>
+        <v>171</v>
       </c>
       <c r="H76" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="77" spans="1:8" ht="12.75">
+      <c r="J76" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>307</v>
+        <v>236</v>
       </c>
       <c r="B77" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>237</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>238</v>
       </c>
       <c r="D77" t="s">
-        <v>309</v>
+        <v>239</v>
       </c>
       <c r="E77" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G77" t="s">
-        <v>310</v>
+        <v>171</v>
       </c>
       <c r="H77" t="s">
         <v>15</v>
+      </c>
+      <c r="J77" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>312</v>
+        <v>241</v>
       </c>
       <c r="B78" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>242</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>238</v>
       </c>
       <c r="D78" t="s">
-        <v>314</v>
+        <v>243</v>
       </c>
       <c r="E78" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G78" t="s">
-        <v>310</v>
+        <v>171</v>
       </c>
       <c r="H78" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="79" spans="1:8" ht="12.75">
+    <row r="79" spans="1:10" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>316</v>
+        <v>245</v>
       </c>
       <c r="B79" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>246</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>247</v>
       </c>
       <c r="D79" t="s">
-        <v>318</v>
+        <v>248</v>
       </c>
       <c r="E79" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G79" t="s">
-        <v>310</v>
+        <v>171</v>
       </c>
       <c r="H79" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="80" spans="1:8" ht="12.75">
+      <c r="J79" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>320</v>
+        <v>250</v>
       </c>
       <c r="B80" t="s">
-        <v>321</v>
+        <v>251</v>
       </c>
       <c r="C80" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D80" t="s">
-        <v>322</v>
+        <v>252</v>
       </c>
       <c r="E80" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G80" t="s">
-        <v>310</v>
+        <v>171</v>
       </c>
       <c r="H80" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="81" spans="1:8" ht="12.75">
+      <c r="J80" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>324</v>
+        <v>254</v>
       </c>
       <c r="B81" t="s">
-        <v>325</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>255</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>247</v>
       </c>
       <c r="D81" t="s">
-        <v>326</v>
+        <v>256</v>
       </c>
       <c r="E81" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G81" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H81" t="s">
         <v>15</v>
+      </c>
+      <c r="J81" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="82" spans="1:10" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>328</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>258</v>
+      </c>
+      <c r="B82" t="s">
+        <v>259</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>238</v>
       </c>
       <c r="D82" t="s">
-        <v>329</v>
+        <v>260</v>
       </c>
       <c r="E82" t="s">
-        <v>51</v>
+        <v>14</v>
+      </c>
+      <c r="G82" t="s">
+        <v>171</v>
       </c>
       <c r="H82" t="s">
         <v>15</v>
       </c>
       <c r="J82" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>330</v>
+        <v>262</v>
+      </c>
+      <c r="B83" t="s">
+        <v>263</v>
       </c>
       <c r="C83" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D83" t="s">
-        <v>331</v>
+        <v>264</v>
       </c>
       <c r="E83" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G83" t="s">
-        <v>332</v>
+        <v>171</v>
       </c>
       <c r="H83" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="84" spans="1:8" ht="12.75">
+    <row r="84" spans="1:10" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>334</v>
+        <v>266</v>
       </c>
       <c r="B84" t="s">
-        <v>335</v>
+        <v>267</v>
       </c>
       <c r="C84" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D84" t="s">
-        <v>336</v>
+        <v>268</v>
       </c>
       <c r="E84" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G84" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H84" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="85" spans="1:8" ht="12.75">
+      <c r="J84" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>270</v>
+      </c>
+      <c r="B85" t="s">
+        <v>271</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>233</v>
       </c>
       <c r="D85" t="s">
-        <v>339</v>
+        <v>272</v>
       </c>
       <c r="E85" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="G85" t="s">
+        <v>171</v>
       </c>
       <c r="H85" t="s">
         <v>15</v>
+      </c>
+      <c r="J85" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="86" spans="1:10" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>341</v>
+        <v>274</v>
       </c>
       <c r="B86" t="s">
-        <v>342</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>275</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>276</v>
       </c>
       <c r="D86" t="s">
-        <v>343</v>
+        <v>277</v>
       </c>
       <c r="E86" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G86" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H86" t="s">
         <v>15</v>
       </c>
       <c r="J86" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>279</v>
+      </c>
+      <c r="B87" t="s">
+        <v>280</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>276</v>
       </c>
       <c r="D87" t="s">
-        <v>345</v>
+        <v>281</v>
       </c>
       <c r="E87" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G87" t="s">
-        <v>48</v>
+        <v>171</v>
       </c>
       <c r="H87" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>347</v>
+        <v>283</v>
+      </c>
+      <c r="B88" t="s">
+        <v>284</v>
       </c>
       <c r="C88" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D88" t="s">
-        <v>348</v>
+        <v>285</v>
       </c>
       <c r="E88" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G88" t="s">
-        <v>48</v>
+        <v>171</v>
       </c>
       <c r="H88" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J88" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>349</v>
+        <v>287</v>
+      </c>
+      <c r="B89" t="s">
+        <v>288</v>
       </c>
       <c r="C89" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D89" t="s">
-        <v>350</v>
+        <v>289</v>
       </c>
       <c r="E89" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G89" t="s">
-        <v>48</v>
+        <v>171</v>
       </c>
       <c r="H89" t="s">
-        <v>346</v>
+        <v>15</v>
+      </c>
+      <c r="J89" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="90" spans="1:10" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>351</v>
+        <v>291</v>
+      </c>
+      <c r="B90" t="s">
+        <v>292</v>
       </c>
       <c r="C90" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D90" t="s">
-        <v>352</v>
+        <v>293</v>
       </c>
       <c r="E90" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G90" t="s">
-        <v>48</v>
+        <v>171</v>
       </c>
       <c r="H90" t="s">
-        <v>346</v>
+        <v>15</v>
       </c>
       <c r="J90" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:8" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>353</v>
+        <v>295</v>
+      </c>
+      <c r="B91" t="s">
+        <v>296</v>
       </c>
       <c r="C91" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D91" t="s">
-        <v>354</v>
+        <v>297</v>
       </c>
       <c r="E91" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G91" t="s">
-        <v>48</v>
+        <v>171</v>
       </c>
       <c r="H91" t="s">
-        <v>346</v>
+        <v>15</v>
+      </c>
+      <c r="J91" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>299</v>
+      </c>
+      <c r="B92" t="s">
+        <v>300</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>301</v>
       </c>
       <c r="D92" t="s">
-        <v>356</v>
+        <v>302</v>
       </c>
       <c r="E92" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G92" t="s">
-        <v>48</v>
+        <v>171</v>
       </c>
       <c r="H92" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>357</v>
+        <v>304</v>
+      </c>
+      <c r="B93" t="s">
+        <v>305</v>
       </c>
       <c r="C93" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D93" t="s">
-        <v>358</v>
+        <v>306</v>
       </c>
       <c r="E93" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G93" t="s">
-        <v>48</v>
+        <v>171</v>
       </c>
       <c r="H93" t="s">
-        <v>346</v>
+        <v>15</v>
+      </c>
+      <c r="J93" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="94" spans="1:10" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>359</v>
+        <v>308</v>
+      </c>
+      <c r="B94" t="s">
+        <v>309</v>
       </c>
       <c r="C94" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D94" t="s">
-        <v>360</v>
+        <v>310</v>
       </c>
       <c r="E94" t="s">
-        <v>51</v>
+        <v>14</v>
+      </c>
+      <c r="G94" t="s">
+        <v>171</v>
       </c>
       <c r="H94" t="s">
         <v>15</v>
       </c>
       <c r="J94" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:8" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>361</v>
+        <v>312</v>
+      </c>
+      <c r="B95" t="s">
+        <v>313</v>
       </c>
       <c r="C95" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D95" t="s">
-        <v>362</v>
+        <v>314</v>
       </c>
       <c r="E95" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="H95" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J95" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>363</v>
+        <v>316</v>
+      </c>
+      <c r="B96" t="s">
+        <v>317</v>
       </c>
       <c r="C96" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D96" t="s">
-        <v>364</v>
+        <v>318</v>
       </c>
       <c r="E96" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G96" t="s">
-        <v>48</v>
+        <v>171</v>
       </c>
       <c r="H96" t="s">
         <v>15</v>
+      </c>
+      <c r="J96" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="97" spans="1:10" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>365</v>
+        <v>320</v>
+      </c>
+      <c r="B97" t="s">
+        <v>321</v>
       </c>
       <c r="C97" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D97" t="s">
-        <v>366</v>
+        <v>322</v>
       </c>
       <c r="E97" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G97" t="s">
-        <v>48</v>
+        <v>171</v>
       </c>
       <c r="H97" t="s">
         <v>15</v>
       </c>
       <c r="J97" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:8" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>367</v>
+        <v>324</v>
+      </c>
+      <c r="B98" t="s">
+        <v>325</v>
       </c>
       <c r="C98" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D98" t="s">
-        <v>368</v>
+        <v>326</v>
       </c>
       <c r="E98" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="H98" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J98" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>369</v>
+        <v>328</v>
+      </c>
+      <c r="B99" t="s">
+        <v>329</v>
       </c>
       <c r="C99" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D99" t="s">
-        <v>370</v>
+        <v>330</v>
       </c>
       <c r="E99" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G99" t="s">
-        <v>48</v>
+        <v>171</v>
       </c>
       <c r="H99" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:10" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>371</v>
+        <v>332</v>
+      </c>
+      <c r="B100" t="s">
+        <v>333</v>
       </c>
       <c r="C100" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D100" t="s">
-        <v>372</v>
+        <v>334</v>
       </c>
       <c r="E100" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G100" t="s">
-        <v>48</v>
+        <v>171</v>
       </c>
       <c r="H100" t="s">
-        <v>346</v>
+        <v>15</v>
       </c>
       <c r="J100" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="101" spans="1:10" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>373</v>
+        <v>335</v>
       </c>
       <c r="C101" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D101" t="s">
-        <v>374</v>
+        <v>336</v>
       </c>
       <c r="E101" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G101" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H101" t="s">
-        <v>346</v>
+        <v>15</v>
       </c>
       <c r="J101" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>375</v>
+        <v>337</v>
       </c>
       <c r="C102" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D102" t="s">
-        <v>376</v>
+        <v>338</v>
       </c>
       <c r="E102" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G102" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H102" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:10" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>377</v>
+        <v>339</v>
       </c>
       <c r="C103" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D103" t="s">
-        <v>378</v>
+        <v>340</v>
       </c>
       <c r="E103" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G103" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H103" t="s">
         <v>15</v>
       </c>
       <c r="J103" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>379</v>
+        <v>341</v>
       </c>
       <c r="C104" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D104" t="s">
-        <v>380</v>
+        <v>342</v>
       </c>
       <c r="E104" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G104" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H104" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="105" spans="1:10" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>381</v>
+        <v>343</v>
       </c>
       <c r="C105" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D105" t="s">
-        <v>382</v>
+        <v>344</v>
       </c>
       <c r="E105" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G105" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H105" t="s">
         <v>15</v>
       </c>
       <c r="J105" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="106" spans="1:10" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>383</v>
+        <v>345</v>
       </c>
       <c r="C106" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D106" t="s">
-        <v>384</v>
+        <v>346</v>
       </c>
       <c r="E106" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G106" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H106" t="s">
         <v>15</v>
       </c>
       <c r="J106" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="107" spans="1:10" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>385</v>
+        <v>347</v>
       </c>
       <c r="C107" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D107" t="s">
-        <v>386</v>
+        <v>348</v>
       </c>
       <c r="E107" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G107" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H107" t="s">
         <v>15</v>
       </c>
       <c r="J107" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:8" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>388</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>349</v>
       </c>
       <c r="C108" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D108" t="s">
-        <v>390</v>
+        <v>350</v>
       </c>
       <c r="E108" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>310</v>
+        <v>101</v>
       </c>
       <c r="H108" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="109" spans="1:8" ht="12.75">
+      <c r="J108" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>392</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>351</v>
       </c>
       <c r="C109" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D109" t="s">
-        <v>394</v>
+        <v>352</v>
       </c>
       <c r="E109" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>101</v>
       </c>
       <c r="H109" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="110" spans="1:8" ht="12.75">
+      <c r="J109" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>397</v>
-[...2 lines deleted...]
-        <v>398</v>
+        <v>353</v>
       </c>
       <c r="C110" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D110" t="s">
-        <v>399</v>
+        <v>354</v>
       </c>
       <c r="E110" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G110" t="s">
-        <v>395</v>
+        <v>355</v>
       </c>
       <c r="H110" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="111" spans="1:8" ht="12.75">
+      <c r="J110" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>402</v>
+        <v>356</v>
       </c>
       <c r="C111" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D111" t="s">
-        <v>403</v>
+        <v>357</v>
       </c>
       <c r="E111" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G111" t="s">
-        <v>395</v>
+        <v>61</v>
       </c>
       <c r="H111" t="s">
         <v>15</v>
+      </c>
+      <c r="J111" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>406</v>
+        <v>358</v>
       </c>
       <c r="C112" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D112" t="s">
-        <v>407</v>
+        <v>359</v>
       </c>
       <c r="E112" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G112" t="s">
-        <v>395</v>
+        <v>61</v>
       </c>
       <c r="H112" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:8" ht="12.75">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>409</v>
-[...2 lines deleted...]
-        <v>410</v>
+        <v>361</v>
       </c>
       <c r="C113" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D113" t="s">
-        <v>411</v>
+        <v>362</v>
       </c>
       <c r="E113" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G113" t="s">
-        <v>395</v>
+        <v>61</v>
       </c>
       <c r="H113" t="s">
-        <v>15</v>
+        <v>360</v>
+      </c>
+      <c r="J113" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>412</v>
+        <v>363</v>
       </c>
       <c r="C114" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D114" t="s">
-        <v>413</v>
+        <v>364</v>
       </c>
       <c r="E114" t="s">
-        <v>51</v>
+        <v>101</v>
+      </c>
+      <c r="G114" t="s">
+        <v>61</v>
       </c>
       <c r="H114" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:10" ht="12.75">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>414</v>
+        <v>365</v>
       </c>
       <c r="C115" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D115" t="s">
-        <v>415</v>
+        <v>366</v>
       </c>
       <c r="E115" t="s">
-        <v>51</v>
+        <v>101</v>
+      </c>
+      <c r="G115" t="s">
+        <v>61</v>
       </c>
       <c r="H115" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>360</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>416</v>
+        <v>367</v>
       </c>
       <c r="C116" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D116" t="s">
-        <v>417</v>
+        <v>368</v>
       </c>
       <c r="E116" t="s">
-        <v>51</v>
+        <v>101</v>
+      </c>
+      <c r="G116" t="s">
+        <v>61</v>
       </c>
       <c r="H116" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:8" ht="12.75">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>418</v>
+        <v>369</v>
       </c>
       <c r="C117" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D117" t="s">
-        <v>419</v>
+        <v>370</v>
       </c>
       <c r="E117" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="H117" t="s">
-        <v>346</v>
+        <v>15</v>
+      </c>
+      <c r="J117" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>420</v>
+        <v>371</v>
       </c>
       <c r="C118" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D118" t="s">
-        <v>421</v>
+        <v>372</v>
       </c>
       <c r="E118" t="s">
-        <v>51</v>
+        <v>101</v>
+      </c>
+      <c r="G118" t="s">
+        <v>61</v>
       </c>
       <c r="H118" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:10" ht="12.75">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>422</v>
+        <v>373</v>
       </c>
       <c r="C119" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D119" t="s">
-        <v>423</v>
+        <v>374</v>
       </c>
       <c r="E119" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G119" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H119" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="120" spans="1:10" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>424</v>
+        <v>375</v>
       </c>
       <c r="C120" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D120" t="s">
-        <v>425</v>
+        <v>376</v>
       </c>
       <c r="E120" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G120" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H120" t="s">
         <v>15</v>
       </c>
       <c r="J120" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>426</v>
+        <v>377</v>
       </c>
       <c r="C121" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D121" t="s">
-        <v>427</v>
+        <v>378</v>
       </c>
       <c r="E121" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G121" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H121" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>360</v>
       </c>
     </row>
     <row r="122" spans="1:10" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>428</v>
+        <v>379</v>
       </c>
       <c r="C122" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D122" t="s">
-        <v>429</v>
+        <v>380</v>
       </c>
       <c r="E122" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G122" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H122" t="s">
-        <v>15</v>
+        <v>360</v>
       </c>
       <c r="J122" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="123" spans="1:10" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>430</v>
+        <v>381</v>
       </c>
       <c r="C123" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D123" t="s">
-        <v>431</v>
+        <v>382</v>
       </c>
       <c r="E123" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G123" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H123" t="s">
-        <v>15</v>
+        <v>360</v>
       </c>
       <c r="J123" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="124" spans="1:10" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>432</v>
+        <v>383</v>
       </c>
       <c r="C124" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D124" t="s">
-        <v>433</v>
+        <v>384</v>
       </c>
       <c r="E124" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G124" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H124" t="s">
-        <v>15</v>
+        <v>360</v>
       </c>
       <c r="J124" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>434</v>
+        <v>385</v>
       </c>
       <c r="C125" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D125" t="s">
-        <v>435</v>
+        <v>386</v>
       </c>
       <c r="E125" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G125" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H125" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="126" spans="1:10" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>436</v>
+        <v>387</v>
       </c>
       <c r="C126" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D126" t="s">
-        <v>437</v>
+        <v>388</v>
       </c>
       <c r="E126" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G126" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H126" t="s">
         <v>15</v>
       </c>
       <c r="J126" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="127" spans="1:10" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>438</v>
+        <v>389</v>
       </c>
       <c r="C127" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D127" t="s">
-        <v>439</v>
+        <v>390</v>
       </c>
       <c r="E127" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G127" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H127" t="s">
         <v>15</v>
       </c>
       <c r="J127" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="128" spans="1:10" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>440</v>
+        <v>391</v>
       </c>
       <c r="C128" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D128" t="s">
-        <v>441</v>
+        <v>392</v>
       </c>
       <c r="E128" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G128" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H128" t="s">
         <v>15</v>
       </c>
       <c r="J128" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="129" spans="1:10" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>442</v>
+        <v>393</v>
       </c>
       <c r="C129" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D129" t="s">
-        <v>443</v>
+        <v>394</v>
       </c>
       <c r="E129" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G129" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H129" t="s">
         <v>15</v>
       </c>
       <c r="J129" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="130" spans="1:10" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>444</v>
+        <v>395</v>
       </c>
       <c r="C130" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D130" t="s">
-        <v>445</v>
+        <v>396</v>
       </c>
       <c r="E130" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G130" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H130" t="s">
         <v>15</v>
       </c>
       <c r="J130" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>446</v>
+        <v>397</v>
       </c>
       <c r="C131" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D131" t="s">
-        <v>447</v>
+        <v>398</v>
       </c>
       <c r="E131" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="H131" t="s">
         <v>15</v>
       </c>
-      <c r="J131" t="s">
-[...3 lines deleted...]
-    <row r="132" spans="1:10" ht="12.75">
+    </row>
+    <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>448</v>
+        <v>399</v>
       </c>
       <c r="C132" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D132" t="s">
-        <v>449</v>
+        <v>400</v>
       </c>
       <c r="E132" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="H132" t="s">
         <v>15</v>
       </c>
-      <c r="J132" t="s">
-[...3 lines deleted...]
-    <row r="133" spans="1:10" ht="12.75">
+    </row>
+    <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>450</v>
+        <v>401</v>
       </c>
       <c r="C133" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D133" t="s">
-        <v>451</v>
+        <v>402</v>
       </c>
       <c r="E133" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G133" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H133" t="s">
         <v>15</v>
       </c>
-      <c r="J133" t="s">
-[...3 lines deleted...]
-    <row r="134" spans="1:10" ht="12.75">
+    </row>
+    <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>452</v>
+        <v>403</v>
       </c>
       <c r="C134" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D134" t="s">
-        <v>453</v>
+        <v>404</v>
       </c>
       <c r="E134" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G134" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H134" t="s">
         <v>15</v>
       </c>
-      <c r="J134" t="s">
-[...3 lines deleted...]
-    <row r="135" spans="1:10" ht="12.75">
+    </row>
+    <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>454</v>
+        <v>405</v>
       </c>
       <c r="C135" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D135" t="s">
-        <v>455</v>
+        <v>406</v>
       </c>
       <c r="E135" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>101</v>
       </c>
       <c r="H135" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="136" spans="1:10" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>456</v>
+        <v>407</v>
       </c>
       <c r="C136" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D136" t="s">
-        <v>457</v>
+        <v>408</v>
       </c>
       <c r="E136" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="H136" t="s">
         <v>15</v>
       </c>
       <c r="J136" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>458</v>
+        <v>409</v>
       </c>
       <c r="C137" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D137" t="s">
-        <v>459</v>
+        <v>410</v>
       </c>
       <c r="E137" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="H137" t="s">
         <v>15</v>
       </c>
-      <c r="J137" t="s">
-[...3 lines deleted...]
-    <row r="138" spans="1:10" ht="12.75">
+    </row>
+    <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>460</v>
+        <v>411</v>
       </c>
       <c r="C138" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D138" t="s">
-        <v>461</v>
+        <v>412</v>
       </c>
       <c r="E138" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G138" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H138" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="139" spans="1:10" ht="12.75">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>462</v>
+        <v>413</v>
       </c>
       <c r="C139" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D139" t="s">
-        <v>463</v>
+        <v>414</v>
       </c>
       <c r="E139" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>101</v>
       </c>
       <c r="H139" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="140" spans="1:10" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>464</v>
+        <v>415</v>
       </c>
       <c r="C140" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D140" t="s">
-        <v>465</v>
+        <v>416</v>
       </c>
       <c r="E140" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G140" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H140" t="s">
         <v>15</v>
       </c>
       <c r="J140" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:8" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>466</v>
+        <v>417</v>
       </c>
       <c r="C141" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D141" t="s">
-        <v>467</v>
+        <v>418</v>
       </c>
       <c r="E141" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G141" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H141" t="s">
         <v>15</v>
+      </c>
+      <c r="J141" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="142" spans="1:10" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>468</v>
+        <v>419</v>
       </c>
       <c r="C142" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D142" t="s">
-        <v>469</v>
+        <v>420</v>
       </c>
       <c r="E142" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G142" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H142" t="s">
         <v>15</v>
       </c>
       <c r="J142" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="143" spans="1:10" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>470</v>
+        <v>421</v>
       </c>
       <c r="C143" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D143" t="s">
-        <v>471</v>
+        <v>422</v>
       </c>
       <c r="E143" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G143" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H143" t="s">
         <v>15</v>
       </c>
       <c r="J143" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="144" spans="1:10" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>472</v>
+        <v>423</v>
       </c>
       <c r="C144" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D144" t="s">
-        <v>473</v>
+        <v>424</v>
       </c>
       <c r="E144" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G144" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H144" t="s">
         <v>15</v>
       </c>
       <c r="J144" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="145" spans="1:10" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>474</v>
+        <v>425</v>
       </c>
       <c r="C145" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D145" t="s">
-        <v>475</v>
+        <v>426</v>
       </c>
       <c r="E145" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G145" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H145" t="s">
         <v>15</v>
       </c>
       <c r="J145" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="146" spans="1:10" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>476</v>
+        <v>427</v>
       </c>
       <c r="C146" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D146" t="s">
-        <v>477</v>
+        <v>428</v>
       </c>
       <c r="E146" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G146" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H146" t="s">
         <v>15</v>
       </c>
       <c r="J146" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="147" spans="1:10" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>478</v>
+        <v>429</v>
       </c>
       <c r="C147" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D147" t="s">
-        <v>479</v>
+        <v>430</v>
       </c>
       <c r="E147" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G147" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H147" t="s">
         <v>15</v>
       </c>
       <c r="J147" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="148" spans="1:10" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>480</v>
+        <v>431</v>
       </c>
       <c r="C148" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D148" t="s">
-        <v>481</v>
+        <v>432</v>
       </c>
       <c r="E148" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G148" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H148" t="s">
         <v>15</v>
       </c>
       <c r="J148" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="149" spans="1:10" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>482</v>
+        <v>433</v>
       </c>
       <c r="C149" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D149" t="s">
-        <v>483</v>
+        <v>434</v>
       </c>
       <c r="E149" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G149" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H149" t="s">
         <v>15</v>
       </c>
       <c r="J149" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="150" spans="1:10" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>484</v>
+        <v>435</v>
       </c>
       <c r="C150" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D150" t="s">
-        <v>485</v>
+        <v>436</v>
       </c>
       <c r="E150" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G150" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H150" t="s">
         <v>15</v>
       </c>
       <c r="J150" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="151" spans="1:10" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>486</v>
+        <v>437</v>
       </c>
       <c r="C151" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D151" t="s">
-        <v>487</v>
+        <v>438</v>
       </c>
       <c r="E151" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G151" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H151" t="s">
         <v>15</v>
       </c>
       <c r="J151" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="152" spans="1:10" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>488</v>
+        <v>439</v>
       </c>
       <c r="C152" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D152" t="s">
-        <v>489</v>
+        <v>440</v>
       </c>
       <c r="E152" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G152" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H152" t="s">
         <v>15</v>
       </c>
       <c r="J152" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="153" spans="1:10" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>490</v>
+        <v>441</v>
       </c>
       <c r="C153" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D153" t="s">
-        <v>491</v>
+        <v>442</v>
       </c>
       <c r="E153" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G153" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H153" t="s">
         <v>15</v>
       </c>
       <c r="J153" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="154" spans="1:10" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>492</v>
+        <v>443</v>
       </c>
       <c r="C154" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D154" t="s">
-        <v>493</v>
+        <v>444</v>
       </c>
       <c r="E154" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G154" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H154" t="s">
         <v>15</v>
       </c>
       <c r="J154" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="155" spans="1:10" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>494</v>
+        <v>445</v>
       </c>
       <c r="C155" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D155" t="s">
-        <v>495</v>
+        <v>446</v>
       </c>
       <c r="E155" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G155" t="s">
-        <v>332</v>
+        <v>119</v>
       </c>
       <c r="H155" t="s">
         <v>15</v>
       </c>
       <c r="J155" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="156" spans="1:10" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>496</v>
+        <v>447</v>
       </c>
       <c r="C156" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D156" t="s">
-        <v>497</v>
+        <v>448</v>
       </c>
       <c r="E156" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G156" t="s">
-        <v>332</v>
+        <v>119</v>
       </c>
       <c r="H156" t="s">
         <v>15</v>
       </c>
       <c r="J156" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="157" spans="1:10" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>498</v>
+        <v>449</v>
       </c>
       <c r="C157" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D157" t="s">
-        <v>499</v>
+        <v>450</v>
       </c>
       <c r="E157" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G157" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H157" t="s">
         <v>15</v>
       </c>
       <c r="J157" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="158" spans="1:10" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>500</v>
+        <v>451</v>
       </c>
       <c r="C158" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D158" t="s">
-        <v>501</v>
+        <v>452</v>
       </c>
       <c r="E158" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G158" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H158" t="s">
         <v>15</v>
       </c>
       <c r="J158" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="159" spans="1:10" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>502</v>
+        <v>453</v>
       </c>
       <c r="C159" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D159" t="s">
-        <v>503</v>
+        <v>454</v>
       </c>
       <c r="E159" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G159" t="s">
-        <v>332</v>
+        <v>119</v>
       </c>
       <c r="H159" t="s">
         <v>15</v>
       </c>
       <c r="J159" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="160" spans="1:10" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>504</v>
+        <v>455</v>
       </c>
       <c r="C160" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D160" t="s">
-        <v>505</v>
+        <v>456</v>
       </c>
       <c r="E160" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G160" t="s">
-        <v>332</v>
+        <v>119</v>
       </c>
       <c r="H160" t="s">
         <v>15</v>
       </c>
       <c r="J160" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="161" spans="1:10" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>506</v>
+        <v>457</v>
       </c>
       <c r="C161" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D161" t="s">
-        <v>507</v>
+        <v>458</v>
       </c>
       <c r="E161" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G161" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H161" t="s">
         <v>15</v>
       </c>
       <c r="J161" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="162" spans="1:10" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>508</v>
+        <v>459</v>
       </c>
       <c r="C162" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D162" t="s">
-        <v>509</v>
+        <v>460</v>
       </c>
       <c r="E162" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G162" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H162" t="s">
         <v>15</v>
       </c>
       <c r="J162" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="163" spans="1:10" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>510</v>
+        <v>461</v>
       </c>
       <c r="C163" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D163" t="s">
-        <v>511</v>
+        <v>462</v>
       </c>
       <c r="E163" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G163" t="s">
-        <v>332</v>
+        <v>119</v>
       </c>
       <c r="H163" t="s">
         <v>15</v>
       </c>
       <c r="J163" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="164" spans="1:10" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>512</v>
+        <v>463</v>
       </c>
       <c r="C164" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D164" t="s">
-        <v>513</v>
+        <v>464</v>
       </c>
       <c r="E164" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G164" t="s">
-        <v>332</v>
+        <v>119</v>
       </c>
       <c r="H164" t="s">
         <v>15</v>
       </c>
       <c r="J164" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="165" spans="1:10" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>514</v>
+        <v>465</v>
       </c>
       <c r="C165" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D165" t="s">
-        <v>515</v>
+        <v>466</v>
       </c>
       <c r="E165" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G165" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H165" t="s">
         <v>15</v>
       </c>
       <c r="J165" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="166" spans="1:10" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>516</v>
+        <v>467</v>
       </c>
       <c r="C166" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D166" t="s">
-        <v>517</v>
+        <v>468</v>
       </c>
       <c r="E166" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G166" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H166" t="s">
         <v>15</v>
       </c>
       <c r="J166" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="167" spans="1:10" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>518</v>
+        <v>469</v>
       </c>
       <c r="C167" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D167" t="s">
-        <v>519</v>
+        <v>470</v>
       </c>
       <c r="E167" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G167" t="s">
-        <v>332</v>
+        <v>119</v>
       </c>
       <c r="H167" t="s">
         <v>15</v>
       </c>
       <c r="J167" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="168" spans="1:10" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>520</v>
+        <v>471</v>
       </c>
       <c r="C168" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D168" t="s">
-        <v>521</v>
+        <v>472</v>
       </c>
       <c r="E168" t="s">
-        <v>51</v>
+        <v>101</v>
+      </c>
+      <c r="G168" t="s">
+        <v>119</v>
       </c>
       <c r="H168" t="s">
         <v>15</v>
       </c>
       <c r="J168" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:8" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>522</v>
+        <v>473</v>
       </c>
       <c r="C169" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D169" t="s">
-        <v>523</v>
+        <v>474</v>
       </c>
       <c r="E169" t="s">
-        <v>51</v>
+        <v>101</v>
+      </c>
+      <c r="G169" t="s">
+        <v>119</v>
       </c>
       <c r="H169" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="170" spans="1:8" ht="12.75">
+      <c r="J169" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>524</v>
+        <v>475</v>
       </c>
       <c r="C170" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D170" t="s">
-        <v>525</v>
+        <v>476</v>
       </c>
       <c r="E170" t="s">
-        <v>51</v>
+        <v>101</v>
+      </c>
+      <c r="G170" t="s">
+        <v>119</v>
       </c>
       <c r="H170" t="s">
         <v>15</v>
+      </c>
+      <c r="J170" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="171" spans="1:10" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>526</v>
+        <v>477</v>
       </c>
       <c r="C171" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D171" t="s">
-        <v>527</v>
+        <v>478</v>
       </c>
       <c r="E171" t="s">
-        <v>51</v>
+        <v>101</v>
+      </c>
+      <c r="G171" t="s">
+        <v>119</v>
       </c>
       <c r="H171" t="s">
         <v>15</v>
       </c>
       <c r="J171" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="172" spans="1:10" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>528</v>
+        <v>479</v>
       </c>
       <c r="C172" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D172" t="s">
-        <v>529</v>
+        <v>480</v>
       </c>
       <c r="E172" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G172" t="s">
-        <v>48</v>
+        <v>119</v>
       </c>
       <c r="H172" t="s">
         <v>15</v>
       </c>
       <c r="J172" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="173" spans="1:10" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>530</v>
+        <v>481</v>
       </c>
       <c r="C173" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D173" t="s">
-        <v>531</v>
+        <v>482</v>
       </c>
       <c r="E173" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G173" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H173" t="s">
         <v>15</v>
       </c>
       <c r="J173" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="174" spans="1:10" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>532</v>
+        <v>483</v>
       </c>
       <c r="C174" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D174" t="s">
-        <v>533</v>
+        <v>484</v>
       </c>
       <c r="E174" t="s">
-        <v>51</v>
+        <v>101</v>
+      </c>
+      <c r="G174" t="s">
+        <v>119</v>
       </c>
       <c r="H174" t="s">
         <v>15</v>
       </c>
       <c r="J174" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="175" spans="1:10" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>534</v>
+        <v>485</v>
       </c>
       <c r="C175" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D175" t="s">
-        <v>535</v>
+        <v>486</v>
       </c>
       <c r="E175" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G175" t="s">
-        <v>48</v>
+        <v>119</v>
       </c>
       <c r="H175" t="s">
         <v>15</v>
       </c>
       <c r="J175" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="176" spans="1:10" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>536</v>
+        <v>487</v>
       </c>
       <c r="C176" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D176" t="s">
-        <v>537</v>
+        <v>488</v>
       </c>
       <c r="E176" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G176" t="s">
-        <v>48</v>
+        <v>119</v>
       </c>
       <c r="H176" t="s">
         <v>15</v>
       </c>
       <c r="J176" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="177" spans="1:10" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>538</v>
+        <v>489</v>
       </c>
       <c r="C177" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D177" t="s">
-        <v>539</v>
+        <v>490</v>
       </c>
       <c r="E177" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G177" t="s">
-        <v>48</v>
+        <v>119</v>
       </c>
       <c r="H177" t="s">
         <v>15</v>
       </c>
       <c r="J177" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="178" spans="1:10" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>540</v>
+        <v>491</v>
       </c>
       <c r="C178" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D178" t="s">
-        <v>541</v>
+        <v>492</v>
       </c>
       <c r="E178" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G178" t="s">
-        <v>48</v>
+        <v>119</v>
       </c>
       <c r="H178" t="s">
         <v>15</v>
       </c>
       <c r="J178" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="179" spans="1:10" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>542</v>
+        <v>493</v>
       </c>
       <c r="C179" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D179" t="s">
-        <v>543</v>
+        <v>494</v>
       </c>
       <c r="E179" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G179" t="s">
-        <v>48</v>
+        <v>119</v>
       </c>
       <c r="H179" t="s">
         <v>15</v>
       </c>
       <c r="J179" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:8" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>544</v>
+        <v>495</v>
       </c>
       <c r="C180" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D180" t="s">
-        <v>545</v>
+        <v>496</v>
       </c>
       <c r="E180" t="s">
-        <v>51</v>
+        <v>101</v>
+      </c>
+      <c r="G180" t="s">
+        <v>119</v>
       </c>
       <c r="H180" t="s">
         <v>15</v>
+      </c>
+      <c r="J180" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="181" spans="1:10" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>546</v>
+        <v>497</v>
       </c>
       <c r="C181" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D181" t="s">
-        <v>547</v>
+        <v>498</v>
       </c>
       <c r="E181" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G181" t="s">
-        <v>48</v>
+        <v>119</v>
       </c>
       <c r="H181" t="s">
         <v>15</v>
       </c>
       <c r="J181" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:8" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>548</v>
+        <v>499</v>
       </c>
       <c r="C182" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D182" t="s">
-        <v>549</v>
+        <v>500</v>
       </c>
       <c r="E182" t="s">
-        <v>51</v>
+        <v>101</v>
+      </c>
+      <c r="G182" t="s">
+        <v>119</v>
       </c>
       <c r="H182" t="s">
         <v>15</v>
+      </c>
+      <c r="J182" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="183" spans="1:10" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>550</v>
+        <v>501</v>
       </c>
       <c r="C183" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D183" t="s">
-        <v>551</v>
+        <v>502</v>
       </c>
       <c r="E183" t="s">
-        <v>51</v>
+        <v>101</v>
+      </c>
+      <c r="G183" t="s">
+        <v>119</v>
       </c>
       <c r="H183" t="s">
         <v>15</v>
       </c>
       <c r="J183" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:8" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>552</v>
+        <v>503</v>
       </c>
       <c r="C184" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D184" t="s">
-        <v>553</v>
+        <v>504</v>
       </c>
       <c r="E184" t="s">
-        <v>51</v>
+        <v>101</v>
+      </c>
+      <c r="G184" t="s">
+        <v>119</v>
       </c>
       <c r="H184" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="185" spans="1:8" ht="12.75">
+      <c r="J184" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>554</v>
+        <v>505</v>
       </c>
       <c r="C185" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D185" t="s">
-        <v>555</v>
+        <v>506</v>
       </c>
       <c r="E185" t="s">
-        <v>51</v>
+        <v>101</v>
+      </c>
+      <c r="G185" t="s">
+        <v>119</v>
       </c>
       <c r="H185" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="186" spans="1:8" ht="12.75">
+      <c r="J185" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="186" spans="1:10" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>556</v>
+        <v>507</v>
       </c>
       <c r="C186" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D186" t="s">
-        <v>557</v>
+        <v>508</v>
       </c>
       <c r="E186" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G186" t="s">
-        <v>48</v>
+        <v>119</v>
       </c>
       <c r="H186" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="187" spans="1:8" ht="12.75">
+      <c r="J186" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10" ht="12.75">
       <c r="A187" s="1" t="s">
-        <v>558</v>
+        <v>509</v>
       </c>
       <c r="C187" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D187" t="s">
-        <v>559</v>
+        <v>510</v>
       </c>
       <c r="E187" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="H187" t="s">
         <v>15</v>
+      </c>
+      <c r="J187" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="12.75">
       <c r="A188" s="1" t="s">
-        <v>561</v>
-[...2 lines deleted...]
-        <v>562</v>
+        <v>511</v>
       </c>
       <c r="C188" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D188" t="s">
-        <v>563</v>
+        <v>512</v>
       </c>
       <c r="E188" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>101</v>
       </c>
       <c r="H188" t="s">
-        <v>564</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8" ht="12.75">
       <c r="A189" s="1" t="s">
-        <v>565</v>
+        <v>513</v>
       </c>
       <c r="C189" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D189" t="s">
-        <v>566</v>
+        <v>514</v>
       </c>
       <c r="E189" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="H189" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="190" spans="1:10" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>567</v>
+        <v>515</v>
       </c>
       <c r="C190" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D190" t="s">
-        <v>568</v>
+        <v>516</v>
       </c>
       <c r="E190" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="H190" t="s">
         <v>15</v>
       </c>
       <c r="J190" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
-        <v>569</v>
+        <v>517</v>
       </c>
       <c r="C191" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D191" t="s">
-        <v>570</v>
+        <v>518</v>
       </c>
       <c r="E191" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="H191" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="12.75">
       <c r="A192" s="1" t="s">
-        <v>571</v>
+        <v>520</v>
       </c>
       <c r="C192" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D192" t="s">
-        <v>572</v>
+        <v>521</v>
       </c>
       <c r="E192" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>14</v>
       </c>
       <c r="H192" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="193" spans="1:10" ht="12.75">
+    <row r="193" spans="1:8" ht="12.75">
       <c r="A193" s="1" t="s">
-        <v>573</v>
+        <v>522</v>
       </c>
       <c r="C193" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D193" t="s">
-        <v>574</v>
+        <v>523</v>
       </c>
       <c r="E193" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G193" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H193" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="194" spans="1:10" ht="12.75">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8" ht="12.75">
       <c r="A194" s="1" t="s">
-        <v>575</v>
+        <v>524</v>
       </c>
       <c r="C194" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D194" t="s">
-        <v>576</v>
+        <v>525</v>
       </c>
       <c r="E194" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G194" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H194" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="195" spans="1:10" ht="12.75">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
-        <v>577</v>
+        <v>526</v>
       </c>
       <c r="C195" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D195" t="s">
-        <v>578</v>
+        <v>527</v>
       </c>
       <c r="E195" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G195" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H195" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="196" spans="1:10" ht="12.75">
       <c r="A196" s="1" t="s">
-        <v>579</v>
+        <v>528</v>
       </c>
       <c r="C196" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D196" t="s">
-        <v>580</v>
+        <v>529</v>
       </c>
       <c r="E196" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G196" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H196" t="s">
         <v>15</v>
       </c>
       <c r="J196" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="197" spans="1:10" ht="12.75">
       <c r="A197" s="1" t="s">
-        <v>581</v>
+        <v>530</v>
       </c>
       <c r="C197" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D197" t="s">
-        <v>582</v>
+        <v>531</v>
       </c>
       <c r="E197" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G197" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H197" t="s">
         <v>15</v>
       </c>
       <c r="J197" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="198" spans="1:10" ht="12.75">
       <c r="A198" s="1" t="s">
-        <v>583</v>
+        <v>532</v>
       </c>
       <c r="C198" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D198" t="s">
-        <v>584</v>
+        <v>533</v>
       </c>
       <c r="E198" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G198" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H198" t="s">
         <v>15</v>
       </c>
       <c r="J198" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="199" spans="1:10" ht="12.75">
       <c r="A199" s="1" t="s">
-        <v>585</v>
+        <v>534</v>
       </c>
       <c r="C199" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D199" t="s">
-        <v>586</v>
+        <v>535</v>
       </c>
       <c r="E199" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G199" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H199" t="s">
         <v>15</v>
       </c>
       <c r="J199" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
-        <v>587</v>
+        <v>536</v>
       </c>
       <c r="C200" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D200" t="s">
-        <v>588</v>
+        <v>537</v>
       </c>
       <c r="E200" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="H200" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="201" spans="1:10" ht="12.75">
       <c r="A201" s="1" t="s">
-        <v>589</v>
+        <v>538</v>
       </c>
       <c r="C201" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D201" t="s">
-        <v>590</v>
+        <v>539</v>
       </c>
       <c r="E201" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G201" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H201" t="s">
         <v>15</v>
       </c>
       <c r="J201" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8" ht="12.75">
       <c r="A202" s="1" t="s">
-        <v>591</v>
+        <v>540</v>
       </c>
       <c r="C202" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D202" t="s">
-        <v>592</v>
+        <v>541</v>
       </c>
       <c r="E202" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="H202" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="203" spans="1:10" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>593</v>
+        <v>542</v>
       </c>
       <c r="C203" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D203" t="s">
-        <v>594</v>
+        <v>543</v>
       </c>
       <c r="E203" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>101</v>
       </c>
       <c r="H203" t="s">
         <v>15</v>
       </c>
       <c r="J203" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
-        <v>595</v>
+        <v>544</v>
       </c>
       <c r="C204" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D204" t="s">
-        <v>596</v>
+        <v>545</v>
       </c>
       <c r="E204" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="H204" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="205" spans="1:10" ht="12.75">
       <c r="A205" s="1" t="s">
-        <v>597</v>
+        <v>546</v>
       </c>
       <c r="C205" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D205" t="s">
-        <v>594</v>
+        <v>547</v>
       </c>
       <c r="E205" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="H205" t="s">
         <v>15</v>
       </c>
       <c r="J205" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="206" spans="1:10" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>598</v>
+        <v>548</v>
       </c>
       <c r="C206" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D206" t="s">
-        <v>599</v>
+        <v>549</v>
       </c>
       <c r="E206" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G206" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H206" t="s">
         <v>15</v>
       </c>
       <c r="J206" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="207" spans="1:10" ht="12.75">
       <c r="A207" s="1" t="s">
-        <v>600</v>
+        <v>550</v>
       </c>
       <c r="C207" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D207" t="s">
-        <v>601</v>
+        <v>551</v>
       </c>
       <c r="E207" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G207" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H207" t="s">
         <v>15</v>
       </c>
       <c r="J207" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="208" spans="1:10" ht="12.75">
       <c r="A208" s="1" t="s">
-        <v>602</v>
+        <v>552</v>
       </c>
       <c r="C208" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D208" t="s">
-        <v>599</v>
+        <v>553</v>
       </c>
       <c r="E208" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="H208" t="s">
         <v>15</v>
       </c>
       <c r="J208" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="209" spans="1:10" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>603</v>
+        <v>554</v>
       </c>
       <c r="C209" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D209" t="s">
-        <v>604</v>
+        <v>555</v>
       </c>
       <c r="E209" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G209" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H209" t="s">
         <v>15</v>
       </c>
       <c r="J209" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:8" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="210" spans="1:10" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>605</v>
+        <v>556</v>
       </c>
       <c r="C210" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D210" t="s">
-        <v>606</v>
+        <v>557</v>
       </c>
       <c r="E210" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G210" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H210" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="211" spans="1:10" ht="12.75">
+      <c r="J210" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
-        <v>607</v>
+        <v>558</v>
+      </c>
+      <c r="B211" t="s">
+        <v>559</v>
       </c>
       <c r="C211" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D211" t="s">
-        <v>608</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>560</v>
       </c>
       <c r="H211" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="212" spans="1:10" ht="12.75">
       <c r="A212" s="1" t="s">
-        <v>609</v>
+        <v>561</v>
+      </c>
+      <c r="B212" t="s">
+        <v>562</v>
       </c>
       <c r="C212" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D212" t="s">
-        <v>604</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>563</v>
       </c>
       <c r="H212" t="s">
         <v>15</v>
       </c>
       <c r="J212" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>610</v>
+        <v>564</v>
+      </c>
+      <c r="B213" t="s">
+        <v>565</v>
       </c>
       <c r="C213" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D213" t="s">
-        <v>611</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>566</v>
       </c>
       <c r="H213" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="214" spans="1:10" ht="12.75">
       <c r="A214" s="1" t="s">
-        <v>612</v>
+        <v>567</v>
+      </c>
+      <c r="B214" t="s">
+        <v>568</v>
       </c>
       <c r="C214" t="s">
+        <v>12</v>
+      </c>
+      <c r="D214" t="s">
+        <v>569</v>
+      </c>
+      <c r="H214" t="s">
+        <v>15</v>
+      </c>
+      <c r="J214" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8" ht="12.75">
+      <c r="A215" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="B215" t="s">
+        <v>571</v>
+      </c>
+      <c r="C215" t="s">
+        <v>12</v>
+      </c>
+      <c r="D215" t="s">
+        <v>572</v>
+      </c>
+      <c r="E215" t="s">
+        <v>14</v>
+      </c>
+      <c r="G215" t="s">
         <v>23</v>
       </c>
-      <c r="D214" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="H215" t="s">
         <v>15</v>
       </c>
-      <c r="J215" t="s">
-[...3 lines deleted...]
-    <row r="216" spans="1:10" ht="12.75">
+    </row>
+    <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
-        <v>616</v>
+        <v>573</v>
+      </c>
+      <c r="B216" t="s">
+        <v>574</v>
       </c>
       <c r="C216" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D216" t="s">
-        <v>613</v>
+        <v>575</v>
       </c>
       <c r="E216" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="H216" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="217" spans="1:10" ht="12.75">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8" ht="12.75">
       <c r="A217" s="1" t="s">
-        <v>617</v>
+        <v>577</v>
+      </c>
+      <c r="B217" t="s">
+        <v>578</v>
       </c>
       <c r="C217" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D217" t="s">
-        <v>618</v>
+        <v>579</v>
       </c>
       <c r="E217" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="H217" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>576</v>
       </c>
     </row>
     <row r="218" spans="1:10" ht="12.75">
       <c r="A218" s="1" t="s">
-        <v>619</v>
+        <v>580</v>
+      </c>
+      <c r="B218" t="s">
+        <v>581</v>
       </c>
       <c r="C218" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D218" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E218" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>101</v>
       </c>
       <c r="H218" t="s">
         <v>15</v>
       </c>
       <c r="J218" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
-        <v>620</v>
+        <v>583</v>
+      </c>
+      <c r="B219" t="s">
+        <v>584</v>
       </c>
       <c r="C219" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D219" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="E219" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>101</v>
       </c>
       <c r="H219" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>576</v>
       </c>
     </row>
     <row r="220" spans="1:10" ht="12.75">
       <c r="A220" s="1" t="s">
-        <v>621</v>
+        <v>586</v>
+      </c>
+      <c r="B220" t="s">
+        <v>587</v>
       </c>
       <c r="C220" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D220" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="E220" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>101</v>
       </c>
       <c r="H220" t="s">
         <v>15</v>
       </c>
       <c r="J220" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:8" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="221" spans="1:10" ht="12.75">
       <c r="A221" s="1" t="s">
-        <v>622</v>
+        <v>589</v>
+      </c>
+      <c r="B221" t="s">
+        <v>590</v>
       </c>
       <c r="C221" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D221" t="s">
-        <v>623</v>
+        <v>591</v>
       </c>
       <c r="E221" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="H221" t="s">
         <v>15</v>
+      </c>
+      <c r="J221" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="222" spans="1:10" ht="12.75">
       <c r="A222" s="1" t="s">
-        <v>624</v>
+        <v>592</v>
+      </c>
+      <c r="B222" t="s">
+        <v>593</v>
       </c>
       <c r="C222" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D222" t="s">
-        <v>625</v>
+        <v>594</v>
       </c>
       <c r="E222" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="H222" t="s">
         <v>15</v>
       </c>
       <c r="J222" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="223" spans="1:10" ht="12.75">
       <c r="A223" s="1" t="s">
-        <v>626</v>
+        <v>595</v>
+      </c>
+      <c r="B223" t="s">
+        <v>596</v>
       </c>
       <c r="C223" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D223" t="s">
-        <v>627</v>
+        <v>597</v>
       </c>
       <c r="E223" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="H223" t="s">
         <v>15</v>
       </c>
       <c r="J223" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="12.75">
       <c r="A224" s="1" t="s">
-        <v>629</v>
+        <v>599</v>
       </c>
       <c r="B224" t="s">
-        <v>630</v>
+        <v>600</v>
       </c>
       <c r="C224" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D224" t="s">
-        <v>631</v>
+        <v>601</v>
       </c>
       <c r="E224" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G224" t="s">
-        <v>173</v>
+        <v>602</v>
       </c>
       <c r="H224" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:8" ht="12.75">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="225" spans="1:10" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>633</v>
+        <v>604</v>
       </c>
       <c r="B225" t="s">
-        <v>634</v>
+        <v>605</v>
       </c>
       <c r="C225" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D225" t="s">
-        <v>635</v>
+        <v>606</v>
       </c>
       <c r="E225" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G225" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="H225" t="s">
         <v>15</v>
+      </c>
+      <c r="J225" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>637</v>
+        <v>608</v>
       </c>
       <c r="B226" t="s">
-        <v>638</v>
+        <v>609</v>
       </c>
       <c r="C226" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D226" t="s">
-        <v>639</v>
+        <v>610</v>
       </c>
       <c r="E226" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G226" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="H226" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="227" spans="1:10" ht="12.75">
       <c r="A227" s="1" t="s">
-        <v>641</v>
+        <v>612</v>
       </c>
       <c r="B227" t="s">
-        <v>642</v>
+        <v>613</v>
       </c>
       <c r="C227" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D227" t="s">
-        <v>643</v>
+        <v>614</v>
       </c>
       <c r="E227" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="G227" t="s">
+        <v>171</v>
       </c>
       <c r="H227" t="s">
-        <v>644</v>
+        <v>15</v>
       </c>
       <c r="J227" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="228" spans="1:8" ht="12.75">
       <c r="A228" s="1" t="s">
-        <v>646</v>
+        <v>616</v>
       </c>
       <c r="B228" t="s">
-        <v>647</v>
+        <v>617</v>
       </c>
       <c r="C228" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D228" t="s">
-        <v>648</v>
+        <v>618</v>
       </c>
       <c r="E228" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G228" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H228" t="s">
-        <v>644</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="229" spans="1:10" ht="12.75">
       <c r="A229" s="1" t="s">
-        <v>650</v>
+        <v>620</v>
       </c>
       <c r="B229" t="s">
-        <v>651</v>
+        <v>621</v>
       </c>
       <c r="C229" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D229" t="s">
-        <v>652</v>
+        <v>622</v>
       </c>
       <c r="E229" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G229" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H229" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="230" spans="1:8" ht="12.75">
+      <c r="J229" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10" ht="12.75">
       <c r="A230" s="1" t="s">
-        <v>654</v>
+        <v>624</v>
       </c>
       <c r="B230" t="s">
-        <v>655</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>625</v>
+      </c>
+      <c r="C230" t="s">
+        <v>12</v>
       </c>
       <c r="D230" t="s">
-        <v>656</v>
+        <v>626</v>
       </c>
       <c r="E230" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="G230" t="s">
         <v>14</v>
       </c>
       <c r="H230" t="s">
         <v>15</v>
+      </c>
+      <c r="J230" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="231" spans="1:10" ht="12.75">
       <c r="A231" s="1" t="s">
-        <v>658</v>
+        <v>628</v>
       </c>
       <c r="B231" t="s">
-        <v>659</v>
+        <v>629</v>
       </c>
       <c r="C231" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D231" t="s">
-        <v>660</v>
+        <v>630</v>
       </c>
       <c r="E231" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="G231" t="s">
         <v>14</v>
       </c>
       <c r="H231" t="s">
         <v>15</v>
       </c>
       <c r="J231" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="232" spans="1:10" ht="12.75">
       <c r="A232" s="1" t="s">
-        <v>662</v>
+        <v>632</v>
       </c>
       <c r="B232" t="s">
-        <v>663</v>
+        <v>633</v>
       </c>
       <c r="C232" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D232" t="s">
-        <v>664</v>
+        <v>634</v>
       </c>
       <c r="E232" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G232" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H232" t="s">
         <v>15</v>
       </c>
       <c r="J232" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8" ht="12.75">
       <c r="A233" s="1" t="s">
-        <v>666</v>
+        <v>636</v>
       </c>
       <c r="B233" t="s">
-        <v>667</v>
+        <v>637</v>
       </c>
       <c r="C233" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D233" t="s">
-        <v>668</v>
+        <v>638</v>
       </c>
       <c r="E233" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G233" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H233" t="s">
         <v>15</v>
       </c>
-      <c r="J233" t="s">
-[...3 lines deleted...]
-    <row r="234" spans="1:10" ht="12.75">
+    </row>
+    <row r="234" spans="1:8" ht="12.75">
       <c r="A234" s="1" t="s">
-        <v>670</v>
+        <v>640</v>
       </c>
       <c r="B234" t="s">
-        <v>671</v>
+        <v>641</v>
       </c>
       <c r="C234" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D234" t="s">
-        <v>672</v>
+        <v>642</v>
       </c>
       <c r="E234" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G234" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H234" t="s">
         <v>15</v>
       </c>
-      <c r="J234" t="s">
-[...3 lines deleted...]
-    <row r="235" spans="1:10" ht="12.75">
+    </row>
+    <row r="235" spans="1:8" ht="12.75">
       <c r="A235" s="1" t="s">
-        <v>674</v>
+        <v>644</v>
       </c>
       <c r="B235" t="s">
-        <v>675</v>
+        <v>645</v>
       </c>
       <c r="C235" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D235" t="s">
-        <v>676</v>
+        <v>646</v>
       </c>
       <c r="E235" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G235" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H235" t="s">
         <v>15</v>
       </c>
-      <c r="J235" t="s">
-[...3 lines deleted...]
-    <row r="236" spans="1:10" ht="12.75">
+    </row>
+    <row r="236" spans="1:8" ht="12.75">
       <c r="A236" s="1" t="s">
-        <v>678</v>
+        <v>648</v>
       </c>
       <c r="B236" t="s">
-        <v>679</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>649</v>
+      </c>
+      <c r="C236" t="s">
+        <v>12</v>
       </c>
       <c r="D236" t="s">
-        <v>680</v>
+        <v>650</v>
       </c>
       <c r="E236" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G236" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H236" t="s">
         <v>15</v>
       </c>
-      <c r="J236" t="s">
-[...3 lines deleted...]
-    <row r="237" spans="1:10" ht="12.75">
+    </row>
+    <row r="237" spans="1:8" ht="12.75">
       <c r="A237" s="1" t="s">
-        <v>682</v>
+        <v>652</v>
       </c>
       <c r="B237" t="s">
-        <v>683</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>653</v>
+      </c>
+      <c r="C237" t="s">
+        <v>12</v>
       </c>
       <c r="D237" t="s">
-        <v>684</v>
+        <v>654</v>
       </c>
       <c r="E237" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G237" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H237" t="s">
         <v>15</v>
       </c>
-      <c r="J237" t="s">
-[...3 lines deleted...]
-    <row r="238" spans="1:8" ht="12.75">
+    </row>
+    <row r="238" spans="1:10" ht="12.75">
       <c r="A238" s="1" t="s">
-        <v>686</v>
+        <v>656</v>
       </c>
       <c r="B238" t="s">
-        <v>687</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>657</v>
+      </c>
+      <c r="C238" t="s">
+        <v>12</v>
       </c>
       <c r="D238" t="s">
-        <v>688</v>
+        <v>658</v>
       </c>
       <c r="E238" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G238" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H238" t="s">
         <v>15</v>
+      </c>
+      <c r="J238" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="239" spans="1:10" ht="12.75">
       <c r="A239" s="1" t="s">
-        <v>690</v>
+        <v>660</v>
       </c>
       <c r="B239" t="s">
-        <v>691</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>661</v>
+      </c>
+      <c r="C239" t="s">
+        <v>12</v>
       </c>
       <c r="D239" t="s">
-        <v>692</v>
+        <v>662</v>
       </c>
       <c r="E239" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G239" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H239" t="s">
-        <v>15</v>
+        <v>663</v>
       </c>
       <c r="J239" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="240" spans="1:10" ht="12.75">
       <c r="A240" s="1" t="s">
-        <v>694</v>
+        <v>665</v>
       </c>
       <c r="B240" t="s">
-        <v>695</v>
+        <v>666</v>
       </c>
       <c r="C240" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D240" t="s">
-        <v>696</v>
+        <v>667</v>
       </c>
       <c r="E240" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G240" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H240" t="s">
         <v>15</v>
       </c>
       <c r="J240" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="241" spans="1:10" ht="12.75">
       <c r="A241" s="1" t="s">
-        <v>698</v>
+        <v>669</v>
       </c>
       <c r="B241" t="s">
-        <v>699</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>670</v>
+      </c>
+      <c r="C241" t="s">
+        <v>12</v>
       </c>
       <c r="D241" t="s">
-        <v>700</v>
+        <v>671</v>
       </c>
       <c r="E241" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G241" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H241" t="s">
-        <v>15</v>
+        <v>663</v>
       </c>
       <c r="J241" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8" ht="12.75">
       <c r="A242" s="1" t="s">
-        <v>702</v>
+        <v>673</v>
       </c>
       <c r="B242" t="s">
-        <v>703</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>674</v>
+      </c>
+      <c r="C242" t="s">
+        <v>12</v>
       </c>
       <c r="D242" t="s">
-        <v>704</v>
+        <v>675</v>
       </c>
       <c r="E242" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G242" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H242" t="s">
         <v>15</v>
       </c>
-      <c r="J242" t="s">
-[...3 lines deleted...]
-    <row r="243" spans="1:8" ht="12.75">
+    </row>
+    <row r="243" spans="1:10" ht="12.75">
       <c r="A243" s="1" t="s">
-        <v>706</v>
+        <v>677</v>
       </c>
       <c r="B243" t="s">
-        <v>707</v>
+        <v>678</v>
       </c>
       <c r="C243" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D243" t="s">
-        <v>708</v>
+        <v>679</v>
       </c>
       <c r="E243" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G243" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H243" t="s">
         <v>15</v>
+      </c>
+      <c r="J243" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="244" spans="1:10" ht="12.75">
       <c r="A244" s="1" t="s">
-        <v>710</v>
+        <v>681</v>
       </c>
       <c r="B244" t="s">
-        <v>711</v>
+        <v>682</v>
       </c>
       <c r="C244" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D244" t="s">
-        <v>712</v>
+        <v>683</v>
       </c>
       <c r="E244" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G244" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H244" t="s">
         <v>15</v>
       </c>
       <c r="J244" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="245" spans="1:10" ht="12.75">
       <c r="A245" s="1" t="s">
-        <v>714</v>
+        <v>685</v>
       </c>
       <c r="B245" t="s">
-        <v>715</v>
+        <v>686</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>104</v>
+        <v>238</v>
       </c>
       <c r="D245" t="s">
-        <v>716</v>
+        <v>687</v>
       </c>
       <c r="E245" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G245" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H245" t="s">
         <v>15</v>
       </c>
       <c r="J245" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="246" spans="1:10" ht="12.75">
       <c r="A246" s="1" t="s">
-        <v>718</v>
+        <v>689</v>
       </c>
       <c r="B246" t="s">
-        <v>719</v>
-[...2 lines deleted...]
-        <v>720</v>
+        <v>690</v>
+      </c>
+      <c r="C246" t="s">
+        <v>12</v>
       </c>
       <c r="D246" t="s">
-        <v>721</v>
+        <v>691</v>
       </c>
       <c r="E246" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G246" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H246" t="s">
         <v>15</v>
       </c>
       <c r="J246" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:8" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="247" spans="1:10" ht="12.75">
       <c r="A247" s="1" t="s">
-        <v>723</v>
+        <v>693</v>
       </c>
       <c r="B247" t="s">
-        <v>724</v>
-[...2 lines deleted...]
-        <v>720</v>
+        <v>694</v>
+      </c>
+      <c r="C247" t="s">
+        <v>12</v>
       </c>
       <c r="D247" t="s">
-        <v>725</v>
+        <v>695</v>
       </c>
       <c r="E247" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G247" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H247" t="s">
         <v>15</v>
+      </c>
+      <c r="J247" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="248" spans="1:10" ht="12.75">
       <c r="A248" s="1" t="s">
-        <v>727</v>
+        <v>697</v>
       </c>
       <c r="B248" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>698</v>
+      </c>
+      <c r="C248" s="1" t="s">
+        <v>208</v>
       </c>
       <c r="D248" t="s">
-        <v>729</v>
+        <v>699</v>
       </c>
       <c r="E248" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="G248" t="s">
         <v>14</v>
       </c>
       <c r="H248" t="s">
         <v>15</v>
       </c>
       <c r="J248" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8" ht="12.75">
       <c r="A249" s="1" t="s">
-        <v>731</v>
+        <v>701</v>
       </c>
       <c r="B249" t="s">
-        <v>732</v>
+        <v>702</v>
       </c>
       <c r="C249" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D249" t="s">
-        <v>733</v>
+        <v>703</v>
       </c>
       <c r="E249" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G249" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H249" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="250" spans="1:10" ht="12.75">
       <c r="A250" s="1" t="s">
-        <v>735</v>
+        <v>705</v>
       </c>
       <c r="B250" t="s">
-        <v>736</v>
+        <v>706</v>
       </c>
       <c r="C250" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D250" t="s">
-        <v>737</v>
+        <v>707</v>
       </c>
       <c r="E250" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G250" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H250" t="s">
         <v>15</v>
       </c>
       <c r="J250" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="251" spans="1:10" ht="12.75">
       <c r="A251" s="1" t="s">
-        <v>739</v>
+        <v>709</v>
       </c>
       <c r="B251" t="s">
-        <v>740</v>
+        <v>710</v>
       </c>
       <c r="C251" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D251" t="s">
-        <v>741</v>
+        <v>711</v>
       </c>
       <c r="E251" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G251" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H251" t="s">
         <v>15</v>
       </c>
       <c r="J251" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="252" spans="1:8" ht="12.75">
       <c r="A252" s="1" t="s">
-        <v>743</v>
+        <v>713</v>
       </c>
       <c r="B252" t="s">
-        <v>744</v>
-[...2 lines deleted...]
-        <v>745</v>
+        <v>706</v>
+      </c>
+      <c r="C252" t="s">
+        <v>12</v>
       </c>
       <c r="D252" t="s">
-        <v>746</v>
+        <v>707</v>
       </c>
       <c r="E252" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G252" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H252" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="253" spans="1:10" ht="12.75">
+    <row r="253" spans="1:8" ht="12.75">
       <c r="A253" s="1" t="s">
-        <v>748</v>
+        <v>715</v>
       </c>
       <c r="B253" t="s">
-        <v>749</v>
+        <v>716</v>
       </c>
       <c r="C253" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D253" t="s">
-        <v>750</v>
+        <v>717</v>
       </c>
       <c r="E253" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G253" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H253" t="s">
         <v>15</v>
       </c>
-      <c r="J253" t="s">
-[...3 lines deleted...]
-    <row r="254" spans="1:10" ht="12.75">
+    </row>
+    <row r="254" spans="1:8" ht="12.75">
       <c r="A254" s="1" t="s">
-        <v>752</v>
+        <v>719</v>
       </c>
       <c r="B254" t="s">
-        <v>753</v>
+        <v>720</v>
       </c>
       <c r="C254" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D254" t="s">
-        <v>754</v>
+        <v>721</v>
       </c>
       <c r="E254" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G254" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H254" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="255" spans="1:10" ht="12.75">
       <c r="A255" s="1" t="s">
-        <v>756</v>
+        <v>723</v>
       </c>
       <c r="B255" t="s">
-        <v>757</v>
+        <v>724</v>
       </c>
       <c r="C255" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D255" t="s">
-        <v>758</v>
+        <v>725</v>
       </c>
       <c r="E255" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="G255" t="s">
+        <v>171</v>
       </c>
       <c r="H255" t="s">
         <v>15</v>
       </c>
       <c r="J255" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="256" spans="1:10" ht="12.75">
       <c r="A256" s="1" t="s">
-        <v>760</v>
+        <v>727</v>
       </c>
       <c r="B256" t="s">
-        <v>761</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>728</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>238</v>
       </c>
       <c r="D256" t="s">
-        <v>762</v>
+        <v>729</v>
       </c>
       <c r="E256" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G256" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H256" t="s">
         <v>15</v>
       </c>
       <c r="J256" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8" ht="12.75">
       <c r="A257" s="1" t="s">
-        <v>764</v>
+        <v>731</v>
       </c>
       <c r="B257" t="s">
-        <v>765</v>
+        <v>732</v>
       </c>
       <c r="C257" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D257" t="s">
-        <v>766</v>
+        <v>733</v>
       </c>
       <c r="E257" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G257" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H257" t="s">
         <v>15</v>
       </c>
-      <c r="J257" t="s">
-[...3 lines deleted...]
-    <row r="258" spans="1:10" ht="12.75">
+    </row>
+    <row r="258" spans="1:8" ht="12.75">
       <c r="A258" s="1" t="s">
-        <v>768</v>
+        <v>735</v>
       </c>
       <c r="B258" t="s">
-        <v>769</v>
+        <v>736</v>
       </c>
       <c r="C258" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D258" t="s">
-        <v>770</v>
+        <v>737</v>
       </c>
       <c r="E258" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="G258" t="s">
+        <v>171</v>
       </c>
       <c r="H258" t="s">
         <v>15</v>
       </c>
-      <c r="J258" t="s">
-[...3 lines deleted...]
-    <row r="259" spans="1:8" ht="12.75">
+    </row>
+    <row r="259" spans="1:10" ht="12.75">
       <c r="A259" s="1" t="s">
-        <v>772</v>
+        <v>739</v>
       </c>
       <c r="B259" t="s">
-        <v>773</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>740</v>
+      </c>
+      <c r="C259" s="1" t="s">
+        <v>276</v>
       </c>
       <c r="D259" t="s">
-        <v>774</v>
+        <v>741</v>
       </c>
       <c r="E259" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G259" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H259" t="s">
         <v>15</v>
+      </c>
+      <c r="J259" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="260" spans="1:10" ht="12.75">
       <c r="A260" s="1" t="s">
-        <v>776</v>
+        <v>743</v>
       </c>
       <c r="B260" t="s">
-        <v>777</v>
+        <v>174</v>
       </c>
       <c r="C260" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D260" t="s">
-        <v>778</v>
+        <v>744</v>
       </c>
       <c r="E260" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G260" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H260" t="s">
         <v>15</v>
       </c>
       <c r="J260" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="261" spans="1:10" ht="12.75">
       <c r="A261" s="1" t="s">
-        <v>779</v>
+        <v>746</v>
+      </c>
+      <c r="B261" t="s">
+        <v>747</v>
       </c>
       <c r="C261" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D261" t="s">
-        <v>780</v>
+        <v>748</v>
       </c>
       <c r="E261" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G261" t="s">
-        <v>48</v>
+        <v>171</v>
       </c>
       <c r="H261" t="s">
         <v>15</v>
       </c>
       <c r="J261" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:8" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="262" spans="1:10" ht="12.75">
       <c r="A262" s="1" t="s">
-        <v>781</v>
+        <v>750</v>
+      </c>
+      <c r="B262" t="s">
+        <v>751</v>
       </c>
       <c r="C262" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D262" t="s">
-        <v>782</v>
+        <v>752</v>
       </c>
       <c r="E262" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G262" t="s">
-        <v>48</v>
+        <v>171</v>
       </c>
       <c r="H262" t="s">
         <v>15</v>
+      </c>
+      <c r="J262" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="263" spans="1:10" ht="12.75">
       <c r="A263" s="1" t="s">
-        <v>783</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>754</v>
+      </c>
+      <c r="B263" t="s">
+        <v>755</v>
+      </c>
+      <c r="C263" s="1" t="s">
+        <v>238</v>
       </c>
       <c r="D263" t="s">
-        <v>784</v>
+        <v>756</v>
       </c>
       <c r="E263" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G263" t="s">
-        <v>48</v>
+        <v>171</v>
       </c>
       <c r="H263" t="s">
         <v>15</v>
       </c>
       <c r="J263" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:8" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="264" spans="1:10" ht="12.75">
       <c r="A264" s="1" t="s">
-        <v>785</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>758</v>
+      </c>
+      <c r="B264" t="s">
+        <v>759</v>
+      </c>
+      <c r="C264" s="1" t="s">
+        <v>233</v>
       </c>
       <c r="D264" t="s">
-        <v>786</v>
+        <v>760</v>
       </c>
       <c r="E264" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G264" t="s">
-        <v>48</v>
+        <v>171</v>
       </c>
       <c r="H264" t="s">
         <v>15</v>
+      </c>
+      <c r="J264" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="265" spans="1:10" ht="12.75">
       <c r="A265" s="1" t="s">
-        <v>787</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>762</v>
+      </c>
+      <c r="B265" t="s">
+        <v>763</v>
+      </c>
+      <c r="C265" s="1" t="s">
+        <v>247</v>
       </c>
       <c r="D265" t="s">
-        <v>788</v>
+        <v>764</v>
       </c>
       <c r="E265" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G265" t="s">
-        <v>48</v>
+        <v>171</v>
       </c>
       <c r="H265" t="s">
         <v>15</v>
       </c>
       <c r="J265" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="266" spans="1:10" ht="12.75">
       <c r="A266" s="1" t="s">
-        <v>789</v>
+        <v>766</v>
+      </c>
+      <c r="B266" t="s">
+        <v>767</v>
       </c>
       <c r="C266" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D266" t="s">
-        <v>790</v>
+        <v>768</v>
       </c>
       <c r="E266" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G266" t="s">
-        <v>48</v>
+        <v>171</v>
       </c>
       <c r="H266" t="s">
         <v>15</v>
       </c>
       <c r="J266" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="267" spans="1:10" ht="12.75">
       <c r="A267" s="1" t="s">
-        <v>791</v>
+        <v>770</v>
+      </c>
+      <c r="B267" t="s">
+        <v>771</v>
       </c>
       <c r="C267" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D267" t="s">
-        <v>792</v>
+        <v>772</v>
       </c>
       <c r="E267" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G267" t="s">
-        <v>48</v>
+        <v>171</v>
       </c>
       <c r="H267" t="s">
         <v>15</v>
       </c>
       <c r="J267" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="268" spans="1:10" ht="12.75">
       <c r="A268" s="1" t="s">
-        <v>793</v>
+        <v>774</v>
+      </c>
+      <c r="B268" t="s">
+        <v>775</v>
       </c>
       <c r="C268" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D268" t="s">
-        <v>794</v>
+        <v>776</v>
       </c>
       <c r="E268" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="H268" t="s">
         <v>15</v>
       </c>
       <c r="J268" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="269" spans="1:10" ht="12.75">
       <c r="A269" s="1" t="s">
-        <v>795</v>
+        <v>778</v>
+      </c>
+      <c r="B269" t="s">
+        <v>779</v>
       </c>
       <c r="C269" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D269" t="s">
-        <v>796</v>
+        <v>780</v>
       </c>
       <c r="E269" t="s">
-        <v>51</v>
+        <v>14</v>
+      </c>
+      <c r="G269" t="s">
+        <v>171</v>
       </c>
       <c r="H269" t="s">
         <v>15</v>
       </c>
       <c r="J269" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="270" spans="1:10" ht="12.75">
       <c r="A270" s="1" t="s">
-        <v>797</v>
+        <v>782</v>
+      </c>
+      <c r="B270" t="s">
+        <v>783</v>
       </c>
       <c r="C270" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D270" t="s">
-        <v>798</v>
+        <v>784</v>
       </c>
       <c r="E270" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G270" t="s">
-        <v>799</v>
+        <v>171</v>
       </c>
       <c r="H270" t="s">
         <v>15</v>
       </c>
       <c r="J270" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="271" spans="1:10" ht="12.75">
       <c r="A271" s="1" t="s">
-        <v>800</v>
+        <v>786</v>
+      </c>
+      <c r="B271" t="s">
+        <v>787</v>
       </c>
       <c r="C271" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D271" t="s">
-        <v>801</v>
+        <v>788</v>
       </c>
       <c r="E271" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G271" t="s">
-        <v>48</v>
+        <v>171</v>
       </c>
       <c r="H271" t="s">
         <v>15</v>
       </c>
       <c r="J271" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8" ht="12.75">
       <c r="A272" s="1" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="B272" t="s">
-        <v>335</v>
+        <v>791</v>
       </c>
       <c r="C272" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D272" t="s">
-        <v>804</v>
+        <v>792</v>
       </c>
       <c r="E272" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G272" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H272" t="s">
         <v>15</v>
       </c>
-      <c r="J272" t="s">
-[...3 lines deleted...]
-    <row r="273" spans="1:10" ht="12.75">
+    </row>
+    <row r="273" spans="1:8" ht="12.75">
       <c r="A273" s="1" t="s">
-        <v>806</v>
+        <v>794</v>
       </c>
       <c r="B273" t="s">
-        <v>807</v>
+        <v>795</v>
       </c>
       <c r="C273" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D273" t="s">
-        <v>808</v>
+        <v>796</v>
       </c>
       <c r="E273" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G273" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H273" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>797</v>
       </c>
     </row>
     <row r="274" spans="1:10" ht="12.75">
       <c r="A274" s="1" t="s">
-        <v>810</v>
-[...2 lines deleted...]
-        <v>811</v>
+        <v>798</v>
       </c>
       <c r="C274" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D274" t="s">
-        <v>812</v>
+        <v>799</v>
       </c>
       <c r="E274" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G274" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="H274" t="s">
         <v>15</v>
       </c>
       <c r="J274" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:8" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="275" spans="1:10" ht="12.75">
       <c r="A275" s="1" t="s">
-        <v>814</v>
-[...2 lines deleted...]
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="C275" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D275" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="E275" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G275" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="H275" t="s">
         <v>15</v>
+      </c>
+      <c r="J275" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="276" spans="1:10" ht="12.75">
       <c r="A276" s="1" t="s">
-        <v>818</v>
-[...5 lines deleted...]
-        <v>720</v>
+        <v>802</v>
+      </c>
+      <c r="C276" t="s">
+        <v>12</v>
       </c>
       <c r="D276" t="s">
-        <v>820</v>
+        <v>803</v>
       </c>
       <c r="E276" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>101</v>
       </c>
       <c r="H276" t="s">
         <v>15</v>
       </c>
       <c r="J276" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:8" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="277" spans="1:10" ht="12.75">
       <c r="A277" s="1" t="s">
-        <v>822</v>
+        <v>804</v>
       </c>
       <c r="B277" t="s">
-        <v>823</v>
+        <v>805</v>
       </c>
       <c r="C277" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D277" t="s">
-        <v>824</v>
+        <v>806</v>
       </c>
       <c r="E277" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>14</v>
       </c>
       <c r="H277" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="278" spans="1:8" ht="12.75">
+      <c r="J277" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="278" spans="1:10" ht="12.75">
       <c r="A278" s="1" t="s">
-        <v>826</v>
+        <v>807</v>
       </c>
       <c r="B278" t="s">
-        <v>827</v>
+        <v>808</v>
       </c>
       <c r="C278" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D278" t="s">
-        <v>828</v>
+        <v>809</v>
       </c>
       <c r="E278" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>14</v>
       </c>
       <c r="H278" t="s">
         <v>15</v>
+      </c>
+      <c r="J278" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="279" spans="1:8" ht="12.75">
       <c r="A279" s="1" t="s">
-        <v>830</v>
-[...2 lines deleted...]
-        <v>831</v>
+        <v>811</v>
       </c>
       <c r="C279" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D279" t="s">
-        <v>832</v>
-[...5 lines deleted...]
-        <v>833</v>
+        <v>812</v>
       </c>
       <c r="H279" t="s">
-        <v>834</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8" ht="12.75">
       <c r="A280" s="1" t="s">
-        <v>836</v>
+        <v>814</v>
       </c>
       <c r="B280" t="s">
-        <v>837</v>
+        <v>666</v>
       </c>
       <c r="C280" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D280" t="s">
-        <v>838</v>
+        <v>815</v>
       </c>
       <c r="E280" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G280" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H280" t="s">
         <v>15</v>
       </c>
-      <c r="J280" t="s">
-[...3 lines deleted...]
-    <row r="281" spans="1:8" ht="12.75">
+    </row>
+    <row r="281" spans="1:10" ht="12.75">
       <c r="A281" s="1" t="s">
-        <v>840</v>
-[...2 lines deleted...]
-        <v>841</v>
+        <v>817</v>
       </c>
       <c r="C281" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D281" t="s">
-        <v>842</v>
+        <v>818</v>
       </c>
       <c r="E281" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>101</v>
       </c>
       <c r="H281" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="282" spans="1:10" ht="12.75">
+      <c r="J281" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8" ht="12.75">
       <c r="A282" s="1" t="s">
-        <v>844</v>
-[...2 lines deleted...]
-        <v>845</v>
+        <v>819</v>
       </c>
       <c r="C282" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D282" t="s">
-        <v>846</v>
+        <v>820</v>
       </c>
       <c r="E282" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G282" t="s">
-        <v>14</v>
+        <v>119</v>
       </c>
       <c r="H282" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="283" spans="1:8" ht="12.75">
       <c r="A283" s="1" t="s">
-        <v>848</v>
+        <v>822</v>
       </c>
       <c r="B283" t="s">
-        <v>849</v>
+        <v>779</v>
       </c>
       <c r="C283" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D283" t="s">
-        <v>850</v>
+        <v>823</v>
       </c>
       <c r="E283" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G283" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H283" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="284" spans="1:10" ht="12.75">
+    <row r="284" spans="1:8" ht="12.75">
       <c r="A284" s="1" t="s">
-        <v>852</v>
-[...2 lines deleted...]
-        <v>853</v>
+        <v>825</v>
       </c>
       <c r="C284" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D284" t="s">
-        <v>854</v>
+        <v>826</v>
       </c>
       <c r="E284" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="G284" t="s">
         <v>14</v>
       </c>
       <c r="H284" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="285" spans="1:10" ht="12.75">
       <c r="A285" s="1" t="s">
-        <v>856</v>
+        <v>828</v>
       </c>
       <c r="B285" t="s">
-        <v>857</v>
+        <v>829</v>
       </c>
       <c r="C285" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D285" t="s">
-        <v>858</v>
+        <v>830</v>
       </c>
       <c r="E285" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="G285" t="s">
+        <v>171</v>
       </c>
       <c r="H285" t="s">
         <v>15</v>
       </c>
       <c r="J285" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8" ht="12.75">
       <c r="A286" s="1" t="s">
-        <v>860</v>
+        <v>832</v>
       </c>
       <c r="B286" t="s">
-        <v>861</v>
+        <v>833</v>
       </c>
       <c r="C286" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D286" t="s">
-        <v>862</v>
+        <v>834</v>
       </c>
       <c r="E286" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="G286" t="s">
+        <v>28</v>
       </c>
       <c r="H286" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="287" spans="1:8" ht="12.75">
       <c r="A287" s="1" t="s">
-        <v>863</v>
+        <v>836</v>
       </c>
       <c r="B287" t="s">
-        <v>864</v>
+        <v>837</v>
       </c>
       <c r="C287" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D287" t="s">
-        <v>865</v>
+        <v>838</v>
+      </c>
+      <c r="E287" t="s">
+        <v>14</v>
+      </c>
+      <c r="G287" t="s">
+        <v>28</v>
       </c>
       <c r="H287" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="288" spans="1:10" ht="12.75">
+    <row r="288" spans="1:8" ht="12.75">
       <c r="A288" s="1" t="s">
-        <v>866</v>
+        <v>840</v>
       </c>
       <c r="B288" t="s">
-        <v>867</v>
+        <v>841</v>
       </c>
       <c r="C288" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D288" t="s">
-        <v>868</v>
+        <v>842</v>
+      </c>
+      <c r="E288" t="s">
+        <v>14</v>
+      </c>
+      <c r="G288" t="s">
+        <v>28</v>
       </c>
       <c r="H288" t="s">
         <v>15</v>
       </c>
-      <c r="J288" t="s">
-[...3 lines deleted...]
-    <row r="289" spans="1:10" ht="12.75">
+    </row>
+    <row r="289" spans="1:8" ht="12.75">
       <c r="A289" s="1" t="s">
-        <v>870</v>
+        <v>844</v>
       </c>
       <c r="B289" t="s">
-        <v>871</v>
+        <v>845</v>
       </c>
       <c r="C289" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D289" t="s">
-        <v>872</v>
+        <v>846</v>
       </c>
       <c r="E289" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G289" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="H289" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="290" spans="1:8" ht="12.75">
       <c r="A290" s="1" t="s">
-        <v>874</v>
+        <v>848</v>
       </c>
       <c r="B290" t="s">
-        <v>875</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>849</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>850</v>
       </c>
       <c r="D290" t="s">
-        <v>876</v>
+        <v>851</v>
       </c>
       <c r="E290" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G290" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="H290" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="291" spans="1:8" ht="12.75">
       <c r="A291" s="1" t="s">
-        <v>878</v>
+        <v>853</v>
       </c>
       <c r="B291" t="s">
-        <v>879</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>854</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>855</v>
       </c>
       <c r="D291" t="s">
-        <v>880</v>
+        <v>856</v>
       </c>
       <c r="E291" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G291" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="H291" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="292" spans="1:8" ht="12.75">
       <c r="A292" s="1" t="s">
-        <v>882</v>
+        <v>858</v>
       </c>
       <c r="B292" t="s">
-        <v>883</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>859</v>
+      </c>
+      <c r="C292" s="1" t="s">
+        <v>860</v>
       </c>
       <c r="D292" t="s">
-        <v>884</v>
+        <v>861</v>
       </c>
       <c r="E292" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G292" t="s">
-        <v>14</v>
+        <v>862</v>
       </c>
       <c r="H292" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="293" spans="1:8" ht="12.75">
       <c r="A293" s="1" t="s">
-        <v>886</v>
+        <v>864</v>
       </c>
       <c r="B293" t="s">
-        <v>887</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>865</v>
+      </c>
+      <c r="C293" s="1" t="s">
+        <v>866</v>
       </c>
       <c r="D293" t="s">
-        <v>888</v>
+        <v>867</v>
       </c>
       <c r="E293" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G293" t="s">
-        <v>14</v>
+        <v>862</v>
       </c>
       <c r="H293" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="294" spans="1:8" ht="12.75">
       <c r="A294" s="1" t="s">
-        <v>890</v>
+        <v>869</v>
       </c>
       <c r="B294" t="s">
-        <v>891</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>870</v>
+      </c>
+      <c r="C294" s="1" t="s">
+        <v>871</v>
       </c>
       <c r="D294" t="s">
-        <v>892</v>
+        <v>872</v>
       </c>
       <c r="E294" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G294" t="s">
-        <v>14</v>
+        <v>862</v>
       </c>
       <c r="H294" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="295" spans="1:10" ht="12.75">
+    <row r="295" spans="1:8" ht="12.75">
       <c r="A295" s="1" t="s">
-        <v>894</v>
+        <v>874</v>
       </c>
       <c r="B295" t="s">
-        <v>895</v>
+        <v>875</v>
       </c>
       <c r="C295" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D295" t="s">
-        <v>896</v>
+        <v>876</v>
       </c>
       <c r="E295" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G295" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H295" t="s">
         <v>15</v>
       </c>
-      <c r="J295" t="s">
-[...3 lines deleted...]
-    <row r="296" spans="1:10" ht="12.75">
+    </row>
+    <row r="296" spans="1:8" ht="12.75">
       <c r="A296" s="1" t="s">
-        <v>898</v>
+        <v>878</v>
       </c>
       <c r="B296" t="s">
-        <v>899</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>879</v>
+      </c>
+      <c r="C296" s="1" t="s">
+        <v>880</v>
       </c>
       <c r="D296" t="s">
-        <v>900</v>
+        <v>881</v>
       </c>
       <c r="E296" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G296" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="H296" t="s">
-        <v>901</v>
-[...5 lines deleted...]
-    <row r="297" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8" ht="12.75">
       <c r="A297" s="1" t="s">
-        <v>903</v>
+        <v>883</v>
       </c>
       <c r="B297" t="s">
-        <v>325</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>884</v>
+      </c>
+      <c r="C297" s="1" t="s">
+        <v>880</v>
       </c>
       <c r="D297" t="s">
-        <v>904</v>
+        <v>885</v>
       </c>
       <c r="E297" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G297" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="H297" t="s">
         <v>15</v>
       </c>
-      <c r="J297" t="s">
-[...3 lines deleted...]
-    <row r="298" spans="1:10" ht="12.75">
+    </row>
+    <row r="298" spans="1:8" ht="12.75">
       <c r="A298" s="1" t="s">
-        <v>906</v>
+        <v>887</v>
       </c>
       <c r="B298" t="s">
-        <v>907</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>888</v>
+      </c>
+      <c r="C298" s="1" t="s">
+        <v>850</v>
       </c>
       <c r="D298" t="s">
-        <v>908</v>
+        <v>889</v>
       </c>
       <c r="E298" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G298" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="H298" t="s">
-        <v>901</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="299" spans="1:8" ht="12.75">
       <c r="A299" s="1" t="s">
-        <v>910</v>
+        <v>891</v>
       </c>
       <c r="B299" t="s">
+        <v>892</v>
+      </c>
+      <c r="C299" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="D299" t="s">
+        <v>893</v>
+      </c>
+      <c r="E299" t="s">
+        <v>14</v>
+      </c>
+      <c r="G299" t="s">
+        <v>90</v>
+      </c>
+      <c r="H299" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8" ht="12.75">
+      <c r="A300" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="B300" t="s">
+        <v>896</v>
+      </c>
+      <c r="C300" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="D300" t="s">
+        <v>897</v>
+      </c>
+      <c r="E300" t="s">
+        <v>14</v>
+      </c>
+      <c r="G300" t="s">
+        <v>90</v>
+      </c>
+      <c r="H300" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8" ht="12.75">
+      <c r="A301" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="B301" t="s">
+        <v>900</v>
+      </c>
+      <c r="C301" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="D301" t="s">
+        <v>901</v>
+      </c>
+      <c r="E301" t="s">
+        <v>14</v>
+      </c>
+      <c r="G301" t="s">
+        <v>90</v>
+      </c>
+      <c r="H301" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8" ht="12.75">
+      <c r="A302" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="B302" t="s">
+        <v>904</v>
+      </c>
+      <c r="C302" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="D302" t="s">
+        <v>905</v>
+      </c>
+      <c r="E302" t="s">
+        <v>14</v>
+      </c>
+      <c r="G302" t="s">
+        <v>90</v>
+      </c>
+      <c r="H302" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8" ht="12.75">
+      <c r="A303" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="B303" t="s">
+        <v>908</v>
+      </c>
+      <c r="C303" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="D303" t="s">
+        <v>909</v>
+      </c>
+      <c r="E303" t="s">
+        <v>14</v>
+      </c>
+      <c r="G303" t="s">
+        <v>90</v>
+      </c>
+      <c r="H303" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8" ht="12.75">
+      <c r="A304" s="1" t="s">
         <v>911</v>
       </c>
-      <c r="C299" t="s">
-[...2 lines deleted...]
-      <c r="D299" t="s">
+      <c r="B304" t="s">
         <v>912</v>
       </c>
-      <c r="E299" t="s">
-[...121 lines deleted...]
-        <v>23</v>
+      <c r="C304" s="1" t="s">
+        <v>855</v>
       </c>
       <c r="D304" t="s">
-        <v>932</v>
+        <v>913</v>
       </c>
       <c r="E304" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G304" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="H304" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="305" spans="1:8" ht="12.75">
       <c r="A305" s="1" t="s">
-        <v>933</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>915</v>
+      </c>
+      <c r="B305" t="s">
+        <v>916</v>
+      </c>
+      <c r="C305" s="1" t="s">
+        <v>855</v>
       </c>
       <c r="D305" t="s">
-        <v>934</v>
+        <v>917</v>
       </c>
       <c r="E305" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="G305" t="s">
+        <v>90</v>
       </c>
       <c r="H305" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="306" spans="1:10" ht="12.75">
+    <row r="306" spans="1:8" ht="12.75">
       <c r="A306" s="1" t="s">
-        <v>935</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>919</v>
+      </c>
+      <c r="B306" t="s">
+        <v>920</v>
+      </c>
+      <c r="C306" s="1" t="s">
+        <v>921</v>
       </c>
       <c r="D306" t="s">
-        <v>936</v>
+        <v>922</v>
       </c>
       <c r="E306" t="s">
-        <v>51</v>
+        <v>14</v>
+      </c>
+      <c r="G306" t="s">
+        <v>90</v>
       </c>
       <c r="H306" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="307" spans="1:8" ht="12.75">
       <c r="A307" s="1" t="s">
-        <v>937</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>924</v>
+      </c>
+      <c r="B307" t="s">
+        <v>925</v>
+      </c>
+      <c r="C307" s="1" t="s">
+        <v>921</v>
       </c>
       <c r="D307" t="s">
-        <v>938</v>
+        <v>926</v>
       </c>
       <c r="E307" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="G307" t="s">
+        <v>90</v>
       </c>
       <c r="H307" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="308" spans="1:8" ht="12.75">
       <c r="A308" s="1" t="s">
-        <v>940</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>928</v>
+      </c>
+      <c r="B308" t="s">
+        <v>929</v>
+      </c>
+      <c r="C308" s="1" t="s">
+        <v>921</v>
       </c>
       <c r="D308" t="s">
-        <v>941</v>
+        <v>930</v>
       </c>
       <c r="E308" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="G308" t="s">
+        <v>90</v>
       </c>
       <c r="H308" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="309" spans="1:8" ht="12.75">
       <c r="A309" s="1" t="s">
-        <v>942</v>
+        <v>932</v>
       </c>
       <c r="B309" t="s">
-        <v>943</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>933</v>
+      </c>
+      <c r="C309" s="1" t="s">
+        <v>860</v>
       </c>
       <c r="D309" t="s">
-        <v>944</v>
+        <v>934</v>
+      </c>
+      <c r="E309" t="s">
+        <v>14</v>
+      </c>
+      <c r="G309" t="s">
+        <v>862</v>
       </c>
       <c r="H309" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="310" spans="1:10" ht="12.75">
+    <row r="310" spans="1:8" ht="12.75">
       <c r="A310" s="1" t="s">
-        <v>945</v>
+        <v>936</v>
       </c>
       <c r="B310" t="s">
-        <v>946</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>937</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>860</v>
       </c>
       <c r="D310" t="s">
-        <v>947</v>
+        <v>938</v>
+      </c>
+      <c r="E310" t="s">
+        <v>14</v>
+      </c>
+      <c r="G310" t="s">
+        <v>862</v>
       </c>
       <c r="H310" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="311" spans="1:8" ht="12.75">
       <c r="A311" s="1" t="s">
-        <v>948</v>
+        <v>940</v>
       </c>
       <c r="B311" t="s">
-        <v>949</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>941</v>
+      </c>
+      <c r="C311" s="1" t="s">
+        <v>860</v>
       </c>
       <c r="D311" t="s">
-        <v>950</v>
+        <v>942</v>
       </c>
       <c r="E311" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G311" t="s">
-        <v>951</v>
+        <v>862</v>
       </c>
       <c r="H311" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="312" spans="1:8" ht="12.75">
       <c r="A312" s="1" t="s">
-        <v>952</v>
+        <v>944</v>
       </c>
       <c r="B312" t="s">
-        <v>953</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>945</v>
+      </c>
+      <c r="C312" s="1" t="s">
+        <v>860</v>
       </c>
       <c r="D312" t="s">
-        <v>954</v>
+        <v>946</v>
       </c>
       <c r="E312" t="s">
-        <v>51</v>
+        <v>14</v>
+      </c>
+      <c r="G312" t="s">
+        <v>862</v>
       </c>
       <c r="H312" t="s">
-        <v>834</v>
+        <v>15</v>
       </c>
     </row>
     <row r="313" spans="1:8" ht="12.75">
       <c r="A313" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="B313" t="s">
+        <v>949</v>
+      </c>
+      <c r="C313" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="D313" t="s">
+        <v>951</v>
+      </c>
+      <c r="E313" t="s">
+        <v>14</v>
+      </c>
+      <c r="G313" t="s">
+        <v>862</v>
+      </c>
+      <c r="H313" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8" ht="12.75">
+      <c r="A314" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="B314" t="s">
+        <v>954</v>
+      </c>
+      <c r="C314" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="D314" t="s">
         <v>955</v>
       </c>
-      <c r="B313" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="E314" t="s">
-        <v>51</v>
+        <v>14</v>
+      </c>
+      <c r="G314" t="s">
+        <v>862</v>
       </c>
       <c r="H314" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="315" spans="1:8" ht="12.75">
       <c r="A315" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="B315" t="s">
+        <v>958</v>
+      </c>
+      <c r="C315" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="D315" t="s">
+        <v>959</v>
+      </c>
+      <c r="E315" t="s">
+        <v>14</v>
+      </c>
+      <c r="G315" t="s">
+        <v>862</v>
+      </c>
+      <c r="H315" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8" ht="12.75">
+      <c r="A316" s="1" t="s">
         <v>961</v>
       </c>
-      <c r="B315" t="s">
+      <c r="B316" t="s">
         <v>962</v>
       </c>
-      <c r="C315" t="s">
-[...2 lines deleted...]
-      <c r="D315" t="s">
+      <c r="C316" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="D316" t="s">
         <v>963</v>
       </c>
-      <c r="E315" t="s">
-[...10 lines deleted...]
-      <c r="B316" t="s">
+      <c r="E316" t="s">
+        <v>14</v>
+      </c>
+      <c r="G316" t="s">
+        <v>862</v>
+      </c>
+      <c r="H316" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8" ht="12.75">
+      <c r="A317" s="1" t="s">
         <v>965</v>
       </c>
-      <c r="C316" t="s">
-[...2 lines deleted...]
-      <c r="D316" t="s">
+      <c r="B317" t="s">
         <v>966</v>
       </c>
-      <c r="E316" t="s">
-[...10 lines deleted...]
-      <c r="A317" s="1" t="s">
+      <c r="C317" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="D317" t="s">
         <v>967</v>
       </c>
-      <c r="B317" t="s">
-[...5 lines deleted...]
-      <c r="D317" t="s">
+      <c r="E317" t="s">
+        <v>14</v>
+      </c>
+      <c r="G317" t="s">
+        <v>862</v>
+      </c>
+      <c r="H317" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8" ht="12.75">
+      <c r="A318" s="1" t="s">
         <v>969</v>
       </c>
-      <c r="E317" t="s">
-[...10 lines deleted...]
-      <c r="A318" s="1" t="s">
+      <c r="B318" t="s">
         <v>970</v>
       </c>
-      <c r="B318" t="s">
+      <c r="C318" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="D318" t="s">
         <v>971</v>
       </c>
-      <c r="C318" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E318" t="s">
-        <v>51</v>
+        <v>14</v>
+      </c>
+      <c r="G318" t="s">
+        <v>862</v>
       </c>
       <c r="H318" t="s">
         <v>15</v>
       </c>
-      <c r="J318" t="s">
-[...3 lines deleted...]
-    <row r="319" spans="1:10" ht="12.75">
+    </row>
+    <row r="319" spans="1:8" ht="12.75">
       <c r="A319" s="1" t="s">
         <v>973</v>
       </c>
       <c r="B319" t="s">
         <v>974</v>
       </c>
-      <c r="C319" t="s">
-        <v>23</v>
+      <c r="C319" s="1" t="s">
+        <v>871</v>
       </c>
       <c r="D319" t="s">
         <v>975</v>
       </c>
       <c r="E319" t="s">
-        <v>51</v>
+        <v>14</v>
+      </c>
+      <c r="G319" t="s">
+        <v>862</v>
       </c>
       <c r="H319" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="320" spans="1:8" ht="12.75">
       <c r="A320" s="1" t="s">
         <v>977</v>
       </c>
       <c r="B320" t="s">
         <v>978</v>
       </c>
-      <c r="C320" t="s">
-        <v>23</v>
+      <c r="C320" s="1" t="s">
+        <v>871</v>
       </c>
       <c r="D320" t="s">
         <v>979</v>
       </c>
       <c r="E320" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G320" t="s">
-        <v>14</v>
+        <v>862</v>
       </c>
       <c r="H320" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="321" spans="1:8" ht="12.75">
       <c r="A321" s="1" t="s">
-        <v>980</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>981</v>
+      </c>
+      <c r="B321" t="s">
+        <v>982</v>
+      </c>
+      <c r="C321" s="1" t="s">
+        <v>871</v>
       </c>
       <c r="D321" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
       <c r="E321" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G321" t="s">
-        <v>951</v>
+        <v>862</v>
       </c>
       <c r="H321" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="322" spans="1:8" ht="12.75">
       <c r="A322" s="1" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="C322" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D322" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="H322" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="323" spans="1:8" ht="12.75">
       <c r="A323" s="1" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="C323" t="s">
-        <v>23</v>
+        <v>988</v>
       </c>
       <c r="D323" t="s">
-        <v>987</v>
+        <v>989</v>
+      </c>
+      <c r="E323" t="s">
+        <v>14</v>
+      </c>
+      <c r="G323" t="s">
+        <v>171</v>
       </c>
       <c r="H323" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="324" spans="1:8" ht="12.75">
       <c r="A324" s="1" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="C324" t="s">
-        <v>23</v>
+        <v>988</v>
       </c>
       <c r="D324" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="E324" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="G324" t="s">
+        <v>171</v>
       </c>
       <c r="H324" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="325" spans="1:8" ht="12.75">
       <c r="A325" s="1" t="s">
         <v>992</v>
       </c>
       <c r="C325" t="s">
-        <v>23</v>
+        <v>988</v>
       </c>
       <c r="D325" t="s">
         <v>993</v>
       </c>
       <c r="E325" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="G325" t="s">
+        <v>171</v>
       </c>
       <c r="H325" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="326" spans="1:8" ht="12.75">
       <c r="A326" s="1" t="s">
         <v>994</v>
       </c>
       <c r="C326" t="s">
-        <v>23</v>
+        <v>988</v>
       </c>
       <c r="D326" t="s">
         <v>995</v>
       </c>
       <c r="E326" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="G326" t="s">
+        <v>90</v>
       </c>
       <c r="H326" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="327" spans="1:8" ht="12.75">
       <c r="A327" s="1" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="C327" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D327" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="E327" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="H327" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="328" spans="1:10" ht="12.75">
+    <row r="328" spans="1:8" ht="12.75">
       <c r="A328" s="1" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="C328" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D328" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="E328" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="H328" t="s">
         <v>15</v>
       </c>
-      <c r="J328" t="s">
+    </row>
+    <row r="329" spans="1:8" ht="12.75">
+      <c r="A329" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B329" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C329" t="s">
+        <v>12</v>
+      </c>
+      <c r="D329" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E329" t="s">
+        <v>14</v>
+      </c>
+      <c r="G329" t="s">
         <v>33</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      </c>
       <c r="H329" t="s">
         <v>15</v>
       </c>
-      <c r="J329" t="s">
+    </row>
+    <row r="330" spans="1:8" ht="12.75">
+      <c r="A330" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B330" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C330" t="s">
+        <v>12</v>
+      </c>
+      <c r="D330" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E330" t="s">
+        <v>14</v>
+      </c>
+      <c r="G330" t="s">
         <v>33</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      </c>
       <c r="H330" t="s">
         <v>15</v>
       </c>
-      <c r="J330" t="s">
+    </row>
+    <row r="331" spans="1:8" ht="12.75">
+      <c r="A331" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B331" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C331" t="s">
+        <v>12</v>
+      </c>
+      <c r="D331" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E331" t="s">
+        <v>14</v>
+      </c>
+      <c r="G331" t="s">
         <v>33</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      </c>
       <c r="H331" t="s">
         <v>15</v>
       </c>
-      <c r="J331" t="s">
+    </row>
+    <row r="332" spans="1:8" ht="12.75">
+      <c r="A332" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B332" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C332" t="s">
+        <v>12</v>
+      </c>
+      <c r="D332" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E332" t="s">
+        <v>14</v>
+      </c>
+      <c r="G332" t="s">
         <v>33</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      </c>
       <c r="H332" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="333" spans="1:10" ht="12.75">
       <c r="A333" s="1" t="s">
-        <v>1011</v>
-[...2 lines deleted...]
-        <v>1012</v>
+        <v>1018</v>
       </c>
       <c r="C333" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D333" t="s">
-        <v>1013</v>
+        <v>1019</v>
       </c>
       <c r="E333" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>101</v>
       </c>
       <c r="H333" t="s">
         <v>15</v>
       </c>
       <c r="J333" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="334" spans="1:10" ht="12.75">
       <c r="A334" s="1" t="s">
-        <v>1015</v>
-[...2 lines deleted...]
-        <v>1016</v>
+        <v>1020</v>
       </c>
       <c r="C334" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D334" t="s">
-        <v>1017</v>
+        <v>1021</v>
       </c>
       <c r="E334" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G334" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="H334" t="s">
         <v>15</v>
       </c>
       <c r="J334" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="335" spans="1:10" ht="12.75">
       <c r="A335" s="1" t="s">
-        <v>1019</v>
-[...2 lines deleted...]
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="C335" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D335" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
       <c r="E335" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G335" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="H335" t="s">
         <v>15</v>
       </c>
       <c r="J335" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="336" spans="1:10" ht="12.75">
       <c r="A336" s="1" t="s">
-        <v>1023</v>
-[...1 lines deleted...]
-      <c r="B336" t="s">
         <v>1024</v>
       </c>
       <c r="C336" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D336" t="s">
         <v>1025</v>
       </c>
       <c r="E336" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G336" t="s">
-        <v>14</v>
+        <v>119</v>
       </c>
       <c r="H336" t="s">
         <v>15</v>
       </c>
       <c r="J336" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="337" spans="1:10" ht="12.75">
       <c r="A337" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C337" t="s">
+        <v>12</v>
+      </c>
+      <c r="D337" t="s">
         <v>1027</v>
       </c>
-      <c r="B337" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E337" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G337" t="s">
-        <v>14</v>
+        <v>119</v>
       </c>
       <c r="H337" t="s">
-        <v>834</v>
+        <v>15</v>
       </c>
       <c r="J337" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="338" spans="1:10" ht="12.75">
       <c r="A338" s="1" t="s">
-        <v>1031</v>
-[...5 lines deleted...]
-        <v>720</v>
+        <v>1028</v>
+      </c>
+      <c r="C338" t="s">
+        <v>12</v>
       </c>
       <c r="D338" t="s">
-        <v>1033</v>
+        <v>1029</v>
       </c>
       <c r="E338" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G338" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="H338" t="s">
         <v>15</v>
       </c>
       <c r="J338" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="339" spans="1:10" ht="12.75">
       <c r="A339" s="1" t="s">
-        <v>1035</v>
-[...2 lines deleted...]
-        <v>1036</v>
+        <v>1030</v>
       </c>
       <c r="C339" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D339" t="s">
-        <v>1037</v>
+        <v>1031</v>
       </c>
       <c r="E339" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G339" t="s">
-        <v>14</v>
+        <v>119</v>
       </c>
       <c r="H339" t="s">
         <v>15</v>
       </c>
       <c r="J339" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="340" spans="1:10" ht="12.75">
       <c r="A340" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C340" t="s">
+        <v>12</v>
+      </c>
+      <c r="D340" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E340" t="s">
+        <v>101</v>
+      </c>
+      <c r="G340" t="s">
+        <v>119</v>
+      </c>
+      <c r="H340" t="s">
+        <v>15</v>
+      </c>
+      <c r="J340" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="341" spans="1:10" ht="12.75">
+      <c r="A341" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C341" t="s">
+        <v>12</v>
+      </c>
+      <c r="D341" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E341" t="s">
+        <v>101</v>
+      </c>
+      <c r="G341" t="s">
+        <v>119</v>
+      </c>
+      <c r="H341" t="s">
+        <v>15</v>
+      </c>
+      <c r="J341" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="342" spans="1:10" ht="12.75">
+      <c r="A342" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C342" t="s">
+        <v>12</v>
+      </c>
+      <c r="D342" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E342" t="s">
+        <v>101</v>
+      </c>
+      <c r="G342" t="s">
+        <v>119</v>
+      </c>
+      <c r="H342" t="s">
+        <v>15</v>
+      </c>
+      <c r="J342" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="343" spans="1:10" ht="12.75">
+      <c r="A343" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C343" t="s">
+        <v>12</v>
+      </c>
+      <c r="D343" t="s">
         <v>1039</v>
       </c>
-      <c r="B340" t="s">
+      <c r="E343" t="s">
+        <v>101</v>
+      </c>
+      <c r="G343" t="s">
+        <v>119</v>
+      </c>
+      <c r="H343" t="s">
+        <v>15</v>
+      </c>
+      <c r="J343" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="344" spans="1:10" ht="12.75">
+      <c r="A344" s="1" t="s">
         <v>1040</v>
       </c>
-      <c r="C340" t="s">
-[...90 lines deleted...]
-      </c>
       <c r="C344" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D344" t="s">
-        <v>1057</v>
+        <v>504</v>
       </c>
       <c r="E344" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G344" t="s">
-        <v>395</v>
+        <v>61</v>
       </c>
       <c r="H344" t="s">
         <v>15</v>
+      </c>
+      <c r="J344" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="345" spans="1:10" ht="12.75">
       <c r="A345" s="1" t="s">
-        <v>1059</v>
-[...2 lines deleted...]
-        <v>1060</v>
+        <v>1041</v>
       </c>
       <c r="C345" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D345" t="s">
-        <v>1061</v>
+        <v>1042</v>
       </c>
       <c r="E345" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G345" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="H345" t="s">
         <v>15</v>
       </c>
       <c r="J345" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="346" spans="1:10" ht="12.75">
       <c r="A346" s="1" t="s">
-        <v>1062</v>
+        <v>1043</v>
       </c>
       <c r="C346" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D346" t="s">
-        <v>1063</v>
+        <v>1044</v>
       </c>
       <c r="E346" t="s">
-        <v>51</v>
+        <v>101</v>
+      </c>
+      <c r="G346" t="s">
+        <v>119</v>
       </c>
       <c r="H346" t="s">
         <v>15</v>
       </c>
       <c r="J346" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:8" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="347" spans="1:10" ht="12.75">
       <c r="A347" s="1" t="s">
-        <v>1065</v>
+        <v>1045</v>
       </c>
       <c r="C347" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D347" t="s">
-        <v>1066</v>
+        <v>1046</v>
+      </c>
+      <c r="E347" t="s">
+        <v>101</v>
+      </c>
+      <c r="G347" t="s">
+        <v>61</v>
       </c>
       <c r="H347" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="348" spans="1:8" ht="12.75">
+      <c r="J347" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="348" spans="1:10" ht="12.75">
       <c r="A348" s="1" t="s">
-        <v>1067</v>
+        <v>1047</v>
       </c>
       <c r="C348" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D348" t="s">
-        <v>1068</v>
+        <v>1048</v>
       </c>
       <c r="E348" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G348" t="s">
-        <v>48</v>
+        <v>119</v>
       </c>
       <c r="H348" t="s">
-        <v>346</v>
+        <v>15</v>
+      </c>
+      <c r="J348" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="349" spans="1:10" ht="12.75">
       <c r="A349" s="1" t="s">
-        <v>1070</v>
-[...2 lines deleted...]
-        <v>1071</v>
+        <v>1049</v>
       </c>
       <c r="C349" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D349" t="s">
-        <v>1072</v>
+        <v>1050</v>
       </c>
       <c r="E349" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G349" t="s">
-        <v>14</v>
+        <v>119</v>
       </c>
       <c r="H349" t="s">
         <v>15</v>
       </c>
       <c r="J349" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="350" spans="1:10" ht="12.75">
       <c r="A350" s="1" t="s">
-        <v>1073</v>
+        <v>1051</v>
       </c>
       <c r="C350" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D350" t="s">
-        <v>1074</v>
+        <v>1052</v>
       </c>
       <c r="E350" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G350" t="s">
-        <v>48</v>
+        <v>119</v>
       </c>
       <c r="H350" t="s">
         <v>15</v>
       </c>
       <c r="J350" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="351" spans="1:10" ht="12.75">
       <c r="A351" s="1" t="s">
-        <v>1075</v>
+        <v>1053</v>
       </c>
       <c r="C351" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D351" t="s">
-        <v>1076</v>
+        <v>1054</v>
       </c>
       <c r="E351" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G351" t="s">
-        <v>48</v>
+        <v>119</v>
       </c>
       <c r="H351" t="s">
         <v>15</v>
       </c>
       <c r="J351" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="352" spans="1:10" ht="12.75">
       <c r="A352" s="1" t="s">
-        <v>1077</v>
+        <v>1055</v>
       </c>
       <c r="C352" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D352" t="s">
-        <v>1078</v>
+        <v>1056</v>
       </c>
       <c r="E352" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G352" t="s">
-        <v>48</v>
+        <v>119</v>
       </c>
       <c r="H352" t="s">
         <v>15</v>
       </c>
       <c r="J352" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="353" spans="1:10" ht="12.75">
       <c r="A353" s="1" t="s">
-        <v>1079</v>
+        <v>1057</v>
       </c>
       <c r="C353" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D353" t="s">
-        <v>1080</v>
+        <v>1058</v>
       </c>
       <c r="E353" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G353" t="s">
-        <v>48</v>
+        <v>119</v>
       </c>
       <c r="H353" t="s">
         <v>15</v>
       </c>
       <c r="J353" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="354" spans="1:10" ht="12.75">
       <c r="A354" s="1" t="s">
-        <v>1081</v>
+        <v>1059</v>
       </c>
       <c r="C354" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D354" t="s">
-        <v>1082</v>
+        <v>1060</v>
       </c>
       <c r="E354" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G354" t="s">
-        <v>48</v>
+        <v>119</v>
       </c>
       <c r="H354" t="s">
         <v>15</v>
       </c>
       <c r="J354" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="355" spans="1:10" ht="12.75">
       <c r="A355" s="1" t="s">
-        <v>1083</v>
+        <v>1061</v>
       </c>
       <c r="C355" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D355" t="s">
-        <v>1084</v>
+        <v>1062</v>
       </c>
       <c r="E355" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G355" t="s">
-        <v>332</v>
+        <v>119</v>
       </c>
       <c r="H355" t="s">
         <v>15</v>
       </c>
       <c r="J355" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="356" spans="1:10" ht="12.75">
       <c r="A356" s="1" t="s">
-        <v>1085</v>
+        <v>1063</v>
       </c>
       <c r="C356" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D356" t="s">
-        <v>1086</v>
+        <v>1064</v>
       </c>
       <c r="E356" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G356" t="s">
-        <v>48</v>
+        <v>119</v>
       </c>
       <c r="H356" t="s">
         <v>15</v>
       </c>
       <c r="J356" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="357" spans="1:10" ht="12.75">
       <c r="A357" s="1" t="s">
-        <v>1087</v>
+        <v>1065</v>
       </c>
       <c r="C357" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D357" t="s">
-        <v>1088</v>
+        <v>1066</v>
       </c>
       <c r="E357" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G357" t="s">
-        <v>48</v>
+        <v>119</v>
       </c>
       <c r="H357" t="s">
         <v>15</v>
       </c>
       <c r="J357" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="358" spans="1:10" ht="12.75">
       <c r="A358" s="1" t="s">
-        <v>1089</v>
+        <v>1067</v>
       </c>
       <c r="C358" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D358" t="s">
-        <v>1090</v>
+        <v>1068</v>
       </c>
       <c r="E358" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G358" t="s">
-        <v>48</v>
+        <v>119</v>
       </c>
       <c r="H358" t="s">
         <v>15</v>
       </c>
       <c r="J358" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="359" spans="1:10" ht="12.75">
       <c r="A359" s="1" t="s">
-        <v>1091</v>
+        <v>1069</v>
       </c>
       <c r="C359" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D359" t="s">
-        <v>1092</v>
+        <v>1070</v>
       </c>
       <c r="E359" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G359" t="s">
-        <v>332</v>
+        <v>119</v>
       </c>
       <c r="H359" t="s">
         <v>15</v>
       </c>
       <c r="J359" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8" ht="12.75">
       <c r="A360" s="1" t="s">
-        <v>1093</v>
+        <v>1071</v>
       </c>
       <c r="C360" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D360" t="s">
-        <v>1094</v>
+        <v>1072</v>
       </c>
       <c r="E360" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G360" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H360" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="361" spans="1:10" ht="12.75">
       <c r="A361" s="1" t="s">
-        <v>1095</v>
+        <v>1073</v>
       </c>
       <c r="C361" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D361" t="s">
-        <v>1096</v>
+        <v>1074</v>
       </c>
       <c r="E361" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G361" t="s">
-        <v>48</v>
+        <v>119</v>
       </c>
       <c r="H361" t="s">
         <v>15</v>
       </c>
       <c r="J361" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="362" spans="1:10" ht="12.75">
       <c r="A362" s="1" t="s">
-        <v>1097</v>
+        <v>1075</v>
       </c>
       <c r="C362" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D362" t="s">
-        <v>1098</v>
+        <v>1076</v>
       </c>
       <c r="E362" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G362" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H362" t="s">
         <v>15</v>
       </c>
       <c r="J362" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="363" spans="1:10" ht="12.75">
       <c r="A363" s="1" t="s">
-        <v>1099</v>
+        <v>1077</v>
       </c>
       <c r="C363" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D363" t="s">
-        <v>1100</v>
+        <v>1078</v>
       </c>
       <c r="E363" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G363" t="s">
-        <v>48</v>
+        <v>119</v>
       </c>
       <c r="H363" t="s">
         <v>15</v>
       </c>
       <c r="J363" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="364" spans="1:10" ht="12.75">
       <c r="A364" s="1" t="s">
-        <v>1101</v>
+        <v>1079</v>
       </c>
       <c r="C364" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D364" t="s">
-        <v>1102</v>
+        <v>1080</v>
       </c>
       <c r="E364" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G364" t="s">
-        <v>332</v>
+        <v>119</v>
       </c>
       <c r="H364" t="s">
         <v>15</v>
       </c>
       <c r="J364" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="365" spans="1:10" ht="12.75">
       <c r="A365" s="1" t="s">
-        <v>1103</v>
+        <v>1081</v>
       </c>
       <c r="C365" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D365" t="s">
-        <v>1104</v>
+        <v>1082</v>
       </c>
       <c r="E365" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G365" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H365" t="s">
         <v>15</v>
       </c>
       <c r="J365" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="366" spans="1:10" ht="12.75">
       <c r="A366" s="1" t="s">
-        <v>1105</v>
+        <v>1083</v>
       </c>
       <c r="C366" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D366" t="s">
-        <v>1106</v>
+        <v>1084</v>
       </c>
       <c r="E366" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G366" t="s">
-        <v>48</v>
+        <v>119</v>
       </c>
       <c r="H366" t="s">
         <v>15</v>
       </c>
       <c r="J366" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8" ht="12.75">
       <c r="A367" s="1" t="s">
-        <v>1107</v>
+        <v>1085</v>
       </c>
       <c r="C367" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D367" t="s">
-        <v>1108</v>
+        <v>1086</v>
       </c>
       <c r="E367" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G367" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H367" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="368" spans="1:10" ht="12.75">
       <c r="A368" s="1" t="s">
-        <v>1109</v>
+        <v>1087</v>
       </c>
       <c r="C368" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D368" t="s">
-        <v>1110</v>
+        <v>1088</v>
       </c>
       <c r="E368" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>101</v>
       </c>
       <c r="H368" t="s">
         <v>15</v>
       </c>
       <c r="J368" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="369" spans="1:10" ht="12.75">
       <c r="A369" s="1" t="s">
-        <v>1111</v>
+        <v>1089</v>
       </c>
       <c r="C369" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D369" t="s">
-        <v>1112</v>
+        <v>1090</v>
       </c>
       <c r="E369" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="H369" t="s">
         <v>15</v>
       </c>
       <c r="J369" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="370" spans="1:10" ht="12.75">
       <c r="A370" s="1" t="s">
-        <v>1113</v>
+        <v>1091</v>
       </c>
       <c r="C370" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D370" t="s">
-        <v>1114</v>
+        <v>1092</v>
       </c>
       <c r="E370" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>101</v>
       </c>
       <c r="H370" t="s">
         <v>15</v>
       </c>
       <c r="J370" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8" ht="12.75">
       <c r="A371" s="1" t="s">
-        <v>1115</v>
+        <v>1093</v>
       </c>
       <c r="C371" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D371" t="s">
-        <v>1116</v>
+        <v>1094</v>
       </c>
       <c r="E371" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>101</v>
       </c>
       <c r="H371" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="372" spans="1:10" ht="12.75">
       <c r="A372" s="1" t="s">
-        <v>1117</v>
+        <v>1095</v>
       </c>
       <c r="C372" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D372" t="s">
-        <v>1118</v>
+        <v>1096</v>
       </c>
       <c r="E372" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>101</v>
       </c>
       <c r="H372" t="s">
         <v>15</v>
       </c>
       <c r="J372" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8" ht="12.75">
       <c r="A373" s="1" t="s">
-        <v>1119</v>
+        <v>1097</v>
       </c>
       <c r="C373" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D373" t="s">
-        <v>1120</v>
+        <v>1098</v>
       </c>
       <c r="E373" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>14</v>
       </c>
       <c r="H373" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="374" spans="1:10" ht="12.75">
       <c r="A374" s="1" t="s">
-        <v>1121</v>
+        <v>1099</v>
       </c>
       <c r="C374" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D374" t="s">
-        <v>1122</v>
+        <v>1100</v>
       </c>
       <c r="E374" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>101</v>
       </c>
       <c r="H374" t="s">
         <v>15</v>
       </c>
       <c r="J374" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8" ht="12.75">
       <c r="A375" s="1" t="s">
-        <v>1123</v>
+        <v>1101</v>
       </c>
       <c r="C375" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D375" t="s">
-        <v>515</v>
+        <v>1102</v>
       </c>
       <c r="E375" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G375" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H375" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="376" spans="1:10" ht="12.75">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8" ht="12.75">
       <c r="A376" s="1" t="s">
-        <v>1124</v>
+        <v>1103</v>
       </c>
       <c r="C376" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D376" t="s">
-        <v>1125</v>
+        <v>1104</v>
       </c>
       <c r="E376" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="H376" t="s">
         <v>15</v>
       </c>
-      <c r="J376" t="s">
-[...3 lines deleted...]
-    <row r="377" spans="1:10" ht="12.75">
+    </row>
+    <row r="377" spans="1:8" ht="12.75">
       <c r="A377" s="1" t="s">
-        <v>1126</v>
+        <v>1105</v>
       </c>
       <c r="C377" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D377" t="s">
-        <v>1127</v>
+        <v>1106</v>
       </c>
       <c r="E377" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>14</v>
       </c>
       <c r="H377" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="378" spans="1:10" ht="12.75">
       <c r="A378" s="1" t="s">
-        <v>1128</v>
+        <v>1107</v>
       </c>
       <c r="C378" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D378" t="s">
-        <v>1129</v>
+        <v>1108</v>
       </c>
       <c r="E378" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="H378" t="s">
         <v>15</v>
       </c>
       <c r="J378" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8" ht="12.75">
       <c r="A379" s="1" t="s">
-        <v>1130</v>
+        <v>1109</v>
       </c>
       <c r="C379" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D379" t="s">
-        <v>1131</v>
+        <v>1110</v>
       </c>
       <c r="E379" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G379" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H379" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="380" spans="1:10" ht="12.75">
       <c r="A380" s="1" t="s">
-        <v>1132</v>
+        <v>1111</v>
       </c>
       <c r="C380" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D380" t="s">
-        <v>1133</v>
+        <v>1112</v>
       </c>
       <c r="E380" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G380" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H380" t="s">
         <v>15</v>
       </c>
       <c r="J380" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="381" spans="1:10" ht="12.75">
       <c r="A381" s="1" t="s">
-        <v>1134</v>
+        <v>1113</v>
       </c>
       <c r="C381" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D381" t="s">
-        <v>1135</v>
+        <v>1114</v>
       </c>
       <c r="E381" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G381" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H381" t="s">
         <v>15</v>
       </c>
       <c r="J381" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="382" spans="1:10" ht="12.75">
       <c r="A382" s="1" t="s">
-        <v>1136</v>
+        <v>1115</v>
       </c>
       <c r="C382" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D382" t="s">
-        <v>1137</v>
+        <v>1116</v>
       </c>
       <c r="E382" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G382" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H382" t="s">
         <v>15</v>
       </c>
       <c r="J382" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="383" spans="1:10" ht="12.75">
       <c r="A383" s="1" t="s">
-        <v>1138</v>
+        <v>1117</v>
       </c>
       <c r="C383" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D383" t="s">
-        <v>1139</v>
+        <v>1118</v>
       </c>
       <c r="E383" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>101</v>
       </c>
       <c r="H383" t="s">
         <v>15</v>
       </c>
       <c r="J383" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8" ht="12.75">
       <c r="A384" s="1" t="s">
-        <v>1140</v>
+        <v>1119</v>
       </c>
       <c r="C384" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D384" t="s">
-        <v>1141</v>
+        <v>1120</v>
       </c>
       <c r="E384" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>101</v>
       </c>
       <c r="H384" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="385" spans="1:10" ht="12.75">
       <c r="A385" s="1" t="s">
-        <v>1142</v>
+        <v>1121</v>
       </c>
       <c r="C385" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D385" t="s">
-        <v>1143</v>
+        <v>1122</v>
       </c>
       <c r="E385" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>101</v>
       </c>
       <c r="H385" t="s">
         <v>15</v>
       </c>
       <c r="J385" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="386" spans="1:10" ht="12.75">
       <c r="A386" s="1" t="s">
-        <v>1144</v>
+        <v>1123</v>
       </c>
       <c r="C386" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D386" t="s">
-        <v>1145</v>
+        <v>1124</v>
       </c>
       <c r="E386" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>101</v>
       </c>
       <c r="H386" t="s">
         <v>15</v>
       </c>
       <c r="J386" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="387" spans="1:10" ht="12.75">
       <c r="A387" s="1" t="s">
-        <v>1146</v>
+        <v>1125</v>
       </c>
       <c r="C387" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D387" t="s">
-        <v>1147</v>
+        <v>1126</v>
       </c>
       <c r="E387" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>101</v>
       </c>
       <c r="H387" t="s">
         <v>15</v>
       </c>
       <c r="J387" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="388" spans="1:10" ht="12.75">
       <c r="A388" s="1" t="s">
-        <v>1148</v>
+        <v>1127</v>
       </c>
       <c r="C388" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D388" t="s">
-        <v>1149</v>
+        <v>1128</v>
       </c>
       <c r="E388" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G388" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H388" t="s">
         <v>15</v>
       </c>
       <c r="J388" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="389" spans="1:10" ht="12.75">
       <c r="A389" s="1" t="s">
-        <v>1150</v>
+        <v>1129</v>
       </c>
       <c r="C389" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D389" t="s">
-        <v>1151</v>
+        <v>1130</v>
       </c>
       <c r="E389" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>101</v>
       </c>
       <c r="H389" t="s">
         <v>15</v>
       </c>
       <c r="J389" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8" ht="12.75">
       <c r="A390" s="1" t="s">
-        <v>1152</v>
+        <v>1131</v>
       </c>
       <c r="C390" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D390" t="s">
-        <v>1153</v>
+        <v>1132</v>
       </c>
       <c r="E390" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G390" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H390" t="s">
         <v>15</v>
       </c>
-      <c r="J390" t="s">
-[...3 lines deleted...]
-    <row r="391" spans="1:8" ht="12.75">
+    </row>
+    <row r="391" spans="1:10" ht="12.75">
       <c r="A391" s="1" t="s">
-        <v>1154</v>
+        <v>1133</v>
       </c>
       <c r="C391" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D391" t="s">
-        <v>1155</v>
+        <v>1134</v>
       </c>
       <c r="E391" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G391" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H391" t="s">
         <v>15</v>
+      </c>
+      <c r="J391" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="392" spans="1:10" ht="12.75">
       <c r="A392" s="1" t="s">
-        <v>1156</v>
+        <v>1135</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1136</v>
       </c>
       <c r="C392" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D392" t="s">
-        <v>1157</v>
+        <v>1137</v>
       </c>
       <c r="E392" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>101</v>
       </c>
       <c r="H392" t="s">
         <v>15</v>
       </c>
       <c r="J392" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="393" spans="1:10" ht="12.75">
       <c r="A393" s="1" t="s">
-        <v>1158</v>
+        <v>1138</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1139</v>
       </c>
       <c r="C393" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D393" t="s">
-        <v>1159</v>
+        <v>1140</v>
       </c>
       <c r="E393" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="H393" t="s">
         <v>15</v>
       </c>
       <c r="J393" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8" ht="12.75">
       <c r="A394" s="1" t="s">
-        <v>1160</v>
+        <v>1141</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1142</v>
       </c>
       <c r="C394" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D394" t="s">
-        <v>1161</v>
+        <v>1143</v>
       </c>
       <c r="E394" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>101</v>
       </c>
       <c r="H394" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>576</v>
       </c>
     </row>
     <row r="395" spans="1:10" ht="12.75">
       <c r="A395" s="1" t="s">
-        <v>1162</v>
+        <v>1144</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1145</v>
       </c>
       <c r="C395" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D395" t="s">
-        <v>1163</v>
+        <v>1146</v>
       </c>
       <c r="E395" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>101</v>
       </c>
       <c r="H395" t="s">
         <v>15</v>
       </c>
       <c r="J395" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8" ht="12.75">
       <c r="A396" s="1" t="s">
-        <v>1164</v>
+        <v>1147</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1148</v>
       </c>
       <c r="C396" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D396" t="s">
-        <v>1165</v>
+        <v>1149</v>
       </c>
       <c r="E396" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="H396" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>576</v>
       </c>
     </row>
     <row r="397" spans="1:10" ht="12.75">
       <c r="A397" s="1" t="s">
-        <v>1166</v>
+        <v>1150</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1151</v>
       </c>
       <c r="C397" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D397" t="s">
-        <v>1167</v>
+        <v>1152</v>
       </c>
       <c r="E397" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>101</v>
       </c>
       <c r="H397" t="s">
         <v>15</v>
       </c>
       <c r="J397" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="398" spans="1:8" ht="12.75">
       <c r="A398" s="1" t="s">
-        <v>1168</v>
+        <v>1153</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1154</v>
       </c>
       <c r="C398" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D398" t="s">
-        <v>1169</v>
+        <v>1155</v>
       </c>
       <c r="E398" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="H398" t="s">
-        <v>15</v>
+        <v>576</v>
       </c>
     </row>
     <row r="399" spans="1:10" ht="12.75">
       <c r="A399" s="1" t="s">
-        <v>1170</v>
+        <v>1156</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1157</v>
       </c>
       <c r="C399" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D399" t="s">
-        <v>1171</v>
+        <v>1158</v>
       </c>
       <c r="E399" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H399" t="s">
         <v>15</v>
       </c>
       <c r="J399" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="400" spans="1:10" ht="12.75">
       <c r="A400" s="1" t="s">
-        <v>1172</v>
+        <v>1159</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1160</v>
       </c>
       <c r="C400" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D400" t="s">
-        <v>1173</v>
+        <v>1161</v>
       </c>
       <c r="E400" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H400" t="s">
         <v>15</v>
       </c>
       <c r="J400" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="401" spans="1:10" ht="12.75">
       <c r="A401" s="1" t="s">
-        <v>1174</v>
+        <v>1162</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1163</v>
       </c>
       <c r="C401" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D401" t="s">
+        <v>1164</v>
+      </c>
+      <c r="E401" t="s">
+        <v>101</v>
+      </c>
+      <c r="H401" t="s">
+        <v>15</v>
+      </c>
+      <c r="J401" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="402" spans="1:10" ht="12.75">
+      <c r="A402" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C402" t="s">
+        <v>12</v>
+      </c>
+      <c r="D402" t="s">
+        <v>1167</v>
+      </c>
+      <c r="E402" t="s">
+        <v>101</v>
+      </c>
+      <c r="H402" t="s">
+        <v>15</v>
+      </c>
+      <c r="J402" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="403" spans="1:10" ht="12.75">
+      <c r="A403" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C403" t="s">
+        <v>12</v>
+      </c>
+      <c r="D403" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E403" t="s">
+        <v>101</v>
+      </c>
+      <c r="H403" t="s">
+        <v>15</v>
+      </c>
+      <c r="J403" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="404" spans="1:10" ht="12.75">
+      <c r="A404" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C404" t="s">
+        <v>12</v>
+      </c>
+      <c r="D404" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E404" t="s">
+        <v>101</v>
+      </c>
+      <c r="H404" t="s">
+        <v>15</v>
+      </c>
+      <c r="J404" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8" ht="12.75">
+      <c r="A405" s="1" t="s">
         <v>1175</v>
       </c>
-      <c r="E401" t="s">
-[...10 lines deleted...]
-      <c r="A402" s="1" t="s">
+      <c r="B405" t="s">
         <v>1176</v>
       </c>
-      <c r="C402" t="s">
-[...2 lines deleted...]
-      <c r="D402" t="s">
+      <c r="C405" t="s">
+        <v>12</v>
+      </c>
+      <c r="D405" t="s">
         <v>1177</v>
       </c>
-      <c r="E402" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="E405" t="s">
-        <v>51</v>
+        <v>14</v>
+      </c>
+      <c r="G405" t="s">
+        <v>602</v>
       </c>
       <c r="H405" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>576</v>
       </c>
     </row>
     <row r="406" spans="1:8" ht="12.75">
       <c r="A406" s="1" t="s">
-        <v>1185</v>
+        <v>1179</v>
       </c>
       <c r="B406" t="s">
-        <v>1186</v>
+        <v>1180</v>
       </c>
       <c r="C406" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D406" t="s">
-        <v>1187</v>
+        <v>1181</v>
       </c>
       <c r="E406" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G406" t="s">
-        <v>14</v>
+        <v>602</v>
       </c>
       <c r="H406" t="s">
-        <v>15</v>
+        <v>576</v>
       </c>
     </row>
     <row r="407" spans="1:8" ht="12.75">
       <c r="A407" s="1" t="s">
-        <v>1189</v>
+        <v>1183</v>
       </c>
       <c r="B407" t="s">
-        <v>1190</v>
+        <v>1184</v>
       </c>
       <c r="C407" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D407" t="s">
-        <v>1191</v>
+        <v>1185</v>
       </c>
       <c r="E407" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G407" t="s">
-        <v>14</v>
+        <v>602</v>
       </c>
       <c r="H407" t="s">
-        <v>15</v>
+        <v>576</v>
       </c>
     </row>
     <row r="408" spans="1:10" ht="12.75">
       <c r="A408" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C408" t="s">
+        <v>12</v>
+      </c>
+      <c r="D408" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E408" t="s">
+        <v>14</v>
+      </c>
+      <c r="G408" t="s">
+        <v>171</v>
+      </c>
+      <c r="H408" t="s">
+        <v>15</v>
+      </c>
+      <c r="J408" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8" ht="12.75">
+      <c r="A409" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C409" t="s">
+        <v>12</v>
+      </c>
+      <c r="D409" t="s">
         <v>1193</v>
       </c>
-      <c r="B408" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="E409" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="G409" t="s">
+        <v>171</v>
       </c>
       <c r="H409" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="410" spans="1:10" ht="12.75">
       <c r="A410" s="1" t="s">
-        <v>1201</v>
+        <v>1195</v>
       </c>
       <c r="B410" t="s">
-        <v>1202</v>
+        <v>1196</v>
       </c>
       <c r="C410" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D410" t="s">
-        <v>1203</v>
+        <v>1197</v>
       </c>
       <c r="E410" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G410" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H410" t="s">
         <v>15</v>
       </c>
       <c r="J410" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="411" spans="1:10" ht="12.75">
       <c r="A411" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C411" t="s">
+        <v>12</v>
+      </c>
+      <c r="D411" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E411" t="s">
+        <v>14</v>
+      </c>
+      <c r="G411" t="s">
+        <v>171</v>
+      </c>
+      <c r="H411" t="s">
+        <v>15</v>
+      </c>
+      <c r="J411" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8" ht="12.75">
+      <c r="A412" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C412" t="s">
+        <v>12</v>
+      </c>
+      <c r="D412" t="s">
         <v>1205</v>
       </c>
-      <c r="B411" t="s">
-[...5 lines deleted...]
-      <c r="D411" t="s">
+      <c r="E412" t="s">
+        <v>14</v>
+      </c>
+      <c r="G412" t="s">
+        <v>171</v>
+      </c>
+      <c r="H412" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8" ht="12.75">
+      <c r="A413" s="1" t="s">
         <v>1207</v>
       </c>
-      <c r="E411" t="s">
-[...13 lines deleted...]
-      <c r="A412" s="1" t="s">
+      <c r="B413" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C413" t="s">
+        <v>12</v>
+      </c>
+      <c r="D413" t="s">
         <v>1209</v>
       </c>
-      <c r="B412" t="s">
-[...5 lines deleted...]
-      <c r="D412" t="s">
+      <c r="E413" t="s">
+        <v>14</v>
+      </c>
+      <c r="G413" t="s">
+        <v>171</v>
+      </c>
+      <c r="H413" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="414" spans="1:10" ht="12.75">
+      <c r="A414" s="1" t="s">
         <v>1211</v>
       </c>
-      <c r="E412" t="s">
-[...13 lines deleted...]
-      <c r="A413" s="1" t="s">
+      <c r="B414" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C414" t="s">
+        <v>12</v>
+      </c>
+      <c r="D414" t="s">
         <v>1213</v>
       </c>
-      <c r="B413" t="s">
-[...5 lines deleted...]
-      <c r="D413" t="s">
+      <c r="E414" t="s">
+        <v>14</v>
+      </c>
+      <c r="H414" t="s">
+        <v>15</v>
+      </c>
+      <c r="J414" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="415" spans="1:10" ht="12.75">
+      <c r="A415" s="1" t="s">
         <v>1215</v>
       </c>
-      <c r="E413" t="s">
-[...13 lines deleted...]
-      <c r="A414" s="1" t="s">
+      <c r="B415" t="s">
         <v>1216</v>
       </c>
-      <c r="C414" t="s">
-[...2 lines deleted...]
-      <c r="D414" t="s">
+      <c r="C415" t="s">
+        <v>12</v>
+      </c>
+      <c r="D415" t="s">
         <v>1217</v>
       </c>
-      <c r="E414" t="s">
-[...13 lines deleted...]
-      <c r="D415" t="s">
+      <c r="E415" t="s">
+        <v>14</v>
+      </c>
+      <c r="H415" t="s">
+        <v>15</v>
+      </c>
+      <c r="J415" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="416" spans="1:10" ht="12.75">
+      <c r="A416" s="1" t="s">
         <v>1219</v>
       </c>
-      <c r="E415" t="s">
-[...7 lines deleted...]
-      <c r="A416" s="1" t="s">
+      <c r="B416" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C416" t="s">
+        <v>12</v>
+      </c>
+      <c r="D416" t="s">
         <v>1221</v>
       </c>
-      <c r="B416" t="s">
-[...5 lines deleted...]
-      <c r="D416" t="s">
+      <c r="E416" t="s">
+        <v>14</v>
+      </c>
+      <c r="G416" t="s">
+        <v>171</v>
+      </c>
+      <c r="H416" t="s">
+        <v>15</v>
+      </c>
+      <c r="J416" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="417" spans="1:10" ht="12.75">
+      <c r="A417" s="1" t="s">
         <v>1223</v>
       </c>
-      <c r="E416" t="s">
-[...10 lines deleted...]
-      <c r="A417" s="1" t="s">
+      <c r="B417" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C417" t="s">
+        <v>12</v>
+      </c>
+      <c r="D417" t="s">
         <v>1225</v>
       </c>
-      <c r="C417" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E417" t="s">
-        <v>51</v>
+        <v>14</v>
+      </c>
+      <c r="G417" t="s">
+        <v>171</v>
       </c>
       <c r="H417" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="418" spans="1:8" ht="12.75">
+      <c r="J417" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="418" spans="1:10" ht="12.75">
       <c r="A418" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B418" t="s">
         <v>1228</v>
       </c>
-      <c r="B418" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C418" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D418" t="s">
         <v>1229</v>
       </c>
       <c r="E418" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G418" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H418" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="419" spans="1:8" ht="12.75">
+      <c r="J418" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="419" spans="1:10" ht="12.75">
       <c r="A419" s="1" t="s">
         <v>1231</v>
       </c>
       <c r="B419" t="s">
-        <v>1040</v>
+        <v>1232</v>
       </c>
       <c r="C419" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D419" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="E419" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G419" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H419" t="s">
         <v>15</v>
+      </c>
+      <c r="J419" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="420" spans="1:10" ht="12.75">
       <c r="A420" s="1" t="s">
-        <v>1234</v>
+        <v>1235</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1236</v>
       </c>
       <c r="C420" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D420" t="s">
-        <v>1235</v>
+        <v>1237</v>
       </c>
       <c r="E420" t="s">
-        <v>51</v>
+        <v>14</v>
+      </c>
+      <c r="G420" t="s">
+        <v>171</v>
       </c>
       <c r="H420" t="s">
         <v>15</v>
       </c>
       <c r="J420" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="421" spans="1:10" ht="12.75">
       <c r="A421" s="1" t="s">
-        <v>1237</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1239</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C421" s="1" t="s">
+        <v>247</v>
       </c>
       <c r="D421" t="s">
-        <v>1238</v>
+        <v>1241</v>
       </c>
       <c r="E421" t="s">
-        <v>51</v>
+        <v>14</v>
+      </c>
+      <c r="G421" t="s">
+        <v>171</v>
       </c>
       <c r="H421" t="s">
         <v>15</v>
       </c>
       <c r="J421" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:8" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="422" spans="1:10" ht="12.75">
       <c r="A422" s="1" t="s">
-        <v>1240</v>
+        <v>1243</v>
       </c>
       <c r="B422" t="s">
-        <v>1241</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>1244</v>
+      </c>
+      <c r="C422" t="s">
+        <v>12</v>
       </c>
       <c r="D422" t="s">
-        <v>1242</v>
+        <v>1245</v>
       </c>
       <c r="E422" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>14</v>
       </c>
       <c r="H422" t="s">
         <v>15</v>
+      </c>
+      <c r="J422" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="423" spans="1:8" ht="12.75">
       <c r="A423" s="1" t="s">
-        <v>1244</v>
+        <v>1247</v>
       </c>
       <c r="B423" t="s">
-        <v>1245</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>1248</v>
+      </c>
+      <c r="C423" t="s">
+        <v>12</v>
       </c>
       <c r="D423" t="s">
-        <v>1246</v>
+        <v>1249</v>
       </c>
       <c r="E423" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G423" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="H423" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="424" spans="1:8" ht="12.75">
+    <row r="424" spans="1:10" ht="12.75">
       <c r="A424" s="1" t="s">
-        <v>1248</v>
+        <v>1251</v>
       </c>
       <c r="B424" t="s">
-        <v>1249</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>791</v>
+      </c>
+      <c r="C424" t="s">
+        <v>12</v>
       </c>
       <c r="D424" t="s">
-        <v>1250</v>
+        <v>792</v>
       </c>
       <c r="E424" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G424" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="H424" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="425" spans="1:8" ht="12.75">
+      <c r="J424" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="425" spans="1:10" ht="12.75">
       <c r="A425" s="1" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="B425" t="s">
-        <v>1253</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>1254</v>
+      </c>
+      <c r="C425" t="s">
+        <v>12</v>
       </c>
       <c r="D425" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="E425" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G425" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="H425" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:8" ht="12.75">
+        <v>663</v>
+      </c>
+      <c r="J425" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="426" spans="1:10" ht="12.75">
       <c r="A426" s="1" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="B426" t="s">
-        <v>1257</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>1258</v>
+      </c>
+      <c r="C426" t="s">
+        <v>12</v>
       </c>
       <c r="D426" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="E426" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G426" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="H426" t="s">
-        <v>15</v>
+        <v>663</v>
+      </c>
+      <c r="J426" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="427" spans="1:8" ht="12.75">
       <c r="A427" s="1" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="B427" t="s">
-        <v>1261</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>1262</v>
+      </c>
+      <c r="C427" t="s">
+        <v>12</v>
       </c>
       <c r="D427" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="E427" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G427" t="s">
-        <v>184</v>
+        <v>171</v>
       </c>
       <c r="H427" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="428" spans="1:8" ht="12.75">
       <c r="A428" s="1" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="B428" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>104</v>
+        <v>247</v>
       </c>
       <c r="D428" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="E428" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G428" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H428" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="429" spans="1:8" ht="12.75">
+    <row r="429" spans="1:10" ht="12.75">
       <c r="A429" s="1" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="B429" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>99</v>
+        <v>276</v>
       </c>
       <c r="D429" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="E429" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G429" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H429" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="430" spans="1:8" ht="12.75">
+      <c r="J429" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="430" spans="1:10" ht="12.75">
       <c r="A430" s="1" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="B430" t="s">
-        <v>1273</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>1274</v>
+      </c>
+      <c r="C430" t="s">
+        <v>12</v>
       </c>
       <c r="D430" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="E430" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G430" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="H430" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="431" spans="1:8" ht="12.75">
+      <c r="J430" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="431" spans="1:10" ht="12.75">
       <c r="A431" s="1" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="B431" t="s">
-        <v>1277</v>
-[...1 lines deleted...]
-      <c r="C431" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C431" t="s">
+        <v>12</v>
+      </c>
+      <c r="D431" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E431" t="s">
+        <v>14</v>
+      </c>
+      <c r="G431" t="s">
         <v>171</v>
       </c>
-      <c r="D431" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H431" t="s">
         <v>15</v>
+      </c>
+      <c r="J431" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="432" spans="1:8" ht="12.75">
       <c r="A432" s="1" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="B432" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>177</v>
+        <v>247</v>
       </c>
       <c r="D432" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="E432" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G432" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="H432" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="433" spans="1:8" ht="12.75">
+    <row r="433" spans="1:10" ht="12.75">
       <c r="A433" s="1" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="B433" t="s">
-        <v>1285</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>1286</v>
+      </c>
+      <c r="C433" t="s">
+        <v>12</v>
       </c>
       <c r="D433" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="E433" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G433" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="H433" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="434" spans="1:8" ht="12.75">
+      <c r="J433" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="434" spans="1:10" ht="12.75">
       <c r="A434" s="1" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="B434" t="s">
-        <v>1289</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>702</v>
+      </c>
+      <c r="C434" t="s">
+        <v>12</v>
       </c>
       <c r="D434" t="s">
-        <v>1290</v>
+        <v>703</v>
       </c>
       <c r="E434" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G434" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="H434" t="s">
         <v>15</v>
+      </c>
+      <c r="J434" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="435" spans="1:8" ht="12.75">
       <c r="A435" s="1" t="s">
-        <v>1292</v>
+        <v>1291</v>
       </c>
       <c r="B435" t="s">
-        <v>1293</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>1286</v>
+      </c>
+      <c r="C435" t="s">
+        <v>12</v>
       </c>
       <c r="D435" t="s">
-        <v>1294</v>
+        <v>1287</v>
       </c>
       <c r="E435" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G435" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="H435" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="436" spans="1:8" ht="12.75">
       <c r="A436" s="1" t="s">
-        <v>1296</v>
+        <v>1293</v>
       </c>
       <c r="B436" t="s">
-        <v>1297</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>710</v>
+      </c>
+      <c r="C436" t="s">
+        <v>12</v>
       </c>
       <c r="D436" t="s">
-        <v>1298</v>
+        <v>711</v>
       </c>
       <c r="E436" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G436" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="H436" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="437" spans="1:8" ht="12.75">
       <c r="A437" s="1" t="s">
-        <v>1300</v>
+        <v>1295</v>
       </c>
       <c r="B437" t="s">
-        <v>1301</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>1296</v>
+      </c>
+      <c r="C437" t="s">
+        <v>12</v>
       </c>
       <c r="D437" t="s">
-        <v>1302</v>
+        <v>1297</v>
       </c>
       <c r="E437" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G437" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="H437" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="438" spans="1:8" ht="12.75">
       <c r="A438" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C438" t="s">
+        <v>12</v>
+      </c>
+      <c r="D438" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E438" t="s">
+        <v>14</v>
+      </c>
+      <c r="G438" t="s">
+        <v>171</v>
+      </c>
+      <c r="H438" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="439" spans="1:10" ht="12.75">
+      <c r="A439" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B439" t="s">
         <v>1304</v>
       </c>
-      <c r="B438" t="s">
+      <c r="C439" t="s">
+        <v>12</v>
+      </c>
+      <c r="D439" t="s">
         <v>1305</v>
       </c>
-      <c r="C438" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A439" s="1" t="s">
+      <c r="E439" t="s">
+        <v>14</v>
+      </c>
+      <c r="G439" t="s">
+        <v>171</v>
+      </c>
+      <c r="H439" t="s">
+        <v>15</v>
+      </c>
+      <c r="J439" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="440" spans="1:10" ht="12.75">
+      <c r="A440" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B440" t="s">
         <v>1308</v>
       </c>
-      <c r="B439" t="s">
+      <c r="C440" t="s">
+        <v>12</v>
+      </c>
+      <c r="D440" t="s">
         <v>1309</v>
       </c>
-      <c r="C439" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A440" s="1" t="s">
+      <c r="E440" t="s">
+        <v>14</v>
+      </c>
+      <c r="H440" t="s">
+        <v>15</v>
+      </c>
+      <c r="J440" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="441" spans="1:10" ht="12.75">
+      <c r="A441" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B441" t="s">
         <v>1312</v>
       </c>
-      <c r="B440" t="s">
+      <c r="C441" t="s">
+        <v>12</v>
+      </c>
+      <c r="D441" t="s">
         <v>1313</v>
       </c>
-      <c r="C440" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A441" s="1" t="s">
+      <c r="E441" t="s">
+        <v>14</v>
+      </c>
+      <c r="G441" t="s">
+        <v>171</v>
+      </c>
+      <c r="H441" t="s">
+        <v>15</v>
+      </c>
+      <c r="J441" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="442" spans="1:10" ht="12.75">
+      <c r="A442" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B442" t="s">
         <v>1316</v>
       </c>
-      <c r="B441" t="s">
+      <c r="C442" t="s">
+        <v>12</v>
+      </c>
+      <c r="D442" t="s">
         <v>1317</v>
       </c>
-      <c r="C441" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A442" s="1" t="s">
+      <c r="E442" t="s">
+        <v>14</v>
+      </c>
+      <c r="G442" t="s">
+        <v>171</v>
+      </c>
+      <c r="H442" t="s">
+        <v>15</v>
+      </c>
+      <c r="J442" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="443" spans="1:10" ht="12.75">
+      <c r="A443" s="1" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B443" t="s">
         <v>1320</v>
       </c>
-      <c r="B442" t="s">
+      <c r="C443" t="s">
+        <v>12</v>
+      </c>
+      <c r="D443" t="s">
         <v>1321</v>
       </c>
-      <c r="C442" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A443" s="1" t="s">
+      <c r="E443" t="s">
+        <v>14</v>
+      </c>
+      <c r="G443" t="s">
+        <v>171</v>
+      </c>
+      <c r="H443" t="s">
+        <v>15</v>
+      </c>
+      <c r="J443" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="444" spans="1:10" ht="12.75">
+      <c r="A444" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B444" t="s">
         <v>1324</v>
       </c>
-      <c r="B443" t="s">
+      <c r="C444" t="s">
+        <v>12</v>
+      </c>
+      <c r="D444" t="s">
         <v>1325</v>
       </c>
-      <c r="C443" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A444" s="1" t="s">
+      <c r="E444" t="s">
+        <v>14</v>
+      </c>
+      <c r="G444" t="s">
+        <v>171</v>
+      </c>
+      <c r="H444" t="s">
+        <v>15</v>
+      </c>
+      <c r="J444" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="445" spans="1:10" ht="12.75">
+      <c r="A445" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B445" t="s">
         <v>1328</v>
       </c>
-      <c r="B444" t="s">
+      <c r="C445" t="s">
+        <v>12</v>
+      </c>
+      <c r="D445" t="s">
         <v>1329</v>
       </c>
-      <c r="C444" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A445" s="1" t="s">
+      <c r="E445" t="s">
+        <v>14</v>
+      </c>
+      <c r="G445" t="s">
+        <v>171</v>
+      </c>
+      <c r="H445" t="s">
+        <v>15</v>
+      </c>
+      <c r="J445" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="446" spans="1:10" ht="12.75">
+      <c r="A446" s="1" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B446" t="s">
         <v>1332</v>
       </c>
-      <c r="B445" t="s">
+      <c r="C446" t="s">
+        <v>12</v>
+      </c>
+      <c r="D446" t="s">
         <v>1333</v>
       </c>
-      <c r="C445" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A446" s="1" t="s">
+      <c r="E446" t="s">
+        <v>14</v>
+      </c>
+      <c r="G446" t="s">
+        <v>171</v>
+      </c>
+      <c r="H446" t="s">
+        <v>15</v>
+      </c>
+      <c r="J446" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="447" spans="1:10" ht="12.75">
+      <c r="A447" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B447" t="s">
         <v>1336</v>
       </c>
-      <c r="B446" t="s">
+      <c r="C447" t="s">
+        <v>12</v>
+      </c>
+      <c r="D447" t="s">
         <v>1337</v>
       </c>
-      <c r="C446" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A447" s="1" t="s">
+      <c r="E447" t="s">
+        <v>14</v>
+      </c>
+      <c r="G447" t="s">
+        <v>171</v>
+      </c>
+      <c r="H447" t="s">
+        <v>576</v>
+      </c>
+      <c r="J447" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="448" spans="1:10" ht="12.75">
+      <c r="A448" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B448" t="s">
         <v>1340</v>
       </c>
-      <c r="B447" t="s">
+      <c r="C448" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="D448" t="s">
         <v>1341</v>
       </c>
-      <c r="C447" s="1" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="E448" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G448" t="s">
-        <v>184</v>
+        <v>171</v>
       </c>
       <c r="H448" t="s">
         <v>15</v>
+      </c>
+      <c r="J448" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="449" spans="1:10" ht="12.75">
       <c r="A449" s="1" t="s">
-        <v>1348</v>
+        <v>1343</v>
       </c>
       <c r="B449" t="s">
-        <v>1349</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>1344</v>
+      </c>
+      <c r="C449" t="s">
+        <v>12</v>
       </c>
       <c r="D449" t="s">
-        <v>1350</v>
+        <v>1345</v>
       </c>
       <c r="E449" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G449" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H449" t="s">
         <v>15</v>
       </c>
       <c r="J449" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="450" spans="1:10" ht="12.75">
       <c r="A450" s="1" t="s">
-        <v>1352</v>
+        <v>1347</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1348</v>
       </c>
       <c r="C450" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D450" t="s">
-        <v>122</v>
+        <v>1349</v>
       </c>
       <c r="E450" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H450" t="s">
         <v>15</v>
       </c>
       <c r="J450" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="451" spans="1:10" ht="12.75">
       <c r="A451" s="1" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="B451" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C451" t="s">
+        <v>12</v>
+      </c>
+      <c r="D451" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E451" t="s">
+        <v>14</v>
+      </c>
+      <c r="G451" t="s">
+        <v>171</v>
+      </c>
+      <c r="H451" t="s">
+        <v>15</v>
+      </c>
+      <c r="J451" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="452" spans="1:10" ht="12.75">
+      <c r="A452" s="1" t="s">
         <v>1355</v>
       </c>
-      <c r="C451" t="s">
-[...2 lines deleted...]
-      <c r="D451" t="s">
+      <c r="B452" t="s">
         <v>1356</v>
       </c>
-      <c r="E451" t="s">
-[...13 lines deleted...]
-      <c r="B452" t="s">
+      <c r="C452" t="s">
+        <v>12</v>
+      </c>
+      <c r="D452" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E452" t="s">
+        <v>14</v>
+      </c>
+      <c r="G452" t="s">
+        <v>171</v>
+      </c>
+      <c r="H452" t="s">
+        <v>15</v>
+      </c>
+      <c r="J452" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="453" spans="1:10" ht="12.75">
+      <c r="A453" s="1" t="s">
         <v>1359</v>
       </c>
-      <c r="C452" t="s">
-[...2 lines deleted...]
-      <c r="D452" t="s">
+      <c r="B453" t="s">
         <v>1360</v>
       </c>
-      <c r="E452" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="C453" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D453" t="s">
-        <v>1364</v>
+        <v>1361</v>
       </c>
       <c r="E453" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G453" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H453" t="s">
-        <v>564</v>
+        <v>15</v>
+      </c>
+      <c r="J453" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="454" spans="1:10" ht="12.75">
       <c r="A454" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C454" t="s">
+        <v>12</v>
+      </c>
+      <c r="D454" t="s">
         <v>1365</v>
       </c>
-      <c r="C454" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E454" t="s">
-        <v>51</v>
+        <v>14</v>
+      </c>
+      <c r="G454" t="s">
+        <v>171</v>
       </c>
       <c r="H454" t="s">
         <v>15</v>
       </c>
       <c r="J454" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="455" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8" ht="12.75">
       <c r="A455" s="1" t="s">
         <v>1367</v>
       </c>
+      <c r="B455" t="s">
+        <v>1368</v>
+      </c>
       <c r="C455" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D455" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="E455" t="s">
-        <v>51</v>
+        <v>14</v>
+      </c>
+      <c r="G455" t="s">
+        <v>171</v>
       </c>
       <c r="H455" t="s">
         <v>15</v>
       </c>
-      <c r="J455" t="s">
-[...3 lines deleted...]
-    <row r="456" spans="1:10" ht="12.75">
+    </row>
+    <row r="456" spans="1:8" ht="12.75">
       <c r="A456" s="1" t="s">
-        <v>1369</v>
+        <v>1371</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1372</v>
       </c>
       <c r="C456" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D456" t="s">
-        <v>1370</v>
+        <v>1373</v>
       </c>
       <c r="E456" t="s">
-        <v>51</v>
+        <v>14</v>
+      </c>
+      <c r="G456" t="s">
+        <v>171</v>
       </c>
       <c r="H456" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="457" spans="1:8" ht="12.75">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="457" spans="1:10" ht="12.75">
       <c r="A457" s="1" t="s">
-        <v>1371</v>
+        <v>1374</v>
       </c>
       <c r="C457" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D457" t="s">
-        <v>419</v>
+        <v>1375</v>
       </c>
       <c r="E457" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="H457" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-    <row r="458" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J457" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="458" spans="1:10" ht="12.75">
       <c r="A458" s="1" t="s">
-        <v>1372</v>
+        <v>1376</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1377</v>
       </c>
       <c r="C458" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D458" t="s">
-        <v>1373</v>
+        <v>1378</v>
       </c>
       <c r="E458" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="H458" t="s">
-        <v>346</v>
+        <v>15</v>
+      </c>
+      <c r="J458" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="459" spans="1:10" ht="12.75">
       <c r="A459" s="1" t="s">
-        <v>1375</v>
+        <v>1379</v>
       </c>
       <c r="B459" t="s">
-        <v>815</v>
+        <v>1380</v>
       </c>
       <c r="C459" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D459" t="s">
-        <v>816</v>
+        <v>1381</v>
       </c>
       <c r="E459" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="G459" t="s">
         <v>14</v>
       </c>
       <c r="H459" t="s">
         <v>15</v>
       </c>
       <c r="J459" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="460" spans="1:10" ht="12.75">
       <c r="A460" s="1" t="s">
-        <v>1377</v>
+        <v>1382</v>
       </c>
       <c r="B460" t="s">
-        <v>1378</v>
+        <v>1383</v>
       </c>
       <c r="C460" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D460" t="s">
-        <v>1379</v>
+        <v>1384</v>
       </c>
       <c r="E460" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="G460" t="s">
         <v>14</v>
       </c>
       <c r="H460" t="s">
-        <v>901</v>
+        <v>15</v>
       </c>
       <c r="J460" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="461" spans="1:10" ht="12.75">
       <c r="A461" s="1" t="s">
-        <v>1381</v>
+        <v>1385</v>
       </c>
       <c r="B461" t="s">
-        <v>1382</v>
+        <v>1386</v>
       </c>
       <c r="C461" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D461" t="s">
-        <v>1383</v>
+        <v>1387</v>
       </c>
       <c r="E461" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="G461" t="s">
         <v>14</v>
       </c>
       <c r="H461" t="s">
-        <v>901</v>
+        <v>15</v>
       </c>
       <c r="J461" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="462" spans="1:8" ht="12.75">
       <c r="A462" s="1" t="s">
-        <v>1385</v>
-[...2 lines deleted...]
-        <v>1386</v>
+        <v>1389</v>
       </c>
       <c r="C462" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D462" t="s">
-        <v>1387</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>1390</v>
       </c>
       <c r="H462" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="463" spans="1:8" ht="12.75">
       <c r="A463" s="1" t="s">
-        <v>1389</v>
-[...5 lines deleted...]
-        <v>109</v>
+        <v>1392</v>
+      </c>
+      <c r="C463" t="s">
+        <v>12</v>
       </c>
       <c r="D463" t="s">
-        <v>1391</v>
+        <v>1393</v>
       </c>
       <c r="E463" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>101</v>
       </c>
       <c r="H463" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="464" spans="1:10" ht="12.75">
+    <row r="464" spans="1:8" ht="12.75">
       <c r="A464" s="1" t="s">
-        <v>1393</v>
+        <v>1395</v>
       </c>
       <c r="B464" t="s">
-        <v>1394</v>
-[...2 lines deleted...]
-        <v>720</v>
+        <v>775</v>
+      </c>
+      <c r="C464" t="s">
+        <v>12</v>
       </c>
       <c r="D464" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="E464" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G464" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H464" t="s">
         <v>15</v>
       </c>
-      <c r="J464" t="s">
-[...3 lines deleted...]
-    <row r="465" spans="1:10" ht="12.75">
+    </row>
+    <row r="465" spans="1:8" ht="12.75">
       <c r="A465" s="1" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="B465" t="s">
-        <v>1398</v>
+        <v>1348</v>
       </c>
       <c r="C465" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D465" t="s">
         <v>1399</v>
       </c>
       <c r="E465" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G465" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H465" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="466" spans="1:10" ht="12.75">
       <c r="A466" s="1" t="s">
         <v>1401</v>
       </c>
-      <c r="B466" t="s">
+      <c r="C466" t="s">
+        <v>12</v>
+      </c>
+      <c r="D466" t="s">
         <v>1402</v>
       </c>
-      <c r="C466" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E466" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>101</v>
       </c>
       <c r="H466" t="s">
         <v>15</v>
       </c>
       <c r="J466" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="467" spans="1:10" ht="12.75">
       <c r="A467" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C467" t="s">
+        <v>12</v>
+      </c>
+      <c r="D467" t="s">
         <v>1405</v>
       </c>
-      <c r="B467" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E467" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>101</v>
       </c>
       <c r="H467" t="s">
         <v>15</v>
       </c>
       <c r="J467" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="468" spans="1:10" ht="12.75">
       <c r="A468" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C468" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="D468" t="s">
         <v>1409</v>
       </c>
-      <c r="B468" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E468" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G468" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H468" t="s">
         <v>15</v>
       </c>
       <c r="J468" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="469" spans="1:10" ht="12.75">
       <c r="A469" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C469" t="s">
+        <v>12</v>
+      </c>
+      <c r="D469" t="s">
+        <v>776</v>
+      </c>
+      <c r="E469" t="s">
+        <v>14</v>
+      </c>
+      <c r="H469" t="s">
+        <v>15</v>
+      </c>
+      <c r="J469" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8" ht="12.75">
+      <c r="A470" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C470" t="s">
+        <v>12</v>
+      </c>
+      <c r="D470" t="s">
         <v>1413</v>
       </c>
-      <c r="B469" t="s">
+      <c r="E470" t="s">
+        <v>101</v>
+      </c>
+      <c r="H470" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8" ht="12.75">
+      <c r="A471" s="1" t="s">
         <v>1414</v>
       </c>
-      <c r="C469" t="s">
-[...2 lines deleted...]
-      <c r="D469" t="s">
+      <c r="C471" t="s">
+        <v>12</v>
+      </c>
+      <c r="D471" t="s">
         <v>1415</v>
       </c>
-      <c r="E469" t="s">
-[...13 lines deleted...]
-      <c r="A470" s="1" t="s">
+      <c r="E471" t="s">
+        <v>101</v>
+      </c>
+      <c r="H471" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8" ht="12.75">
+      <c r="A472" s="1" t="s">
         <v>1417</v>
       </c>
-      <c r="B470" t="s">
+      <c r="B472" t="s">
         <v>1418</v>
       </c>
-      <c r="C470" t="s">
-[...2 lines deleted...]
-      <c r="D470" t="s">
+      <c r="C472" t="s">
+        <v>12</v>
+      </c>
+      <c r="D472" t="s">
         <v>1419</v>
       </c>
-      <c r="E470" t="s">
-[...13 lines deleted...]
-      <c r="A471" s="1" t="s">
+      <c r="E472" t="s">
+        <v>14</v>
+      </c>
+      <c r="G472" t="s">
+        <v>28</v>
+      </c>
+      <c r="H472" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8" ht="12.75">
+      <c r="A473" s="1" t="s">
         <v>1421</v>
       </c>
-      <c r="B471" t="s">
+      <c r="B473" t="s">
         <v>1422</v>
       </c>
-      <c r="C471" t="s">
-[...2 lines deleted...]
-      <c r="D471" t="s">
+      <c r="C473" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="D473" t="s">
         <v>1423</v>
       </c>
-      <c r="E471" t="s">
-[...50 lines deleted...]
-      </c>
       <c r="E473" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="G473" t="s">
+        <v>90</v>
       </c>
       <c r="H473" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="474" spans="1:8" ht="12.75">
       <c r="A474" s="1" t="s">
-        <v>1433</v>
+        <v>1425</v>
       </c>
       <c r="B474" t="s">
-        <v>1434</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1426</v>
+      </c>
+      <c r="C474" s="1" t="s">
+        <v>880</v>
       </c>
       <c r="D474" t="s">
-        <v>1435</v>
+        <v>1427</v>
       </c>
       <c r="E474" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G474" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="H474" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="475" spans="1:8" ht="12.75">
       <c r="A475" s="1" t="s">
-        <v>1437</v>
+        <v>1429</v>
       </c>
       <c r="B475" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1430</v>
+      </c>
+      <c r="C475" s="1" t="s">
+        <v>880</v>
       </c>
       <c r="D475" t="s">
-        <v>159</v>
+        <v>1431</v>
       </c>
       <c r="E475" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G475" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="H475" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="476" spans="1:8" ht="12.75">
       <c r="A476" s="1" t="s">
-        <v>1439</v>
+        <v>1433</v>
       </c>
       <c r="B476" t="s">
-        <v>1440</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1434</v>
+      </c>
+      <c r="C476" s="1" t="s">
+        <v>880</v>
       </c>
       <c r="D476" t="s">
-        <v>1441</v>
+        <v>1435</v>
       </c>
       <c r="E476" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G476" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="H476" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="477" spans="1:8" ht="12.75">
       <c r="A477" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C477" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="D477" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E477" t="s">
+        <v>14</v>
+      </c>
+      <c r="G477" t="s">
+        <v>90</v>
+      </c>
+      <c r="H477" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8" ht="12.75">
+      <c r="A478" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C478" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="D478" t="s">
         <v>1443</v>
       </c>
-      <c r="B477" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="E478" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G478" t="s">
-        <v>14</v>
+        <v>862</v>
       </c>
       <c r="H478" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="479" spans="1:8" ht="12.75">
       <c r="A479" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C479" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="D479" t="s">
+        <v>1447</v>
+      </c>
+      <c r="E479" t="s">
+        <v>14</v>
+      </c>
+      <c r="G479" t="s">
+        <v>171</v>
+      </c>
+      <c r="H479" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8" ht="12.75">
+      <c r="A480" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C480" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="D480" t="s">
         <v>1451</v>
       </c>
-      <c r="B479" t="s">
-[...5 lines deleted...]
-      <c r="D479" t="s">
+      <c r="E480" t="s">
+        <v>14</v>
+      </c>
+      <c r="G480" t="s">
+        <v>171</v>
+      </c>
+      <c r="H480" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8" ht="12.75">
+      <c r="A481" s="1" t="s">
         <v>1453</v>
       </c>
-      <c r="E479" t="s">
-[...10 lines deleted...]
-      <c r="A480" s="1" t="s">
+      <c r="B481" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C481" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="D481" t="s">
         <v>1455</v>
       </c>
-      <c r="B480" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="E481" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G481" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="H481" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="482" spans="1:8" ht="12.75">
       <c r="A482" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C482" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="D482" t="s">
+        <v>1459</v>
+      </c>
+      <c r="E482" t="s">
+        <v>14</v>
+      </c>
+      <c r="G482" t="s">
+        <v>90</v>
+      </c>
+      <c r="H482" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8" ht="12.75">
+      <c r="A483" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C483" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="D483" t="s">
         <v>1463</v>
       </c>
-      <c r="B482" t="s">
-[...5 lines deleted...]
-      <c r="D482" t="s">
+      <c r="E483" t="s">
+        <v>14</v>
+      </c>
+      <c r="G483" t="s">
+        <v>90</v>
+      </c>
+      <c r="H483" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8" ht="12.75">
+      <c r="A484" s="1" t="s">
         <v>1465</v>
       </c>
-      <c r="E482" t="s">
-[...10 lines deleted...]
-      <c r="A483" s="1" t="s">
+      <c r="B484" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C484" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="D484" t="s">
         <v>1467</v>
       </c>
-      <c r="B483" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="E484" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G484" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="H484" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="485" spans="1:8" ht="12.75">
       <c r="A485" s="1" t="s">
-        <v>1473</v>
+        <v>1469</v>
       </c>
       <c r="B485" t="s">
-        <v>1468</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1470</v>
+      </c>
+      <c r="C485" s="1" t="s">
+        <v>855</v>
       </c>
       <c r="D485" t="s">
-        <v>1469</v>
+        <v>1471</v>
       </c>
       <c r="E485" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G485" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="H485" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="486" spans="1:8" ht="12.75">
       <c r="A486" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C486" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="D486" t="s">
         <v>1475</v>
       </c>
-      <c r="B486" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E486" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G486" t="s">
-        <v>833</v>
+        <v>90</v>
       </c>
       <c r="H486" t="s">
-        <v>834</v>
+        <v>15</v>
       </c>
     </row>
     <row r="487" spans="1:8" ht="12.75">
       <c r="A487" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C487" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="D487" t="s">
         <v>1479</v>
       </c>
-      <c r="B487" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E487" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G487" t="s">
-        <v>833</v>
+        <v>90</v>
       </c>
       <c r="H487" t="s">
-        <v>834</v>
+        <v>15</v>
       </c>
     </row>
     <row r="488" spans="1:8" ht="12.75">
       <c r="A488" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C488" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="D488" t="s">
         <v>1483</v>
       </c>
-      <c r="B488" t="s">
-[...5 lines deleted...]
-      <c r="D488" t="s">
+      <c r="E488" t="s">
+        <v>14</v>
+      </c>
+      <c r="G488" t="s">
+        <v>90</v>
+      </c>
+      <c r="H488" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8" ht="12.75">
+      <c r="A489" s="1" t="s">
         <v>1485</v>
       </c>
-      <c r="E488" t="s">
-[...10 lines deleted...]
-      <c r="A489" s="1" t="s">
+      <c r="B489" t="s">
         <v>1486</v>
       </c>
-      <c r="C489" t="s">
-        <v>23</v>
+      <c r="C489" s="1" t="s">
+        <v>860</v>
       </c>
       <c r="D489" t="s">
         <v>1487</v>
       </c>
       <c r="E489" t="s">
-        <v>51</v>
+        <v>14</v>
+      </c>
+      <c r="G489" t="s">
+        <v>862</v>
       </c>
       <c r="H489" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="490" spans="1:8" ht="12.75">
       <c r="A490" s="1" t="s">
-        <v>1488</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1489</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C490" s="1" t="s">
+        <v>860</v>
       </c>
       <c r="D490" t="s">
-        <v>1489</v>
+        <v>1491</v>
       </c>
       <c r="E490" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="G490" t="s">
+        <v>862</v>
       </c>
       <c r="H490" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="491" spans="1:10" ht="12.75">
+    <row r="491" spans="1:8" ht="12.75">
       <c r="A491" s="1" t="s">
-        <v>1490</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1493</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C491" s="1" t="s">
+        <v>950</v>
       </c>
       <c r="D491" t="s">
-        <v>1491</v>
+        <v>1495</v>
       </c>
       <c r="E491" t="s">
-        <v>51</v>
+        <v>14</v>
+      </c>
+      <c r="G491" t="s">
+        <v>862</v>
       </c>
       <c r="H491" t="s">
         <v>15</v>
       </c>
-      <c r="J491" t="s">
-[...3 lines deleted...]
-    <row r="492" spans="1:10" ht="12.75">
+    </row>
+    <row r="492" spans="1:8" ht="12.75">
       <c r="A492" s="1" t="s">
-        <v>1492</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1497</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C492" s="1" t="s">
+        <v>950</v>
       </c>
       <c r="D492" t="s">
-        <v>1493</v>
+        <v>1499</v>
       </c>
       <c r="E492" t="s">
-        <v>51</v>
+        <v>14</v>
+      </c>
+      <c r="G492" t="s">
+        <v>862</v>
       </c>
       <c r="H492" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="493" spans="1:8" ht="12.75">
       <c r="A493" s="1" t="s">
-        <v>1494</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1501</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C493" s="1" t="s">
+        <v>950</v>
       </c>
       <c r="D493" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="E493" t="s">
-        <v>51</v>
+        <v>14</v>
+      </c>
+      <c r="G493" t="s">
+        <v>862</v>
       </c>
       <c r="H493" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="494" spans="1:10" ht="12.75">
+    <row r="494" spans="1:8" ht="12.75">
       <c r="A494" s="1" t="s">
-        <v>1496</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1505</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C494" s="1" t="s">
+        <v>866</v>
       </c>
       <c r="D494" t="s">
-        <v>1497</v>
+        <v>1507</v>
       </c>
       <c r="E494" t="s">
-        <v>51</v>
+        <v>14</v>
+      </c>
+      <c r="G494" t="s">
+        <v>862</v>
       </c>
       <c r="H494" t="s">
         <v>15</v>
       </c>
-      <c r="J494" t="s">
-[...3 lines deleted...]
-    <row r="495" spans="1:10" ht="12.75">
+    </row>
+    <row r="495" spans="1:8" ht="12.75">
       <c r="A495" s="1" t="s">
-        <v>1498</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1509</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C495" s="1" t="s">
+        <v>866</v>
       </c>
       <c r="D495" t="s">
-        <v>1499</v>
+        <v>1511</v>
       </c>
       <c r="E495" t="s">
-        <v>51</v>
+        <v>14</v>
+      </c>
+      <c r="G495" t="s">
+        <v>862</v>
       </c>
       <c r="H495" t="s">
         <v>15</v>
       </c>
-      <c r="J495" t="s">
-[...3 lines deleted...]
-    <row r="496" spans="1:10" ht="12.75">
+    </row>
+    <row r="496" spans="1:8" ht="12.75">
       <c r="A496" s="1" t="s">
-        <v>1500</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1513</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C496" s="1" t="s">
+        <v>866</v>
       </c>
       <c r="D496" t="s">
-        <v>1501</v>
+        <v>1515</v>
       </c>
       <c r="E496" t="s">
-        <v>51</v>
+        <v>14</v>
+      </c>
+      <c r="G496" t="s">
+        <v>862</v>
       </c>
       <c r="H496" t="s">
         <v>15</v>
       </c>
-      <c r="J496" t="s">
-[...3 lines deleted...]
-    <row r="497" spans="1:10" ht="12.75">
+    </row>
+    <row r="497" spans="1:8" ht="12.75">
       <c r="A497" s="1" t="s">
-        <v>1502</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1517</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C497" s="1" t="s">
+        <v>871</v>
       </c>
       <c r="D497" t="s">
-        <v>1503</v>
+        <v>1519</v>
       </c>
       <c r="E497" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G497" t="s">
-        <v>48</v>
+        <v>862</v>
       </c>
       <c r="H497" t="s">
         <v>15</v>
       </c>
-      <c r="J497" t="s">
-[...3 lines deleted...]
-    <row r="498" spans="1:10" ht="12.75">
+    </row>
+    <row r="498" spans="1:8" ht="12.75">
       <c r="A498" s="1" t="s">
-        <v>1504</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1521</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C498" s="1" t="s">
+        <v>871</v>
       </c>
       <c r="D498" t="s">
-        <v>1505</v>
+        <v>1523</v>
       </c>
       <c r="E498" t="s">
-        <v>51</v>
+        <v>14</v>
+      </c>
+      <c r="G498" t="s">
+        <v>862</v>
       </c>
       <c r="H498" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="499" spans="1:8" ht="12.75">
       <c r="A499" s="1" t="s">
-        <v>1506</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1525</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C499" s="1" t="s">
+        <v>871</v>
       </c>
       <c r="D499" t="s">
-        <v>1507</v>
+        <v>1527</v>
       </c>
       <c r="E499" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G499" t="s">
-        <v>48</v>
+        <v>862</v>
       </c>
       <c r="H499" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="500" spans="1:10" ht="12.75">
+    <row r="500" spans="1:8" ht="12.75">
       <c r="A500" s="1" t="s">
-        <v>1508</v>
+        <v>1529</v>
       </c>
       <c r="C500" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D500" t="s">
-        <v>1509</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>1530</v>
       </c>
       <c r="H500" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="501" spans="1:8" ht="12.75">
       <c r="A501" s="1" t="s">
-        <v>1511</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1532</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C501" s="1" t="s">
+        <v>850</v>
       </c>
       <c r="D501" t="s">
-        <v>1512</v>
+        <v>1534</v>
+      </c>
+      <c r="E501" t="s">
+        <v>14</v>
       </c>
       <c r="H501" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="502" spans="1:8" ht="12.75">
       <c r="A502" s="1" t="s">
-        <v>1513</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1536</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C502" s="1" t="s">
+        <v>850</v>
       </c>
       <c r="D502" t="s">
-        <v>1514</v>
+        <v>1538</v>
       </c>
       <c r="E502" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="H502" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="503" spans="1:10" ht="12.75">
+    <row r="503" spans="1:8" ht="12.75">
       <c r="A503" s="1" t="s">
-        <v>1515</v>
+        <v>1540</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1541</v>
       </c>
       <c r="C503" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D503" t="s">
-        <v>1516</v>
+        <v>1542</v>
       </c>
       <c r="E503" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G503" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="H503" t="s">
         <v>15</v>
       </c>
-      <c r="J503" t="s">
-[...3 lines deleted...]
-    <row r="504" spans="1:10" ht="12.75">
+    </row>
+    <row r="504" spans="1:8" ht="12.75">
       <c r="A504" s="1" t="s">
-        <v>1517</v>
+        <v>1544</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1545</v>
       </c>
       <c r="C504" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D504" t="s">
-        <v>1518</v>
+        <v>1546</v>
       </c>
       <c r="E504" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G504" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="H504" t="s">
         <v>15</v>
       </c>
-      <c r="J504" t="s">
-[...3 lines deleted...]
-    <row r="505" spans="1:10" ht="12.75">
+    </row>
+    <row r="505" spans="1:8" ht="12.75">
       <c r="A505" s="1" t="s">
-        <v>1519</v>
+        <v>1548</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1549</v>
       </c>
       <c r="C505" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D505" t="s">
-        <v>1520</v>
+        <v>1550</v>
       </c>
       <c r="E505" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G505" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="H505" t="s">
         <v>15</v>
       </c>
-      <c r="J505" t="s">
-[...3 lines deleted...]
-    <row r="506" spans="1:10" ht="12.75">
+    </row>
+    <row r="506" spans="1:8" ht="12.75">
       <c r="A506" s="1" t="s">
-        <v>1521</v>
+        <v>1552</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1553</v>
       </c>
       <c r="C506" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D506" t="s">
-        <v>1522</v>
+        <v>1554</v>
       </c>
       <c r="E506" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G506" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="H506" t="s">
         <v>15</v>
       </c>
-      <c r="J506" t="s">
-[...3 lines deleted...]
-    <row r="507" spans="1:10" ht="12.75">
+    </row>
+    <row r="507" spans="1:8" ht="12.75">
       <c r="A507" s="1" t="s">
-        <v>1523</v>
+        <v>1556</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1557</v>
       </c>
       <c r="C507" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D507" t="s">
-        <v>1524</v>
+        <v>1558</v>
       </c>
       <c r="E507" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G507" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="H507" t="s">
         <v>15</v>
       </c>
-      <c r="J507" t="s">
-[...3 lines deleted...]
-    <row r="508" spans="1:10" ht="12.75">
+    </row>
+    <row r="508" spans="1:8" ht="12.75">
       <c r="A508" s="1" t="s">
-        <v>1525</v>
+        <v>1560</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1561</v>
       </c>
       <c r="C508" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D508" t="s">
-        <v>1526</v>
+        <v>1562</v>
       </c>
       <c r="E508" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G508" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="H508" t="s">
         <v>15</v>
       </c>
-      <c r="J508" t="s">
-[...3 lines deleted...]
-    <row r="509" spans="1:10" ht="12.75">
+    </row>
+    <row r="509" spans="1:8" ht="12.75">
       <c r="A509" s="1" t="s">
-        <v>1527</v>
+        <v>1564</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1565</v>
       </c>
       <c r="C509" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D509" t="s">
-        <v>1528</v>
+        <v>1566</v>
       </c>
       <c r="E509" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G509" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="H509" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="510" spans="1:8" ht="12.75">
       <c r="A510" s="1" t="s">
-        <v>1529</v>
+        <v>1568</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1569</v>
       </c>
       <c r="C510" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D510" t="s">
-        <v>1530</v>
+        <v>1570</v>
       </c>
       <c r="E510" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G510" t="s">
-        <v>48</v>
+        <v>90</v>
       </c>
       <c r="H510" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="511" spans="1:8" ht="12.75">
       <c r="A511" s="1" t="s">
-        <v>1531</v>
+        <v>1572</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1573</v>
       </c>
       <c r="C511" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D511" t="s">
-        <v>1532</v>
+        <v>1574</v>
       </c>
       <c r="E511" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G511" t="s">
-        <v>48</v>
+        <v>90</v>
       </c>
       <c r="H511" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="512" spans="1:10" ht="12.75">
+    <row r="512" spans="1:8" ht="12.75">
       <c r="A512" s="1" t="s">
-        <v>1533</v>
+        <v>1576</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1577</v>
       </c>
       <c r="C512" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D512" t="s">
-        <v>55</v>
+        <v>1578</v>
       </c>
       <c r="E512" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G512" t="s">
-        <v>48</v>
+        <v>90</v>
       </c>
       <c r="H512" t="s">
         <v>15</v>
       </c>
-      <c r="J512" t="s">
-[...3 lines deleted...]
-    <row r="513" spans="1:10" ht="12.75">
+    </row>
+    <row r="513" spans="1:8" ht="12.75">
       <c r="A513" s="1" t="s">
-        <v>1534</v>
+        <v>1579</v>
       </c>
       <c r="C513" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D513" t="s">
-        <v>1535</v>
+        <v>1580</v>
       </c>
       <c r="E513" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G513" t="s">
-        <v>799</v>
+        <v>61</v>
       </c>
       <c r="H513" t="s">
         <v>15</v>
       </c>
-      <c r="J513" t="s">
-[...3 lines deleted...]
-    <row r="514" spans="1:10" ht="12.75">
+    </row>
+    <row r="514" spans="1:8" ht="12.75">
       <c r="A514" s="1" t="s">
-        <v>1536</v>
+        <v>1581</v>
       </c>
       <c r="C514" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D514" t="s">
-        <v>1537</v>
+        <v>1582</v>
       </c>
       <c r="E514" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G514" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H514" t="s">
         <v>15</v>
       </c>
-      <c r="J514" t="s">
-[...3 lines deleted...]
-    <row r="515" spans="1:8" ht="12.75">
+    </row>
+    <row r="515" spans="1:10" ht="12.75">
       <c r="A515" s="1" t="s">
-        <v>1538</v>
+        <v>1583</v>
       </c>
       <c r="C515" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D515" t="s">
-        <v>1539</v>
+        <v>1584</v>
       </c>
       <c r="E515" t="s">
-        <v>51</v>
+        <v>101</v>
+      </c>
+      <c r="G515" t="s">
+        <v>61</v>
       </c>
       <c r="H515" t="s">
-        <v>346</v>
+        <v>15</v>
+      </c>
+      <c r="J515" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="516" spans="1:10" ht="12.75">
       <c r="A516" s="1" t="s">
-        <v>1540</v>
+        <v>1585</v>
       </c>
       <c r="C516" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D516" t="s">
-        <v>1541</v>
+        <v>1586</v>
       </c>
       <c r="E516" t="s">
-        <v>51</v>
+        <v>101</v>
+      </c>
+      <c r="G516" t="s">
+        <v>61</v>
       </c>
       <c r="H516" t="s">
         <v>15</v>
       </c>
       <c r="J516" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="517" spans="1:10" ht="12.75">
       <c r="A517" s="1" t="s">
-        <v>1542</v>
+        <v>1587</v>
       </c>
       <c r="C517" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D517" t="s">
-        <v>1543</v>
+        <v>1588</v>
       </c>
       <c r="E517" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="H517" t="s">
         <v>15</v>
       </c>
       <c r="J517" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="518" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8" ht="12.75">
       <c r="A518" s="1" t="s">
-        <v>1544</v>
+        <v>1589</v>
       </c>
       <c r="C518" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D518" t="s">
-        <v>1545</v>
+        <v>1590</v>
       </c>
       <c r="E518" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G518" t="s">
-        <v>48</v>
+        <v>119</v>
       </c>
       <c r="H518" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="519" spans="1:10" ht="12.75">
       <c r="A519" s="1" t="s">
-        <v>1546</v>
+        <v>1591</v>
       </c>
       <c r="C519" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D519" t="s">
-        <v>1547</v>
+        <v>1592</v>
       </c>
       <c r="E519" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G519" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H519" t="s">
         <v>15</v>
       </c>
       <c r="J519" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="520" spans="1:10" ht="12.75">
       <c r="A520" s="1" t="s">
-        <v>1548</v>
+        <v>1593</v>
       </c>
       <c r="C520" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D520" t="s">
-        <v>1549</v>
+        <v>118</v>
       </c>
       <c r="E520" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G520" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H520" t="s">
         <v>15</v>
       </c>
       <c r="J520" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="521" spans="1:8" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="521" spans="1:10" ht="12.75">
       <c r="A521" s="1" t="s">
-        <v>1550</v>
+        <v>1594</v>
       </c>
       <c r="C521" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D521" t="s">
-        <v>1551</v>
+        <v>1595</v>
       </c>
       <c r="E521" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G521" t="s">
-        <v>48</v>
+        <v>119</v>
       </c>
       <c r="H521" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="522" spans="1:8" ht="12.75">
+      <c r="J521" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="522" spans="1:10" ht="12.75">
       <c r="A522" s="1" t="s">
-        <v>1553</v>
-[...2 lines deleted...]
-        <v>1554</v>
+        <v>1596</v>
       </c>
       <c r="C522" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D522" t="s">
-        <v>1555</v>
+        <v>147</v>
       </c>
       <c r="E522" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G522" t="s">
-        <v>14</v>
+        <v>119</v>
       </c>
       <c r="H522" t="s">
-        <v>644</v>
-[...2 lines deleted...]
-    <row r="523" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J522" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="523" spans="1:10" ht="12.75">
       <c r="A523" s="1" t="s">
-        <v>1557</v>
-[...2 lines deleted...]
-        <v>1558</v>
+        <v>1597</v>
       </c>
       <c r="C523" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D523" t="s">
-        <v>1559</v>
+        <v>150</v>
       </c>
       <c r="E523" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G523" t="s">
-        <v>14</v>
+        <v>119</v>
       </c>
       <c r="H523" t="s">
-        <v>644</v>
+        <v>15</v>
+      </c>
+      <c r="J523" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="524" spans="1:10" ht="12.75">
       <c r="A524" s="1" t="s">
-        <v>1560</v>
+        <v>1598</v>
       </c>
       <c r="C524" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D524" t="s">
-        <v>1561</v>
+        <v>1599</v>
       </c>
       <c r="E524" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G524" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H524" t="s">
-        <v>346</v>
+        <v>15</v>
       </c>
       <c r="J524" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="525" spans="1:10" ht="12.75">
       <c r="A525" s="1" t="s">
-        <v>1562</v>
+        <v>1600</v>
       </c>
       <c r="C525" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D525" t="s">
-        <v>1561</v>
+        <v>1595</v>
       </c>
       <c r="E525" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G525" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H525" t="s">
-        <v>346</v>
+        <v>15</v>
       </c>
       <c r="J525" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="526" spans="1:8" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="526" spans="1:10" ht="12.75">
       <c r="A526" s="1" t="s">
-        <v>1563</v>
+        <v>1601</v>
       </c>
       <c r="C526" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D526" t="s">
-        <v>1564</v>
+        <v>140</v>
       </c>
       <c r="E526" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G526" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H526" t="s">
         <v>15</v>
+      </c>
+      <c r="J526" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="527" spans="1:8" ht="12.75">
       <c r="A527" s="1" t="s">
-        <v>1565</v>
+        <v>1602</v>
       </c>
       <c r="C527" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D527" t="s">
-        <v>1566</v>
+        <v>154</v>
       </c>
       <c r="E527" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G527" t="s">
-        <v>84</v>
+        <v>119</v>
       </c>
       <c r="H527" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="528" spans="1:8" ht="12.75">
+    <row r="528" spans="1:10" ht="12.75">
       <c r="A528" s="1" t="s">
-        <v>1567</v>
+        <v>1603</v>
       </c>
       <c r="C528" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D528" t="s">
-        <v>1568</v>
+        <v>1604</v>
       </c>
       <c r="E528" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G528" t="s">
-        <v>48</v>
+        <v>119</v>
       </c>
       <c r="H528" t="s">
-        <v>346</v>
+        <v>15</v>
+      </c>
+      <c r="J528" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="529" spans="1:10" ht="12.75">
       <c r="A529" s="1" t="s">
-        <v>1569</v>
+        <v>1605</v>
       </c>
       <c r="C529" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D529" t="s">
-        <v>1570</v>
+        <v>1604</v>
       </c>
       <c r="E529" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G529" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H529" t="s">
-        <v>346</v>
+        <v>15</v>
       </c>
       <c r="J529" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="530" spans="1:8" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="530" spans="1:10" ht="12.75">
       <c r="A530" s="1" t="s">
-        <v>1571</v>
+        <v>1606</v>
       </c>
       <c r="C530" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D530" t="s">
-        <v>1572</v>
+        <v>114</v>
       </c>
       <c r="E530" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G530" t="s">
-        <v>48</v>
+        <v>119</v>
       </c>
       <c r="H530" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-    <row r="531" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J530" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="531" spans="1:10" ht="12.75">
       <c r="A531" s="1" t="s">
-        <v>1573</v>
+        <v>1607</v>
       </c>
       <c r="C531" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D531" t="s">
-        <v>1574</v>
+        <v>1608</v>
       </c>
       <c r="E531" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G531" t="s">
-        <v>48</v>
+        <v>119</v>
       </c>
       <c r="H531" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-    <row r="532" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J531" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="532" spans="1:10" ht="12.75">
       <c r="A532" s="1" t="s">
-        <v>1576</v>
-[...5 lines deleted...]
-        <v>146</v>
+        <v>1609</v>
+      </c>
+      <c r="C532" t="s">
+        <v>12</v>
       </c>
       <c r="D532" t="s">
-        <v>1578</v>
+        <v>1610</v>
       </c>
       <c r="E532" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G532" t="s">
-        <v>14</v>
+        <v>119</v>
       </c>
       <c r="H532" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="533" spans="1:8" ht="12.75">
+      <c r="J532" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="533" spans="1:10" ht="12.75">
       <c r="A533" s="1" t="s">
-        <v>1580</v>
-[...5 lines deleted...]
-        <v>146</v>
+        <v>1611</v>
+      </c>
+      <c r="C533" t="s">
+        <v>12</v>
       </c>
       <c r="D533" t="s">
-        <v>1582</v>
+        <v>1610</v>
       </c>
       <c r="E533" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G533" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="H533" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="534" spans="1:8" ht="12.75">
+      <c r="J533" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="534" spans="1:10" ht="12.75">
       <c r="A534" s="1" t="s">
-        <v>1584</v>
-[...2 lines deleted...]
-        <v>1585</v>
+        <v>1612</v>
       </c>
       <c r="C534" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D534" t="s">
-        <v>1586</v>
+        <v>123</v>
       </c>
       <c r="E534" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G534" t="s">
-        <v>14</v>
+        <v>119</v>
       </c>
       <c r="H534" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="535" spans="1:8" ht="12.75">
+      <c r="J534" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="535" spans="1:10" ht="12.75">
       <c r="A535" s="1" t="s">
-        <v>1588</v>
-[...2 lines deleted...]
-        <v>1589</v>
+        <v>1613</v>
       </c>
       <c r="C535" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D535" t="s">
-        <v>1590</v>
+        <v>1608</v>
       </c>
       <c r="E535" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G535" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="H535" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="536" spans="1:8" ht="12.75">
+      <c r="J535" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="536" spans="1:10" ht="12.75">
       <c r="A536" s="1" t="s">
-        <v>1592</v>
-[...2 lines deleted...]
-        <v>1593</v>
+        <v>1614</v>
       </c>
       <c r="C536" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D536" t="s">
-        <v>1594</v>
+        <v>1615</v>
       </c>
       <c r="E536" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G536" t="s">
-        <v>14</v>
+        <v>119</v>
       </c>
       <c r="H536" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="537" spans="1:8" ht="12.75">
+      <c r="J536" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="537" spans="1:10" ht="12.75">
       <c r="A537" s="1" t="s">
-        <v>1596</v>
-[...5 lines deleted...]
-        <v>146</v>
+        <v>1616</v>
+      </c>
+      <c r="C537" t="s">
+        <v>12</v>
       </c>
       <c r="D537" t="s">
-        <v>1598</v>
+        <v>1615</v>
       </c>
       <c r="E537" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G537" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="H537" t="s">
         <v>15</v>
+      </c>
+      <c r="J537" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="538" spans="1:10" ht="12.75">
       <c r="A538" s="1" t="s">
-        <v>1600</v>
-[...2 lines deleted...]
-        <v>1601</v>
+        <v>1617</v>
       </c>
       <c r="C538" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D538" t="s">
-        <v>1602</v>
+        <v>1592</v>
       </c>
       <c r="E538" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G538" t="s">
-        <v>14</v>
+        <v>119</v>
       </c>
       <c r="H538" t="s">
         <v>15</v>
       </c>
       <c r="J538" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="539" spans="1:10" ht="12.75">
       <c r="A539" s="1" t="s">
-        <v>1604</v>
-[...2 lines deleted...]
-        <v>1605</v>
+        <v>1618</v>
       </c>
       <c r="C539" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D539" t="s">
-        <v>1606</v>
+        <v>157</v>
       </c>
       <c r="E539" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G539" t="s">
-        <v>14</v>
+        <v>119</v>
       </c>
       <c r="H539" t="s">
         <v>15</v>
       </c>
       <c r="J539" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="540" spans="1:10" ht="12.75">
       <c r="A540" s="1" t="s">
-        <v>1608</v>
-[...2 lines deleted...]
-        <v>1609</v>
+        <v>1619</v>
       </c>
       <c r="C540" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D540" t="s">
-        <v>1610</v>
+        <v>129</v>
       </c>
       <c r="E540" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G540" t="s">
-        <v>14</v>
+        <v>119</v>
       </c>
       <c r="H540" t="s">
         <v>15</v>
       </c>
       <c r="J540" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="541" spans="1:10" ht="12.75">
       <c r="A541" s="1" t="s">
-        <v>1612</v>
-[...2 lines deleted...]
-        <v>1613</v>
+        <v>1620</v>
       </c>
       <c r="C541" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D541" t="s">
-        <v>1614</v>
+        <v>112</v>
       </c>
       <c r="E541" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G541" t="s">
-        <v>14</v>
+        <v>119</v>
       </c>
       <c r="H541" t="s">
         <v>15</v>
       </c>
       <c r="J541" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="542" spans="1:8" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="542" spans="1:10" ht="12.75">
       <c r="A542" s="1" t="s">
-        <v>1616</v>
-[...5 lines deleted...]
-        <v>104</v>
+        <v>1621</v>
+      </c>
+      <c r="C542" t="s">
+        <v>12</v>
       </c>
       <c r="D542" t="s">
-        <v>1618</v>
+        <v>116</v>
       </c>
       <c r="E542" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G542" t="s">
-        <v>14</v>
+        <v>119</v>
       </c>
       <c r="H542" t="s">
         <v>15</v>
+      </c>
+      <c r="J542" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="543" spans="1:8" ht="12.75">
       <c r="A543" s="1" t="s">
-        <v>1620</v>
-[...2 lines deleted...]
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="C543" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D543" t="s">
-        <v>1622</v>
+        <v>121</v>
       </c>
       <c r="E543" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G543" t="s">
-        <v>14</v>
+        <v>119</v>
       </c>
       <c r="H543" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="544" spans="1:10" ht="12.75">
+    <row r="544" spans="1:8" ht="12.75">
       <c r="A544" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="C544" t="s">
+        <v>12</v>
+      </c>
+      <c r="D544" t="s">
         <v>1624</v>
       </c>
-      <c r="B544" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E544" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G544" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="H544" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="545" spans="1:10" ht="12.75">
       <c r="A545" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C545" t="s">
+        <v>12</v>
+      </c>
+      <c r="D545" t="s">
         <v>1628</v>
       </c>
-      <c r="B545" t="s">
-[...5 lines deleted...]
-      <c r="D545" t="s">
+      <c r="E545" t="s">
+        <v>14</v>
+      </c>
+      <c r="G545" t="s">
+        <v>171</v>
+      </c>
+      <c r="H545" t="s">
+        <v>15</v>
+      </c>
+      <c r="J545" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8" ht="12.75">
+      <c r="A546" s="1" t="s">
         <v>1630</v>
       </c>
-      <c r="E545" t="s">
-[...13 lines deleted...]
-      <c r="A546" s="1" t="s">
+      <c r="B546" t="s">
+        <v>1631</v>
+      </c>
+      <c r="C546" t="s">
+        <v>12</v>
+      </c>
+      <c r="D546" t="s">
         <v>1632</v>
       </c>
-      <c r="B546" t="s">
-[...5 lines deleted...]
-      <c r="D546" t="s">
+      <c r="E546" t="s">
+        <v>14</v>
+      </c>
+      <c r="G546" t="s">
+        <v>171</v>
+      </c>
+      <c r="H546" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8" ht="12.75">
+      <c r="A547" s="1" t="s">
         <v>1634</v>
       </c>
-      <c r="E546" t="s">
-[...13 lines deleted...]
-      <c r="A547" s="1" t="s">
+      <c r="B547" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C547" t="s">
+        <v>12</v>
+      </c>
+      <c r="D547" t="s">
         <v>1636</v>
       </c>
-      <c r="B547" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E547" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G547" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H547" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="548" spans="1:10" ht="12.75">
       <c r="A548" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C548" t="s">
+        <v>12</v>
+      </c>
+      <c r="D548" t="s">
         <v>1640</v>
       </c>
-      <c r="B548" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E548" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G548" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H548" t="s">
         <v>15</v>
       </c>
       <c r="J548" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="549" spans="1:10" ht="12.75">
       <c r="A549" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1643</v>
+      </c>
+      <c r="C549" t="s">
+        <v>12</v>
+      </c>
+      <c r="D549" t="s">
         <v>1644</v>
       </c>
-      <c r="B549" t="s">
-[...5 lines deleted...]
-      <c r="D549" t="s">
+      <c r="E549" t="s">
+        <v>14</v>
+      </c>
+      <c r="G549" t="s">
+        <v>171</v>
+      </c>
+      <c r="H549" t="s">
+        <v>15</v>
+      </c>
+      <c r="J549" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8" ht="12.75">
+      <c r="A550" s="1" t="s">
         <v>1646</v>
       </c>
-      <c r="E549" t="s">
-[...13 lines deleted...]
-      <c r="A550" s="1" t="s">
+      <c r="B550" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C550" t="s">
+        <v>12</v>
+      </c>
+      <c r="D550" t="s">
         <v>1648</v>
       </c>
-      <c r="B550" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E550" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G550" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H550" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="551" spans="1:10" ht="12.75">
       <c r="A551" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C551" t="s">
+        <v>12</v>
+      </c>
+      <c r="D551" t="s">
         <v>1652</v>
       </c>
-      <c r="B551" t="s">
-[...5 lines deleted...]
-      <c r="D551" t="s">
+      <c r="E551" t="s">
+        <v>14</v>
+      </c>
+      <c r="G551" t="s">
+        <v>171</v>
+      </c>
+      <c r="H551" t="s">
+        <v>15</v>
+      </c>
+      <c r="J551" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8" ht="12.75">
+      <c r="A552" s="1" t="s">
         <v>1654</v>
       </c>
-      <c r="E551" t="s">
-[...13 lines deleted...]
-      <c r="A552" s="1" t="s">
+      <c r="B552" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C552" t="s">
+        <v>12</v>
+      </c>
+      <c r="D552" t="s">
         <v>1656</v>
       </c>
-      <c r="B552" t="s">
-[...5 lines deleted...]
-      <c r="D552" t="s">
+      <c r="E552" t="s">
+        <v>14</v>
+      </c>
+      <c r="G552" t="s">
+        <v>171</v>
+      </c>
+      <c r="H552" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8" ht="12.75">
+      <c r="A553" s="1" t="s">
         <v>1658</v>
       </c>
-      <c r="E552" t="s">
-[...13 lines deleted...]
-      <c r="A553" s="1" t="s">
+      <c r="B553" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C553" t="s">
+        <v>12</v>
+      </c>
+      <c r="D553" t="s">
         <v>1660</v>
       </c>
-      <c r="B553" t="s">
-[...5 lines deleted...]
-      <c r="D553" t="s">
+      <c r="E553" t="s">
+        <v>14</v>
+      </c>
+      <c r="G553" t="s">
+        <v>171</v>
+      </c>
+      <c r="H553" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8" ht="12.75">
+      <c r="A554" s="1" t="s">
         <v>1662</v>
       </c>
-      <c r="E553" t="s">
-[...13 lines deleted...]
-      <c r="A554" s="1" t="s">
+      <c r="B554" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C554" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="D554" t="s">
         <v>1664</v>
       </c>
-      <c r="B554" t="s">
-[...5 lines deleted...]
-      <c r="D554" t="s">
+      <c r="E554" t="s">
+        <v>14</v>
+      </c>
+      <c r="G554" t="s">
+        <v>171</v>
+      </c>
+      <c r="H554" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8" ht="12.75">
+      <c r="A555" s="1" t="s">
         <v>1666</v>
       </c>
-      <c r="E554" t="s">
-[...13 lines deleted...]
-      <c r="A555" s="1" t="s">
+      <c r="B555" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C555" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="D555" t="s">
         <v>1668</v>
       </c>
-      <c r="B555" t="s">
-[...5 lines deleted...]
-      <c r="D555" t="s">
+      <c r="E555" t="s">
+        <v>14</v>
+      </c>
+      <c r="G555" t="s">
+        <v>171</v>
+      </c>
+      <c r="H555" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8" ht="12.75">
+      <c r="A556" s="1" t="s">
         <v>1670</v>
       </c>
-      <c r="E555" t="s">
-[...13 lines deleted...]
-      <c r="A556" s="1" t="s">
+      <c r="B556" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C556" t="s">
+        <v>12</v>
+      </c>
+      <c r="D556" t="s">
         <v>1672</v>
       </c>
-      <c r="B556" t="s">
-[...5 lines deleted...]
-      <c r="D556" t="s">
+      <c r="E556" t="s">
+        <v>14</v>
+      </c>
+      <c r="G556" t="s">
+        <v>171</v>
+      </c>
+      <c r="H556" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8" ht="12.75">
+      <c r="A557" s="1" t="s">
         <v>1674</v>
       </c>
-      <c r="E556" t="s">
-[...13 lines deleted...]
-      <c r="A557" s="1" t="s">
+      <c r="B557" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C557" t="s">
+        <v>12</v>
+      </c>
+      <c r="D557" t="s">
         <v>1676</v>
       </c>
-      <c r="B557" t="s">
-[...5 lines deleted...]
-      <c r="D557" t="s">
+      <c r="E557" t="s">
+        <v>14</v>
+      </c>
+      <c r="G557" t="s">
+        <v>171</v>
+      </c>
+      <c r="H557" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8" ht="12.75">
+      <c r="A558" s="1" t="s">
         <v>1678</v>
       </c>
-      <c r="E557" t="s">
-[...13 lines deleted...]
-      <c r="A558" s="1" t="s">
+      <c r="B558" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C558" t="s">
+        <v>12</v>
+      </c>
+      <c r="D558" t="s">
         <v>1680</v>
       </c>
-      <c r="B558" t="s">
-[...5 lines deleted...]
-      <c r="D558" t="s">
+      <c r="E558" t="s">
+        <v>14</v>
+      </c>
+      <c r="G558" t="s">
+        <v>171</v>
+      </c>
+      <c r="H558" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8" ht="12.75">
+      <c r="A559" s="1" t="s">
         <v>1682</v>
       </c>
-      <c r="E558" t="s">
-[...13 lines deleted...]
-      <c r="A559" s="1" t="s">
+      <c r="B559" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C559" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="D559" t="s">
         <v>1684</v>
       </c>
-      <c r="B559" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E559" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G559" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H559" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="560" spans="1:10" ht="12.75">
       <c r="A560" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C560" t="s">
+        <v>12</v>
+      </c>
+      <c r="D560" t="s">
         <v>1688</v>
       </c>
-      <c r="B560" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E560" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G560" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H560" t="s">
         <v>15</v>
       </c>
       <c r="J560" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="561" spans="1:10" ht="12.75">
       <c r="A561" s="1" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C561" t="s">
+        <v>12</v>
+      </c>
+      <c r="D561" t="s">
         <v>1692</v>
       </c>
-      <c r="B561" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E561" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G561" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H561" t="s">
         <v>15</v>
       </c>
       <c r="J561" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="562" spans="1:10" ht="12.75">
       <c r="A562" s="1" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C562" t="s">
+        <v>12</v>
+      </c>
+      <c r="D562" t="s">
         <v>1696</v>
       </c>
-      <c r="B562" t="s">
-[...5 lines deleted...]
-      <c r="D562" t="s">
+      <c r="E562" t="s">
+        <v>14</v>
+      </c>
+      <c r="G562" t="s">
+        <v>171</v>
+      </c>
+      <c r="H562" t="s">
+        <v>15</v>
+      </c>
+      <c r="J562" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="563" spans="1:10" ht="12.75">
+      <c r="A563" s="1" t="s">
         <v>1698</v>
       </c>
-      <c r="E562" t="s">
-[...13 lines deleted...]
-      <c r="A563" s="1" t="s">
+      <c r="B563" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C563" t="s">
+        <v>12</v>
+      </c>
+      <c r="D563" t="s">
         <v>1700</v>
       </c>
-      <c r="B563" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E563" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G563" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H563" t="s">
         <v>15</v>
+      </c>
+      <c r="J563" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="564" spans="1:8" ht="12.75">
       <c r="A564" s="1" t="s">
+        <v>1702</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C564" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="D564" t="s">
         <v>1704</v>
       </c>
-      <c r="B564" t="s">
-[...5 lines deleted...]
-      <c r="D564" t="s">
+      <c r="E564" t="s">
+        <v>14</v>
+      </c>
+      <c r="G564" t="s">
+        <v>171</v>
+      </c>
+      <c r="H564" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8" ht="12.75">
+      <c r="A565" s="1" t="s">
         <v>1706</v>
       </c>
-      <c r="E564" t="s">
-[...10 lines deleted...]
-      <c r="A565" s="1" t="s">
+      <c r="B565" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C565" t="s">
+        <v>12</v>
+      </c>
+      <c r="D565" t="s">
         <v>1708</v>
       </c>
-      <c r="B565" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E565" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G565" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H565" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="566" spans="1:10" ht="12.75">
       <c r="A566" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C566" t="s">
+        <v>12</v>
+      </c>
+      <c r="D566" t="s">
         <v>1712</v>
       </c>
-      <c r="B566" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E566" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G566" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H566" t="s">
         <v>15</v>
       </c>
       <c r="J566" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="567" spans="1:10" ht="12.75">
       <c r="A567" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C567" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="D567" t="s">
         <v>1716</v>
       </c>
-      <c r="B567" t="s">
-[...5 lines deleted...]
-      <c r="D567" t="s">
+      <c r="E567" t="s">
+        <v>14</v>
+      </c>
+      <c r="G567" t="s">
+        <v>171</v>
+      </c>
+      <c r="H567" t="s">
+        <v>15</v>
+      </c>
+      <c r="J567" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="568" spans="1:10" ht="12.75">
+      <c r="A568" s="1" t="s">
         <v>1718</v>
       </c>
-      <c r="E567" t="s">
-[...13 lines deleted...]
-      <c r="A568" s="1" t="s">
+      <c r="B568" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C568" t="s">
+        <v>12</v>
+      </c>
+      <c r="D568" t="s">
         <v>1720</v>
       </c>
-      <c r="B568" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E568" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G568" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H568" t="s">
         <v>15</v>
+      </c>
+      <c r="J568" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="569" spans="1:10" ht="12.75">
       <c r="A569" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1723</v>
+      </c>
+      <c r="C569" t="s">
+        <v>12</v>
+      </c>
+      <c r="D569" t="s">
         <v>1724</v>
       </c>
-      <c r="B569" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E569" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G569" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H569" t="s">
         <v>15</v>
       </c>
       <c r="J569" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="570" spans="1:10" ht="12.75">
       <c r="A570" s="1" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1727</v>
+      </c>
+      <c r="C570" t="s">
+        <v>12</v>
+      </c>
+      <c r="D570" t="s">
         <v>1728</v>
       </c>
-      <c r="B570" t="s">
-[...5 lines deleted...]
-      <c r="D570" t="s">
+      <c r="E570" t="s">
+        <v>14</v>
+      </c>
+      <c r="G570" t="s">
+        <v>171</v>
+      </c>
+      <c r="H570" t="s">
+        <v>15</v>
+      </c>
+      <c r="J570" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="571" spans="1:10" ht="12.75">
+      <c r="A571" s="1" t="s">
         <v>1730</v>
       </c>
-      <c r="E570" t="s">
-[...13 lines deleted...]
-      <c r="A571" s="1" t="s">
+      <c r="B571" t="s">
+        <v>1731</v>
+      </c>
+      <c r="C571" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="D571" t="s">
         <v>1732</v>
       </c>
-      <c r="B571" t="s">
-[...5 lines deleted...]
-      <c r="D571" t="s">
+      <c r="E571" t="s">
+        <v>14</v>
+      </c>
+      <c r="G571" t="s">
+        <v>171</v>
+      </c>
+      <c r="H571" t="s">
+        <v>15</v>
+      </c>
+      <c r="J571" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="572" spans="1:10" ht="12.75">
+      <c r="A572" s="1" t="s">
         <v>1734</v>
       </c>
-      <c r="E571" t="s">
-[...10 lines deleted...]
-      <c r="A572" s="1" t="s">
+      <c r="B572" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C572" t="s">
+        <v>12</v>
+      </c>
+      <c r="D572" t="s">
         <v>1736</v>
       </c>
-      <c r="B572" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E572" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G572" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H572" t="s">
         <v>15</v>
+      </c>
+      <c r="J572" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="573" spans="1:10" ht="12.75">
       <c r="A573" s="1" t="s">
+        <v>1738</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1739</v>
+      </c>
+      <c r="C573" t="s">
+        <v>12</v>
+      </c>
+      <c r="D573" t="s">
         <v>1740</v>
       </c>
-      <c r="B573" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E573" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="G573" t="s">
+        <v>171</v>
       </c>
       <c r="H573" t="s">
         <v>15</v>
       </c>
       <c r="J573" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="574" spans="1:10" ht="12.75">
       <c r="A574" s="1" t="s">
+        <v>1742</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C574" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="D574" t="s">
         <v>1744</v>
       </c>
-      <c r="B574" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E574" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="G574" t="s">
+        <v>171</v>
       </c>
       <c r="H574" t="s">
         <v>15</v>
       </c>
       <c r="J574" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="575" spans="1:10" ht="12.75">
       <c r="A575" s="1" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1747</v>
+      </c>
+      <c r="C575" t="s">
+        <v>12</v>
+      </c>
+      <c r="D575" t="s">
         <v>1748</v>
       </c>
-      <c r="B575" t="s">
-[...5 lines deleted...]
-      <c r="D575" t="s">
+      <c r="E575" t="s">
+        <v>14</v>
+      </c>
+      <c r="G575" t="s">
+        <v>171</v>
+      </c>
+      <c r="H575" t="s">
+        <v>15</v>
+      </c>
+      <c r="J575" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="576" spans="1:10" ht="12.75">
+      <c r="A576" s="1" t="s">
         <v>1750</v>
       </c>
-      <c r="E575" t="s">
-[...10 lines deleted...]
-      <c r="A576" s="1" t="s">
+      <c r="B576" t="s">
+        <v>1751</v>
+      </c>
+      <c r="C576" t="s">
+        <v>12</v>
+      </c>
+      <c r="D576" t="s">
         <v>1752</v>
       </c>
-      <c r="B576" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E576" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G576" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H576" t="s">
         <v>15</v>
+      </c>
+      <c r="J576" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="577" spans="1:10" ht="12.75">
       <c r="A577" s="1" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C577" t="s">
+        <v>12</v>
+      </c>
+      <c r="D577" t="s">
         <v>1756</v>
       </c>
-      <c r="B577" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E577" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G577" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H577" t="s">
         <v>15</v>
       </c>
       <c r="J577" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="578" spans="1:10" ht="12.75">
       <c r="A578" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C578" t="s">
+        <v>12</v>
+      </c>
+      <c r="D578" t="s">
         <v>1760</v>
       </c>
-      <c r="B578" t="s">
-[...5 lines deleted...]
-      <c r="D578" t="s">
+      <c r="E578" t="s">
+        <v>14</v>
+      </c>
+      <c r="G578" t="s">
+        <v>171</v>
+      </c>
+      <c r="H578" t="s">
+        <v>15</v>
+      </c>
+      <c r="J578" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="579" spans="1:10" ht="12.75">
+      <c r="A579" s="1" t="s">
         <v>1762</v>
       </c>
-      <c r="E578" t="s">
-[...13 lines deleted...]
-      <c r="A579" s="1" t="s">
+      <c r="B579" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C579" t="s">
+        <v>12</v>
+      </c>
+      <c r="D579" t="s">
         <v>1764</v>
       </c>
-      <c r="B579" t="s">
-[...5 lines deleted...]
-      <c r="D579" t="s">
+      <c r="E579" t="s">
+        <v>14</v>
+      </c>
+      <c r="G579" t="s">
+        <v>171</v>
+      </c>
+      <c r="H579" t="s">
+        <v>15</v>
+      </c>
+      <c r="J579" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="580" spans="1:10" ht="12.75">
+      <c r="A580" s="1" t="s">
         <v>1766</v>
       </c>
-      <c r="E579" t="s">
-[...10 lines deleted...]
-      <c r="A580" s="1" t="s">
+      <c r="B580" t="s">
+        <v>1767</v>
+      </c>
+      <c r="C580" t="s">
+        <v>12</v>
+      </c>
+      <c r="D580" t="s">
         <v>1768</v>
       </c>
-      <c r="B580" t="s">
-[...5 lines deleted...]
-      <c r="D580" t="s">
+      <c r="E580" t="s">
+        <v>14</v>
+      </c>
+      <c r="G580" t="s">
+        <v>171</v>
+      </c>
+      <c r="H580" t="s">
+        <v>15</v>
+      </c>
+      <c r="J580" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="581" spans="1:10" ht="12.75">
+      <c r="A581" s="1" t="s">
         <v>1770</v>
       </c>
-      <c r="E580" t="s">
-[...10 lines deleted...]
-      <c r="A581" s="1" t="s">
+      <c r="B581" t="s">
         <v>1771</v>
       </c>
       <c r="C581" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D581" t="s">
         <v>1772</v>
       </c>
       <c r="E581" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G581" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H581" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="582" spans="1:8" ht="12.75">
+      <c r="J581" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="582" spans="1:10" ht="12.75">
       <c r="A582" s="1" t="s">
-        <v>1773</v>
+        <v>1774</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1775</v>
       </c>
       <c r="C582" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D582" t="s">
-        <v>1774</v>
+        <v>1776</v>
       </c>
       <c r="E582" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G582" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H582" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="583" spans="1:8" ht="12.75">
+      <c r="J582" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="583" spans="1:10" ht="12.75">
       <c r="A583" s="1" t="s">
-        <v>1775</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1778</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C583" s="1" t="s">
+        <v>276</v>
       </c>
       <c r="D583" t="s">
-        <v>1776</v>
+        <v>1780</v>
       </c>
       <c r="E583" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G583" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H583" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="584" spans="1:8" ht="12.75">
+      <c r="J583" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="584" spans="1:10" ht="12.75">
       <c r="A584" s="1" t="s">
-        <v>1777</v>
+        <v>1782</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1783</v>
       </c>
       <c r="C584" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D584" t="s">
-        <v>1778</v>
+        <v>1784</v>
       </c>
       <c r="E584" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G584" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="H584" t="s">
         <v>15</v>
+      </c>
+      <c r="J584" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="585" spans="1:8" ht="12.75">
       <c r="A585" s="1" t="s">
-        <v>1779</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1786</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C585" s="1" t="s">
+        <v>276</v>
       </c>
       <c r="D585" t="s">
-        <v>1780</v>
+        <v>1788</v>
       </c>
       <c r="E585" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G585" t="s">
-        <v>184</v>
+        <v>171</v>
       </c>
       <c r="H585" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="586" spans="1:8" ht="12.75">
       <c r="A586" s="1" t="s">
-        <v>1781</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1790</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1791</v>
+      </c>
+      <c r="C586" s="1" t="s">
+        <v>301</v>
       </c>
       <c r="D586" t="s">
-        <v>1782</v>
+        <v>1792</v>
       </c>
       <c r="E586" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G586" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="H586" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="587" spans="1:8" ht="12.75">
+    <row r="587" spans="1:10" ht="12.75">
       <c r="A587" s="1" t="s">
-        <v>1783</v>
+        <v>1794</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1795</v>
       </c>
       <c r="C587" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D587" t="s">
-        <v>1784</v>
+        <v>1796</v>
       </c>
       <c r="E587" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G587" t="s">
-        <v>184</v>
+        <v>171</v>
       </c>
       <c r="H587" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="588" spans="1:8" ht="12.75">
+      <c r="J587" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="588" spans="1:10" ht="12.75">
       <c r="A588" s="1" t="s">
-        <v>1785</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1798</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1799</v>
+      </c>
+      <c r="C588" s="1" t="s">
+        <v>276</v>
       </c>
       <c r="D588" t="s">
-        <v>1786</v>
+        <v>1800</v>
       </c>
       <c r="E588" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G588" t="s">
-        <v>184</v>
+        <v>171</v>
       </c>
       <c r="H588" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="589" spans="1:8" ht="12.75">
+      <c r="J588" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="589" spans="1:10" ht="12.75">
       <c r="A589" s="1" t="s">
-        <v>1787</v>
+        <v>1802</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1803</v>
       </c>
       <c r="C589" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D589" t="s">
-        <v>1788</v>
+        <v>1804</v>
       </c>
       <c r="E589" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G589" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="H589" t="s">
         <v>15</v>
+      </c>
+      <c r="J589" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="590" spans="1:8" ht="12.75">
       <c r="A590" s="1" t="s">
-        <v>1789</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1806</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1807</v>
+      </c>
+      <c r="C590" s="1" t="s">
+        <v>301</v>
       </c>
       <c r="D590" t="s">
-        <v>1790</v>
+        <v>1808</v>
       </c>
       <c r="E590" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G590" t="s">
-        <v>184</v>
+        <v>171</v>
       </c>
       <c r="H590" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="591" spans="1:8" ht="12.75">
+    <row r="591" spans="1:10" ht="12.75">
       <c r="A591" s="1" t="s">
-        <v>1792</v>
+        <v>1810</v>
       </c>
       <c r="B591" t="s">
-        <v>1793</v>
+        <v>1811</v>
       </c>
       <c r="C591" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D591" t="s">
-        <v>1794</v>
+        <v>1812</v>
       </c>
       <c r="E591" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G591" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="H591" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="592" spans="1:8" ht="12.75">
+      <c r="J591" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="592" spans="1:10" ht="12.75">
       <c r="A592" s="1" t="s">
-        <v>1796</v>
+        <v>1814</v>
       </c>
       <c r="B592" t="s">
-        <v>1797</v>
+        <v>1815</v>
       </c>
       <c r="C592" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D592" t="s">
-        <v>1798</v>
+        <v>1816</v>
       </c>
       <c r="E592" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G592" t="s">
-        <v>64</v>
+        <v>171</v>
       </c>
       <c r="H592" t="s">
         <v>15</v>
+      </c>
+      <c r="J592" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="593" spans="1:8" ht="12.75">
       <c r="A593" s="1" t="s">
-        <v>1800</v>
+        <v>1818</v>
       </c>
       <c r="B593" t="s">
-        <v>1801</v>
+        <v>1819</v>
       </c>
       <c r="C593" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D593" t="s">
-        <v>1802</v>
+        <v>1820</v>
       </c>
       <c r="E593" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G593" t="s">
-        <v>64</v>
+        <v>171</v>
       </c>
       <c r="H593" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="594" spans="1:8" ht="12.75">
       <c r="A594" s="1" t="s">
-        <v>1804</v>
+        <v>1822</v>
       </c>
       <c r="B594" t="s">
-        <v>1805</v>
+        <v>1823</v>
       </c>
       <c r="C594" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D594" t="s">
-        <v>1806</v>
+        <v>1824</v>
       </c>
       <c r="E594" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G594" t="s">
-        <v>64</v>
+        <v>171</v>
       </c>
       <c r="H594" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="595" spans="1:8" ht="12.75">
+    <row r="595" spans="1:10" ht="12.75">
       <c r="A595" s="1" t="s">
-        <v>1808</v>
+        <v>1826</v>
       </c>
       <c r="B595" t="s">
-        <v>1809</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1827</v>
+      </c>
+      <c r="C595" s="1" t="s">
+        <v>301</v>
       </c>
       <c r="D595" t="s">
-        <v>1810</v>
+        <v>1828</v>
       </c>
       <c r="E595" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>14</v>
       </c>
       <c r="H595" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="596" spans="1:8" ht="12.75">
+      <c r="J595" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="596" spans="1:10" ht="12.75">
       <c r="A596" s="1" t="s">
-        <v>1812</v>
+        <v>1830</v>
       </c>
       <c r="B596" t="s">
-        <v>1813</v>
+        <v>1831</v>
       </c>
       <c r="C596" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D596" t="s">
-        <v>1814</v>
+        <v>1832</v>
       </c>
       <c r="E596" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>14</v>
       </c>
       <c r="H596" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="597" spans="1:8" ht="12.75">
+      <c r="J596" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="597" spans="1:10" ht="12.75">
       <c r="A597" s="1" t="s">
-        <v>1816</v>
+        <v>1834</v>
       </c>
       <c r="B597" t="s">
-        <v>1817</v>
+        <v>1835</v>
       </c>
       <c r="C597" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D597" t="s">
-        <v>1818</v>
+        <v>1836</v>
       </c>
       <c r="E597" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>14</v>
       </c>
       <c r="H597" t="s">
         <v>15</v>
+      </c>
+      <c r="J597" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="598" spans="1:8" ht="12.75">
       <c r="A598" s="1" t="s">
-        <v>1820</v>
+        <v>1838</v>
       </c>
       <c r="B598" t="s">
-        <v>1821</v>
+        <v>1839</v>
       </c>
       <c r="C598" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D598" t="s">
-        <v>1822</v>
+        <v>1840</v>
       </c>
       <c r="E598" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G598" t="s">
-        <v>64</v>
+        <v>171</v>
       </c>
       <c r="H598" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="599" spans="1:10" ht="12.75">
       <c r="A599" s="1" t="s">
-        <v>1823</v>
+        <v>1842</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1843</v>
       </c>
       <c r="C599" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D599" t="s">
-        <v>1528</v>
+        <v>1844</v>
       </c>
       <c r="E599" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G599" t="s">
-        <v>48</v>
+        <v>171</v>
       </c>
       <c r="H599" t="s">
         <v>15</v>
       </c>
       <c r="J599" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="600" spans="1:10" ht="12.75">
       <c r="A600" s="1" t="s">
-        <v>1824</v>
+        <v>1846</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1847</v>
       </c>
       <c r="C600" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D600" t="s">
-        <v>1825</v>
+        <v>1848</v>
       </c>
       <c r="E600" t="s">
-        <v>51</v>
+        <v>14</v>
+      </c>
+      <c r="G600" t="s">
+        <v>171</v>
       </c>
       <c r="H600" t="s">
         <v>15</v>
       </c>
       <c r="J600" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="601" spans="1:8" ht="12.75">
       <c r="A601" s="1" t="s">
-        <v>1826</v>
+        <v>1849</v>
       </c>
       <c r="C601" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D601" t="s">
-        <v>1827</v>
+        <v>1850</v>
       </c>
       <c r="E601" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="G601" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H601" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="602" spans="1:10" ht="12.75">
       <c r="A602" s="1" t="s">
-        <v>1828</v>
+        <v>1851</v>
       </c>
       <c r="C602" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D602" t="s">
-        <v>1829</v>
+        <v>1852</v>
       </c>
       <c r="E602" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G602" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H602" t="s">
         <v>15</v>
       </c>
       <c r="J602" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="603" spans="1:10" ht="12.75">
       <c r="A603" s="1" t="s">
-        <v>1830</v>
+        <v>1853</v>
       </c>
       <c r="C603" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D603" t="s">
-        <v>580</v>
+        <v>1854</v>
       </c>
       <c r="E603" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G603" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H603" t="s">
         <v>15</v>
       </c>
       <c r="J603" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="604" spans="1:10" ht="12.75">
       <c r="A604" s="1" t="s">
-        <v>1831</v>
+        <v>1855</v>
       </c>
       <c r="C604" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D604" t="s">
-        <v>1832</v>
+        <v>1856</v>
       </c>
       <c r="E604" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G604" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H604" t="s">
         <v>15</v>
       </c>
       <c r="J604" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="605" spans="1:10" ht="12.75">
       <c r="A605" s="1" t="s">
-        <v>1833</v>
+        <v>1857</v>
       </c>
       <c r="C605" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D605" t="s">
-        <v>608</v>
+        <v>1858</v>
       </c>
       <c r="E605" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G605" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H605" t="s">
         <v>15</v>
       </c>
       <c r="J605" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="606" spans="1:10" ht="12.75">
       <c r="A606" s="1" t="s">
-        <v>1834</v>
+        <v>1859</v>
       </c>
       <c r="C606" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D606" t="s">
-        <v>611</v>
+        <v>1860</v>
       </c>
       <c r="E606" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G606" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H606" t="s">
         <v>15</v>
       </c>
       <c r="J606" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="607" spans="1:10" ht="12.75">
       <c r="A607" s="1" t="s">
-        <v>1835</v>
+        <v>1861</v>
       </c>
       <c r="C607" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D607" t="s">
-        <v>1836</v>
+        <v>1862</v>
       </c>
       <c r="E607" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G607" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H607" t="s">
         <v>15</v>
       </c>
       <c r="J607" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="608" spans="1:10" ht="12.75">
       <c r="A608" s="1" t="s">
-        <v>1837</v>
+        <v>1863</v>
       </c>
       <c r="C608" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D608" t="s">
-        <v>1832</v>
+        <v>1586</v>
       </c>
       <c r="E608" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G608" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H608" t="s">
         <v>15</v>
       </c>
       <c r="J608" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="609" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8" ht="12.75">
       <c r="A609" s="1" t="s">
-        <v>1838</v>
+        <v>1864</v>
       </c>
       <c r="C609" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D609" t="s">
-        <v>601</v>
+        <v>1865</v>
       </c>
       <c r="E609" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G609" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H609" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="610" spans="1:8" ht="12.75">
       <c r="A610" s="1" t="s">
-        <v>1839</v>
+        <v>1866</v>
       </c>
       <c r="C610" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D610" t="s">
-        <v>615</v>
+        <v>1867</v>
       </c>
       <c r="E610" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G610" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H610" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="611" spans="1:10" ht="12.75">
       <c r="A611" s="1" t="s">
-        <v>1840</v>
+        <v>1868</v>
       </c>
       <c r="C611" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D611" t="s">
-        <v>1841</v>
+        <v>105</v>
       </c>
       <c r="E611" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G611" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H611" t="s">
         <v>15</v>
       </c>
       <c r="J611" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="612" spans="1:10" ht="12.75">
       <c r="A612" s="1" t="s">
-        <v>1842</v>
+        <v>1869</v>
       </c>
       <c r="C612" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D612" t="s">
-        <v>1841</v>
+        <v>1870</v>
       </c>
       <c r="E612" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G612" t="s">
-        <v>48</v>
+        <v>355</v>
       </c>
       <c r="H612" t="s">
         <v>15</v>
       </c>
       <c r="J612" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="613" spans="1:10" ht="12.75">
       <c r="A613" s="1" t="s">
-        <v>1843</v>
+        <v>1871</v>
       </c>
       <c r="C613" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D613" t="s">
-        <v>576</v>
+        <v>1872</v>
       </c>
       <c r="E613" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G613" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H613" t="s">
         <v>15</v>
       </c>
       <c r="J613" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="614" spans="1:10" ht="12.75">
       <c r="A614" s="1" t="s">
-        <v>1844</v>
+        <v>1873</v>
       </c>
       <c r="C614" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D614" t="s">
-        <v>1845</v>
+        <v>1874</v>
       </c>
       <c r="E614" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G614" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H614" t="s">
-        <v>15</v>
+        <v>360</v>
       </c>
       <c r="J614" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="615" spans="1:10" ht="12.75">
       <c r="A615" s="1" t="s">
-        <v>1846</v>
+        <v>1875</v>
       </c>
       <c r="C615" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D615" t="s">
-        <v>1847</v>
+        <v>1874</v>
       </c>
       <c r="E615" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G615" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H615" t="s">
-        <v>15</v>
+        <v>360</v>
       </c>
       <c r="J615" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="616" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8" ht="12.75">
       <c r="A616" s="1" t="s">
-        <v>1848</v>
+        <v>1876</v>
       </c>
       <c r="C616" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D616" t="s">
-        <v>1847</v>
+        <v>1877</v>
       </c>
       <c r="E616" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G616" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H616" t="s">
         <v>15</v>
       </c>
-      <c r="J616" t="s">
-[...3 lines deleted...]
-    <row r="617" spans="1:10" ht="12.75">
+    </row>
+    <row r="617" spans="1:8" ht="12.75">
       <c r="A617" s="1" t="s">
-        <v>1849</v>
+        <v>1878</v>
       </c>
       <c r="C617" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D617" t="s">
-        <v>584</v>
+        <v>1879</v>
       </c>
       <c r="E617" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G617" t="s">
-        <v>332</v>
+        <v>85</v>
       </c>
       <c r="H617" t="s">
         <v>15</v>
       </c>
-      <c r="J617" t="s">
-[...3 lines deleted...]
-    <row r="618" spans="1:10" ht="12.75">
+    </row>
+    <row r="618" spans="1:8" ht="12.75">
       <c r="A618" s="1" t="s">
-        <v>1850</v>
+        <v>1880</v>
       </c>
       <c r="C618" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D618" t="s">
-        <v>1845</v>
+        <v>1881</v>
       </c>
       <c r="E618" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G618" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H618" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>360</v>
       </c>
     </row>
     <row r="619" spans="1:10" ht="12.75">
       <c r="A619" s="1" t="s">
-        <v>1851</v>
+        <v>1882</v>
       </c>
       <c r="C619" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D619" t="s">
-        <v>1852</v>
+        <v>1883</v>
       </c>
       <c r="E619" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G619" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H619" t="s">
-        <v>15</v>
+        <v>360</v>
       </c>
       <c r="J619" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="620" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8" ht="12.75">
       <c r="A620" s="1" t="s">
-        <v>1853</v>
+        <v>1884</v>
       </c>
       <c r="C620" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D620" t="s">
-        <v>1852</v>
+        <v>1885</v>
       </c>
       <c r="E620" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G620" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H620" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="621" spans="1:10" ht="12.75">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8" ht="12.75">
       <c r="A621" s="1" t="s">
-        <v>1854</v>
+        <v>1886</v>
       </c>
       <c r="C621" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D621" t="s">
-        <v>1829</v>
+        <v>1887</v>
       </c>
       <c r="E621" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G621" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H621" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="622" spans="1:10" ht="12.75">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8" ht="12.75">
       <c r="A622" s="1" t="s">
-        <v>1855</v>
+        <v>1888</v>
       </c>
       <c r="C622" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D622" t="s">
-        <v>618</v>
+        <v>1889</v>
       </c>
       <c r="E622" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>101</v>
       </c>
       <c r="H622" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>360</v>
       </c>
     </row>
     <row r="623" spans="1:10" ht="12.75">
       <c r="A623" s="1" t="s">
-        <v>1856</v>
+        <v>1890</v>
       </c>
       <c r="C623" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D623" t="s">
-        <v>590</v>
+        <v>1891</v>
       </c>
       <c r="E623" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>101</v>
       </c>
       <c r="H623" t="s">
         <v>15</v>
       </c>
       <c r="J623" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="624" spans="1:10" ht="12.75">
       <c r="A624" s="1" t="s">
-        <v>1857</v>
+        <v>1892</v>
       </c>
       <c r="C624" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D624" t="s">
-        <v>574</v>
+        <v>1893</v>
       </c>
       <c r="E624" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G624" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H624" t="s">
         <v>15</v>
       </c>
       <c r="J624" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="625" spans="1:10" ht="12.75">
       <c r="A625" s="1" t="s">
-        <v>1858</v>
+        <v>1894</v>
       </c>
       <c r="C625" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D625" t="s">
-        <v>578</v>
+        <v>1895</v>
       </c>
       <c r="E625" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G625" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H625" t="s">
         <v>15</v>
       </c>
       <c r="J625" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="626" spans="1:8" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="626" spans="1:10" ht="12.75">
       <c r="A626" s="1" t="s">
-        <v>1859</v>
+        <v>1896</v>
       </c>
       <c r="C626" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D626" t="s">
-        <v>582</v>
+        <v>1897</v>
       </c>
       <c r="E626" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G626" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="H626" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="627" spans="1:8" ht="12.75">
+      <c r="J626" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="627" spans="1:10" ht="12.75">
       <c r="A627" s="1" t="s">
-        <v>1860</v>
+        <v>1898</v>
       </c>
       <c r="C627" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D627" t="s">
-        <v>1861</v>
+        <v>1899</v>
       </c>
       <c r="E627" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G627" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H627" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="628" spans="1:10" ht="12.75">
+      <c r="J627" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8" ht="12.75">
       <c r="A628" s="1" t="s">
-        <v>1863</v>
-[...2 lines deleted...]
-        <v>1864</v>
+        <v>1900</v>
       </c>
       <c r="C628" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D628" t="s">
-        <v>1865</v>
+        <v>1901</v>
       </c>
       <c r="E628" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G628" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="H628" t="s">
         <v>15</v>
       </c>
-      <c r="J628" t="s">
-[...3 lines deleted...]
-    <row r="629" spans="1:8" ht="12.75">
+    </row>
+    <row r="629" spans="1:10" ht="12.75">
       <c r="A629" s="1" t="s">
-        <v>1867</v>
-[...2 lines deleted...]
-        <v>1868</v>
+        <v>1902</v>
       </c>
       <c r="C629" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D629" t="s">
-        <v>1869</v>
+        <v>1903</v>
       </c>
       <c r="E629" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>101</v>
       </c>
       <c r="H629" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="630" spans="1:8" ht="12.75">
+      <c r="J629" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="630" spans="1:10" ht="12.75">
       <c r="A630" s="1" t="s">
-        <v>1871</v>
-[...2 lines deleted...]
-        <v>1872</v>
+        <v>1904</v>
       </c>
       <c r="C630" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D630" t="s">
-        <v>1873</v>
+        <v>1905</v>
       </c>
       <c r="E630" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>101</v>
       </c>
       <c r="H630" t="s">
         <v>15</v>
+      </c>
+      <c r="J630" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="631" spans="1:10" ht="12.75">
       <c r="A631" s="1" t="s">
-        <v>1875</v>
-[...2 lines deleted...]
-        <v>1876</v>
+        <v>1906</v>
       </c>
       <c r="C631" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D631" t="s">
-        <v>1877</v>
+        <v>1907</v>
       </c>
       <c r="E631" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>101</v>
       </c>
       <c r="H631" t="s">
         <v>15</v>
       </c>
       <c r="J631" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="632" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8" ht="12.75">
       <c r="A632" s="1" t="s">
-        <v>1879</v>
-[...2 lines deleted...]
-        <v>1880</v>
+        <v>1908</v>
       </c>
       <c r="C632" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D632" t="s">
-        <v>1881</v>
+        <v>412</v>
       </c>
       <c r="E632" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G632" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="H632" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>360</v>
       </c>
     </row>
     <row r="633" spans="1:8" ht="12.75">
       <c r="A633" s="1" t="s">
-        <v>1883</v>
-[...2 lines deleted...]
-        <v>1884</v>
+        <v>1909</v>
       </c>
       <c r="C633" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D633" t="s">
-        <v>1885</v>
+        <v>1910</v>
       </c>
       <c r="E633" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>101</v>
       </c>
       <c r="H633" t="s">
-        <v>15</v>
+        <v>360</v>
       </c>
     </row>
     <row r="634" spans="1:10" ht="12.75">
       <c r="A634" s="1" t="s">
-        <v>1887</v>
-[...2 lines deleted...]
-        <v>1888</v>
+        <v>1911</v>
       </c>
       <c r="C634" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D634" t="s">
-        <v>1889</v>
+        <v>1912</v>
       </c>
       <c r="E634" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G634" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="H634" t="s">
         <v>15</v>
       </c>
       <c r="J634" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="635" spans="1:8" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="635" spans="1:10" ht="12.75">
       <c r="A635" s="1" t="s">
-        <v>1890</v>
+        <v>1913</v>
       </c>
       <c r="C635" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D635" t="s">
-        <v>1891</v>
+        <v>1914</v>
       </c>
       <c r="E635" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G635" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H635" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="636" spans="1:8" ht="12.75">
+      <c r="J635" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="636" spans="1:10" ht="12.75">
       <c r="A636" s="1" t="s">
-        <v>1892</v>
+        <v>1915</v>
       </c>
       <c r="C636" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D636" t="s">
-        <v>1893</v>
+        <v>1916</v>
       </c>
       <c r="E636" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G636" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H636" t="s">
         <v>15</v>
+      </c>
+      <c r="J636" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="637" spans="1:10" ht="12.75">
       <c r="A637" s="1" t="s">
-        <v>1894</v>
+        <v>1917</v>
       </c>
       <c r="C637" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D637" t="s">
-        <v>1895</v>
+        <v>1918</v>
       </c>
       <c r="E637" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G637" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H637" t="s">
         <v>15</v>
       </c>
       <c r="J637" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="638" spans="1:10" ht="12.75">
       <c r="A638" s="1" t="s">
-        <v>1896</v>
-[...2 lines deleted...]
-        <v>1897</v>
+        <v>1919</v>
       </c>
       <c r="C638" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D638" t="s">
-        <v>1898</v>
+        <v>1920</v>
       </c>
       <c r="E638" t="s">
-        <v>13</v>
+        <v>101</v>
+      </c>
+      <c r="G638" t="s">
+        <v>61</v>
       </c>
       <c r="H638" t="s">
         <v>15</v>
       </c>
       <c r="J638" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="639" spans="1:10" ht="12.75">
       <c r="A639" s="1" t="s">
-        <v>1899</v>
-[...2 lines deleted...]
-        <v>1900</v>
+        <v>1921</v>
       </c>
       <c r="C639" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D639" t="s">
-        <v>1901</v>
+        <v>1922</v>
       </c>
       <c r="E639" t="s">
-        <v>13</v>
+        <v>101</v>
+      </c>
+      <c r="G639" t="s">
+        <v>119</v>
       </c>
       <c r="H639" t="s">
         <v>15</v>
       </c>
       <c r="J639" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="640" spans="1:10" ht="12.75">
       <c r="A640" s="1" t="s">
-        <v>1902</v>
-[...2 lines deleted...]
-        <v>1903</v>
+        <v>1923</v>
       </c>
       <c r="C640" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D640" t="s">
-        <v>1904</v>
+        <v>1924</v>
       </c>
       <c r="E640" t="s">
-        <v>13</v>
+        <v>101</v>
+      </c>
+      <c r="G640" t="s">
+        <v>61</v>
       </c>
       <c r="H640" t="s">
         <v>15</v>
       </c>
       <c r="J640" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="641" spans="1:10" ht="12.75">
       <c r="A641" s="1" t="s">
-        <v>1905</v>
-[...2 lines deleted...]
-        <v>1906</v>
+        <v>1925</v>
       </c>
       <c r="C641" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D641" t="s">
-        <v>1907</v>
+        <v>1926</v>
       </c>
       <c r="E641" t="s">
-        <v>13</v>
+        <v>101</v>
+      </c>
+      <c r="G641" t="s">
+        <v>61</v>
       </c>
       <c r="H641" t="s">
         <v>15</v>
       </c>
       <c r="J641" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="642" spans="1:10" ht="12.75">
       <c r="A642" s="1" t="s">
-        <v>1908</v>
-[...2 lines deleted...]
-        <v>1909</v>
+        <v>1927</v>
       </c>
       <c r="C642" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D642" t="s">
-        <v>1910</v>
+        <v>1928</v>
       </c>
       <c r="E642" t="s">
-        <v>51</v>
+        <v>101</v>
+      </c>
+      <c r="G642" t="s">
+        <v>61</v>
       </c>
       <c r="H642" t="s">
         <v>15</v>
       </c>
       <c r="J642" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="643" spans="1:10" ht="12.75">
       <c r="A643" s="1" t="s">
-        <v>1911</v>
-[...2 lines deleted...]
-        <v>1912</v>
+        <v>1929</v>
       </c>
       <c r="C643" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D643" t="s">
-        <v>1913</v>
+        <v>1930</v>
       </c>
       <c r="E643" t="s">
-        <v>51</v>
+        <v>101</v>
+      </c>
+      <c r="G643" t="s">
+        <v>119</v>
       </c>
       <c r="H643" t="s">
         <v>15</v>
       </c>
       <c r="J643" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="644" spans="1:8" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="644" spans="1:10" ht="12.75">
       <c r="A644" s="1" t="s">
-        <v>1914</v>
-[...2 lines deleted...]
-        <v>1915</v>
+        <v>1931</v>
       </c>
       <c r="C644" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D644" t="s">
-        <v>1916</v>
+        <v>1932</v>
       </c>
       <c r="E644" t="s">
-        <v>51</v>
+        <v>101</v>
+      </c>
+      <c r="G644" t="s">
+        <v>61</v>
       </c>
       <c r="H644" t="s">
-        <v>834</v>
+        <v>15</v>
+      </c>
+      <c r="J644" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="645" spans="1:10" ht="12.75">
       <c r="A645" s="1" t="s">
-        <v>1917</v>
-[...2 lines deleted...]
-        <v>1918</v>
+        <v>1933</v>
       </c>
       <c r="C645" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D645" t="s">
-        <v>1919</v>
+        <v>1934</v>
       </c>
       <c r="E645" t="s">
-        <v>51</v>
+        <v>101</v>
+      </c>
+      <c r="G645" t="s">
+        <v>61</v>
       </c>
       <c r="H645" t="s">
         <v>15</v>
       </c>
       <c r="J645" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="646" spans="1:8" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="646" spans="1:10" ht="12.75">
       <c r="A646" s="1" t="s">
-        <v>1920</v>
-[...2 lines deleted...]
-        <v>1921</v>
+        <v>1935</v>
       </c>
       <c r="C646" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D646" t="s">
-        <v>1922</v>
+        <v>1936</v>
       </c>
       <c r="E646" t="s">
-        <v>51</v>
+        <v>101</v>
+      </c>
+      <c r="G646" t="s">
+        <v>61</v>
       </c>
       <c r="H646" t="s">
-        <v>834</v>
+        <v>15</v>
+      </c>
+      <c r="J646" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="647" spans="1:10" ht="12.75">
       <c r="A647" s="1" t="s">
-        <v>1923</v>
-[...2 lines deleted...]
-        <v>1924</v>
+        <v>1937</v>
       </c>
       <c r="C647" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D647" t="s">
-        <v>1925</v>
+        <v>1938</v>
       </c>
       <c r="E647" t="s">
-        <v>51</v>
+        <v>101</v>
+      </c>
+      <c r="G647" t="s">
+        <v>61</v>
       </c>
       <c r="H647" t="s">
         <v>15</v>
       </c>
       <c r="J647" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="648" spans="1:8" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="648" spans="1:10" ht="12.75">
       <c r="A648" s="1" t="s">
-        <v>1926</v>
-[...2 lines deleted...]
-        <v>1927</v>
+        <v>1939</v>
       </c>
       <c r="C648" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D648" t="s">
-        <v>1928</v>
+        <v>1940</v>
       </c>
       <c r="E648" t="s">
-        <v>51</v>
+        <v>101</v>
+      </c>
+      <c r="G648" t="s">
+        <v>119</v>
       </c>
       <c r="H648" t="s">
-        <v>834</v>
-[...2 lines deleted...]
-    <row r="649" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J648" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8" ht="12.75">
       <c r="A649" s="1" t="s">
-        <v>1929</v>
-[...2 lines deleted...]
-        <v>1930</v>
+        <v>1941</v>
       </c>
       <c r="C649" t="s">
-        <v>23</v>
+        <v>988</v>
       </c>
       <c r="D649" t="s">
-        <v>1931</v>
+        <v>1942</v>
       </c>
       <c r="E649" t="s">
-        <v>51</v>
+        <v>14</v>
+      </c>
+      <c r="G649" t="s">
+        <v>90</v>
       </c>
       <c r="H649" t="s">
         <v>15</v>
       </c>
-      <c r="J649" t="s">
-[...3 lines deleted...]
-    <row r="650" spans="1:10" ht="12.75">
+    </row>
+    <row r="650" spans="1:8" ht="12.75">
       <c r="A650" s="1" t="s">
-        <v>1932</v>
-[...2 lines deleted...]
-        <v>1933</v>
+        <v>1943</v>
       </c>
       <c r="C650" t="s">
-        <v>23</v>
+        <v>988</v>
       </c>
       <c r="D650" t="s">
-        <v>1934</v>
+        <v>1944</v>
       </c>
       <c r="E650" t="s">
-        <v>51</v>
+        <v>14</v>
+      </c>
+      <c r="G650" t="s">
+        <v>862</v>
       </c>
       <c r="H650" t="s">
         <v>15</v>
       </c>
-      <c r="J650" t="s">
-[...3 lines deleted...]
-    <row r="651" spans="1:10" ht="12.75">
+    </row>
+    <row r="651" spans="1:8" ht="12.75">
       <c r="A651" s="1" t="s">
-        <v>1935</v>
-[...2 lines deleted...]
-        <v>1936</v>
+        <v>1945</v>
       </c>
       <c r="C651" t="s">
-        <v>23</v>
+        <v>988</v>
       </c>
       <c r="D651" t="s">
-        <v>1937</v>
+        <v>1946</v>
       </c>
       <c r="E651" t="s">
-        <v>51</v>
+        <v>14</v>
+      </c>
+      <c r="G651" t="s">
+        <v>862</v>
       </c>
       <c r="H651" t="s">
         <v>15</v>
       </c>
-      <c r="J651" t="s">
-[...3 lines deleted...]
-    <row r="652" spans="1:10" ht="12.75">
+    </row>
+    <row r="652" spans="1:8" ht="12.75">
       <c r="A652" s="1" t="s">
-        <v>1938</v>
-[...2 lines deleted...]
-        <v>1939</v>
+        <v>1947</v>
       </c>
       <c r="C652" t="s">
-        <v>23</v>
+        <v>988</v>
       </c>
       <c r="D652" t="s">
-        <v>1940</v>
+        <v>1948</v>
       </c>
       <c r="E652" t="s">
-        <v>51</v>
+        <v>14</v>
+      </c>
+      <c r="G652" t="s">
+        <v>90</v>
       </c>
       <c r="H652" t="s">
         <v>15</v>
       </c>
-      <c r="J652" t="s">
-[...3 lines deleted...]
-    <row r="653" spans="1:10" ht="12.75">
+    </row>
+    <row r="653" spans="1:8" ht="12.75">
       <c r="A653" s="1" t="s">
-        <v>1941</v>
-[...2 lines deleted...]
-        <v>1942</v>
+        <v>1949</v>
       </c>
       <c r="C653" t="s">
-        <v>23</v>
+        <v>988</v>
       </c>
       <c r="D653" t="s">
-        <v>1943</v>
+        <v>1950</v>
       </c>
       <c r="E653" t="s">
-        <v>51</v>
+        <v>14</v>
+      </c>
+      <c r="G653" t="s">
+        <v>862</v>
       </c>
       <c r="H653" t="s">
         <v>15</v>
       </c>
-      <c r="J653" t="s">
-[...3 lines deleted...]
-    <row r="654" spans="1:10" ht="12.75">
+    </row>
+    <row r="654" spans="1:8" ht="12.75">
       <c r="A654" s="1" t="s">
-        <v>1944</v>
-[...2 lines deleted...]
-        <v>1945</v>
+        <v>1951</v>
       </c>
       <c r="C654" t="s">
-        <v>23</v>
+        <v>988</v>
       </c>
       <c r="D654" t="s">
-        <v>1946</v>
+        <v>1952</v>
       </c>
       <c r="E654" t="s">
-        <v>51</v>
+        <v>14</v>
+      </c>
+      <c r="G654" t="s">
+        <v>90</v>
       </c>
       <c r="H654" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="655" spans="1:8" ht="12.75">
       <c r="A655" s="1" t="s">
-        <v>1948</v>
-[...5 lines deleted...]
-        <v>171</v>
+        <v>1953</v>
+      </c>
+      <c r="C655" t="s">
+        <v>988</v>
       </c>
       <c r="D655" t="s">
-        <v>1950</v>
+        <v>1954</v>
       </c>
       <c r="E655" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="G655" t="s">
+        <v>862</v>
       </c>
       <c r="H655" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="656" spans="1:8" ht="12.75">
       <c r="A656" s="1" t="s">
-        <v>1952</v>
-[...4 lines deleted...]
-      <c r="C656" s="1" t="s">
+        <v>1955</v>
+      </c>
+      <c r="C656" t="s">
+        <v>988</v>
+      </c>
+      <c r="D656" t="s">
+        <v>1956</v>
+      </c>
+      <c r="E656" t="s">
+        <v>14</v>
+      </c>
+      <c r="G656" t="s">
         <v>171</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="H656" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="657" spans="1:8" ht="12.75">
       <c r="A657" s="1" t="s">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="C657" t="s">
-        <v>23</v>
+        <v>988</v>
       </c>
       <c r="D657" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="E657" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="G657" t="s">
+        <v>171</v>
       </c>
       <c r="H657" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="658" spans="1:8" ht="12.75">
       <c r="A658" s="1" t="s">
         <v>1959</v>
       </c>
       <c r="C658" t="s">
-        <v>23</v>
+        <v>988</v>
       </c>
       <c r="D658" t="s">
         <v>1960</v>
       </c>
       <c r="E658" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="G658" t="s">
+        <v>171</v>
       </c>
       <c r="H658" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="M10L"/>
-[...752 lines deleted...]
-    <hyperlink ref="A658" r:id="rId754" display="760255145"/>
+    <hyperlink ref="A2" r:id="rId1" display="760255231"/>
+    <hyperlink ref="A3" r:id="rId2" display="760255232"/>
+    <hyperlink ref="A4" r:id="rId3" display="272368-2"/>
+    <hyperlink ref="A5" r:id="rId4" display="66441024-01"/>
+    <hyperlink ref="A6" r:id="rId5" display="760249252"/>
+    <hyperlink ref="A7" r:id="rId6" display="760249256"/>
+    <hyperlink ref="A8" r:id="rId7" display="760253099"/>
+    <hyperlink ref="A9" r:id="rId8" display="760253100"/>
+    <hyperlink ref="A10" r:id="rId9" display="760254616"/>
+    <hyperlink ref="A11" r:id="rId10" display="760254617"/>
+    <hyperlink ref="A12" r:id="rId11" display="760256273"/>
+    <hyperlink ref="A13" r:id="rId12" display="760256274"/>
+    <hyperlink ref="A14" r:id="rId13" display="1479486-2"/>
+    <hyperlink ref="A15" r:id="rId14" display="1339118-2"/>
+    <hyperlink ref="A16" r:id="rId15" display="760256269"/>
+    <hyperlink ref="A17" r:id="rId16" display="760257774"/>
+    <hyperlink ref="A18" r:id="rId17" display="760258029"/>
+    <hyperlink ref="A19" r:id="rId18" display="760258030"/>
+    <hyperlink ref="A20" r:id="rId19" display="406185-4"/>
+    <hyperlink ref="A21" r:id="rId20" display="760255103"/>
+    <hyperlink ref="A22" r:id="rId21" display="760258041"/>
+    <hyperlink ref="A23" r:id="rId22" display="760258043"/>
+    <hyperlink ref="A24" r:id="rId23" display="760258047"/>
+    <hyperlink ref="A25" r:id="rId24" display="1-1375155-3"/>
+    <hyperlink ref="A26" r:id="rId25" display="1-1479486-3"/>
+    <hyperlink ref="A27" r:id="rId26" display="1-1427478-3"/>
+    <hyperlink ref="A28" r:id="rId27" display="1-1479152-3"/>
+    <hyperlink ref="A29" r:id="rId28" display="1-1711307-1"/>
+    <hyperlink ref="A30" r:id="rId29" display="1-2111008-1"/>
+    <hyperlink ref="A31" r:id="rId30" display="1-2111012-1"/>
+    <hyperlink ref="A32" r:id="rId31" display="1-2111022-1"/>
+    <hyperlink ref="A33" r:id="rId32" display="1-2111037-1"/>
+    <hyperlink ref="A34" r:id="rId33" display="1-2111008-3"/>
+    <hyperlink ref="A35" r:id="rId34" display="1-2111012-3"/>
+    <hyperlink ref="A36" r:id="rId35" display="1-2111022-3"/>
+    <hyperlink ref="A37" r:id="rId36" display="1-2111023-1"/>
+    <hyperlink ref="A38" r:id="rId37" display="1-2111013-3"/>
+    <hyperlink ref="A39" r:id="rId38" display="1-2111009-3"/>
+    <hyperlink ref="A40" r:id="rId39" display="1-2111042-1"/>
+    <hyperlink ref="A41" r:id="rId40" display="1-2111023-3"/>
+    <hyperlink ref="A42" r:id="rId41" display="1-2111014-1"/>
+    <hyperlink ref="A43" r:id="rId42" display="1-2111052-1"/>
+    <hyperlink ref="A44" r:id="rId43" display="1-2111042-3"/>
+    <hyperlink ref="A45" r:id="rId44" display="1-2111024-1"/>
+    <hyperlink ref="A46" r:id="rId45" display="1-2111052-3"/>
+    <hyperlink ref="A47" r:id="rId46" display="1-2111203-3"/>
+    <hyperlink ref="A48" r:id="rId47" display="1-2111010-3"/>
+    <hyperlink ref="A49" r:id="rId48" display="1-2111024-3"/>
+    <hyperlink ref="A50" r:id="rId49" display="1-2111011-1"/>
+    <hyperlink ref="A51" r:id="rId50" display="1-2111049-1"/>
+    <hyperlink ref="A52" r:id="rId51" display="1-2111011-3"/>
+    <hyperlink ref="A53" r:id="rId52" display="1-2111021-1"/>
+    <hyperlink ref="A54" r:id="rId53" display="1-2111021-3"/>
+    <hyperlink ref="A55" r:id="rId54" display="1-2111050-3"/>
+    <hyperlink ref="A56" r:id="rId55" display="1-2111051-1"/>
+    <hyperlink ref="A57" r:id="rId56" display="1-2111051-3"/>
+    <hyperlink ref="A58" r:id="rId57" display="1-406185-1"/>
+    <hyperlink ref="A59" r:id="rId58" display="1-557505-1"/>
+    <hyperlink ref="A60" r:id="rId59" display="1-558088-1"/>
+    <hyperlink ref="A61" r:id="rId60" display="106650898"/>
+    <hyperlink ref="A62" r:id="rId61" display="106720212"/>
+    <hyperlink ref="A63" r:id="rId62" display="107276180"/>
+    <hyperlink ref="A64" r:id="rId63" display="106650880"/>
+    <hyperlink ref="A65" r:id="rId64" display="107167496"/>
+    <hyperlink ref="A66" r:id="rId65" display="107276172"/>
+    <hyperlink ref="A67" r:id="rId66" display="107655169"/>
+    <hyperlink ref="A68" r:id="rId67" display="107655177"/>
+    <hyperlink ref="A69" r:id="rId68" display="107713612"/>
+    <hyperlink ref="A70" r:id="rId69" display="107713554"/>
+    <hyperlink ref="C70" r:id="rId70" display="Variant of M12AS"/>
+    <hyperlink ref="A71" r:id="rId71" display="108168493"/>
+    <hyperlink ref="A72" r:id="rId72" display="108168501"/>
+    <hyperlink ref="A73" r:id="rId73" display="108168519"/>
+    <hyperlink ref="A74" r:id="rId74" display="108168527"/>
+    <hyperlink ref="A75" r:id="rId75" display="108168535"/>
+    <hyperlink ref="A76" r:id="rId76" display="108258435"/>
+    <hyperlink ref="C76" r:id="rId77" display="Variant of M10L"/>
+    <hyperlink ref="A77" r:id="rId78" display="108168451"/>
+    <hyperlink ref="C77" r:id="rId79" display="Variant of M12L"/>
+    <hyperlink ref="A78" r:id="rId80" display="108168469"/>
+    <hyperlink ref="C78" r:id="rId81" display="Variant of M12L"/>
+    <hyperlink ref="A79" r:id="rId82" display="108258450"/>
+    <hyperlink ref="C79" r:id="rId83" display="Variant of M10LW"/>
+    <hyperlink ref="A80" r:id="rId84" display="108168568"/>
+    <hyperlink ref="A81" r:id="rId85" display="108258468"/>
+    <hyperlink ref="C81" r:id="rId86" display="Variant of M10LW"/>
+    <hyperlink ref="A82" r:id="rId87" display="108168485"/>
+    <hyperlink ref="C82" r:id="rId88" display="Variant of M12L"/>
+    <hyperlink ref="A83" r:id="rId89" display="108168584"/>
+    <hyperlink ref="A84" r:id="rId90" display="108333147"/>
+    <hyperlink ref="A85" r:id="rId91" display="108258419"/>
+    <hyperlink ref="C85" r:id="rId92" display="Variant of M10L"/>
+    <hyperlink ref="A86" r:id="rId93" display="108332982"/>
+    <hyperlink ref="C86" r:id="rId94" display="Variant of M10LE"/>
+    <hyperlink ref="A87" r:id="rId95" display="108332990"/>
+    <hyperlink ref="C87" r:id="rId96" display="Variant of M10LE"/>
+    <hyperlink ref="A88" r:id="rId97" display="108333097"/>
+    <hyperlink ref="A89" r:id="rId98" display="108333196"/>
+    <hyperlink ref="A90" r:id="rId99" display="108333113"/>
+    <hyperlink ref="A91" r:id="rId100" display="108333121"/>
+    <hyperlink ref="A92" r:id="rId101" display="108502329"/>
+    <hyperlink ref="C92" r:id="rId102" display="Variant of M10MM"/>
+    <hyperlink ref="A93" r:id="rId103" display="108333220"/>
+    <hyperlink ref="A94" r:id="rId104" display="108406430"/>
+    <hyperlink ref="A95" r:id="rId105" display="108564675"/>
+    <hyperlink ref="A96" r:id="rId106" display="108406448"/>
+    <hyperlink ref="A97" r:id="rId107" display="108685033"/>
+    <hyperlink ref="A98" r:id="rId108" display="108564709"/>
+    <hyperlink ref="A99" r:id="rId109" display="108615196"/>
+    <hyperlink ref="A100" r:id="rId110" display="108685017"/>
+    <hyperlink ref="A101" r:id="rId111" display="1375006-2"/>
+    <hyperlink ref="A102" r:id="rId112" display="1375155-1"/>
+    <hyperlink ref="A103" r:id="rId113" display="1375155-3"/>
+    <hyperlink ref="A104" r:id="rId114" display="1427023-2"/>
+    <hyperlink ref="A105" r:id="rId115" display="1427475-3"/>
+    <hyperlink ref="A106" r:id="rId116" display="1427476-3"/>
+    <hyperlink ref="A107" r:id="rId117" display="1427477-3"/>
+    <hyperlink ref="A108" r:id="rId118" display="1479159-3"/>
+    <hyperlink ref="A109" r:id="rId119" display="1479152-1"/>
+    <hyperlink ref="A110" r:id="rId120" display="1479594-2"/>
+    <hyperlink ref="A111" r:id="rId121" display="1479486-3"/>
+    <hyperlink ref="A112" r:id="rId122" display="1711168-1"/>
+    <hyperlink ref="A113" r:id="rId123" display="1711169-1"/>
+    <hyperlink ref="A114" r:id="rId124" display="1711485-1"/>
+    <hyperlink ref="A115" r:id="rId125" display="1711485-2"/>
+    <hyperlink ref="A116" r:id="rId126" display="1711276-1"/>
+    <hyperlink ref="A117" r:id="rId127" display="1711399-1"/>
+    <hyperlink ref="A118" r:id="rId128" display="1711411-1"/>
+    <hyperlink ref="A119" r:id="rId129" display="1711400-1"/>
+    <hyperlink ref="A120" r:id="rId130" display="1711282-1"/>
+    <hyperlink ref="A121" r:id="rId131" display="1711604-1"/>
+    <hyperlink ref="A122" r:id="rId132" display="1711537-1"/>
+    <hyperlink ref="A123" r:id="rId133" display="1711644-1"/>
+    <hyperlink ref="A124" r:id="rId134" display="1711632-1"/>
+    <hyperlink ref="A125" r:id="rId135" display="1711854-1"/>
+    <hyperlink ref="A126" r:id="rId136" display="1859049-1"/>
+    <hyperlink ref="A127" r:id="rId137" display="1859050-1"/>
+    <hyperlink ref="A128" r:id="rId138" display="1859053-1"/>
+    <hyperlink ref="A129" r:id="rId139" display="1859083-1"/>
+    <hyperlink ref="A130" r:id="rId140" display="1859083-3"/>
+    <hyperlink ref="A131" r:id="rId141" display="1933134-1"/>
+    <hyperlink ref="A132" r:id="rId142" display="1933134-4"/>
+    <hyperlink ref="A133" r:id="rId143" display="2-1427030-2"/>
+    <hyperlink ref="A134" r:id="rId144" display="2-1427030-3"/>
+    <hyperlink ref="A135" r:id="rId145" display="2-279393-1"/>
+    <hyperlink ref="A136" r:id="rId146" display="2-279393-2"/>
+    <hyperlink ref="A137" r:id="rId147" display="2-279393-6"/>
+    <hyperlink ref="A138" r:id="rId148" display="2-336614-1"/>
+    <hyperlink ref="A139" r:id="rId149" display="2-966936-2"/>
+    <hyperlink ref="A140" r:id="rId150" display="2111009-4"/>
+    <hyperlink ref="A141" r:id="rId151" display="2111013-1"/>
+    <hyperlink ref="A142" r:id="rId152" display="2111013-2"/>
+    <hyperlink ref="A143" r:id="rId153" display="2111010-2"/>
+    <hyperlink ref="A144" r:id="rId154" display="2111021-2"/>
+    <hyperlink ref="A145" r:id="rId155" display="2111008-2"/>
+    <hyperlink ref="A146" r:id="rId156" display="2111024-2"/>
+    <hyperlink ref="A147" r:id="rId157" display="2111010-4"/>
+    <hyperlink ref="A148" r:id="rId158" display="2111008-4"/>
+    <hyperlink ref="A149" r:id="rId159" display="2111014-2"/>
+    <hyperlink ref="A150" r:id="rId160" display="2111024-4"/>
+    <hyperlink ref="A151" r:id="rId161" display="2111022-1"/>
+    <hyperlink ref="A152" r:id="rId162" display="2111009-1"/>
+    <hyperlink ref="A153" r:id="rId163" display="2111011-1"/>
+    <hyperlink ref="A154" r:id="rId164" display="2111011-2"/>
+    <hyperlink ref="A155" r:id="rId165" display="2111039-4"/>
+    <hyperlink ref="A156" r:id="rId166" display="2111037-4"/>
+    <hyperlink ref="A157" r:id="rId167" display="2111015-2"/>
+    <hyperlink ref="A158" r:id="rId168" display="2111025-4"/>
+    <hyperlink ref="A159" r:id="rId169" display="2111049-4"/>
+    <hyperlink ref="A160" r:id="rId170" display="2111038-1"/>
+    <hyperlink ref="A161" r:id="rId171" display="2111012-1"/>
+    <hyperlink ref="A162" r:id="rId172" display="2111023-2"/>
+    <hyperlink ref="A163" r:id="rId173" display="2111036-2"/>
+    <hyperlink ref="A164" r:id="rId174" display="2111050-2"/>
+    <hyperlink ref="A165" r:id="rId175" display="2111021-1"/>
+    <hyperlink ref="A166" r:id="rId176" display="2111012-2"/>
+    <hyperlink ref="A167" r:id="rId177" display="2111040-3"/>
+    <hyperlink ref="A168" r:id="rId178" display="2111043-1"/>
+    <hyperlink ref="A169" r:id="rId179" display="2111043-2"/>
+    <hyperlink ref="A170" r:id="rId180" display="2111036-3"/>
+    <hyperlink ref="A171" r:id="rId181" display="2111040-4"/>
+    <hyperlink ref="A172" r:id="rId182" display="2111043-3"/>
+    <hyperlink ref="A173" r:id="rId183" display="2111024-1"/>
+    <hyperlink ref="A174" r:id="rId184" display="2111052-3"/>
+    <hyperlink ref="A175" r:id="rId185" display="2111050-4"/>
+    <hyperlink ref="A176" r:id="rId186" display="2111052-4"/>
+    <hyperlink ref="A177" r:id="rId187" display="2111051-1"/>
+    <hyperlink ref="A178" r:id="rId188" display="2111039-1"/>
+    <hyperlink ref="A179" r:id="rId189" display="2111041-3"/>
+    <hyperlink ref="A180" r:id="rId190" display="2111039-2"/>
+    <hyperlink ref="A181" r:id="rId191" display="2111053-2"/>
+    <hyperlink ref="A182" r:id="rId192" display="2111041-4"/>
+    <hyperlink ref="A183" r:id="rId193" display="2111039-3"/>
+    <hyperlink ref="A184" r:id="rId194" display="2111051-3"/>
+    <hyperlink ref="A185" r:id="rId195" display="2111051-4"/>
+    <hyperlink ref="A186" r:id="rId196" display="2111052-1"/>
+    <hyperlink ref="A187" r:id="rId197" display="2225212-1"/>
+    <hyperlink ref="A188" r:id="rId198" display="235001-1"/>
+    <hyperlink ref="A189" r:id="rId199" display="272352-1"/>
+    <hyperlink ref="A190" r:id="rId200" display="272378-3"/>
+    <hyperlink ref="A191" r:id="rId201" display="272368-1"/>
+    <hyperlink ref="A192" r:id="rId202" display="760255234"/>
+    <hyperlink ref="A193" r:id="rId203" display="336613-1"/>
+    <hyperlink ref="A194" r:id="rId204" display="336614-1"/>
+    <hyperlink ref="A195" r:id="rId205" display="5-336608-1"/>
+    <hyperlink ref="A196" r:id="rId206" display="5-336608-3"/>
+    <hyperlink ref="A197" r:id="rId207" display="557505-3"/>
+    <hyperlink ref="A198" r:id="rId208" display="557505-4"/>
+    <hyperlink ref="A199" r:id="rId209" display="557691-1"/>
+    <hyperlink ref="A200" r:id="rId210" display="558106-1"/>
+    <hyperlink ref="A201" r:id="rId211" display="557691-3"/>
+    <hyperlink ref="A202" r:id="rId212" display="558106-2"/>
+    <hyperlink ref="A203" r:id="rId213" display="558106-3"/>
+    <hyperlink ref="A204" r:id="rId214" display="558106-4"/>
+    <hyperlink ref="A205" r:id="rId215" display="558107-2"/>
+    <hyperlink ref="A206" r:id="rId216" display="558088-1"/>
+    <hyperlink ref="A207" r:id="rId217" display="558088-2"/>
+    <hyperlink ref="A208" r:id="rId218" display="558191-1"/>
+    <hyperlink ref="A209" r:id="rId219" display="558088-7"/>
+    <hyperlink ref="A210" r:id="rId220" display="569127-2"/>
+    <hyperlink ref="A211" r:id="rId221" display="64671108-00"/>
+    <hyperlink ref="A212" r:id="rId222" display="64671110-00"/>
+    <hyperlink ref="A213" r:id="rId223" display="65401812-04"/>
+    <hyperlink ref="A214" r:id="rId224" display="65401812-05"/>
+    <hyperlink ref="A215" r:id="rId225" display="66441024-02"/>
+    <hyperlink ref="A216" r:id="rId226" display="66441143-01"/>
+    <hyperlink ref="A217" r:id="rId227" display="66441144-01"/>
+    <hyperlink ref="A218" r:id="rId228" display="66441164-01"/>
+    <hyperlink ref="A219" r:id="rId229" display="66441144-04"/>
+    <hyperlink ref="A220" r:id="rId230" display="66441174-01"/>
+    <hyperlink ref="A221" r:id="rId231" display="66441178-02"/>
+    <hyperlink ref="A222" r:id="rId232" display="66441154-01"/>
+    <hyperlink ref="A223" r:id="rId233" display="66441154-02"/>
+    <hyperlink ref="A224" r:id="rId234" display="700191596"/>
+    <hyperlink ref="A225" r:id="rId235" display="760008631"/>
+    <hyperlink ref="A226" r:id="rId236" display="760010025"/>
+    <hyperlink ref="A227" r:id="rId237" display="760008623"/>
+    <hyperlink ref="A228" r:id="rId238" display="760043000"/>
+    <hyperlink ref="A229" r:id="rId239" display="760043026"/>
+    <hyperlink ref="A230" r:id="rId240" display="760045054"/>
+    <hyperlink ref="A231" r:id="rId241" display="760045062"/>
+    <hyperlink ref="A232" r:id="rId242" display="760061580"/>
+    <hyperlink ref="A233" r:id="rId243" display="760072181"/>
+    <hyperlink ref="A234" r:id="rId244" display="760072199"/>
+    <hyperlink ref="A235" r:id="rId245" display="760072207"/>
+    <hyperlink ref="A236" r:id="rId246" display="760072074"/>
+    <hyperlink ref="A237" r:id="rId247" display="760072215"/>
+    <hyperlink ref="A238" r:id="rId248" display="760080812"/>
+    <hyperlink ref="A239" r:id="rId249" display="760091249"/>
+    <hyperlink ref="A240" r:id="rId250" display="760091082"/>
+    <hyperlink ref="A241" r:id="rId251" display="760091298"/>
+    <hyperlink ref="A242" r:id="rId252" display="760100867"/>
+    <hyperlink ref="A243" r:id="rId253" display="760100875"/>
+    <hyperlink ref="A244" r:id="rId254" display="760106203"/>
+    <hyperlink ref="A245" r:id="rId255" display="760106229"/>
+    <hyperlink ref="C245" r:id="rId256" display="Variant of M12L"/>
+    <hyperlink ref="A246" r:id="rId257" display="760106245"/>
+    <hyperlink ref="A247" r:id="rId258" display="760106260"/>
+    <hyperlink ref="A248" r:id="rId259" display="760115881"/>
+    <hyperlink ref="C248" r:id="rId260" display="Variant of M12AS"/>
+    <hyperlink ref="A249" r:id="rId261" display="760118265"/>
+    <hyperlink ref="A250" r:id="rId262" display="760118281"/>
+    <hyperlink ref="A251" r:id="rId263" display="760118299"/>
+    <hyperlink ref="A252" r:id="rId264" display="760118240"/>
+    <hyperlink ref="A253" r:id="rId265" display="760123885"/>
+    <hyperlink ref="A254" r:id="rId266" display="760123893"/>
+    <hyperlink ref="A255" r:id="rId267" display="760136838"/>
+    <hyperlink ref="A256" r:id="rId268" display="760138925"/>
+    <hyperlink ref="C256" r:id="rId269" display="Variant of M12L"/>
+    <hyperlink ref="A257" r:id="rId270" display="760151464"/>
+    <hyperlink ref="A258" r:id="rId271" display="760161638"/>
+    <hyperlink ref="A259" r:id="rId272" display="760165720"/>
+    <hyperlink ref="C259" r:id="rId273" display="Variant of M10LE"/>
+    <hyperlink ref="A260" r:id="rId274" display="760175968"/>
+    <hyperlink ref="A261" r:id="rId275" display="760181776"/>
+    <hyperlink ref="A262" r:id="rId276" display="760181693"/>
+    <hyperlink ref="A263" r:id="rId277" display="760181701"/>
+    <hyperlink ref="C263" r:id="rId278" display="Variant of M12L"/>
+    <hyperlink ref="A264" r:id="rId279" display="760181743"/>
+    <hyperlink ref="C264" r:id="rId280" display="Variant of M10L"/>
+    <hyperlink ref="A265" r:id="rId281" display="760181750"/>
+    <hyperlink ref="C265" r:id="rId282" display="Variant of M10LW"/>
+    <hyperlink ref="A266" r:id="rId283" display="760181966"/>
+    <hyperlink ref="A267" r:id="rId284" display="760181974"/>
+    <hyperlink ref="A268" r:id="rId285" display="760187872"/>
+    <hyperlink ref="A269" r:id="rId286" display="760200451"/>
+    <hyperlink ref="A270" r:id="rId287" display="760200485"/>
+    <hyperlink ref="A271" r:id="rId288" display="760200501"/>
+    <hyperlink ref="A272" r:id="rId289" display="760227637"/>
+    <hyperlink ref="A273" r:id="rId290" display="760245048"/>
+    <hyperlink ref="A274" r:id="rId291" display="8-1859167-1"/>
+    <hyperlink ref="A275" r:id="rId292" display="8-1859168-1"/>
+    <hyperlink ref="A276" r:id="rId293" display="966936-5"/>
+    <hyperlink ref="A277" r:id="rId294" display="CC0071704/1"/>
+    <hyperlink ref="A278" r:id="rId295" display="CC0071613/1"/>
+    <hyperlink ref="A279" r:id="rId296" display="760245680"/>
+    <hyperlink ref="A280" r:id="rId297" display="760246283"/>
+    <hyperlink ref="A281" r:id="rId298" display="760245389"/>
+    <hyperlink ref="A282" r:id="rId299" display="2111039-7"/>
+    <hyperlink ref="A283" r:id="rId300" display="760245363"/>
+    <hyperlink ref="A284" r:id="rId301" display="760249557"/>
+    <hyperlink ref="A285" r:id="rId302" display="760106237"/>
+    <hyperlink ref="A286" r:id="rId303" display="760249249"/>
+    <hyperlink ref="A287" r:id="rId304" display="760249250"/>
+    <hyperlink ref="A288" r:id="rId305" display="760249251"/>
+    <hyperlink ref="A289" r:id="rId306" display="760249254"/>
+    <hyperlink ref="A290" r:id="rId307" display="760248925"/>
+    <hyperlink ref="C290" r:id="rId308" display="Variant of FP-LBL-2P"/>
+    <hyperlink ref="A291" r:id="rId309" display="760248926"/>
+    <hyperlink ref="C291" r:id="rId310" display="Variant of FP-LBL-4P"/>
+    <hyperlink ref="A292" r:id="rId311" display="760248928"/>
+    <hyperlink ref="C292" r:id="rId312" display="Variant of FP-NLBL-1P"/>
+    <hyperlink ref="A293" r:id="rId313" display="760248930"/>
+    <hyperlink ref="C293" r:id="rId314" display="Variant of FP-NLBL-4P"/>
+    <hyperlink ref="A294" r:id="rId315" display="760248931"/>
+    <hyperlink ref="C294" r:id="rId316" display="Variant of FP-NLBL-6P"/>
+    <hyperlink ref="A295" r:id="rId317" display="760250080"/>
+    <hyperlink ref="A296" r:id="rId318" display="760249152"/>
+    <hyperlink ref="C296" r:id="rId319" display="Variant of FP-LBL-1P"/>
+    <hyperlink ref="A297" r:id="rId320" display="760249168"/>
+    <hyperlink ref="C297" r:id="rId321" display="Variant of FP-LBL-1P"/>
+    <hyperlink ref="A298" r:id="rId322" display="760249129"/>
+    <hyperlink ref="C298" r:id="rId323" display="Variant of FP-LBL-2P"/>
+    <hyperlink ref="A299" r:id="rId324" display="760249137"/>
+    <hyperlink ref="C299" r:id="rId325" display="Variant of FP-LBL-2P"/>
+    <hyperlink ref="A300" r:id="rId326" display="760249153"/>
+    <hyperlink ref="C300" r:id="rId327" display="Variant of FP-LBL-2P"/>
+    <hyperlink ref="A301" r:id="rId328" display="760249161"/>
+    <hyperlink ref="C301" r:id="rId329" display="Variant of FP-LBL-2P"/>
+    <hyperlink ref="A302" r:id="rId330" display="760249169"/>
+    <hyperlink ref="C302" r:id="rId331" display="Variant of FP-LBL-2P"/>
+    <hyperlink ref="A303" r:id="rId332" display="760249130"/>
+    <hyperlink ref="C303" r:id="rId333" display="Variant of FP-LBL-4P"/>
+    <hyperlink ref="A304" r:id="rId334" display="760249146"/>
+    <hyperlink ref="C304" r:id="rId335" display="Variant of FP-LBL-4P"/>
+    <hyperlink ref="A305" r:id="rId336" display="760249154"/>
+    <hyperlink ref="C305" r:id="rId337" display="Variant of FP-LBL-4P"/>
+    <hyperlink ref="A306" r:id="rId338" display="760249131"/>
+    <hyperlink ref="C306" r:id="rId339" display="Variant of FP-LBL-6P"/>
+    <hyperlink ref="A307" r:id="rId340" display="760249147"/>
+    <hyperlink ref="C307" r:id="rId341" display="Variant of FP-LBL-6P"/>
+    <hyperlink ref="A308" r:id="rId342" display="760249171"/>
+    <hyperlink ref="C308" r:id="rId343" display="Variant of FP-LBL-6P"/>
+    <hyperlink ref="A309" r:id="rId344" display="760249132"/>
+    <hyperlink ref="C309" r:id="rId345" display="Variant of FP-NLBL-1P"/>
+    <hyperlink ref="A310" r:id="rId346" display="760249148"/>
+    <hyperlink ref="C310" r:id="rId347" display="Variant of FP-NLBL-1P"/>
+    <hyperlink ref="A311" r:id="rId348" display="760249156"/>
+    <hyperlink ref="C311" r:id="rId349" display="Variant of FP-NLBL-1P"/>
+    <hyperlink ref="A312" r:id="rId350" display="760249172"/>
+    <hyperlink ref="C312" r:id="rId351" display="Variant of FP-NLBL-1P"/>
+    <hyperlink ref="A313" r:id="rId352" display="760249133"/>
+    <hyperlink ref="C313" r:id="rId353" display="Variant of FP-NLBL-2P"/>
+    <hyperlink ref="A314" r:id="rId354" display="760249149"/>
+    <hyperlink ref="C314" r:id="rId355" display="Variant of FP-NLBL-2P"/>
+    <hyperlink ref="A315" r:id="rId356" display="760249165"/>
+    <hyperlink ref="C315" r:id="rId357" display="Variant of FP-NLBL-2P"/>
+    <hyperlink ref="A316" r:id="rId358" display="760249150"/>
+    <hyperlink ref="C316" r:id="rId359" display="Variant of FP-NLBL-4P"/>
+    <hyperlink ref="A317" r:id="rId360" display="760249158"/>
+    <hyperlink ref="C317" r:id="rId361" display="Variant of FP-NLBL-4P"/>
+    <hyperlink ref="A318" r:id="rId362" display="760249174"/>
+    <hyperlink ref="C318" r:id="rId363" display="Variant of FP-NLBL-4P"/>
+    <hyperlink ref="A319" r:id="rId364" display="760249135"/>
+    <hyperlink ref="C319" r:id="rId365" display="Variant of FP-NLBL-6P"/>
+    <hyperlink ref="A320" r:id="rId366" display="760249159"/>
+    <hyperlink ref="C320" r:id="rId367" display="Variant of FP-NLBL-6P"/>
+    <hyperlink ref="A321" r:id="rId368" display="760249167"/>
+    <hyperlink ref="C321" r:id="rId369" display="Variant of FP-NLBL-6P"/>
+    <hyperlink ref="A322" r:id="rId370" display="760253052"/>
+    <hyperlink ref="A323" r:id="rId371" display="M10L"/>
+    <hyperlink ref="A324" r:id="rId372" display="M10LE"/>
+    <hyperlink ref="A325" r:id="rId373" display="M12AS"/>
+    <hyperlink ref="A326" r:id="rId374" display="FP-LBL-2P"/>
+    <hyperlink ref="A327" r:id="rId375" display="760255233"/>
+    <hyperlink ref="A328" r:id="rId376" display="760255145"/>
+    <hyperlink ref="A329" r:id="rId377" display="760249255"/>
+    <hyperlink ref="A330" r:id="rId378" display="760252407"/>
+    <hyperlink ref="A331" r:id="rId379" display="760253101"/>
+    <hyperlink ref="A332" r:id="rId380" display="760254618"/>
+    <hyperlink ref="A333" r:id="rId381" display="83935-1"/>
+    <hyperlink ref="A334" r:id="rId382" display="2111011-4"/>
+    <hyperlink ref="A335" r:id="rId383" display="2111023-1"/>
+    <hyperlink ref="A336" r:id="rId384" display="2111040-1"/>
+    <hyperlink ref="A337" r:id="rId385" display="2111042-3"/>
+    <hyperlink ref="A338" r:id="rId386" display="2111015-4"/>
+    <hyperlink ref="A339" r:id="rId387" display="2111036-1"/>
+    <hyperlink ref="A340" r:id="rId388" display="2111050-1"/>
+    <hyperlink ref="A341" r:id="rId389" display="2111040-2"/>
+    <hyperlink ref="A342" r:id="rId390" display="2111042-4"/>
+    <hyperlink ref="A343" r:id="rId391" display="2111038-2"/>
+    <hyperlink ref="A344" r:id="rId392" display="2111023-3"/>
+    <hyperlink ref="A345" r:id="rId393" display="2111023-4"/>
+    <hyperlink ref="A346" r:id="rId394" display="2111050-3"/>
+    <hyperlink ref="A347" r:id="rId395" display="2111012-4"/>
+    <hyperlink ref="A348" r:id="rId396" display="2111052-2"/>
+    <hyperlink ref="A349" r:id="rId397" display="2111038-3"/>
+    <hyperlink ref="A350" r:id="rId398" display="2111036-4"/>
+    <hyperlink ref="A351" r:id="rId399" display="2111041-1"/>
+    <hyperlink ref="A352" r:id="rId400" display="2111038-4"/>
+    <hyperlink ref="A353" r:id="rId401" display="2111043-4"/>
+    <hyperlink ref="A354" r:id="rId402" display="2111041-2"/>
+    <hyperlink ref="A355" r:id="rId403" display="2111037-1"/>
+    <hyperlink ref="A356" r:id="rId404" display="2111049-1"/>
+    <hyperlink ref="A357" r:id="rId405" display="2111053-1"/>
+    <hyperlink ref="A358" r:id="rId406" display="2111051-2"/>
+    <hyperlink ref="A359" r:id="rId407" display="2111049-2"/>
+    <hyperlink ref="A360" r:id="rId408" display="2111203-1"/>
+    <hyperlink ref="A361" r:id="rId409" display="2111049-3"/>
+    <hyperlink ref="A362" r:id="rId410" display="2111203-2"/>
+    <hyperlink ref="A363" r:id="rId411" display="2111053-3"/>
+    <hyperlink ref="A364" r:id="rId412" display="2111042-1"/>
+    <hyperlink ref="A365" r:id="rId413" display="2111203-4"/>
+    <hyperlink ref="A366" r:id="rId414" display="2111053-4"/>
+    <hyperlink ref="A367" r:id="rId415" display="2153004-1"/>
+    <hyperlink ref="A368" r:id="rId416" display="2225214-1"/>
+    <hyperlink ref="A369" r:id="rId417" display="2225211-1"/>
+    <hyperlink ref="A370" r:id="rId418" display="2225212-2"/>
+    <hyperlink ref="A371" r:id="rId419" display="235001-2"/>
+    <hyperlink ref="A372" r:id="rId420" display="272378-2"/>
+    <hyperlink ref="A373" r:id="rId421" display="272352-2"/>
+    <hyperlink ref="A374" r:id="rId422" display="272378-1"/>
+    <hyperlink ref="A375" r:id="rId423" display="336793-1"/>
+    <hyperlink ref="A376" r:id="rId424" display="406185-1"/>
+    <hyperlink ref="A377" r:id="rId425" display="406185-2"/>
+    <hyperlink ref="A378" r:id="rId426" display="406185-3"/>
+    <hyperlink ref="A379" r:id="rId427" display="5-336608-2"/>
+    <hyperlink ref="A380" r:id="rId428" display="557505-1"/>
+    <hyperlink ref="A381" r:id="rId429" display="557505-2"/>
+    <hyperlink ref="A382" r:id="rId430" display="557505-7"/>
+    <hyperlink ref="A383" r:id="rId431" display="558107-1"/>
+    <hyperlink ref="A384" r:id="rId432" display="558357-1"/>
+    <hyperlink ref="A385" r:id="rId433" display="558357-2"/>
+    <hyperlink ref="A386" r:id="rId434" display="558357-4"/>
+    <hyperlink ref="A387" r:id="rId435" display="558107-4"/>
+    <hyperlink ref="A388" r:id="rId436" display="558088-4"/>
+    <hyperlink ref="A389" r:id="rId437" display="558191-2"/>
+    <hyperlink ref="A390" r:id="rId438" display="569127-1"/>
+    <hyperlink ref="A391" r:id="rId439" display="569127-4"/>
+    <hyperlink ref="A392" r:id="rId440" display="66441024-04"/>
+    <hyperlink ref="A393" r:id="rId441" display="66441154-03"/>
+    <hyperlink ref="A394" r:id="rId442" display="66441143-02"/>
+    <hyperlink ref="A395" r:id="rId443" display="66441156-01"/>
+    <hyperlink ref="A396" r:id="rId444" display="66441143-03"/>
+    <hyperlink ref="A397" r:id="rId445" display="66441156-02"/>
+    <hyperlink ref="A398" r:id="rId446" display="66441143-04"/>
+    <hyperlink ref="A399" r:id="rId447" display="66441157-01"/>
+    <hyperlink ref="A400" r:id="rId448" display="66441164-02"/>
+    <hyperlink ref="A401" r:id="rId449" display="66441152-01"/>
+    <hyperlink ref="A402" r:id="rId450" display="66441152-02"/>
+    <hyperlink ref="A403" r:id="rId451" display="66441174-02"/>
+    <hyperlink ref="A404" r:id="rId452" display="66441152-03"/>
+    <hyperlink ref="A405" r:id="rId453" display="700189046"/>
+    <hyperlink ref="A406" r:id="rId454" display="700191570"/>
+    <hyperlink ref="A407" r:id="rId455" display="700191588"/>
+    <hyperlink ref="A408" r:id="rId456" display="760010009"/>
+    <hyperlink ref="A409" r:id="rId457" display="760010017"/>
+    <hyperlink ref="A410" r:id="rId458" display="760010033"/>
+    <hyperlink ref="A411" r:id="rId459" display="760008615"/>
+    <hyperlink ref="A412" r:id="rId460" display="760042994"/>
+    <hyperlink ref="A413" r:id="rId461" display="760043018"/>
+    <hyperlink ref="A414" r:id="rId462" display="760045039"/>
+    <hyperlink ref="A415" r:id="rId463" display="760045047"/>
+    <hyperlink ref="A416" r:id="rId464" display="760062331"/>
+    <hyperlink ref="A417" r:id="rId465" display="760060608"/>
+    <hyperlink ref="A418" r:id="rId466" display="760060624"/>
+    <hyperlink ref="A419" r:id="rId467" display="760067249"/>
+    <hyperlink ref="A420" r:id="rId468" display="760071258"/>
+    <hyperlink ref="A421" r:id="rId469" display="760075044"/>
+    <hyperlink ref="C421" r:id="rId470" display="Variant of M10LW"/>
+    <hyperlink ref="A422" r:id="rId471" display="760076992"/>
+    <hyperlink ref="A423" r:id="rId472" display="760085993"/>
+    <hyperlink ref="A424" r:id="rId473" display="760091090"/>
+    <hyperlink ref="A425" r:id="rId474" display="760091280"/>
+    <hyperlink ref="A426" r:id="rId475" display="760091231"/>
+    <hyperlink ref="A427" r:id="rId476" display="760100883"/>
+    <hyperlink ref="A428" r:id="rId477" display="760100891"/>
+    <hyperlink ref="C428" r:id="rId478" display="Variant of M10LW"/>
+    <hyperlink ref="A429" r:id="rId479" display="760106179"/>
+    <hyperlink ref="C429" r:id="rId480" display="Variant of M10LE"/>
+    <hyperlink ref="A430" r:id="rId481" display="760106195"/>
+    <hyperlink ref="A431" r:id="rId482" display="760106211"/>
+    <hyperlink ref="A432" r:id="rId483" display="760117572"/>
+    <hyperlink ref="C432" r:id="rId484" display="Variant of M10LW"/>
+    <hyperlink ref="A433" r:id="rId485" display="760118273"/>
+    <hyperlink ref="A434" r:id="rId486" display="760118307"/>
+    <hyperlink ref="A435" r:id="rId487" display="760118232"/>
+    <hyperlink ref="A436" r:id="rId488" display="760118257"/>
+    <hyperlink ref="A437" r:id="rId489" display="760123877"/>
+    <hyperlink ref="A438" r:id="rId490" display="760123901"/>
+    <hyperlink ref="A439" r:id="rId491" display="760138453"/>
+    <hyperlink ref="A440" r:id="rId492" display="760159186"/>
+    <hyperlink ref="A441" r:id="rId493" display="760165738"/>
+    <hyperlink ref="A442" r:id="rId494" display="760181719"/>
+    <hyperlink ref="A443" r:id="rId495" display="760181727"/>
+    <hyperlink ref="A444" r:id="rId496" display="760181735"/>
+    <hyperlink ref="A445" r:id="rId497" display="760181958"/>
+    <hyperlink ref="A446" r:id="rId498" display="760181768"/>
+    <hyperlink ref="A447" r:id="rId499" display="760181818"/>
+    <hyperlink ref="A448" r:id="rId500" display="760181933"/>
+    <hyperlink ref="C448" r:id="rId501" display="Variant of M10LE"/>
+    <hyperlink ref="A449" r:id="rId502" display="760181941"/>
+    <hyperlink ref="A450" r:id="rId503" display="760187880"/>
+    <hyperlink ref="A451" r:id="rId504" display="760200444"/>
+    <hyperlink ref="A452" r:id="rId505" display="760200469"/>
+    <hyperlink ref="A453" r:id="rId506" display="760200519"/>
+    <hyperlink ref="A454" r:id="rId507" display="760200436"/>
+    <hyperlink ref="A455" r:id="rId508" display="760245046"/>
+    <hyperlink ref="A456" r:id="rId509" display="760245047"/>
+    <hyperlink ref="A457" r:id="rId510" display="966936-2"/>
+    <hyperlink ref="A458" r:id="rId511" display="CC0071779/1"/>
+    <hyperlink ref="A459" r:id="rId512" display="CC0071787/1"/>
+    <hyperlink ref="A460" r:id="rId513" display="CC0071795/1"/>
+    <hyperlink ref="A461" r:id="rId514" display="CC0071696/1"/>
+    <hyperlink ref="A462" r:id="rId515" display="760245679"/>
+    <hyperlink ref="A463" r:id="rId516" display="760246287"/>
+    <hyperlink ref="A464" r:id="rId517" display="760246281"/>
+    <hyperlink ref="A465" r:id="rId518" display="760246288"/>
+    <hyperlink ref="A466" r:id="rId519" display="760245388"/>
+    <hyperlink ref="A467" r:id="rId520" display="760245390"/>
+    <hyperlink ref="A468" r:id="rId521" display="760106187"/>
+    <hyperlink ref="C468" r:id="rId522" display="Variant of M10L"/>
+    <hyperlink ref="A469" r:id="rId523" display="7602450"/>
+    <hyperlink ref="A470" r:id="rId524" display="1933134-2"/>
+    <hyperlink ref="A471" r:id="rId525" display="1-1933134-3"/>
+    <hyperlink ref="A472" r:id="rId526" display="760249253"/>
+    <hyperlink ref="A473" r:id="rId527" display="760248924"/>
+    <hyperlink ref="C473" r:id="rId528" display="Variant of FP-LBL-1P"/>
+    <hyperlink ref="A474" r:id="rId529" display="760249128"/>
+    <hyperlink ref="C474" r:id="rId530" display="Variant of FP-LBL-1P"/>
+    <hyperlink ref="A475" r:id="rId531" display="760249136"/>
+    <hyperlink ref="C475" r:id="rId532" display="Variant of FP-LBL-1P"/>
+    <hyperlink ref="A476" r:id="rId533" display="760249144"/>
+    <hyperlink ref="C476" r:id="rId534" display="Variant of FP-LBL-1P"/>
+    <hyperlink ref="A477" r:id="rId535" display="760248927"/>
+    <hyperlink ref="C477" r:id="rId536" display="Variant of FP-LBL-6P"/>
+    <hyperlink ref="A478" r:id="rId537" display="760248929"/>
+    <hyperlink ref="C478" r:id="rId538" display="Variant of FP-NLBL-2P"/>
+    <hyperlink ref="A479" r:id="rId539" display="760250078"/>
+    <hyperlink ref="C479" r:id="rId540" display="Variant of M10L"/>
+    <hyperlink ref="A480" r:id="rId541" display="760250079"/>
+    <hyperlink ref="C480" r:id="rId542" display="Variant of M12L"/>
+    <hyperlink ref="A481" r:id="rId543" display="760249160"/>
+    <hyperlink ref="C481" r:id="rId544" display="Variant of FP-LBL-1P"/>
+    <hyperlink ref="A482" r:id="rId545" display="760249145"/>
+    <hyperlink ref="C482" r:id="rId546" display="Variant of FP-LBL-2P"/>
+    <hyperlink ref="A483" r:id="rId547" display="760249138"/>
+    <hyperlink ref="C483" r:id="rId548" display="Variant of FP-LBL-4P"/>
+    <hyperlink ref="A484" r:id="rId549" display="760249162"/>
+    <hyperlink ref="C484" r:id="rId550" display="Variant of FP-LBL-4P"/>
+    <hyperlink ref="A485" r:id="rId551" display="760249170"/>
+    <hyperlink ref="C485" r:id="rId552" display="Variant of FP-LBL-4P"/>
+    <hyperlink ref="A486" r:id="rId553" display="760249139"/>
+    <hyperlink ref="C486" r:id="rId554" display="Variant of FP-LBL-6P"/>
+    <hyperlink ref="A487" r:id="rId555" display="760249155"/>
+    <hyperlink ref="C487" r:id="rId556" display="Variant of FP-LBL-6P"/>
+    <hyperlink ref="A488" r:id="rId557" display="760249163"/>
+    <hyperlink ref="C488" r:id="rId558" display="Variant of FP-LBL-6P"/>
+    <hyperlink ref="A489" r:id="rId559" display="760249140"/>
+    <hyperlink ref="C489" r:id="rId560" display="Variant of FP-NLBL-1P"/>
+    <hyperlink ref="A490" r:id="rId561" display="760249164"/>
+    <hyperlink ref="C490" r:id="rId562" display="Variant of FP-NLBL-1P"/>
+    <hyperlink ref="A491" r:id="rId563" display="760249141"/>
+    <hyperlink ref="C491" r:id="rId564" display="Variant of FP-NLBL-2P"/>
+    <hyperlink ref="A492" r:id="rId565" display="760249157"/>
+    <hyperlink ref="C492" r:id="rId566" display="Variant of FP-NLBL-2P"/>
+    <hyperlink ref="A493" r:id="rId567" display="760249173"/>
+    <hyperlink ref="C493" r:id="rId568" display="Variant of FP-NLBL-2P"/>
+    <hyperlink ref="A494" r:id="rId569" display="760249134"/>
+    <hyperlink ref="C494" r:id="rId570" display="Variant of FP-NLBL-4P"/>
+    <hyperlink ref="A495" r:id="rId571" display="760249142"/>
+    <hyperlink ref="C495" r:id="rId572" display="Variant of FP-NLBL-4P"/>
+    <hyperlink ref="A496" r:id="rId573" display="760249166"/>
+    <hyperlink ref="C496" r:id="rId574" display="Variant of FP-NLBL-4P"/>
+    <hyperlink ref="A497" r:id="rId575" display="760249143"/>
+    <hyperlink ref="C497" r:id="rId576" display="Variant of FP-NLBL-6P"/>
+    <hyperlink ref="A498" r:id="rId577" display="760249151"/>
+    <hyperlink ref="C498" r:id="rId578" display="Variant of FP-NLBL-6P"/>
+    <hyperlink ref="A499" r:id="rId579" display="760249175"/>
+    <hyperlink ref="C499" r:id="rId580" display="Variant of FP-NLBL-6P"/>
+    <hyperlink ref="A500" r:id="rId581" display="760253051"/>
+    <hyperlink ref="A501" r:id="rId582" display="760253234"/>
+    <hyperlink ref="C501" r:id="rId583" display="Variant of FP-LBL-2P"/>
+    <hyperlink ref="A502" r:id="rId584" display="760253235"/>
+    <hyperlink ref="C502" r:id="rId585" display="Variant of FP-LBL-2P"/>
+    <hyperlink ref="A503" r:id="rId586" display="760256272"/>
+    <hyperlink ref="A504" r:id="rId587" display="760256432"/>
+    <hyperlink ref="A505" r:id="rId588" display="760256270"/>
+    <hyperlink ref="A506" r:id="rId589" display="760256485"/>
+    <hyperlink ref="A507" r:id="rId590" display="760257775"/>
+    <hyperlink ref="A508" r:id="rId591" display="760256271"/>
+    <hyperlink ref="A509" r:id="rId592" display="760258031"/>
+    <hyperlink ref="A510" r:id="rId593" display="760258044"/>
+    <hyperlink ref="A511" r:id="rId594" display="760258042"/>
+    <hyperlink ref="A512" r:id="rId595" display="760258045"/>
+    <hyperlink ref="A513" r:id="rId596" display="1-1375155-1"/>
+    <hyperlink ref="A514" r:id="rId597" display="1-1339118-3"/>
+    <hyperlink ref="A515" r:id="rId598" display="1-1375005-3"/>
+    <hyperlink ref="A516" r:id="rId599" display="1-1375006-3"/>
+    <hyperlink ref="A517" r:id="rId600" display="1-1479159-3"/>
+    <hyperlink ref="A518" r:id="rId601" display="1-2111037-3"/>
+    <hyperlink ref="A519" r:id="rId602" display="1-2111013-1"/>
+    <hyperlink ref="A520" r:id="rId603" display="1-2111009-1"/>
+    <hyperlink ref="A521" r:id="rId604" display="1-2111038-1"/>
+    <hyperlink ref="A522" r:id="rId605" display="1-2111038-3"/>
+    <hyperlink ref="A523" r:id="rId606" display="1-2111039-1"/>
+    <hyperlink ref="A524" r:id="rId607" display="1-2111203-1"/>
+    <hyperlink ref="A525" r:id="rId608" display="1-2111010-1"/>
+    <hyperlink ref="A526" r:id="rId609" display="1-2111014-3"/>
+    <hyperlink ref="A527" r:id="rId610" display="1-2111039-3"/>
+    <hyperlink ref="A528" r:id="rId611" display="1-2111043-1"/>
+    <hyperlink ref="A529" r:id="rId612" display="1-2111015-1"/>
+    <hyperlink ref="A530" r:id="rId613" display="1-2111040-1"/>
+    <hyperlink ref="A531" r:id="rId614" display="1-2111053-1"/>
+    <hyperlink ref="A532" r:id="rId615" display="1-2111043-3"/>
+    <hyperlink ref="A533" r:id="rId616" display="1-2111015-3"/>
+    <hyperlink ref="A534" r:id="rId617" display="1-2111040-3"/>
+    <hyperlink ref="A535" r:id="rId618" display="1-2111025-1"/>
+    <hyperlink ref="A536" r:id="rId619" display="1-2111053-3"/>
+    <hyperlink ref="A537" r:id="rId620" display="1-2111025-3"/>
+    <hyperlink ref="A538" r:id="rId621" display="1-2111041-1"/>
+    <hyperlink ref="A539" r:id="rId622" display="1-2111049-3"/>
+    <hyperlink ref="A540" r:id="rId623" display="1-2111041-3"/>
+    <hyperlink ref="A541" r:id="rId624" display="1-2111036-1"/>
+    <hyperlink ref="A542" r:id="rId625" display="1-2111050-1"/>
+    <hyperlink ref="A543" r:id="rId626" display="1-2111036-3"/>
+    <hyperlink ref="A544" r:id="rId627" display="1-406185-3"/>
+    <hyperlink ref="A545" r:id="rId628" display="106602345"/>
+    <hyperlink ref="A546" r:id="rId629" display="107052359"/>
+    <hyperlink ref="A547" r:id="rId630" display="106701154"/>
+    <hyperlink ref="A548" r:id="rId631" display="106650849"/>
+    <hyperlink ref="A549" r:id="rId632" display="107167462"/>
+    <hyperlink ref="A550" r:id="rId633" display="106650864"/>
+    <hyperlink ref="A551" r:id="rId634" display="107167488"/>
+    <hyperlink ref="A552" r:id="rId635" display="107655185"/>
+    <hyperlink ref="A553" r:id="rId636" display="107655193"/>
+    <hyperlink ref="A554" r:id="rId637" display="107713562"/>
+    <hyperlink ref="C554" r:id="rId638" display="Variant of M12AS"/>
+    <hyperlink ref="A555" r:id="rId639" display="107713570"/>
+    <hyperlink ref="C555" r:id="rId640" display="Variant of M12AS"/>
+    <hyperlink ref="A556" r:id="rId641" display="107713588"/>
+    <hyperlink ref="A557" r:id="rId642" display="107713596"/>
+    <hyperlink ref="A558" r:id="rId643" display="107713604"/>
+    <hyperlink ref="A559" r:id="rId644" display="107713547"/>
+    <hyperlink ref="C559" r:id="rId645" display="Variant of M12AS"/>
+    <hyperlink ref="A560" r:id="rId646" display="108168592"/>
+    <hyperlink ref="A561" r:id="rId647" display="108168600"/>
+    <hyperlink ref="A562" r:id="rId648" display="108216144"/>
+    <hyperlink ref="A563" r:id="rId649" display="108216151"/>
+    <hyperlink ref="A564" r:id="rId650" display="108258427"/>
+    <hyperlink ref="C564" r:id="rId651" display="Variant of M10L"/>
+    <hyperlink ref="A565" r:id="rId652" display="108168543"/>
+    <hyperlink ref="A566" r:id="rId653" display="108168550"/>
+    <hyperlink ref="A567" r:id="rId654" display="108168477"/>
+    <hyperlink ref="C567" r:id="rId655" display="Variant of M12L"/>
+    <hyperlink ref="A568" r:id="rId656" display="108168576"/>
+    <hyperlink ref="A569" r:id="rId657" display="108216128"/>
+    <hyperlink ref="A570" r:id="rId658" display="108333030"/>
+    <hyperlink ref="A571" r:id="rId659" display="108258476"/>
+    <hyperlink ref="C571" r:id="rId660" display="Variant of M10LW"/>
+    <hyperlink ref="A572" r:id="rId661" display="108333048"/>
+    <hyperlink ref="A573" r:id="rId662" display="108333139"/>
+    <hyperlink ref="A574" r:id="rId663" display="108258401"/>
+    <hyperlink ref="C574" r:id="rId664" display="Variant of M10L"/>
+    <hyperlink ref="A575" r:id="rId665" display="108333055"/>
+    <hyperlink ref="A576" r:id="rId666" display="108333063"/>
+    <hyperlink ref="A577" r:id="rId667" display="108333154"/>
+    <hyperlink ref="A578" r:id="rId668" display="108333071"/>
+    <hyperlink ref="A579" r:id="rId669" display="108333162"/>
+    <hyperlink ref="A580" r:id="rId670" display="108333170"/>
+    <hyperlink ref="A581" r:id="rId671" display="108333089"/>
+    <hyperlink ref="A582" r:id="rId672" display="108333188"/>
+    <hyperlink ref="A583" r:id="rId673" display="108333006"/>
+    <hyperlink ref="C583" r:id="rId674" display="Variant of M10LE"/>
+    <hyperlink ref="A584" r:id="rId675" display="108333105"/>
+    <hyperlink ref="A585" r:id="rId676" display="108333014"/>
+    <hyperlink ref="C585" r:id="rId677" display="Variant of M10LE"/>
+    <hyperlink ref="A586" r:id="rId678" display="108502287"/>
+    <hyperlink ref="C586" r:id="rId679" display="Variant of M10MM"/>
+    <hyperlink ref="A587" r:id="rId680" display="108333204"/>
+    <hyperlink ref="A588" r:id="rId681" display="108333022"/>
+    <hyperlink ref="C588" r:id="rId682" display="Variant of M10LE"/>
+    <hyperlink ref="A589" r:id="rId683" display="108406414"/>
+    <hyperlink ref="A590" r:id="rId684" display="108502303"/>
+    <hyperlink ref="C590" r:id="rId685" display="Variant of M10MM"/>
+    <hyperlink ref="A591" r:id="rId686" display="108333212"/>
+    <hyperlink ref="A592" r:id="rId687" display="108406422"/>
+    <hyperlink ref="A593" r:id="rId688" display="108615204"/>
+    <hyperlink ref="A594" r:id="rId689" display="108615212"/>
+    <hyperlink ref="A595" r:id="rId690" display="108502337"/>
+    <hyperlink ref="C595" r:id="rId691" display="Variant of M10MM"/>
+    <hyperlink ref="A596" r:id="rId692" display="108564683"/>
+    <hyperlink ref="A597" r:id="rId693" display="108564691"/>
+    <hyperlink ref="A598" r:id="rId694" display="108615188"/>
+    <hyperlink ref="A599" r:id="rId695" display="108685009"/>
+    <hyperlink ref="A600" r:id="rId696" display="108685025"/>
+    <hyperlink ref="A601" r:id="rId697" display="1339118-1"/>
+    <hyperlink ref="A602" r:id="rId698" display="1375006-4"/>
+    <hyperlink ref="A603" r:id="rId699" display="1375005-1"/>
+    <hyperlink ref="A604" r:id="rId700" display="1375005-2"/>
+    <hyperlink ref="A605" r:id="rId701" display="1375005-3"/>
+    <hyperlink ref="A606" r:id="rId702" display="1375005-4"/>
+    <hyperlink ref="A607" r:id="rId703" display="1375006-1"/>
+    <hyperlink ref="A608" r:id="rId704" display="1375006-3"/>
+    <hyperlink ref="A609" r:id="rId705" display="1375155-2"/>
+    <hyperlink ref="A610" r:id="rId706" display="1375155-4"/>
+    <hyperlink ref="A611" r:id="rId707" display="1427478-3"/>
+    <hyperlink ref="A612" r:id="rId708" display="1479593-2"/>
+    <hyperlink ref="A613" r:id="rId709" display="1479486-1"/>
+    <hyperlink ref="A614" r:id="rId710" display="1711082-1"/>
+    <hyperlink ref="A615" r:id="rId711" display="1711083-1"/>
+    <hyperlink ref="A616" r:id="rId712" display="1711301-1"/>
+    <hyperlink ref="A617" r:id="rId713" display="1711302-1"/>
+    <hyperlink ref="A618" r:id="rId714" display="1711490-1"/>
+    <hyperlink ref="A619" r:id="rId715" display="1711277-1"/>
+    <hyperlink ref="A620" r:id="rId716" display="1711411-2"/>
+    <hyperlink ref="A621" r:id="rId717" display="1711537-2"/>
+    <hyperlink ref="A622" r:id="rId718" display="183931-1"/>
+    <hyperlink ref="A623" r:id="rId719" display="1859130-1"/>
+    <hyperlink ref="A624" r:id="rId720" display="1859167-1"/>
+    <hyperlink ref="A625" r:id="rId721" display="1859168-1"/>
+    <hyperlink ref="A626" r:id="rId722" display="1859081-1"/>
+    <hyperlink ref="A627" r:id="rId723" display="1859082-1"/>
+    <hyperlink ref="A628" r:id="rId724" display="2-1427030-1"/>
+    <hyperlink ref="A629" r:id="rId725" display="2-279393-3"/>
+    <hyperlink ref="A630" r:id="rId726" display="2-279393-4"/>
+    <hyperlink ref="A631" r:id="rId727" display="2-279393-5"/>
+    <hyperlink ref="A632" r:id="rId728" display="2-336613-1"/>
+    <hyperlink ref="A633" r:id="rId729" display="2-966224-1"/>
+    <hyperlink ref="A634" r:id="rId730" display="2111010-1"/>
+    <hyperlink ref="A635" r:id="rId731" display="2111008-1"/>
+    <hyperlink ref="A636" r:id="rId732" display="2111013-4"/>
+    <hyperlink ref="A637" r:id="rId733" display="2111014-1"/>
+    <hyperlink ref="A638" r:id="rId734" display="2111021-4"/>
+    <hyperlink ref="A639" r:id="rId735" display="2111037-2"/>
+    <hyperlink ref="A640" r:id="rId736" display="2111014-4"/>
+    <hyperlink ref="A641" r:id="rId737" display="2111025-1"/>
+    <hyperlink ref="A642" r:id="rId738" display="2111022-2"/>
+    <hyperlink ref="A643" r:id="rId739" display="2111037-3"/>
+    <hyperlink ref="A644" r:id="rId740" display="2111009-2"/>
+    <hyperlink ref="A645" r:id="rId741" display="2111015-1"/>
+    <hyperlink ref="A646" r:id="rId742" display="2111025-2"/>
+    <hyperlink ref="A647" r:id="rId743" display="2111022-4"/>
+    <hyperlink ref="A648" r:id="rId744" display="2111042-2"/>
+    <hyperlink ref="A649" r:id="rId745" display="FP-LBL-1P"/>
+    <hyperlink ref="A650" r:id="rId746" display="FP-NLBL-1P"/>
+    <hyperlink ref="A651" r:id="rId747" display="FP-NLBL-2P"/>
+    <hyperlink ref="A652" r:id="rId748" display="FP-LBL-4P"/>
+    <hyperlink ref="A653" r:id="rId749" display="FP-NLBL-4P"/>
+    <hyperlink ref="A654" r:id="rId750" display="FP-LBL-6P"/>
+    <hyperlink ref="A655" r:id="rId751" display="FP-NLBL-6P"/>
+    <hyperlink ref="A656" r:id="rId752" display="M10LW"/>
+    <hyperlink ref="A657" r:id="rId753" display="M10MM"/>
+    <hyperlink ref="A658" r:id="rId754" display="M12L"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId755"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 