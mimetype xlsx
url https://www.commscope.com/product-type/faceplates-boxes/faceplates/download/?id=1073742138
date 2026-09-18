--- v1 (2026-08-03)
+++ v2 (2026-09-18)
@@ -11,139 +11,1234 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1961" count="4867">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1961" count="4868">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>FP-LBL-2P</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>NAR Faceplate kit, 2 Port, with Label, Multiple Colors</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>FP-LBL</t>
+  </si>
+  <si>
+    <t>Faceplate kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245680</t>
+  </si>
+  <si>
+    <t>760245680</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>FP KIT, BS, 2 PORT, ANGLED SHUTTERED</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258029</t>
+  </si>
+  <si>
+    <t>760258029</t>
+  </si>
+  <si>
+    <t>FPDS-BS-1P-CW</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator, one port, British Standard style, cream white</t>
+  </si>
+  <si>
+    <t>Universal Opening Series</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258030</t>
+  </si>
+  <si>
+    <t>760258030</t>
+  </si>
+  <si>
+    <t>FPDS-BS-2P-CW</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator, two ports, British Standard style, cream white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249250</t>
+  </si>
+  <si>
+    <t>760249250</t>
+  </si>
+  <si>
+    <t>FPS-BS-1P-B</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, universal, one port, British Standard style, shuttered, black</t>
+  </si>
+  <si>
+    <t>FPS-BS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249251</t>
+  </si>
+  <si>
+    <t>760249251</t>
+  </si>
+  <si>
+    <t>FPS-BS-2P-W</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, universal, two ports, British Standard style, shuttered, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249254</t>
+  </si>
+  <si>
+    <t>760249254</t>
+  </si>
+  <si>
+    <t>FPS-BS-4P-B</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, universal, four ports, British Standard style, shuttered, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248925</t>
+  </si>
+  <si>
+    <t>760248925</t>
+  </si>
+  <si>
+    <t>FP-LBL-2P-003</t>
+  </si>
+  <si>
+    <t>Variant of FP-LBL-2P</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Universal, Labelled, 1-gang, 2 port, electric black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248926</t>
+  </si>
+  <si>
+    <t>760248926</t>
+  </si>
+  <si>
+    <t>FP-LBL-4P-003</t>
+  </si>
+  <si>
+    <t>Variant of FP-LBL-4P</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 4 port, electric black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248928</t>
+  </si>
+  <si>
+    <t>760248928</t>
+  </si>
+  <si>
+    <t>FP-NLBL-1P-003</t>
+  </si>
+  <si>
+    <t>Variant of FP-NLBL-1P</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 1 port, electric black</t>
+  </si>
+  <si>
+    <t>FP-NLBL</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248930</t>
+  </si>
+  <si>
+    <t>760248930</t>
+  </si>
+  <si>
+    <t>FP-NLBL-4P-003</t>
+  </si>
+  <si>
+    <t>Variant of FP-NLBL-4P</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 4 port, electric black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248931</t>
+  </si>
+  <si>
+    <t>760248931</t>
+  </si>
+  <si>
+    <t>FP-NLBL-6P-003</t>
+  </si>
+  <si>
+    <t>Variant of FP-NLBL-6P</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 6 port, electric black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249152</t>
+  </si>
+  <si>
+    <t>760249152</t>
+  </si>
+  <si>
+    <t>FP-LBL-1P-448</t>
+  </si>
+  <si>
+    <t>Variant of FP-LBL-1P</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 1 port, light almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249168</t>
+  </si>
+  <si>
+    <t>760249168</t>
+  </si>
+  <si>
+    <t>FP-LBL-1P-246</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 1 port, electric ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249129</t>
+  </si>
+  <si>
+    <t>760249129</t>
+  </si>
+  <si>
+    <t>FP-LBL-2P-262</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 2 port, electric white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249137</t>
+  </si>
+  <si>
+    <t>760249137</t>
+  </si>
+  <si>
+    <t>FP-LBL-2P-270</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 2 port, electric gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249153</t>
+  </si>
+  <si>
+    <t>760249153</t>
+  </si>
+  <si>
+    <t>FP-LBL-2P-448</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 2 port, light almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249161</t>
+  </si>
+  <si>
+    <t>760249161</t>
+  </si>
+  <si>
+    <t>FP-LBL-2P-148</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 2 port, electric almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249169</t>
+  </si>
+  <si>
+    <t>760249169</t>
+  </si>
+  <si>
+    <t>FP-LBL-2P-246</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 2 port, electric ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249130</t>
+  </si>
+  <si>
+    <t>760249130</t>
+  </si>
+  <si>
+    <t>FP-LBL-4P-262</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 4 port, electric white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249146</t>
+  </si>
+  <si>
+    <t>760249146</t>
+  </si>
+  <si>
+    <t>FP-LBL-4P-266</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 4 port, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249154</t>
+  </si>
+  <si>
+    <t>760249154</t>
+  </si>
+  <si>
+    <t>FP-LBL-4P-448</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 4 port, light almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249131</t>
+  </si>
+  <si>
+    <t>760249131</t>
+  </si>
+  <si>
+    <t>FP-LBL-6P-262</t>
+  </si>
+  <si>
+    <t>Variant of FP-LBL-6P</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 6 port, electric white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249147</t>
+  </si>
+  <si>
+    <t>760249147</t>
+  </si>
+  <si>
+    <t>FP-LBL-6P-266</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 6 port, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249171</t>
+  </si>
+  <si>
+    <t>760249171</t>
+  </si>
+  <si>
+    <t>FP-LBL-6P-246</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 6 port, electric ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249132</t>
+  </si>
+  <si>
+    <t>760249132</t>
+  </si>
+  <si>
+    <t>FP-NLBL-1P-262</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 1 port, electric white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249148</t>
+  </si>
+  <si>
+    <t>760249148</t>
+  </si>
+  <si>
+    <t>FP-NLBL-1P-266</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 1 port, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249156</t>
+  </si>
+  <si>
+    <t>760249156</t>
+  </si>
+  <si>
+    <t>FP-NLBL-1P-448</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 1 port, light almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249172</t>
+  </si>
+  <si>
+    <t>760249172</t>
+  </si>
+  <si>
+    <t>FP-NLBL-1P-246</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 1 port, electric ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249133</t>
+  </si>
+  <si>
+    <t>760249133</t>
+  </si>
+  <si>
+    <t>FP-NLBL-2P-262</t>
+  </si>
+  <si>
+    <t>Variant of FP-NLBL-2P</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 2 port, electric white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249149</t>
+  </si>
+  <si>
+    <t>760249149</t>
+  </si>
+  <si>
+    <t>FP-NLBL-2P-266</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 2 port, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249165</t>
+  </si>
+  <si>
+    <t>760249165</t>
+  </si>
+  <si>
+    <t>FP-NLBL-2P-148</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 2 port, electric almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249150</t>
+  </si>
+  <si>
+    <t>760249150</t>
+  </si>
+  <si>
+    <t>FP-NLBL-4P-266</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 4 port, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249158</t>
+  </si>
+  <si>
+    <t>760249158</t>
+  </si>
+  <si>
+    <t>FP-NLBL-4P-448</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 4 port, light almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249174</t>
+  </si>
+  <si>
+    <t>760249174</t>
+  </si>
+  <si>
+    <t>FP-NLBL-4P-246</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 4 port, electric ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249135</t>
+  </si>
+  <si>
+    <t>760249135</t>
+  </si>
+  <si>
+    <t>FP-NLBL-6P-262</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 6 port, electric white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249159</t>
+  </si>
+  <si>
+    <t>760249159</t>
+  </si>
+  <si>
+    <t>FP-NLBL-6P-448</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 6 port, light almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249167</t>
+  </si>
+  <si>
+    <t>760249167</t>
+  </si>
+  <si>
+    <t>FP-NLBL-6P-148</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 6 port, electric almond</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255231</t>
   </si>
   <si>
     <t>760255231</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Faceplate Standard Kit, 1 Port, White</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255232</t>
   </si>
   <si>
     <t>760255232</t>
   </si>
   <si>
     <t>Faceplate Standard Kit, 2 Port, White</t>
   </si>
   <si>
     <t>272368-2</t>
   </si>
   <si>
     <t>Faceplate Standard Kit, 2 Ports, Shuttered, Almond</t>
   </si>
   <si>
     <t>66441024-01</t>
   </si>
   <si>
     <t>Faceplate, 1 port, SS, flush mount</t>
   </si>
   <si>
     <t>KJ Series</t>
   </si>
   <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760151464</t>
+  </si>
+  <si>
+    <t>760151464</t>
+  </si>
+  <si>
+    <t>LF81-262</t>
+  </si>
+  <si>
+    <t>LF81 Shuttered Duplex Faceplate with labeling</t>
+  </si>
+  <si>
+    <t>M Series</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760161638</t>
+  </si>
+  <si>
+    <t>760161638</t>
+  </si>
+  <si>
+    <t>M14L-245</t>
+  </si>
+  <si>
+    <t>M14L-245 Brown Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760175968</t>
+  </si>
+  <si>
+    <t>760175968</t>
+  </si>
+  <si>
+    <t>M02714-246</t>
+  </si>
+  <si>
+    <t>M02714-246 Flush Mount Faceplate, ivory</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181776</t>
+  </si>
+  <si>
+    <t>760181776</t>
+  </si>
+  <si>
+    <t>M26FP-266</t>
+  </si>
+  <si>
+    <t>M26FP-266 Flexible Faceplate, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181693</t>
+  </si>
+  <si>
+    <t>760181693</t>
+  </si>
+  <si>
+    <t>M14AS-266</t>
+  </si>
+  <si>
+    <t>M14AS-266 Faceplate, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181701</t>
+  </si>
+  <si>
+    <t>760181701</t>
+  </si>
+  <si>
+    <t>M12L-266</t>
+  </si>
+  <si>
+    <t>Variant of M12L</t>
+  </si>
+  <si>
+    <t>M12L-266 Faceplate, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181743</t>
+  </si>
+  <si>
+    <t>760181743</t>
+  </si>
+  <si>
+    <t>M10L-266</t>
+  </si>
+  <si>
+    <t>Variant of M10L</t>
+  </si>
+  <si>
+    <t>M10L-266 Faceplate, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181750</t>
+  </si>
+  <si>
+    <t>760181750</t>
+  </si>
+  <si>
+    <t>M10LW-266</t>
+  </si>
+  <si>
+    <t>Variant of M10LW</t>
+  </si>
+  <si>
+    <t>M10LW-266 Faceplate, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181966</t>
+  </si>
+  <si>
+    <t>760181966</t>
+  </si>
+  <si>
+    <t>M14LE-266</t>
+  </si>
+  <si>
+    <t>M14LE-266 Faceplate, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181974</t>
+  </si>
+  <si>
+    <t>760181974</t>
+  </si>
+  <si>
+    <t>M16LE-266</t>
+  </si>
+  <si>
+    <t>M16LE-266 Faceplate, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760187872</t>
+  </si>
+  <si>
+    <t>760187872</t>
+  </si>
+  <si>
+    <t>M12D-F-262</t>
+  </si>
+  <si>
+    <t>M12D-F-262 Faceplate, 2-port, White</t>
+  </si>
+  <si>
+    <t>966936-5</t>
+  </si>
+  <si>
+    <t>Faceplate kit, Angled, 2-gang, 2 ports for holding MTRJ adapters, almond</t>
+  </si>
+  <si>
+    <t>NETCONNECT®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249249</t>
+  </si>
+  <si>
+    <t>760249249</t>
+  </si>
+  <si>
+    <t>FPS-BS-1P-W</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, universal, one port, British Standard style, shuttered, white</t>
+  </si>
+  <si>
+    <t>2111039-7</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, red</t>
+  </si>
+  <si>
+    <t>E Series</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245363</t>
+  </si>
+  <si>
+    <t>760245363</t>
+  </si>
+  <si>
+    <t>M12CFS</t>
+  </si>
+  <si>
+    <t>M12CFS Modular Shuttered Faceplate, two port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249557</t>
+  </si>
+  <si>
+    <t>760249557</t>
+  </si>
+  <si>
+    <t>Stainless Steel Type Flush Mounted Faceplate, two port, Phone studs</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106237</t>
+  </si>
+  <si>
+    <t>760106237</t>
+  </si>
+  <si>
+    <t>M13L-148</t>
+  </si>
+  <si>
+    <t>L Type Flush-Mounted Faceplate, three port Almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760246283</t>
+  </si>
+  <si>
+    <t>760246283</t>
+  </si>
+  <si>
+    <t>M12FR-262</t>
+  </si>
+  <si>
+    <t>M12FR-262 Unshuttered Faceplate, 2-port, White, Eco-Bulk Package</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245389</t>
+  </si>
+  <si>
+    <t>760245389</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 2 port, SL/SLX, British Standard style, RAL 9003 white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118240</t>
+  </si>
+  <si>
+    <t>760118240</t>
+  </si>
+  <si>
+    <t>M14CE-E -003</t>
+  </si>
+  <si>
+    <t>M14CE-E Type Furniture Faceplate, four port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760123885</t>
+  </si>
+  <si>
+    <t>760123885</t>
+  </si>
+  <si>
+    <t>M18932-246</t>
+  </si>
+  <si>
+    <t>Flush Mount Modular Faceplate, 2 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760123893</t>
+  </si>
+  <si>
+    <t>760123893</t>
+  </si>
+  <si>
+    <t>M18932-262</t>
+  </si>
+  <si>
+    <t>Flush Mount Modular Faceplate, 2 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200451</t>
+  </si>
+  <si>
+    <t>760200451</t>
+  </si>
+  <si>
+    <t>M12CFS Modular Shuttered Faceplate, two port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200485</t>
+  </si>
+  <si>
+    <t>760200485</t>
+  </si>
+  <si>
+    <t>M12CF-262</t>
+  </si>
+  <si>
+    <t>M12CF-262 Modular Faceplate, two port, electrical white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200501</t>
+  </si>
+  <si>
+    <t>760200501</t>
+  </si>
+  <si>
+    <t>M12CFS-262</t>
+  </si>
+  <si>
+    <t>M12CFS-262 Shuttered Faceplate, two port, electrical white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091082</t>
+  </si>
+  <si>
+    <t>760091082</t>
+  </si>
+  <si>
+    <t>M12FR-262 Unshuttered Faceplate, 2-port, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760100867</t>
+  </si>
+  <si>
+    <t>760100867</t>
+  </si>
+  <si>
+    <t>M11SP</t>
+  </si>
+  <si>
+    <t>M11SP 1-port Single Gang Stainless Steel Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760100875</t>
+  </si>
+  <si>
+    <t>760100875</t>
+  </si>
+  <si>
+    <t>M24SP-L</t>
+  </si>
+  <si>
+    <t>M24SP-L 4-port Double Gang Stainless Steel Faceplate with Label</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106203</t>
+  </si>
+  <si>
+    <t>760106203</t>
+  </si>
+  <si>
+    <t>M14LE-148</t>
+  </si>
+  <si>
+    <t>M14LE-148 Almond Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760061580</t>
+  </si>
+  <si>
+    <t>760061580</t>
+  </si>
+  <si>
+    <t>M11BBrass</t>
+  </si>
+  <si>
+    <t>M11BBrass 1-port Single Gang Brushed Brass Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106229</t>
+  </si>
+  <si>
+    <t>760106229</t>
+  </si>
+  <si>
+    <t>M12L-148</t>
+  </si>
+  <si>
+    <t>M121-148 Almond Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106245</t>
+  </si>
+  <si>
+    <t>760106245</t>
+  </si>
+  <si>
+    <t>M16L-148</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, six port almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106260</t>
+  </si>
+  <si>
+    <t>760106260</t>
+  </si>
+  <si>
+    <t>M28L-148</t>
+  </si>
+  <si>
+    <t>M28L-148 Almond Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760115881</t>
+  </si>
+  <si>
+    <t>760115881</t>
+  </si>
+  <si>
+    <t>M12AS-245</t>
+  </si>
+  <si>
+    <t>Variant of M12AS</t>
+  </si>
+  <si>
+    <t>Angled Specialty Faceplate, brown</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118265</t>
+  </si>
+  <si>
+    <t>760118265</t>
+  </si>
+  <si>
+    <t>M14CE-E -270</t>
+  </si>
+  <si>
+    <t>M14CE-E Type Furniture Faceplate, four port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760227637</t>
+  </si>
+  <si>
+    <t>760227637</t>
+  </si>
+  <si>
+    <t>M11FR-262</t>
+  </si>
+  <si>
+    <t>M11FR-262 Shuttered Faceplate, 1-port, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253052</t>
+  </si>
+  <si>
+    <t>760253052</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 2 port, British Standard style, shuttered, angled, white</t>
+  </si>
+  <si>
+    <t>CC0071704/1</t>
+  </si>
+  <si>
+    <t>KF-MFM-2P-IV</t>
+  </si>
+  <si>
+    <t>Keystone Outlet Faceplate, single gang, two port, ivory</t>
+  </si>
+  <si>
+    <t>CC0071613/1</t>
+  </si>
+  <si>
+    <t>KF-MFM-1P-WH</t>
+  </si>
+  <si>
+    <t>Keystone Outlet Faceplate, single gang, one port, white</t>
+  </si>
+  <si>
+    <t>1-2111008-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 1 port, electrical ivory</t>
+  </si>
+  <si>
+    <t>SL Series</t>
+  </si>
+  <si>
+    <t>1-2111012-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 6 port, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111012-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 6 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111023-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 3 port, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111013-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 6 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111009-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 2 port, alpine white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118281</t>
+  </si>
+  <si>
+    <t>760118281</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118299</t>
+  </si>
+  <si>
+    <t>760118299</t>
+  </si>
+  <si>
+    <t>M14CE-E -246</t>
+  </si>
+  <si>
+    <t>M14CE-E Type Furniture Faceplate, four port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760136838</t>
+  </si>
+  <si>
+    <t>760136838</t>
+  </si>
+  <si>
+    <t>M141LE-245</t>
+  </si>
+  <si>
+    <t>M14LE-245 Brown Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760138925</t>
+  </si>
+  <si>
+    <t>760138925</t>
+  </si>
+  <si>
+    <t>M12L-245</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, two port brown</t>
+  </si>
+  <si>
+    <t>8-1859167-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 1 port, for SL series inserts, with label area, white</t>
+  </si>
+  <si>
+    <t>8-1859168-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 2 port, for SL Series inserts, with label area, white</t>
+  </si>
+  <si>
+    <t>1-1375155-3</t>
+  </si>
+  <si>
+    <t>Faceplate, 2 port, angled, flush mount, alpine white</t>
+  </si>
+  <si>
+    <t>1-1479486-3</t>
+  </si>
+  <si>
+    <t>SL Series Faceplate, double gang, double-sided, alpine white</t>
+  </si>
+  <si>
+    <t>1-1427478-3</t>
+  </si>
+  <si>
+    <t>Faceplate, 4 port, mid-size, white</t>
+  </si>
+  <si>
+    <t>1-1479152-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, phone, 1-port, alpine white</t>
+  </si>
+  <si>
+    <t>1-1711307-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, French, unloaded, 45x45 mm, white</t>
+  </si>
+  <si>
+    <t>M10L</t>
+  </si>
+  <si>
+    <t>M10L Type Flush Mounted Faceplate</t>
+  </si>
+  <si>
+    <t>M10LE</t>
+  </si>
+  <si>
+    <t>M10LE Type Flush Mounted Faceplate</t>
+  </si>
+  <si>
+    <t>M12AS</t>
+  </si>
+  <si>
+    <t>M12AS Type Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255103</t>
+  </si>
+  <si>
+    <t>760255103</t>
+  </si>
+  <si>
+    <t>Faceplate BS LJ6C Unloaded, 2 port, white, ECO BULK</t>
+  </si>
+  <si>
+    <t>LJ6C</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249252</t>
   </si>
   <si>
     <t>760249252</t>
   </si>
   <si>
     <t>FPS-BS-2P-B</t>
   </si>
   <si>
     <t>Faceplate Kit, universal, two ports, British Standard style, shuttered, black</t>
   </si>
   <si>
-    <t>FPS-BS</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249256</t>
   </si>
   <si>
     <t>760249256</t>
   </si>
   <si>
     <t>FPUS-BS-2P-W</t>
   </si>
   <si>
     <t>Faceplate Kit, universal, two ports, British Standard style, unshuttered, white</t>
   </si>
   <si>
     <t>FPUS-BS</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253099</t>
   </si>
   <si>
     <t>760253099</t>
   </si>
   <si>
     <t>FPUS-BS-1P-B</t>
   </si>
   <si>
     <t>Faceplate Kit, universal, one port, British Standard style, unshuttered, black</t>
@@ -163,5781 +1258,4686 @@
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760254616</t>
   </si>
   <si>
     <t>760254616</t>
   </si>
   <si>
     <t>FPUS-BS-4P-B</t>
   </si>
   <si>
     <t>Faceplate Kit, universal, four ports, British Standard style, unshuttered,  black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760254617</t>
   </si>
   <si>
     <t>760254617</t>
   </si>
   <si>
     <t>FPUS-BS-4P-W</t>
   </si>
   <si>
     <t>Faceplate Kit, universal, four ports, British Standard style, unshuttered,  white</t>
   </si>
   <si>
+    <t>406185-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4-port, angled, name gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168493</t>
+  </si>
+  <si>
+    <t>108168493</t>
+  </si>
+  <si>
+    <t>M13L-270</t>
+  </si>
+  <si>
+    <t>L Type Flush-Mounted Faceplate, 3 port, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168519</t>
+  </si>
+  <si>
+    <t>108168519</t>
+  </si>
+  <si>
+    <t>M13L-246</t>
+  </si>
+  <si>
+    <t>L Type Flush-Mounted Faceplate, 3 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168527</t>
+  </si>
+  <si>
+    <t>108168527</t>
+  </si>
+  <si>
+    <t>M13L-003</t>
+  </si>
+  <si>
+    <t>L Type Flush-Mounted Faceplate, 3 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168535</t>
+  </si>
+  <si>
+    <t>108168535</t>
+  </si>
+  <si>
+    <t>M14L-270</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 4 port, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168451</t>
+  </si>
+  <si>
+    <t>108168451</t>
+  </si>
+  <si>
+    <t>M12L-270</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 2 port, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168568</t>
+  </si>
+  <si>
+    <t>108168568</t>
+  </si>
+  <si>
+    <t>M14L-003</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 4 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168485</t>
+  </si>
+  <si>
+    <t>108168485</t>
+  </si>
+  <si>
+    <t>M12L-003</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 2 port, black</t>
+  </si>
+  <si>
+    <t>1711168-1</t>
+  </si>
+  <si>
+    <t>EDIZIOdue Faceplate, 2 port, straight, UP, pure white</t>
+  </si>
+  <si>
+    <t>Outlet</t>
+  </si>
+  <si>
+    <t>1711169-1</t>
+  </si>
+  <si>
+    <t>EDIZIOdue Faceplate, 2 port, straight, KNL, pure white</t>
+  </si>
+  <si>
+    <t>1711485-1</t>
+  </si>
+  <si>
+    <t>DIN Flush Mount Angled Outlet, 3 port, includes 50 x 50 mm faceplate, almond</t>
+  </si>
+  <si>
+    <t>1711485-2</t>
+  </si>
+  <si>
+    <t>DIN Flush Mount Angled Outlet, 3 port, includes 50 x 50 mm faceplate, pure white</t>
+  </si>
+  <si>
+    <t>1711276-1</t>
+  </si>
+  <si>
+    <t>Dual Port Outlet, shuttered flat, for 2 SL jacks, 45 x 45 mm</t>
+  </si>
+  <si>
+    <t>1711399-1</t>
+  </si>
+  <si>
+    <t>Faceplate, BS 50 mm unloaded, for 2 shuttered modules, 1 gang, signal white</t>
+  </si>
+  <si>
+    <t>1711411-1</t>
+  </si>
+  <si>
+    <t>Industrial Outlet IP44, without cable gland, light gray</t>
+  </si>
+  <si>
+    <t>1711400-1</t>
+  </si>
+  <si>
+    <t>Faceplate BS 50 mm Unloaded, for 4 shuttered modules, 2 gang, signal white</t>
+  </si>
+  <si>
+    <t>1711282-1</t>
+  </si>
+  <si>
+    <t>EDIZIOdue-Compatible Faceplate, 4 port, straight, pure white</t>
+  </si>
+  <si>
+    <t>1711604-1</t>
+  </si>
+  <si>
+    <t>EDIZIOdue Outlet Kit, UP, angled, 2-port</t>
+  </si>
+  <si>
+    <t>1711537-1</t>
+  </si>
+  <si>
+    <t>DIN Flush Mount Angled Outlet, 3 port, includes 50 x 50 mm faceplate &amp; 80 x 80 mm frame, almond</t>
+  </si>
+  <si>
+    <t>1711644-1</t>
+  </si>
+  <si>
+    <t>EDIZIOdue Outlet Kit,, KLN, angled, 2-port</t>
+  </si>
+  <si>
+    <t>1711632-1</t>
+  </si>
+  <si>
+    <t>EDIZIOdue Outlet Kit, KLN, angled, 2-port</t>
+  </si>
+  <si>
+    <t>1711854-1</t>
+  </si>
+  <si>
+    <t>Industrial Faceplate, IP 44, light gray</t>
+  </si>
+  <si>
+    <t>1859049-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 1 port, 110Connect, British Standard style, white</t>
+  </si>
+  <si>
+    <t>1859050-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 2 port, 110Connect, British Standard style, white</t>
+  </si>
+  <si>
+    <t>1859053-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, 110Connect, British Standard style, white</t>
+  </si>
+  <si>
+    <t>1859083-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, 110Connect, British Standard style, angled, white</t>
+  </si>
+  <si>
+    <t>1859083-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, 110Connect, British Standard style, angled, light almond</t>
+  </si>
+  <si>
+    <t>1933134-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, Flexmode, Black</t>
+  </si>
+  <si>
+    <t>1933134-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, Flexmode, Gray</t>
+  </si>
+  <si>
+    <t>2-1427030-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator SL series, 2-port, with shutter and label, white</t>
+  </si>
+  <si>
+    <t>2-1427030-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator SL series, 3-port, with shutter and label, white</t>
+  </si>
+  <si>
+    <t>2-279393-1</t>
+  </si>
+  <si>
+    <t>Faceplate Shuttered 1 port, white</t>
+  </si>
+  <si>
+    <t>2-279393-2</t>
+  </si>
+  <si>
+    <t>Faceplate Shuttered 2 port, white</t>
+  </si>
+  <si>
+    <t>2-279393-6</t>
+  </si>
+  <si>
+    <t>Faceplate Angled Shuttered 3 port, white</t>
+  </si>
+  <si>
+    <t>2-336614-1</t>
+  </si>
+  <si>
+    <t>Flush Mount Outlet, 3 port, DIN 50 x 50 mm, white</t>
+  </si>
+  <si>
+    <t>336613-1</t>
+  </si>
+  <si>
+    <t>SL Series Installation Kit, 3 port, without plastic frame, almond</t>
+  </si>
+  <si>
+    <t>336614-1</t>
+  </si>
+  <si>
+    <t>SL Series Installation Kit, 3 port, with plastic frame, almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760008631</t>
+  </si>
+  <si>
+    <t>760008631</t>
+  </si>
+  <si>
+    <t>M26FP-270</t>
+  </si>
+  <si>
+    <t>Flexible Faceplate Double Gang Frame, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760010025</t>
+  </si>
+  <si>
+    <t>760010025</t>
+  </si>
+  <si>
+    <t>M13FP-262</t>
+  </si>
+  <si>
+    <t>FP Type Flexible Faceplate Frame, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760008623</t>
+  </si>
+  <si>
+    <t>760008623</t>
+  </si>
+  <si>
+    <t>M26FP-262</t>
+  </si>
+  <si>
+    <t>Flexible Faceplate Double Gang Frame, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760043000</t>
+  </si>
+  <si>
+    <t>760043000</t>
+  </si>
+  <si>
+    <t>IR12SP</t>
+  </si>
+  <si>
+    <t>IR12SP 2-port Single Gang Stainless Steel Industrial Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760043026</t>
+  </si>
+  <si>
+    <t>760043026</t>
+  </si>
+  <si>
+    <t>IR22SP</t>
+  </si>
+  <si>
+    <t>IR22SP 2-port Double Gang Stainless Steel Industrial Faceplate</t>
+  </si>
+  <si>
+    <t>66441024-02</t>
+  </si>
+  <si>
+    <t>6644 1 024-02</t>
+  </si>
+  <si>
+    <t>Faceplate, 2 port, SS, flush mount</t>
+  </si>
+  <si>
+    <t>66441143-01</t>
+  </si>
+  <si>
+    <t>6644 1 143-01</t>
+  </si>
+  <si>
+    <t>Furniture Faceplate, 3 port, with labels and icons, white</t>
+  </si>
+  <si>
+    <t>Furniture faceplate</t>
+  </si>
+  <si>
+    <t>66441144-01</t>
+  </si>
+  <si>
+    <t>6644 1 144-01</t>
+  </si>
+  <si>
+    <t>Furniture Faceplate, 4 port, with labels and icons, white</t>
+  </si>
+  <si>
+    <t>66441164-01</t>
+  </si>
+  <si>
+    <t>6644 1 164-01</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, flush mount, 2-gang, white</t>
+  </si>
+  <si>
+    <t>66441144-04</t>
+  </si>
+  <si>
+    <t>6644 1 144-04</t>
+  </si>
+  <si>
+    <t>Furniture Faceplate, 4 port, with labels and icons, black</t>
+  </si>
+  <si>
+    <t>66441174-01</t>
+  </si>
+  <si>
+    <t>6644 1 174-01</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, angled, 2-gang, white</t>
+  </si>
+  <si>
+    <t>66441178-02</t>
+  </si>
+  <si>
+    <t>6644 1 178-02</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 8 port, angled, 2-gang, ivory</t>
+  </si>
+  <si>
+    <t>66441154-01</t>
+  </si>
+  <si>
+    <t>6644 1 154-01</t>
+  </si>
+  <si>
+    <t>Faceplate, 4 port, 1-gang, unshielded, flush mount, white</t>
+  </si>
+  <si>
+    <t>66441154-02</t>
+  </si>
+  <si>
+    <t>6644 1 154-02</t>
+  </si>
+  <si>
+    <t>Faceplate, 4 port, 1-gang, unshielded, flush mount, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item700191596</t>
+  </si>
+  <si>
+    <t>700191596</t>
+  </si>
+  <si>
+    <t>M4CA-270</t>
+  </si>
+  <si>
+    <t>M4CA Type Adjustable Furniture Faceplate, gray</t>
+  </si>
+  <si>
+    <t>M4CA</t>
+  </si>
+  <si>
+    <t>2225212-1</t>
+  </si>
+  <si>
+    <t>Faceplate (85 X 85) UK-style, 2-port, with shutter, white</t>
+  </si>
+  <si>
+    <t>235001-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 1 port, with shutter, signal white</t>
+  </si>
+  <si>
+    <t>272352-1</t>
+  </si>
+  <si>
+    <t>Faceplate Standard Kit, 1 Port, Almond</t>
+  </si>
+  <si>
+    <t>272378-3</t>
+  </si>
+  <si>
+    <t>Decorator Faceplate Kit Standard, 3-port, Almond</t>
+  </si>
+  <si>
+    <t>272368-1</t>
+  </si>
+  <si>
+    <t>Faceplate Standard Kit, 1 Port, shuttered, Almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255234</t>
+  </si>
+  <si>
+    <t>760255234</t>
+  </si>
+  <si>
+    <t>Faceplate Standard Kit, 2 Port, Shuttered, White</t>
+  </si>
+  <si>
+    <t>5-336608-1</t>
+  </si>
+  <si>
+    <t>Faceplate Frame Kit, 80x80 to 50x50, for DIN applications, white</t>
+  </si>
+  <si>
+    <t>5-336608-3</t>
+  </si>
+  <si>
+    <t>Faceplate Frame Kit, 80x80 to 50x50, for DIN applications, black</t>
+  </si>
+  <si>
+    <t>2-966936-2</t>
+  </si>
+  <si>
+    <t>Faceplate kit, Angled, 2-gang, 2 ports for holding SC adapters, pure white</t>
+  </si>
+  <si>
+    <t>2111009-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 2 port, vertical orientation, gray</t>
+  </si>
+  <si>
+    <t>2111013-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 6 port, vertical orientation, almond</t>
+  </si>
+  <si>
+    <t>2111013-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 6 port, vertical orientation, black</t>
+  </si>
+  <si>
+    <t>2111010-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 3 port, vertical orientation, black</t>
+  </si>
+  <si>
+    <t>2111021-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 1 port, vertical orientation, black</t>
+  </si>
+  <si>
+    <t>2111008-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 1 port, vertical orientation, black</t>
+  </si>
+  <si>
+    <t>2111024-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 4 port, vertical orientation, black</t>
+  </si>
+  <si>
+    <t>2111010-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 3 port, vertical orientation, gray</t>
+  </si>
+  <si>
+    <t>2111008-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 1 port, vertical orientation, gray</t>
+  </si>
+  <si>
+    <t>2111014-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 8 port, vertical orientation, black</t>
+  </si>
+  <si>
+    <t>2111024-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 4 port, vertical orientation, gray</t>
+  </si>
+  <si>
+    <t>2111009-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 2 port, vertical orientation, light almond</t>
+  </si>
+  <si>
+    <t>2111011-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, vertical orientation, light almond</t>
+  </si>
+  <si>
+    <t>2111011-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, vertical orientation, black</t>
+  </si>
+  <si>
+    <t>2111015-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 12 port, vertical orientation, black</t>
+  </si>
+  <si>
+    <t>2111025-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 6 port, vertical orientation, gray</t>
+  </si>
+  <si>
+    <t>2111049-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 1 port, gray</t>
+  </si>
+  <si>
+    <t>2111038-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 3 port, almond</t>
+  </si>
+  <si>
+    <t>2111012-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 6 port, vertical orientation, light almond</t>
+  </si>
+  <si>
+    <t>2111023-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 3 port, vertical orientation, black</t>
+  </si>
+  <si>
+    <t>2111036-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 1 port, black</t>
+  </si>
+  <si>
+    <t>2111050-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 2 port, black</t>
+  </si>
+  <si>
+    <t>2111021-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 1 port, vertical orientation, almond</t>
+  </si>
+  <si>
+    <t>2111012-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 6 port, vertical orientation, black</t>
+  </si>
+  <si>
+    <t>2111040-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 6 port, white</t>
+  </si>
+  <si>
+    <t>2111043-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 12 port, almond</t>
+  </si>
+  <si>
+    <t>2111043-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 12 port, black</t>
+  </si>
+  <si>
+    <t>2111036-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 1 port, white</t>
+  </si>
+  <si>
+    <t>2111040-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 6 port, gray</t>
+  </si>
+  <si>
+    <t>2111043-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 12 port, white</t>
+  </si>
+  <si>
+    <t>2111024-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 4 port, vertical orientation, almond</t>
+  </si>
+  <si>
+    <t>2111052-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 4 port, white</t>
+  </si>
+  <si>
+    <t>2111050-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 2 port, gray</t>
+  </si>
+  <si>
+    <t>2111052-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 4 port, gray</t>
+  </si>
+  <si>
+    <t>2111051-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 3 port, almond</t>
+  </si>
+  <si>
+    <t>2111041-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 6 port, white</t>
+  </si>
+  <si>
+    <t>2111053-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 6 port, black</t>
+  </si>
+  <si>
+    <t>2111041-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 6 port, gray</t>
+  </si>
+  <si>
+    <t>2111039-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, white</t>
+  </si>
+  <si>
+    <t>2111051-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 3 port, white</t>
+  </si>
+  <si>
+    <t>2111051-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 3 port, gray</t>
+  </si>
+  <si>
+    <t>2111052-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 4 port, almond</t>
+  </si>
+  <si>
+    <t>1375006-2</t>
+  </si>
+  <si>
+    <t>Large base Furniture Faceplate Kit, black</t>
+  </si>
+  <si>
+    <t>1375155-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 1-gang, angled, 2 port, almond</t>
+  </si>
+  <si>
+    <t>1375155-3</t>
+  </si>
+  <si>
+    <t>Faceplate, 2 port, angled, flush mount, white</t>
+  </si>
+  <si>
+    <t>1427023-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4-port, white</t>
+  </si>
+  <si>
+    <t>1427475-3</t>
+  </si>
+  <si>
+    <t>Faceplate, 1 port, mid-size, white</t>
+  </si>
+  <si>
+    <t>1427476-3</t>
+  </si>
+  <si>
+    <t>Faceplate, 2 port, mid-size, white</t>
+  </si>
+  <si>
+    <t>1427477-3</t>
+  </si>
+  <si>
+    <t>Faceplate, 3 port, mid-size, white</t>
+  </si>
+  <si>
+    <t>1479159-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 1-port, white</t>
+  </si>
+  <si>
+    <t>1479152-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, phone, 1-port, almond</t>
+  </si>
+  <si>
+    <t>1479594-2</t>
+  </si>
+  <si>
+    <t>ETHERSEAL® Faceplate, stainless steel, 1-gang, 2-port, with gasket</t>
+  </si>
+  <si>
+    <t>ETHERSEAL</t>
+  </si>
+  <si>
+    <t>1479486-3</t>
+  </si>
+  <si>
+    <t>SL Series Faceplate, double gang, double-sided, white</t>
+  </si>
+  <si>
+    <t>557505-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 1-gang, 2 port, white</t>
+  </si>
+  <si>
+    <t>557505-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 1-gang, 2 port, gray</t>
+  </si>
+  <si>
+    <t>557691-1</t>
+  </si>
+  <si>
+    <t>110Connect Faceplate Kit, 6-port, light almond</t>
+  </si>
+  <si>
+    <t>558106-1</t>
+  </si>
+  <si>
+    <t>Flexmode Faceplate Kit, 2-port, flush mount, Black</t>
+  </si>
+  <si>
+    <t>557691-3</t>
+  </si>
+  <si>
+    <t>110Connect Faceplate Kit, 6-port, white</t>
+  </si>
+  <si>
+    <t>558106-2</t>
+  </si>
+  <si>
+    <t>Flexmode Faceplate Kit, 2-port, flush mount, almond</t>
+  </si>
+  <si>
+    <t>558106-3</t>
+  </si>
+  <si>
+    <t>Flexmode Faceplate Kit, 2-port, flush mount, white</t>
+  </si>
+  <si>
+    <t>558106-4</t>
+  </si>
+  <si>
+    <t>Flexmode Faceplate Kit, 2-port, flush mount, Gray</t>
+  </si>
+  <si>
+    <t>558107-2</t>
+  </si>
+  <si>
+    <t>Flexmode Faceplate Kit, 3-port, flush mount, almond</t>
+  </si>
+  <si>
+    <t>558088-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, 110 connect, almond</t>
+  </si>
+  <si>
+    <t>558088-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, 110 connect, black</t>
+  </si>
+  <si>
+    <t>558191-1</t>
+  </si>
+  <si>
+    <t>Faceplate for HERMAN MILLER Furniture, 4-port, black</t>
+  </si>
+  <si>
+    <t>558088-7</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, 110 connect, red</t>
+  </si>
+  <si>
+    <t>569127-2</t>
+  </si>
+  <si>
+    <t>Faceplate for HERMAN MILLER Furniture, standard, white</t>
+  </si>
+  <si>
+    <t>64671108-00</t>
+  </si>
+  <si>
+    <t>6467 1 108-00</t>
+  </si>
+  <si>
+    <t>Faceplate, flush mount, modular jack, single, box of 10</t>
+  </si>
+  <si>
+    <t>64671110-00</t>
+  </si>
+  <si>
+    <t>6467 1 110-00</t>
+  </si>
+  <si>
+    <t>Faceplate, flush mount, modular jack, dual, box of 10</t>
+  </si>
+  <si>
+    <t>65401812-04</t>
+  </si>
+  <si>
+    <t>6540 1 812-04</t>
+  </si>
+  <si>
+    <t>Faceplate, 2-port, 1-gang, flush mount, UK style (deep), white</t>
+  </si>
+  <si>
+    <t>65401812-05</t>
+  </si>
+  <si>
+    <t>6540 1 812-05</t>
+  </si>
+  <si>
+    <t>Faceplate, 4-port, 2-gang, flush mount, UK style (deep), white</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256273</t>
   </si>
   <si>
     <t>760256273</t>
   </si>
   <si>
     <t>FPDS-BS-2P-SW</t>
   </si>
   <si>
     <t>Faceplate Kit, Decorator, two ports, British Standard style, signal white</t>
   </si>
   <si>
-    <t>Universal Opening Series</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256274</t>
   </si>
   <si>
     <t>760256274</t>
   </si>
   <si>
     <t>FPDS-BS-4P-SW</t>
   </si>
   <si>
     <t>Faceplate Kit, Decorator, four ports, British Standard style, signal white</t>
   </si>
   <si>
     <t>1479486-2</t>
   </si>
   <si>
     <t>SL Series Faceplate, double gang, double-sided, black</t>
   </si>
   <si>
-    <t>SL Series</t>
-[...1 lines deleted...]
-  <si>
     <t>1339118-2</t>
   </si>
   <si>
     <t>Faceplate Kit, SL Series, single gang, black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256269</t>
   </si>
   <si>
     <t>760256269</t>
   </si>
   <si>
     <t>FPDS-BS-1P-PW</t>
   </si>
   <si>
     <t>Faceplate Kit, Decorator, one port, British Standard style, pro white</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760257774</t>
   </si>
   <si>
     <t>760257774</t>
   </si>
   <si>
     <t>FPDS-BS-1P-NL-SW</t>
   </si>
   <si>
     <t>Faceplate Kit, Decorator, one port, British Standard style, no label, signal white</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258029</t>
-[...38 lines deleted...]
-    <t>LJ6C</t>
+    <t>1-2111042-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 8 port, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111023-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 3 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111014-1</t>
+  </si>
+  <si>
+    <t>1-2111052-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 4 port, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111042-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 8 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111024-1</t>
+  </si>
+  <si>
+    <t>1-2111052-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 4 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111203-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, horizontal orientation, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111010-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 3 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111024-3</t>
+  </si>
+  <si>
+    <t>1-2111011-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111049-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 1 port, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111011-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111021-1</t>
+  </si>
+  <si>
+    <t>1-2111021-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 1 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111050-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 2 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111051-1</t>
+  </si>
+  <si>
+    <t>1-2111051-3</t>
+  </si>
+  <si>
+    <t>1-406185-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4-port, angled, electric ivory</t>
+  </si>
+  <si>
+    <t>1-557505-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 1-gang, 2 port, electric ivory</t>
+  </si>
+  <si>
+    <t>1-558088-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, 110 connect, electrical ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106720212</t>
+  </si>
+  <si>
+    <t>106720212</t>
+  </si>
+  <si>
+    <t>Flush Mount Faceplate, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107276180</t>
+  </si>
+  <si>
+    <t>107276180</t>
+  </si>
+  <si>
+    <t>M12AP-262</t>
+  </si>
+  <si>
+    <t>L Type Flush-Mounted Faceplate, two port vertical alignment, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106650880</t>
+  </si>
+  <si>
+    <t>106650880</t>
+  </si>
+  <si>
+    <t>M13C-246</t>
+  </si>
+  <si>
+    <t>M13C Type Furniture Faceplate, three port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107167496</t>
+  </si>
+  <si>
+    <t>107167496</t>
+  </si>
+  <si>
+    <t>M26C-246</t>
+  </si>
+  <si>
+    <t>M26C Type Funiture Faceplate, six port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107276172</t>
+  </si>
+  <si>
+    <t>107276172</t>
+  </si>
+  <si>
+    <t>M12AP-246</t>
+  </si>
+  <si>
+    <t>L Type Flush-Mounted Faceplate, two port vertical alignment, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107655169</t>
+  </si>
+  <si>
+    <t>107655169</t>
+  </si>
+  <si>
+    <t>M14MMO-003</t>
+  </si>
+  <si>
+    <t>MMO Type Flush Mounted Angled Faceplate, four port black</t>
+  </si>
+  <si>
+    <t>Flush mount outlet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107655177</t>
+  </si>
+  <si>
+    <t>107655177</t>
+  </si>
+  <si>
+    <t>M14MMO-246</t>
+  </si>
+  <si>
+    <t>MMO Type Flush Mounted Angled Faceplate, four port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713612</t>
+  </si>
+  <si>
+    <t>107713612</t>
+  </si>
+  <si>
+    <t>M14AS-003</t>
+  </si>
+  <si>
+    <t>Angled Flush Mounted Faceplate, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713554</t>
+  </si>
+  <si>
+    <t>107713554</t>
+  </si>
+  <si>
+    <t>M12AS-270</t>
+  </si>
+  <si>
+    <t>Angled Specialty Faceplate, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258435</t>
+  </si>
+  <si>
+    <t>108258435</t>
+  </si>
+  <si>
+    <t>M10L-270</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 1 port, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258450</t>
+  </si>
+  <si>
+    <t>108258450</t>
+  </si>
+  <si>
+    <t>M10LW-246</t>
+  </si>
+  <si>
+    <t>Wall Mount Telephone, 1 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258468</t>
+  </si>
+  <si>
+    <t>108258468</t>
+  </si>
+  <si>
+    <t>M10LW-262</t>
+  </si>
+  <si>
+    <t>Wall Mount Telephone, 1 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333147</t>
+  </si>
+  <si>
+    <t>108333147</t>
+  </si>
+  <si>
+    <t>M14LE-215</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 4 port, cream</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258419</t>
+  </si>
+  <si>
+    <t>108258419</t>
+  </si>
+  <si>
+    <t>M10L-246</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 1 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108332982</t>
+  </si>
+  <si>
+    <t>108332982</t>
+  </si>
+  <si>
+    <t>M10LE-003</t>
+  </si>
+  <si>
+    <t>Variant of M10LE</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 1 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108332990</t>
+  </si>
+  <si>
+    <t>108332990</t>
+  </si>
+  <si>
+    <t>M10LE-215</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 1 port, cream</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333097</t>
+  </si>
+  <si>
+    <t>108333097</t>
+  </si>
+  <si>
+    <t>M13LE-215</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 3 port, cream</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333196</t>
+  </si>
+  <si>
+    <t>108333196</t>
+  </si>
+  <si>
+    <t>M16LE-215</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 6 port, cream</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333113</t>
+  </si>
+  <si>
+    <t>108333113</t>
+  </si>
+  <si>
+    <t>M13LE-262</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 3 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333121</t>
+  </si>
+  <si>
+    <t>108333121</t>
+  </si>
+  <si>
+    <t>M13LE-270</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 3 port, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108502329</t>
+  </si>
+  <si>
+    <t>108502329</t>
+  </si>
+  <si>
+    <t>M10MMFP-262</t>
+  </si>
+  <si>
+    <t>Variant of M10MM</t>
+  </si>
+  <si>
+    <t>MMFP Type Flush Mounted Multimide Faceplate, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333220</t>
+  </si>
+  <si>
+    <t>108333220</t>
+  </si>
+  <si>
+    <t>M16LE-270</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 6 port, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108406430</t>
+  </si>
+  <si>
+    <t>108406430</t>
+  </si>
+  <si>
+    <t>M14CH-262</t>
+  </si>
+  <si>
+    <t>M14CH Type Furniture Faceplate, 4 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108564675</t>
+  </si>
+  <si>
+    <t>108564675</t>
+  </si>
+  <si>
+    <t>M13CLS-246</t>
+  </si>
+  <si>
+    <t>Flexible Faceplate with Single Gang Frame, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108406448</t>
+  </si>
+  <si>
+    <t>108406448</t>
+  </si>
+  <si>
+    <t>M14CH-270</t>
+  </si>
+  <si>
+    <t>M14CH Type Furniture Faceplate, four port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108685033</t>
+  </si>
+  <si>
+    <t>108685033</t>
+  </si>
+  <si>
+    <t>M28L-270</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Double Gang Faceplate, eight port, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108564709</t>
+  </si>
+  <si>
+    <t>108564709</t>
+  </si>
+  <si>
+    <t>M13CLS-003</t>
+  </si>
+  <si>
+    <t>Flexible Faceplate with Single Gang Frame, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108615196</t>
+  </si>
+  <si>
+    <t>108615196</t>
+  </si>
+  <si>
+    <t>M13SP</t>
+  </si>
+  <si>
+    <t>SP Type Flush-Mounted Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108685017</t>
+  </si>
+  <si>
+    <t>108685017</t>
+  </si>
+  <si>
+    <t>M28L-246</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Double Gang Faceplate, eight port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245048</t>
+  </si>
+  <si>
+    <t>760245048</t>
+  </si>
+  <si>
+    <t>LF81-WHITE</t>
+  </si>
+  <si>
+    <t>LF81-262 Shuttered Faceplate Clip, White, 1 Port, Antimicrobial treated</t>
+  </si>
+  <si>
+    <t>Module</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760045054</t>
+  </si>
+  <si>
+    <t>760045054</t>
+  </si>
+  <si>
+    <t>M13HM-262</t>
+  </si>
+  <si>
+    <t>M13HM Type Funiture Faceplate, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760045062</t>
+  </si>
+  <si>
+    <t>760045062</t>
+  </si>
+  <si>
+    <t>M13HM-270</t>
+  </si>
+  <si>
+    <t>M13HM Type Funiture Faceplate, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072181</t>
+  </si>
+  <si>
+    <t>760072181</t>
+  </si>
+  <si>
+    <t>M12SP-L</t>
+  </si>
+  <si>
+    <t>Stainless Steel Type Flush Mounted Faceplate, two port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072199</t>
+  </si>
+  <si>
+    <t>760072199</t>
+  </si>
+  <si>
+    <t>M13SP-L</t>
+  </si>
+  <si>
+    <t>M13SP-L 3-port Single Gang Stainless Steel Faceplate with Label</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072207</t>
+  </si>
+  <si>
+    <t>760072207</t>
+  </si>
+  <si>
+    <t>M14SP-L</t>
+  </si>
+  <si>
+    <t>M14SP-L 4-port Single Gang Stainless Steel Faceplate with Label</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072074</t>
+  </si>
+  <si>
+    <t>760072074</t>
+  </si>
+  <si>
+    <t>M11SP-L</t>
+  </si>
+  <si>
+    <t>M11SP-L 1-port Single Gang Stainless Steel Faceplate with Label</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072215</t>
+  </si>
+  <si>
+    <t>760072215</t>
+  </si>
+  <si>
+    <t>M16SP-L</t>
+  </si>
+  <si>
+    <t>M16SP-L 6-port Single Gang Stainless Steel Faceplate with Label</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760080812</t>
+  </si>
+  <si>
+    <t>760080812</t>
+  </si>
+  <si>
+    <t>M12LE-148</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, two port almond</t>
+  </si>
+  <si>
+    <t>1-2111022-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 2 port, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111037-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 2 port, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111008-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 1 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111022-3</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106650898</t>
+  </si>
+  <si>
+    <t>106650898</t>
+  </si>
+  <si>
+    <t>M13C-262</t>
+  </si>
+  <si>
+    <t>M13C Type Furniture Faceplate, three port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168501</t>
+  </si>
+  <si>
+    <t>108168501</t>
+  </si>
+  <si>
+    <t>M13L-262</t>
+  </si>
+  <si>
+    <t>L Type Flush-Mounted Faceplate, 3 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168469</t>
+  </si>
+  <si>
+    <t>108168469</t>
+  </si>
+  <si>
+    <t>M12L-262</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 2 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168584</t>
+  </si>
+  <si>
+    <t>108168584</t>
+  </si>
+  <si>
+    <t>M16L-262</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 6 port, white</t>
+  </si>
+  <si>
+    <t>2111022-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 2 port, vertical orientation, light almond</t>
+  </si>
+  <si>
+    <t>2111039-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, gray</t>
+  </si>
+  <si>
+    <t>2111037-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 2 port, gray</t>
+  </si>
+  <si>
+    <t>2111039-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, light almond</t>
+  </si>
+  <si>
+    <t>2111039-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091249</t>
+  </si>
+  <si>
+    <t>760091249</t>
+  </si>
+  <si>
+    <t>M13FP-TR-246 (IVORY) HIGH PROFILE</t>
+  </si>
+  <si>
+    <t>FP Type Tamper-Resistant High Profile Faceplate Kit, ivory</t>
+  </si>
+  <si>
+    <t>Tamper-resistant faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091298</t>
+  </si>
+  <si>
+    <t>760091298</t>
+  </si>
+  <si>
+    <t>M13FP-TR1-246 (IVORY) LOW PROFILE</t>
+  </si>
+  <si>
+    <t>FP Type Tamper-Resistant Low Profile Faceplate Kit, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760250080</t>
+  </si>
+  <si>
+    <t>760250080</t>
+  </si>
+  <si>
+    <t>M14L-262 AB</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, M14L-262, electric white, antimicrobial, eco-bulk</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258041</t>
   </si>
   <si>
     <t>760258041</t>
   </si>
   <si>
     <t>FP-LBL-12P-003</t>
   </si>
   <si>
     <t>Faceplate Kit, Labelled, 2-gang, 12 port, electric black</t>
   </si>
   <si>
-    <t>FP-LBL</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258043</t>
   </si>
   <si>
     <t>760258043</t>
   </si>
   <si>
     <t>FP-LBL-12P-270</t>
   </si>
   <si>
     <t>Faceplate Kit, Labelled, 2-gang, 12 port, electric gray</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258047</t>
   </si>
   <si>
     <t>760258047</t>
   </si>
   <si>
     <t>FP-LBL-12P-246</t>
   </si>
   <si>
     <t>Faceplate Kit, Labelled, 2-gang, 12 port, electric ivory</t>
   </si>
   <si>
-    <t>1-1375155-3</t>
-[...1915 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760165720</t>
   </si>
   <si>
     <t>760165720</t>
   </si>
   <si>
     <t>M10LE-245</t>
   </si>
   <si>
     <t>LE Type Flush Mounted Faceplate, one port, electrical brown</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760175968</t>
-[...758 lines deleted...]
-    <t>NAR Faceplate kit, 2 Port, with Label, Multiple Colors</t>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760045039</t>
+  </si>
+  <si>
+    <t>760045039</t>
+  </si>
+  <si>
+    <t>M13HM-003</t>
+  </si>
+  <si>
+    <t>M13HM Type Funiture Faceplate, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760045047</t>
+  </si>
+  <si>
+    <t>760045047</t>
+  </si>
+  <si>
+    <t>M13HM-246</t>
+  </si>
+  <si>
+    <t>M13HM Type Funiture Faceplate, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760071258</t>
+  </si>
+  <si>
+    <t>760071258</t>
+  </si>
+  <si>
+    <t>M14C-262</t>
+  </si>
+  <si>
+    <t>M14C Type Furniture Faceplate, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760075044</t>
+  </si>
+  <si>
+    <t>760075044</t>
+  </si>
+  <si>
+    <t>M10LW-148</t>
+  </si>
+  <si>
+    <t>Wall Mount Telephone, one port almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106187</t>
+  </si>
+  <si>
+    <t>760106187</t>
+  </si>
+  <si>
+    <t>M10L-148</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, one port Almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108216144</t>
+  </si>
+  <si>
+    <t>108216144</t>
+  </si>
+  <si>
+    <t>M14CE-246</t>
+  </si>
+  <si>
+    <t>M14CE Type Furniture Faceplate, 4 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108216151</t>
+  </si>
+  <si>
+    <t>108216151</t>
+  </si>
+  <si>
+    <t>M14CE-003</t>
+  </si>
+  <si>
+    <t>M14CE Type Furniture Faceplate, 4 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108216128</t>
+  </si>
+  <si>
+    <t>108216128</t>
+  </si>
+  <si>
+    <t>M14CE-262</t>
+  </si>
+  <si>
+    <t>M14CE Type Furniture Faceplate, 4 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333030</t>
+  </si>
+  <si>
+    <t>108333030</t>
+  </si>
+  <si>
+    <t>M12LE-003</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 2 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258476</t>
+  </si>
+  <si>
+    <t>108258476</t>
+  </si>
+  <si>
+    <t>M10LW-270</t>
+  </si>
+  <si>
+    <t>M10LW-270 Faceplate, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333048</t>
+  </si>
+  <si>
+    <t>108333048</t>
+  </si>
+  <si>
+    <t>M12LE-215</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 2 port, cream</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333139</t>
+  </si>
+  <si>
+    <t>108333139</t>
+  </si>
+  <si>
+    <t>M14LE-003</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 4 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258401</t>
+  </si>
+  <si>
+    <t>108258401</t>
+  </si>
+  <si>
+    <t>M10L-003</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 1 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333055</t>
+  </si>
+  <si>
+    <t>108333055</t>
+  </si>
+  <si>
+    <t>M12LE-246</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 2 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333063</t>
+  </si>
+  <si>
+    <t>108333063</t>
+  </si>
+  <si>
+    <t>M12LE-262</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 2 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333154</t>
+  </si>
+  <si>
+    <t>108333154</t>
+  </si>
+  <si>
+    <t>M14LE-246</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 4 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333071</t>
+  </si>
+  <si>
+    <t>108333071</t>
+  </si>
+  <si>
+    <t>M12LE-270</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 2 port, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333162</t>
+  </si>
+  <si>
+    <t>108333162</t>
+  </si>
+  <si>
+    <t>M14LE-262</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 4 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333170</t>
+  </si>
+  <si>
+    <t>108333170</t>
+  </si>
+  <si>
+    <t>M14LE-270</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 4 port, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333089</t>
+  </si>
+  <si>
+    <t>108333089</t>
+  </si>
+  <si>
+    <t>M13LE-003</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 3 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333188</t>
+  </si>
+  <si>
+    <t>108333188</t>
+  </si>
+  <si>
+    <t>M16LE-003</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 6 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333006</t>
+  </si>
+  <si>
+    <t>108333006</t>
+  </si>
+  <si>
+    <t>M10LE-246</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 1 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333105</t>
+  </si>
+  <si>
+    <t>108333105</t>
+  </si>
+  <si>
+    <t>M13LE-246</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 3 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108502287</t>
+  </si>
+  <si>
+    <t>108502287</t>
+  </si>
+  <si>
+    <t>M10MMFP-003</t>
+  </si>
+  <si>
+    <t>MMFP Type Flush Mounted Multimide Faceplate, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333204</t>
+  </si>
+  <si>
+    <t>108333204</t>
+  </si>
+  <si>
+    <t>M16LE-246</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 6 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333022</t>
+  </si>
+  <si>
+    <t>108333022</t>
+  </si>
+  <si>
+    <t>M10LE-270</t>
+  </si>
+  <si>
+    <t>M10LE-270 Faceplate, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108406414</t>
+  </si>
+  <si>
+    <t>108406414</t>
+  </si>
+  <si>
+    <t>M14CH-003</t>
+  </si>
+  <si>
+    <t>M14CH Type Furniture Faceplate, 4 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108502303</t>
+  </si>
+  <si>
+    <t>108502303</t>
+  </si>
+  <si>
+    <t>M10MMFP-246</t>
+  </si>
+  <si>
+    <t>MMFP Type Flush Mounted Multimide Faceplate, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333212</t>
+  </si>
+  <si>
+    <t>108333212</t>
+  </si>
+  <si>
+    <t>M16LE-262</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 6 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108406422</t>
+  </si>
+  <si>
+    <t>108406422</t>
+  </si>
+  <si>
+    <t>M14CH-246</t>
+  </si>
+  <si>
+    <t>M14CH Type Furniture Faceplate, 4 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108615204</t>
+  </si>
+  <si>
+    <t>108615204</t>
+  </si>
+  <si>
+    <t>M14SP</t>
+  </si>
+  <si>
+    <t>M14SP 4-port Single Gang Stainless Steel Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108615212</t>
+  </si>
+  <si>
+    <t>108615212</t>
+  </si>
+  <si>
+    <t>M16SP</t>
+  </si>
+  <si>
+    <t>M16SP 6-port Single Gang Stainless Steel Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108502337</t>
+  </si>
+  <si>
+    <t>108502337</t>
+  </si>
+  <si>
+    <t>M10MMFP-270</t>
+  </si>
+  <si>
+    <t>MMFP Type Flush Mounted Multimide Faceplate, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108564683</t>
+  </si>
+  <si>
+    <t>108564683</t>
+  </si>
+  <si>
+    <t>M13CLS-262</t>
+  </si>
+  <si>
+    <t>Flexible Faceplate with Single Gang Frame, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108564691</t>
+  </si>
+  <si>
+    <t>108564691</t>
+  </si>
+  <si>
+    <t>M13CLS-270</t>
+  </si>
+  <si>
+    <t>Flexible Faceplate with Single Gang Frame, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108685009</t>
+  </si>
+  <si>
+    <t>108685009</t>
+  </si>
+  <si>
+    <t>M28L-003</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Double Gang Faceplate, eight port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760076992</t>
+  </si>
+  <si>
+    <t>760076992</t>
+  </si>
+  <si>
+    <t>SWISS FLF FACEPLATE (WHITE)</t>
+  </si>
+  <si>
+    <t>Swiss FLF Faceplate</t>
+  </si>
+  <si>
+    <t>336793-1</t>
+  </si>
+  <si>
+    <t>RJ45 Outlet, 45 mm x 45 mm, 1/2 ports, flush mount, white</t>
+  </si>
+  <si>
+    <t>406185-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4-port, angled, almond</t>
+  </si>
+  <si>
+    <t>406185-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4-port, angled, black</t>
+  </si>
+  <si>
+    <t>406185-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4-port, angled, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258031</t>
+  </si>
+  <si>
+    <t>760258031</t>
+  </si>
+  <si>
+    <t>FPDS-BS-4P-CW</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator, four ports, British Standard style, cream white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760159186</t>
+  </si>
+  <si>
+    <t>760159186</t>
+  </si>
+  <si>
+    <t>KF-MFM-6P-WH</t>
+  </si>
+  <si>
+    <t>Keystone Outlet Faceplate, Single Gang, 6 Port, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760042994</t>
+  </si>
+  <si>
+    <t>760042994</t>
+  </si>
+  <si>
+    <t>IR11SP</t>
+  </si>
+  <si>
+    <t>IR11SP 1-port Single Gang Stainless Steel Industrial Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760043018</t>
+  </si>
+  <si>
+    <t>760043018</t>
+  </si>
+  <si>
+    <t>IR24SP</t>
+  </si>
+  <si>
+    <t>IR24SP 4-port Double Gang Stainless Steel Industrial Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118257</t>
+  </si>
+  <si>
+    <t>760118257</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760123877</t>
+  </si>
+  <si>
+    <t>760123877</t>
+  </si>
+  <si>
+    <t>M18930-246</t>
+  </si>
+  <si>
+    <t>Surface Mount Modular Faceplate, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760123901</t>
+  </si>
+  <si>
+    <t>760123901</t>
+  </si>
+  <si>
+    <t>M18930-262</t>
+  </si>
+  <si>
+    <t>Surface Mount Modular Faceplate, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181719</t>
+  </si>
+  <si>
+    <t>760181719</t>
+  </si>
+  <si>
+    <t>M13L-266</t>
+  </si>
+  <si>
+    <t>M13L-266 Faceplate, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181727</t>
+  </si>
+  <si>
+    <t>760181727</t>
+  </si>
+  <si>
+    <t>M14L-266</t>
+  </si>
+  <si>
+    <t>M14L-266 Faceplate, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181735</t>
+  </si>
+  <si>
+    <t>760181735</t>
+  </si>
+  <si>
+    <t>M16L-266</t>
+  </si>
+  <si>
+    <t>M16L-266 Faceplate, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181958</t>
+  </si>
+  <si>
+    <t>760181958</t>
+  </si>
+  <si>
+    <t>M13LE-266</t>
+  </si>
+  <si>
+    <t>M13LE-266 Faceplate, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181768</t>
+  </si>
+  <si>
+    <t>760181768</t>
+  </si>
+  <si>
+    <t>M28L-266</t>
+  </si>
+  <si>
+    <t>M28L-266 Faceplate, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181818</t>
+  </si>
+  <si>
+    <t>760181818</t>
+  </si>
+  <si>
+    <t>M13FP-266</t>
+  </si>
+  <si>
+    <t>M13FP-266 Flexible Faceplate, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181933</t>
+  </si>
+  <si>
+    <t>760181933</t>
+  </si>
+  <si>
+    <t>M10LE-266</t>
+  </si>
+  <si>
+    <t>M10LE-266 Faceplate, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181941</t>
+  </si>
+  <si>
+    <t>760181941</t>
+  </si>
+  <si>
+    <t>M12LE-266</t>
+  </si>
+  <si>
+    <t>M12LE-266 Faceplate, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760187880</t>
+  </si>
+  <si>
+    <t>760187880</t>
+  </si>
+  <si>
+    <t>M14D-F-262</t>
+  </si>
+  <si>
+    <t>M14D-F-262 Double Faceplate, 4-port, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760138453</t>
+  </si>
+  <si>
+    <t>760138453</t>
+  </si>
+  <si>
+    <t>M14L-148</t>
+  </si>
+  <si>
+    <t>M14L-148 Almond Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249255</t>
+  </si>
+  <si>
+    <t>760249255</t>
+  </si>
+  <si>
+    <t>FPUS-BS-2P-B</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, universal, two ports, British Standard style, unshuttered, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760252407</t>
+  </si>
+  <si>
+    <t>760252407</t>
+  </si>
+  <si>
+    <t>FPUS-BS-2P-SS</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, universal, two ports, British Standard style, unshuttered, silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253101</t>
+  </si>
+  <si>
+    <t>760253101</t>
+  </si>
+  <si>
+    <t>FPUS-BS-1P-SS</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, universal, one port , British Standard style, unshuttered, silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760254618</t>
+  </si>
+  <si>
+    <t>760254618</t>
+  </si>
+  <si>
+    <t>FPUS-BS-4P-SS</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, universal, four ports, British Standard style, unshuttered, silver</t>
+  </si>
+  <si>
+    <t>FP-LBL-1P</t>
+  </si>
+  <si>
+    <t>NAR Faceplate kit, 1 Port, with Label, Multiple Colors</t>
+  </si>
+  <si>
+    <t>FP-NLBL-1P</t>
+  </si>
+  <si>
+    <t>NAR Faceplate kit, 1 Port, without Label, Multiple Colors</t>
+  </si>
+  <si>
+    <t>FP-NLBL-2P</t>
+  </si>
+  <si>
+    <t>NAR Faceplate kit, 2 Port, without Label, Multiple Colors</t>
+  </si>
+  <si>
+    <t>FP-LBL-4P</t>
+  </si>
+  <si>
+    <t>NAR Faceplate kit, 4 Port, with Label, Multiple Colors</t>
+  </si>
+  <si>
+    <t>FP-NLBL-4P</t>
+  </si>
+  <si>
+    <t>NAR Faceplate kit, 4 Port, without Label, Multiple Colors</t>
+  </si>
+  <si>
+    <t>FP-LBL-6P</t>
+  </si>
+  <si>
+    <t>NAR Faceplate kit, 6 Port, with Label, Multiple Colors</t>
+  </si>
+  <si>
+    <t>FP-NLBL-6P</t>
+  </si>
+  <si>
+    <t>NAR Faceplate kit, 6 Port, without Label, Multiple Colors</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256432</t>
+  </si>
+  <si>
+    <t>760256432</t>
+  </si>
+  <si>
+    <t>FPDS-BS-1P-NL-PW</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator, one port, British Standard style, no label, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256270</t>
+  </si>
+  <si>
+    <t>760256270</t>
+  </si>
+  <si>
+    <t>FPDS-BS-2P-PW</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator, two ports, British Standard style, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256485</t>
+  </si>
+  <si>
+    <t>760256485</t>
+  </si>
+  <si>
+    <t>FPDS-BS-2P-NL-PW</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator, two ports, British Standard style, no label, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760257775</t>
+  </si>
+  <si>
+    <t>760257775</t>
+  </si>
+  <si>
+    <t>FPDS-BS-2P-NL-SW</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator, two ports, British Standard style, no label, signal white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256271</t>
+  </si>
+  <si>
+    <t>760256271</t>
+  </si>
+  <si>
+    <t>FPDS-BS-4P-PW</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator, four ports, British Standard style, pro white</t>
+  </si>
+  <si>
+    <t>1933134-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, Flexmode, Light Almond</t>
+  </si>
+  <si>
+    <t>1-1933134-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, Flexmode, Alpine White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249253</t>
+  </si>
+  <si>
+    <t>760249253</t>
+  </si>
+  <si>
+    <t>FPS-BS-4P-W</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, universal, four ports, British Standard style, shuttered, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248924</t>
+  </si>
+  <si>
+    <t>760248924</t>
+  </si>
+  <si>
+    <t>FP-LBL-1P-003</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 1 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249128</t>
+  </si>
+  <si>
+    <t>760249128</t>
+  </si>
+  <si>
+    <t>FP-LBL-1P-262</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 1 port, electric white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249136</t>
+  </si>
+  <si>
+    <t>760249136</t>
+  </si>
+  <si>
+    <t>FP-LBL-1P-270</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 1 port, electric gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249144</t>
+  </si>
+  <si>
+    <t>760249144</t>
+  </si>
+  <si>
+    <t>FP-LBL-1P-266</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 1 port, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248927</t>
+  </si>
+  <si>
+    <t>760248927</t>
+  </si>
+  <si>
+    <t>FP-LBL-6P-003</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Universal, Labelled, 1-gang, 6 port, electric black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248929</t>
+  </si>
+  <si>
+    <t>760248929</t>
+  </si>
+  <si>
+    <t>FP-NLBL-2P-003</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 2 port, electric black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249160</t>
+  </si>
+  <si>
+    <t>760249160</t>
+  </si>
+  <si>
+    <t>FP-LBL-1P-148</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 1 port, electric almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249145</t>
+  </si>
+  <si>
+    <t>760249145</t>
+  </si>
+  <si>
+    <t>FP-LBL-2P-266</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 2 port, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249138</t>
+  </si>
+  <si>
+    <t>760249138</t>
+  </si>
+  <si>
+    <t>FP-LBL-4P-270</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 4 port, electric gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249162</t>
+  </si>
+  <si>
+    <t>760249162</t>
+  </si>
+  <si>
+    <t>FP-LBL-4P-148</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 4 port, almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249170</t>
+  </si>
+  <si>
+    <t>760249170</t>
+  </si>
+  <si>
+    <t>FP-LBL-4P-246</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 4 port, electric ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249139</t>
+  </si>
+  <si>
+    <t>760249139</t>
+  </si>
+  <si>
+    <t>FP-LBL-6P-270</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 6 port, electric gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249155</t>
+  </si>
+  <si>
+    <t>760249155</t>
+  </si>
+  <si>
+    <t>FP-LBL-6P-448</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 6 port, light almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249163</t>
+  </si>
+  <si>
+    <t>760249163</t>
+  </si>
+  <si>
+    <t>FP-LBL-6P-148</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 1-gang, 6 port, electric almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249140</t>
+  </si>
+  <si>
+    <t>760249140</t>
+  </si>
+  <si>
+    <t>FP-NLBL-1P-270</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 1 port, electric gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249164</t>
+  </si>
+  <si>
+    <t>760249164</t>
+  </si>
+  <si>
+    <t>FP-NLBL-1P-148</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 1 port, electric almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249141</t>
+  </si>
+  <si>
+    <t>760249141</t>
+  </si>
+  <si>
+    <t>FP-NLBL-2P-270</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 2 port, electric gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249157</t>
+  </si>
+  <si>
+    <t>760249157</t>
+  </si>
+  <si>
+    <t>FP-NLBL-2P-448</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 2 port, light almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249173</t>
+  </si>
+  <si>
+    <t>760249173</t>
+  </si>
+  <si>
+    <t>FP-NLBL-2P-246</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 2 port, electric ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249134</t>
+  </si>
+  <si>
+    <t>760249134</t>
+  </si>
+  <si>
+    <t>FP-NLBL-4P-262</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 4 port, electric white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249142</t>
+  </si>
+  <si>
+    <t>760249142</t>
+  </si>
+  <si>
+    <t>FP-NLBL-4P-270</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 4 port, electric gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249166</t>
+  </si>
+  <si>
+    <t>760249166</t>
+  </si>
+  <si>
+    <t>FP-NLBL-4P-148</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 4 port, electric almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249143</t>
+  </si>
+  <si>
+    <t>760249143</t>
+  </si>
+  <si>
+    <t>FP-NLBL-6P-270</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 6 port, electric gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249151</t>
+  </si>
+  <si>
+    <t>760249151</t>
+  </si>
+  <si>
+    <t>FP-NLBL-6P-266</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 6 port, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249175</t>
+  </si>
+  <si>
+    <t>760249175</t>
+  </si>
+  <si>
+    <t>FP-NLBL-6P-246</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, no label, 1-gang, 6 port, electric ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item7602450</t>
+  </si>
+  <si>
+    <t>7602450</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091090</t>
+  </si>
+  <si>
+    <t>760091090</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760100883</t>
+  </si>
+  <si>
+    <t>760100883</t>
+  </si>
+  <si>
+    <t>M28SP-L</t>
+  </si>
+  <si>
+    <t>M28SP-L 8-port Double Gang Stainless Steel Faceplate with Label</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760100891</t>
+  </si>
+  <si>
+    <t>760100891</t>
+  </si>
+  <si>
+    <t>M10LW4SP</t>
+  </si>
+  <si>
+    <t>M10LW4SP 1-port Single Gang Stainless Steel Telephone Faceplate, 4.00 in lug spacing</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106179</t>
+  </si>
+  <si>
+    <t>760106179</t>
+  </si>
+  <si>
+    <t>M10LE-148</t>
+  </si>
+  <si>
+    <t>M10LE-148 Almond Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106195</t>
+  </si>
+  <si>
+    <t>760106195</t>
+  </si>
+  <si>
+    <t>M13LE-148</t>
+  </si>
+  <si>
+    <t>M13LE-148 Almond Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760010009</t>
+  </si>
+  <si>
+    <t>760010009</t>
+  </si>
+  <si>
+    <t>M13FP-003</t>
+  </si>
+  <si>
+    <t>FP Type Flexible Faceplate Frame, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760010017</t>
+  </si>
+  <si>
+    <t>760010017</t>
+  </si>
+  <si>
+    <t>M13FP-246</t>
+  </si>
+  <si>
+    <t>FP Type Flexible Faceplate Frame, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760010033</t>
+  </si>
+  <si>
+    <t>760010033</t>
+  </si>
+  <si>
+    <t>M13FP-270</t>
+  </si>
+  <si>
+    <t>FP Type Flexible Faceplate Frame, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760008615</t>
+  </si>
+  <si>
+    <t>760008615</t>
+  </si>
+  <si>
+    <t>M26FP-246</t>
+  </si>
+  <si>
+    <t>Flexible Faceplate Double Gang Frame, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760062331</t>
+  </si>
+  <si>
+    <t>760062331</t>
+  </si>
+  <si>
+    <t>M16BDSB</t>
+  </si>
+  <si>
+    <t>M16BDSB 6-port Single Gang Brushed Dark Statuary Bronze Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760060608</t>
+  </si>
+  <si>
+    <t>760060608</t>
+  </si>
+  <si>
+    <t>M12B</t>
+  </si>
+  <si>
+    <t>M12B 2-port Single Gang Brass Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760060624</t>
+  </si>
+  <si>
+    <t>760060624</t>
+  </si>
+  <si>
+    <t>M14BBrass</t>
+  </si>
+  <si>
+    <t>M14B Faceplate, brass</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760067249</t>
+  </si>
+  <si>
+    <t>760067249</t>
+  </si>
+  <si>
+    <t>M24SP</t>
+  </si>
+  <si>
+    <t>M24SP 4-port Double Gang Stainless Steel Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760085993</t>
+  </si>
+  <si>
+    <t>760085993</t>
+  </si>
+  <si>
+    <t>M12GER-262</t>
+  </si>
+  <si>
+    <t>M12GER-262 Modular Faceplate, 2 port, white</t>
+  </si>
+  <si>
+    <t>5-336608-2</t>
+  </si>
+  <si>
+    <t>Faceplate Frame Kit, 80x80 to 50x50, for DIN applications, almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168592</t>
+  </si>
+  <si>
+    <t>108168592</t>
+  </si>
+  <si>
+    <t>M16L-246</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 6 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168600</t>
+  </si>
+  <si>
+    <t>108168600</t>
+  </si>
+  <si>
+    <t>M16L-003</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 6 port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168550</t>
+  </si>
+  <si>
+    <t>108168550</t>
+  </si>
+  <si>
+    <t>M14L-246</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 4 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168477</t>
+  </si>
+  <si>
+    <t>108168477</t>
+  </si>
+  <si>
+    <t>M12L-246</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 2 port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168576</t>
+  </si>
+  <si>
+    <t>108168576</t>
+  </si>
+  <si>
+    <t>M16L-270</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 6 port, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108615188</t>
+  </si>
+  <si>
+    <t>108615188</t>
+  </si>
+  <si>
+    <t>M12SP</t>
+  </si>
+  <si>
+    <t>M12SP 2-port Single Gang Stainless Steel Faceplate</t>
+  </si>
+  <si>
+    <t>557505-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 1-gang, 2 port, almond</t>
+  </si>
+  <si>
+    <t>557505-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 1-gang, 2 port, black</t>
+  </si>
+  <si>
+    <t>557505-7</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 1-gang, 2 port, red</t>
+  </si>
+  <si>
+    <t>558107-1</t>
+  </si>
+  <si>
+    <t>Flexmode Faceplate Kit, 3-port, flush mount, Black</t>
+  </si>
+  <si>
+    <t>558357-1</t>
+  </si>
+  <si>
+    <t>Faceplate for HERMAN MILLER Furniture, flush mount, black</t>
+  </si>
+  <si>
+    <t>558357-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Flexmode, HERMAN MILLER, 4-port, white</t>
+  </si>
+  <si>
+    <t>558357-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Flexmode, HERMAN MILLER, 4-port, gray</t>
+  </si>
+  <si>
+    <t>558107-4</t>
+  </si>
+  <si>
+    <t>Flexmode Faceplate Kit, 3-port, flush mount, Gray</t>
+  </si>
+  <si>
+    <t>558088-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, 110 connect, gray</t>
+  </si>
+  <si>
+    <t>558191-2</t>
+  </si>
+  <si>
+    <t>Faceplate for HERMAN MILLER Furniture, 4-port, almond</t>
+  </si>
+  <si>
+    <t>569127-1</t>
+  </si>
+  <si>
+    <t>Faceplate for HERMAN MILLER Furniture, standard, black</t>
+  </si>
+  <si>
+    <t>569127-4</t>
+  </si>
+  <si>
+    <t>Faceplate for HERMAN MILLER Furniture, standard, gray</t>
+  </si>
+  <si>
+    <t>2225214-1</t>
+  </si>
+  <si>
+    <t>Faceplate kit, UK-style, 4-port, with shutter, white</t>
+  </si>
+  <si>
+    <t>2225211-1</t>
+  </si>
+  <si>
+    <t>Faceplate (85 X 85) UK-style, 1-port, with shutter, white</t>
+  </si>
+  <si>
+    <t>2225212-2</t>
+  </si>
+  <si>
+    <t>Faceplate (85 X 85) UK-style, 2-port, with shutter, gray</t>
+  </si>
+  <si>
+    <t>235001-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 2 port, with shutter, signal white</t>
+  </si>
+  <si>
+    <t>272378-2</t>
+  </si>
+  <si>
+    <t>Decorator Faceplate Kit Standard, 2-port, Almond</t>
+  </si>
+  <si>
+    <t>272352-2</t>
+  </si>
+  <si>
+    <t>Faceplate Standard Kit, 2 Port, Almond</t>
+  </si>
+  <si>
+    <t>272378-1</t>
+  </si>
+  <si>
+    <t>Decorator Faceplate Kit Standard, 1-port, Almond</t>
+  </si>
+  <si>
+    <t>1339118-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, SL Series, single gang, almond</t>
+  </si>
+  <si>
+    <t>1375006-4</t>
+  </si>
+  <si>
+    <t>Large base Furniture Faceplate Kit, gray</t>
+  </si>
+  <si>
+    <t>1375005-1</t>
+  </si>
+  <si>
+    <t>Small base Furniture Faceplate Kit, light almond</t>
+  </si>
+  <si>
+    <t>1375005-2</t>
+  </si>
+  <si>
+    <t>Small base Furniture Faceplate Kit, black</t>
+  </si>
+  <si>
+    <t>1375005-3</t>
+  </si>
+  <si>
+    <t>Small base Furniture Faceplate Kit, white</t>
+  </si>
+  <si>
+    <t>1375005-4</t>
+  </si>
+  <si>
+    <t>Small base Furniture Faceplate Kit, gray</t>
+  </si>
+  <si>
+    <t>1375006-1</t>
+  </si>
+  <si>
+    <t>Large base Furniture Faceplate Kit, light almond</t>
+  </si>
+  <si>
+    <t>1375006-3</t>
+  </si>
+  <si>
+    <t>Large base Furniture Faceplate Kit, white</t>
+  </si>
+  <si>
+    <t>1375155-2</t>
+  </si>
+  <si>
+    <t>Faceplate, 2 port, angled, flush mount, black</t>
+  </si>
+  <si>
+    <t>1375155-4</t>
+  </si>
+  <si>
+    <t>Faceplate, 2 port, angled, flush mount, gray</t>
+  </si>
+  <si>
+    <t>1427478-3</t>
+  </si>
+  <si>
+    <t>1479593-2</t>
+  </si>
+  <si>
+    <t>ETHERSEAL® Faceplate, stainless steel, 1-gang, 1-port, with gasket</t>
+  </si>
+  <si>
+    <t>1479486-1</t>
+  </si>
+  <si>
+    <t>SL Series Faceplate, double gang, double-sided, almond</t>
+  </si>
+  <si>
+    <t>966936-2</t>
+  </si>
+  <si>
+    <t>Faceplate kit, Angled, 2-gang, 2 ports for holding SC adapters, almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245046</t>
+  </si>
+  <si>
+    <t>760245046</t>
+  </si>
+  <si>
+    <t>M12D-F-262-AB</t>
+  </si>
+  <si>
+    <t>M12D-F-262 Faceplate, 2-port, White, Antimicrobial treated</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245047</t>
+  </si>
+  <si>
+    <t>760245047</t>
+  </si>
+  <si>
+    <t>LF80-WHITE</t>
+  </si>
+  <si>
+    <t>LF80 U/F/STP-262 Shuttered Faceplate Module, White, 1 Port, Antimicrobial treated</t>
+  </si>
+  <si>
+    <t>CC0071779/1</t>
+  </si>
+  <si>
+    <t>KF-MFM-4P-WH</t>
+  </si>
+  <si>
+    <t>Keystone Outlet Faceplate, single gang, four port, white</t>
+  </si>
+  <si>
+    <t>CC0071787/1</t>
+  </si>
+  <si>
+    <t>KF-MFM-4P-IV</t>
+  </si>
+  <si>
+    <t>Keystone Outlet Faceplate, single gang, four port, ivory</t>
+  </si>
+  <si>
+    <t>CC0071795/1</t>
+  </si>
+  <si>
+    <t>KF-MFM-4P-GY</t>
+  </si>
+  <si>
+    <t>Keystone Outlet Faceplate, single gang, four port, gray</t>
+  </si>
+  <si>
+    <t>CC0071696/1</t>
+  </si>
+  <si>
+    <t>KF-MFM-2P-WH</t>
+  </si>
+  <si>
+    <t>Keystone Outlet Faceplate, single gang, two port, white</t>
+  </si>
+  <si>
+    <t>83935-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, flush mount, unloaded, double gang, light almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245679</t>
+  </si>
+  <si>
+    <t>760245679</t>
+  </si>
+  <si>
+    <t>FP KIT, BS, 1 PORT, ANGLED SHUTTERED</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760246287</t>
+  </si>
+  <si>
+    <t>760246287</t>
+  </si>
+  <si>
+    <t>Faceplate, BS 50 mm unloaded, for 2 shuttered modules, 1 gang, signal white, Eco-Bulk Package</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760246281</t>
+  </si>
+  <si>
+    <t>760246281</t>
+  </si>
+  <si>
+    <t>M12D-F-262 Faceplate, 2-port, White, Eco-Bulk Packaging</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760246288</t>
+  </si>
+  <si>
+    <t>760246288</t>
+  </si>
+  <si>
+    <t>M14D-F-262 Double Faceplate, 4-port, White, Eco-Bulk Package</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245388</t>
+  </si>
+  <si>
+    <t>760245388</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 1 port, SL/SLX, British Standard style, RAL 9003 white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245390</t>
+  </si>
+  <si>
+    <t>760245390</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, SL/SLX, British Standard style, RAL 9003 white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713588</t>
+  </si>
+  <si>
+    <t>107713588</t>
+  </si>
+  <si>
+    <t>M14AS-246</t>
+  </si>
+  <si>
+    <t>Angled Flush Mounted Faceplate, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713596</t>
+  </si>
+  <si>
+    <t>107713596</t>
+  </si>
+  <si>
+    <t>M14AS-270</t>
+  </si>
+  <si>
+    <t>Angled Flush Mounted Faceplate, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713547</t>
+  </si>
+  <si>
+    <t>107713547</t>
+  </si>
+  <si>
+    <t>M12AS-246</t>
+  </si>
+  <si>
+    <t>Angled Specialty Faceplate, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256272</t>
+  </si>
+  <si>
+    <t>760256272</t>
+  </si>
+  <si>
+    <t>FPDS-BS-1P-SW</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator, one port, British Standard style, signal white</t>
+  </si>
+  <si>
+    <t>1-2111013-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 6 port, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111009-1</t>
+  </si>
+  <si>
+    <t>1-2111038-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 3 port, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111038-3</t>
+  </si>
+  <si>
+    <t>1-2111203-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, horizontal orientation, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111010-1</t>
+  </si>
+  <si>
+    <t>1-2111014-3</t>
+  </si>
+  <si>
+    <t>1-2111043-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 12 port, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111015-1</t>
+  </si>
+  <si>
+    <t>1-2111040-1</t>
+  </si>
+  <si>
+    <t>1-2111053-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 6 port, electrical ivory</t>
+  </si>
+  <si>
+    <t>1-2111043-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 12 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111015-3</t>
+  </si>
+  <si>
+    <t>1-2111040-3</t>
+  </si>
+  <si>
+    <t>1-2111025-1</t>
+  </si>
+  <si>
+    <t>1-2111053-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 6 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-2111025-3</t>
+  </si>
+  <si>
+    <t>1-2111041-1</t>
+  </si>
+  <si>
+    <t>1-2111049-3</t>
+  </si>
+  <si>
+    <t>1-2111041-3</t>
+  </si>
+  <si>
+    <t>1-2111036-1</t>
+  </si>
+  <si>
+    <t>1-2111050-1</t>
+  </si>
+  <si>
+    <t>1-406185-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4-port, angled, alpine white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106602345</t>
+  </si>
+  <si>
+    <t>106602345</t>
+  </si>
+  <si>
+    <t>M14B-148</t>
+  </si>
+  <si>
+    <t>M14B Faceplate, almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107052359</t>
+  </si>
+  <si>
+    <t>107052359</t>
+  </si>
+  <si>
+    <t>M02714-262</t>
+  </si>
+  <si>
+    <t>Flush Mount Faceplate, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106701154</t>
+  </si>
+  <si>
+    <t>106701154</t>
+  </si>
+  <si>
+    <t>M13C-270</t>
+  </si>
+  <si>
+    <t>M13C Type Furniture Faceplate, three port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106650849</t>
+  </si>
+  <si>
+    <t>106650849</t>
+  </si>
+  <si>
+    <t>M14C-003</t>
+  </si>
+  <si>
+    <t>M14C Type Furniture Faceplate, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107167462</t>
+  </si>
+  <si>
+    <t>107167462</t>
+  </si>
+  <si>
+    <t>M14C-270</t>
+  </si>
+  <si>
+    <t>M14C Type Furniture Faceplate, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106650864</t>
+  </si>
+  <si>
+    <t>106650864</t>
+  </si>
+  <si>
+    <t>M13C-003</t>
+  </si>
+  <si>
+    <t>M13C Type Furniture Faceplate, three port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107167488</t>
+  </si>
+  <si>
+    <t>107167488</t>
+  </si>
+  <si>
+    <t>M14C-148</t>
+  </si>
+  <si>
+    <t>M14C Type Furniture Faceplate, almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107655185</t>
+  </si>
+  <si>
+    <t>107655185</t>
+  </si>
+  <si>
+    <t>M14MMO-262</t>
+  </si>
+  <si>
+    <t>MMO Type Flush Mounted Angled Faceplate, four port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107655193</t>
+  </si>
+  <si>
+    <t>107655193</t>
+  </si>
+  <si>
+    <t>M14MMO-270</t>
+  </si>
+  <si>
+    <t>MMO Type Flush Mounted Angled Faceplate, four port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713570</t>
+  </si>
+  <si>
+    <t>107713570</t>
+  </si>
+  <si>
+    <t>M12AS-003</t>
+  </si>
+  <si>
+    <t>Angled Specialty Faceplate, black</t>
+  </si>
+  <si>
+    <t>1-1375155-1</t>
+  </si>
+  <si>
+    <t>Faceplate, 2 port, angled, flush mount, electric ivory</t>
+  </si>
+  <si>
+    <t>1-1339118-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, SL Series, single gang, Alpine white</t>
+  </si>
+  <si>
+    <t>1-1375005-3</t>
+  </si>
+  <si>
+    <t>Small base Furniture Faceplate Kit, alpine white</t>
+  </si>
+  <si>
+    <t>1-1375006-3</t>
+  </si>
+  <si>
+    <t>1-1479159-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 1-port, alpine white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253051</t>
+  </si>
+  <si>
+    <t>760253051</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 1 port, British Standard style, shuttered, angled, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200444</t>
+  </si>
+  <si>
+    <t>760200444</t>
+  </si>
+  <si>
+    <t>M14CF</t>
+  </si>
+  <si>
+    <t>M14CF Modular Faceplate, four port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200469</t>
+  </si>
+  <si>
+    <t>760200469</t>
+  </si>
+  <si>
+    <t>M14CFS</t>
+  </si>
+  <si>
+    <t>M14CFS Modular Shuttered Faceplate, four port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200519</t>
+  </si>
+  <si>
+    <t>760200519</t>
+  </si>
+  <si>
+    <t>M14CFS-262</t>
+  </si>
+  <si>
+    <t>M14CFS-262 Shuttered Faceplate, four port, electrical white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200436</t>
+  </si>
+  <si>
+    <t>760200436</t>
+  </si>
+  <si>
+    <t>M12CF</t>
+  </si>
+  <si>
+    <t>M12CF Modular Faceplate, two port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106211</t>
+  </si>
+  <si>
+    <t>760106211</t>
+  </si>
+  <si>
+    <t>M16LE-148</t>
+  </si>
+  <si>
+    <t>M16LE-148 Almond Faceplate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760117572</t>
+  </si>
+  <si>
+    <t>760117572</t>
+  </si>
+  <si>
+    <t>M10LWSP</t>
+  </si>
+  <si>
+    <t>M10LWSP 1-port Single Gang Stainless Steel Non-standard Telephone Faceplate, 3.28 in lug spacing</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118273</t>
+  </si>
+  <si>
+    <t>760118273</t>
+  </si>
+  <si>
+    <t>M14CE-E -262</t>
+  </si>
+  <si>
+    <t>M14CE-E Type Furniture Faceplate, four port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118307</t>
+  </si>
+  <si>
+    <t>760118307</t>
+  </si>
+  <si>
+    <t>66441024-04</t>
+  </si>
+  <si>
+    <t>6644 1 024-04</t>
+  </si>
+  <si>
+    <t>Faceplate, 4 port, SS flush mount</t>
+  </si>
+  <si>
+    <t>66441154-03</t>
+  </si>
+  <si>
+    <t>6644 1 154-03</t>
+  </si>
+  <si>
+    <t>Faceplate, 4 port, 1-gang, unshielded, flush mount, gray</t>
+  </si>
+  <si>
+    <t>66441143-02</t>
+  </si>
+  <si>
+    <t>6644 1 143-02</t>
+  </si>
+  <si>
+    <t>Furniture Faceplate, 3 port, with labels and icons, ivory</t>
+  </si>
+  <si>
+    <t>66441156-01</t>
+  </si>
+  <si>
+    <t>6644 1 156-01</t>
+  </si>
+  <si>
+    <t>Faceplate, 6 port, 1-gang, unshielded, flush mount, white</t>
+  </si>
+  <si>
+    <t>66441143-03</t>
+  </si>
+  <si>
+    <t>6644 1 143-03</t>
+  </si>
+  <si>
+    <t>Furniture Faceplate, 3 port, with labels and icons, gray</t>
+  </si>
+  <si>
+    <t>66441156-02</t>
+  </si>
+  <si>
+    <t>6644 1 156-02</t>
+  </si>
+  <si>
+    <t>Faceplate, 6 port, 1-gang, unshielded, flush mount, ivory</t>
+  </si>
+  <si>
+    <t>66441143-04</t>
+  </si>
+  <si>
+    <t>6644 1 143-04</t>
+  </si>
+  <si>
+    <t>Furniture Faceplate, 3 port, with labels and icons, black</t>
+  </si>
+  <si>
+    <t>66441157-01</t>
+  </si>
+  <si>
+    <t>6644 1 157-01</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 12 port, flush mount, 2-gang, white</t>
+  </si>
+  <si>
+    <t>66441164-02</t>
+  </si>
+  <si>
+    <t>6644 1 164-02</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, flush mount, 2-gang, ivory</t>
+  </si>
+  <si>
+    <t>66441152-01</t>
+  </si>
+  <si>
+    <t>6644 1 152-01</t>
+  </si>
+  <si>
+    <t>Faceplate, 2 port, 1-gang, unshielded, flush mount, white</t>
+  </si>
+  <si>
+    <t>66441152-02</t>
+  </si>
+  <si>
+    <t>6644 1 152-02</t>
+  </si>
+  <si>
+    <t>Faceplate, 2 port, 1-gang, unshielded, flush mount, ivory</t>
+  </si>
+  <si>
+    <t>66441174-02</t>
+  </si>
+  <si>
+    <t>6644 1 174-02</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 4 port, angled, 2-gang, ivory</t>
+  </si>
+  <si>
+    <t>66441152-03</t>
+  </si>
+  <si>
+    <t>6644 1 152-03</t>
+  </si>
+  <si>
+    <t>Faceplate, 2 port, 1-gang, unshielded, flush mount, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item700189046</t>
+  </si>
+  <si>
+    <t>700189046</t>
+  </si>
+  <si>
+    <t>M4CA-003</t>
+  </si>
+  <si>
+    <t>M4CA Type Adjustable Furniture Faceplate, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item700191570</t>
+  </si>
+  <si>
+    <t>700191570</t>
+  </si>
+  <si>
+    <t>M4CA-246</t>
+  </si>
+  <si>
+    <t>M4CA Type Adjustable Furniture Faceplate, ivory</t>
+  </si>
+  <si>
+    <t>M10LW</t>
+  </si>
+  <si>
+    <t>M10LW Type Flush Mounted Faceplate</t>
+  </si>
+  <si>
+    <t>M10MM</t>
+  </si>
+  <si>
+    <t>M10MM Type Flush Mounted Faceplate</t>
+  </si>
+  <si>
+    <t>M12L</t>
+  </si>
+  <si>
+    <t>M12L Type Faceplate</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255233</t>
   </si>
   <si>
     <t>760255233</t>
   </si>
   <si>
     <t>Faceplate Standard Kit, 1 Port, Shuttered, White</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255145</t>
   </si>
   <si>
     <t>760255145</t>
   </si>
   <si>
     <t>Stainless Steel Type Flush Mounted Faceplate, one port, Phone studs</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249255</t>
-[...50 lines deleted...]
-    <t>Faceplate Kit, 4 port, flush mount, unloaded, double gang, light almond</t>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253234</t>
+  </si>
+  <si>
+    <t>760253234</t>
+  </si>
+  <si>
+    <t>FP-CLBL-2P-262</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, ceilling, labelled, 2 port, electric white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253235</t>
+  </si>
+  <si>
+    <t>760253235</t>
+  </si>
+  <si>
+    <t>FP-CLBL-2P-003</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, ceilling, labelled, 2 port, black</t>
+  </si>
+  <si>
+    <t>2-1427030-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Decorator SL series, 1-port, with shutter and label, white</t>
+  </si>
+  <si>
+    <t>2-279393-3</t>
+  </si>
+  <si>
+    <t>Faceplate Shuttered 3 port, white</t>
+  </si>
+  <si>
+    <t>2-279393-4</t>
+  </si>
+  <si>
+    <t>Faceplate Angled Shuttered 1 port, white</t>
+  </si>
+  <si>
+    <t>2-279393-5</t>
+  </si>
+  <si>
+    <t>Faceplate Angled Shuttered 2 port, white</t>
+  </si>
+  <si>
+    <t>2-336613-1</t>
+  </si>
+  <si>
+    <t>2-966224-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 2 port, for 110Connect, recessed, white</t>
+  </si>
+  <si>
+    <t>2111010-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 3 port, vertical orientation, light almond</t>
+  </si>
+  <si>
+    <t>2111008-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 1 port, vertical orientation, light almond</t>
+  </si>
+  <si>
+    <t>2111013-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 6 port, vertical orientation, gray</t>
+  </si>
+  <si>
+    <t>2111014-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 8 port, vertical orientation, almond</t>
+  </si>
+  <si>
+    <t>2111021-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 1 port, vertical orientation, gray</t>
+  </si>
+  <si>
+    <t>2111014-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 8 port, vertical orientation, gray</t>
+  </si>
+  <si>
+    <t>2111025-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 6 port, vertical orientation, almond</t>
+  </si>
+  <si>
+    <t>2111037-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 2 port, white</t>
+  </si>
+  <si>
+    <t>2111009-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 2 port, vertical orientation, black</t>
+  </si>
+  <si>
+    <t>2111015-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 12 port, vertical orientation, almond</t>
+  </si>
+  <si>
+    <t>2111025-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 6 port, vertical orientation, black</t>
+  </si>
+  <si>
+    <t>2111042-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 8 port, black</t>
   </si>
   <si>
     <t>2111011-4</t>
   </si>
   <si>
     <t>Faceplate Kit, labeled, 1-gang, 4 port, vertical orientation, gray</t>
   </si>
   <si>
     <t>2111023-1</t>
   </si>
   <si>
     <t>Faceplate Kit, non-labeled, 1-gang, 3 port, vertical orientation, almond</t>
   </si>
   <si>
     <t>2111040-1</t>
   </si>
   <si>
     <t>Faceplate Kit, labeled, 1-gang, 6 port, almond</t>
   </si>
   <si>
     <t>2111042-3</t>
   </si>
   <si>
     <t>Faceplate Kit, labeled, 2-gang, 8 port, white</t>
   </si>
   <si>
     <t>2111015-4</t>
   </si>
   <si>
     <t>Faceplate Kit, labeled, 2-gang, 12 port, vertical orientation, gray</t>
   </si>
   <si>
+    <t>2111050-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 2 port, almond</t>
+  </si>
+  <si>
+    <t>2111040-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 6 port, black</t>
+  </si>
+  <si>
+    <t>2111042-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 8 port, gray</t>
+  </si>
+  <si>
+    <t>2111038-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 3 port, black</t>
+  </si>
+  <si>
+    <t>2111023-3</t>
+  </si>
+  <si>
+    <t>2111023-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 3 port, vertical orientation, gray</t>
+  </si>
+  <si>
+    <t>2111050-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 2 port, white</t>
+  </si>
+  <si>
+    <t>2111012-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 6 port, vertical orientation, gray</t>
+  </si>
+  <si>
+    <t>2111052-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 4 port, black</t>
+  </si>
+  <si>
+    <t>2111038-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 3 port, white</t>
+  </si>
+  <si>
+    <t>2111036-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 1 port, gray</t>
+  </si>
+  <si>
+    <t>2111041-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 6 port, almond</t>
+  </si>
+  <si>
+    <t>2111038-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 3 port, gray</t>
+  </si>
+  <si>
+    <t>2111043-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 12 port, gray</t>
+  </si>
+  <si>
+    <t>2111041-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 6 port, black</t>
+  </si>
+  <si>
+    <t>2111049-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 1 port, almond</t>
+  </si>
+  <si>
+    <t>2111053-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 6 port, almond</t>
+  </si>
+  <si>
+    <t>2111051-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 3 port, black</t>
+  </si>
+  <si>
+    <t>2111049-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 1 port, black</t>
+  </si>
+  <si>
+    <t>2111203-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, horizontal orientation, light almond</t>
+  </si>
+  <si>
+    <t>2111049-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 1 port, white</t>
+  </si>
+  <si>
+    <t>2111203-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, horizontal orientation, black</t>
+  </si>
+  <si>
+    <t>2111053-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 6 port, white</t>
+  </si>
+  <si>
+    <t>2111042-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 2-gang, 8 port, almond</t>
+  </si>
+  <si>
+    <t>2111203-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 4 port, horizontal orientation, gray</t>
+  </si>
+  <si>
+    <t>2111053-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 6 port, gray</t>
+  </si>
+  <si>
+    <t>2153004-1</t>
+  </si>
+  <si>
+    <t>Faceplate BS LJ6C Kit, non-labeled, 1-gang, 4 port, white</t>
+  </si>
+  <si>
+    <t>1711082-1</t>
+  </si>
+  <si>
+    <t>SL Series 3-port 110 Modular Jack Faceplate, pure white</t>
+  </si>
+  <si>
+    <t>1711083-1</t>
+  </si>
+  <si>
+    <t>1711301-1</t>
+  </si>
+  <si>
+    <t>Single Faceplate, 2-gang, BS LJ6C unloaded faceplate, 1 port, white</t>
+  </si>
+  <si>
+    <t>1711302-1</t>
+  </si>
+  <si>
+    <t>Faceplate BS LJ6C Unloaded, 2 port, white (RAL 9003)</t>
+  </si>
+  <si>
+    <t>1711490-1</t>
+  </si>
+  <si>
+    <t>DIN flushmount 3 port angled outlet UP0 (mounting frame only)</t>
+  </si>
+  <si>
+    <t>1711277-1</t>
+  </si>
+  <si>
+    <t>Single Port Outlet, shuttered flat, for 1 SL jack, 45 x 45 mm</t>
+  </si>
+  <si>
+    <t>1711411-2</t>
+  </si>
+  <si>
+    <t>Industrial Outlet IP44, with cable gland, light gray</t>
+  </si>
+  <si>
+    <t>1711537-2</t>
+  </si>
+  <si>
+    <t>DIN Flush Mount Angled Outlet, 3 port, includes 50 x 50 mm faceplate &amp; 80 x 80 mm frame, pure white</t>
+  </si>
+  <si>
+    <t>183931-1</t>
+  </si>
+  <si>
+    <t>Faceplate kit, 45 x 45 mm, SC-duplex, ST-style, SL adapter or MT-RJ jack, white</t>
+  </si>
+  <si>
+    <t>1859130-1</t>
+  </si>
+  <si>
+    <t>Adapter Frame, Legrand Valena™ frames, 50 x 50 mm, white</t>
+  </si>
+  <si>
+    <t>1859167-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, decorator, 1 port, British Standard style, angled, shuttered, white</t>
+  </si>
+  <si>
+    <t>1859168-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, decorator, 2 port, British Standard style, angled, shuttered, white</t>
+  </si>
+  <si>
+    <t>1859081-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 1 port, 110Connect, British Standard style, angled, white</t>
+  </si>
+  <si>
+    <t>1859082-1</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, 2 port, 110Connect, British Standard style, angled, white</t>
+  </si>
+  <si>
+    <t>1-2111037-3</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 2 port,  alpine white</t>
+  </si>
+  <si>
+    <t>1-2111039-1</t>
+  </si>
+  <si>
+    <t>1-2111039-3</t>
+  </si>
+  <si>
+    <t>1-2111036-3</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713562</t>
+  </si>
+  <si>
+    <t>107713562</t>
+  </si>
+  <si>
+    <t>M12AS-262</t>
+  </si>
+  <si>
+    <t>Angled Specialty Faceplate, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713604</t>
+  </si>
+  <si>
+    <t>107713604</t>
+  </si>
+  <si>
+    <t>M14AS-262</t>
+  </si>
+  <si>
+    <t>Angled Flush Mounted Faceplate, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258427</t>
+  </si>
+  <si>
+    <t>108258427</t>
+  </si>
+  <si>
+    <t>M10L-262</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 1 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168543</t>
+  </si>
+  <si>
+    <t>108168543</t>
+  </si>
+  <si>
+    <t>M14L-262</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Faceplate, 4 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333014</t>
+  </si>
+  <si>
+    <t>108333014</t>
+  </si>
+  <si>
+    <t>M10LE-262</t>
+  </si>
+  <si>
+    <t>LE Type Flush Mounted Faceplate, 1 port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108685025</t>
+  </si>
+  <si>
+    <t>108685025</t>
+  </si>
+  <si>
+    <t>M28L-262</t>
+  </si>
+  <si>
+    <t>L Type Flush Mounted Double Gang Faceplate, eight port, white</t>
+  </si>
+  <si>
+    <t>2111037-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, labeled, 1-gang, 2 port, black</t>
+  </si>
+  <si>
+    <t>2111022-2</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 2 port, vertical orientation, black</t>
+  </si>
+  <si>
+    <t>2111022-4</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, non-labeled, 1-gang, 2 port, vertical orientation, gray</t>
+  </si>
+  <si>
     <t>2111036-1</t>
   </si>
   <si>
     <t>Faceplate Kit, labeled, 1-gang, 1 port, light almond</t>
   </si>
   <si>
-    <t>2111050-1</t>
-[...85 lines deleted...]
-  <si>
     <t>2111037-1</t>
   </si>
   <si>
     <t>Faceplate Kit, labeled, 1-gang, 2 port, light almond</t>
   </si>
   <si>
-    <t>2111049-1</t>
-[...355 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item700191588</t>
   </si>
   <si>
     <t>700191588</t>
   </si>
   <si>
     <t>M4CA-262</t>
   </si>
   <si>
     <t>M4CA Type Adjustable Furniture Faceplate, white</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760010009</t>
-[...196 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091280</t>
   </si>
   <si>
     <t>760091280</t>
   </si>
   <si>
     <t>M13FP-TR1-262 (WHITE) LOW PROFILE</t>
   </si>
   <si>
     <t>FP Type Tamper-Resistant Low Profile Faceplate Kit, white</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091231</t>
   </si>
   <si>
     <t>760091231</t>
   </si>
   <si>
     <t>M13FP-TR-262 (WHITE) HIGH PROFILE</t>
   </si>
   <si>
     <t>FP Type Tamper-Resistant High Profile Faceplate Kit, white</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760100883</t>
-[...88 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118232</t>
   </si>
   <si>
     <t>760118232</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118257</t>
-[...50 lines deleted...]
-    <t>Keystone Outlet Faceplate, Single Gang, 6 Port, White</t>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760250078</t>
+  </si>
+  <si>
+    <t>760250078</t>
+  </si>
+  <si>
+    <t>M10L-262 AB</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, M10L-262,  electric white, antimicrobial, eco-bulk</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760250079</t>
+  </si>
+  <si>
+    <t>760250079</t>
+  </si>
+  <si>
+    <t>M12L-262 AB</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, M12L-262, electric white, antimicrobial, eco-bulk</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258044</t>
+  </si>
+  <si>
+    <t>760258044</t>
+  </si>
+  <si>
+    <t>FP-LBL-12P-266</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 2-gang, 12 port, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258042</t>
+  </si>
+  <si>
+    <t>760258042</t>
+  </si>
+  <si>
+    <t>FP-LBL-12P-262</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 2-gang, 12 port, electric white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258045</t>
+  </si>
+  <si>
+    <t>760258045</t>
+  </si>
+  <si>
+    <t>FP-LBL-12P-448</t>
+  </si>
+  <si>
+    <t>Faceplate Kit, Labelled, 2-gang, 12 port, light almond</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760165738</t>
   </si>
   <si>
     <t>760165738</t>
   </si>
   <si>
     <t>M12LE-245</t>
   </si>
   <si>
     <t>LE Type Flush Mounted Faceplate, two ports, electrical brown</t>
-  </si>
-[...1939 lines deleted...]
-    <t>M12L Type Faceplate</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -6056,51 +6056,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J658" totalsRowShown="0">
   <autoFilter ref="A1:J658"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255231" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255232" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item272368-2" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441024-01" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249252" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249256" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253099" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253100" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760254616" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760254617" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256273" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256274" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479486-2" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1339118-2" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256269" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760257774" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258029" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258030" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item406185-4" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255103" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258041" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258043" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258047" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1375155-3" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1479486-3" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1427478-3" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1479152-3" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1711307-1" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111008-1" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111012-1" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111022-1" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111037-1" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111008-3" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111012-3" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111022-3" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111023-1" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111013-3" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111009-3" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111042-1" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111023-3" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111014-1" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111052-1" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111042-3" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111024-1" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111052-3" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111203-3" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111010-3" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111024-3" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111011-1" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111049-1" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111011-3" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111021-1" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111021-3" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111050-3" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111051-1" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111051-3" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-406185-1" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-557505-1" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-558088-1" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106650898" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106720212" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107276180" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106650880" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107167496" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107276172" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107655169" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107655177" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713612" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713554" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12as" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168493" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168501" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168519" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168527" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168535" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258435" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168451" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168469" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258450" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168568" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258468" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168485" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168584" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333147" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258419" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108332982" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108332990" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333097" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333196" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333113" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333121" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108502329" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10mm" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333220" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108406430" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108564675" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108406448" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108685033" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108564709" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108615196" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108685017" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375006-2" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375155-1" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375155-3" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1427023-2" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1427475-3" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1427476-3" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1427477-3" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479159-3" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479152-1" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479594-2" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479486-3" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711168-1" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711169-1" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711485-1" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711485-2" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711276-1" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711399-1" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711411-1" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711400-1" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711282-1" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711604-1" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711537-1" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711644-1" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711632-1" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711854-1" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859049-1" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859050-1" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859053-1" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859083-1" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859083-3" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1933134-1" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1933134-4" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-1427030-2" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-1427030-3" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-279393-1" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-279393-2" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-279393-6" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-336614-1" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-966936-2" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111009-4" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111013-1" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111013-2" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111010-2" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111021-2" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111008-2" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111024-2" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111010-4" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111008-4" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111014-2" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111024-4" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111022-1" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111009-1" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111011-1" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111011-2" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111039-4" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111037-4" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111015-2" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111025-4" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111049-4" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111038-1" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111012-1" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111023-2" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111036-2" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111050-2" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111021-1" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111012-2" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111040-3" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111043-1" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111043-2" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111036-3" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111040-4" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111043-3" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111024-1" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111052-3" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111050-4" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111052-4" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111051-1" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111039-1" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111041-3" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111039-2" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111053-2" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111041-4" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111039-3" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111051-3" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111051-4" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111052-1" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2225212-1" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item235001-1" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item272352-1" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item272378-3" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item272368-1" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255234" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item336613-1" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item336614-1" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item5-336608-1" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item5-336608-3" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557505-3" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557505-4" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557691-1" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558106-1" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557691-3" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558106-2" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558106-3" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558106-4" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558107-2" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558088-1" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558088-2" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558191-1" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558088-7" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item569127-2" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item64671108-00" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item64671110-00" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item65401812-04" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item65401812-05" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441024-02" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441143-01" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441144-01" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441164-01" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441144-04" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441174-01" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441178-02" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441154-01" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441154-02" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item700191596" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760008631" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760010025" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760008623" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760043000" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760043026" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760045054" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760045062" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760061580" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072181" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072199" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072207" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072074" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072215" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760080812" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091249" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091082" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091298" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760100867" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760100875" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106203" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106229" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106245" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106260" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760115881" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12as" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118265" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118281" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118299" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118240" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760123885" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760123893" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760136838" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760138925" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760151464" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760161638" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760165720" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760175968" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181776" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181693" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181701" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181743" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181750" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181966" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181974" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760187872" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200451" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200485" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200501" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760227637" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245048" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item8-1859167-1" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item8-1859168-1" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item966936-5" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/itemcc0071704-1" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/itemcc0071613-1" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245680" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760246283" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245389" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111039-7" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245363" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249557" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106237" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249249" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249250" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249251" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249254" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248925" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248926" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248928" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248930" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248931" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760250080" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249152" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249168" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249129" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249137" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249153" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249161" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249169" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249130" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249146" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249154" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249131" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249147" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249171" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249132" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249148" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249156" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249172" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249133" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249149" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249165" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249150" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249158" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249174" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249135" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249159" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249167" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253052" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12as" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255233" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255145" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249255" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760252407" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253101" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760254618" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item83935-1" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111011-4" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111023-1" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111040-1" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111042-3" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111015-4" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111036-1" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111050-1" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111040-2" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111042-4" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111038-2" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111023-3" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111023-4" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111050-3" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111012-4" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111052-2" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111038-3" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111036-4" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111041-1" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111038-4" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111043-4" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111041-2" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111037-1" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111049-1" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111053-1" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111051-2" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111049-2" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111203-1" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111049-3" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111203-2" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111053-3" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111042-1" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111203-4" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111053-4" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2153004-1" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2225214-1" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2225211-1" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2225212-2" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item235001-2" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item272378-2" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item272352-2" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item272378-1" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item336793-1" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item406185-1" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item406185-2" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item406185-3" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item5-336608-2" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557505-1" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557505-2" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557505-7" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558107-1" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558357-1" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558357-2" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558357-4" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558107-4" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558088-4" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558191-2" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item569127-1" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item569127-4" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441024-04" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441154-03" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441143-02" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441156-01" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441143-03" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441156-02" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441143-04" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441157-01" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441164-02" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441152-01" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441152-02" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441174-02" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441152-03" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item700189046" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item700191570" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item700191588" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760010009" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760010017" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760010033" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760008615" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760042994" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760043018" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760045039" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760045047" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760062331" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760060608" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760060624" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760067249" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760071258" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760075044" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760076992" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760085993" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091090" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091280" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091231" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760100883" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760100891" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106179" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106195" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106211" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760117572" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118273" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118307" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118232" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118257" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760123877" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760123901" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760138453" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760159186" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760165738" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181719" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181727" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181735" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181958" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181768" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181818" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181933" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181941" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760187880" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200444" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200469" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200519" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200436" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245046" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245047" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item966936-2" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/itemcc0071779-1" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/itemcc0071787-1" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/itemcc0071795-1" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/itemcc0071696-1" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245679" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760246287" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760246281" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760246288" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245388" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245390" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106187" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item7602450" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1933134-2" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1933134-3" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249253" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248924" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249128" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249136" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249144" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248927" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248929" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760250078" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760250079" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249160" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249145" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249138" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249162" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249170" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249139" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249155" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249163" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249140" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249164" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249141" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249157" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249173" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249134" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249142" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249166" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249143" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249151" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249175" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253051" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253234" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253235" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256272" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256432" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256270" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256485" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760257775" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256271" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258031" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258044" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258042" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258045" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1375155-1" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1339118-3" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1375005-3" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1375006-3" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1479159-3" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111037-3" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111013-1" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111009-1" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111038-1" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111038-3" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111039-1" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111203-1" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111010-1" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111014-3" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111039-3" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111043-1" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111015-1" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111040-1" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111053-1" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111043-3" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111015-3" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111040-3" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111025-1" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111053-3" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111025-3" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111041-1" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111049-3" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111041-3" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111036-1" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111050-1" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111036-3" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-406185-3" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106602345" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107052359" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106701154" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106650849" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107167462" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106650864" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107167488" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107655185" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107655193" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713562" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12as" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713570" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12as" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713588" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713596" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713604" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713547" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12as" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168592" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168600" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108216144" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108216151" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258427" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168543" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168550" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168477" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168576" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108216128" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333030" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258476" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333048" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333139" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258401" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333055" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333063" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333154" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333071" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333162" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333170" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333089" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333188" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333006" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333105" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333014" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108502287" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10mm" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333204" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333022" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108406414" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108502303" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10mm" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333212" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108406422" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108615204" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108615212" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108502337" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10mm" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108564683" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108564691" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108615188" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108685009" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108685025" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1339118-1" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375006-4" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375005-1" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375005-2" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375005-3" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375005-4" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375006-1" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375006-3" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375155-2" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375155-4" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1427478-3" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479593-2" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479486-1" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711082-1" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711083-1" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711301-1" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711302-1" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711490-1" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711277-1" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711411-2" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711537-2" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item183931-1" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859130-1" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859167-1" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859168-1" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859081-1" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859082-1" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-1427030-1" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-279393-3" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-279393-4" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-279393-5" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-336613-1" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-966224-1" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111010-1" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111008-1" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111013-4" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111014-1" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111021-4" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111037-2" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111014-4" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111025-1" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111022-2" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111037-3" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111009-2" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111015-1" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111025-2" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111022-4" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111042-2" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10mm" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245680" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258029" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258030" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249250" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249251" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249254" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248925" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248926" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248928" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248930" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248931" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249152" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249168" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249129" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249137" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249153" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249161" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249169" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249130" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249146" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249154" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249131" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249147" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249171" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249132" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249148" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249156" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249172" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249133" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249149" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249165" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249150" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249158" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249174" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249135" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249159" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249167" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255231" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255232" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item272368-2" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441024-01" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760151464" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760161638" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760175968" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181776" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181693" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181701" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181743" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181750" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181966" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181974" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760187872" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item966936-5" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249249" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111039-7" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245363" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249557" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106237" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760246283" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245389" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118240" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760123885" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760123893" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200451" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200485" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200501" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091082" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760100867" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760100875" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106203" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760061580" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106229" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106245" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106260" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760115881" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12as" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118265" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760227637" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253052" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/itemcc0071704-1" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/itemcc0071613-1" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111008-1" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111012-1" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111012-3" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111023-1" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111013-3" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111009-3" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118281" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118299" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760136838" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760138925" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item8-1859167-1" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item8-1859168-1" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1375155-3" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1479486-3" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1427478-3" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1479152-3" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1711307-1" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12as" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255103" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249252" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249256" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253099" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253100" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760254616" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760254617" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item406185-4" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168493" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168519" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168527" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168535" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168451" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168568" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168485" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711168-1" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711169-1" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711485-1" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711485-2" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711276-1" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711399-1" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711411-1" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711400-1" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711282-1" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711604-1" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711537-1" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711644-1" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711632-1" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711854-1" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859049-1" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859050-1" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859053-1" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859083-1" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859083-3" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1933134-1" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1933134-4" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-1427030-2" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-1427030-3" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-279393-1" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-279393-2" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-279393-6" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-336614-1" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item336613-1" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item336614-1" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760008631" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760010025" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760008623" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760043000" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760043026" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441024-02" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441143-01" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441144-01" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441164-01" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441144-04" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441174-01" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441178-02" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441154-01" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441154-02" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item700191596" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2225212-1" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item235001-1" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item272352-1" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item272378-3" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item272368-1" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255234" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item5-336608-1" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item5-336608-3" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-966936-2" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111009-4" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111013-1" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111013-2" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111010-2" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111021-2" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111008-2" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111024-2" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111010-4" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111008-4" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111014-2" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111024-4" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111009-1" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111011-1" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111011-2" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111015-2" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111025-4" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111049-4" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111038-1" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111012-1" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111023-2" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111036-2" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111050-2" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111021-1" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111012-2" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111040-3" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111043-1" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111043-2" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111036-3" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111040-4" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111043-3" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111024-1" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111052-3" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111050-4" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111052-4" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111051-1" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111041-3" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111053-2" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111041-4" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111039-3" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111051-3" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111051-4" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111052-1" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375006-2" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375155-1" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375155-3" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1427023-2" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1427475-3" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1427476-3" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1427477-3" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479159-3" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479152-1" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479594-2" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479486-3" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557505-3" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557505-4" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557691-1" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558106-1" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557691-3" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558106-2" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558106-3" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558106-4" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558107-2" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558088-1" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558088-2" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558191-1" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558088-7" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item569127-2" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item64671108-00" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item64671110-00" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item65401812-04" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item65401812-05" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256273" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256274" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479486-2" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1339118-2" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256269" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760257774" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111042-1" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111023-3" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111014-1" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111052-1" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111042-3" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111024-1" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111052-3" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111203-3" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111010-3" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111024-3" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111011-1" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111049-1" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111011-3" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111021-1" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111021-3" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111050-3" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111051-1" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111051-3" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-406185-1" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-557505-1" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-558088-1" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106720212" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107276180" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106650880" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107167496" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107276172" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107655169" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107655177" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713612" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713554" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12as" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258435" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258450" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258468" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333147" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258419" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108332982" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108332990" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333097" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333196" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333113" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333121" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108502329" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10mm" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333220" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108406430" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108564675" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108406448" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108685033" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108564709" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108615196" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108685017" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245048" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760045054" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760045062" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072181" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072199" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072207" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072074" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760072215" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760080812" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111022-1" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111037-1" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111008-3" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111022-3" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106650898" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168501" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168469" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168584" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111022-1" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111039-4" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111037-4" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111039-1" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111039-2" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091249" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091298" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760250080" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258041" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258043" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258047" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760165720" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760045039" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760045047" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760071258" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760075044" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106187" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108216144" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108216151" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108216128" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333030" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258476" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333048" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333139" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258401" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333055" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333063" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333154" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333071" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333162" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333170" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333089" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333188" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333006" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333105" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108502287" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10mm" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333204" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333022" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108406414" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108502303" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10mm" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333212" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108406422" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108615204" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108615212" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108502337" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10mm" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108564683" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108564691" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108685009" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760076992" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item336793-1" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item406185-1" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item406185-2" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item406185-3" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258031" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760159186" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760042994" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760043018" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118257" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760123877" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760123901" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181719" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181727" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181735" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181958" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181768" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181818" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181933" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760181941" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760187880" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760138453" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249255" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760252407" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253101" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760254618" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256432" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256270" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256485" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760257775" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256271" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1933134-2" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1933134-3" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249253" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248924" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249128" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249136" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249144" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248927" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760248929" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249160" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-1p" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249145" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249138" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249162" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249170" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-4p" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249139" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249155" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249163" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-6p" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249140" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249164" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-1p" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249141" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249157" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249173" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-2p" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249134" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249142" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249166" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-4p" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249143" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249151" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760249175" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-nlbl-6p" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item7602450" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091090" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760100883" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760100891" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106179" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106195" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760010009" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760010017" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760010033" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760008615" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760062331" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760060608" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760060624" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760067249" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760085993" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item5-336608-2" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168592" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168600" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168550" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168477" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168576" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108615188" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557505-1" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557505-2" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item557505-7" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558107-1" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558357-1" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558357-2" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558357-4" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558107-4" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558088-4" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item558191-2" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item569127-1" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item569127-4" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2225214-1" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2225211-1" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2225212-2" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item235001-2" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item272378-2" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item272352-2" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item272378-1" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1339118-1" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375006-4" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375005-1" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375005-2" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375005-3" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375005-4" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375006-1" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375006-3" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375155-2" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1375155-4" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1427478-3" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479593-2" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1479486-1" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item966936-2" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245046" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245047" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/itemcc0071779-1" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/itemcc0071787-1" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/itemcc0071795-1" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/itemcc0071696-1" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item83935-1" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245679" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760246287" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760246281" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760246288" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245388" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760245390" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713588" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713596" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713547" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12as" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760256272" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111013-1" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111009-1" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111038-1" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111038-3" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111203-1" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111010-1" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111014-3" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111043-1" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111015-1" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111040-1" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111053-1" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111043-3" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111015-3" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111040-3" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111025-1" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111053-3" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111025-3" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111041-1" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111049-3" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111041-3" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111036-1" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111050-1" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-406185-3" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106602345" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107052359" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106701154" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106650849" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107167462" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item106650864" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107167488" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107655185" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107655193" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713570" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12as" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1375155-1" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1339118-3" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1375005-3" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1375006-3" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-1479159-3" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253051" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200444" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200469" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200519" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760200436" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760106211" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760117572" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118273" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118307" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441024-04" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441154-03" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441143-02" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441156-01" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441143-03" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441156-02" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441143-04" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441157-01" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441164-02" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441152-01" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441152-02" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441174-02" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item66441152-03" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item700189046" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item700191570" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10lw" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10mm" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255233" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760255145" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253234" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760253235" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/fp-lbl-2p" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-1427030-1" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-279393-3" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-279393-4" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-279393-5" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-336613-1" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2-966224-1" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111010-1" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111008-1" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111013-4" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111014-1" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111021-4" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111014-4" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111025-1" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111037-3" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111009-2" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111015-1" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111025-2" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111042-2" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111011-4" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111023-1" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111040-1" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111042-3" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111015-4" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111050-1" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111040-2" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111042-4" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111038-2" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111023-3" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111023-4" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111050-3" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111012-4" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111052-2" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111038-3" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111036-4" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111041-1" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111038-4" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111043-4" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111041-2" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111049-1" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111053-1" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111051-2" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111049-2" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111203-1" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111049-3" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111203-2" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111053-3" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111042-1" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111203-4" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111053-4" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2153004-1" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711082-1" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711083-1" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711301-1" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711302-1" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711490-1" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711277-1" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711411-2" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1711537-2" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item183931-1" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859130-1" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859167-1" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859168-1" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859081-1" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1859082-1" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111037-3" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111039-1" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111039-3" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item1-2111036-3" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713562" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12as" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item107713604" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108258427" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108168543" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108333014" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10le" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item108685025" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111037-2" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111022-2" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111022-4" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111036-1" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item2111037-1" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item700191588" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091280" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760091231" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760118232" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760250078" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m10l" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760250079" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/m12l" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258044" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258042" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760258045" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/faceplates/item760165738" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J658"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="16.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="40.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="22.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="95" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17.41796875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="25.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -6116,15744 +6116,15747 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>12</v>
       </c>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C3" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D3" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>22</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>24</v>
       </c>
       <c r="H4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>21</v>
+        <v>26</v>
+      </c>
+      <c r="B5" t="s">
+        <v>27</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="C6" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="E6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="H6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="B7" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="C7" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>33</v>
       </c>
       <c r="H7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="C8" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="E8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>33</v>
       </c>
       <c r="H8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>44</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>45</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="E9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="H9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>49</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>50</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="E10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="H10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="B11" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>54</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>55</v>
       </c>
       <c r="D11" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="E11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="H11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>60</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>61</v>
       </c>
       <c r="D12" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="E12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G12" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B13" t="s">
+        <v>65</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D13" t="s">
+        <v>67</v>
+      </c>
+      <c r="E13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" t="s">
         <v>57</v>
-      </c>
-[...10 lines deleted...]
-        <v>54</v>
       </c>
       <c r="H13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>69</v>
+      </c>
+      <c r="B14" t="s">
+        <v>70</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>71</v>
       </c>
       <c r="D14" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="E14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="H14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>74</v>
+      </c>
+      <c r="B15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>71</v>
       </c>
       <c r="D15" t="s">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="E15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="H15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>79</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>67</v>
+        <v>80</v>
       </c>
       <c r="E16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="H16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="B17" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>83</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="E17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="H17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>73</v>
+        <v>86</v>
       </c>
       <c r="B18" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>87</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>45</v>
       </c>
       <c r="D18" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="E18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="H18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="B19" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>91</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>45</v>
       </c>
       <c r="D19" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="E19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="H19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>94</v>
+      </c>
+      <c r="B20" t="s">
+        <v>95</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>45</v>
       </c>
       <c r="D20" t="s">
-        <v>81</v>
+        <v>96</v>
       </c>
       <c r="E20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="H20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>98</v>
+      </c>
+      <c r="B21" t="s">
+        <v>99</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>84</v>
+        <v>100</v>
       </c>
       <c r="E21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>87</v>
+        <v>102</v>
       </c>
       <c r="B22" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>103</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>50</v>
       </c>
       <c r="D22" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="E22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>92</v>
+        <v>106</v>
       </c>
       <c r="B23" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>107</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>50</v>
       </c>
       <c r="D23" t="s">
-        <v>94</v>
+        <v>108</v>
       </c>
       <c r="E23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>96</v>
+        <v>110</v>
       </c>
       <c r="B24" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>111</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>112</v>
       </c>
       <c r="D24" t="s">
-        <v>98</v>
+        <v>113</v>
       </c>
       <c r="E24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>115</v>
+      </c>
+      <c r="B25" t="s">
+        <v>116</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>112</v>
       </c>
       <c r="D25" t="s">
-        <v>100</v>
+        <v>117</v>
       </c>
       <c r="E25" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G25" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="H25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>119</v>
+      </c>
+      <c r="B26" t="s">
+        <v>120</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>112</v>
       </c>
       <c r="D26" t="s">
-        <v>103</v>
+        <v>121</v>
       </c>
       <c r="E26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" t="s">
         <v>14</v>
       </c>
-      <c r="G26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H26" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="27" spans="1:10" ht="12.75">
+    <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>123</v>
+      </c>
+      <c r="B27" t="s">
+        <v>124</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>55</v>
       </c>
       <c r="D27" t="s">
-        <v>105</v>
+        <v>125</v>
       </c>
       <c r="E27" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G27" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="H27" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>127</v>
+      </c>
+      <c r="B28" t="s">
+        <v>128</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>55</v>
       </c>
       <c r="D28" t="s">
-        <v>108</v>
+        <v>129</v>
       </c>
       <c r="E28" t="s">
-        <v>101</v>
+        <v>13</v>
+      </c>
+      <c r="G28" t="s">
+        <v>57</v>
       </c>
       <c r="H28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>131</v>
+      </c>
+      <c r="B29" t="s">
+        <v>132</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>55</v>
       </c>
       <c r="D29" t="s">
-        <v>110</v>
+        <v>133</v>
       </c>
       <c r="E29" t="s">
-        <v>101</v>
+        <v>13</v>
+      </c>
+      <c r="G29" t="s">
+        <v>57</v>
       </c>
       <c r="H29" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="30" spans="1:10" ht="12.75">
+    <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>135</v>
+      </c>
+      <c r="B30" t="s">
+        <v>136</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>55</v>
       </c>
       <c r="D30" t="s">
-        <v>112</v>
+        <v>137</v>
       </c>
       <c r="E30" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G30" t="s">
+        <v>57</v>
+      </c>
+      <c r="H30" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="12.75">
+      <c r="A31" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B31" t="s">
+        <v>140</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D31" t="s">
+        <v>142</v>
+      </c>
+      <c r="E31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" t="s">
+        <v>57</v>
+      </c>
+      <c r="H31" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="12.75">
+      <c r="A32" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B32" t="s">
+        <v>145</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D32" t="s">
+        <v>146</v>
+      </c>
+      <c r="E32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" t="s">
+        <v>57</v>
+      </c>
+      <c r="H32" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="12.75">
+      <c r="A33" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B33" t="s">
+        <v>149</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D33" t="s">
+        <v>150</v>
+      </c>
+      <c r="E33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" t="s">
+        <v>57</v>
+      </c>
+      <c r="H33" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="12.75">
+      <c r="A34" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B34" t="s">
+        <v>153</v>
+      </c>
+      <c r="C34" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="H30" t="s">
-[...19 lines deleted...]
-      <c r="G31" t="s">
+      <c r="D34" t="s">
+        <v>154</v>
+      </c>
+      <c r="E34" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" t="s">
+        <v>57</v>
+      </c>
+      <c r="H34" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="12.75">
+      <c r="A35" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B35" t="s">
+        <v>157</v>
+      </c>
+      <c r="C35" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="H31" t="s">
-[...19 lines deleted...]
-      <c r="G32" t="s">
+      <c r="D35" t="s">
+        <v>158</v>
+      </c>
+      <c r="E35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" t="s">
+        <v>57</v>
+      </c>
+      <c r="H35" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="12.75">
+      <c r="A36" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B36" t="s">
+        <v>161</v>
+      </c>
+      <c r="C36" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="H32" t="s">
-[...81 lines deleted...]
-      </c>
       <c r="D36" t="s">
-        <v>125</v>
+        <v>162</v>
       </c>
       <c r="E36" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G36" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="H36" t="s">
         <v>15</v>
       </c>
-      <c r="J36" t="s">
-[...3 lines deleted...]
-    <row r="37" spans="1:10" ht="12.75">
+    </row>
+    <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>164</v>
+      </c>
+      <c r="B37" t="s">
+        <v>165</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>66</v>
       </c>
       <c r="D37" t="s">
-        <v>127</v>
+        <v>166</v>
       </c>
       <c r="E37" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G37" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="H37" t="s">
         <v>15</v>
       </c>
-      <c r="J37" t="s">
-[...3 lines deleted...]
-    <row r="38" spans="1:10" ht="12.75">
+    </row>
+    <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>168</v>
+      </c>
+      <c r="B38" t="s">
+        <v>169</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>66</v>
       </c>
       <c r="D38" t="s">
-        <v>129</v>
+        <v>170</v>
       </c>
       <c r="E38" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G38" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="H38" t="s">
         <v>15</v>
       </c>
-      <c r="J38" t="s">
-[...3 lines deleted...]
-    <row r="39" spans="1:10" ht="12.75">
+    </row>
+    <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>172</v>
+      </c>
+      <c r="B39" t="s">
+        <v>173</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>66</v>
       </c>
       <c r="D39" t="s">
-        <v>131</v>
+        <v>174</v>
       </c>
       <c r="E39" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G39" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="H39" t="s">
         <v>15</v>
       </c>
-      <c r="J39" t="s">
-[...3 lines deleted...]
-    <row r="40" spans="1:10" ht="12.75">
+    </row>
+    <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>132</v>
+        <v>176</v>
       </c>
       <c r="C40" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D40" t="s">
-        <v>133</v>
+        <v>177</v>
       </c>
       <c r="E40" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="H40" t="s">
         <v>15</v>
       </c>
-      <c r="J40" t="s">
-[...3 lines deleted...]
-    <row r="41" spans="1:10" ht="12.75">
+    </row>
+    <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>134</v>
+        <v>179</v>
       </c>
       <c r="C41" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D41" t="s">
-        <v>135</v>
+        <v>180</v>
       </c>
       <c r="E41" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="H41" t="s">
         <v>15</v>
       </c>
-      <c r="J41" t="s">
-[...3 lines deleted...]
-    <row r="42" spans="1:10" ht="12.75">
+    </row>
+    <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>136</v>
+        <v>181</v>
       </c>
       <c r="C42" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D42" t="s">
-        <v>133</v>
+        <v>182</v>
       </c>
       <c r="E42" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="H42" t="s">
         <v>15</v>
       </c>
-      <c r="J42" t="s">
-[...3 lines deleted...]
-    <row r="43" spans="1:10" ht="12.75">
+    </row>
+    <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>137</v>
+        <v>183</v>
       </c>
       <c r="C43" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D43" t="s">
-        <v>138</v>
+        <v>184</v>
       </c>
       <c r="E43" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G43" t="s">
-        <v>119</v>
+        <v>185</v>
       </c>
       <c r="H43" t="s">
         <v>15</v>
       </c>
-      <c r="J43" t="s">
-[...3 lines deleted...]
-    <row r="44" spans="1:10" ht="12.75">
+    </row>
+    <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>139</v>
+        <v>187</v>
+      </c>
+      <c r="B44" t="s">
+        <v>188</v>
       </c>
       <c r="C44" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D44" t="s">
-        <v>140</v>
+        <v>189</v>
       </c>
       <c r="E44" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G44" t="s">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="H44" t="s">
         <v>15</v>
       </c>
-      <c r="J44" t="s">
-[...3 lines deleted...]
-    <row r="45" spans="1:10" ht="12.75">
+    </row>
+    <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>141</v>
+        <v>192</v>
+      </c>
+      <c r="B45" t="s">
+        <v>193</v>
       </c>
       <c r="C45" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D45" t="s">
-        <v>138</v>
+        <v>194</v>
       </c>
       <c r="E45" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G45" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H45" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="46" spans="1:10" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>142</v>
+        <v>196</v>
+      </c>
+      <c r="B46" t="s">
+        <v>197</v>
       </c>
       <c r="C46" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D46" t="s">
-        <v>143</v>
+        <v>198</v>
       </c>
       <c r="E46" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G46" t="s">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="H46" t="s">
         <v>15</v>
       </c>
       <c r="J46" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:8" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>144</v>
+        <v>201</v>
+      </c>
+      <c r="B47" t="s">
+        <v>202</v>
       </c>
       <c r="C47" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D47" t="s">
-        <v>145</v>
+        <v>203</v>
       </c>
       <c r="E47" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G47" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H47" t="s">
         <v>15</v>
+      </c>
+      <c r="J47" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="48" spans="1:10" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>146</v>
+        <v>205</v>
+      </c>
+      <c r="B48" t="s">
+        <v>206</v>
       </c>
       <c r="C48" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D48" t="s">
-        <v>147</v>
+        <v>207</v>
       </c>
       <c r="E48" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G48" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H48" t="s">
         <v>15</v>
       </c>
       <c r="J48" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="49" spans="1:10" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>209</v>
+      </c>
+      <c r="B49" t="s">
+        <v>210</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>211</v>
       </c>
       <c r="D49" t="s">
-        <v>143</v>
+        <v>212</v>
       </c>
       <c r="E49" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G49" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H49" t="s">
         <v>15</v>
       </c>
       <c r="J49" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="50" spans="1:10" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>214</v>
+      </c>
+      <c r="B50" t="s">
+        <v>215</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>216</v>
       </c>
       <c r="D50" t="s">
-        <v>150</v>
+        <v>217</v>
       </c>
       <c r="E50" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G50" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H50" t="s">
         <v>15</v>
       </c>
       <c r="J50" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="51" spans="1:10" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>219</v>
+      </c>
+      <c r="B51" t="s">
+        <v>220</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>221</v>
       </c>
       <c r="D51" t="s">
-        <v>152</v>
+        <v>222</v>
       </c>
       <c r="E51" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G51" t="s">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="H51" t="s">
         <v>15</v>
       </c>
       <c r="J51" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="52" spans="1:10" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>153</v>
+        <v>224</v>
+      </c>
+      <c r="B52" t="s">
+        <v>225</v>
       </c>
       <c r="C52" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D52" t="s">
-        <v>154</v>
+        <v>226</v>
       </c>
       <c r="E52" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G52" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H52" t="s">
         <v>15</v>
       </c>
       <c r="J52" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="53" spans="1:10" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>155</v>
+        <v>228</v>
+      </c>
+      <c r="B53" t="s">
+        <v>229</v>
       </c>
       <c r="C53" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D53" t="s">
-        <v>152</v>
+        <v>230</v>
       </c>
       <c r="E53" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G53" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H53" t="s">
         <v>15</v>
       </c>
       <c r="J53" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="54" spans="1:10" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>156</v>
+        <v>232</v>
+      </c>
+      <c r="B54" t="s">
+        <v>233</v>
       </c>
       <c r="C54" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D54" t="s">
-        <v>157</v>
+        <v>234</v>
       </c>
       <c r="E54" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="H54" t="s">
         <v>15</v>
       </c>
       <c r="J54" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="55" spans="1:10" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>158</v>
+        <v>235</v>
       </c>
       <c r="C55" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D55" t="s">
-        <v>125</v>
+        <v>236</v>
       </c>
       <c r="E55" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>237</v>
       </c>
       <c r="H55" t="s">
         <v>15</v>
       </c>
       <c r="J55" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>159</v>
+        <v>239</v>
+      </c>
+      <c r="B56" t="s">
+        <v>240</v>
       </c>
       <c r="C56" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D56" t="s">
-        <v>127</v>
+        <v>241</v>
       </c>
       <c r="E56" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G56" t="s">
-        <v>119</v>
+        <v>33</v>
       </c>
       <c r="H56" t="s">
         <v>15</v>
       </c>
-      <c r="J56" t="s">
-[...3 lines deleted...]
-    <row r="57" spans="1:10" ht="12.75">
+    </row>
+    <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>160</v>
+        <v>242</v>
       </c>
       <c r="C57" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D57" t="s">
-        <v>135</v>
+        <v>243</v>
       </c>
       <c r="E57" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G57" t="s">
-        <v>119</v>
+        <v>244</v>
       </c>
       <c r="H57" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>161</v>
+        <v>246</v>
+      </c>
+      <c r="B58" t="s">
+        <v>247</v>
       </c>
       <c r="C58" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D58" t="s">
-        <v>162</v>
+        <v>248</v>
       </c>
       <c r="E58" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G58" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H58" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="59" spans="1:10" ht="12.75">
+    <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>163</v>
+        <v>250</v>
       </c>
       <c r="C59" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D59" t="s">
-        <v>164</v>
+        <v>251</v>
       </c>
       <c r="E59" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="H59" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="60" spans="1:10" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>165</v>
+        <v>253</v>
+      </c>
+      <c r="B60" t="s">
+        <v>254</v>
       </c>
       <c r="C60" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D60" t="s">
-        <v>166</v>
+        <v>255</v>
       </c>
       <c r="E60" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G60" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H60" t="s">
         <v>15</v>
       </c>
       <c r="J60" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>168</v>
+        <v>257</v>
       </c>
       <c r="B61" t="s">
-        <v>169</v>
+        <v>258</v>
       </c>
       <c r="C61" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D61" t="s">
-        <v>170</v>
+        <v>259</v>
       </c>
       <c r="E61" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G61" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H61" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="62" spans="1:8" ht="12.75">
+    <row r="62" spans="1:10" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>261</v>
       </c>
       <c r="C62" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D62" t="s">
-        <v>175</v>
+        <v>262</v>
       </c>
       <c r="E62" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="H62" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="63" spans="1:10" ht="12.75">
+      <c r="J62" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>177</v>
+        <v>264</v>
       </c>
       <c r="B63" t="s">
-        <v>178</v>
+        <v>265</v>
       </c>
       <c r="C63" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D63" t="s">
-        <v>179</v>
+        <v>266</v>
       </c>
       <c r="E63" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G63" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H63" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>181</v>
+        <v>268</v>
       </c>
       <c r="B64" t="s">
-        <v>182</v>
+        <v>269</v>
       </c>
       <c r="C64" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D64" t="s">
-        <v>183</v>
+        <v>270</v>
       </c>
       <c r="E64" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G64" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H64" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="65" spans="1:10" ht="12.75">
+    <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>185</v>
+        <v>272</v>
       </c>
       <c r="B65" t="s">
-        <v>186</v>
+        <v>273</v>
       </c>
       <c r="C65" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D65" t="s">
-        <v>187</v>
+        <v>274</v>
       </c>
       <c r="E65" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G65" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H65" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="66" spans="1:10" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>189</v>
+        <v>276</v>
       </c>
       <c r="B66" t="s">
+        <v>247</v>
+      </c>
+      <c r="C66" t="s">
+        <v>18</v>
+      </c>
+      <c r="D66" t="s">
+        <v>277</v>
+      </c>
+      <c r="E66" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" t="s">
         <v>190</v>
       </c>
-      <c r="C66" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H66" t="s">
         <v>15</v>
       </c>
       <c r="J66" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="67" spans="1:10" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>193</v>
+        <v>279</v>
       </c>
       <c r="B67" t="s">
-        <v>194</v>
+        <v>280</v>
       </c>
       <c r="C67" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D67" t="s">
-        <v>195</v>
+        <v>281</v>
       </c>
       <c r="E67" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G67" t="s">
+        <v>190</v>
       </c>
       <c r="H67" t="s">
-        <v>196</v>
+        <v>15</v>
       </c>
       <c r="J67" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:8" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>198</v>
+        <v>283</v>
       </c>
       <c r="B68" t="s">
-        <v>199</v>
+        <v>284</v>
       </c>
       <c r="C68" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D68" t="s">
-        <v>200</v>
+        <v>285</v>
       </c>
       <c r="E68" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G68" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H68" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J68" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>202</v>
+        <v>287</v>
       </c>
       <c r="B69" t="s">
-        <v>203</v>
+        <v>258</v>
       </c>
       <c r="C69" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D69" t="s">
-        <v>204</v>
+        <v>288</v>
       </c>
       <c r="E69" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G69" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H69" t="s">
         <v>15</v>
+      </c>
+      <c r="J69" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>206</v>
+        <v>290</v>
       </c>
       <c r="B70" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>291</v>
+      </c>
+      <c r="C70" t="s">
+        <v>18</v>
       </c>
       <c r="D70" t="s">
-        <v>209</v>
+        <v>292</v>
       </c>
       <c r="E70" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G70" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H70" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:10" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>211</v>
+        <v>294</v>
       </c>
       <c r="B71" t="s">
-        <v>212</v>
+        <v>295</v>
       </c>
       <c r="C71" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D71" t="s">
-        <v>213</v>
+        <v>296</v>
       </c>
       <c r="E71" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G71" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H71" t="s">
         <v>15</v>
       </c>
       <c r="J71" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="72" spans="1:10" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>215</v>
+        <v>298</v>
       </c>
       <c r="B72" t="s">
-        <v>216</v>
+        <v>299</v>
       </c>
       <c r="C72" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D72" t="s">
-        <v>217</v>
+        <v>300</v>
       </c>
       <c r="E72" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G72" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H72" t="s">
         <v>15</v>
       </c>
       <c r="J72" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="73" spans="1:10" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>219</v>
+        <v>302</v>
       </c>
       <c r="B73" t="s">
-        <v>220</v>
+        <v>303</v>
       </c>
       <c r="C73" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D73" t="s">
-        <v>221</v>
+        <v>304</v>
       </c>
       <c r="E73" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G73" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H73" t="s">
         <v>15</v>
       </c>
       <c r="J73" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="74" spans="1:10" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>223</v>
+        <v>306</v>
       </c>
       <c r="B74" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>307</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>211</v>
       </c>
       <c r="D74" t="s">
-        <v>225</v>
+        <v>308</v>
       </c>
       <c r="E74" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G74" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H74" t="s">
         <v>15</v>
       </c>
       <c r="J74" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="75" spans="1:10" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>227</v>
+        <v>310</v>
       </c>
       <c r="B75" t="s">
-        <v>228</v>
+        <v>311</v>
       </c>
       <c r="C75" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D75" t="s">
-        <v>229</v>
+        <v>312</v>
       </c>
       <c r="E75" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G75" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H75" t="s">
         <v>15</v>
       </c>
       <c r="J75" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="76" spans="1:10" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>231</v>
+        <v>314</v>
       </c>
       <c r="B76" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>315</v>
+      </c>
+      <c r="C76" t="s">
+        <v>18</v>
       </c>
       <c r="D76" t="s">
-        <v>234</v>
+        <v>316</v>
       </c>
       <c r="E76" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G76" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H76" t="s">
         <v>15</v>
       </c>
       <c r="J76" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="77" spans="1:10" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>236</v>
+        <v>318</v>
       </c>
       <c r="B77" t="s">
-        <v>237</v>
+        <v>319</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>238</v>
+        <v>320</v>
       </c>
       <c r="D77" t="s">
-        <v>239</v>
+        <v>321</v>
       </c>
       <c r="E77" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>13</v>
       </c>
       <c r="H77" t="s">
         <v>15</v>
       </c>
       <c r="J77" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>241</v>
+        <v>323</v>
       </c>
       <c r="B78" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>324</v>
+      </c>
+      <c r="C78" t="s">
+        <v>18</v>
       </c>
       <c r="D78" t="s">
-        <v>243</v>
+        <v>325</v>
       </c>
       <c r="E78" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G78" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H78" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="79" spans="1:10" ht="12.75">
+    <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>245</v>
+        <v>327</v>
       </c>
       <c r="B79" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>328</v>
+      </c>
+      <c r="C79" t="s">
+        <v>18</v>
       </c>
       <c r="D79" t="s">
-        <v>248</v>
+        <v>329</v>
       </c>
       <c r="E79" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G79" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H79" t="s">
         <v>15</v>
       </c>
-      <c r="J79" t="s">
-[...3 lines deleted...]
-    <row r="80" spans="1:10" ht="12.75">
+    </row>
+    <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>331</v>
       </c>
       <c r="C80" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D80" t="s">
-        <v>252</v>
-[...5 lines deleted...]
-        <v>171</v>
+        <v>332</v>
       </c>
       <c r="H80" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="81" spans="1:10" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>254</v>
+        <v>333</v>
       </c>
       <c r="B81" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>334</v>
+      </c>
+      <c r="C81" t="s">
+        <v>18</v>
       </c>
       <c r="D81" t="s">
-        <v>256</v>
+        <v>335</v>
       </c>
       <c r="E81" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>13</v>
       </c>
       <c r="H81" t="s">
         <v>15</v>
       </c>
       <c r="J81" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="82" spans="1:10" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>258</v>
+        <v>336</v>
       </c>
       <c r="B82" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>337</v>
+      </c>
+      <c r="C82" t="s">
+        <v>18</v>
       </c>
       <c r="D82" t="s">
-        <v>260</v>
+        <v>338</v>
       </c>
       <c r="E82" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>13</v>
       </c>
       <c r="H82" t="s">
         <v>15</v>
       </c>
       <c r="J82" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:8" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>339</v>
       </c>
       <c r="C83" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D83" t="s">
-        <v>264</v>
+        <v>340</v>
       </c>
       <c r="E83" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G83" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H83" t="s">
         <v>15</v>
+      </c>
+      <c r="J83" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="84" spans="1:10" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>342</v>
       </c>
       <c r="C84" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D84" t="s">
-        <v>268</v>
+        <v>343</v>
       </c>
       <c r="E84" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G84" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H84" t="s">
         <v>15</v>
       </c>
       <c r="J84" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="85" spans="1:10" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>270</v>
-[...5 lines deleted...]
-        <v>233</v>
+        <v>344</v>
+      </c>
+      <c r="C85" t="s">
+        <v>18</v>
       </c>
       <c r="D85" t="s">
-        <v>272</v>
+        <v>345</v>
       </c>
       <c r="E85" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G85" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H85" t="s">
         <v>15</v>
       </c>
       <c r="J85" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="86" spans="1:10" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>274</v>
-[...5 lines deleted...]
-        <v>276</v>
+        <v>346</v>
+      </c>
+      <c r="C86" t="s">
+        <v>18</v>
       </c>
       <c r="D86" t="s">
-        <v>277</v>
+        <v>347</v>
       </c>
       <c r="E86" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G86" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H86" t="s">
         <v>15</v>
       </c>
       <c r="J86" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:8" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>279</v>
-[...5 lines deleted...]
-        <v>276</v>
+        <v>348</v>
+      </c>
+      <c r="C87" t="s">
+        <v>18</v>
       </c>
       <c r="D87" t="s">
-        <v>281</v>
+        <v>349</v>
       </c>
       <c r="E87" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G87" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H87" t="s">
         <v>15</v>
+      </c>
+      <c r="J87" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="88" spans="1:10" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>350</v>
       </c>
       <c r="C88" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D88" t="s">
-        <v>285</v>
+        <v>351</v>
       </c>
       <c r="E88" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G88" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H88" t="s">
         <v>15</v>
       </c>
       <c r="J88" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="89" spans="1:10" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>287</v>
+        <v>353</v>
       </c>
       <c r="B89" t="s">
-        <v>288</v>
+        <v>265</v>
       </c>
       <c r="C89" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D89" t="s">
-        <v>289</v>
+        <v>266</v>
       </c>
       <c r="E89" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G89" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H89" t="s">
         <v>15</v>
       </c>
       <c r="J89" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="90" spans="1:10" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>291</v>
+        <v>355</v>
       </c>
       <c r="B90" t="s">
-        <v>292</v>
+        <v>356</v>
       </c>
       <c r="C90" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D90" t="s">
-        <v>293</v>
+        <v>357</v>
       </c>
       <c r="E90" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G90" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H90" t="s">
         <v>15</v>
       </c>
       <c r="J90" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>295</v>
+        <v>359</v>
       </c>
       <c r="B91" t="s">
-        <v>296</v>
+        <v>360</v>
       </c>
       <c r="C91" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D91" t="s">
-        <v>297</v>
+        <v>361</v>
       </c>
       <c r="E91" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G91" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H91" t="s">
         <v>15</v>
       </c>
       <c r="J91" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:8" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>299</v>
+        <v>363</v>
       </c>
       <c r="B92" t="s">
-        <v>300</v>
+        <v>364</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>301</v>
+        <v>211</v>
       </c>
       <c r="D92" t="s">
-        <v>302</v>
+        <v>365</v>
       </c>
       <c r="E92" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G92" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H92" t="s">
         <v>15</v>
+      </c>
+      <c r="J92" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="93" spans="1:10" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>304</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>366</v>
       </c>
       <c r="C93" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D93" t="s">
-        <v>306</v>
+        <v>367</v>
       </c>
       <c r="E93" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G93" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H93" t="s">
         <v>15</v>
       </c>
       <c r="J93" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="94" spans="1:10" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-        <v>309</v>
+        <v>368</v>
       </c>
       <c r="C94" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D94" t="s">
-        <v>310</v>
+        <v>369</v>
       </c>
       <c r="E94" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G94" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H94" t="s">
         <v>15</v>
       </c>
       <c r="J94" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>313</v>
+        <v>370</v>
       </c>
       <c r="C95" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D95" t="s">
-        <v>314</v>
+        <v>371</v>
       </c>
       <c r="E95" t="s">
-        <v>14</v>
+        <v>237</v>
+      </c>
+      <c r="G95" t="s">
+        <v>341</v>
       </c>
       <c r="H95" t="s">
         <v>15</v>
       </c>
-      <c r="J95" t="s">
-[...3 lines deleted...]
-    <row r="96" spans="1:10" ht="12.75">
+    </row>
+    <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-        <v>317</v>
+        <v>372</v>
       </c>
       <c r="C96" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D96" t="s">
-        <v>318</v>
+        <v>373</v>
       </c>
       <c r="E96" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G96" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H96" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="97" spans="1:10" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>321</v>
+        <v>374</v>
       </c>
       <c r="C97" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D97" t="s">
-        <v>322</v>
+        <v>375</v>
       </c>
       <c r="E97" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G97" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H97" t="s">
         <v>15</v>
       </c>
       <c r="J97" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>376</v>
       </c>
       <c r="C98" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D98" t="s">
-        <v>326</v>
+        <v>377</v>
       </c>
       <c r="E98" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="H98" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>328</v>
-[...2 lines deleted...]
-        <v>329</v>
+        <v>378</v>
       </c>
       <c r="C99" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D99" t="s">
-        <v>330</v>
+        <v>379</v>
       </c>
       <c r="E99" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="H99" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="100" spans="1:10" ht="12.75">
+    <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>380</v>
       </c>
       <c r="C100" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D100" t="s">
-        <v>334</v>
+        <v>381</v>
       </c>
       <c r="E100" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G100" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H100" t="s">
         <v>15</v>
       </c>
-      <c r="J100" t="s">
-[...3 lines deleted...]
-    <row r="101" spans="1:10" ht="12.75">
+    </row>
+    <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>335</v>
+        <v>382</v>
       </c>
       <c r="C101" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D101" t="s">
-        <v>336</v>
+        <v>383</v>
       </c>
       <c r="E101" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G101" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H101" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>337</v>
+        <v>384</v>
       </c>
       <c r="C102" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D102" t="s">
-        <v>338</v>
+        <v>385</v>
       </c>
       <c r="E102" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G102" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H102" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="103" spans="1:10" ht="12.75">
+    <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>339</v>
+        <v>387</v>
       </c>
       <c r="C103" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D103" t="s">
-        <v>340</v>
+        <v>388</v>
       </c>
       <c r="E103" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G103" t="s">
-        <v>61</v>
+        <v>389</v>
       </c>
       <c r="H103" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="B104" t="s">
+        <v>392</v>
+      </c>
+      <c r="C104" t="s">
+        <v>18</v>
+      </c>
+      <c r="D104" t="s">
+        <v>393</v>
+      </c>
+      <c r="E104" t="s">
+        <v>13</v>
+      </c>
+      <c r="G104" t="s">
+        <v>33</v>
+      </c>
+      <c r="H104" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="12.75">
+      <c r="A105" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="B105" t="s">
+        <v>396</v>
+      </c>
+      <c r="C105" t="s">
+        <v>18</v>
+      </c>
+      <c r="D105" t="s">
+        <v>397</v>
+      </c>
+      <c r="E105" t="s">
+        <v>13</v>
+      </c>
+      <c r="G105" t="s">
+        <v>398</v>
+      </c>
+      <c r="H105" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="12.75">
+      <c r="A106" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="B106" t="s">
+        <v>401</v>
+      </c>
+      <c r="C106" t="s">
+        <v>18</v>
+      </c>
+      <c r="D106" t="s">
+        <v>402</v>
+      </c>
+      <c r="E106" t="s">
+        <v>13</v>
+      </c>
+      <c r="G106" t="s">
+        <v>398</v>
+      </c>
+      <c r="H106" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="12.75">
+      <c r="A107" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="B107" t="s">
+        <v>405</v>
+      </c>
+      <c r="C107" t="s">
+        <v>18</v>
+      </c>
+      <c r="D107" t="s">
+        <v>406</v>
+      </c>
+      <c r="E107" t="s">
+        <v>13</v>
+      </c>
+      <c r="G107" t="s">
+        <v>398</v>
+      </c>
+      <c r="H107" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" ht="12.75">
+      <c r="A108" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="B108" t="s">
+        <v>409</v>
+      </c>
+      <c r="C108" t="s">
+        <v>18</v>
+      </c>
+      <c r="D108" t="s">
+        <v>410</v>
+      </c>
+      <c r="E108" t="s">
+        <v>13</v>
+      </c>
+      <c r="G108" t="s">
+        <v>398</v>
+      </c>
+      <c r="H108" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" ht="12.75">
+      <c r="A109" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="B109" t="s">
+        <v>413</v>
+      </c>
+      <c r="C109" t="s">
+        <v>18</v>
+      </c>
+      <c r="D109" t="s">
+        <v>414</v>
+      </c>
+      <c r="E109" t="s">
+        <v>13</v>
+      </c>
+      <c r="G109" t="s">
+        <v>398</v>
+      </c>
+      <c r="H109" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" ht="12.75">
+      <c r="A110" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="C110" t="s">
+        <v>18</v>
+      </c>
+      <c r="D110" t="s">
+        <v>416</v>
+      </c>
+      <c r="E110" t="s">
+        <v>13</v>
+      </c>
+      <c r="G110" t="s">
         <v>341</v>
       </c>
-      <c r="C104" t="s">
-[...139 lines deleted...]
-      </c>
       <c r="H110" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="111" spans="1:10" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>356</v>
+        <v>418</v>
+      </c>
+      <c r="B111" t="s">
+        <v>419</v>
       </c>
       <c r="C111" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D111" t="s">
-        <v>357</v>
+        <v>420</v>
       </c>
       <c r="E111" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G111" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H111" t="s">
         <v>15</v>
       </c>
       <c r="J111" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:8" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>358</v>
+        <v>422</v>
+      </c>
+      <c r="B112" t="s">
+        <v>423</v>
       </c>
       <c r="C112" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D112" t="s">
-        <v>359</v>
+        <v>424</v>
       </c>
       <c r="E112" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G112" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H112" t="s">
-        <v>360</v>
+        <v>15</v>
+      </c>
+      <c r="J112" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="113" spans="1:10" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>361</v>
+        <v>426</v>
+      </c>
+      <c r="B113" t="s">
+        <v>427</v>
       </c>
       <c r="C113" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D113" t="s">
-        <v>362</v>
+        <v>428</v>
       </c>
       <c r="E113" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G113" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H113" t="s">
-        <v>360</v>
+        <v>15</v>
       </c>
       <c r="J113" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:8" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>363</v>
+        <v>430</v>
+      </c>
+      <c r="B114" t="s">
+        <v>431</v>
       </c>
       <c r="C114" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D114" t="s">
-        <v>364</v>
+        <v>432</v>
       </c>
       <c r="E114" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G114" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H114" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J114" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>434</v>
+      </c>
+      <c r="B115" t="s">
+        <v>435</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>211</v>
       </c>
       <c r="D115" t="s">
-        <v>366</v>
+        <v>436</v>
       </c>
       <c r="E115" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G115" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H115" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J115" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>367</v>
+        <v>438</v>
+      </c>
+      <c r="B116" t="s">
+        <v>439</v>
       </c>
       <c r="C116" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D116" t="s">
-        <v>368</v>
+        <v>440</v>
       </c>
       <c r="E116" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G116" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H116" t="s">
-        <v>360</v>
+        <v>15</v>
+      </c>
+      <c r="J116" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="117" spans="1:10" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>442</v>
+      </c>
+      <c r="B117" t="s">
+        <v>443</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>211</v>
       </c>
       <c r="D117" t="s">
-        <v>370</v>
+        <v>444</v>
       </c>
       <c r="E117" t="s">
-        <v>101</v>
+        <v>13</v>
+      </c>
+      <c r="G117" t="s">
+        <v>190</v>
       </c>
       <c r="H117" t="s">
         <v>15</v>
       </c>
       <c r="J117" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>371</v>
+        <v>445</v>
       </c>
       <c r="C118" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D118" t="s">
-        <v>372</v>
+        <v>446</v>
       </c>
       <c r="E118" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G118" t="s">
-        <v>61</v>
+        <v>341</v>
       </c>
       <c r="H118" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:8" ht="12.75">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>373</v>
+        <v>448</v>
       </c>
       <c r="C119" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D119" t="s">
-        <v>374</v>
+        <v>449</v>
       </c>
       <c r="E119" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G119" t="s">
-        <v>61</v>
+        <v>341</v>
       </c>
       <c r="H119" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:10" ht="12.75">
+        <v>447</v>
+      </c>
+      <c r="J119" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>375</v>
+        <v>450</v>
       </c>
       <c r="C120" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D120" t="s">
-        <v>376</v>
+        <v>451</v>
       </c>
       <c r="E120" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G120" t="s">
-        <v>61</v>
+        <v>341</v>
       </c>
       <c r="H120" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>447</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>377</v>
+        <v>452</v>
       </c>
       <c r="C121" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D121" t="s">
-        <v>378</v>
+        <v>453</v>
       </c>
       <c r="E121" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G121" t="s">
-        <v>61</v>
+        <v>341</v>
       </c>
       <c r="H121" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:10" ht="12.75">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>379</v>
+        <v>454</v>
       </c>
       <c r="C122" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D122" t="s">
-        <v>380</v>
+        <v>455</v>
       </c>
       <c r="E122" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G122" t="s">
-        <v>61</v>
+        <v>341</v>
       </c>
       <c r="H122" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>447</v>
       </c>
     </row>
     <row r="123" spans="1:10" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>381</v>
+        <v>456</v>
       </c>
       <c r="C123" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D123" t="s">
-        <v>382</v>
+        <v>457</v>
       </c>
       <c r="E123" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>237</v>
       </c>
       <c r="H123" t="s">
-        <v>360</v>
+        <v>15</v>
       </c>
       <c r="J123" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>383</v>
+        <v>458</v>
       </c>
       <c r="C124" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D124" t="s">
-        <v>384</v>
+        <v>459</v>
       </c>
       <c r="E124" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G124" t="s">
-        <v>61</v>
+        <v>341</v>
       </c>
       <c r="H124" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>447</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>385</v>
+        <v>460</v>
       </c>
       <c r="C125" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D125" t="s">
-        <v>386</v>
+        <v>461</v>
       </c>
       <c r="E125" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G125" t="s">
-        <v>61</v>
+        <v>341</v>
       </c>
       <c r="H125" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="126" spans="1:10" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>387</v>
+        <v>462</v>
       </c>
       <c r="C126" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D126" t="s">
-        <v>388</v>
+        <v>463</v>
       </c>
       <c r="E126" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G126" t="s">
-        <v>61</v>
+        <v>341</v>
       </c>
       <c r="H126" t="s">
         <v>15</v>
       </c>
       <c r="J126" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>389</v>
+        <v>464</v>
       </c>
       <c r="C127" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D127" t="s">
-        <v>390</v>
+        <v>465</v>
       </c>
       <c r="E127" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G127" t="s">
-        <v>61</v>
+        <v>341</v>
       </c>
       <c r="H127" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>447</v>
       </c>
     </row>
     <row r="128" spans="1:10" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>391</v>
+        <v>466</v>
       </c>
       <c r="C128" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D128" t="s">
-        <v>392</v>
+        <v>467</v>
       </c>
       <c r="E128" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G128" t="s">
-        <v>61</v>
+        <v>341</v>
       </c>
       <c r="H128" t="s">
-        <v>15</v>
+        <v>447</v>
       </c>
       <c r="J128" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="129" spans="1:10" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>393</v>
+        <v>468</v>
       </c>
       <c r="C129" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D129" t="s">
-        <v>394</v>
+        <v>469</v>
       </c>
       <c r="E129" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G129" t="s">
-        <v>61</v>
+        <v>341</v>
       </c>
       <c r="H129" t="s">
-        <v>15</v>
+        <v>447</v>
       </c>
       <c r="J129" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="130" spans="1:10" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>395</v>
+        <v>470</v>
       </c>
       <c r="C130" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D130" t="s">
-        <v>396</v>
+        <v>471</v>
       </c>
       <c r="E130" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G130" t="s">
-        <v>61</v>
+        <v>341</v>
       </c>
       <c r="H130" t="s">
-        <v>15</v>
+        <v>447</v>
       </c>
       <c r="J130" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>397</v>
+        <v>472</v>
       </c>
       <c r="C131" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D131" t="s">
-        <v>398</v>
+        <v>473</v>
       </c>
       <c r="E131" t="s">
-        <v>101</v>
+        <v>237</v>
+      </c>
+      <c r="G131" t="s">
+        <v>341</v>
       </c>
       <c r="H131" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="132" spans="1:8" ht="12.75">
+    <row r="132" spans="1:10" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>399</v>
+        <v>474</v>
       </c>
       <c r="C132" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D132" t="s">
-        <v>400</v>
+        <v>475</v>
       </c>
       <c r="E132" t="s">
-        <v>101</v>
+        <v>237</v>
+      </c>
+      <c r="G132" t="s">
+        <v>341</v>
       </c>
       <c r="H132" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="133" spans="1:8" ht="12.75">
+      <c r="J132" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>401</v>
+        <v>476</v>
       </c>
       <c r="C133" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D133" t="s">
-        <v>402</v>
+        <v>477</v>
       </c>
       <c r="E133" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G133" t="s">
-        <v>61</v>
+        <v>341</v>
       </c>
       <c r="H133" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="134" spans="1:8" ht="12.75">
+      <c r="J133" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>403</v>
+        <v>478</v>
       </c>
       <c r="C134" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D134" t="s">
-        <v>404</v>
+        <v>479</v>
       </c>
       <c r="E134" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G134" t="s">
-        <v>61</v>
+        <v>341</v>
       </c>
       <c r="H134" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="135" spans="1:8" ht="12.75">
+      <c r="J134" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>405</v>
+        <v>480</v>
       </c>
       <c r="C135" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D135" t="s">
-        <v>406</v>
+        <v>481</v>
       </c>
       <c r="E135" t="s">
-        <v>101</v>
+        <v>237</v>
+      </c>
+      <c r="G135" t="s">
+        <v>341</v>
       </c>
       <c r="H135" t="s">
         <v>15</v>
+      </c>
+      <c r="J135" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="136" spans="1:10" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>407</v>
+        <v>482</v>
       </c>
       <c r="C136" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D136" t="s">
-        <v>408</v>
+        <v>483</v>
       </c>
       <c r="E136" t="s">
-        <v>101</v>
+        <v>237</v>
+      </c>
+      <c r="G136" t="s">
+        <v>341</v>
       </c>
       <c r="H136" t="s">
         <v>15</v>
       </c>
       <c r="J136" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>409</v>
+        <v>484</v>
       </c>
       <c r="C137" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D137" t="s">
-        <v>410</v>
+        <v>485</v>
       </c>
       <c r="E137" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="H137" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>411</v>
+        <v>486</v>
       </c>
       <c r="C138" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D138" t="s">
-        <v>412</v>
+        <v>487</v>
       </c>
       <c r="E138" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>237</v>
       </c>
       <c r="H138" t="s">
-        <v>360</v>
+        <v>15</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>413</v>
+        <v>488</v>
       </c>
       <c r="C139" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D139" t="s">
-        <v>414</v>
+        <v>489</v>
       </c>
       <c r="E139" t="s">
-        <v>101</v>
+        <v>237</v>
+      </c>
+      <c r="G139" t="s">
+        <v>341</v>
       </c>
       <c r="H139" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="140" spans="1:10" ht="12.75">
+    <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>415</v>
+        <v>490</v>
       </c>
       <c r="C140" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D140" t="s">
-        <v>416</v>
+        <v>491</v>
       </c>
       <c r="E140" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G140" t="s">
-        <v>61</v>
+        <v>341</v>
       </c>
       <c r="H140" t="s">
         <v>15</v>
       </c>
-      <c r="J140" t="s">
-[...3 lines deleted...]
-    <row r="141" spans="1:10" ht="12.75">
+    </row>
+    <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>417</v>
+        <v>492</v>
       </c>
       <c r="C141" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D141" t="s">
-        <v>418</v>
+        <v>493</v>
       </c>
       <c r="E141" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>237</v>
       </c>
       <c r="H141" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="142" spans="1:10" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>419</v>
+        <v>494</v>
       </c>
       <c r="C142" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D142" t="s">
-        <v>420</v>
+        <v>495</v>
       </c>
       <c r="E142" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>237</v>
       </c>
       <c r="H142" t="s">
         <v>15</v>
       </c>
       <c r="J142" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>421</v>
+        <v>496</v>
       </c>
       <c r="C143" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D143" t="s">
-        <v>422</v>
+        <v>497</v>
       </c>
       <c r="E143" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>237</v>
       </c>
       <c r="H143" t="s">
         <v>15</v>
       </c>
-      <c r="J143" t="s">
-[...3 lines deleted...]
-    <row r="144" spans="1:10" ht="12.75">
+    </row>
+    <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>423</v>
+        <v>498</v>
       </c>
       <c r="C144" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D144" t="s">
-        <v>424</v>
+        <v>499</v>
       </c>
       <c r="E144" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G144" t="s">
-        <v>61</v>
+        <v>341</v>
       </c>
       <c r="H144" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="145" spans="1:10" ht="12.75">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>425</v>
+        <v>500</v>
       </c>
       <c r="C145" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D145" t="s">
-        <v>426</v>
+        <v>501</v>
       </c>
       <c r="E145" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G145" t="s">
-        <v>61</v>
+        <v>341</v>
       </c>
       <c r="H145" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="146" spans="1:10" ht="12.75">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>427</v>
+        <v>502</v>
       </c>
       <c r="C146" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D146" t="s">
-        <v>428</v>
+        <v>503</v>
       </c>
       <c r="E146" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G146" t="s">
-        <v>61</v>
+        <v>341</v>
       </c>
       <c r="H146" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>447</v>
       </c>
     </row>
     <row r="147" spans="1:10" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>429</v>
+        <v>505</v>
+      </c>
+      <c r="B147" t="s">
+        <v>506</v>
       </c>
       <c r="C147" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D147" t="s">
-        <v>430</v>
+        <v>507</v>
       </c>
       <c r="E147" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G147" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H147" t="s">
         <v>15</v>
       </c>
       <c r="J147" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>431</v>
+        <v>509</v>
+      </c>
+      <c r="B148" t="s">
+        <v>510</v>
       </c>
       <c r="C148" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D148" t="s">
-        <v>432</v>
+        <v>511</v>
       </c>
       <c r="E148" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G148" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H148" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="149" spans="1:10" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>433</v>
+        <v>513</v>
+      </c>
+      <c r="B149" t="s">
+        <v>514</v>
       </c>
       <c r="C149" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D149" t="s">
-        <v>434</v>
+        <v>515</v>
       </c>
       <c r="E149" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G149" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H149" t="s">
         <v>15</v>
       </c>
       <c r="J149" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>435</v>
+        <v>517</v>
+      </c>
+      <c r="B150" t="s">
+        <v>518</v>
       </c>
       <c r="C150" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D150" t="s">
-        <v>436</v>
+        <v>519</v>
       </c>
       <c r="E150" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G150" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H150" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="151" spans="1:10" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>437</v>
+        <v>521</v>
+      </c>
+      <c r="B151" t="s">
+        <v>522</v>
       </c>
       <c r="C151" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D151" t="s">
-        <v>438</v>
+        <v>523</v>
       </c>
       <c r="E151" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G151" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H151" t="s">
         <v>15</v>
       </c>
       <c r="J151" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>439</v>
+        <v>524</v>
+      </c>
+      <c r="B152" t="s">
+        <v>525</v>
       </c>
       <c r="C152" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D152" t="s">
-        <v>440</v>
+        <v>526</v>
       </c>
       <c r="E152" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G152" t="s">
-        <v>61</v>
+        <v>185</v>
       </c>
       <c r="H152" t="s">
         <v>15</v>
       </c>
-      <c r="J152" t="s">
-[...3 lines deleted...]
-    <row r="153" spans="1:10" ht="12.75">
+    </row>
+    <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>441</v>
+        <v>527</v>
+      </c>
+      <c r="B153" t="s">
+        <v>528</v>
       </c>
       <c r="C153" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D153" t="s">
-        <v>442</v>
+        <v>529</v>
       </c>
       <c r="E153" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>237</v>
       </c>
       <c r="H153" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="154" spans="1:10" ht="12.75">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>443</v>
+        <v>531</v>
+      </c>
+      <c r="B154" t="s">
+        <v>532</v>
       </c>
       <c r="C154" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D154" t="s">
-        <v>444</v>
+        <v>533</v>
       </c>
       <c r="E154" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>237</v>
       </c>
       <c r="H154" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>530</v>
       </c>
     </row>
     <row r="155" spans="1:10" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>445</v>
+        <v>534</v>
+      </c>
+      <c r="B155" t="s">
+        <v>535</v>
       </c>
       <c r="C155" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D155" t="s">
-        <v>446</v>
+        <v>536</v>
       </c>
       <c r="E155" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>237</v>
       </c>
       <c r="H155" t="s">
         <v>15</v>
       </c>
       <c r="J155" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>447</v>
+        <v>537</v>
+      </c>
+      <c r="B156" t="s">
+        <v>538</v>
       </c>
       <c r="C156" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D156" t="s">
-        <v>448</v>
+        <v>539</v>
       </c>
       <c r="E156" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>237</v>
       </c>
       <c r="H156" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>530</v>
       </c>
     </row>
     <row r="157" spans="1:10" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>449</v>
+        <v>540</v>
+      </c>
+      <c r="B157" t="s">
+        <v>541</v>
       </c>
       <c r="C157" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D157" t="s">
-        <v>450</v>
+        <v>542</v>
       </c>
       <c r="E157" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>237</v>
       </c>
       <c r="H157" t="s">
         <v>15</v>
       </c>
       <c r="J157" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="158" spans="1:10" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>451</v>
+        <v>543</v>
+      </c>
+      <c r="B158" t="s">
+        <v>544</v>
       </c>
       <c r="C158" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D158" t="s">
-        <v>452</v>
+        <v>545</v>
       </c>
       <c r="E158" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>237</v>
       </c>
       <c r="H158" t="s">
         <v>15</v>
       </c>
       <c r="J158" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="159" spans="1:10" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>453</v>
+        <v>546</v>
+      </c>
+      <c r="B159" t="s">
+        <v>547</v>
       </c>
       <c r="C159" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D159" t="s">
-        <v>454</v>
+        <v>548</v>
       </c>
       <c r="E159" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>237</v>
       </c>
       <c r="H159" t="s">
         <v>15</v>
       </c>
       <c r="J159" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="160" spans="1:10" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>455</v>
+        <v>549</v>
+      </c>
+      <c r="B160" t="s">
+        <v>550</v>
       </c>
       <c r="C160" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D160" t="s">
-        <v>456</v>
+        <v>551</v>
       </c>
       <c r="E160" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>237</v>
       </c>
       <c r="H160" t="s">
         <v>15</v>
       </c>
       <c r="J160" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>457</v>
+        <v>553</v>
+      </c>
+      <c r="B161" t="s">
+        <v>554</v>
       </c>
       <c r="C161" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D161" t="s">
-        <v>458</v>
+        <v>555</v>
       </c>
       <c r="E161" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G161" t="s">
-        <v>61</v>
+        <v>556</v>
       </c>
       <c r="H161" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>530</v>
       </c>
     </row>
     <row r="162" spans="1:10" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>459</v>
+        <v>557</v>
       </c>
       <c r="C162" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D162" t="s">
-        <v>460</v>
+        <v>558</v>
       </c>
       <c r="E162" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>237</v>
       </c>
       <c r="H162" t="s">
         <v>15</v>
       </c>
       <c r="J162" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>461</v>
+        <v>559</v>
       </c>
       <c r="C163" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D163" t="s">
-        <v>462</v>
+        <v>560</v>
       </c>
       <c r="E163" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>237</v>
       </c>
       <c r="H163" t="s">
         <v>15</v>
       </c>
-      <c r="J163" t="s">
-[...3 lines deleted...]
-    <row r="164" spans="1:10" ht="12.75">
+    </row>
+    <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>463</v>
+        <v>561</v>
       </c>
       <c r="C164" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D164" t="s">
-        <v>464</v>
+        <v>562</v>
       </c>
       <c r="E164" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="H164" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="165" spans="1:10" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>465</v>
+        <v>563</v>
       </c>
       <c r="C165" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D165" t="s">
-        <v>466</v>
+        <v>564</v>
       </c>
       <c r="E165" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>237</v>
       </c>
       <c r="H165" t="s">
         <v>15</v>
       </c>
       <c r="J165" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>467</v>
+        <v>565</v>
       </c>
       <c r="C166" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D166" t="s">
-        <v>468</v>
+        <v>566</v>
       </c>
       <c r="E166" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="H166" t="s">
         <v>15</v>
       </c>
-      <c r="J166" t="s">
-[...3 lines deleted...]
-    <row r="167" spans="1:10" ht="12.75">
+    </row>
+    <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>469</v>
+        <v>568</v>
       </c>
       <c r="C167" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D167" t="s">
-        <v>470</v>
+        <v>569</v>
       </c>
       <c r="E167" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="H167" t="s">
         <v>15</v>
       </c>
-      <c r="J167" t="s">
-[...3 lines deleted...]
-    <row r="168" spans="1:10" ht="12.75">
+    </row>
+    <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>471</v>
+        <v>570</v>
       </c>
       <c r="C168" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D168" t="s">
-        <v>472</v>
+        <v>571</v>
       </c>
       <c r="E168" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G168" t="s">
-        <v>119</v>
+        <v>341</v>
       </c>
       <c r="H168" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="169" spans="1:10" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>473</v>
+        <v>572</v>
       </c>
       <c r="C169" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D169" t="s">
-        <v>474</v>
+        <v>573</v>
       </c>
       <c r="E169" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G169" t="s">
-        <v>119</v>
+        <v>341</v>
       </c>
       <c r="H169" t="s">
         <v>15</v>
       </c>
       <c r="J169" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>475</v>
+        <v>574</v>
       </c>
       <c r="C170" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D170" t="s">
-        <v>476</v>
+        <v>575</v>
       </c>
       <c r="E170" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>237</v>
       </c>
       <c r="H170" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="171" spans="1:10" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>477</v>
+        <v>576</v>
       </c>
       <c r="C171" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D171" t="s">
-        <v>478</v>
+        <v>577</v>
       </c>
       <c r="E171" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G171" t="s">
-        <v>119</v>
+        <v>341</v>
       </c>
       <c r="H171" t="s">
         <v>15</v>
       </c>
       <c r="J171" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="172" spans="1:10" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>479</v>
+        <v>578</v>
       </c>
       <c r="C172" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D172" t="s">
-        <v>480</v>
+        <v>579</v>
       </c>
       <c r="E172" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G172" t="s">
-        <v>119</v>
+        <v>341</v>
       </c>
       <c r="H172" t="s">
         <v>15</v>
       </c>
       <c r="J172" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="173" spans="1:10" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>481</v>
+        <v>580</v>
       </c>
       <c r="C173" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D173" t="s">
-        <v>482</v>
+        <v>581</v>
       </c>
       <c r="E173" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G173" t="s">
-        <v>61</v>
+        <v>341</v>
       </c>
       <c r="H173" t="s">
         <v>15</v>
       </c>
       <c r="J173" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="174" spans="1:10" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>483</v>
+        <v>582</v>
       </c>
       <c r="C174" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D174" t="s">
-        <v>484</v>
+        <v>583</v>
       </c>
       <c r="E174" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G174" t="s">
-        <v>119</v>
+        <v>341</v>
       </c>
       <c r="H174" t="s">
         <v>15</v>
       </c>
       <c r="J174" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="175" spans="1:10" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>485</v>
+        <v>584</v>
       </c>
       <c r="C175" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D175" t="s">
-        <v>486</v>
+        <v>585</v>
       </c>
       <c r="E175" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G175" t="s">
-        <v>119</v>
+        <v>341</v>
       </c>
       <c r="H175" t="s">
         <v>15</v>
       </c>
       <c r="J175" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="176" spans="1:10" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>487</v>
+        <v>586</v>
       </c>
       <c r="C176" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D176" t="s">
-        <v>488</v>
+        <v>587</v>
       </c>
       <c r="E176" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G176" t="s">
-        <v>119</v>
+        <v>341</v>
       </c>
       <c r="H176" t="s">
         <v>15</v>
       </c>
       <c r="J176" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="177" spans="1:10" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>489</v>
+        <v>588</v>
       </c>
       <c r="C177" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D177" t="s">
-        <v>490</v>
+        <v>589</v>
       </c>
       <c r="E177" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G177" t="s">
-        <v>119</v>
+        <v>341</v>
       </c>
       <c r="H177" t="s">
         <v>15</v>
       </c>
       <c r="J177" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="178" spans="1:10" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>491</v>
+        <v>590</v>
       </c>
       <c r="C178" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D178" t="s">
-        <v>492</v>
+        <v>591</v>
       </c>
       <c r="E178" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G178" t="s">
-        <v>119</v>
+        <v>341</v>
       </c>
       <c r="H178" t="s">
         <v>15</v>
       </c>
       <c r="J178" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="179" spans="1:10" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>493</v>
+        <v>592</v>
       </c>
       <c r="C179" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D179" t="s">
-        <v>494</v>
+        <v>593</v>
       </c>
       <c r="E179" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G179" t="s">
-        <v>119</v>
+        <v>341</v>
       </c>
       <c r="H179" t="s">
         <v>15</v>
       </c>
       <c r="J179" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="180" spans="1:10" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>495</v>
+        <v>594</v>
       </c>
       <c r="C180" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D180" t="s">
-        <v>496</v>
+        <v>595</v>
       </c>
       <c r="E180" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G180" t="s">
-        <v>119</v>
+        <v>341</v>
       </c>
       <c r="H180" t="s">
         <v>15</v>
       </c>
       <c r="J180" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="181" spans="1:10" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>497</v>
+        <v>596</v>
       </c>
       <c r="C181" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D181" t="s">
-        <v>498</v>
+        <v>597</v>
       </c>
       <c r="E181" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G181" t="s">
-        <v>119</v>
+        <v>341</v>
       </c>
       <c r="H181" t="s">
         <v>15</v>
       </c>
       <c r="J181" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="182" spans="1:10" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>499</v>
+        <v>598</v>
       </c>
       <c r="C182" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D182" t="s">
-        <v>500</v>
+        <v>599</v>
       </c>
       <c r="E182" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G182" t="s">
-        <v>119</v>
+        <v>341</v>
       </c>
       <c r="H182" t="s">
         <v>15</v>
       </c>
       <c r="J182" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="183" spans="1:10" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>501</v>
+        <v>600</v>
       </c>
       <c r="C183" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D183" t="s">
-        <v>502</v>
+        <v>601</v>
       </c>
       <c r="E183" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G183" t="s">
-        <v>119</v>
+        <v>341</v>
       </c>
       <c r="H183" t="s">
         <v>15</v>
       </c>
       <c r="J183" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="184" spans="1:10" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>503</v>
+        <v>602</v>
       </c>
       <c r="C184" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D184" t="s">
-        <v>504</v>
+        <v>603</v>
       </c>
       <c r="E184" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G184" t="s">
-        <v>119</v>
+        <v>341</v>
       </c>
       <c r="H184" t="s">
         <v>15</v>
       </c>
       <c r="J184" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="185" spans="1:10" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>505</v>
+        <v>604</v>
       </c>
       <c r="C185" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D185" t="s">
-        <v>506</v>
+        <v>605</v>
       </c>
       <c r="E185" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G185" t="s">
-        <v>119</v>
+        <v>341</v>
       </c>
       <c r="H185" t="s">
         <v>15</v>
       </c>
       <c r="J185" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="186" spans="1:10" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>507</v>
+        <v>606</v>
       </c>
       <c r="C186" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D186" t="s">
-        <v>508</v>
+        <v>607</v>
       </c>
       <c r="E186" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G186" t="s">
-        <v>119</v>
+        <v>341</v>
       </c>
       <c r="H186" t="s">
         <v>15</v>
       </c>
       <c r="J186" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="187" spans="1:10" ht="12.75">
       <c r="A187" s="1" t="s">
-        <v>509</v>
+        <v>608</v>
       </c>
       <c r="C187" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D187" t="s">
-        <v>510</v>
+        <v>609</v>
       </c>
       <c r="E187" t="s">
-        <v>101</v>
+        <v>237</v>
+      </c>
+      <c r="G187" t="s">
+        <v>244</v>
       </c>
       <c r="H187" t="s">
         <v>15</v>
       </c>
       <c r="J187" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:8" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10" ht="12.75">
       <c r="A188" s="1" t="s">
-        <v>511</v>
+        <v>610</v>
       </c>
       <c r="C188" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D188" t="s">
-        <v>512</v>
+        <v>611</v>
       </c>
       <c r="E188" t="s">
-        <v>101</v>
+        <v>237</v>
+      </c>
+      <c r="G188" t="s">
+        <v>244</v>
       </c>
       <c r="H188" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="189" spans="1:8" ht="12.75">
+      <c r="J188" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10" ht="12.75">
       <c r="A189" s="1" t="s">
-        <v>513</v>
+        <v>612</v>
       </c>
       <c r="C189" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D189" t="s">
-        <v>514</v>
+        <v>613</v>
       </c>
       <c r="E189" t="s">
-        <v>14</v>
+        <v>237</v>
+      </c>
+      <c r="G189" t="s">
+        <v>341</v>
       </c>
       <c r="H189" t="s">
         <v>15</v>
+      </c>
+      <c r="J189" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="190" spans="1:10" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>515</v>
+        <v>614</v>
       </c>
       <c r="C190" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D190" t="s">
-        <v>516</v>
+        <v>615</v>
       </c>
       <c r="E190" t="s">
-        <v>101</v>
+        <v>237</v>
+      </c>
+      <c r="G190" t="s">
+        <v>341</v>
       </c>
       <c r="H190" t="s">
         <v>15</v>
       </c>
       <c r="J190" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:8" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10" ht="12.75">
       <c r="A191" s="1" t="s">
-        <v>517</v>
+        <v>616</v>
       </c>
       <c r="C191" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D191" t="s">
-        <v>518</v>
+        <v>617</v>
       </c>
       <c r="E191" t="s">
-        <v>14</v>
+        <v>237</v>
+      </c>
+      <c r="G191" t="s">
+        <v>244</v>
       </c>
       <c r="H191" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="192" spans="1:8" ht="12.75">
+      <c r="J191" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="192" spans="1:10" ht="12.75">
       <c r="A192" s="1" t="s">
-        <v>520</v>
+        <v>618</v>
       </c>
       <c r="C192" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D192" t="s">
-        <v>521</v>
+        <v>619</v>
       </c>
       <c r="E192" t="s">
-        <v>14</v>
+        <v>237</v>
+      </c>
+      <c r="G192" t="s">
+        <v>244</v>
       </c>
       <c r="H192" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="193" spans="1:8" ht="12.75">
+      <c r="J192" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10" ht="12.75">
       <c r="A193" s="1" t="s">
-        <v>522</v>
+        <v>620</v>
       </c>
       <c r="C193" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D193" t="s">
-        <v>523</v>
+        <v>621</v>
       </c>
       <c r="E193" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G193" t="s">
-        <v>61</v>
+        <v>341</v>
       </c>
       <c r="H193" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J193" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10" ht="12.75">
       <c r="A194" s="1" t="s">
-        <v>524</v>
+        <v>622</v>
       </c>
       <c r="C194" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D194" t="s">
-        <v>525</v>
+        <v>623</v>
       </c>
       <c r="E194" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G194" t="s">
-        <v>61</v>
+        <v>341</v>
       </c>
       <c r="H194" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J194" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10" ht="12.75">
       <c r="A195" s="1" t="s">
-        <v>526</v>
+        <v>624</v>
       </c>
       <c r="C195" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D195" t="s">
-        <v>527</v>
+        <v>625</v>
       </c>
       <c r="E195" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G195" t="s">
-        <v>61</v>
+        <v>244</v>
       </c>
       <c r="H195" t="s">
         <v>15</v>
+      </c>
+      <c r="J195" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="196" spans="1:10" ht="12.75">
       <c r="A196" s="1" t="s">
-        <v>528</v>
+        <v>626</v>
       </c>
       <c r="C196" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D196" t="s">
-        <v>529</v>
+        <v>627</v>
       </c>
       <c r="E196" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G196" t="s">
-        <v>61</v>
+        <v>244</v>
       </c>
       <c r="H196" t="s">
         <v>15</v>
       </c>
       <c r="J196" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="197" spans="1:10" ht="12.75">
       <c r="A197" s="1" t="s">
-        <v>530</v>
+        <v>628</v>
       </c>
       <c r="C197" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D197" t="s">
-        <v>531</v>
+        <v>629</v>
       </c>
       <c r="E197" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G197" t="s">
-        <v>61</v>
+        <v>244</v>
       </c>
       <c r="H197" t="s">
         <v>15</v>
       </c>
       <c r="J197" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="198" spans="1:10" ht="12.75">
       <c r="A198" s="1" t="s">
-        <v>532</v>
+        <v>630</v>
       </c>
       <c r="C198" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D198" t="s">
-        <v>533</v>
+        <v>631</v>
       </c>
       <c r="E198" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G198" t="s">
-        <v>61</v>
+        <v>244</v>
       </c>
       <c r="H198" t="s">
         <v>15</v>
       </c>
       <c r="J198" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="199" spans="1:10" ht="12.75">
       <c r="A199" s="1" t="s">
-        <v>534</v>
+        <v>632</v>
       </c>
       <c r="C199" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D199" t="s">
-        <v>535</v>
+        <v>633</v>
       </c>
       <c r="E199" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G199" t="s">
-        <v>61</v>
+        <v>244</v>
       </c>
       <c r="H199" t="s">
         <v>15</v>
       </c>
       <c r="J199" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:8" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10" ht="12.75">
       <c r="A200" s="1" t="s">
-        <v>536</v>
+        <v>634</v>
       </c>
       <c r="C200" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D200" t="s">
-        <v>537</v>
+        <v>635</v>
       </c>
       <c r="E200" t="s">
-        <v>101</v>
+        <v>237</v>
+      </c>
+      <c r="G200" t="s">
+        <v>244</v>
       </c>
       <c r="H200" t="s">
         <v>15</v>
+      </c>
+      <c r="J200" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="201" spans="1:10" ht="12.75">
       <c r="A201" s="1" t="s">
-        <v>538</v>
+        <v>636</v>
       </c>
       <c r="C201" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D201" t="s">
-        <v>539</v>
+        <v>637</v>
       </c>
       <c r="E201" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G201" t="s">
-        <v>61</v>
+        <v>341</v>
       </c>
       <c r="H201" t="s">
         <v>15</v>
       </c>
       <c r="J201" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:8" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10" ht="12.75">
       <c r="A202" s="1" t="s">
-        <v>540</v>
+        <v>638</v>
       </c>
       <c r="C202" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D202" t="s">
-        <v>541</v>
+        <v>639</v>
       </c>
       <c r="E202" t="s">
-        <v>101</v>
+        <v>237</v>
+      </c>
+      <c r="G202" t="s">
+        <v>244</v>
       </c>
       <c r="H202" t="s">
         <v>15</v>
+      </c>
+      <c r="J202" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="203" spans="1:10" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>542</v>
+        <v>640</v>
       </c>
       <c r="C203" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D203" t="s">
-        <v>543</v>
+        <v>641</v>
       </c>
       <c r="E203" t="s">
-        <v>101</v>
+        <v>237</v>
+      </c>
+      <c r="G203" t="s">
+        <v>244</v>
       </c>
       <c r="H203" t="s">
         <v>15</v>
       </c>
       <c r="J203" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:8" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="204" spans="1:10" ht="12.75">
       <c r="A204" s="1" t="s">
-        <v>544</v>
+        <v>642</v>
       </c>
       <c r="C204" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D204" t="s">
-        <v>545</v>
+        <v>643</v>
       </c>
       <c r="E204" t="s">
-        <v>101</v>
+        <v>237</v>
+      </c>
+      <c r="G204" t="s">
+        <v>244</v>
       </c>
       <c r="H204" t="s">
         <v>15</v>
+      </c>
+      <c r="J204" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="205" spans="1:10" ht="12.75">
       <c r="A205" s="1" t="s">
-        <v>546</v>
+        <v>644</v>
       </c>
       <c r="C205" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D205" t="s">
-        <v>547</v>
+        <v>645</v>
       </c>
       <c r="E205" t="s">
-        <v>101</v>
+        <v>237</v>
+      </c>
+      <c r="G205" t="s">
+        <v>244</v>
       </c>
       <c r="H205" t="s">
         <v>15</v>
       </c>
       <c r="J205" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="206" spans="1:10" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>548</v>
+        <v>646</v>
       </c>
       <c r="C206" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D206" t="s">
-        <v>549</v>
+        <v>647</v>
       </c>
       <c r="E206" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G206" t="s">
-        <v>61</v>
+        <v>244</v>
       </c>
       <c r="H206" t="s">
         <v>15</v>
       </c>
       <c r="J206" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="207" spans="1:10" ht="12.75">
       <c r="A207" s="1" t="s">
-        <v>550</v>
+        <v>648</v>
       </c>
       <c r="C207" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D207" t="s">
-        <v>551</v>
+        <v>649</v>
       </c>
       <c r="E207" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G207" t="s">
-        <v>61</v>
+        <v>244</v>
       </c>
       <c r="H207" t="s">
         <v>15</v>
       </c>
       <c r="J207" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="208" spans="1:10" ht="12.75">
       <c r="A208" s="1" t="s">
-        <v>552</v>
+        <v>650</v>
       </c>
       <c r="C208" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D208" t="s">
-        <v>553</v>
+        <v>651</v>
       </c>
       <c r="E208" t="s">
-        <v>101</v>
+        <v>237</v>
+      </c>
+      <c r="G208" t="s">
+        <v>244</v>
       </c>
       <c r="H208" t="s">
         <v>15</v>
       </c>
       <c r="J208" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="209" spans="1:10" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>554</v>
+        <v>652</v>
       </c>
       <c r="C209" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D209" t="s">
-        <v>555</v>
+        <v>653</v>
       </c>
       <c r="E209" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G209" t="s">
-        <v>61</v>
+        <v>244</v>
       </c>
       <c r="H209" t="s">
         <v>15</v>
       </c>
       <c r="J209" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="210" spans="1:10" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>556</v>
+        <v>654</v>
       </c>
       <c r="C210" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D210" t="s">
-        <v>557</v>
+        <v>655</v>
       </c>
       <c r="E210" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G210" t="s">
-        <v>61</v>
+        <v>244</v>
       </c>
       <c r="H210" t="s">
         <v>15</v>
       </c>
       <c r="J210" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:8" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="211" spans="1:10" ht="12.75">
       <c r="A211" s="1" t="s">
-        <v>558</v>
-[...2 lines deleted...]
-        <v>559</v>
+        <v>656</v>
       </c>
       <c r="C211" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D211" t="s">
-        <v>560</v>
+        <v>657</v>
+      </c>
+      <c r="E211" t="s">
+        <v>237</v>
+      </c>
+      <c r="G211" t="s">
+        <v>244</v>
       </c>
       <c r="H211" t="s">
         <v>15</v>
+      </c>
+      <c r="J211" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="212" spans="1:10" ht="12.75">
       <c r="A212" s="1" t="s">
-        <v>561</v>
-[...2 lines deleted...]
-        <v>562</v>
+        <v>658</v>
       </c>
       <c r="C212" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D212" t="s">
-        <v>563</v>
+        <v>659</v>
+      </c>
+      <c r="E212" t="s">
+        <v>237</v>
+      </c>
+      <c r="G212" t="s">
+        <v>244</v>
       </c>
       <c r="H212" t="s">
         <v>15</v>
       </c>
       <c r="J212" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:8" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="213" spans="1:10" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>564</v>
-[...2 lines deleted...]
-        <v>565</v>
+        <v>660</v>
       </c>
       <c r="C213" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D213" t="s">
-        <v>566</v>
+        <v>661</v>
+      </c>
+      <c r="E213" t="s">
+        <v>237</v>
+      </c>
+      <c r="G213" t="s">
+        <v>341</v>
       </c>
       <c r="H213" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="214" spans="1:10" ht="12.75">
+      <c r="J213" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
-        <v>567</v>
-[...2 lines deleted...]
-        <v>568</v>
+        <v>662</v>
       </c>
       <c r="C214" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D214" t="s">
-        <v>569</v>
+        <v>663</v>
+      </c>
+      <c r="E214" t="s">
+        <v>237</v>
+      </c>
+      <c r="G214" t="s">
+        <v>341</v>
       </c>
       <c r="H214" t="s">
         <v>15</v>
       </c>
-      <c r="J214" t="s">
-[...3 lines deleted...]
-    <row r="215" spans="1:8" ht="12.75">
+    </row>
+    <row r="215" spans="1:10" ht="12.75">
       <c r="A215" s="1" t="s">
-        <v>570</v>
-[...2 lines deleted...]
-        <v>571</v>
+        <v>664</v>
       </c>
       <c r="C215" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D215" t="s">
-        <v>572</v>
+        <v>665</v>
       </c>
       <c r="E215" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G215" t="s">
-        <v>23</v>
+        <v>341</v>
       </c>
       <c r="H215" t="s">
         <v>15</v>
+      </c>
+      <c r="J215" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
-        <v>573</v>
-[...2 lines deleted...]
-        <v>574</v>
+        <v>666</v>
       </c>
       <c r="C216" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D216" t="s">
-        <v>575</v>
+        <v>667</v>
       </c>
       <c r="E216" t="s">
-        <v>101</v>
+        <v>237</v>
+      </c>
+      <c r="G216" t="s">
+        <v>341</v>
       </c>
       <c r="H216" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10" ht="12.75">
       <c r="A217" s="1" t="s">
-        <v>577</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>668</v>
       </c>
       <c r="C217" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D217" t="s">
-        <v>579</v>
+        <v>669</v>
       </c>
       <c r="E217" t="s">
-        <v>101</v>
+        <v>237</v>
+      </c>
+      <c r="G217" t="s">
+        <v>341</v>
       </c>
       <c r="H217" t="s">
-        <v>576</v>
+        <v>15</v>
+      </c>
+      <c r="J217" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="218" spans="1:10" ht="12.75">
       <c r="A218" s="1" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-        <v>581</v>
+        <v>670</v>
       </c>
       <c r="C218" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D218" t="s">
-        <v>582</v>
+        <v>671</v>
       </c>
       <c r="E218" t="s">
-        <v>101</v>
+        <v>237</v>
+      </c>
+      <c r="G218" t="s">
+        <v>341</v>
       </c>
       <c r="H218" t="s">
         <v>15</v>
       </c>
       <c r="J218" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:8" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10" ht="12.75">
       <c r="A219" s="1" t="s">
-        <v>583</v>
-[...2 lines deleted...]
-        <v>584</v>
+        <v>672</v>
       </c>
       <c r="C219" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D219" t="s">
-        <v>585</v>
+        <v>673</v>
       </c>
       <c r="E219" t="s">
-        <v>101</v>
+        <v>237</v>
+      </c>
+      <c r="G219" t="s">
+        <v>341</v>
       </c>
       <c r="H219" t="s">
-        <v>576</v>
+        <v>15</v>
+      </c>
+      <c r="J219" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="220" spans="1:10" ht="12.75">
       <c r="A220" s="1" t="s">
-        <v>586</v>
-[...2 lines deleted...]
-        <v>587</v>
+        <v>674</v>
       </c>
       <c r="C220" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D220" t="s">
-        <v>588</v>
+        <v>675</v>
       </c>
       <c r="E220" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="H220" t="s">
         <v>15</v>
       </c>
       <c r="J220" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="221" spans="1:10" ht="12.75">
       <c r="A221" s="1" t="s">
-        <v>589</v>
-[...2 lines deleted...]
-        <v>590</v>
+        <v>676</v>
       </c>
       <c r="C221" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D221" t="s">
-        <v>591</v>
+        <v>677</v>
       </c>
       <c r="E221" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="H221" t="s">
         <v>15</v>
       </c>
       <c r="J221" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="222" spans="1:10" ht="12.75">
       <c r="A222" s="1" t="s">
-        <v>592</v>
-[...2 lines deleted...]
-        <v>593</v>
+        <v>678</v>
       </c>
       <c r="C222" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D222" t="s">
-        <v>594</v>
+        <v>679</v>
       </c>
       <c r="E222" t="s">
-        <v>101</v>
+        <v>237</v>
+      </c>
+      <c r="G222" t="s">
+        <v>680</v>
       </c>
       <c r="H222" t="s">
         <v>15</v>
       </c>
       <c r="J222" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="223" spans="1:10" ht="12.75">
       <c r="A223" s="1" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>596</v>
+        <v>681</v>
       </c>
       <c r="C223" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D223" t="s">
-        <v>597</v>
+        <v>682</v>
       </c>
       <c r="E223" t="s">
-        <v>101</v>
+        <v>237</v>
+      </c>
+      <c r="G223" t="s">
+        <v>341</v>
       </c>
       <c r="H223" t="s">
         <v>15</v>
       </c>
       <c r="J223" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:8" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="224" spans="1:10" ht="12.75">
       <c r="A224" s="1" t="s">
-        <v>599</v>
-[...2 lines deleted...]
-        <v>600</v>
+        <v>683</v>
       </c>
       <c r="C224" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D224" t="s">
-        <v>601</v>
+        <v>684</v>
       </c>
       <c r="E224" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G224" t="s">
-        <v>602</v>
+        <v>341</v>
       </c>
       <c r="H224" t="s">
-        <v>576</v>
+        <v>15</v>
+      </c>
+      <c r="J224" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="225" spans="1:10" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>604</v>
-[...2 lines deleted...]
-        <v>605</v>
+        <v>685</v>
       </c>
       <c r="C225" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D225" t="s">
-        <v>606</v>
+        <v>686</v>
       </c>
       <c r="E225" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G225" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H225" t="s">
         <v>15</v>
       </c>
       <c r="J225" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:8" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="226" spans="1:10" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>608</v>
-[...2 lines deleted...]
-        <v>609</v>
+        <v>687</v>
       </c>
       <c r="C226" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D226" t="s">
-        <v>610</v>
+        <v>688</v>
       </c>
       <c r="E226" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G226" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H226" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="227" spans="1:10" ht="12.75">
+      <c r="J226" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8" ht="12.75">
       <c r="A227" s="1" t="s">
-        <v>612</v>
-[...2 lines deleted...]
-        <v>613</v>
+        <v>689</v>
       </c>
       <c r="C227" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D227" t="s">
-        <v>614</v>
+        <v>690</v>
       </c>
       <c r="E227" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="H227" t="s">
         <v>15</v>
       </c>
-      <c r="J227" t="s">
-[...3 lines deleted...]
-    <row r="228" spans="1:8" ht="12.75">
+    </row>
+    <row r="228" spans="1:10" ht="12.75">
       <c r="A228" s="1" t="s">
-        <v>616</v>
-[...2 lines deleted...]
-        <v>617</v>
+        <v>691</v>
       </c>
       <c r="C228" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D228" t="s">
-        <v>618</v>
+        <v>692</v>
       </c>
       <c r="E228" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G228" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H228" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="229" spans="1:10" ht="12.75">
+      <c r="J228" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8" ht="12.75">
       <c r="A229" s="1" t="s">
-        <v>620</v>
-[...2 lines deleted...]
-        <v>621</v>
+        <v>693</v>
       </c>
       <c r="C229" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D229" t="s">
-        <v>622</v>
+        <v>694</v>
       </c>
       <c r="E229" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="H229" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="230" spans="1:10" ht="12.75">
       <c r="A230" s="1" t="s">
-        <v>624</v>
-[...2 lines deleted...]
-        <v>625</v>
+        <v>695</v>
       </c>
       <c r="C230" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D230" t="s">
-        <v>626</v>
+        <v>696</v>
       </c>
       <c r="E230" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="H230" t="s">
         <v>15</v>
       </c>
       <c r="J230" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8" ht="12.75">
       <c r="A231" s="1" t="s">
-        <v>628</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>697</v>
       </c>
       <c r="C231" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D231" t="s">
-        <v>630</v>
+        <v>698</v>
       </c>
       <c r="E231" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="H231" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="232" spans="1:10" ht="12.75">
       <c r="A232" s="1" t="s">
-        <v>632</v>
-[...2 lines deleted...]
-        <v>633</v>
+        <v>699</v>
       </c>
       <c r="C232" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D232" t="s">
-        <v>634</v>
+        <v>700</v>
       </c>
       <c r="E232" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="H232" t="s">
         <v>15</v>
       </c>
       <c r="J232" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:8" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="233" spans="1:10" ht="12.75">
       <c r="A233" s="1" t="s">
-        <v>636</v>
-[...2 lines deleted...]
-        <v>637</v>
+        <v>701</v>
       </c>
       <c r="C233" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D233" t="s">
-        <v>638</v>
+        <v>702</v>
       </c>
       <c r="E233" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G233" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H233" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="234" spans="1:8" ht="12.75">
+      <c r="J233" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="234" spans="1:10" ht="12.75">
       <c r="A234" s="1" t="s">
-        <v>640</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>703</v>
       </c>
       <c r="C234" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D234" t="s">
-        <v>642</v>
+        <v>704</v>
       </c>
       <c r="E234" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G234" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H234" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="235" spans="1:8" ht="12.75">
+      <c r="J234" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="235" spans="1:10" ht="12.75">
       <c r="A235" s="1" t="s">
-        <v>644</v>
-[...2 lines deleted...]
-        <v>645</v>
+        <v>705</v>
       </c>
       <c r="C235" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D235" t="s">
-        <v>646</v>
+        <v>706</v>
       </c>
       <c r="E235" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="H235" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="236" spans="1:8" ht="12.75">
+      <c r="J235" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="236" spans="1:10" ht="12.75">
       <c r="A236" s="1" t="s">
-        <v>648</v>
-[...2 lines deleted...]
-        <v>649</v>
+        <v>707</v>
       </c>
       <c r="C236" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D236" t="s">
-        <v>650</v>
+        <v>708</v>
       </c>
       <c r="E236" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G236" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H236" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="237" spans="1:8" ht="12.75">
+      <c r="J236" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="237" spans="1:10" ht="12.75">
       <c r="A237" s="1" t="s">
-        <v>652</v>
-[...2 lines deleted...]
-        <v>653</v>
+        <v>709</v>
       </c>
       <c r="C237" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D237" t="s">
-        <v>654</v>
+        <v>710</v>
       </c>
       <c r="E237" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G237" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H237" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="238" spans="1:10" ht="12.75">
+      <c r="J237" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8" ht="12.75">
       <c r="A238" s="1" t="s">
-        <v>656</v>
+        <v>711</v>
       </c>
       <c r="B238" t="s">
-        <v>657</v>
+        <v>712</v>
       </c>
       <c r="C238" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D238" t="s">
-        <v>658</v>
-[...5 lines deleted...]
-        <v>171</v>
+        <v>713</v>
       </c>
       <c r="H238" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="239" spans="1:10" ht="12.75">
       <c r="A239" s="1" t="s">
-        <v>660</v>
+        <v>714</v>
       </c>
       <c r="B239" t="s">
-        <v>661</v>
+        <v>715</v>
       </c>
       <c r="C239" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D239" t="s">
-        <v>662</v>
-[...5 lines deleted...]
-        <v>171</v>
+        <v>716</v>
       </c>
       <c r="H239" t="s">
-        <v>663</v>
+        <v>15</v>
       </c>
       <c r="J239" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8" ht="12.75">
       <c r="A240" s="1" t="s">
-        <v>665</v>
+        <v>717</v>
       </c>
       <c r="B240" t="s">
-        <v>666</v>
+        <v>718</v>
       </c>
       <c r="C240" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D240" t="s">
-        <v>667</v>
-[...5 lines deleted...]
-        <v>171</v>
+        <v>719</v>
       </c>
       <c r="H240" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="241" spans="1:10" ht="12.75">
       <c r="A241" s="1" t="s">
-        <v>669</v>
+        <v>720</v>
       </c>
       <c r="B241" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="C241" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D241" t="s">
-        <v>671</v>
-[...5 lines deleted...]
-        <v>171</v>
+        <v>722</v>
       </c>
       <c r="H241" t="s">
-        <v>663</v>
+        <v>15</v>
       </c>
       <c r="J241" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="242" spans="1:8" ht="12.75">
       <c r="A242" s="1" t="s">
-        <v>673</v>
+        <v>724</v>
       </c>
       <c r="B242" t="s">
-        <v>674</v>
+        <v>725</v>
       </c>
       <c r="C242" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D242" t="s">
-        <v>675</v>
+        <v>726</v>
       </c>
       <c r="E242" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G242" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="H242" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="243" spans="1:10" ht="12.75">
+    <row r="243" spans="1:8" ht="12.75">
       <c r="A243" s="1" t="s">
-        <v>677</v>
+        <v>728</v>
       </c>
       <c r="B243" t="s">
-        <v>678</v>
+        <v>729</v>
       </c>
       <c r="C243" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D243" t="s">
-        <v>679</v>
+        <v>730</v>
       </c>
       <c r="E243" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G243" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="H243" t="s">
         <v>15</v>
       </c>
-      <c r="J243" t="s">
-[...3 lines deleted...]
-    <row r="244" spans="1:10" ht="12.75">
+    </row>
+    <row r="244" spans="1:8" ht="12.75">
       <c r="A244" s="1" t="s">
-        <v>681</v>
-[...2 lines deleted...]
-        <v>682</v>
+        <v>731</v>
       </c>
       <c r="C244" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D244" t="s">
-        <v>683</v>
+        <v>732</v>
       </c>
       <c r="E244" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G244" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H244" t="s">
         <v>15</v>
       </c>
-      <c r="J244" t="s">
-[...3 lines deleted...]
-    <row r="245" spans="1:10" ht="12.75">
+    </row>
+    <row r="245" spans="1:8" ht="12.75">
       <c r="A245" s="1" t="s">
-        <v>685</v>
-[...5 lines deleted...]
-        <v>238</v>
+        <v>733</v>
+      </c>
+      <c r="C245" t="s">
+        <v>18</v>
       </c>
       <c r="D245" t="s">
-        <v>687</v>
+        <v>734</v>
       </c>
       <c r="E245" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G245" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H245" t="s">
         <v>15</v>
       </c>
-      <c r="J245" t="s">
-[...3 lines deleted...]
-    <row r="246" spans="1:10" ht="12.75">
+    </row>
+    <row r="246" spans="1:8" ht="12.75">
       <c r="A246" s="1" t="s">
-        <v>689</v>
+        <v>736</v>
       </c>
       <c r="B246" t="s">
-        <v>690</v>
+        <v>737</v>
       </c>
       <c r="C246" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D246" t="s">
-        <v>691</v>
+        <v>738</v>
       </c>
       <c r="E246" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G246" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="H246" t="s">
         <v>15</v>
       </c>
-      <c r="J246" t="s">
-[...3 lines deleted...]
-    <row r="247" spans="1:10" ht="12.75">
+    </row>
+    <row r="247" spans="1:8" ht="12.75">
       <c r="A247" s="1" t="s">
-        <v>693</v>
+        <v>740</v>
       </c>
       <c r="B247" t="s">
-        <v>694</v>
+        <v>741</v>
       </c>
       <c r="C247" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D247" t="s">
-        <v>695</v>
+        <v>742</v>
       </c>
       <c r="E247" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G247" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="H247" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="248" spans="1:10" ht="12.75">
       <c r="A248" s="1" t="s">
-        <v>697</v>
-[...5 lines deleted...]
-        <v>208</v>
+        <v>743</v>
+      </c>
+      <c r="C248" t="s">
+        <v>18</v>
       </c>
       <c r="D248" t="s">
-        <v>699</v>
+        <v>744</v>
       </c>
       <c r="E248" t="s">
-        <v>14</v>
+        <v>237</v>
+      </c>
+      <c r="G248" t="s">
+        <v>244</v>
       </c>
       <c r="H248" t="s">
         <v>15</v>
       </c>
       <c r="J248" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:8" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="249" spans="1:10" ht="12.75">
       <c r="A249" s="1" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-        <v>702</v>
+        <v>745</v>
       </c>
       <c r="C249" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D249" t="s">
-        <v>703</v>
+        <v>746</v>
       </c>
       <c r="E249" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G249" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H249" t="s">
         <v>15</v>
+      </c>
+      <c r="J249" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="250" spans="1:10" ht="12.75">
       <c r="A250" s="1" t="s">
-        <v>705</v>
-[...2 lines deleted...]
-        <v>706</v>
+        <v>747</v>
       </c>
       <c r="C250" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D250" t="s">
-        <v>707</v>
+        <v>744</v>
       </c>
       <c r="E250" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G250" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H250" t="s">
         <v>15</v>
       </c>
       <c r="J250" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="251" spans="1:10" ht="12.75">
       <c r="A251" s="1" t="s">
-        <v>709</v>
-[...2 lines deleted...]
-        <v>710</v>
+        <v>748</v>
       </c>
       <c r="C251" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D251" t="s">
-        <v>711</v>
+        <v>749</v>
       </c>
       <c r="E251" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G251" t="s">
-        <v>171</v>
+        <v>244</v>
       </c>
       <c r="H251" t="s">
         <v>15</v>
       </c>
       <c r="J251" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:8" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="252" spans="1:10" ht="12.75">
       <c r="A252" s="1" t="s">
-        <v>713</v>
-[...2 lines deleted...]
-        <v>706</v>
+        <v>750</v>
       </c>
       <c r="C252" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D252" t="s">
-        <v>707</v>
+        <v>751</v>
       </c>
       <c r="E252" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G252" t="s">
-        <v>171</v>
+        <v>244</v>
       </c>
       <c r="H252" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="253" spans="1:8" ht="12.75">
+      <c r="J252" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="253" spans="1:10" ht="12.75">
       <c r="A253" s="1" t="s">
-        <v>715</v>
-[...2 lines deleted...]
-        <v>716</v>
+        <v>752</v>
       </c>
       <c r="C253" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D253" t="s">
-        <v>717</v>
+        <v>749</v>
       </c>
       <c r="E253" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G253" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H253" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="254" spans="1:8" ht="12.75">
+      <c r="J253" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="254" spans="1:10" ht="12.75">
       <c r="A254" s="1" t="s">
-        <v>719</v>
-[...2 lines deleted...]
-        <v>720</v>
+        <v>753</v>
       </c>
       <c r="C254" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D254" t="s">
-        <v>721</v>
+        <v>754</v>
       </c>
       <c r="E254" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G254" t="s">
-        <v>171</v>
+        <v>244</v>
       </c>
       <c r="H254" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="255" spans="1:10" ht="12.75">
+      <c r="J254" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8" ht="12.75">
       <c r="A255" s="1" t="s">
-        <v>723</v>
-[...2 lines deleted...]
-        <v>724</v>
+        <v>755</v>
       </c>
       <c r="C255" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D255" t="s">
-        <v>725</v>
+        <v>756</v>
       </c>
       <c r="E255" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G255" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H255" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="256" spans="1:10" ht="12.75">
       <c r="A256" s="1" t="s">
-        <v>727</v>
-[...5 lines deleted...]
-        <v>238</v>
+        <v>757</v>
+      </c>
+      <c r="C256" t="s">
+        <v>18</v>
       </c>
       <c r="D256" t="s">
-        <v>729</v>
+        <v>758</v>
       </c>
       <c r="E256" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G256" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H256" t="s">
         <v>15</v>
       </c>
       <c r="J256" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:8" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="257" spans="1:10" ht="12.75">
       <c r="A257" s="1" t="s">
-        <v>731</v>
-[...2 lines deleted...]
-        <v>732</v>
+        <v>759</v>
       </c>
       <c r="C257" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D257" t="s">
-        <v>733</v>
+        <v>754</v>
       </c>
       <c r="E257" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G257" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H257" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="258" spans="1:8" ht="12.75">
+      <c r="J257" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="258" spans="1:10" ht="12.75">
       <c r="A258" s="1" t="s">
-        <v>735</v>
-[...2 lines deleted...]
-        <v>736</v>
+        <v>760</v>
       </c>
       <c r="C258" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D258" t="s">
-        <v>737</v>
+        <v>761</v>
       </c>
       <c r="E258" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G258" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H258" t="s">
         <v>15</v>
+      </c>
+      <c r="J258" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="259" spans="1:10" ht="12.75">
       <c r="A259" s="1" t="s">
-        <v>739</v>
-[...5 lines deleted...]
-        <v>276</v>
+        <v>762</v>
+      </c>
+      <c r="C259" t="s">
+        <v>18</v>
       </c>
       <c r="D259" t="s">
-        <v>741</v>
+        <v>763</v>
       </c>
       <c r="E259" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G259" t="s">
-        <v>171</v>
+        <v>244</v>
       </c>
       <c r="H259" t="s">
         <v>15</v>
       </c>
       <c r="J259" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="260" spans="1:10" ht="12.75">
       <c r="A260" s="1" t="s">
-        <v>743</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>764</v>
       </c>
       <c r="C260" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D260" t="s">
-        <v>744</v>
+        <v>765</v>
       </c>
       <c r="E260" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G260" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H260" t="s">
         <v>15</v>
       </c>
       <c r="J260" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="261" spans="1:10" ht="12.75">
       <c r="A261" s="1" t="s">
-        <v>746</v>
-[...2 lines deleted...]
-        <v>747</v>
+        <v>766</v>
       </c>
       <c r="C261" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D261" t="s">
-        <v>748</v>
+        <v>763</v>
       </c>
       <c r="E261" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G261" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H261" t="s">
         <v>15</v>
       </c>
       <c r="J261" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="262" spans="1:10" ht="12.75">
       <c r="A262" s="1" t="s">
-        <v>750</v>
-[...2 lines deleted...]
-        <v>751</v>
+        <v>767</v>
       </c>
       <c r="C262" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D262" t="s">
-        <v>752</v>
+        <v>768</v>
       </c>
       <c r="E262" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G262" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H262" t="s">
         <v>15</v>
       </c>
       <c r="J262" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="263" spans="1:10" ht="12.75">
       <c r="A263" s="1" t="s">
-        <v>754</v>
-[...5 lines deleted...]
-        <v>238</v>
+        <v>769</v>
+      </c>
+      <c r="C263" t="s">
+        <v>18</v>
       </c>
       <c r="D263" t="s">
-        <v>756</v>
+        <v>770</v>
       </c>
       <c r="E263" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G263" t="s">
-        <v>171</v>
+        <v>244</v>
       </c>
       <c r="H263" t="s">
         <v>15</v>
       </c>
       <c r="J263" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="264" spans="1:10" ht="12.75">
       <c r="A264" s="1" t="s">
-        <v>758</v>
-[...5 lines deleted...]
-        <v>233</v>
+        <v>771</v>
+      </c>
+      <c r="C264" t="s">
+        <v>18</v>
       </c>
       <c r="D264" t="s">
-        <v>760</v>
+        <v>347</v>
       </c>
       <c r="E264" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G264" t="s">
-        <v>171</v>
+        <v>244</v>
       </c>
       <c r="H264" t="s">
         <v>15</v>
       </c>
       <c r="J264" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="265" spans="1:10" ht="12.75">
       <c r="A265" s="1" t="s">
-        <v>762</v>
-[...5 lines deleted...]
-        <v>247</v>
+        <v>772</v>
+      </c>
+      <c r="C265" t="s">
+        <v>18</v>
       </c>
       <c r="D265" t="s">
-        <v>764</v>
+        <v>746</v>
       </c>
       <c r="E265" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G265" t="s">
-        <v>171</v>
+        <v>244</v>
       </c>
       <c r="H265" t="s">
         <v>15</v>
       </c>
       <c r="J265" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8" ht="12.75">
       <c r="A266" s="1" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="C266" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D266" t="s">
-        <v>768</v>
+        <v>774</v>
       </c>
       <c r="E266" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G266" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H266" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="267" spans="1:10" ht="12.75">
       <c r="A267" s="1" t="s">
-        <v>770</v>
-[...2 lines deleted...]
-        <v>771</v>
+        <v>775</v>
       </c>
       <c r="C267" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D267" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E267" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G267" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H267" t="s">
         <v>15</v>
       </c>
       <c r="J267" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="268" spans="1:10" ht="12.75">
       <c r="A268" s="1" t="s">
-        <v>774</v>
-[...2 lines deleted...]
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="C268" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D268" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="E268" t="s">
-        <v>14</v>
+        <v>237</v>
+      </c>
+      <c r="G268" t="s">
+        <v>341</v>
       </c>
       <c r="H268" t="s">
         <v>15</v>
       </c>
       <c r="J268" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8" ht="12.75">
       <c r="A269" s="1" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="B269" t="s">
-        <v>779</v>
+        <v>197</v>
       </c>
       <c r="C269" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D269" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="E269" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G269" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H269" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="270" spans="1:10" ht="12.75">
       <c r="A270" s="1" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="B270" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="C270" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D270" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="E270" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G270" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H270" t="s">
         <v>15</v>
       </c>
       <c r="J270" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8" ht="12.75">
       <c r="A271" s="1" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="B271" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="C271" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D271" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E271" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G271" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H271" t="s">
         <v>15</v>
       </c>
-      <c r="J271" t="s">
-[...3 lines deleted...]
-    <row r="272" spans="1:8" ht="12.75">
+    </row>
+    <row r="272" spans="1:10" ht="12.75">
       <c r="A272" s="1" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="B272" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="C272" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D272" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="E272" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G272" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H272" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="273" spans="1:8" ht="12.75">
+      <c r="J272" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="273" spans="1:10" ht="12.75">
       <c r="A273" s="1" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="B273" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="C273" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D273" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E273" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G273" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H273" t="s">
-        <v>797</v>
+        <v>15</v>
+      </c>
+      <c r="J273" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="274" spans="1:10" ht="12.75">
       <c r="A274" s="1" t="s">
-        <v>798</v>
+        <v>799</v>
+      </c>
+      <c r="B274" t="s">
+        <v>800</v>
       </c>
       <c r="C274" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D274" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="E274" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="H274" t="s">
-        <v>15</v>
+        <v>802</v>
       </c>
       <c r="J274" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8" ht="12.75">
       <c r="A275" s="1" t="s">
-        <v>800</v>
+        <v>804</v>
+      </c>
+      <c r="B275" t="s">
+        <v>805</v>
       </c>
       <c r="C275" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D275" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="E275" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G275" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H275" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="276" spans="1:10" ht="12.75">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8" ht="12.75">
       <c r="A276" s="1" t="s">
-        <v>802</v>
+        <v>808</v>
+      </c>
+      <c r="B276" t="s">
+        <v>809</v>
       </c>
       <c r="C276" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D276" t="s">
-        <v>803</v>
+        <v>810</v>
       </c>
       <c r="E276" t="s">
-        <v>101</v>
+        <v>13</v>
+      </c>
+      <c r="G276" t="s">
+        <v>190</v>
       </c>
       <c r="H276" t="s">
         <v>15</v>
       </c>
-      <c r="J276" t="s">
-[...3 lines deleted...]
-    <row r="277" spans="1:10" ht="12.75">
+    </row>
+    <row r="277" spans="1:8" ht="12.75">
       <c r="A277" s="1" t="s">
-        <v>804</v>
+        <v>812</v>
       </c>
       <c r="B277" t="s">
-        <v>805</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>813</v>
+      </c>
+      <c r="C277" s="1" t="s">
+        <v>320</v>
       </c>
       <c r="D277" t="s">
-        <v>806</v>
+        <v>814</v>
       </c>
       <c r="E277" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G277" t="s">
+        <v>190</v>
       </c>
       <c r="H277" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="278" spans="1:10" ht="12.75">
       <c r="A278" s="1" t="s">
-        <v>807</v>
+        <v>816</v>
       </c>
       <c r="B278" t="s">
-        <v>808</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>817</v>
+      </c>
+      <c r="C278" s="1" t="s">
+        <v>216</v>
       </c>
       <c r="D278" t="s">
-        <v>809</v>
+        <v>818</v>
       </c>
       <c r="E278" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G278" t="s">
+        <v>190</v>
       </c>
       <c r="H278" t="s">
         <v>15</v>
       </c>
       <c r="J278" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:8" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="279" spans="1:10" ht="12.75">
       <c r="A279" s="1" t="s">
-        <v>811</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>820</v>
+      </c>
+      <c r="B279" t="s">
+        <v>821</v>
+      </c>
+      <c r="C279" s="1" t="s">
+        <v>221</v>
       </c>
       <c r="D279" t="s">
-        <v>812</v>
+        <v>822</v>
+      </c>
+      <c r="E279" t="s">
+        <v>13</v>
+      </c>
+      <c r="G279" t="s">
+        <v>190</v>
       </c>
       <c r="H279" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="280" spans="1:8" ht="12.75">
+      <c r="J279" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="280" spans="1:10" ht="12.75">
       <c r="A280" s="1" t="s">
-        <v>814</v>
+        <v>824</v>
       </c>
       <c r="B280" t="s">
-        <v>666</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>825</v>
+      </c>
+      <c r="C280" s="1" t="s">
+        <v>221</v>
       </c>
       <c r="D280" t="s">
-        <v>815</v>
+        <v>826</v>
       </c>
       <c r="E280" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G280" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H280" t="s">
         <v>15</v>
+      </c>
+      <c r="J280" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="281" spans="1:10" ht="12.75">
       <c r="A281" s="1" t="s">
-        <v>817</v>
+        <v>828</v>
+      </c>
+      <c r="B281" t="s">
+        <v>829</v>
       </c>
       <c r="C281" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D281" t="s">
-        <v>818</v>
+        <v>830</v>
       </c>
       <c r="E281" t="s">
-        <v>101</v>
+        <v>13</v>
+      </c>
+      <c r="G281" t="s">
+        <v>190</v>
       </c>
       <c r="H281" t="s">
         <v>15</v>
       </c>
       <c r="J281" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:8" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="282" spans="1:10" ht="12.75">
       <c r="A282" s="1" t="s">
-        <v>819</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>832</v>
+      </c>
+      <c r="B282" t="s">
+        <v>833</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>216</v>
       </c>
       <c r="D282" t="s">
-        <v>820</v>
+        <v>834</v>
       </c>
       <c r="E282" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G282" t="s">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="H282" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="283" spans="1:8" ht="12.75">
+      <c r="J282" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="283" spans="1:10" ht="12.75">
       <c r="A283" s="1" t="s">
-        <v>822</v>
+        <v>836</v>
       </c>
       <c r="B283" t="s">
-        <v>779</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>837</v>
+      </c>
+      <c r="C283" s="1" t="s">
+        <v>838</v>
       </c>
       <c r="D283" t="s">
-        <v>823</v>
+        <v>839</v>
       </c>
       <c r="E283" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G283" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H283" t="s">
         <v>15</v>
+      </c>
+      <c r="J283" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="284" spans="1:8" ht="12.75">
       <c r="A284" s="1" t="s">
-        <v>825</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>841</v>
+      </c>
+      <c r="B284" t="s">
+        <v>842</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>838</v>
       </c>
       <c r="D284" t="s">
-        <v>826</v>
+        <v>843</v>
       </c>
       <c r="E284" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G284" t="s">
+        <v>190</v>
       </c>
       <c r="H284" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="285" spans="1:10" ht="12.75">
       <c r="A285" s="1" t="s">
-        <v>828</v>
+        <v>845</v>
       </c>
       <c r="B285" t="s">
-        <v>829</v>
+        <v>846</v>
       </c>
       <c r="C285" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D285" t="s">
-        <v>830</v>
+        <v>847</v>
       </c>
       <c r="E285" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G285" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H285" t="s">
         <v>15</v>
       </c>
       <c r="J285" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:8" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="286" spans="1:10" ht="12.75">
       <c r="A286" s="1" t="s">
-        <v>832</v>
+        <v>849</v>
       </c>
       <c r="B286" t="s">
-        <v>833</v>
+        <v>850</v>
       </c>
       <c r="C286" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D286" t="s">
-        <v>834</v>
+        <v>851</v>
       </c>
       <c r="E286" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G286" t="s">
-        <v>28</v>
+        <v>190</v>
       </c>
       <c r="H286" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="287" spans="1:8" ht="12.75">
+      <c r="J286" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="287" spans="1:10" ht="12.75">
       <c r="A287" s="1" t="s">
-        <v>836</v>
+        <v>853</v>
       </c>
       <c r="B287" t="s">
-        <v>837</v>
+        <v>854</v>
       </c>
       <c r="C287" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D287" t="s">
-        <v>838</v>
+        <v>855</v>
       </c>
       <c r="E287" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G287" t="s">
-        <v>28</v>
+        <v>190</v>
       </c>
       <c r="H287" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="288" spans="1:8" ht="12.75">
+      <c r="J287" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="288" spans="1:10" ht="12.75">
       <c r="A288" s="1" t="s">
-        <v>840</v>
+        <v>857</v>
       </c>
       <c r="B288" t="s">
-        <v>841</v>
+        <v>858</v>
       </c>
       <c r="C288" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D288" t="s">
-        <v>842</v>
+        <v>859</v>
       </c>
       <c r="E288" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G288" t="s">
-        <v>28</v>
+        <v>190</v>
       </c>
       <c r="H288" t="s">
         <v>15</v>
+      </c>
+      <c r="J288" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="289" spans="1:8" ht="12.75">
       <c r="A289" s="1" t="s">
-        <v>844</v>
+        <v>861</v>
       </c>
       <c r="B289" t="s">
-        <v>845</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>862</v>
+      </c>
+      <c r="C289" s="1" t="s">
+        <v>863</v>
       </c>
       <c r="D289" t="s">
-        <v>846</v>
+        <v>864</v>
       </c>
       <c r="E289" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G289" t="s">
-        <v>28</v>
+        <v>190</v>
       </c>
       <c r="H289" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="290" spans="1:8" ht="12.75">
+    <row r="290" spans="1:10" ht="12.75">
       <c r="A290" s="1" t="s">
-        <v>848</v>
+        <v>866</v>
       </c>
       <c r="B290" t="s">
-        <v>849</v>
-[...2 lines deleted...]
-        <v>850</v>
+        <v>867</v>
+      </c>
+      <c r="C290" t="s">
+        <v>18</v>
       </c>
       <c r="D290" t="s">
-        <v>851</v>
+        <v>868</v>
       </c>
       <c r="E290" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G290" t="s">
-        <v>90</v>
+        <v>190</v>
       </c>
       <c r="H290" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="291" spans="1:8" ht="12.75">
+      <c r="J290" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="291" spans="1:10" ht="12.75">
       <c r="A291" s="1" t="s">
-        <v>853</v>
+        <v>870</v>
       </c>
       <c r="B291" t="s">
-        <v>854</v>
-[...2 lines deleted...]
-        <v>855</v>
+        <v>871</v>
+      </c>
+      <c r="C291" t="s">
+        <v>18</v>
       </c>
       <c r="D291" t="s">
-        <v>856</v>
+        <v>872</v>
       </c>
       <c r="E291" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G291" t="s">
-        <v>90</v>
+        <v>190</v>
       </c>
       <c r="H291" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="292" spans="1:8" ht="12.75">
+      <c r="J291" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="292" spans="1:10" ht="12.75">
       <c r="A292" s="1" t="s">
-        <v>858</v>
+        <v>874</v>
       </c>
       <c r="B292" t="s">
-        <v>859</v>
-[...2 lines deleted...]
-        <v>860</v>
+        <v>875</v>
+      </c>
+      <c r="C292" t="s">
+        <v>18</v>
       </c>
       <c r="D292" t="s">
-        <v>861</v>
+        <v>876</v>
       </c>
       <c r="E292" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>862</v>
+        <v>13</v>
       </c>
       <c r="H292" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="293" spans="1:8" ht="12.75">
+      <c r="J292" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="293" spans="1:10" ht="12.75">
       <c r="A293" s="1" t="s">
-        <v>864</v>
+        <v>878</v>
       </c>
       <c r="B293" t="s">
-        <v>865</v>
-[...2 lines deleted...]
-        <v>866</v>
+        <v>879</v>
+      </c>
+      <c r="C293" t="s">
+        <v>18</v>
       </c>
       <c r="D293" t="s">
-        <v>867</v>
+        <v>880</v>
       </c>
       <c r="E293" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G293" t="s">
-        <v>862</v>
+        <v>190</v>
       </c>
       <c r="H293" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="294" spans="1:8" ht="12.75">
+      <c r="J293" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="294" spans="1:10" ht="12.75">
       <c r="A294" s="1" t="s">
-        <v>869</v>
+        <v>882</v>
       </c>
       <c r="B294" t="s">
-        <v>870</v>
-[...2 lines deleted...]
-        <v>871</v>
+        <v>883</v>
+      </c>
+      <c r="C294" t="s">
+        <v>18</v>
       </c>
       <c r="D294" t="s">
-        <v>872</v>
+        <v>884</v>
       </c>
       <c r="E294" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G294" t="s">
-        <v>862</v>
+        <v>190</v>
       </c>
       <c r="H294" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="295" spans="1:8" ht="12.75">
+      <c r="J294" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="295" spans="1:10" ht="12.75">
       <c r="A295" s="1" t="s">
-        <v>874</v>
+        <v>886</v>
       </c>
       <c r="B295" t="s">
-        <v>875</v>
+        <v>887</v>
       </c>
       <c r="C295" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D295" t="s">
-        <v>876</v>
+        <v>888</v>
       </c>
       <c r="E295" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>13</v>
       </c>
       <c r="H295" t="s">
         <v>15</v>
+      </c>
+      <c r="J295" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="296" spans="1:8" ht="12.75">
       <c r="A296" s="1" t="s">
-        <v>878</v>
+        <v>890</v>
       </c>
       <c r="B296" t="s">
-        <v>879</v>
-[...2 lines deleted...]
-        <v>880</v>
+        <v>891</v>
+      </c>
+      <c r="C296" t="s">
+        <v>18</v>
       </c>
       <c r="D296" t="s">
-        <v>881</v>
+        <v>892</v>
       </c>
       <c r="E296" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G296" t="s">
-        <v>90</v>
+        <v>190</v>
       </c>
       <c r="H296" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="297" spans="1:8" ht="12.75">
+    <row r="297" spans="1:10" ht="12.75">
       <c r="A297" s="1" t="s">
-        <v>883</v>
+        <v>894</v>
       </c>
       <c r="B297" t="s">
-        <v>884</v>
-[...2 lines deleted...]
-        <v>880</v>
+        <v>895</v>
+      </c>
+      <c r="C297" t="s">
+        <v>18</v>
       </c>
       <c r="D297" t="s">
-        <v>885</v>
+        <v>896</v>
       </c>
       <c r="E297" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G297" t="s">
-        <v>90</v>
+        <v>190</v>
       </c>
       <c r="H297" t="s">
         <v>15</v>
+      </c>
+      <c r="J297" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="298" spans="1:8" ht="12.75">
       <c r="A298" s="1" t="s">
-        <v>887</v>
+        <v>898</v>
       </c>
       <c r="B298" t="s">
-        <v>888</v>
-[...2 lines deleted...]
-        <v>850</v>
+        <v>899</v>
+      </c>
+      <c r="C298" t="s">
+        <v>18</v>
       </c>
       <c r="D298" t="s">
-        <v>889</v>
+        <v>900</v>
       </c>
       <c r="E298" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G298" t="s">
-        <v>90</v>
+        <v>190</v>
       </c>
       <c r="H298" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:8" ht="12.75">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="299" spans="1:10" ht="12.75">
       <c r="A299" s="1" t="s">
-        <v>891</v>
+        <v>903</v>
       </c>
       <c r="B299" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-        <v>850</v>
+        <v>904</v>
+      </c>
+      <c r="C299" t="s">
+        <v>18</v>
       </c>
       <c r="D299" t="s">
-        <v>893</v>
+        <v>905</v>
       </c>
       <c r="E299" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>13</v>
       </c>
       <c r="H299" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="300" spans="1:8" ht="12.75">
+      <c r="J299" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="300" spans="1:10" ht="12.75">
       <c r="A300" s="1" t="s">
-        <v>895</v>
+        <v>907</v>
       </c>
       <c r="B300" t="s">
-        <v>896</v>
-[...2 lines deleted...]
-        <v>850</v>
+        <v>908</v>
+      </c>
+      <c r="C300" t="s">
+        <v>18</v>
       </c>
       <c r="D300" t="s">
-        <v>897</v>
+        <v>909</v>
       </c>
       <c r="E300" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>13</v>
       </c>
       <c r="H300" t="s">
         <v>15</v>
+      </c>
+      <c r="J300" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="301" spans="1:8" ht="12.75">
       <c r="A301" s="1" t="s">
-        <v>899</v>
+        <v>911</v>
       </c>
       <c r="B301" t="s">
-        <v>900</v>
-[...2 lines deleted...]
-        <v>850</v>
+        <v>912</v>
+      </c>
+      <c r="C301" t="s">
+        <v>18</v>
       </c>
       <c r="D301" t="s">
-        <v>901</v>
+        <v>913</v>
       </c>
       <c r="E301" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G301" t="s">
-        <v>90</v>
+        <v>190</v>
       </c>
       <c r="H301" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="302" spans="1:8" ht="12.75">
       <c r="A302" s="1" t="s">
-        <v>903</v>
+        <v>915</v>
       </c>
       <c r="B302" t="s">
-        <v>904</v>
-[...2 lines deleted...]
-        <v>850</v>
+        <v>916</v>
+      </c>
+      <c r="C302" t="s">
+        <v>18</v>
       </c>
       <c r="D302" t="s">
-        <v>905</v>
+        <v>917</v>
       </c>
       <c r="E302" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G302" t="s">
-        <v>90</v>
+        <v>190</v>
       </c>
       <c r="H302" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="303" spans="1:8" ht="12.75">
       <c r="A303" s="1" t="s">
-        <v>907</v>
+        <v>919</v>
       </c>
       <c r="B303" t="s">
-        <v>908</v>
-[...2 lines deleted...]
-        <v>855</v>
+        <v>920</v>
+      </c>
+      <c r="C303" t="s">
+        <v>18</v>
       </c>
       <c r="D303" t="s">
-        <v>909</v>
+        <v>921</v>
       </c>
       <c r="E303" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G303" t="s">
-        <v>90</v>
+        <v>190</v>
       </c>
       <c r="H303" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="304" spans="1:8" ht="12.75">
       <c r="A304" s="1" t="s">
-        <v>911</v>
+        <v>923</v>
       </c>
       <c r="B304" t="s">
-        <v>912</v>
-[...2 lines deleted...]
-        <v>855</v>
+        <v>924</v>
+      </c>
+      <c r="C304" t="s">
+        <v>18</v>
       </c>
       <c r="D304" t="s">
-        <v>913</v>
+        <v>925</v>
       </c>
       <c r="E304" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G304" t="s">
-        <v>90</v>
+        <v>190</v>
       </c>
       <c r="H304" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="305" spans="1:8" ht="12.75">
       <c r="A305" s="1" t="s">
-        <v>915</v>
+        <v>927</v>
       </c>
       <c r="B305" t="s">
-        <v>916</v>
-[...2 lines deleted...]
-        <v>855</v>
+        <v>928</v>
+      </c>
+      <c r="C305" t="s">
+        <v>18</v>
       </c>
       <c r="D305" t="s">
-        <v>917</v>
+        <v>929</v>
       </c>
       <c r="E305" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G305" t="s">
-        <v>90</v>
+        <v>190</v>
       </c>
       <c r="H305" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="306" spans="1:8" ht="12.75">
+    <row r="306" spans="1:10" ht="12.75">
       <c r="A306" s="1" t="s">
-        <v>919</v>
+        <v>931</v>
       </c>
       <c r="B306" t="s">
-        <v>920</v>
-[...2 lines deleted...]
-        <v>921</v>
+        <v>932</v>
+      </c>
+      <c r="C306" t="s">
+        <v>18</v>
       </c>
       <c r="D306" t="s">
-        <v>922</v>
+        <v>933</v>
       </c>
       <c r="E306" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G306" t="s">
-        <v>90</v>
+        <v>190</v>
       </c>
       <c r="H306" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="307" spans="1:8" ht="12.75">
+      <c r="J306" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="307" spans="1:10" ht="12.75">
       <c r="A307" s="1" t="s">
-        <v>924</v>
-[...5 lines deleted...]
-        <v>921</v>
+        <v>934</v>
+      </c>
+      <c r="C307" t="s">
+        <v>18</v>
       </c>
       <c r="D307" t="s">
-        <v>926</v>
+        <v>935</v>
       </c>
       <c r="E307" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G307" t="s">
-        <v>90</v>
+        <v>341</v>
       </c>
       <c r="H307" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="308" spans="1:8" ht="12.75">
+      <c r="J307" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="308" spans="1:10" ht="12.75">
       <c r="A308" s="1" t="s">
-        <v>928</v>
-[...5 lines deleted...]
-        <v>921</v>
+        <v>936</v>
+      </c>
+      <c r="C308" t="s">
+        <v>18</v>
       </c>
       <c r="D308" t="s">
-        <v>930</v>
+        <v>937</v>
       </c>
       <c r="E308" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G308" t="s">
-        <v>90</v>
+        <v>244</v>
       </c>
       <c r="H308" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="309" spans="1:8" ht="12.75">
+      <c r="J308" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="309" spans="1:10" ht="12.75">
       <c r="A309" s="1" t="s">
-        <v>932</v>
-[...5 lines deleted...]
-        <v>860</v>
+        <v>938</v>
+      </c>
+      <c r="C309" t="s">
+        <v>18</v>
       </c>
       <c r="D309" t="s">
-        <v>934</v>
+        <v>939</v>
       </c>
       <c r="E309" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G309" t="s">
-        <v>862</v>
+        <v>341</v>
       </c>
       <c r="H309" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="310" spans="1:8" ht="12.75">
+      <c r="J309" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="310" spans="1:10" ht="12.75">
       <c r="A310" s="1" t="s">
-        <v>936</v>
-[...5 lines deleted...]
-        <v>860</v>
+        <v>940</v>
+      </c>
+      <c r="C310" t="s">
+        <v>18</v>
       </c>
       <c r="D310" t="s">
-        <v>938</v>
+        <v>770</v>
       </c>
       <c r="E310" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G310" t="s">
-        <v>862</v>
+        <v>341</v>
       </c>
       <c r="H310" t="s">
         <v>15</v>
+      </c>
+      <c r="J310" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="311" spans="1:8" ht="12.75">
       <c r="A311" s="1" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="B311" t="s">
-        <v>941</v>
-[...2 lines deleted...]
-        <v>860</v>
+        <v>943</v>
+      </c>
+      <c r="C311" t="s">
+        <v>18</v>
       </c>
       <c r="D311" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="E311" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G311" t="s">
-        <v>862</v>
+        <v>190</v>
       </c>
       <c r="H311" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="312" spans="1:8" ht="12.75">
+    <row r="312" spans="1:10" ht="12.75">
       <c r="A312" s="1" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="B312" t="s">
-        <v>945</v>
-[...2 lines deleted...]
-        <v>860</v>
+        <v>947</v>
+      </c>
+      <c r="C312" t="s">
+        <v>18</v>
       </c>
       <c r="D312" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="E312" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G312" t="s">
-        <v>862</v>
+        <v>190</v>
       </c>
       <c r="H312" t="s">
         <v>15</v>
+      </c>
+      <c r="J312" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="313" spans="1:8" ht="12.75">
       <c r="A313" s="1" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="B313" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>950</v>
+        <v>211</v>
       </c>
       <c r="D313" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="E313" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G313" t="s">
-        <v>862</v>
+        <v>190</v>
       </c>
       <c r="H313" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="314" spans="1:8" ht="12.75">
       <c r="A314" s="1" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="B314" t="s">
-        <v>954</v>
-[...2 lines deleted...]
-        <v>950</v>
+        <v>955</v>
+      </c>
+      <c r="C314" t="s">
+        <v>18</v>
       </c>
       <c r="D314" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="E314" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G314" t="s">
-        <v>862</v>
+        <v>190</v>
       </c>
       <c r="H314" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="315" spans="1:8" ht="12.75">
+    <row r="315" spans="1:10" ht="12.75">
       <c r="A315" s="1" t="s">
         <v>957</v>
       </c>
-      <c r="B315" t="s">
+      <c r="C315" t="s">
+        <v>18</v>
+      </c>
+      <c r="D315" t="s">
         <v>958</v>
       </c>
-      <c r="C315" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D315" t="s">
+      <c r="E315" t="s">
+        <v>237</v>
+      </c>
+      <c r="G315" t="s">
+        <v>341</v>
+      </c>
+      <c r="H315" t="s">
+        <v>15</v>
+      </c>
+      <c r="J315" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="316" spans="1:10" ht="12.75">
+      <c r="A316" s="1" t="s">
         <v>959</v>
       </c>
-      <c r="E315" t="s">
-[...10 lines deleted...]
-      <c r="A316" s="1" t="s">
+      <c r="C316" t="s">
+        <v>18</v>
+      </c>
+      <c r="D316" t="s">
+        <v>960</v>
+      </c>
+      <c r="E316" t="s">
+        <v>237</v>
+      </c>
+      <c r="G316" t="s">
+        <v>244</v>
+      </c>
+      <c r="H316" t="s">
+        <v>15</v>
+      </c>
+      <c r="J316" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="317" spans="1:10" ht="12.75">
+      <c r="A317" s="1" t="s">
         <v>961</v>
       </c>
-      <c r="B316" t="s">
+      <c r="C317" t="s">
+        <v>18</v>
+      </c>
+      <c r="D317" t="s">
         <v>962</v>
       </c>
-      <c r="C316" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D316" t="s">
+      <c r="E317" t="s">
+        <v>237</v>
+      </c>
+      <c r="G317" t="s">
+        <v>244</v>
+      </c>
+      <c r="H317" t="s">
+        <v>15</v>
+      </c>
+      <c r="J317" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="318" spans="1:10" ht="12.75">
+      <c r="A318" s="1" t="s">
         <v>963</v>
       </c>
-      <c r="E316" t="s">
-[...10 lines deleted...]
-      <c r="A317" s="1" t="s">
+      <c r="C318" t="s">
+        <v>18</v>
+      </c>
+      <c r="D318" t="s">
+        <v>964</v>
+      </c>
+      <c r="E318" t="s">
+        <v>237</v>
+      </c>
+      <c r="G318" t="s">
+        <v>244</v>
+      </c>
+      <c r="H318" t="s">
+        <v>15</v>
+      </c>
+      <c r="J318" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="319" spans="1:10" ht="12.75">
+      <c r="A319" s="1" t="s">
         <v>965</v>
       </c>
-      <c r="B317" t="s">
+      <c r="C319" t="s">
+        <v>18</v>
+      </c>
+      <c r="D319" t="s">
         <v>966</v>
       </c>
-      <c r="C317" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A318" s="1" t="s">
+      <c r="E319" t="s">
+        <v>237</v>
+      </c>
+      <c r="G319" t="s">
+        <v>244</v>
+      </c>
+      <c r="H319" t="s">
+        <v>15</v>
+      </c>
+      <c r="J319" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="320" spans="1:10" ht="12.75">
+      <c r="A320" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="B320" t="s">
         <v>969</v>
       </c>
-      <c r="B318" t="s">
+      <c r="C320" t="s">
+        <v>18</v>
+      </c>
+      <c r="D320" t="s">
         <v>970</v>
       </c>
-      <c r="C318" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D318" t="s">
+      <c r="E320" t="s">
+        <v>13</v>
+      </c>
+      <c r="G320" t="s">
+        <v>190</v>
+      </c>
+      <c r="H320" t="s">
         <v>971</v>
       </c>
-      <c r="E318" t="s">
-[...10 lines deleted...]
-      <c r="A319" s="1" t="s">
+      <c r="J320" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="321" spans="1:10" ht="12.75">
+      <c r="A321" s="1" t="s">
         <v>973</v>
       </c>
-      <c r="B319" t="s">
+      <c r="B321" t="s">
         <v>974</v>
       </c>
-      <c r="C319" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D319" t="s">
+      <c r="C321" t="s">
+        <v>18</v>
+      </c>
+      <c r="D321" t="s">
         <v>975</v>
       </c>
-      <c r="E319" t="s">
-[...44 lines deleted...]
-      </c>
       <c r="E321" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G321" t="s">
-        <v>862</v>
+        <v>190</v>
       </c>
       <c r="H321" t="s">
-        <v>15</v>
+        <v>971</v>
+      </c>
+      <c r="J321" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="322" spans="1:8" ht="12.75">
       <c r="A322" s="1" t="s">
-        <v>985</v>
+        <v>977</v>
+      </c>
+      <c r="B322" t="s">
+        <v>978</v>
       </c>
       <c r="C322" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D322" t="s">
-        <v>986</v>
+        <v>979</v>
+      </c>
+      <c r="E322" t="s">
+        <v>13</v>
+      </c>
+      <c r="G322" t="s">
+        <v>190</v>
       </c>
       <c r="H322" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="323" spans="1:8" ht="12.75">
       <c r="A323" s="1" t="s">
-        <v>987</v>
+        <v>981</v>
+      </c>
+      <c r="B323" t="s">
+        <v>982</v>
       </c>
       <c r="C323" t="s">
-        <v>988</v>
+        <v>18</v>
       </c>
       <c r="D323" t="s">
-        <v>989</v>
+        <v>983</v>
       </c>
       <c r="E323" t="s">
+        <v>13</v>
+      </c>
+      <c r="G323" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="H323" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="324" spans="1:8" ht="12.75">
       <c r="A324" s="1" t="s">
-        <v>990</v>
+        <v>985</v>
+      </c>
+      <c r="B324" t="s">
+        <v>986</v>
       </c>
       <c r="C324" t="s">
-        <v>988</v>
+        <v>18</v>
       </c>
       <c r="D324" t="s">
-        <v>991</v>
+        <v>987</v>
       </c>
       <c r="E324" t="s">
+        <v>13</v>
+      </c>
+      <c r="G324" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="H324" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="325" spans="1:8" ht="12.75">
       <c r="A325" s="1" t="s">
-        <v>992</v>
+        <v>989</v>
+      </c>
+      <c r="B325" t="s">
+        <v>990</v>
       </c>
       <c r="C325" t="s">
-        <v>988</v>
+        <v>18</v>
       </c>
       <c r="D325" t="s">
+        <v>991</v>
+      </c>
+      <c r="E325" t="s">
+        <v>13</v>
+      </c>
+      <c r="G325" t="s">
+        <v>14</v>
+      </c>
+      <c r="H325" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" ht="12.75">
+      <c r="A326" s="1" t="s">
         <v>993</v>
       </c>
-      <c r="E325" t="s">
-[...10 lines deleted...]
-      <c r="A326" s="1" t="s">
+      <c r="B326" t="s">
         <v>994</v>
       </c>
-      <c r="C326" t="s">
-        <v>988</v>
+      <c r="C326" s="1" t="s">
+        <v>838</v>
       </c>
       <c r="D326" t="s">
         <v>995</v>
       </c>
       <c r="E326" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G326" t="s">
-        <v>90</v>
+        <v>190</v>
       </c>
       <c r="H326" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="327" spans="1:8" ht="12.75">
+      <c r="J326" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" ht="12.75">
       <c r="A327" s="1" t="s">
         <v>997</v>
       </c>
+      <c r="B327" t="s">
+        <v>998</v>
+      </c>
       <c r="C327" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D327" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="E327" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H327" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="328" spans="1:8" ht="12.75">
+      <c r="J327" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" ht="12.75">
       <c r="A328" s="1" t="s">
-        <v>1000</v>
+        <v>1001</v>
+      </c>
+      <c r="B328" t="s">
+        <v>1002</v>
       </c>
       <c r="C328" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D328" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="E328" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H328" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="329" spans="1:8" ht="12.75">
+      <c r="J328" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" ht="12.75">
       <c r="A329" s="1" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="B329" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="C329" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D329" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="E329" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G329" t="s">
-        <v>33</v>
+        <v>190</v>
       </c>
       <c r="H329" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="330" spans="1:8" ht="12.75">
+      <c r="J329" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" ht="12.75">
       <c r="A330" s="1" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="B330" t="s">
-        <v>1008</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1010</v>
+      </c>
+      <c r="C330" s="1" t="s">
+        <v>221</v>
       </c>
       <c r="D330" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="E330" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G330" t="s">
-        <v>33</v>
+        <v>190</v>
       </c>
       <c r="H330" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="331" spans="1:8" ht="12.75">
+      <c r="J330" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" ht="12.75">
       <c r="A331" s="1" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="B331" t="s">
-        <v>1012</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1014</v>
+      </c>
+      <c r="C331" s="1" t="s">
+        <v>216</v>
       </c>
       <c r="D331" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E331" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G331" t="s">
-        <v>33</v>
+        <v>190</v>
       </c>
       <c r="H331" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="332" spans="1:8" ht="12.75">
+      <c r="J331" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" ht="12.75">
       <c r="A332" s="1" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="B332" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="C332" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D332" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="E332" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G332" t="s">
-        <v>33</v>
+        <v>190</v>
       </c>
       <c r="H332" t="s">
         <v>15</v>
+      </c>
+      <c r="J332" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="333" spans="1:10" ht="12.75">
       <c r="A333" s="1" t="s">
-        <v>1018</v>
+        <v>1021</v>
+      </c>
+      <c r="B333" t="s">
+        <v>1022</v>
       </c>
       <c r="C333" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D333" t="s">
-        <v>1019</v>
+        <v>1023</v>
       </c>
       <c r="E333" t="s">
-        <v>101</v>
+        <v>13</v>
+      </c>
+      <c r="G333" t="s">
+        <v>190</v>
       </c>
       <c r="H333" t="s">
         <v>15</v>
       </c>
       <c r="J333" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="334" spans="1:10" ht="12.75">
       <c r="A334" s="1" t="s">
-        <v>1020</v>
+        <v>1025</v>
+      </c>
+      <c r="B334" t="s">
+        <v>1026</v>
       </c>
       <c r="C334" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D334" t="s">
-        <v>1021</v>
+        <v>1027</v>
       </c>
       <c r="E334" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G334" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H334" t="s">
         <v>15</v>
       </c>
       <c r="J334" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="335" spans="1:10" ht="12.75">
       <c r="A335" s="1" t="s">
-        <v>1022</v>
+        <v>1029</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1030</v>
       </c>
       <c r="C335" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D335" t="s">
-        <v>1023</v>
+        <v>1031</v>
       </c>
       <c r="E335" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G335" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H335" t="s">
         <v>15</v>
       </c>
       <c r="J335" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="336" spans="1:10" ht="12.75">
       <c r="A336" s="1" t="s">
-        <v>1024</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1033</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C336" s="1" t="s">
+        <v>221</v>
       </c>
       <c r="D336" t="s">
-        <v>1025</v>
+        <v>1035</v>
       </c>
       <c r="E336" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G336" t="s">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="H336" t="s">
         <v>15</v>
       </c>
       <c r="J336" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="337" spans="1:10" ht="12.75">
       <c r="A337" s="1" t="s">
-        <v>1026</v>
+        <v>1037</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1038</v>
       </c>
       <c r="C337" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D337" t="s">
-        <v>1027</v>
+        <v>1039</v>
       </c>
       <c r="E337" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G337" t="s">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="H337" t="s">
         <v>15</v>
       </c>
       <c r="J337" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="338" spans="1:10" ht="12.75">
       <c r="A338" s="1" t="s">
-        <v>1028</v>
+        <v>1041</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1042</v>
       </c>
       <c r="C338" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D338" t="s">
-        <v>1029</v>
+        <v>1043</v>
       </c>
       <c r="E338" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G338" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H338" t="s">
         <v>15</v>
       </c>
       <c r="J338" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="339" spans="1:10" ht="12.75">
       <c r="A339" s="1" t="s">
-        <v>1030</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1045</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C339" s="1" t="s">
+        <v>216</v>
       </c>
       <c r="D339" t="s">
-        <v>1031</v>
+        <v>1047</v>
       </c>
       <c r="E339" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G339" t="s">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="H339" t="s">
         <v>15</v>
       </c>
       <c r="J339" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="340" spans="1:10" ht="12.75">
       <c r="A340" s="1" t="s">
-        <v>1032</v>
+        <v>1049</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1050</v>
       </c>
       <c r="C340" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D340" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="E340" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G340" t="s">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="H340" t="s">
         <v>15</v>
       </c>
       <c r="J340" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="341" spans="1:10" ht="12.75">
       <c r="A341" s="1" t="s">
-        <v>1034</v>
+        <v>1053</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1054</v>
       </c>
       <c r="C341" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D341" t="s">
-        <v>1035</v>
+        <v>1055</v>
       </c>
       <c r="E341" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G341" t="s">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="H341" t="s">
         <v>15</v>
       </c>
       <c r="J341" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="342" spans="1:10" ht="12.75">
       <c r="A342" s="1" t="s">
-        <v>1036</v>
+        <v>1057</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1058</v>
       </c>
       <c r="C342" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D342" t="s">
-        <v>1037</v>
+        <v>1059</v>
       </c>
       <c r="E342" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G342" t="s">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="H342" t="s">
         <v>15</v>
       </c>
       <c r="J342" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="343" spans="1:10" ht="12.75">
       <c r="A343" s="1" t="s">
-        <v>1038</v>
+        <v>1061</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1062</v>
       </c>
       <c r="C343" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D343" t="s">
-        <v>1039</v>
+        <v>1063</v>
       </c>
       <c r="E343" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G343" t="s">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="H343" t="s">
         <v>15</v>
       </c>
       <c r="J343" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="344" spans="1:10" ht="12.75">
       <c r="A344" s="1" t="s">
-        <v>1040</v>
+        <v>1065</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1066</v>
       </c>
       <c r="C344" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D344" t="s">
-        <v>504</v>
+        <v>1067</v>
       </c>
       <c r="E344" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G344" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H344" t="s">
         <v>15</v>
       </c>
       <c r="J344" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="345" spans="1:10" ht="12.75">
       <c r="A345" s="1" t="s">
-        <v>1041</v>
+        <v>1069</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1070</v>
       </c>
       <c r="C345" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D345" t="s">
-        <v>1042</v>
+        <v>1071</v>
       </c>
       <c r="E345" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G345" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H345" t="s">
         <v>15</v>
       </c>
       <c r="J345" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="346" spans="1:10" ht="12.75">
       <c r="A346" s="1" t="s">
-        <v>1043</v>
+        <v>1073</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1074</v>
       </c>
       <c r="C346" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D346" t="s">
-        <v>1044</v>
+        <v>1075</v>
       </c>
       <c r="E346" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G346" t="s">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="H346" t="s">
         <v>15</v>
       </c>
       <c r="J346" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="347" spans="1:10" ht="12.75">
       <c r="A347" s="1" t="s">
-        <v>1045</v>
+        <v>1077</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1078</v>
       </c>
       <c r="C347" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D347" t="s">
-        <v>1046</v>
+        <v>1079</v>
       </c>
       <c r="E347" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G347" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H347" t="s">
         <v>15</v>
       </c>
       <c r="J347" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="348" spans="1:10" ht="12.75">
       <c r="A348" s="1" t="s">
-        <v>1047</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1081</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C348" s="1" t="s">
+        <v>838</v>
       </c>
       <c r="D348" t="s">
-        <v>1048</v>
+        <v>1083</v>
       </c>
       <c r="E348" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G348" t="s">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="H348" t="s">
         <v>15</v>
       </c>
       <c r="J348" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="349" spans="1:10" ht="12.75">
       <c r="A349" s="1" t="s">
-        <v>1049</v>
+        <v>1085</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1086</v>
       </c>
       <c r="C349" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D349" t="s">
-        <v>1050</v>
+        <v>1087</v>
       </c>
       <c r="E349" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G349" t="s">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="H349" t="s">
         <v>15</v>
       </c>
       <c r="J349" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8" ht="12.75">
       <c r="A350" s="1" t="s">
-        <v>1051</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1089</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C350" s="1" t="s">
+        <v>863</v>
       </c>
       <c r="D350" t="s">
-        <v>1052</v>
+        <v>1091</v>
       </c>
       <c r="E350" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G350" t="s">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="H350" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="351" spans="1:10" ht="12.75">
       <c r="A351" s="1" t="s">
-        <v>1053</v>
+        <v>1093</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1094</v>
       </c>
       <c r="C351" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D351" t="s">
-        <v>1054</v>
+        <v>1095</v>
       </c>
       <c r="E351" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G351" t="s">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="H351" t="s">
         <v>15</v>
       </c>
       <c r="J351" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="352" spans="1:10" ht="12.75">
       <c r="A352" s="1" t="s">
-        <v>1055</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1097</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C352" s="1" t="s">
+        <v>838</v>
       </c>
       <c r="D352" t="s">
-        <v>1056</v>
+        <v>1099</v>
       </c>
       <c r="E352" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G352" t="s">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="H352" t="s">
         <v>15</v>
       </c>
       <c r="J352" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="353" spans="1:10" ht="12.75">
       <c r="A353" s="1" t="s">
-        <v>1057</v>
+        <v>1101</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1102</v>
       </c>
       <c r="C353" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D353" t="s">
-        <v>1058</v>
+        <v>1103</v>
       </c>
       <c r="E353" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G353" t="s">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="H353" t="s">
         <v>15</v>
       </c>
       <c r="J353" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8" ht="12.75">
       <c r="A354" s="1" t="s">
-        <v>1059</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1105</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C354" s="1" t="s">
+        <v>863</v>
       </c>
       <c r="D354" t="s">
-        <v>1060</v>
+        <v>1107</v>
       </c>
       <c r="E354" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G354" t="s">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="H354" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="355" spans="1:10" ht="12.75">
       <c r="A355" s="1" t="s">
-        <v>1061</v>
+        <v>1109</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1110</v>
       </c>
       <c r="C355" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D355" t="s">
-        <v>1062</v>
+        <v>1111</v>
       </c>
       <c r="E355" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G355" t="s">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="H355" t="s">
         <v>15</v>
       </c>
       <c r="J355" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="356" spans="1:10" ht="12.75">
       <c r="A356" s="1" t="s">
-        <v>1063</v>
+        <v>1113</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1114</v>
       </c>
       <c r="C356" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D356" t="s">
-        <v>1064</v>
+        <v>1115</v>
       </c>
       <c r="E356" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G356" t="s">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="H356" t="s">
         <v>15</v>
       </c>
       <c r="J356" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8" ht="12.75">
       <c r="A357" s="1" t="s">
-        <v>1065</v>
+        <v>1117</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1118</v>
       </c>
       <c r="C357" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D357" t="s">
-        <v>1066</v>
+        <v>1119</v>
       </c>
       <c r="E357" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G357" t="s">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="H357" t="s">
         <v>15</v>
       </c>
-      <c r="J357" t="s">
-[...3 lines deleted...]
-    <row r="358" spans="1:10" ht="12.75">
+    </row>
+    <row r="358" spans="1:8" ht="12.75">
       <c r="A358" s="1" t="s">
-        <v>1067</v>
+        <v>1121</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1122</v>
       </c>
       <c r="C358" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D358" t="s">
-        <v>1068</v>
+        <v>1123</v>
       </c>
       <c r="E358" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G358" t="s">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="H358" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="359" spans="1:10" ht="12.75">
       <c r="A359" s="1" t="s">
-        <v>1069</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1125</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C359" s="1" t="s">
+        <v>863</v>
       </c>
       <c r="D359" t="s">
-        <v>1070</v>
+        <v>1127</v>
       </c>
       <c r="E359" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="H359" t="s">
         <v>15</v>
       </c>
       <c r="J359" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:8" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="360" spans="1:10" ht="12.75">
       <c r="A360" s="1" t="s">
-        <v>1071</v>
+        <v>1129</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1130</v>
       </c>
       <c r="C360" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D360" t="s">
-        <v>1072</v>
+        <v>1131</v>
       </c>
       <c r="E360" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="H360" t="s">
         <v>15</v>
+      </c>
+      <c r="J360" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="361" spans="1:10" ht="12.75">
       <c r="A361" s="1" t="s">
-        <v>1073</v>
+        <v>1133</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1134</v>
       </c>
       <c r="C361" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D361" t="s">
-        <v>1074</v>
+        <v>1135</v>
       </c>
       <c r="E361" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="H361" t="s">
         <v>15</v>
       </c>
       <c r="J361" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="362" spans="1:10" ht="12.75">
       <c r="A362" s="1" t="s">
-        <v>1075</v>
+        <v>1137</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1138</v>
       </c>
       <c r="C362" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D362" t="s">
-        <v>1076</v>
+        <v>1139</v>
       </c>
       <c r="E362" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G362" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H362" t="s">
         <v>15</v>
       </c>
       <c r="J362" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="363" spans="1:10" ht="12.75">
       <c r="A363" s="1" t="s">
-        <v>1077</v>
+        <v>1141</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1142</v>
       </c>
       <c r="C363" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D363" t="s">
-        <v>1078</v>
+        <v>1143</v>
       </c>
       <c r="E363" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="H363" t="s">
         <v>15</v>
       </c>
       <c r="J363" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8" ht="12.75">
       <c r="A364" s="1" t="s">
-        <v>1079</v>
+        <v>1144</v>
       </c>
       <c r="C364" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D364" t="s">
-        <v>1080</v>
+        <v>1145</v>
       </c>
       <c r="E364" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G364" t="s">
-        <v>119</v>
+        <v>341</v>
       </c>
       <c r="H364" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="365" spans="1:10" ht="12.75">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8" ht="12.75">
       <c r="A365" s="1" t="s">
-        <v>1081</v>
+        <v>1146</v>
       </c>
       <c r="C365" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D365" t="s">
-        <v>1082</v>
+        <v>1147</v>
       </c>
       <c r="E365" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="H365" t="s">
         <v>15</v>
       </c>
-      <c r="J365" t="s">
-[...3 lines deleted...]
-    <row r="366" spans="1:10" ht="12.75">
+    </row>
+    <row r="366" spans="1:8" ht="12.75">
       <c r="A366" s="1" t="s">
-        <v>1083</v>
+        <v>1148</v>
       </c>
       <c r="C366" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D366" t="s">
-        <v>1084</v>
+        <v>1149</v>
       </c>
       <c r="E366" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="H366" t="s">
         <v>15</v>
       </c>
-      <c r="J366" t="s">
-[...3 lines deleted...]
-    <row r="367" spans="1:8" ht="12.75">
+    </row>
+    <row r="367" spans="1:10" ht="12.75">
       <c r="A367" s="1" t="s">
-        <v>1085</v>
+        <v>1150</v>
       </c>
       <c r="C367" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D367" t="s">
-        <v>1086</v>
+        <v>1151</v>
       </c>
       <c r="E367" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>237</v>
       </c>
       <c r="H367" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="368" spans="1:10" ht="12.75">
+      <c r="J367" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8" ht="12.75">
       <c r="A368" s="1" t="s">
-        <v>1087</v>
+        <v>1153</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1154</v>
       </c>
       <c r="C368" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D368" t="s">
-        <v>1088</v>
+        <v>1155</v>
       </c>
       <c r="E368" t="s">
-        <v>101</v>
+        <v>13</v>
+      </c>
+      <c r="G368" t="s">
+        <v>24</v>
       </c>
       <c r="H368" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="369" spans="1:10" ht="12.75">
       <c r="A369" s="1" t="s">
-        <v>1089</v>
+        <v>1157</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1158</v>
       </c>
       <c r="C369" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D369" t="s">
-        <v>1090</v>
+        <v>1159</v>
       </c>
       <c r="E369" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="H369" t="s">
         <v>15</v>
       </c>
       <c r="J369" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8" ht="12.75">
       <c r="A370" s="1" t="s">
-        <v>1091</v>
+        <v>1161</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1162</v>
       </c>
       <c r="C370" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D370" t="s">
-        <v>1092</v>
+        <v>1163</v>
       </c>
       <c r="E370" t="s">
-        <v>101</v>
+        <v>13</v>
+      </c>
+      <c r="G370" t="s">
+        <v>190</v>
       </c>
       <c r="H370" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="371" spans="1:8" ht="12.75">
       <c r="A371" s="1" t="s">
-        <v>1093</v>
+        <v>1165</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1166</v>
       </c>
       <c r="C371" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D371" t="s">
-        <v>1094</v>
+        <v>1167</v>
       </c>
       <c r="E371" t="s">
-        <v>101</v>
+        <v>13</v>
+      </c>
+      <c r="G371" t="s">
+        <v>190</v>
       </c>
       <c r="H371" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="372" spans="1:10" ht="12.75">
+    <row r="372" spans="1:8" ht="12.75">
       <c r="A372" s="1" t="s">
-        <v>1095</v>
+        <v>1169</v>
+      </c>
+      <c r="B372" t="s">
+        <v>356</v>
       </c>
       <c r="C372" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D372" t="s">
-        <v>1096</v>
+        <v>357</v>
       </c>
       <c r="E372" t="s">
-        <v>101</v>
+        <v>13</v>
+      </c>
+      <c r="G372" t="s">
+        <v>190</v>
       </c>
       <c r="H372" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="373" spans="1:8" ht="12.75">
       <c r="A373" s="1" t="s">
-        <v>1097</v>
+        <v>1171</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1172</v>
       </c>
       <c r="C373" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D373" t="s">
-        <v>1098</v>
+        <v>1173</v>
       </c>
       <c r="E373" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G373" t="s">
+        <v>190</v>
       </c>
       <c r="H373" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="374" spans="1:10" ht="12.75">
+    <row r="374" spans="1:8" ht="12.75">
       <c r="A374" s="1" t="s">
-        <v>1099</v>
+        <v>1175</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1176</v>
       </c>
       <c r="C374" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D374" t="s">
-        <v>1100</v>
+        <v>1177</v>
       </c>
       <c r="E374" t="s">
-        <v>101</v>
+        <v>13</v>
+      </c>
+      <c r="G374" t="s">
+        <v>190</v>
       </c>
       <c r="H374" t="s">
         <v>15</v>
       </c>
-      <c r="J374" t="s">
-[...3 lines deleted...]
-    <row r="375" spans="1:8" ht="12.75">
+    </row>
+    <row r="375" spans="1:10" ht="12.75">
       <c r="A375" s="1" t="s">
-        <v>1101</v>
+        <v>1179</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1180</v>
       </c>
       <c r="C375" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D375" t="s">
-        <v>1102</v>
+        <v>1181</v>
       </c>
       <c r="E375" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G375" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H375" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J375" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="376" spans="1:10" ht="12.75">
       <c r="A376" s="1" t="s">
-        <v>1103</v>
+        <v>1183</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1184</v>
       </c>
       <c r="C376" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D376" t="s">
-        <v>1104</v>
+        <v>1185</v>
       </c>
       <c r="E376" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G376" t="s">
+        <v>190</v>
       </c>
       <c r="H376" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="377" spans="1:8" ht="12.75">
+      <c r="J376" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="377" spans="1:10" ht="12.75">
       <c r="A377" s="1" t="s">
-        <v>1105</v>
+        <v>1187</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1188</v>
       </c>
       <c r="C377" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D377" t="s">
-        <v>1106</v>
+        <v>1189</v>
       </c>
       <c r="E377" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G377" t="s">
+        <v>190</v>
       </c>
       <c r="H377" t="s">
         <v>15</v>
+      </c>
+      <c r="J377" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="378" spans="1:10" ht="12.75">
       <c r="A378" s="1" t="s">
-        <v>1107</v>
+        <v>1191</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1192</v>
       </c>
       <c r="C378" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D378" t="s">
-        <v>1108</v>
+        <v>1193</v>
       </c>
       <c r="E378" t="s">
-        <v>101</v>
+        <v>13</v>
+      </c>
+      <c r="G378" t="s">
+        <v>190</v>
       </c>
       <c r="H378" t="s">
         <v>15</v>
       </c>
       <c r="J378" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:8" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="379" spans="1:10" ht="12.75">
       <c r="A379" s="1" t="s">
-        <v>1109</v>
+        <v>1195</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1196</v>
       </c>
       <c r="C379" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D379" t="s">
-        <v>1110</v>
+        <v>1197</v>
       </c>
       <c r="E379" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G379" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H379" t="s">
         <v>15</v>
+      </c>
+      <c r="J379" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="380" spans="1:10" ht="12.75">
       <c r="A380" s="1" t="s">
-        <v>1111</v>
+        <v>1199</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1200</v>
       </c>
       <c r="C380" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D380" t="s">
-        <v>1112</v>
+        <v>1201</v>
       </c>
       <c r="E380" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G380" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H380" t="s">
-        <v>15</v>
+        <v>530</v>
       </c>
       <c r="J380" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="381" spans="1:10" ht="12.75">
       <c r="A381" s="1" t="s">
-        <v>1113</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1203</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C381" s="1" t="s">
+        <v>838</v>
       </c>
       <c r="D381" t="s">
-        <v>1114</v>
+        <v>1205</v>
       </c>
       <c r="E381" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G381" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H381" t="s">
         <v>15</v>
       </c>
       <c r="J381" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="382" spans="1:10" ht="12.75">
       <c r="A382" s="1" t="s">
-        <v>1115</v>
+        <v>1207</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1208</v>
       </c>
       <c r="C382" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D382" t="s">
-        <v>1116</v>
+        <v>1209</v>
       </c>
       <c r="E382" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G382" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H382" t="s">
         <v>15</v>
       </c>
       <c r="J382" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="383" spans="1:10" ht="12.75">
       <c r="A383" s="1" t="s">
-        <v>1117</v>
+        <v>1211</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1212</v>
       </c>
       <c r="C383" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D383" t="s">
-        <v>1118</v>
+        <v>1213</v>
       </c>
       <c r="E383" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="H383" t="s">
         <v>15</v>
       </c>
       <c r="J383" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:8" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="384" spans="1:10" ht="12.75">
       <c r="A384" s="1" t="s">
-        <v>1119</v>
+        <v>1215</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1216</v>
       </c>
       <c r="C384" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D384" t="s">
-        <v>1120</v>
+        <v>1217</v>
       </c>
       <c r="E384" t="s">
-        <v>101</v>
+        <v>13</v>
+      </c>
+      <c r="G384" t="s">
+        <v>190</v>
       </c>
       <c r="H384" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="385" spans="1:10" ht="12.75">
+      <c r="J384" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8" ht="12.75">
       <c r="A385" s="1" t="s">
-        <v>1121</v>
+        <v>1219</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1220</v>
       </c>
       <c r="C385" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D385" t="s">
-        <v>1122</v>
+        <v>1221</v>
       </c>
       <c r="E385" t="s">
-        <v>101</v>
+        <v>13</v>
+      </c>
+      <c r="G385" t="s">
+        <v>398</v>
       </c>
       <c r="H385" t="s">
         <v>15</v>
       </c>
-      <c r="J385" t="s">
-[...3 lines deleted...]
-    <row r="386" spans="1:10" ht="12.75">
+    </row>
+    <row r="386" spans="1:8" ht="12.75">
       <c r="A386" s="1" t="s">
-        <v>1123</v>
+        <v>1223</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1224</v>
       </c>
       <c r="C386" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D386" t="s">
-        <v>1124</v>
+        <v>1225</v>
       </c>
       <c r="E386" t="s">
-        <v>101</v>
+        <v>13</v>
+      </c>
+      <c r="G386" t="s">
+        <v>398</v>
       </c>
       <c r="H386" t="s">
         <v>15</v>
       </c>
-      <c r="J386" t="s">
-[...3 lines deleted...]
-    <row r="387" spans="1:10" ht="12.75">
+    </row>
+    <row r="387" spans="1:8" ht="12.75">
       <c r="A387" s="1" t="s">
-        <v>1125</v>
+        <v>1227</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1228</v>
       </c>
       <c r="C387" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D387" t="s">
-        <v>1126</v>
+        <v>1229</v>
       </c>
       <c r="E387" t="s">
-        <v>101</v>
+        <v>13</v>
+      </c>
+      <c r="G387" t="s">
+        <v>398</v>
       </c>
       <c r="H387" t="s">
         <v>15</v>
       </c>
-      <c r="J387" t="s">
-[...3 lines deleted...]
-    <row r="388" spans="1:10" ht="12.75">
+    </row>
+    <row r="388" spans="1:8" ht="12.75">
       <c r="A388" s="1" t="s">
-        <v>1127</v>
+        <v>1231</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1232</v>
       </c>
       <c r="C388" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D388" t="s">
-        <v>1128</v>
+        <v>1233</v>
       </c>
       <c r="E388" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G388" t="s">
-        <v>61</v>
+        <v>398</v>
       </c>
       <c r="H388" t="s">
         <v>15</v>
       </c>
-      <c r="J388" t="s">
-[...3 lines deleted...]
-    <row r="389" spans="1:10" ht="12.75">
+    </row>
+    <row r="389" spans="1:8" ht="12.75">
       <c r="A389" s="1" t="s">
-        <v>1129</v>
+        <v>1234</v>
       </c>
       <c r="C389" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D389" t="s">
-        <v>1130</v>
+        <v>1235</v>
       </c>
       <c r="E389" t="s">
-        <v>101</v>
+        <v>13</v>
+      </c>
+      <c r="G389" t="s">
+        <v>14</v>
       </c>
       <c r="H389" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="390" spans="1:8" ht="12.75">
       <c r="A390" s="1" t="s">
-        <v>1131</v>
+        <v>1236</v>
       </c>
       <c r="C390" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D390" t="s">
-        <v>1132</v>
+        <v>1237</v>
       </c>
       <c r="E390" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G390" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="H390" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="391" spans="1:10" ht="12.75">
+    <row r="391" spans="1:8" ht="12.75">
       <c r="A391" s="1" t="s">
-        <v>1133</v>
+        <v>1238</v>
       </c>
       <c r="C391" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D391" t="s">
-        <v>1134</v>
+        <v>1239</v>
       </c>
       <c r="E391" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G391" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="H391" t="s">
         <v>15</v>
       </c>
-      <c r="J391" t="s">
-[...3 lines deleted...]
-    <row r="392" spans="1:10" ht="12.75">
+    </row>
+    <row r="392" spans="1:8" ht="12.75">
       <c r="A392" s="1" t="s">
-        <v>1135</v>
-[...2 lines deleted...]
-        <v>1136</v>
+        <v>1240</v>
       </c>
       <c r="C392" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D392" t="s">
-        <v>1137</v>
+        <v>1241</v>
       </c>
       <c r="E392" t="s">
-        <v>101</v>
+        <v>13</v>
+      </c>
+      <c r="G392" t="s">
+        <v>14</v>
       </c>
       <c r="H392" t="s">
         <v>15</v>
       </c>
-      <c r="J392" t="s">
-[...3 lines deleted...]
-    <row r="393" spans="1:10" ht="12.75">
+    </row>
+    <row r="393" spans="1:8" ht="12.75">
       <c r="A393" s="1" t="s">
-        <v>1138</v>
-[...2 lines deleted...]
-        <v>1139</v>
+        <v>1242</v>
       </c>
       <c r="C393" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D393" t="s">
-        <v>1140</v>
+        <v>1243</v>
       </c>
       <c r="E393" t="s">
-        <v>101</v>
+        <v>13</v>
+      </c>
+      <c r="G393" t="s">
+        <v>57</v>
       </c>
       <c r="H393" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="394" spans="1:8" ht="12.75">
       <c r="A394" s="1" t="s">
-        <v>1141</v>
-[...2 lines deleted...]
-        <v>1142</v>
+        <v>1244</v>
       </c>
       <c r="C394" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D394" t="s">
-        <v>1143</v>
+        <v>1245</v>
       </c>
       <c r="E394" t="s">
-        <v>101</v>
+        <v>13</v>
+      </c>
+      <c r="G394" t="s">
+        <v>14</v>
       </c>
       <c r="H394" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8" ht="12.75">
       <c r="A395" s="1" t="s">
-        <v>1144</v>
-[...2 lines deleted...]
-        <v>1145</v>
+        <v>1246</v>
       </c>
       <c r="C395" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D395" t="s">
-        <v>1146</v>
+        <v>1247</v>
       </c>
       <c r="E395" t="s">
-        <v>101</v>
+        <v>13</v>
+      </c>
+      <c r="G395" t="s">
+        <v>57</v>
       </c>
       <c r="H395" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="396" spans="1:8" ht="12.75">
       <c r="A396" s="1" t="s">
-        <v>1147</v>
+        <v>1249</v>
       </c>
       <c r="B396" t="s">
-        <v>1148</v>
+        <v>1250</v>
       </c>
       <c r="C396" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D396" t="s">
-        <v>1149</v>
+        <v>1251</v>
       </c>
       <c r="E396" t="s">
-        <v>101</v>
+        <v>13</v>
+      </c>
+      <c r="G396" t="s">
+        <v>24</v>
       </c>
       <c r="H396" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8" ht="12.75">
       <c r="A397" s="1" t="s">
-        <v>1150</v>
+        <v>1253</v>
       </c>
       <c r="B397" t="s">
-        <v>1151</v>
+        <v>1254</v>
       </c>
       <c r="C397" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D397" t="s">
-        <v>1152</v>
+        <v>1255</v>
       </c>
       <c r="E397" t="s">
-        <v>101</v>
+        <v>13</v>
+      </c>
+      <c r="G397" t="s">
+        <v>24</v>
       </c>
       <c r="H397" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="398" spans="1:8" ht="12.75">
       <c r="A398" s="1" t="s">
-        <v>1153</v>
+        <v>1257</v>
       </c>
       <c r="B398" t="s">
-        <v>1154</v>
+        <v>1258</v>
       </c>
       <c r="C398" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D398" t="s">
-        <v>1155</v>
+        <v>1259</v>
       </c>
       <c r="E398" t="s">
-        <v>101</v>
+        <v>13</v>
+      </c>
+      <c r="G398" t="s">
+        <v>24</v>
       </c>
       <c r="H398" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8" ht="12.75">
       <c r="A399" s="1" t="s">
-        <v>1156</v>
+        <v>1261</v>
       </c>
       <c r="B399" t="s">
-        <v>1157</v>
+        <v>1262</v>
       </c>
       <c r="C399" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D399" t="s">
-        <v>1158</v>
+        <v>1263</v>
       </c>
       <c r="E399" t="s">
-        <v>101</v>
+        <v>13</v>
+      </c>
+      <c r="G399" t="s">
+        <v>24</v>
       </c>
       <c r="H399" t="s">
         <v>15</v>
       </c>
-      <c r="J399" t="s">
-[...3 lines deleted...]
-    <row r="400" spans="1:10" ht="12.75">
+    </row>
+    <row r="400" spans="1:8" ht="12.75">
       <c r="A400" s="1" t="s">
-        <v>1159</v>
+        <v>1265</v>
       </c>
       <c r="B400" t="s">
-        <v>1160</v>
+        <v>1266</v>
       </c>
       <c r="C400" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D400" t="s">
-        <v>1161</v>
+        <v>1267</v>
       </c>
       <c r="E400" t="s">
-        <v>101</v>
+        <v>13</v>
+      </c>
+      <c r="G400" t="s">
+        <v>24</v>
       </c>
       <c r="H400" t="s">
         <v>15</v>
       </c>
-      <c r="J400" t="s">
-[...3 lines deleted...]
-    <row r="401" spans="1:10" ht="12.75">
+    </row>
+    <row r="401" spans="1:8" ht="12.75">
       <c r="A401" s="1" t="s">
-        <v>1162</v>
-[...2 lines deleted...]
-        <v>1163</v>
+        <v>1268</v>
       </c>
       <c r="C401" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D401" t="s">
-        <v>1164</v>
+        <v>1269</v>
       </c>
       <c r="E401" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="H401" t="s">
         <v>15</v>
       </c>
-      <c r="J401" t="s">
-[...3 lines deleted...]
-    <row r="402" spans="1:10" ht="12.75">
+    </row>
+    <row r="402" spans="1:8" ht="12.75">
       <c r="A402" s="1" t="s">
-        <v>1165</v>
-[...2 lines deleted...]
-        <v>1166</v>
+        <v>1270</v>
       </c>
       <c r="C402" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D402" t="s">
-        <v>1167</v>
+        <v>1271</v>
       </c>
       <c r="E402" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="H402" t="s">
         <v>15</v>
       </c>
-      <c r="J402" t="s">
-[...3 lines deleted...]
-    <row r="403" spans="1:10" ht="12.75">
+    </row>
+    <row r="403" spans="1:8" ht="12.75">
       <c r="A403" s="1" t="s">
-        <v>1168</v>
+        <v>1273</v>
       </c>
       <c r="B403" t="s">
-        <v>1169</v>
+        <v>1274</v>
       </c>
       <c r="C403" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D403" t="s">
-        <v>1170</v>
+        <v>1275</v>
       </c>
       <c r="E403" t="s">
-        <v>101</v>
+        <v>13</v>
+      </c>
+      <c r="G403" t="s">
+        <v>33</v>
       </c>
       <c r="H403" t="s">
         <v>15</v>
       </c>
-      <c r="J403" t="s">
-[...3 lines deleted...]
-    <row r="404" spans="1:10" ht="12.75">
+    </row>
+    <row r="404" spans="1:8" ht="12.75">
       <c r="A404" s="1" t="s">
-        <v>1171</v>
+        <v>1277</v>
       </c>
       <c r="B404" t="s">
-        <v>1172</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1278</v>
+      </c>
+      <c r="C404" s="1" t="s">
+        <v>71</v>
       </c>
       <c r="D404" t="s">
-        <v>1173</v>
+        <v>1279</v>
       </c>
       <c r="E404" t="s">
-        <v>101</v>
+        <v>13</v>
+      </c>
+      <c r="G404" t="s">
+        <v>14</v>
       </c>
       <c r="H404" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="405" spans="1:8" ht="12.75">
       <c r="A405" s="1" t="s">
-        <v>1175</v>
+        <v>1281</v>
       </c>
       <c r="B405" t="s">
-        <v>1176</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1282</v>
+      </c>
+      <c r="C405" s="1" t="s">
+        <v>71</v>
       </c>
       <c r="D405" t="s">
-        <v>1177</v>
+        <v>1283</v>
       </c>
       <c r="E405" t="s">
+        <v>13</v>
+      </c>
+      <c r="G405" t="s">
         <v>14</v>
       </c>
-      <c r="G405" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H405" t="s">
-        <v>576</v>
+        <v>15</v>
       </c>
     </row>
     <row r="406" spans="1:8" ht="12.75">
       <c r="A406" s="1" t="s">
-        <v>1179</v>
+        <v>1285</v>
       </c>
       <c r="B406" t="s">
-        <v>1180</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1286</v>
+      </c>
+      <c r="C406" s="1" t="s">
+        <v>71</v>
       </c>
       <c r="D406" t="s">
-        <v>1181</v>
+        <v>1287</v>
       </c>
       <c r="E406" t="s">
+        <v>13</v>
+      </c>
+      <c r="G406" t="s">
         <v>14</v>
       </c>
-      <c r="G406" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H406" t="s">
-        <v>576</v>
+        <v>15</v>
       </c>
     </row>
     <row r="407" spans="1:8" ht="12.75">
       <c r="A407" s="1" t="s">
-        <v>1183</v>
+        <v>1289</v>
       </c>
       <c r="B407" t="s">
-        <v>1184</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1290</v>
+      </c>
+      <c r="C407" s="1" t="s">
+        <v>71</v>
       </c>
       <c r="D407" t="s">
-        <v>1185</v>
+        <v>1291</v>
       </c>
       <c r="E407" t="s">
+        <v>13</v>
+      </c>
+      <c r="G407" t="s">
         <v>14</v>
       </c>
-      <c r="G407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H407" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8" ht="12.75">
       <c r="A408" s="1" t="s">
-        <v>1187</v>
+        <v>1293</v>
       </c>
       <c r="B408" t="s">
-        <v>1188</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1294</v>
+      </c>
+      <c r="C408" s="1" t="s">
+        <v>112</v>
       </c>
       <c r="D408" t="s">
-        <v>1189</v>
+        <v>1295</v>
       </c>
       <c r="E408" t="s">
+        <v>13</v>
+      </c>
+      <c r="G408" t="s">
         <v>14</v>
       </c>
-      <c r="G408" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H408" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="409" spans="1:8" ht="12.75">
       <c r="A409" s="1" t="s">
-        <v>1191</v>
+        <v>1297</v>
       </c>
       <c r="B409" t="s">
-        <v>1192</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1298</v>
+      </c>
+      <c r="C409" s="1" t="s">
+        <v>141</v>
       </c>
       <c r="D409" t="s">
-        <v>1193</v>
+        <v>1299</v>
       </c>
       <c r="E409" t="s">
+        <v>13</v>
+      </c>
+      <c r="G409" t="s">
+        <v>57</v>
+      </c>
+      <c r="H409" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8" ht="12.75">
+      <c r="A410" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C410" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D410" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E410" t="s">
+        <v>13</v>
+      </c>
+      <c r="G410" t="s">
         <v>14</v>
       </c>
-      <c r="G409" t="s">
-[...19 lines deleted...]
-      <c r="E410" t="s">
+      <c r="H410" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8" ht="12.75">
+      <c r="A411" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C411" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D411" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E411" t="s">
+        <v>13</v>
+      </c>
+      <c r="G411" t="s">
         <v>14</v>
       </c>
-      <c r="G410" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="H411" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="412" spans="1:8" ht="12.75">
       <c r="A412" s="1" t="s">
-        <v>1203</v>
+        <v>1309</v>
       </c>
       <c r="B412" t="s">
-        <v>1204</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1310</v>
+      </c>
+      <c r="C412" s="1" t="s">
+        <v>50</v>
       </c>
       <c r="D412" t="s">
-        <v>1205</v>
+        <v>1311</v>
       </c>
       <c r="E412" t="s">
+        <v>13</v>
+      </c>
+      <c r="G412" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="H412" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="413" spans="1:8" ht="12.75">
       <c r="A413" s="1" t="s">
-        <v>1207</v>
+        <v>1313</v>
       </c>
       <c r="B413" t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1314</v>
+      </c>
+      <c r="C413" s="1" t="s">
+        <v>50</v>
       </c>
       <c r="D413" t="s">
-        <v>1209</v>
+        <v>1315</v>
       </c>
       <c r="E413" t="s">
+        <v>13</v>
+      </c>
+      <c r="G413" t="s">
         <v>14</v>
       </c>
-      <c r="G413" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H413" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="414" spans="1:10" ht="12.75">
+    <row r="414" spans="1:8" ht="12.75">
       <c r="A414" s="1" t="s">
-        <v>1211</v>
+        <v>1317</v>
       </c>
       <c r="B414" t="s">
-        <v>1212</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1318</v>
+      </c>
+      <c r="C414" s="1" t="s">
+        <v>50</v>
       </c>
       <c r="D414" t="s">
-        <v>1213</v>
+        <v>1319</v>
       </c>
       <c r="E414" t="s">
+        <v>13</v>
+      </c>
+      <c r="G414" t="s">
         <v>14</v>
       </c>
       <c r="H414" t="s">
         <v>15</v>
       </c>
-      <c r="J414" t="s">
-[...3 lines deleted...]
-    <row r="415" spans="1:10" ht="12.75">
+    </row>
+    <row r="415" spans="1:8" ht="12.75">
       <c r="A415" s="1" t="s">
-        <v>1215</v>
+        <v>1321</v>
       </c>
       <c r="B415" t="s">
-        <v>1216</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1322</v>
+      </c>
+      <c r="C415" s="1" t="s">
+        <v>112</v>
       </c>
       <c r="D415" t="s">
-        <v>1217</v>
+        <v>1323</v>
       </c>
       <c r="E415" t="s">
+        <v>13</v>
+      </c>
+      <c r="G415" t="s">
         <v>14</v>
       </c>
       <c r="H415" t="s">
         <v>15</v>
       </c>
-      <c r="J415" t="s">
-[...3 lines deleted...]
-    <row r="416" spans="1:10" ht="12.75">
+    </row>
+    <row r="416" spans="1:8" ht="12.75">
       <c r="A416" s="1" t="s">
-        <v>1219</v>
+        <v>1325</v>
       </c>
       <c r="B416" t="s">
-        <v>1220</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1326</v>
+      </c>
+      <c r="C416" s="1" t="s">
+        <v>112</v>
       </c>
       <c r="D416" t="s">
-        <v>1221</v>
+        <v>1327</v>
       </c>
       <c r="E416" t="s">
+        <v>13</v>
+      </c>
+      <c r="G416" t="s">
         <v>14</v>
       </c>
-      <c r="G416" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H416" t="s">
         <v>15</v>
       </c>
-      <c r="J416" t="s">
-[...3 lines deleted...]
-    <row r="417" spans="1:10" ht="12.75">
+    </row>
+    <row r="417" spans="1:8" ht="12.75">
       <c r="A417" s="1" t="s">
-        <v>1223</v>
+        <v>1329</v>
       </c>
       <c r="B417" t="s">
-        <v>1224</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1330</v>
+      </c>
+      <c r="C417" s="1" t="s">
+        <v>112</v>
       </c>
       <c r="D417" t="s">
-        <v>1225</v>
+        <v>1331</v>
       </c>
       <c r="E417" t="s">
+        <v>13</v>
+      </c>
+      <c r="G417" t="s">
         <v>14</v>
       </c>
-      <c r="G417" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H417" t="s">
         <v>15</v>
       </c>
-      <c r="J417" t="s">
-[...3 lines deleted...]
-    <row r="418" spans="1:10" ht="12.75">
+    </row>
+    <row r="418" spans="1:8" ht="12.75">
       <c r="A418" s="1" t="s">
-        <v>1227</v>
+        <v>1333</v>
       </c>
       <c r="B418" t="s">
-        <v>1228</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1334</v>
+      </c>
+      <c r="C418" s="1" t="s">
+        <v>55</v>
       </c>
       <c r="D418" t="s">
-        <v>1229</v>
+        <v>1335</v>
       </c>
       <c r="E418" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G418" t="s">
-        <v>171</v>
+        <v>57</v>
       </c>
       <c r="H418" t="s">
         <v>15</v>
       </c>
-      <c r="J418" t="s">
-[...3 lines deleted...]
-    <row r="419" spans="1:10" ht="12.75">
+    </row>
+    <row r="419" spans="1:8" ht="12.75">
       <c r="A419" s="1" t="s">
-        <v>1231</v>
+        <v>1337</v>
       </c>
       <c r="B419" t="s">
-        <v>1232</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1338</v>
+      </c>
+      <c r="C419" s="1" t="s">
+        <v>55</v>
       </c>
       <c r="D419" t="s">
-        <v>1233</v>
+        <v>1339</v>
       </c>
       <c r="E419" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G419" t="s">
-        <v>171</v>
+        <v>57</v>
       </c>
       <c r="H419" t="s">
         <v>15</v>
       </c>
-      <c r="J419" t="s">
-[...3 lines deleted...]
-    <row r="420" spans="1:10" ht="12.75">
+    </row>
+    <row r="420" spans="1:8" ht="12.75">
       <c r="A420" s="1" t="s">
-        <v>1235</v>
+        <v>1341</v>
       </c>
       <c r="B420" t="s">
-        <v>1236</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1342</v>
+      </c>
+      <c r="C420" s="1" t="s">
+        <v>141</v>
       </c>
       <c r="D420" t="s">
-        <v>1237</v>
+        <v>1343</v>
       </c>
       <c r="E420" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G420" t="s">
-        <v>171</v>
+        <v>57</v>
       </c>
       <c r="H420" t="s">
         <v>15</v>
       </c>
-      <c r="J420" t="s">
-[...3 lines deleted...]
-    <row r="421" spans="1:10" ht="12.75">
+    </row>
+    <row r="421" spans="1:8" ht="12.75">
       <c r="A421" s="1" t="s">
-        <v>1239</v>
+        <v>1345</v>
       </c>
       <c r="B421" t="s">
-        <v>1240</v>
+        <v>1346</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>247</v>
+        <v>141</v>
       </c>
       <c r="D421" t="s">
-        <v>1241</v>
+        <v>1347</v>
       </c>
       <c r="E421" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G421" t="s">
-        <v>171</v>
+        <v>57</v>
       </c>
       <c r="H421" t="s">
         <v>15</v>
       </c>
-      <c r="J421" t="s">
-[...3 lines deleted...]
-    <row r="422" spans="1:10" ht="12.75">
+    </row>
+    <row r="422" spans="1:8" ht="12.75">
       <c r="A422" s="1" t="s">
-        <v>1243</v>
+        <v>1349</v>
       </c>
       <c r="B422" t="s">
-        <v>1244</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1350</v>
+      </c>
+      <c r="C422" s="1" t="s">
+        <v>141</v>
       </c>
       <c r="D422" t="s">
-        <v>1245</v>
+        <v>1351</v>
       </c>
       <c r="E422" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G422" t="s">
+        <v>57</v>
       </c>
       <c r="H422" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="423" spans="1:8" ht="12.75">
       <c r="A423" s="1" t="s">
-        <v>1247</v>
+        <v>1353</v>
       </c>
       <c r="B423" t="s">
-        <v>1248</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1354</v>
+      </c>
+      <c r="C423" s="1" t="s">
+        <v>61</v>
       </c>
       <c r="D423" t="s">
-        <v>1249</v>
+        <v>1355</v>
       </c>
       <c r="E423" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G423" t="s">
-        <v>171</v>
+        <v>57</v>
       </c>
       <c r="H423" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="424" spans="1:10" ht="12.75">
+    <row r="424" spans="1:8" ht="12.75">
       <c r="A424" s="1" t="s">
-        <v>1251</v>
+        <v>1357</v>
       </c>
       <c r="B424" t="s">
-        <v>791</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1358</v>
+      </c>
+      <c r="C424" s="1" t="s">
+        <v>61</v>
       </c>
       <c r="D424" t="s">
-        <v>792</v>
+        <v>1359</v>
       </c>
       <c r="E424" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G424" t="s">
-        <v>171</v>
+        <v>57</v>
       </c>
       <c r="H424" t="s">
         <v>15</v>
       </c>
-      <c r="J424" t="s">
-[...3 lines deleted...]
-    <row r="425" spans="1:10" ht="12.75">
+    </row>
+    <row r="425" spans="1:8" ht="12.75">
       <c r="A425" s="1" t="s">
-        <v>1253</v>
+        <v>1361</v>
       </c>
       <c r="B425" t="s">
-        <v>1254</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1362</v>
+      </c>
+      <c r="C425" s="1" t="s">
+        <v>61</v>
       </c>
       <c r="D425" t="s">
-        <v>1255</v>
+        <v>1363</v>
       </c>
       <c r="E425" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G425" t="s">
-        <v>171</v>
+        <v>57</v>
       </c>
       <c r="H425" t="s">
-        <v>663</v>
-[...5 lines deleted...]
-    <row r="426" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8" ht="12.75">
       <c r="A426" s="1" t="s">
-        <v>1257</v>
+        <v>1365</v>
       </c>
       <c r="B426" t="s">
-        <v>1258</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1366</v>
+      </c>
+      <c r="C426" s="1" t="s">
+        <v>66</v>
       </c>
       <c r="D426" t="s">
-        <v>1259</v>
+        <v>1367</v>
       </c>
       <c r="E426" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G426" t="s">
-        <v>171</v>
+        <v>57</v>
       </c>
       <c r="H426" t="s">
-        <v>663</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>15</v>
       </c>
     </row>
     <row r="427" spans="1:8" ht="12.75">
       <c r="A427" s="1" t="s">
-        <v>1261</v>
+        <v>1369</v>
       </c>
       <c r="B427" t="s">
-        <v>1262</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1370</v>
+      </c>
+      <c r="C427" s="1" t="s">
+        <v>66</v>
       </c>
       <c r="D427" t="s">
-        <v>1263</v>
+        <v>1371</v>
       </c>
       <c r="E427" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G427" t="s">
-        <v>171</v>
+        <v>57</v>
       </c>
       <c r="H427" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="428" spans="1:8" ht="12.75">
       <c r="A428" s="1" t="s">
-        <v>1265</v>
+        <v>1373</v>
       </c>
       <c r="B428" t="s">
-        <v>1266</v>
+        <v>1374</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>247</v>
+        <v>66</v>
       </c>
       <c r="D428" t="s">
-        <v>1267</v>
+        <v>1375</v>
       </c>
       <c r="E428" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G428" t="s">
-        <v>171</v>
+        <v>57</v>
       </c>
       <c r="H428" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="429" spans="1:10" ht="12.75">
       <c r="A429" s="1" t="s">
-        <v>1269</v>
-[...5 lines deleted...]
-        <v>276</v>
+        <v>1377</v>
+      </c>
+      <c r="C429" t="s">
+        <v>18</v>
       </c>
       <c r="D429" t="s">
-        <v>1271</v>
+        <v>234</v>
       </c>
       <c r="E429" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>13</v>
       </c>
       <c r="H429" t="s">
         <v>15</v>
       </c>
       <c r="J429" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="430" spans="1:10" ht="12.75">
       <c r="A430" s="1" t="s">
-        <v>1273</v>
+        <v>1379</v>
       </c>
       <c r="B430" t="s">
-        <v>1274</v>
+        <v>328</v>
       </c>
       <c r="C430" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D430" t="s">
-        <v>1275</v>
+        <v>329</v>
       </c>
       <c r="E430" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G430" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H430" t="s">
         <v>15</v>
       </c>
       <c r="J430" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8" ht="12.75">
       <c r="A431" s="1" t="s">
-        <v>1277</v>
+        <v>1381</v>
       </c>
       <c r="B431" t="s">
-        <v>1278</v>
+        <v>1382</v>
       </c>
       <c r="C431" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D431" t="s">
-        <v>1279</v>
+        <v>1383</v>
       </c>
       <c r="E431" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G431" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H431" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="432" spans="1:8" ht="12.75">
       <c r="A432" s="1" t="s">
-        <v>1281</v>
+        <v>1385</v>
       </c>
       <c r="B432" t="s">
-        <v>1282</v>
+        <v>1386</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>247</v>
+        <v>221</v>
       </c>
       <c r="D432" t="s">
-        <v>1283</v>
+        <v>1387</v>
       </c>
       <c r="E432" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G432" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H432" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="433" spans="1:10" ht="12.75">
       <c r="A433" s="1" t="s">
-        <v>1285</v>
+        <v>1389</v>
       </c>
       <c r="B433" t="s">
-        <v>1286</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1390</v>
+      </c>
+      <c r="C433" s="1" t="s">
+        <v>838</v>
       </c>
       <c r="D433" t="s">
-        <v>1287</v>
+        <v>1391</v>
       </c>
       <c r="E433" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G433" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H433" t="s">
         <v>15</v>
       </c>
       <c r="J433" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="434" spans="1:10" ht="12.75">
       <c r="A434" s="1" t="s">
-        <v>1289</v>
+        <v>1393</v>
       </c>
       <c r="B434" t="s">
-        <v>702</v>
+        <v>1394</v>
       </c>
       <c r="C434" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D434" t="s">
-        <v>703</v>
+        <v>1395</v>
       </c>
       <c r="E434" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G434" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H434" t="s">
         <v>15</v>
       </c>
       <c r="J434" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:8" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="435" spans="1:10" ht="12.75">
       <c r="A435" s="1" t="s">
-        <v>1291</v>
+        <v>1397</v>
       </c>
       <c r="B435" t="s">
-        <v>1286</v>
+        <v>1398</v>
       </c>
       <c r="C435" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D435" t="s">
-        <v>1287</v>
+        <v>1399</v>
       </c>
       <c r="E435" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G435" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H435" t="s">
         <v>15</v>
+      </c>
+      <c r="J435" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="436" spans="1:8" ht="12.75">
       <c r="A436" s="1" t="s">
-        <v>1293</v>
+        <v>1401</v>
       </c>
       <c r="B436" t="s">
-        <v>710</v>
+        <v>1402</v>
       </c>
       <c r="C436" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D436" t="s">
-        <v>711</v>
+        <v>1403</v>
       </c>
       <c r="E436" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G436" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H436" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="437" spans="1:8" ht="12.75">
+    <row r="437" spans="1:10" ht="12.75">
       <c r="A437" s="1" t="s">
-        <v>1295</v>
+        <v>1405</v>
       </c>
       <c r="B437" t="s">
-        <v>1296</v>
+        <v>1406</v>
       </c>
       <c r="C437" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D437" t="s">
-        <v>1297</v>
+        <v>1407</v>
       </c>
       <c r="E437" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G437" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H437" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="438" spans="1:8" ht="12.75">
+      <c r="J437" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="438" spans="1:10" ht="12.75">
       <c r="A438" s="1" t="s">
-        <v>1299</v>
+        <v>1409</v>
       </c>
       <c r="B438" t="s">
-        <v>1300</v>
+        <v>1410</v>
       </c>
       <c r="C438" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D438" t="s">
-        <v>1301</v>
+        <v>1411</v>
       </c>
       <c r="E438" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G438" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H438" t="s">
         <v>15</v>
+      </c>
+      <c r="J438" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="439" spans="1:10" ht="12.75">
       <c r="A439" s="1" t="s">
-        <v>1303</v>
+        <v>1413</v>
       </c>
       <c r="B439" t="s">
-        <v>1304</v>
+        <v>1414</v>
       </c>
       <c r="C439" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D439" t="s">
-        <v>1305</v>
+        <v>1415</v>
       </c>
       <c r="E439" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G439" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H439" t="s">
         <v>15</v>
       </c>
       <c r="J439" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="440" spans="1:10" ht="12.75">
       <c r="A440" s="1" t="s">
-        <v>1307</v>
+        <v>1417</v>
       </c>
       <c r="B440" t="s">
-        <v>1308</v>
+        <v>1418</v>
       </c>
       <c r="C440" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D440" t="s">
-        <v>1309</v>
+        <v>1419</v>
       </c>
       <c r="E440" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G440" t="s">
+        <v>190</v>
       </c>
       <c r="H440" t="s">
         <v>15</v>
       </c>
       <c r="J440" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="441" spans="1:10" ht="12.75">
       <c r="A441" s="1" t="s">
-        <v>1311</v>
+        <v>1421</v>
       </c>
       <c r="B441" t="s">
-        <v>1312</v>
+        <v>1422</v>
       </c>
       <c r="C441" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D441" t="s">
-        <v>1313</v>
+        <v>1423</v>
       </c>
       <c r="E441" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G441" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H441" t="s">
         <v>15</v>
       </c>
       <c r="J441" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="442" spans="1:10" ht="12.75">
       <c r="A442" s="1" t="s">
-        <v>1315</v>
+        <v>1425</v>
       </c>
       <c r="B442" t="s">
-        <v>1316</v>
+        <v>1426</v>
       </c>
       <c r="C442" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D442" t="s">
-        <v>1317</v>
+        <v>1427</v>
       </c>
       <c r="E442" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G442" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H442" t="s">
         <v>15</v>
       </c>
       <c r="J442" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8" ht="12.75">
       <c r="A443" s="1" t="s">
-        <v>1319</v>
+        <v>1429</v>
       </c>
       <c r="B443" t="s">
-        <v>1320</v>
+        <v>1430</v>
       </c>
       <c r="C443" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D443" t="s">
-        <v>1321</v>
+        <v>1431</v>
       </c>
       <c r="E443" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G443" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H443" t="s">
         <v>15</v>
       </c>
-      <c r="J443" t="s">
-[...3 lines deleted...]
-    <row r="444" spans="1:10" ht="12.75">
+    </row>
+    <row r="444" spans="1:8" ht="12.75">
       <c r="A444" s="1" t="s">
-        <v>1323</v>
-[...2 lines deleted...]
-        <v>1324</v>
+        <v>1432</v>
       </c>
       <c r="C444" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D444" t="s">
-        <v>1325</v>
+        <v>1433</v>
       </c>
       <c r="E444" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G444" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H444" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="445" spans="1:10" ht="12.75">
       <c r="A445" s="1" t="s">
-        <v>1327</v>
+        <v>1435</v>
       </c>
       <c r="B445" t="s">
-        <v>1328</v>
+        <v>1436</v>
       </c>
       <c r="C445" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D445" t="s">
-        <v>1329</v>
+        <v>1437</v>
       </c>
       <c r="E445" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G445" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H445" t="s">
         <v>15</v>
       </c>
       <c r="J445" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="446" spans="1:10" ht="12.75">
       <c r="A446" s="1" t="s">
-        <v>1331</v>
+        <v>1439</v>
       </c>
       <c r="B446" t="s">
-        <v>1332</v>
+        <v>1440</v>
       </c>
       <c r="C446" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D446" t="s">
-        <v>1333</v>
+        <v>1441</v>
       </c>
       <c r="E446" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G446" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H446" t="s">
         <v>15</v>
       </c>
       <c r="J446" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="447" spans="1:10" ht="12.75">
       <c r="A447" s="1" t="s">
-        <v>1335</v>
+        <v>1443</v>
       </c>
       <c r="B447" t="s">
-        <v>1336</v>
+        <v>1444</v>
       </c>
       <c r="C447" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D447" t="s">
-        <v>1337</v>
+        <v>1445</v>
       </c>
       <c r="E447" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G447" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H447" t="s">
-        <v>576</v>
+        <v>15</v>
       </c>
       <c r="J447" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="448" spans="1:10" ht="12.75">
       <c r="A448" s="1" t="s">
-        <v>1339</v>
+        <v>1447</v>
       </c>
       <c r="B448" t="s">
-        <v>1340</v>
+        <v>1448</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>276</v>
+        <v>211</v>
       </c>
       <c r="D448" t="s">
-        <v>1341</v>
+        <v>1449</v>
       </c>
       <c r="E448" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G448" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H448" t="s">
         <v>15</v>
       </c>
       <c r="J448" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="449" spans="1:10" ht="12.75">
       <c r="A449" s="1" t="s">
-        <v>1343</v>
+        <v>1451</v>
       </c>
       <c r="B449" t="s">
-        <v>1344</v>
+        <v>1452</v>
       </c>
       <c r="C449" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D449" t="s">
-        <v>1345</v>
+        <v>1453</v>
       </c>
       <c r="E449" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G449" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H449" t="s">
         <v>15</v>
       </c>
       <c r="J449" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="450" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8" ht="12.75">
       <c r="A450" s="1" t="s">
-        <v>1347</v>
+        <v>1455</v>
       </c>
       <c r="B450" t="s">
-        <v>1348</v>
+        <v>1456</v>
       </c>
       <c r="C450" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D450" t="s">
-        <v>1349</v>
+        <v>1457</v>
       </c>
       <c r="E450" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G450" t="s">
+        <v>190</v>
       </c>
       <c r="H450" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="451" spans="1:10" ht="12.75">
       <c r="A451" s="1" t="s">
-        <v>1351</v>
-[...2 lines deleted...]
-        <v>1352</v>
+        <v>1458</v>
       </c>
       <c r="C451" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D451" t="s">
-        <v>1353</v>
+        <v>1459</v>
       </c>
       <c r="E451" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G451" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H451" t="s">
         <v>15</v>
       </c>
       <c r="J451" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="452" spans="1:10" ht="12.75">
       <c r="A452" s="1" t="s">
-        <v>1355</v>
-[...2 lines deleted...]
-        <v>1356</v>
+        <v>1460</v>
       </c>
       <c r="C452" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D452" t="s">
-        <v>1357</v>
+        <v>1461</v>
       </c>
       <c r="E452" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G452" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H452" t="s">
         <v>15</v>
       </c>
       <c r="J452" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="453" spans="1:10" ht="12.75">
       <c r="A453" s="1" t="s">
-        <v>1359</v>
-[...2 lines deleted...]
-        <v>1360</v>
+        <v>1462</v>
       </c>
       <c r="C453" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D453" t="s">
-        <v>1361</v>
+        <v>1463</v>
       </c>
       <c r="E453" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G453" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H453" t="s">
         <v>15</v>
       </c>
       <c r="J453" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="454" spans="1:10" ht="12.75">
       <c r="A454" s="1" t="s">
-        <v>1363</v>
-[...2 lines deleted...]
-        <v>1364</v>
+        <v>1464</v>
       </c>
       <c r="C454" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D454" t="s">
-        <v>1365</v>
+        <v>1465</v>
       </c>
       <c r="E454" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="H454" t="s">
         <v>15</v>
       </c>
       <c r="J454" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="455" spans="1:8" ht="12.75">
       <c r="A455" s="1" t="s">
-        <v>1367</v>
-[...2 lines deleted...]
-        <v>1368</v>
+        <v>1466</v>
       </c>
       <c r="C455" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D455" t="s">
-        <v>1369</v>
+        <v>1467</v>
       </c>
       <c r="E455" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="H455" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="456" spans="1:8" ht="12.75">
+    <row r="456" spans="1:10" ht="12.75">
       <c r="A456" s="1" t="s">
-        <v>1371</v>
-[...2 lines deleted...]
-        <v>1372</v>
+        <v>1468</v>
       </c>
       <c r="C456" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D456" t="s">
-        <v>1373</v>
+        <v>1469</v>
       </c>
       <c r="E456" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="H456" t="s">
-        <v>797</v>
+        <v>15</v>
+      </c>
+      <c r="J456" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="457" spans="1:10" ht="12.75">
       <c r="A457" s="1" t="s">
-        <v>1374</v>
+        <v>1470</v>
       </c>
       <c r="C457" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D457" t="s">
-        <v>1375</v>
+        <v>1471</v>
       </c>
       <c r="E457" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="H457" t="s">
         <v>15</v>
       </c>
       <c r="J457" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="458" spans="1:10" ht="12.75">
       <c r="A458" s="1" t="s">
-        <v>1376</v>
-[...2 lines deleted...]
-        <v>1377</v>
+        <v>1472</v>
       </c>
       <c r="C458" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D458" t="s">
-        <v>1378</v>
+        <v>1473</v>
       </c>
       <c r="E458" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="H458" t="s">
         <v>15</v>
       </c>
       <c r="J458" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="459" spans="1:10" ht="12.75">
       <c r="A459" s="1" t="s">
-        <v>1379</v>
-[...2 lines deleted...]
-        <v>1380</v>
+        <v>1474</v>
       </c>
       <c r="C459" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D459" t="s">
-        <v>1381</v>
+        <v>1475</v>
       </c>
       <c r="E459" t="s">
-        <v>14</v>
+        <v>237</v>
+      </c>
+      <c r="G459" t="s">
+        <v>341</v>
       </c>
       <c r="H459" t="s">
         <v>15</v>
       </c>
       <c r="J459" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="460" spans="1:10" ht="12.75">
       <c r="A460" s="1" t="s">
-        <v>1382</v>
-[...2 lines deleted...]
-        <v>1383</v>
+        <v>1476</v>
       </c>
       <c r="C460" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D460" t="s">
-        <v>1384</v>
+        <v>1477</v>
       </c>
       <c r="E460" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="H460" t="s">
         <v>15</v>
       </c>
       <c r="J460" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="461" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8" ht="12.75">
       <c r="A461" s="1" t="s">
-        <v>1385</v>
-[...2 lines deleted...]
-        <v>1386</v>
+        <v>1478</v>
       </c>
       <c r="C461" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D461" t="s">
-        <v>1387</v>
+        <v>1479</v>
       </c>
       <c r="E461" t="s">
-        <v>14</v>
+        <v>237</v>
+      </c>
+      <c r="G461" t="s">
+        <v>341</v>
       </c>
       <c r="H461" t="s">
         <v>15</v>
       </c>
-      <c r="J461" t="s">
-[...3 lines deleted...]
-    <row r="462" spans="1:8" ht="12.75">
+    </row>
+    <row r="462" spans="1:10" ht="12.75">
       <c r="A462" s="1" t="s">
-        <v>1389</v>
+        <v>1480</v>
       </c>
       <c r="C462" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D462" t="s">
-        <v>1390</v>
+        <v>1481</v>
+      </c>
+      <c r="E462" t="s">
+        <v>237</v>
+      </c>
+      <c r="G462" t="s">
+        <v>341</v>
       </c>
       <c r="H462" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="463" spans="1:8" ht="12.75">
+      <c r="J462" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="463" spans="1:10" ht="12.75">
       <c r="A463" s="1" t="s">
-        <v>1392</v>
+        <v>1482</v>
       </c>
       <c r="C463" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D463" t="s">
-        <v>1393</v>
+        <v>1483</v>
       </c>
       <c r="E463" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="H463" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="464" spans="1:8" ht="12.75">
+      <c r="J463" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="464" spans="1:10" ht="12.75">
       <c r="A464" s="1" t="s">
-        <v>1395</v>
-[...2 lines deleted...]
-        <v>775</v>
+        <v>1484</v>
       </c>
       <c r="C464" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D464" t="s">
-        <v>1396</v>
+        <v>1485</v>
       </c>
       <c r="E464" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="H464" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="465" spans="1:8" ht="12.75">
+      <c r="J464" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="465" spans="1:10" ht="12.75">
       <c r="A465" s="1" t="s">
-        <v>1398</v>
-[...2 lines deleted...]
-        <v>1348</v>
+        <v>1486</v>
       </c>
       <c r="C465" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D465" t="s">
-        <v>1399</v>
+        <v>1487</v>
       </c>
       <c r="E465" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="H465" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="466" spans="1:10" ht="12.75">
+      <c r="J465" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8" ht="12.75">
       <c r="A466" s="1" t="s">
-        <v>1401</v>
+        <v>1488</v>
       </c>
       <c r="C466" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D466" t="s">
-        <v>1402</v>
+        <v>1489</v>
       </c>
       <c r="E466" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="H466" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="467" spans="1:10" ht="12.75">
       <c r="A467" s="1" t="s">
-        <v>1404</v>
+        <v>1490</v>
       </c>
       <c r="C467" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D467" t="s">
-        <v>1405</v>
+        <v>1491</v>
       </c>
       <c r="E467" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="H467" t="s">
         <v>15</v>
       </c>
       <c r="J467" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="468" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8" ht="12.75">
       <c r="A468" s="1" t="s">
-        <v>1407</v>
-[...5 lines deleted...]
-        <v>233</v>
+        <v>1492</v>
+      </c>
+      <c r="C468" t="s">
+        <v>18</v>
       </c>
       <c r="D468" t="s">
-        <v>1409</v>
+        <v>1493</v>
       </c>
       <c r="E468" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>13</v>
       </c>
       <c r="H468" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="469" spans="1:10" ht="12.75">
       <c r="A469" s="1" t="s">
-        <v>1411</v>
+        <v>1494</v>
       </c>
       <c r="C469" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D469" t="s">
-        <v>776</v>
+        <v>1495</v>
       </c>
       <c r="E469" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="H469" t="s">
         <v>15</v>
       </c>
       <c r="J469" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="470" spans="1:8" ht="12.75">
       <c r="A470" s="1" t="s">
-        <v>1412</v>
+        <v>1496</v>
       </c>
       <c r="C470" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D470" t="s">
-        <v>1413</v>
+        <v>1497</v>
       </c>
       <c r="E470" t="s">
-        <v>101</v>
+        <v>13</v>
+      </c>
+      <c r="G470" t="s">
+        <v>341</v>
       </c>
       <c r="H470" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="471" spans="1:8" ht="12.75">
+    <row r="471" spans="1:10" ht="12.75">
       <c r="A471" s="1" t="s">
-        <v>1414</v>
+        <v>1498</v>
       </c>
       <c r="C471" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D471" t="s">
-        <v>1415</v>
+        <v>1499</v>
       </c>
       <c r="E471" t="s">
-        <v>101</v>
+        <v>237</v>
+      </c>
+      <c r="G471" t="s">
+        <v>341</v>
       </c>
       <c r="H471" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="472" spans="1:8" ht="12.75">
+      <c r="J471" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="472" spans="1:10" ht="12.75">
       <c r="A472" s="1" t="s">
-        <v>1417</v>
-[...2 lines deleted...]
-        <v>1418</v>
+        <v>1500</v>
       </c>
       <c r="C472" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D472" t="s">
-        <v>1419</v>
+        <v>1501</v>
       </c>
       <c r="E472" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G472" t="s">
-        <v>28</v>
+        <v>341</v>
       </c>
       <c r="H472" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="473" spans="1:8" ht="12.75">
+      <c r="J472" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="473" spans="1:10" ht="12.75">
       <c r="A473" s="1" t="s">
-        <v>1421</v>
-[...5 lines deleted...]
-        <v>880</v>
+        <v>1502</v>
+      </c>
+      <c r="C473" t="s">
+        <v>18</v>
       </c>
       <c r="D473" t="s">
-        <v>1423</v>
+        <v>1503</v>
       </c>
       <c r="E473" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G473" t="s">
-        <v>90</v>
+        <v>341</v>
       </c>
       <c r="H473" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="474" spans="1:8" ht="12.75">
+      <c r="J473" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="474" spans="1:10" ht="12.75">
       <c r="A474" s="1" t="s">
-        <v>1425</v>
-[...5 lines deleted...]
-        <v>880</v>
+        <v>1504</v>
+      </c>
+      <c r="C474" t="s">
+        <v>18</v>
       </c>
       <c r="D474" t="s">
-        <v>1427</v>
+        <v>1505</v>
       </c>
       <c r="E474" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G474" t="s">
-        <v>90</v>
+        <v>341</v>
       </c>
       <c r="H474" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="475" spans="1:8" ht="12.75">
+      <c r="J474" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="475" spans="1:10" ht="12.75">
       <c r="A475" s="1" t="s">
-        <v>1429</v>
-[...5 lines deleted...]
-        <v>880</v>
+        <v>1506</v>
+      </c>
+      <c r="C475" t="s">
+        <v>18</v>
       </c>
       <c r="D475" t="s">
-        <v>1431</v>
+        <v>1507</v>
       </c>
       <c r="E475" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G475" t="s">
-        <v>90</v>
+        <v>341</v>
       </c>
       <c r="H475" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="476" spans="1:8" ht="12.75">
+      <c r="J475" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="476" spans="1:10" ht="12.75">
       <c r="A476" s="1" t="s">
-        <v>1433</v>
-[...5 lines deleted...]
-        <v>880</v>
+        <v>1508</v>
+      </c>
+      <c r="C476" t="s">
+        <v>18</v>
       </c>
       <c r="D476" t="s">
-        <v>1435</v>
+        <v>1509</v>
       </c>
       <c r="E476" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G476" t="s">
-        <v>90</v>
+        <v>341</v>
       </c>
       <c r="H476" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="477" spans="1:8" ht="12.75">
+      <c r="J476" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="477" spans="1:10" ht="12.75">
       <c r="A477" s="1" t="s">
-        <v>1437</v>
-[...5 lines deleted...]
-        <v>921</v>
+        <v>1510</v>
+      </c>
+      <c r="C477" t="s">
+        <v>18</v>
       </c>
       <c r="D477" t="s">
-        <v>1439</v>
+        <v>1511</v>
       </c>
       <c r="E477" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G477" t="s">
-        <v>90</v>
+        <v>341</v>
       </c>
       <c r="H477" t="s">
         <v>15</v>
+      </c>
+      <c r="J477" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="478" spans="1:8" ht="12.75">
       <c r="A478" s="1" t="s">
-        <v>1441</v>
-[...5 lines deleted...]
-        <v>950</v>
+        <v>1512</v>
+      </c>
+      <c r="C478" t="s">
+        <v>18</v>
       </c>
       <c r="D478" t="s">
-        <v>1443</v>
+        <v>1513</v>
       </c>
       <c r="E478" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G478" t="s">
-        <v>862</v>
+        <v>341</v>
       </c>
       <c r="H478" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="479" spans="1:8" ht="12.75">
       <c r="A479" s="1" t="s">
-        <v>1445</v>
-[...5 lines deleted...]
-        <v>233</v>
+        <v>1514</v>
+      </c>
+      <c r="C479" t="s">
+        <v>18</v>
       </c>
       <c r="D479" t="s">
-        <v>1447</v>
+        <v>1515</v>
       </c>
       <c r="E479" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G479" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H479" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="480" spans="1:8" ht="12.75">
+    <row r="480" spans="1:10" ht="12.75">
       <c r="A480" s="1" t="s">
-        <v>1449</v>
-[...5 lines deleted...]
-        <v>238</v>
+        <v>1516</v>
+      </c>
+      <c r="C480" t="s">
+        <v>18</v>
       </c>
       <c r="D480" t="s">
-        <v>1451</v>
+        <v>375</v>
       </c>
       <c r="E480" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G480" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H480" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="481" spans="1:8" ht="12.75">
+      <c r="J480" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="481" spans="1:10" ht="12.75">
       <c r="A481" s="1" t="s">
-        <v>1453</v>
-[...5 lines deleted...]
-        <v>880</v>
+        <v>1517</v>
+      </c>
+      <c r="C481" t="s">
+        <v>18</v>
       </c>
       <c r="D481" t="s">
-        <v>1455</v>
+        <v>1518</v>
       </c>
       <c r="E481" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G481" t="s">
-        <v>90</v>
+        <v>680</v>
       </c>
       <c r="H481" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="482" spans="1:8" ht="12.75">
+      <c r="J481" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="482" spans="1:10" ht="12.75">
       <c r="A482" s="1" t="s">
-        <v>1457</v>
-[...5 lines deleted...]
-        <v>850</v>
+        <v>1519</v>
+      </c>
+      <c r="C482" t="s">
+        <v>18</v>
       </c>
       <c r="D482" t="s">
-        <v>1459</v>
+        <v>1520</v>
       </c>
       <c r="E482" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G482" t="s">
-        <v>90</v>
+        <v>341</v>
       </c>
       <c r="H482" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="483" spans="1:8" ht="12.75">
+      <c r="J482" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="483" spans="1:10" ht="12.75">
       <c r="A483" s="1" t="s">
-        <v>1461</v>
-[...5 lines deleted...]
-        <v>855</v>
+        <v>1521</v>
+      </c>
+      <c r="C483" t="s">
+        <v>18</v>
       </c>
       <c r="D483" t="s">
-        <v>1463</v>
+        <v>1522</v>
       </c>
       <c r="E483" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>237</v>
       </c>
       <c r="H483" t="s">
         <v>15</v>
+      </c>
+      <c r="J483" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="484" spans="1:8" ht="12.75">
       <c r="A484" s="1" t="s">
-        <v>1465</v>
+        <v>1524</v>
       </c>
       <c r="B484" t="s">
-        <v>1466</v>
-[...2 lines deleted...]
-        <v>855</v>
+        <v>1525</v>
+      </c>
+      <c r="C484" t="s">
+        <v>18</v>
       </c>
       <c r="D484" t="s">
-        <v>1467</v>
+        <v>1526</v>
       </c>
       <c r="E484" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G484" t="s">
-        <v>90</v>
+        <v>190</v>
       </c>
       <c r="H484" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="485" spans="1:8" ht="12.75">
       <c r="A485" s="1" t="s">
-        <v>1469</v>
+        <v>1528</v>
       </c>
       <c r="B485" t="s">
-        <v>1470</v>
-[...2 lines deleted...]
-        <v>855</v>
+        <v>1529</v>
+      </c>
+      <c r="C485" t="s">
+        <v>18</v>
       </c>
       <c r="D485" t="s">
-        <v>1471</v>
+        <v>1530</v>
       </c>
       <c r="E485" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G485" t="s">
-        <v>90</v>
+        <v>190</v>
       </c>
       <c r="H485" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="486" spans="1:8" ht="12.75">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="486" spans="1:10" ht="12.75">
       <c r="A486" s="1" t="s">
-        <v>1473</v>
+        <v>1531</v>
       </c>
       <c r="B486" t="s">
-        <v>1474</v>
-[...2 lines deleted...]
-        <v>921</v>
+        <v>1532</v>
+      </c>
+      <c r="C486" t="s">
+        <v>18</v>
       </c>
       <c r="D486" t="s">
-        <v>1475</v>
+        <v>1533</v>
       </c>
       <c r="E486" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>13</v>
       </c>
       <c r="H486" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="487" spans="1:8" ht="12.75">
+      <c r="J486" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="487" spans="1:10" ht="12.75">
       <c r="A487" s="1" t="s">
-        <v>1477</v>
+        <v>1534</v>
       </c>
       <c r="B487" t="s">
-        <v>1478</v>
-[...2 lines deleted...]
-        <v>921</v>
+        <v>1535</v>
+      </c>
+      <c r="C487" t="s">
+        <v>18</v>
       </c>
       <c r="D487" t="s">
-        <v>1479</v>
+        <v>1536</v>
       </c>
       <c r="E487" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>13</v>
       </c>
       <c r="H487" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="488" spans="1:8" ht="12.75">
+      <c r="J487" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="488" spans="1:10" ht="12.75">
       <c r="A488" s="1" t="s">
-        <v>1481</v>
+        <v>1537</v>
       </c>
       <c r="B488" t="s">
-        <v>1482</v>
-[...2 lines deleted...]
-        <v>921</v>
+        <v>1538</v>
+      </c>
+      <c r="C488" t="s">
+        <v>18</v>
       </c>
       <c r="D488" t="s">
-        <v>1483</v>
+        <v>1539</v>
       </c>
       <c r="E488" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>13</v>
       </c>
       <c r="H488" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="489" spans="1:8" ht="12.75">
+      <c r="J488" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="489" spans="1:10" ht="12.75">
       <c r="A489" s="1" t="s">
-        <v>1485</v>
+        <v>1540</v>
       </c>
       <c r="B489" t="s">
-        <v>1486</v>
-[...2 lines deleted...]
-        <v>860</v>
+        <v>1541</v>
+      </c>
+      <c r="C489" t="s">
+        <v>18</v>
       </c>
       <c r="D489" t="s">
-        <v>1487</v>
+        <v>1542</v>
       </c>
       <c r="E489" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>862</v>
+        <v>13</v>
       </c>
       <c r="H489" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="490" spans="1:8" ht="12.75">
+      <c r="J489" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="490" spans="1:10" ht="12.75">
       <c r="A490" s="1" t="s">
-        <v>1489</v>
-[...5 lines deleted...]
-        <v>860</v>
+        <v>1543</v>
+      </c>
+      <c r="C490" t="s">
+        <v>18</v>
       </c>
       <c r="D490" t="s">
-        <v>1491</v>
+        <v>1544</v>
       </c>
       <c r="E490" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>862</v>
+        <v>237</v>
       </c>
       <c r="H490" t="s">
         <v>15</v>
+      </c>
+      <c r="J490" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="491" spans="1:8" ht="12.75">
       <c r="A491" s="1" t="s">
-        <v>1493</v>
-[...5 lines deleted...]
-        <v>950</v>
+        <v>1546</v>
+      </c>
+      <c r="C491" t="s">
+        <v>18</v>
       </c>
       <c r="D491" t="s">
-        <v>1495</v>
-[...5 lines deleted...]
-        <v>862</v>
+        <v>1547</v>
       </c>
       <c r="H491" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="492" spans="1:8" ht="12.75">
       <c r="A492" s="1" t="s">
-        <v>1497</v>
-[...5 lines deleted...]
-        <v>950</v>
+        <v>1549</v>
+      </c>
+      <c r="C492" t="s">
+        <v>18</v>
       </c>
       <c r="D492" t="s">
-        <v>1499</v>
+        <v>1550</v>
       </c>
       <c r="E492" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>862</v>
+        <v>237</v>
       </c>
       <c r="H492" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="493" spans="1:8" ht="12.75">
       <c r="A493" s="1" t="s">
-        <v>1501</v>
+        <v>1552</v>
       </c>
       <c r="B493" t="s">
-        <v>1502</v>
-[...2 lines deleted...]
-        <v>950</v>
+        <v>233</v>
+      </c>
+      <c r="C493" t="s">
+        <v>18</v>
       </c>
       <c r="D493" t="s">
-        <v>1503</v>
+        <v>1553</v>
       </c>
       <c r="E493" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G493" t="s">
-        <v>862</v>
+        <v>190</v>
       </c>
       <c r="H493" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="494" spans="1:8" ht="12.75">
       <c r="A494" s="1" t="s">
-        <v>1505</v>
+        <v>1555</v>
       </c>
       <c r="B494" t="s">
-        <v>1506</v>
-[...2 lines deleted...]
-        <v>866</v>
+        <v>1212</v>
+      </c>
+      <c r="C494" t="s">
+        <v>18</v>
       </c>
       <c r="D494" t="s">
-        <v>1507</v>
+        <v>1556</v>
       </c>
       <c r="E494" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G494" t="s">
-        <v>862</v>
+        <v>190</v>
       </c>
       <c r="H494" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="495" spans="1:8" ht="12.75">
+    <row r="495" spans="1:10" ht="12.75">
       <c r="A495" s="1" t="s">
-        <v>1509</v>
-[...5 lines deleted...]
-        <v>866</v>
+        <v>1558</v>
+      </c>
+      <c r="C495" t="s">
+        <v>18</v>
       </c>
       <c r="D495" t="s">
-        <v>1511</v>
+        <v>1559</v>
       </c>
       <c r="E495" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>862</v>
+        <v>237</v>
       </c>
       <c r="H495" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="496" spans="1:8" ht="12.75">
+      <c r="J495" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="496" spans="1:10" ht="12.75">
       <c r="A496" s="1" t="s">
-        <v>1513</v>
-[...5 lines deleted...]
-        <v>866</v>
+        <v>1561</v>
+      </c>
+      <c r="C496" t="s">
+        <v>18</v>
       </c>
       <c r="D496" t="s">
-        <v>1515</v>
+        <v>1562</v>
       </c>
       <c r="E496" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>862</v>
+        <v>237</v>
       </c>
       <c r="H496" t="s">
         <v>15</v>
+      </c>
+      <c r="J496" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="497" spans="1:8" ht="12.75">
       <c r="A497" s="1" t="s">
-        <v>1517</v>
+        <v>1564</v>
       </c>
       <c r="B497" t="s">
-        <v>1518</v>
-[...2 lines deleted...]
-        <v>871</v>
+        <v>1565</v>
+      </c>
+      <c r="C497" t="s">
+        <v>18</v>
       </c>
       <c r="D497" t="s">
-        <v>1519</v>
+        <v>1566</v>
       </c>
       <c r="E497" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G497" t="s">
-        <v>862</v>
+        <v>190</v>
       </c>
       <c r="H497" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="498" spans="1:8" ht="12.75">
       <c r="A498" s="1" t="s">
-        <v>1521</v>
+        <v>1568</v>
       </c>
       <c r="B498" t="s">
-        <v>1522</v>
-[...2 lines deleted...]
-        <v>871</v>
+        <v>1569</v>
+      </c>
+      <c r="C498" t="s">
+        <v>18</v>
       </c>
       <c r="D498" t="s">
-        <v>1523</v>
+        <v>1570</v>
       </c>
       <c r="E498" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G498" t="s">
-        <v>862</v>
+        <v>190</v>
       </c>
       <c r="H498" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="499" spans="1:8" ht="12.75">
       <c r="A499" s="1" t="s">
-        <v>1525</v>
+        <v>1572</v>
       </c>
       <c r="B499" t="s">
-        <v>1526</v>
+        <v>1573</v>
       </c>
       <c r="C499" s="1" t="s">
-        <v>871</v>
+        <v>320</v>
       </c>
       <c r="D499" t="s">
-        <v>1527</v>
+        <v>1574</v>
       </c>
       <c r="E499" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G499" t="s">
-        <v>862</v>
+        <v>190</v>
       </c>
       <c r="H499" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="500" spans="1:8" ht="12.75">
       <c r="A500" s="1" t="s">
-        <v>1529</v>
+        <v>1576</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1577</v>
       </c>
       <c r="C500" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D500" t="s">
-        <v>1530</v>
+        <v>1578</v>
+      </c>
+      <c r="E500" t="s">
+        <v>13</v>
+      </c>
+      <c r="G500" t="s">
+        <v>24</v>
       </c>
       <c r="H500" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="501" spans="1:8" ht="12.75">
+    <row r="501" spans="1:10" ht="12.75">
       <c r="A501" s="1" t="s">
-        <v>1532</v>
-[...5 lines deleted...]
-        <v>850</v>
+        <v>1579</v>
+      </c>
+      <c r="C501" t="s">
+        <v>18</v>
       </c>
       <c r="D501" t="s">
-        <v>1534</v>
+        <v>1580</v>
       </c>
       <c r="E501" t="s">
-        <v>14</v>
+        <v>237</v>
+      </c>
+      <c r="G501" t="s">
+        <v>341</v>
       </c>
       <c r="H501" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="502" spans="1:8" ht="12.75">
+      <c r="J501" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="502" spans="1:10" ht="12.75">
       <c r="A502" s="1" t="s">
-        <v>1536</v>
-[...5 lines deleted...]
-        <v>850</v>
+        <v>1581</v>
+      </c>
+      <c r="C502" t="s">
+        <v>18</v>
       </c>
       <c r="D502" t="s">
-        <v>1538</v>
+        <v>937</v>
       </c>
       <c r="E502" t="s">
-        <v>14</v>
+        <v>237</v>
+      </c>
+      <c r="G502" t="s">
+        <v>341</v>
       </c>
       <c r="H502" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="503" spans="1:8" ht="12.75">
+      <c r="J502" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="503" spans="1:10" ht="12.75">
       <c r="A503" s="1" t="s">
-        <v>1540</v>
-[...2 lines deleted...]
-        <v>1541</v>
+        <v>1582</v>
       </c>
       <c r="C503" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D503" t="s">
-        <v>1542</v>
+        <v>1583</v>
       </c>
       <c r="E503" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G503" t="s">
-        <v>54</v>
+        <v>244</v>
       </c>
       <c r="H503" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="504" spans="1:8" ht="12.75">
+      <c r="J503" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="504" spans="1:10" ht="12.75">
       <c r="A504" s="1" t="s">
-        <v>1544</v>
-[...2 lines deleted...]
-        <v>1545</v>
+        <v>1584</v>
       </c>
       <c r="C504" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D504" t="s">
-        <v>1546</v>
+        <v>758</v>
       </c>
       <c r="E504" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G504" t="s">
-        <v>54</v>
+        <v>244</v>
       </c>
       <c r="H504" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="505" spans="1:8" ht="12.75">
+      <c r="J504" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="505" spans="1:10" ht="12.75">
       <c r="A505" s="1" t="s">
-        <v>1548</v>
-[...2 lines deleted...]
-        <v>1549</v>
+        <v>1585</v>
       </c>
       <c r="C505" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D505" t="s">
-        <v>1550</v>
+        <v>1586</v>
       </c>
       <c r="E505" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G505" t="s">
-        <v>54</v>
+        <v>341</v>
       </c>
       <c r="H505" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="506" spans="1:8" ht="12.75">
+      <c r="J505" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="506" spans="1:10" ht="12.75">
       <c r="A506" s="1" t="s">
-        <v>1552</v>
-[...2 lines deleted...]
-        <v>1553</v>
+        <v>1587</v>
       </c>
       <c r="C506" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D506" t="s">
-        <v>1554</v>
+        <v>1583</v>
       </c>
       <c r="E506" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G506" t="s">
-        <v>54</v>
+        <v>341</v>
       </c>
       <c r="H506" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="507" spans="1:8" ht="12.75">
+      <c r="J506" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="507" spans="1:10" ht="12.75">
       <c r="A507" s="1" t="s">
-        <v>1556</v>
-[...2 lines deleted...]
-        <v>1557</v>
+        <v>1588</v>
       </c>
       <c r="C507" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D507" t="s">
-        <v>1558</v>
+        <v>751</v>
       </c>
       <c r="E507" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G507" t="s">
-        <v>54</v>
+        <v>341</v>
       </c>
       <c r="H507" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="508" spans="1:8" ht="12.75">
+      <c r="J507" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="508" spans="1:10" ht="12.75">
       <c r="A508" s="1" t="s">
-        <v>1560</v>
-[...2 lines deleted...]
-        <v>1561</v>
+        <v>1589</v>
       </c>
       <c r="C508" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D508" t="s">
-        <v>1562</v>
+        <v>1590</v>
       </c>
       <c r="E508" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G508" t="s">
-        <v>54</v>
+        <v>244</v>
       </c>
       <c r="H508" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="509" spans="1:8" ht="12.75">
+      <c r="J508" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="509" spans="1:10" ht="12.75">
       <c r="A509" s="1" t="s">
-        <v>1564</v>
-[...2 lines deleted...]
-        <v>1565</v>
+        <v>1591</v>
       </c>
       <c r="C509" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D509" t="s">
-        <v>1566</v>
+        <v>1590</v>
       </c>
       <c r="E509" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G509" t="s">
-        <v>54</v>
+        <v>341</v>
       </c>
       <c r="H509" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="510" spans="1:8" ht="12.75">
+      <c r="J509" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="510" spans="1:10" ht="12.75">
       <c r="A510" s="1" t="s">
-        <v>1568</v>
-[...2 lines deleted...]
-        <v>1569</v>
+        <v>1592</v>
       </c>
       <c r="C510" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D510" t="s">
-        <v>1570</v>
+        <v>343</v>
       </c>
       <c r="E510" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G510" t="s">
-        <v>90</v>
+        <v>244</v>
       </c>
       <c r="H510" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="511" spans="1:8" ht="12.75">
+      <c r="J510" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="511" spans="1:10" ht="12.75">
       <c r="A511" s="1" t="s">
-        <v>1572</v>
-[...2 lines deleted...]
-        <v>1573</v>
+        <v>1593</v>
       </c>
       <c r="C511" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D511" t="s">
-        <v>1574</v>
+        <v>1594</v>
       </c>
       <c r="E511" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G511" t="s">
-        <v>90</v>
+        <v>244</v>
       </c>
       <c r="H511" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="512" spans="1:8" ht="12.75">
+      <c r="J511" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="512" spans="1:10" ht="12.75">
       <c r="A512" s="1" t="s">
-        <v>1576</v>
-[...2 lines deleted...]
-        <v>1577</v>
+        <v>1595</v>
       </c>
       <c r="C512" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D512" t="s">
-        <v>1578</v>
+        <v>1596</v>
       </c>
       <c r="E512" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G512" t="s">
-        <v>90</v>
+        <v>244</v>
       </c>
       <c r="H512" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="513" spans="1:8" ht="12.75">
+      <c r="J512" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="513" spans="1:10" ht="12.75">
       <c r="A513" s="1" t="s">
-        <v>1579</v>
+        <v>1597</v>
       </c>
       <c r="C513" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D513" t="s">
-        <v>1580</v>
+        <v>1596</v>
       </c>
       <c r="E513" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G513" t="s">
-        <v>61</v>
+        <v>341</v>
       </c>
       <c r="H513" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="514" spans="1:8" ht="12.75">
+      <c r="J513" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="514" spans="1:10" ht="12.75">
       <c r="A514" s="1" t="s">
-        <v>1581</v>
+        <v>1598</v>
       </c>
       <c r="C514" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D514" t="s">
-        <v>1582</v>
+        <v>345</v>
       </c>
       <c r="E514" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G514" t="s">
-        <v>61</v>
+        <v>244</v>
       </c>
       <c r="H514" t="s">
         <v>15</v>
+      </c>
+      <c r="J514" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="515" spans="1:10" ht="12.75">
       <c r="A515" s="1" t="s">
-        <v>1583</v>
+        <v>1599</v>
       </c>
       <c r="C515" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D515" t="s">
-        <v>1584</v>
+        <v>1594</v>
       </c>
       <c r="E515" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G515" t="s">
-        <v>61</v>
+        <v>341</v>
       </c>
       <c r="H515" t="s">
         <v>15</v>
       </c>
       <c r="J515" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="516" spans="1:10" ht="12.75">
       <c r="A516" s="1" t="s">
-        <v>1585</v>
+        <v>1600</v>
       </c>
       <c r="C516" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D516" t="s">
-        <v>1586</v>
+        <v>1601</v>
       </c>
       <c r="E516" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G516" t="s">
-        <v>61</v>
+        <v>244</v>
       </c>
       <c r="H516" t="s">
         <v>15</v>
       </c>
       <c r="J516" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="517" spans="1:10" ht="12.75">
       <c r="A517" s="1" t="s">
-        <v>1587</v>
+        <v>1602</v>
       </c>
       <c r="C517" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D517" t="s">
-        <v>1588</v>
+        <v>1601</v>
       </c>
       <c r="E517" t="s">
-        <v>101</v>
+        <v>237</v>
+      </c>
+      <c r="G517" t="s">
+        <v>341</v>
       </c>
       <c r="H517" t="s">
         <v>15</v>
       </c>
       <c r="J517" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="518" spans="1:8" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="518" spans="1:10" ht="12.75">
       <c r="A518" s="1" t="s">
-        <v>1589</v>
+        <v>1603</v>
       </c>
       <c r="C518" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D518" t="s">
-        <v>1590</v>
+        <v>1580</v>
       </c>
       <c r="E518" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G518" t="s">
-        <v>119</v>
+        <v>244</v>
       </c>
       <c r="H518" t="s">
         <v>15</v>
+      </c>
+      <c r="J518" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="519" spans="1:10" ht="12.75">
       <c r="A519" s="1" t="s">
-        <v>1591</v>
+        <v>1604</v>
       </c>
       <c r="C519" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D519" t="s">
-        <v>1592</v>
+        <v>768</v>
       </c>
       <c r="E519" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G519" t="s">
-        <v>61</v>
+        <v>244</v>
       </c>
       <c r="H519" t="s">
         <v>15</v>
       </c>
       <c r="J519" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="520" spans="1:10" ht="12.75">
       <c r="A520" s="1" t="s">
-        <v>1593</v>
+        <v>1605</v>
       </c>
       <c r="C520" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D520" t="s">
-        <v>118</v>
+        <v>349</v>
       </c>
       <c r="E520" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G520" t="s">
-        <v>61</v>
+        <v>244</v>
       </c>
       <c r="H520" t="s">
         <v>15</v>
       </c>
       <c r="J520" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="521" spans="1:10" ht="12.75">
       <c r="A521" s="1" t="s">
-        <v>1594</v>
+        <v>1606</v>
       </c>
       <c r="C521" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D521" t="s">
-        <v>1595</v>
+        <v>340</v>
       </c>
       <c r="E521" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G521" t="s">
-        <v>119</v>
+        <v>244</v>
       </c>
       <c r="H521" t="s">
         <v>15</v>
       </c>
       <c r="J521" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="522" spans="1:10" ht="12.75">
       <c r="A522" s="1" t="s">
-        <v>1596</v>
+        <v>1607</v>
       </c>
       <c r="C522" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D522" t="s">
-        <v>147</v>
+        <v>935</v>
       </c>
       <c r="E522" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G522" t="s">
-        <v>119</v>
+        <v>244</v>
       </c>
       <c r="H522" t="s">
         <v>15</v>
       </c>
       <c r="J522" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="523" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8" ht="12.75">
       <c r="A523" s="1" t="s">
-        <v>1597</v>
+        <v>1608</v>
       </c>
       <c r="C523" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D523" t="s">
-        <v>150</v>
+        <v>1609</v>
       </c>
       <c r="E523" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G523" t="s">
-        <v>119</v>
+        <v>341</v>
       </c>
       <c r="H523" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="524" spans="1:10" ht="12.75">
       <c r="A524" s="1" t="s">
-        <v>1598</v>
+        <v>1611</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1612</v>
       </c>
       <c r="C524" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D524" t="s">
-        <v>1599</v>
+        <v>1613</v>
       </c>
       <c r="E524" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G524" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H524" t="s">
         <v>15</v>
       </c>
       <c r="J524" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="525" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8" ht="12.75">
       <c r="A525" s="1" t="s">
-        <v>1600</v>
+        <v>1615</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1616</v>
       </c>
       <c r="C525" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D525" t="s">
-        <v>1595</v>
+        <v>1617</v>
       </c>
       <c r="E525" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G525" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H525" t="s">
         <v>15</v>
       </c>
-      <c r="J525" t="s">
-[...3 lines deleted...]
-    <row r="526" spans="1:10" ht="12.75">
+    </row>
+    <row r="526" spans="1:8" ht="12.75">
       <c r="A526" s="1" t="s">
-        <v>1601</v>
+        <v>1619</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1620</v>
       </c>
       <c r="C526" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D526" t="s">
-        <v>140</v>
+        <v>1621</v>
       </c>
       <c r="E526" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G526" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H526" t="s">
         <v>15</v>
       </c>
-      <c r="J526" t="s">
-[...3 lines deleted...]
-    <row r="527" spans="1:8" ht="12.75">
+    </row>
+    <row r="527" spans="1:10" ht="12.75">
       <c r="A527" s="1" t="s">
-        <v>1602</v>
+        <v>1623</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1624</v>
       </c>
       <c r="C527" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D527" t="s">
-        <v>154</v>
+        <v>1625</v>
       </c>
       <c r="E527" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G527" t="s">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="H527" t="s">
         <v>15</v>
+      </c>
+      <c r="J527" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="528" spans="1:10" ht="12.75">
       <c r="A528" s="1" t="s">
-        <v>1603</v>
+        <v>1627</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1628</v>
       </c>
       <c r="C528" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D528" t="s">
-        <v>1604</v>
+        <v>1629</v>
       </c>
       <c r="E528" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G528" t="s">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="H528" t="s">
         <v>15</v>
       </c>
       <c r="J528" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="529" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8" ht="12.75">
       <c r="A529" s="1" t="s">
-        <v>1605</v>
+        <v>1631</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1632</v>
       </c>
       <c r="C529" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D529" t="s">
-        <v>1604</v>
+        <v>1633</v>
       </c>
       <c r="E529" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G529" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H529" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="530" spans="1:10" ht="12.75">
       <c r="A530" s="1" t="s">
-        <v>1606</v>
+        <v>1635</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1636</v>
       </c>
       <c r="C530" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D530" t="s">
-        <v>114</v>
+        <v>1637</v>
       </c>
       <c r="E530" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G530" t="s">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="H530" t="s">
         <v>15</v>
       </c>
       <c r="J530" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="531" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8" ht="12.75">
       <c r="A531" s="1" t="s">
-        <v>1607</v>
+        <v>1639</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1640</v>
       </c>
       <c r="C531" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D531" t="s">
-        <v>1608</v>
+        <v>1641</v>
       </c>
       <c r="E531" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G531" t="s">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="H531" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="532" spans="1:10" ht="12.75">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8" ht="12.75">
       <c r="A532" s="1" t="s">
-        <v>1609</v>
+        <v>1643</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1644</v>
       </c>
       <c r="C532" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D532" t="s">
-        <v>1610</v>
+        <v>1645</v>
       </c>
       <c r="E532" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G532" t="s">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="H532" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="533" spans="1:10" ht="12.75">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8" ht="12.75">
       <c r="A533" s="1" t="s">
-        <v>1611</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1647</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C533" s="1" t="s">
+        <v>320</v>
       </c>
       <c r="D533" t="s">
-        <v>1610</v>
+        <v>1649</v>
       </c>
       <c r="E533" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G533" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H533" t="s">
         <v>15</v>
       </c>
-      <c r="J533" t="s">
-[...3 lines deleted...]
-    <row r="534" spans="1:10" ht="12.75">
+    </row>
+    <row r="534" spans="1:8" ht="12.75">
       <c r="A534" s="1" t="s">
-        <v>1612</v>
+        <v>1650</v>
       </c>
       <c r="C534" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D534" t="s">
-        <v>123</v>
+        <v>1651</v>
       </c>
       <c r="E534" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G534" t="s">
-        <v>119</v>
+        <v>341</v>
       </c>
       <c r="H534" t="s">
         <v>15</v>
       </c>
-      <c r="J534" t="s">
-[...3 lines deleted...]
-    <row r="535" spans="1:10" ht="12.75">
+    </row>
+    <row r="535" spans="1:8" ht="12.75">
       <c r="A535" s="1" t="s">
-        <v>1613</v>
+        <v>1652</v>
       </c>
       <c r="C535" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D535" t="s">
-        <v>1608</v>
+        <v>1653</v>
       </c>
       <c r="E535" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G535" t="s">
-        <v>61</v>
+        <v>341</v>
       </c>
       <c r="H535" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="536" spans="1:10" ht="12.75">
       <c r="A536" s="1" t="s">
-        <v>1614</v>
+        <v>1654</v>
       </c>
       <c r="C536" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D536" t="s">
-        <v>1615</v>
+        <v>1655</v>
       </c>
       <c r="E536" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G536" t="s">
-        <v>119</v>
+        <v>341</v>
       </c>
       <c r="H536" t="s">
         <v>15</v>
       </c>
       <c r="J536" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="537" spans="1:10" ht="12.75">
       <c r="A537" s="1" t="s">
-        <v>1616</v>
+        <v>1656</v>
       </c>
       <c r="C537" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D537" t="s">
-        <v>1615</v>
+        <v>1511</v>
       </c>
       <c r="E537" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G537" t="s">
-        <v>61</v>
+        <v>341</v>
       </c>
       <c r="H537" t="s">
         <v>15</v>
       </c>
       <c r="J537" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="538" spans="1:10" ht="12.75">
       <c r="A538" s="1" t="s">
-        <v>1617</v>
+        <v>1657</v>
       </c>
       <c r="C538" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D538" t="s">
-        <v>1592</v>
+        <v>1658</v>
       </c>
       <c r="E538" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>237</v>
       </c>
       <c r="H538" t="s">
         <v>15</v>
       </c>
       <c r="J538" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="539" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8" ht="12.75">
       <c r="A539" s="1" t="s">
-        <v>1618</v>
+        <v>1660</v>
       </c>
       <c r="C539" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D539" t="s">
-        <v>157</v>
-[...5 lines deleted...]
-        <v>119</v>
+        <v>1661</v>
       </c>
       <c r="H539" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="540" spans="1:10" ht="12.75">
       <c r="A540" s="1" t="s">
-        <v>1619</v>
+        <v>1663</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1664</v>
       </c>
       <c r="C540" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D540" t="s">
-        <v>129</v>
+        <v>1665</v>
       </c>
       <c r="E540" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G540" t="s">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="H540" t="s">
         <v>15</v>
       </c>
       <c r="J540" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="541" spans="1:10" ht="12.75">
       <c r="A541" s="1" t="s">
-        <v>1620</v>
+        <v>1667</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1668</v>
       </c>
       <c r="C541" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D541" t="s">
-        <v>112</v>
+        <v>1669</v>
       </c>
       <c r="E541" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G541" t="s">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="H541" t="s">
         <v>15</v>
       </c>
       <c r="J541" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="542" spans="1:10" ht="12.75">
       <c r="A542" s="1" t="s">
-        <v>1621</v>
+        <v>1671</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1672</v>
       </c>
       <c r="C542" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D542" t="s">
-        <v>116</v>
+        <v>1673</v>
       </c>
       <c r="E542" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G542" t="s">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="H542" t="s">
         <v>15</v>
       </c>
       <c r="J542" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="543" spans="1:8" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="543" spans="1:10" ht="12.75">
       <c r="A543" s="1" t="s">
-        <v>1622</v>
+        <v>1675</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1676</v>
       </c>
       <c r="C543" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D543" t="s">
-        <v>121</v>
+        <v>1677</v>
       </c>
       <c r="E543" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G543" t="s">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="H543" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="544" spans="1:8" ht="12.75">
+      <c r="J543" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="544" spans="1:10" ht="12.75">
       <c r="A544" s="1" t="s">
-        <v>1623</v>
+        <v>1679</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1680</v>
       </c>
       <c r="C544" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D544" t="s">
-        <v>1624</v>
+        <v>1681</v>
       </c>
       <c r="E544" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G544" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H544" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="545" spans="1:10" ht="12.75">
+      <c r="J544" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8" ht="12.75">
       <c r="A545" s="1" t="s">
-        <v>1626</v>
+        <v>1683</v>
       </c>
       <c r="B545" t="s">
-        <v>1627</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1684</v>
+      </c>
+      <c r="C545" s="1" t="s">
+        <v>221</v>
       </c>
       <c r="D545" t="s">
-        <v>1628</v>
+        <v>1685</v>
       </c>
       <c r="E545" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G545" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H545" t="s">
         <v>15</v>
       </c>
-      <c r="J545" t="s">
-[...3 lines deleted...]
-    <row r="546" spans="1:8" ht="12.75">
+    </row>
+    <row r="546" spans="1:10" ht="12.75">
       <c r="A546" s="1" t="s">
-        <v>1630</v>
+        <v>1687</v>
       </c>
       <c r="B546" t="s">
-        <v>1631</v>
+        <v>1688</v>
       </c>
       <c r="C546" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D546" t="s">
-        <v>1632</v>
+        <v>1689</v>
       </c>
       <c r="E546" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G546" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H546" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="547" spans="1:8" ht="12.75">
+      <c r="J546" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="547" spans="1:10" ht="12.75">
       <c r="A547" s="1" t="s">
-        <v>1634</v>
+        <v>1691</v>
       </c>
       <c r="B547" t="s">
-        <v>1635</v>
+        <v>324</v>
       </c>
       <c r="C547" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D547" t="s">
-        <v>1636</v>
+        <v>325</v>
       </c>
       <c r="E547" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G547" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H547" t="s">
         <v>15</v>
+      </c>
+      <c r="J547" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="548" spans="1:10" ht="12.75">
       <c r="A548" s="1" t="s">
-        <v>1638</v>
+        <v>1692</v>
       </c>
       <c r="B548" t="s">
-        <v>1639</v>
+        <v>1693</v>
       </c>
       <c r="C548" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D548" t="s">
-        <v>1640</v>
+        <v>1694</v>
       </c>
       <c r="E548" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="H548" t="s">
         <v>15</v>
       </c>
       <c r="J548" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="549" spans="1:10" ht="12.75">
       <c r="A549" s="1" t="s">
-        <v>1642</v>
+        <v>1695</v>
       </c>
       <c r="B549" t="s">
-        <v>1643</v>
+        <v>1696</v>
       </c>
       <c r="C549" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D549" t="s">
-        <v>1644</v>
+        <v>1697</v>
       </c>
       <c r="E549" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="H549" t="s">
         <v>15</v>
       </c>
       <c r="J549" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="550" spans="1:8" ht="12.75">
       <c r="A550" s="1" t="s">
-        <v>1646</v>
+        <v>1698</v>
       </c>
       <c r="B550" t="s">
-        <v>1647</v>
+        <v>1699</v>
       </c>
       <c r="C550" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D550" t="s">
-        <v>1648</v>
+        <v>1700</v>
       </c>
       <c r="E550" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="H550" t="s">
-        <v>15</v>
+        <v>530</v>
       </c>
     </row>
     <row r="551" spans="1:10" ht="12.75">
       <c r="A551" s="1" t="s">
-        <v>1650</v>
+        <v>1701</v>
       </c>
       <c r="B551" t="s">
-        <v>1651</v>
+        <v>1702</v>
       </c>
       <c r="C551" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D551" t="s">
-        <v>1652</v>
+        <v>1703</v>
       </c>
       <c r="E551" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="H551" t="s">
         <v>15</v>
       </c>
       <c r="J551" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="552" spans="1:8" ht="12.75">
       <c r="A552" s="1" t="s">
-        <v>1654</v>
+        <v>1704</v>
       </c>
       <c r="B552" t="s">
-        <v>1655</v>
+        <v>1705</v>
       </c>
       <c r="C552" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D552" t="s">
-        <v>1656</v>
+        <v>1706</v>
       </c>
       <c r="E552" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="H552" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-    <row r="553" spans="1:8" ht="12.75">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="553" spans="1:10" ht="12.75">
       <c r="A553" s="1" t="s">
-        <v>1658</v>
+        <v>1707</v>
       </c>
       <c r="B553" t="s">
-        <v>1659</v>
+        <v>1708</v>
       </c>
       <c r="C553" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D553" t="s">
-        <v>1660</v>
+        <v>1709</v>
       </c>
       <c r="E553" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="H553" t="s">
-        <v>196</v>
+        <v>15</v>
+      </c>
+      <c r="J553" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="554" spans="1:8" ht="12.75">
       <c r="A554" s="1" t="s">
-        <v>1662</v>
+        <v>1710</v>
       </c>
       <c r="B554" t="s">
-        <v>1663</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>1711</v>
+      </c>
+      <c r="C554" t="s">
+        <v>18</v>
       </c>
       <c r="D554" t="s">
-        <v>1664</v>
+        <v>1712</v>
       </c>
       <c r="E554" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="H554" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="555" spans="1:8" ht="12.75">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="555" spans="1:10" ht="12.75">
       <c r="A555" s="1" t="s">
-        <v>1666</v>
+        <v>1713</v>
       </c>
       <c r="B555" t="s">
-        <v>1667</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>1714</v>
+      </c>
+      <c r="C555" t="s">
+        <v>18</v>
       </c>
       <c r="D555" t="s">
-        <v>1668</v>
+        <v>1715</v>
       </c>
       <c r="E555" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="H555" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="556" spans="1:8" ht="12.75">
+      <c r="J555" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="556" spans="1:10" ht="12.75">
       <c r="A556" s="1" t="s">
-        <v>1670</v>
+        <v>1716</v>
       </c>
       <c r="B556" t="s">
-        <v>1671</v>
+        <v>1717</v>
       </c>
       <c r="C556" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D556" t="s">
-        <v>1672</v>
+        <v>1718</v>
       </c>
       <c r="E556" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="H556" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="557" spans="1:8" ht="12.75">
+      <c r="J556" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="557" spans="1:10" ht="12.75">
       <c r="A557" s="1" t="s">
-        <v>1674</v>
+        <v>1719</v>
       </c>
       <c r="B557" t="s">
-        <v>1675</v>
+        <v>1720</v>
       </c>
       <c r="C557" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D557" t="s">
-        <v>1676</v>
+        <v>1721</v>
       </c>
       <c r="E557" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="H557" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="558" spans="1:8" ht="12.75">
+      <c r="J557" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="558" spans="1:10" ht="12.75">
       <c r="A558" s="1" t="s">
-        <v>1678</v>
+        <v>1722</v>
       </c>
       <c r="B558" t="s">
-        <v>1679</v>
+        <v>1723</v>
       </c>
       <c r="C558" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D558" t="s">
-        <v>1680</v>
+        <v>1724</v>
       </c>
       <c r="E558" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="H558" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="559" spans="1:8" ht="12.75">
+      <c r="J558" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="559" spans="1:10" ht="12.75">
       <c r="A559" s="1" t="s">
-        <v>1682</v>
+        <v>1725</v>
       </c>
       <c r="B559" t="s">
-        <v>1683</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>1726</v>
+      </c>
+      <c r="C559" t="s">
+        <v>18</v>
       </c>
       <c r="D559" t="s">
-        <v>1684</v>
+        <v>1727</v>
       </c>
       <c r="E559" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="H559" t="s">
         <v>15</v>
+      </c>
+      <c r="J559" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="560" spans="1:10" ht="12.75">
       <c r="A560" s="1" t="s">
-        <v>1686</v>
+        <v>1728</v>
       </c>
       <c r="B560" t="s">
-        <v>1687</v>
+        <v>1729</v>
       </c>
       <c r="C560" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D560" t="s">
-        <v>1688</v>
+        <v>1730</v>
       </c>
       <c r="E560" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="H560" t="s">
         <v>15</v>
       </c>
       <c r="J560" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="561" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8" ht="12.75">
       <c r="A561" s="1" t="s">
-        <v>1690</v>
+        <v>1732</v>
       </c>
       <c r="B561" t="s">
-        <v>1691</v>
+        <v>1733</v>
       </c>
       <c r="C561" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D561" t="s">
-        <v>1692</v>
+        <v>1734</v>
       </c>
       <c r="E561" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G561" t="s">
-        <v>171</v>
+        <v>556</v>
       </c>
       <c r="H561" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="562" spans="1:10" ht="12.75">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8" ht="12.75">
       <c r="A562" s="1" t="s">
-        <v>1694</v>
+        <v>1736</v>
       </c>
       <c r="B562" t="s">
-        <v>1695</v>
+        <v>1737</v>
       </c>
       <c r="C562" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D562" t="s">
-        <v>1696</v>
+        <v>1738</v>
       </c>
       <c r="E562" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G562" t="s">
-        <v>171</v>
+        <v>556</v>
       </c>
       <c r="H562" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="563" spans="1:10" ht="12.75">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8" ht="12.75">
       <c r="A563" s="1" t="s">
-        <v>1698</v>
-[...2 lines deleted...]
-        <v>1699</v>
+        <v>1739</v>
       </c>
       <c r="C563" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D563" t="s">
-        <v>1700</v>
+        <v>1740</v>
       </c>
       <c r="E563" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G563" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H563" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="564" spans="1:8" ht="12.75">
       <c r="A564" s="1" t="s">
-        <v>1702</v>
-[...5 lines deleted...]
-        <v>233</v>
+        <v>1741</v>
+      </c>
+      <c r="C564" t="s">
+        <v>11</v>
       </c>
       <c r="D564" t="s">
-        <v>1704</v>
+        <v>1742</v>
       </c>
       <c r="E564" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G564" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H564" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="565" spans="1:8" ht="12.75">
       <c r="A565" s="1" t="s">
-        <v>1706</v>
-[...2 lines deleted...]
-        <v>1707</v>
+        <v>1743</v>
       </c>
       <c r="C565" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D565" t="s">
-        <v>1708</v>
+        <v>1744</v>
       </c>
       <c r="E565" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G565" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H565" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="566" spans="1:10" ht="12.75">
+    <row r="566" spans="1:8" ht="12.75">
       <c r="A566" s="1" t="s">
-        <v>1710</v>
-[...2 lines deleted...]
-        <v>1711</v>
+        <v>1746</v>
       </c>
       <c r="C566" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D566" t="s">
-        <v>1712</v>
+        <v>1747</v>
       </c>
       <c r="E566" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>13</v>
       </c>
       <c r="H566" t="s">
         <v>15</v>
       </c>
-      <c r="J566" t="s">
-[...3 lines deleted...]
-    <row r="567" spans="1:10" ht="12.75">
+    </row>
+    <row r="567" spans="1:8" ht="12.75">
       <c r="A567" s="1" t="s">
-        <v>1714</v>
-[...5 lines deleted...]
-        <v>238</v>
+        <v>1749</v>
+      </c>
+      <c r="C567" t="s">
+        <v>18</v>
       </c>
       <c r="D567" t="s">
-        <v>1716</v>
+        <v>1750</v>
       </c>
       <c r="E567" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>13</v>
       </c>
       <c r="H567" t="s">
         <v>15</v>
       </c>
-      <c r="J567" t="s">
-[...3 lines deleted...]
-    <row r="568" spans="1:10" ht="12.75">
+    </row>
+    <row r="568" spans="1:8" ht="12.75">
       <c r="A568" s="1" t="s">
-        <v>1718</v>
+        <v>1752</v>
       </c>
       <c r="B568" t="s">
-        <v>1719</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1753</v>
+      </c>
+      <c r="C568" s="1" t="s">
+        <v>45</v>
       </c>
       <c r="D568" t="s">
-        <v>1720</v>
+        <v>1754</v>
       </c>
       <c r="E568" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>13</v>
       </c>
       <c r="H568" t="s">
         <v>15</v>
       </c>
-      <c r="J568" t="s">
-[...3 lines deleted...]
-    <row r="569" spans="1:10" ht="12.75">
+    </row>
+    <row r="569" spans="1:8" ht="12.75">
       <c r="A569" s="1" t="s">
-        <v>1722</v>
+        <v>1756</v>
       </c>
       <c r="B569" t="s">
-        <v>1723</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1757</v>
+      </c>
+      <c r="C569" s="1" t="s">
+        <v>45</v>
       </c>
       <c r="D569" t="s">
-        <v>1724</v>
+        <v>1758</v>
       </c>
       <c r="E569" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>13</v>
       </c>
       <c r="H569" t="s">
         <v>15</v>
       </c>
-      <c r="J569" t="s">
-[...3 lines deleted...]
-    <row r="570" spans="1:10" ht="12.75">
+    </row>
+    <row r="570" spans="1:8" ht="12.75">
       <c r="A570" s="1" t="s">
-        <v>1726</v>
-[...2 lines deleted...]
-        <v>1727</v>
+        <v>1759</v>
       </c>
       <c r="C570" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D570" t="s">
-        <v>1728</v>
+        <v>1760</v>
       </c>
       <c r="E570" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G570" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H570" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="571" spans="1:10" ht="12.75">
       <c r="A571" s="1" t="s">
-        <v>1730</v>
-[...5 lines deleted...]
-        <v>247</v>
+        <v>1761</v>
+      </c>
+      <c r="C571" t="s">
+        <v>18</v>
       </c>
       <c r="D571" t="s">
-        <v>1732</v>
+        <v>1762</v>
       </c>
       <c r="E571" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="H571" t="s">
         <v>15</v>
       </c>
       <c r="J571" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="572" spans="1:10" ht="12.75">
       <c r="A572" s="1" t="s">
-        <v>1734</v>
-[...2 lines deleted...]
-        <v>1735</v>
+        <v>1763</v>
       </c>
       <c r="C572" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D572" t="s">
-        <v>1736</v>
+        <v>1764</v>
       </c>
       <c r="E572" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="H572" t="s">
         <v>15</v>
       </c>
       <c r="J572" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="573" spans="1:10" ht="12.75">
       <c r="A573" s="1" t="s">
-        <v>1738</v>
-[...2 lines deleted...]
-        <v>1739</v>
+        <v>1765</v>
       </c>
       <c r="C573" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D573" t="s">
-        <v>1740</v>
+        <v>1766</v>
       </c>
       <c r="E573" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="H573" t="s">
         <v>15</v>
       </c>
       <c r="J573" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="574" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8" ht="12.75">
       <c r="A574" s="1" t="s">
-        <v>1742</v>
-[...5 lines deleted...]
-        <v>233</v>
+        <v>1767</v>
+      </c>
+      <c r="C574" t="s">
+        <v>18</v>
       </c>
       <c r="D574" t="s">
-        <v>1744</v>
+        <v>499</v>
       </c>
       <c r="E574" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G574" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H574" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="575" spans="1:10" ht="12.75">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8" ht="12.75">
       <c r="A575" s="1" t="s">
-        <v>1746</v>
-[...2 lines deleted...]
-        <v>1747</v>
+        <v>1768</v>
       </c>
       <c r="C575" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D575" t="s">
-        <v>1748</v>
+        <v>1769</v>
       </c>
       <c r="E575" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="H575" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>447</v>
       </c>
     </row>
     <row r="576" spans="1:10" ht="12.75">
       <c r="A576" s="1" t="s">
-        <v>1750</v>
-[...2 lines deleted...]
-        <v>1751</v>
+        <v>1770</v>
       </c>
       <c r="C576" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D576" t="s">
-        <v>1752</v>
+        <v>1771</v>
       </c>
       <c r="E576" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G576" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H576" t="s">
         <v>15</v>
       </c>
       <c r="J576" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="577" spans="1:10" ht="12.75">
       <c r="A577" s="1" t="s">
-        <v>1754</v>
-[...2 lines deleted...]
-        <v>1755</v>
+        <v>1772</v>
       </c>
       <c r="C577" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D577" t="s">
-        <v>1756</v>
+        <v>1773</v>
       </c>
       <c r="E577" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G577" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H577" t="s">
         <v>15</v>
       </c>
       <c r="J577" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="578" spans="1:10" ht="12.75">
       <c r="A578" s="1" t="s">
-        <v>1758</v>
-[...2 lines deleted...]
-        <v>1759</v>
+        <v>1774</v>
       </c>
       <c r="C578" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D578" t="s">
-        <v>1760</v>
+        <v>1775</v>
       </c>
       <c r="E578" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G578" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H578" t="s">
         <v>15</v>
       </c>
       <c r="J578" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="579" spans="1:10" ht="12.75">
       <c r="A579" s="1" t="s">
-        <v>1762</v>
-[...2 lines deleted...]
-        <v>1763</v>
+        <v>1776</v>
       </c>
       <c r="C579" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D579" t="s">
-        <v>1764</v>
+        <v>1777</v>
       </c>
       <c r="E579" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G579" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H579" t="s">
         <v>15</v>
       </c>
       <c r="J579" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="580" spans="1:10" ht="12.75">
       <c r="A580" s="1" t="s">
-        <v>1766</v>
-[...2 lines deleted...]
-        <v>1767</v>
+        <v>1778</v>
       </c>
       <c r="C580" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D580" t="s">
-        <v>1768</v>
+        <v>1779</v>
       </c>
       <c r="E580" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G580" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H580" t="s">
         <v>15</v>
       </c>
       <c r="J580" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="581" spans="1:10" ht="12.75">
       <c r="A581" s="1" t="s">
-        <v>1770</v>
-[...2 lines deleted...]
-        <v>1771</v>
+        <v>1780</v>
       </c>
       <c r="C581" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D581" t="s">
-        <v>1772</v>
+        <v>1781</v>
       </c>
       <c r="E581" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G581" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H581" t="s">
         <v>15</v>
       </c>
       <c r="J581" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="582" spans="1:10" ht="12.75">
       <c r="A582" s="1" t="s">
-        <v>1774</v>
-[...2 lines deleted...]
-        <v>1775</v>
+        <v>1782</v>
       </c>
       <c r="C582" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D582" t="s">
-        <v>1776</v>
+        <v>1783</v>
       </c>
       <c r="E582" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G582" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H582" t="s">
         <v>15</v>
       </c>
       <c r="J582" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="583" spans="1:10" ht="12.75">
       <c r="A583" s="1" t="s">
-        <v>1778</v>
-[...5 lines deleted...]
-        <v>276</v>
+        <v>1784</v>
+      </c>
+      <c r="C583" t="s">
+        <v>18</v>
       </c>
       <c r="D583" t="s">
-        <v>1780</v>
+        <v>1785</v>
       </c>
       <c r="E583" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G583" t="s">
-        <v>171</v>
+        <v>244</v>
       </c>
       <c r="H583" t="s">
         <v>15</v>
       </c>
       <c r="J583" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="584" spans="1:10" ht="12.75">
       <c r="A584" s="1" t="s">
-        <v>1782</v>
-[...2 lines deleted...]
-        <v>1783</v>
+        <v>1786</v>
       </c>
       <c r="C584" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D584" t="s">
-        <v>1784</v>
+        <v>1787</v>
       </c>
       <c r="E584" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G584" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H584" t="s">
         <v>15</v>
       </c>
       <c r="J584" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="585" spans="1:8" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="585" spans="1:10" ht="12.75">
       <c r="A585" s="1" t="s">
-        <v>1786</v>
-[...5 lines deleted...]
-        <v>276</v>
+        <v>1788</v>
+      </c>
+      <c r="C585" t="s">
+        <v>18</v>
       </c>
       <c r="D585" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="E585" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G585" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H585" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="586" spans="1:8" ht="12.75">
+      <c r="J585" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="586" spans="1:10" ht="12.75">
       <c r="A586" s="1" t="s">
         <v>1790</v>
       </c>
-      <c r="B586" t="s">
+      <c r="C586" t="s">
+        <v>18</v>
+      </c>
+      <c r="D586" t="s">
         <v>1791</v>
       </c>
-      <c r="C586" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E586" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G586" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H586" t="s">
         <v>15</v>
+      </c>
+      <c r="J586" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="587" spans="1:10" ht="12.75">
       <c r="A587" s="1" t="s">
-        <v>1794</v>
-[...2 lines deleted...]
-        <v>1795</v>
+        <v>1792</v>
       </c>
       <c r="C587" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D587" t="s">
-        <v>1796</v>
+        <v>1793</v>
       </c>
       <c r="E587" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G587" t="s">
-        <v>171</v>
+        <v>244</v>
       </c>
       <c r="H587" t="s">
         <v>15</v>
       </c>
       <c r="J587" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="588" spans="1:10" ht="12.75">
       <c r="A588" s="1" t="s">
-        <v>1798</v>
-[...5 lines deleted...]
-        <v>276</v>
+        <v>1794</v>
+      </c>
+      <c r="C588" t="s">
+        <v>18</v>
       </c>
       <c r="D588" t="s">
-        <v>1800</v>
+        <v>1795</v>
       </c>
       <c r="E588" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G588" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H588" t="s">
         <v>15</v>
       </c>
       <c r="J588" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="589" spans="1:10" ht="12.75">
       <c r="A589" s="1" t="s">
-        <v>1802</v>
-[...2 lines deleted...]
-        <v>1803</v>
+        <v>1796</v>
       </c>
       <c r="C589" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D589" t="s">
-        <v>1804</v>
+        <v>1797</v>
       </c>
       <c r="E589" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G589" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H589" t="s">
         <v>15</v>
       </c>
       <c r="J589" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="590" spans="1:8" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="590" spans="1:10" ht="12.75">
       <c r="A590" s="1" t="s">
-        <v>1806</v>
-[...5 lines deleted...]
-        <v>301</v>
+        <v>1798</v>
+      </c>
+      <c r="C590" t="s">
+        <v>18</v>
       </c>
       <c r="D590" t="s">
-        <v>1808</v>
+        <v>1799</v>
       </c>
       <c r="E590" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G590" t="s">
-        <v>171</v>
+        <v>244</v>
       </c>
       <c r="H590" t="s">
         <v>15</v>
+      </c>
+      <c r="J590" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="591" spans="1:10" ht="12.75">
       <c r="A591" s="1" t="s">
-        <v>1810</v>
-[...2 lines deleted...]
-        <v>1811</v>
+        <v>1800</v>
       </c>
       <c r="C591" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D591" t="s">
-        <v>1812</v>
+        <v>1801</v>
       </c>
       <c r="E591" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G591" t="s">
-        <v>171</v>
+        <v>244</v>
       </c>
       <c r="H591" t="s">
         <v>15</v>
       </c>
       <c r="J591" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="592" spans="1:10" ht="12.75">
       <c r="A592" s="1" t="s">
-        <v>1814</v>
-[...2 lines deleted...]
-        <v>1815</v>
+        <v>1802</v>
       </c>
       <c r="C592" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D592" t="s">
-        <v>1816</v>
+        <v>1803</v>
       </c>
       <c r="E592" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G592" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H592" t="s">
         <v>15</v>
       </c>
       <c r="J592" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="593" spans="1:8" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="593" spans="1:10" ht="12.75">
       <c r="A593" s="1" t="s">
-        <v>1818</v>
-[...2 lines deleted...]
-        <v>1819</v>
+        <v>1804</v>
       </c>
       <c r="C593" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D593" t="s">
-        <v>1820</v>
+        <v>1805</v>
       </c>
       <c r="E593" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G593" t="s">
-        <v>171</v>
+        <v>244</v>
       </c>
       <c r="H593" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="594" spans="1:8" ht="12.75">
+      <c r="J593" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="594" spans="1:10" ht="12.75">
       <c r="A594" s="1" t="s">
-        <v>1822</v>
-[...2 lines deleted...]
-        <v>1823</v>
+        <v>1806</v>
       </c>
       <c r="C594" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D594" t="s">
-        <v>1824</v>
+        <v>1807</v>
       </c>
       <c r="E594" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G594" t="s">
-        <v>171</v>
+        <v>244</v>
       </c>
       <c r="H594" t="s">
         <v>15</v>
+      </c>
+      <c r="J594" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="595" spans="1:10" ht="12.75">
       <c r="A595" s="1" t="s">
-        <v>1826</v>
-[...5 lines deleted...]
-        <v>301</v>
+        <v>1808</v>
+      </c>
+      <c r="C595" t="s">
+        <v>18</v>
       </c>
       <c r="D595" t="s">
-        <v>1828</v>
+        <v>1809</v>
       </c>
       <c r="E595" t="s">
-        <v>14</v>
+        <v>237</v>
+      </c>
+      <c r="G595" t="s">
+        <v>244</v>
       </c>
       <c r="H595" t="s">
         <v>15</v>
       </c>
       <c r="J595" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="596" spans="1:10" ht="12.75">
       <c r="A596" s="1" t="s">
-        <v>1830</v>
-[...2 lines deleted...]
-        <v>1831</v>
+        <v>1810</v>
       </c>
       <c r="C596" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D596" t="s">
-        <v>1832</v>
+        <v>1811</v>
       </c>
       <c r="E596" t="s">
-        <v>14</v>
+        <v>237</v>
+      </c>
+      <c r="G596" t="s">
+        <v>244</v>
       </c>
       <c r="H596" t="s">
         <v>15</v>
       </c>
       <c r="J596" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="597" spans="1:10" ht="12.75">
       <c r="A597" s="1" t="s">
-        <v>1834</v>
-[...2 lines deleted...]
-        <v>1835</v>
+        <v>1812</v>
       </c>
       <c r="C597" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D597" t="s">
-        <v>1836</v>
+        <v>655</v>
       </c>
       <c r="E597" t="s">
-        <v>14</v>
+        <v>237</v>
+      </c>
+      <c r="G597" t="s">
+        <v>341</v>
       </c>
       <c r="H597" t="s">
         <v>15</v>
       </c>
       <c r="J597" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="598" spans="1:8" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="598" spans="1:10" ht="12.75">
       <c r="A598" s="1" t="s">
-        <v>1838</v>
-[...2 lines deleted...]
-        <v>1839</v>
+        <v>1813</v>
       </c>
       <c r="C598" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D598" t="s">
-        <v>1840</v>
+        <v>1814</v>
       </c>
       <c r="E598" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G598" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H598" t="s">
         <v>15</v>
+      </c>
+      <c r="J598" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="599" spans="1:10" ht="12.75">
       <c r="A599" s="1" t="s">
-        <v>1842</v>
-[...2 lines deleted...]
-        <v>1843</v>
+        <v>1815</v>
       </c>
       <c r="C599" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D599" t="s">
-        <v>1844</v>
+        <v>1816</v>
       </c>
       <c r="E599" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G599" t="s">
-        <v>171</v>
+        <v>244</v>
       </c>
       <c r="H599" t="s">
         <v>15</v>
       </c>
       <c r="J599" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="600" spans="1:10" ht="12.75">
       <c r="A600" s="1" t="s">
-        <v>1846</v>
-[...2 lines deleted...]
-        <v>1847</v>
+        <v>1817</v>
       </c>
       <c r="C600" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D600" t="s">
-        <v>1848</v>
+        <v>1818</v>
       </c>
       <c r="E600" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G600" t="s">
-        <v>171</v>
+        <v>341</v>
       </c>
       <c r="H600" t="s">
         <v>15</v>
       </c>
       <c r="J600" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="601" spans="1:8" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="601" spans="1:10" ht="12.75">
       <c r="A601" s="1" t="s">
-        <v>1849</v>
+        <v>1819</v>
       </c>
       <c r="C601" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D601" t="s">
-        <v>1850</v>
+        <v>1820</v>
       </c>
       <c r="E601" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="G601" t="s">
-        <v>61</v>
+        <v>244</v>
       </c>
       <c r="H601" t="s">
         <v>15</v>
+      </c>
+      <c r="J601" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="602" spans="1:10" ht="12.75">
       <c r="A602" s="1" t="s">
-        <v>1851</v>
+        <v>1821</v>
       </c>
       <c r="C602" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D602" t="s">
-        <v>1852</v>
+        <v>1822</v>
       </c>
       <c r="E602" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G602" t="s">
-        <v>61</v>
+        <v>244</v>
       </c>
       <c r="H602" t="s">
         <v>15</v>
       </c>
       <c r="J602" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="603" spans="1:10" ht="12.75">
       <c r="A603" s="1" t="s">
-        <v>1853</v>
+        <v>1823</v>
       </c>
       <c r="C603" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D603" t="s">
-        <v>1854</v>
+        <v>1824</v>
       </c>
       <c r="E603" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G603" t="s">
-        <v>61</v>
+        <v>244</v>
       </c>
       <c r="H603" t="s">
         <v>15</v>
       </c>
       <c r="J603" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="604" spans="1:10" ht="12.75">
       <c r="A604" s="1" t="s">
-        <v>1855</v>
+        <v>1825</v>
       </c>
       <c r="C604" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D604" t="s">
-        <v>1856</v>
+        <v>1826</v>
       </c>
       <c r="E604" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G604" t="s">
-        <v>61</v>
+        <v>244</v>
       </c>
       <c r="H604" t="s">
         <v>15</v>
       </c>
       <c r="J604" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="605" spans="1:10" ht="12.75">
       <c r="A605" s="1" t="s">
-        <v>1857</v>
+        <v>1827</v>
       </c>
       <c r="C605" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D605" t="s">
-        <v>1858</v>
+        <v>1828</v>
       </c>
       <c r="E605" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G605" t="s">
-        <v>61</v>
+        <v>244</v>
       </c>
       <c r="H605" t="s">
         <v>15</v>
       </c>
       <c r="J605" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="606" spans="1:10" ht="12.75">
       <c r="A606" s="1" t="s">
-        <v>1859</v>
+        <v>1829</v>
       </c>
       <c r="C606" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D606" t="s">
-        <v>1860</v>
+        <v>1830</v>
       </c>
       <c r="E606" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G606" t="s">
-        <v>61</v>
+        <v>244</v>
       </c>
       <c r="H606" t="s">
         <v>15</v>
       </c>
       <c r="J606" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="607" spans="1:10" ht="12.75">
       <c r="A607" s="1" t="s">
-        <v>1861</v>
+        <v>1831</v>
       </c>
       <c r="C607" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D607" t="s">
-        <v>1862</v>
+        <v>1832</v>
       </c>
       <c r="E607" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G607" t="s">
-        <v>61</v>
+        <v>244</v>
       </c>
       <c r="H607" t="s">
         <v>15</v>
       </c>
       <c r="J607" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="608" spans="1:10" ht="12.75">
       <c r="A608" s="1" t="s">
-        <v>1863</v>
+        <v>1833</v>
       </c>
       <c r="C608" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D608" t="s">
-        <v>1586</v>
+        <v>1834</v>
       </c>
       <c r="E608" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G608" t="s">
-        <v>61</v>
+        <v>244</v>
       </c>
       <c r="H608" t="s">
         <v>15</v>
       </c>
       <c r="J608" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="609" spans="1:8" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="609" spans="1:10" ht="12.75">
       <c r="A609" s="1" t="s">
-        <v>1864</v>
+        <v>1835</v>
       </c>
       <c r="C609" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D609" t="s">
-        <v>1865</v>
+        <v>1836</v>
       </c>
       <c r="E609" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G609" t="s">
-        <v>61</v>
+        <v>244</v>
       </c>
       <c r="H609" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="610" spans="1:8" ht="12.75">
+      <c r="J609" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="610" spans="1:10" ht="12.75">
       <c r="A610" s="1" t="s">
-        <v>1866</v>
+        <v>1837</v>
       </c>
       <c r="C610" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D610" t="s">
-        <v>1867</v>
+        <v>1838</v>
       </c>
       <c r="E610" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G610" t="s">
-        <v>61</v>
+        <v>244</v>
       </c>
       <c r="H610" t="s">
         <v>15</v>
+      </c>
+      <c r="J610" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="611" spans="1:10" ht="12.75">
       <c r="A611" s="1" t="s">
-        <v>1868</v>
+        <v>1839</v>
       </c>
       <c r="C611" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D611" t="s">
-        <v>105</v>
+        <v>1840</v>
       </c>
       <c r="E611" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G611" t="s">
-        <v>61</v>
+        <v>244</v>
       </c>
       <c r="H611" t="s">
         <v>15</v>
       </c>
       <c r="J611" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="612" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8" ht="12.75">
       <c r="A612" s="1" t="s">
-        <v>1869</v>
+        <v>1841</v>
       </c>
       <c r="C612" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D612" t="s">
-        <v>1870</v>
+        <v>1842</v>
       </c>
       <c r="E612" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G612" t="s">
-        <v>355</v>
+        <v>341</v>
       </c>
       <c r="H612" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="613" spans="1:10" ht="12.75">
       <c r="A613" s="1" t="s">
-        <v>1871</v>
+        <v>1843</v>
       </c>
       <c r="C613" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D613" t="s">
-        <v>1872</v>
+        <v>1844</v>
       </c>
       <c r="E613" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G613" t="s">
-        <v>61</v>
+        <v>244</v>
       </c>
       <c r="H613" t="s">
         <v>15</v>
       </c>
       <c r="J613" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="614" spans="1:10" ht="12.75">
       <c r="A614" s="1" t="s">
-        <v>1873</v>
+        <v>1845</v>
       </c>
       <c r="C614" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D614" t="s">
-        <v>1874</v>
+        <v>1846</v>
       </c>
       <c r="E614" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G614" t="s">
-        <v>61</v>
+        <v>341</v>
       </c>
       <c r="H614" t="s">
-        <v>360</v>
+        <v>15</v>
       </c>
       <c r="J614" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="615" spans="1:10" ht="12.75">
       <c r="A615" s="1" t="s">
-        <v>1875</v>
+        <v>1847</v>
       </c>
       <c r="C615" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D615" t="s">
-        <v>1874</v>
+        <v>1848</v>
       </c>
       <c r="E615" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G615" t="s">
-        <v>61</v>
+        <v>244</v>
       </c>
       <c r="H615" t="s">
-        <v>360</v>
+        <v>15</v>
       </c>
       <c r="J615" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="616" spans="1:8" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="616" spans="1:10" ht="12.75">
       <c r="A616" s="1" t="s">
-        <v>1876</v>
+        <v>1849</v>
       </c>
       <c r="C616" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D616" t="s">
-        <v>1877</v>
+        <v>1850</v>
       </c>
       <c r="E616" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G616" t="s">
-        <v>61</v>
+        <v>244</v>
       </c>
       <c r="H616" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="617" spans="1:8" ht="12.75">
+      <c r="J616" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="617" spans="1:10" ht="12.75">
       <c r="A617" s="1" t="s">
-        <v>1878</v>
+        <v>1851</v>
       </c>
       <c r="C617" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D617" t="s">
-        <v>1879</v>
+        <v>1852</v>
       </c>
       <c r="E617" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G617" t="s">
-        <v>85</v>
+        <v>341</v>
       </c>
       <c r="H617" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="618" spans="1:8" ht="12.75">
+      <c r="J617" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="618" spans="1:10" ht="12.75">
       <c r="A618" s="1" t="s">
-        <v>1880</v>
+        <v>1853</v>
       </c>
       <c r="C618" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D618" t="s">
-        <v>1881</v>
+        <v>1854</v>
       </c>
       <c r="E618" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G618" t="s">
-        <v>61</v>
+        <v>244</v>
       </c>
       <c r="H618" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-    <row r="619" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J618" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8" ht="12.75">
       <c r="A619" s="1" t="s">
-        <v>1882</v>
+        <v>1855</v>
       </c>
       <c r="C619" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D619" t="s">
-        <v>1883</v>
+        <v>1856</v>
       </c>
       <c r="E619" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G619" t="s">
-        <v>61</v>
+        <v>341</v>
       </c>
       <c r="H619" t="s">
-        <v>360</v>
-[...5 lines deleted...]
-    <row r="620" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="620" spans="1:10" ht="12.75">
       <c r="A620" s="1" t="s">
-        <v>1884</v>
+        <v>1857</v>
       </c>
       <c r="C620" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D620" t="s">
-        <v>1885</v>
+        <v>1858</v>
       </c>
       <c r="E620" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G620" t="s">
-        <v>61</v>
+        <v>341</v>
       </c>
       <c r="H620" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-    <row r="621" spans="1:8" ht="12.75">
+        <v>447</v>
+      </c>
+      <c r="J620" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="621" spans="1:10" ht="12.75">
       <c r="A621" s="1" t="s">
-        <v>1886</v>
+        <v>1859</v>
       </c>
       <c r="C621" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D621" t="s">
-        <v>1887</v>
+        <v>1858</v>
       </c>
       <c r="E621" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G621" t="s">
-        <v>61</v>
+        <v>341</v>
       </c>
       <c r="H621" t="s">
-        <v>360</v>
+        <v>447</v>
+      </c>
+      <c r="J621" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="622" spans="1:8" ht="12.75">
       <c r="A622" s="1" t="s">
-        <v>1888</v>
+        <v>1860</v>
       </c>
       <c r="C622" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D622" t="s">
-        <v>1889</v>
+        <v>1861</v>
       </c>
       <c r="E622" t="s">
-        <v>101</v>
+        <v>237</v>
+      </c>
+      <c r="G622" t="s">
+        <v>341</v>
       </c>
       <c r="H622" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-    <row r="623" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8" ht="12.75">
       <c r="A623" s="1" t="s">
-        <v>1890</v>
+        <v>1862</v>
       </c>
       <c r="C623" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D623" t="s">
-        <v>1891</v>
+        <v>1863</v>
       </c>
       <c r="E623" t="s">
-        <v>101</v>
+        <v>237</v>
+      </c>
+      <c r="G623" t="s">
+        <v>389</v>
       </c>
       <c r="H623" t="s">
         <v>15</v>
       </c>
-      <c r="J623" t="s">
-[...3 lines deleted...]
-    <row r="624" spans="1:10" ht="12.75">
+    </row>
+    <row r="624" spans="1:8" ht="12.75">
       <c r="A624" s="1" t="s">
-        <v>1892</v>
+        <v>1864</v>
       </c>
       <c r="C624" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D624" t="s">
-        <v>1893</v>
+        <v>1865</v>
       </c>
       <c r="E624" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G624" t="s">
-        <v>61</v>
+        <v>341</v>
       </c>
       <c r="H624" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>447</v>
       </c>
     </row>
     <row r="625" spans="1:10" ht="12.75">
       <c r="A625" s="1" t="s">
-        <v>1894</v>
+        <v>1866</v>
       </c>
       <c r="C625" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D625" t="s">
-        <v>1895</v>
+        <v>1867</v>
       </c>
       <c r="E625" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G625" t="s">
-        <v>61</v>
+        <v>341</v>
       </c>
       <c r="H625" t="s">
-        <v>15</v>
+        <v>447</v>
       </c>
       <c r="J625" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="626" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8" ht="12.75">
       <c r="A626" s="1" t="s">
-        <v>1896</v>
+        <v>1868</v>
       </c>
       <c r="C626" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D626" t="s">
-        <v>1897</v>
+        <v>1869</v>
       </c>
       <c r="E626" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G626" t="s">
-        <v>61</v>
+        <v>341</v>
       </c>
       <c r="H626" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="627" spans="1:10" ht="12.75">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8" ht="12.75">
       <c r="A627" s="1" t="s">
-        <v>1898</v>
+        <v>1870</v>
       </c>
       <c r="C627" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D627" t="s">
-        <v>1899</v>
+        <v>1871</v>
       </c>
       <c r="E627" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G627" t="s">
-        <v>61</v>
+        <v>341</v>
       </c>
       <c r="H627" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="628" spans="1:8" ht="12.75">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="628" spans="1:10" ht="12.75">
       <c r="A628" s="1" t="s">
-        <v>1900</v>
+        <v>1872</v>
       </c>
       <c r="C628" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D628" t="s">
-        <v>1901</v>
+        <v>1873</v>
       </c>
       <c r="E628" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>237</v>
       </c>
       <c r="H628" t="s">
-        <v>15</v>
+        <v>447</v>
+      </c>
+      <c r="J628" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="629" spans="1:10" ht="12.75">
       <c r="A629" s="1" t="s">
-        <v>1902</v>
+        <v>1874</v>
       </c>
       <c r="C629" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D629" t="s">
-        <v>1903</v>
+        <v>1875</v>
       </c>
       <c r="E629" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="H629" t="s">
         <v>15</v>
       </c>
       <c r="J629" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="630" spans="1:10" ht="12.75">
       <c r="A630" s="1" t="s">
-        <v>1904</v>
+        <v>1876</v>
       </c>
       <c r="C630" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D630" t="s">
-        <v>1905</v>
+        <v>1877</v>
       </c>
       <c r="E630" t="s">
-        <v>101</v>
+        <v>237</v>
+      </c>
+      <c r="G630" t="s">
+        <v>341</v>
       </c>
       <c r="H630" t="s">
         <v>15</v>
       </c>
       <c r="J630" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="631" spans="1:10" ht="12.75">
       <c r="A631" s="1" t="s">
-        <v>1906</v>
+        <v>1878</v>
       </c>
       <c r="C631" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D631" t="s">
-        <v>1907</v>
+        <v>1879</v>
       </c>
       <c r="E631" t="s">
-        <v>101</v>
+        <v>237</v>
+      </c>
+      <c r="G631" t="s">
+        <v>341</v>
       </c>
       <c r="H631" t="s">
         <v>15</v>
       </c>
       <c r="J631" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="632" spans="1:8" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="632" spans="1:10" ht="12.75">
       <c r="A632" s="1" t="s">
-        <v>1908</v>
+        <v>1880</v>
       </c>
       <c r="C632" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D632" t="s">
-        <v>412</v>
+        <v>1881</v>
       </c>
       <c r="E632" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G632" t="s">
-        <v>61</v>
+        <v>341</v>
       </c>
       <c r="H632" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-    <row r="633" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J632" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="633" spans="1:10" ht="12.75">
       <c r="A633" s="1" t="s">
-        <v>1909</v>
+        <v>1882</v>
       </c>
       <c r="C633" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D633" t="s">
-        <v>1910</v>
+        <v>1883</v>
       </c>
       <c r="E633" t="s">
-        <v>101</v>
+        <v>237</v>
+      </c>
+      <c r="G633" t="s">
+        <v>341</v>
       </c>
       <c r="H633" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-    <row r="634" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J633" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8" ht="12.75">
       <c r="A634" s="1" t="s">
-        <v>1911</v>
+        <v>1884</v>
       </c>
       <c r="C634" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D634" t="s">
-        <v>1912</v>
+        <v>1885</v>
       </c>
       <c r="E634" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G634" t="s">
-        <v>61</v>
+        <v>244</v>
       </c>
       <c r="H634" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="635" spans="1:10" ht="12.75">
       <c r="A635" s="1" t="s">
-        <v>1913</v>
+        <v>1886</v>
       </c>
       <c r="C635" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D635" t="s">
-        <v>1914</v>
+        <v>761</v>
       </c>
       <c r="E635" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G635" t="s">
-        <v>61</v>
+        <v>244</v>
       </c>
       <c r="H635" t="s">
         <v>15</v>
       </c>
       <c r="J635" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="636" spans="1:10" ht="12.75">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8" ht="12.75">
       <c r="A636" s="1" t="s">
-        <v>1915</v>
+        <v>1887</v>
       </c>
       <c r="C636" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D636" t="s">
-        <v>1916</v>
+        <v>765</v>
       </c>
       <c r="E636" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G636" t="s">
-        <v>61</v>
+        <v>244</v>
       </c>
       <c r="H636" t="s">
         <v>15</v>
       </c>
-      <c r="J636" t="s">
-[...3 lines deleted...]
-    <row r="637" spans="1:10" ht="12.75">
+    </row>
+    <row r="637" spans="1:8" ht="12.75">
       <c r="A637" s="1" t="s">
-        <v>1917</v>
+        <v>1888</v>
       </c>
       <c r="C637" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D637" t="s">
-        <v>1918</v>
+        <v>939</v>
       </c>
       <c r="E637" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G637" t="s">
-        <v>61</v>
+        <v>244</v>
       </c>
       <c r="H637" t="s">
         <v>15</v>
       </c>
-      <c r="J637" t="s">
-[...3 lines deleted...]
-    <row r="638" spans="1:10" ht="12.75">
+    </row>
+    <row r="638" spans="1:8" ht="12.75">
       <c r="A638" s="1" t="s">
-        <v>1919</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1890</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1891</v>
+      </c>
+      <c r="C638" s="1" t="s">
+        <v>320</v>
       </c>
       <c r="D638" t="s">
-        <v>1920</v>
+        <v>1892</v>
       </c>
       <c r="E638" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G638" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H638" t="s">
         <v>15</v>
       </c>
-      <c r="J638" t="s">
-[...3 lines deleted...]
-    <row r="639" spans="1:10" ht="12.75">
+    </row>
+    <row r="639" spans="1:8" ht="12.75">
       <c r="A639" s="1" t="s">
-        <v>1921</v>
+        <v>1894</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1895</v>
       </c>
       <c r="C639" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D639" t="s">
-        <v>1922</v>
+        <v>1896</v>
       </c>
       <c r="E639" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G639" t="s">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="H639" t="s">
         <v>15</v>
       </c>
-      <c r="J639" t="s">
-[...3 lines deleted...]
-    <row r="640" spans="1:10" ht="12.75">
+    </row>
+    <row r="640" spans="1:8" ht="12.75">
       <c r="A640" s="1" t="s">
-        <v>1923</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1898</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1899</v>
+      </c>
+      <c r="C640" s="1" t="s">
+        <v>216</v>
       </c>
       <c r="D640" t="s">
-        <v>1924</v>
+        <v>1900</v>
       </c>
       <c r="E640" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G640" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H640" t="s">
         <v>15</v>
       </c>
-      <c r="J640" t="s">
-[...3 lines deleted...]
-    <row r="641" spans="1:10" ht="12.75">
+    </row>
+    <row r="641" spans="1:8" ht="12.75">
       <c r="A641" s="1" t="s">
-        <v>1925</v>
+        <v>1902</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1903</v>
       </c>
       <c r="C641" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D641" t="s">
-        <v>1926</v>
+        <v>1904</v>
       </c>
       <c r="E641" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G641" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H641" t="s">
         <v>15</v>
       </c>
-      <c r="J641" t="s">
-[...3 lines deleted...]
-    <row r="642" spans="1:10" ht="12.75">
+    </row>
+    <row r="642" spans="1:8" ht="12.75">
       <c r="A642" s="1" t="s">
-        <v>1927</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1906</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C642" s="1" t="s">
+        <v>838</v>
       </c>
       <c r="D642" t="s">
-        <v>1928</v>
+        <v>1908</v>
       </c>
       <c r="E642" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G642" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="H642" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="643" spans="1:10" ht="12.75">
       <c r="A643" s="1" t="s">
-        <v>1929</v>
+        <v>1910</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1911</v>
       </c>
       <c r="C643" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D643" t="s">
-        <v>1930</v>
+        <v>1912</v>
       </c>
       <c r="E643" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G643" t="s">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="H643" t="s">
         <v>15</v>
       </c>
       <c r="J643" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="644" spans="1:10" ht="12.75">
       <c r="A644" s="1" t="s">
-        <v>1931</v>
+        <v>1913</v>
       </c>
       <c r="C644" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D644" t="s">
-        <v>1932</v>
+        <v>1914</v>
       </c>
       <c r="E644" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G644" t="s">
-        <v>61</v>
+        <v>244</v>
       </c>
       <c r="H644" t="s">
         <v>15</v>
       </c>
       <c r="J644" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="645" spans="1:10" ht="12.75">
       <c r="A645" s="1" t="s">
-        <v>1933</v>
+        <v>1915</v>
       </c>
       <c r="C645" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D645" t="s">
-        <v>1934</v>
+        <v>1916</v>
       </c>
       <c r="E645" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G645" t="s">
-        <v>61</v>
+        <v>341</v>
       </c>
       <c r="H645" t="s">
         <v>15</v>
       </c>
       <c r="J645" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="646" spans="1:10" ht="12.75">
       <c r="A646" s="1" t="s">
-        <v>1935</v>
+        <v>1917</v>
       </c>
       <c r="C646" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D646" t="s">
-        <v>1936</v>
+        <v>1918</v>
       </c>
       <c r="E646" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G646" t="s">
-        <v>61</v>
+        <v>341</v>
       </c>
       <c r="H646" t="s">
         <v>15</v>
       </c>
       <c r="J646" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="647" spans="1:10" ht="12.75">
       <c r="A647" s="1" t="s">
-        <v>1937</v>
+        <v>1919</v>
       </c>
       <c r="C647" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D647" t="s">
-        <v>1938</v>
+        <v>1920</v>
       </c>
       <c r="E647" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G647" t="s">
-        <v>61</v>
+        <v>244</v>
       </c>
       <c r="H647" t="s">
         <v>15</v>
       </c>
       <c r="J647" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="648" spans="1:10" ht="12.75">
       <c r="A648" s="1" t="s">
-        <v>1939</v>
+        <v>1921</v>
       </c>
       <c r="C648" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D648" t="s">
-        <v>1940</v>
+        <v>1922</v>
       </c>
       <c r="E648" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="G648" t="s">
-        <v>119</v>
+        <v>244</v>
       </c>
       <c r="H648" t="s">
         <v>15</v>
       </c>
       <c r="J648" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
     </row>
     <row r="649" spans="1:8" ht="12.75">
       <c r="A649" s="1" t="s">
-        <v>1941</v>
+        <v>1924</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1925</v>
       </c>
       <c r="C649" t="s">
-        <v>988</v>
+        <v>18</v>
       </c>
       <c r="D649" t="s">
-        <v>1942</v>
+        <v>1926</v>
       </c>
       <c r="E649" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G649" t="s">
-        <v>90</v>
+        <v>556</v>
       </c>
       <c r="H649" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="650" spans="1:8" ht="12.75">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="650" spans="1:10" ht="12.75">
       <c r="A650" s="1" t="s">
-        <v>1943</v>
+        <v>1928</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1929</v>
       </c>
       <c r="C650" t="s">
-        <v>988</v>
+        <v>18</v>
       </c>
       <c r="D650" t="s">
-        <v>1944</v>
+        <v>1930</v>
       </c>
       <c r="E650" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G650" t="s">
-        <v>862</v>
+        <v>190</v>
       </c>
       <c r="H650" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="651" spans="1:8" ht="12.75">
+        <v>971</v>
+      </c>
+      <c r="J650" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="651" spans="1:10" ht="12.75">
       <c r="A651" s="1" t="s">
-        <v>1945</v>
+        <v>1932</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1933</v>
       </c>
       <c r="C651" t="s">
-        <v>988</v>
+        <v>18</v>
       </c>
       <c r="D651" t="s">
-        <v>1946</v>
+        <v>1934</v>
       </c>
       <c r="E651" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G651" t="s">
-        <v>862</v>
+        <v>190</v>
       </c>
       <c r="H651" t="s">
-        <v>15</v>
+        <v>971</v>
+      </c>
+      <c r="J651" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="652" spans="1:8" ht="12.75">
       <c r="A652" s="1" t="s">
-        <v>1947</v>
+        <v>1936</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1688</v>
       </c>
       <c r="C652" t="s">
-        <v>988</v>
+        <v>18</v>
       </c>
       <c r="D652" t="s">
-        <v>1948</v>
+        <v>1689</v>
       </c>
       <c r="E652" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G652" t="s">
-        <v>90</v>
+        <v>190</v>
       </c>
       <c r="H652" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="653" spans="1:8" ht="12.75">
       <c r="A653" s="1" t="s">
-        <v>1949</v>
-[...2 lines deleted...]
-        <v>988</v>
+        <v>1938</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C653" s="1" t="s">
+        <v>216</v>
       </c>
       <c r="D653" t="s">
-        <v>1950</v>
+        <v>1940</v>
       </c>
       <c r="E653" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G653" t="s">
-        <v>862</v>
+        <v>190</v>
       </c>
       <c r="H653" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="654" spans="1:8" ht="12.75">
       <c r="A654" s="1" t="s">
-        <v>1951</v>
-[...2 lines deleted...]
-        <v>988</v>
+        <v>1942</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1943</v>
+      </c>
+      <c r="C654" s="1" t="s">
+        <v>211</v>
       </c>
       <c r="D654" t="s">
-        <v>1952</v>
+        <v>1944</v>
       </c>
       <c r="E654" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G654" t="s">
-        <v>90</v>
+        <v>190</v>
       </c>
       <c r="H654" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="655" spans="1:8" ht="12.75">
       <c r="A655" s="1" t="s">
-        <v>1953</v>
+        <v>1946</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1947</v>
       </c>
       <c r="C655" t="s">
-        <v>988</v>
+        <v>18</v>
       </c>
       <c r="D655" t="s">
-        <v>1954</v>
+        <v>1948</v>
       </c>
       <c r="E655" t="s">
+        <v>13</v>
+      </c>
+      <c r="G655" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>862</v>
       </c>
       <c r="H655" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="656" spans="1:8" ht="12.75">
       <c r="A656" s="1" t="s">
-        <v>1955</v>
+        <v>1950</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1951</v>
       </c>
       <c r="C656" t="s">
-        <v>988</v>
+        <v>18</v>
       </c>
       <c r="D656" t="s">
-        <v>1956</v>
+        <v>1952</v>
       </c>
       <c r="E656" t="s">
+        <v>13</v>
+      </c>
+      <c r="G656" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="H656" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="657" spans="1:8" ht="12.75">
       <c r="A657" s="1" t="s">
-        <v>1957</v>
+        <v>1954</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1955</v>
       </c>
       <c r="C657" t="s">
-        <v>988</v>
+        <v>18</v>
       </c>
       <c r="D657" t="s">
+        <v>1956</v>
+      </c>
+      <c r="E657" t="s">
+        <v>13</v>
+      </c>
+      <c r="G657" t="s">
+        <v>14</v>
+      </c>
+      <c r="H657" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="658" spans="1:10" ht="12.75">
+      <c r="A658" s="1" t="s">
         <v>1958</v>
       </c>
-      <c r="E657" t="s">
-[...10 lines deleted...]
-      <c r="A658" s="1" t="s">
+      <c r="B658" t="s">
         <v>1959</v>
       </c>
       <c r="C658" t="s">
-        <v>988</v>
+        <v>18</v>
       </c>
       <c r="D658" t="s">
         <v>1960</v>
       </c>
       <c r="E658" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G658" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H658" t="s">
         <v>15</v>
+      </c>
+      <c r="J658" t="s">
+        <v>199</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="760255231"/>
-[...752 lines deleted...]
-    <hyperlink ref="A658" r:id="rId754" display="M12L"/>
+    <hyperlink ref="A2" r:id="rId1" display="FP-LBL-2P"/>
+    <hyperlink ref="A3" r:id="rId2" display="760245680"/>
+    <hyperlink ref="A4" r:id="rId3" display="760258029"/>
+    <hyperlink ref="A5" r:id="rId4" display="760258030"/>
+    <hyperlink ref="A6" r:id="rId5" display="760249250"/>
+    <hyperlink ref="A7" r:id="rId6" display="760249251"/>
+    <hyperlink ref="A8" r:id="rId7" display="760249254"/>
+    <hyperlink ref="A9" r:id="rId8" display="760248925"/>
+    <hyperlink ref="C9" r:id="rId9" display="Variant of FP-LBL-2P"/>
+    <hyperlink ref="A10" r:id="rId10" display="760248926"/>
+    <hyperlink ref="C10" r:id="rId11" display="Variant of FP-LBL-4P"/>
+    <hyperlink ref="A11" r:id="rId12" display="760248928"/>
+    <hyperlink ref="C11" r:id="rId13" display="Variant of FP-NLBL-1P"/>
+    <hyperlink ref="A12" r:id="rId14" display="760248930"/>
+    <hyperlink ref="C12" r:id="rId15" display="Variant of FP-NLBL-4P"/>
+    <hyperlink ref="A13" r:id="rId16" display="760248931"/>
+    <hyperlink ref="C13" r:id="rId17" display="Variant of FP-NLBL-6P"/>
+    <hyperlink ref="A14" r:id="rId18" display="760249152"/>
+    <hyperlink ref="C14" r:id="rId19" display="Variant of FP-LBL-1P"/>
+    <hyperlink ref="A15" r:id="rId20" display="760249168"/>
+    <hyperlink ref="C15" r:id="rId21" display="Variant of FP-LBL-1P"/>
+    <hyperlink ref="A16" r:id="rId22" display="760249129"/>
+    <hyperlink ref="C16" r:id="rId23" display="Variant of FP-LBL-2P"/>
+    <hyperlink ref="A17" r:id="rId24" display="760249137"/>
+    <hyperlink ref="C17" r:id="rId25" display="Variant of FP-LBL-2P"/>
+    <hyperlink ref="A18" r:id="rId26" display="760249153"/>
+    <hyperlink ref="C18" r:id="rId27" display="Variant of FP-LBL-2P"/>
+    <hyperlink ref="A19" r:id="rId28" display="760249161"/>
+    <hyperlink ref="C19" r:id="rId29" display="Variant of FP-LBL-2P"/>
+    <hyperlink ref="A20" r:id="rId30" display="760249169"/>
+    <hyperlink ref="C20" r:id="rId31" display="Variant of FP-LBL-2P"/>
+    <hyperlink ref="A21" r:id="rId32" display="760249130"/>
+    <hyperlink ref="C21" r:id="rId33" display="Variant of FP-LBL-4P"/>
+    <hyperlink ref="A22" r:id="rId34" display="760249146"/>
+    <hyperlink ref="C22" r:id="rId35" display="Variant of FP-LBL-4P"/>
+    <hyperlink ref="A23" r:id="rId36" display="760249154"/>
+    <hyperlink ref="C23" r:id="rId37" display="Variant of FP-LBL-4P"/>
+    <hyperlink ref="A24" r:id="rId38" display="760249131"/>
+    <hyperlink ref="C24" r:id="rId39" display="Variant of FP-LBL-6P"/>
+    <hyperlink ref="A25" r:id="rId40" display="760249147"/>
+    <hyperlink ref="C25" r:id="rId41" display="Variant of FP-LBL-6P"/>
+    <hyperlink ref="A26" r:id="rId42" display="760249171"/>
+    <hyperlink ref="C26" r:id="rId43" display="Variant of FP-LBL-6P"/>
+    <hyperlink ref="A27" r:id="rId44" display="760249132"/>
+    <hyperlink ref="C27" r:id="rId45" display="Variant of FP-NLBL-1P"/>
+    <hyperlink ref="A28" r:id="rId46" display="760249148"/>
+    <hyperlink ref="C28" r:id="rId47" display="Variant of FP-NLBL-1P"/>
+    <hyperlink ref="A29" r:id="rId48" display="760249156"/>
+    <hyperlink ref="C29" r:id="rId49" display="Variant of FP-NLBL-1P"/>
+    <hyperlink ref="A30" r:id="rId50" display="760249172"/>
+    <hyperlink ref="C30" r:id="rId51" display="Variant of FP-NLBL-1P"/>
+    <hyperlink ref="A31" r:id="rId52" display="760249133"/>
+    <hyperlink ref="C31" r:id="rId53" display="Variant of FP-NLBL-2P"/>
+    <hyperlink ref="A32" r:id="rId54" display="760249149"/>
+    <hyperlink ref="C32" r:id="rId55" display="Variant of FP-NLBL-2P"/>
+    <hyperlink ref="A33" r:id="rId56" display="760249165"/>
+    <hyperlink ref="C33" r:id="rId57" display="Variant of FP-NLBL-2P"/>
+    <hyperlink ref="A34" r:id="rId58" display="760249150"/>
+    <hyperlink ref="C34" r:id="rId59" display="Variant of FP-NLBL-4P"/>
+    <hyperlink ref="A35" r:id="rId60" display="760249158"/>
+    <hyperlink ref="C35" r:id="rId61" display="Variant of FP-NLBL-4P"/>
+    <hyperlink ref="A36" r:id="rId62" display="760249174"/>
+    <hyperlink ref="C36" r:id="rId63" display="Variant of FP-NLBL-4P"/>
+    <hyperlink ref="A37" r:id="rId64" display="760249135"/>
+    <hyperlink ref="C37" r:id="rId65" display="Variant of FP-NLBL-6P"/>
+    <hyperlink ref="A38" r:id="rId66" display="760249159"/>
+    <hyperlink ref="C38" r:id="rId67" display="Variant of FP-NLBL-6P"/>
+    <hyperlink ref="A39" r:id="rId68" display="760249167"/>
+    <hyperlink ref="C39" r:id="rId69" display="Variant of FP-NLBL-6P"/>
+    <hyperlink ref="A40" r:id="rId70" display="760255231"/>
+    <hyperlink ref="A41" r:id="rId71" display="760255232"/>
+    <hyperlink ref="A42" r:id="rId72" display="272368-2"/>
+    <hyperlink ref="A43" r:id="rId73" display="66441024-01"/>
+    <hyperlink ref="A44" r:id="rId74" display="760151464"/>
+    <hyperlink ref="A45" r:id="rId75" display="760161638"/>
+    <hyperlink ref="A46" r:id="rId76" display="760175968"/>
+    <hyperlink ref="A47" r:id="rId77" display="760181776"/>
+    <hyperlink ref="A48" r:id="rId78" display="760181693"/>
+    <hyperlink ref="A49" r:id="rId79" display="760181701"/>
+    <hyperlink ref="C49" r:id="rId80" display="Variant of M12L"/>
+    <hyperlink ref="A50" r:id="rId81" display="760181743"/>
+    <hyperlink ref="C50" r:id="rId82" display="Variant of M10L"/>
+    <hyperlink ref="A51" r:id="rId83" display="760181750"/>
+    <hyperlink ref="C51" r:id="rId84" display="Variant of M10LW"/>
+    <hyperlink ref="A52" r:id="rId85" display="760181966"/>
+    <hyperlink ref="A53" r:id="rId86" display="760181974"/>
+    <hyperlink ref="A54" r:id="rId87" display="760187872"/>
+    <hyperlink ref="A55" r:id="rId88" display="966936-5"/>
+    <hyperlink ref="A56" r:id="rId89" display="760249249"/>
+    <hyperlink ref="A57" r:id="rId90" display="2111039-7"/>
+    <hyperlink ref="A58" r:id="rId91" display="760245363"/>
+    <hyperlink ref="A59" r:id="rId92" display="760249557"/>
+    <hyperlink ref="A60" r:id="rId93" display="760106237"/>
+    <hyperlink ref="A61" r:id="rId94" display="760246283"/>
+    <hyperlink ref="A62" r:id="rId95" display="760245389"/>
+    <hyperlink ref="A63" r:id="rId96" display="760118240"/>
+    <hyperlink ref="A64" r:id="rId97" display="760123885"/>
+    <hyperlink ref="A65" r:id="rId98" display="760123893"/>
+    <hyperlink ref="A66" r:id="rId99" display="760200451"/>
+    <hyperlink ref="A67" r:id="rId100" display="760200485"/>
+    <hyperlink ref="A68" r:id="rId101" display="760200501"/>
+    <hyperlink ref="A69" r:id="rId102" display="760091082"/>
+    <hyperlink ref="A70" r:id="rId103" display="760100867"/>
+    <hyperlink ref="A71" r:id="rId104" display="760100875"/>
+    <hyperlink ref="A72" r:id="rId105" display="760106203"/>
+    <hyperlink ref="A73" r:id="rId106" display="760061580"/>
+    <hyperlink ref="A74" r:id="rId107" display="760106229"/>
+    <hyperlink ref="C74" r:id="rId108" display="Variant of M12L"/>
+    <hyperlink ref="A75" r:id="rId109" display="760106245"/>
+    <hyperlink ref="A76" r:id="rId110" display="760106260"/>
+    <hyperlink ref="A77" r:id="rId111" display="760115881"/>
+    <hyperlink ref="C77" r:id="rId112" display="Variant of M12AS"/>
+    <hyperlink ref="A78" r:id="rId113" display="760118265"/>
+    <hyperlink ref="A79" r:id="rId114" display="760227637"/>
+    <hyperlink ref="A80" r:id="rId115" display="760253052"/>
+    <hyperlink ref="A81" r:id="rId116" display="CC0071704/1"/>
+    <hyperlink ref="A82" r:id="rId117" display="CC0071613/1"/>
+    <hyperlink ref="A83" r:id="rId118" display="1-2111008-1"/>
+    <hyperlink ref="A84" r:id="rId119" display="1-2111012-1"/>
+    <hyperlink ref="A85" r:id="rId120" display="1-2111012-3"/>
+    <hyperlink ref="A86" r:id="rId121" display="1-2111023-1"/>
+    <hyperlink ref="A87" r:id="rId122" display="1-2111013-3"/>
+    <hyperlink ref="A88" r:id="rId123" display="1-2111009-3"/>
+    <hyperlink ref="A89" r:id="rId124" display="760118281"/>
+    <hyperlink ref="A90" r:id="rId125" display="760118299"/>
+    <hyperlink ref="A91" r:id="rId126" display="760136838"/>
+    <hyperlink ref="A92" r:id="rId127" display="760138925"/>
+    <hyperlink ref="C92" r:id="rId128" display="Variant of M12L"/>
+    <hyperlink ref="A93" r:id="rId129" display="8-1859167-1"/>
+    <hyperlink ref="A94" r:id="rId130" display="8-1859168-1"/>
+    <hyperlink ref="A95" r:id="rId131" display="1-1375155-3"/>
+    <hyperlink ref="A96" r:id="rId132" display="1-1479486-3"/>
+    <hyperlink ref="A97" r:id="rId133" display="1-1427478-3"/>
+    <hyperlink ref="A98" r:id="rId134" display="1-1479152-3"/>
+    <hyperlink ref="A99" r:id="rId135" display="1-1711307-1"/>
+    <hyperlink ref="A100" r:id="rId136" display="M10L"/>
+    <hyperlink ref="A101" r:id="rId137" display="M10LE"/>
+    <hyperlink ref="A102" r:id="rId138" display="M12AS"/>
+    <hyperlink ref="A103" r:id="rId139" display="760255103"/>
+    <hyperlink ref="A104" r:id="rId140" display="760249252"/>
+    <hyperlink ref="A105" r:id="rId141" display="760249256"/>
+    <hyperlink ref="A106" r:id="rId142" display="760253099"/>
+    <hyperlink ref="A107" r:id="rId143" display="760253100"/>
+    <hyperlink ref="A108" r:id="rId144" display="760254616"/>
+    <hyperlink ref="A109" r:id="rId145" display="760254617"/>
+    <hyperlink ref="A110" r:id="rId146" display="406185-4"/>
+    <hyperlink ref="A111" r:id="rId147" display="108168493"/>
+    <hyperlink ref="A112" r:id="rId148" display="108168519"/>
+    <hyperlink ref="A113" r:id="rId149" display="108168527"/>
+    <hyperlink ref="A114" r:id="rId150" display="108168535"/>
+    <hyperlink ref="A115" r:id="rId151" display="108168451"/>
+    <hyperlink ref="C115" r:id="rId152" display="Variant of M12L"/>
+    <hyperlink ref="A116" r:id="rId153" display="108168568"/>
+    <hyperlink ref="A117" r:id="rId154" display="108168485"/>
+    <hyperlink ref="C117" r:id="rId155" display="Variant of M12L"/>
+    <hyperlink ref="A118" r:id="rId156" display="1711168-1"/>
+    <hyperlink ref="A119" r:id="rId157" display="1711169-1"/>
+    <hyperlink ref="A120" r:id="rId158" display="1711485-1"/>
+    <hyperlink ref="A121" r:id="rId159" display="1711485-2"/>
+    <hyperlink ref="A122" r:id="rId160" display="1711276-1"/>
+    <hyperlink ref="A123" r:id="rId161" display="1711399-1"/>
+    <hyperlink ref="A124" r:id="rId162" display="1711411-1"/>
+    <hyperlink ref="A125" r:id="rId163" display="1711400-1"/>
+    <hyperlink ref="A126" r:id="rId164" display="1711282-1"/>
+    <hyperlink ref="A127" r:id="rId165" display="1711604-1"/>
+    <hyperlink ref="A128" r:id="rId166" display="1711537-1"/>
+    <hyperlink ref="A129" r:id="rId167" display="1711644-1"/>
+    <hyperlink ref="A130" r:id="rId168" display="1711632-1"/>
+    <hyperlink ref="A131" r:id="rId169" display="1711854-1"/>
+    <hyperlink ref="A132" r:id="rId170" display="1859049-1"/>
+    <hyperlink ref="A133" r:id="rId171" display="1859050-1"/>
+    <hyperlink ref="A134" r:id="rId172" display="1859053-1"/>
+    <hyperlink ref="A135" r:id="rId173" display="1859083-1"/>
+    <hyperlink ref="A136" r:id="rId174" display="1859083-3"/>
+    <hyperlink ref="A137" r:id="rId175" display="1933134-1"/>
+    <hyperlink ref="A138" r:id="rId176" display="1933134-4"/>
+    <hyperlink ref="A139" r:id="rId177" display="2-1427030-2"/>
+    <hyperlink ref="A140" r:id="rId178" display="2-1427030-3"/>
+    <hyperlink ref="A141" r:id="rId179" display="2-279393-1"/>
+    <hyperlink ref="A142" r:id="rId180" display="2-279393-2"/>
+    <hyperlink ref="A143" r:id="rId181" display="2-279393-6"/>
+    <hyperlink ref="A144" r:id="rId182" display="2-336614-1"/>
+    <hyperlink ref="A145" r:id="rId183" display="336613-1"/>
+    <hyperlink ref="A146" r:id="rId184" display="336614-1"/>
+    <hyperlink ref="A147" r:id="rId185" display="760008631"/>
+    <hyperlink ref="A148" r:id="rId186" display="760010025"/>
+    <hyperlink ref="A149" r:id="rId187" display="760008623"/>
+    <hyperlink ref="A150" r:id="rId188" display="760043000"/>
+    <hyperlink ref="A151" r:id="rId189" display="760043026"/>
+    <hyperlink ref="A152" r:id="rId190" display="66441024-02"/>
+    <hyperlink ref="A153" r:id="rId191" display="66441143-01"/>
+    <hyperlink ref="A154" r:id="rId192" display="66441144-01"/>
+    <hyperlink ref="A155" r:id="rId193" display="66441164-01"/>
+    <hyperlink ref="A156" r:id="rId194" display="66441144-04"/>
+    <hyperlink ref="A157" r:id="rId195" display="66441174-01"/>
+    <hyperlink ref="A158" r:id="rId196" display="66441178-02"/>
+    <hyperlink ref="A159" r:id="rId197" display="66441154-01"/>
+    <hyperlink ref="A160" r:id="rId198" display="66441154-02"/>
+    <hyperlink ref="A161" r:id="rId199" display="700191596"/>
+    <hyperlink ref="A162" r:id="rId200" display="2225212-1"/>
+    <hyperlink ref="A163" r:id="rId201" display="235001-1"/>
+    <hyperlink ref="A164" r:id="rId202" display="272352-1"/>
+    <hyperlink ref="A165" r:id="rId203" display="272378-3"/>
+    <hyperlink ref="A166" r:id="rId204" display="272368-1"/>
+    <hyperlink ref="A167" r:id="rId205" display="760255234"/>
+    <hyperlink ref="A168" r:id="rId206" display="5-336608-1"/>
+    <hyperlink ref="A169" r:id="rId207" display="5-336608-3"/>
+    <hyperlink ref="A170" r:id="rId208" display="2-966936-2"/>
+    <hyperlink ref="A171" r:id="rId209" display="2111009-4"/>
+    <hyperlink ref="A172" r:id="rId210" display="2111013-1"/>
+    <hyperlink ref="A173" r:id="rId211" display="2111013-2"/>
+    <hyperlink ref="A174" r:id="rId212" display="2111010-2"/>
+    <hyperlink ref="A175" r:id="rId213" display="2111021-2"/>
+    <hyperlink ref="A176" r:id="rId214" display="2111008-2"/>
+    <hyperlink ref="A177" r:id="rId215" display="2111024-2"/>
+    <hyperlink ref="A178" r:id="rId216" display="2111010-4"/>
+    <hyperlink ref="A179" r:id="rId217" display="2111008-4"/>
+    <hyperlink ref="A180" r:id="rId218" display="2111014-2"/>
+    <hyperlink ref="A181" r:id="rId219" display="2111024-4"/>
+    <hyperlink ref="A182" r:id="rId220" display="2111009-1"/>
+    <hyperlink ref="A183" r:id="rId221" display="2111011-1"/>
+    <hyperlink ref="A184" r:id="rId222" display="2111011-2"/>
+    <hyperlink ref="A185" r:id="rId223" display="2111015-2"/>
+    <hyperlink ref="A186" r:id="rId224" display="2111025-4"/>
+    <hyperlink ref="A187" r:id="rId225" display="2111049-4"/>
+    <hyperlink ref="A188" r:id="rId226" display="2111038-1"/>
+    <hyperlink ref="A189" r:id="rId227" display="2111012-1"/>
+    <hyperlink ref="A190" r:id="rId228" display="2111023-2"/>
+    <hyperlink ref="A191" r:id="rId229" display="2111036-2"/>
+    <hyperlink ref="A192" r:id="rId230" display="2111050-2"/>
+    <hyperlink ref="A193" r:id="rId231" display="2111021-1"/>
+    <hyperlink ref="A194" r:id="rId232" display="2111012-2"/>
+    <hyperlink ref="A195" r:id="rId233" display="2111040-3"/>
+    <hyperlink ref="A196" r:id="rId234" display="2111043-1"/>
+    <hyperlink ref="A197" r:id="rId235" display="2111043-2"/>
+    <hyperlink ref="A198" r:id="rId236" display="2111036-3"/>
+    <hyperlink ref="A199" r:id="rId237" display="2111040-4"/>
+    <hyperlink ref="A200" r:id="rId238" display="2111043-3"/>
+    <hyperlink ref="A201" r:id="rId239" display="2111024-1"/>
+    <hyperlink ref="A202" r:id="rId240" display="2111052-3"/>
+    <hyperlink ref="A203" r:id="rId241" display="2111050-4"/>
+    <hyperlink ref="A204" r:id="rId242" display="2111052-4"/>
+    <hyperlink ref="A205" r:id="rId243" display="2111051-1"/>
+    <hyperlink ref="A206" r:id="rId244" display="2111041-3"/>
+    <hyperlink ref="A207" r:id="rId245" display="2111053-2"/>
+    <hyperlink ref="A208" r:id="rId246" display="2111041-4"/>
+    <hyperlink ref="A209" r:id="rId247" display="2111039-3"/>
+    <hyperlink ref="A210" r:id="rId248" display="2111051-3"/>
+    <hyperlink ref="A211" r:id="rId249" display="2111051-4"/>
+    <hyperlink ref="A212" r:id="rId250" display="2111052-1"/>
+    <hyperlink ref="A213" r:id="rId251" display="1375006-2"/>
+    <hyperlink ref="A214" r:id="rId252" display="1375155-1"/>
+    <hyperlink ref="A215" r:id="rId253" display="1375155-3"/>
+    <hyperlink ref="A216" r:id="rId254" display="1427023-2"/>
+    <hyperlink ref="A217" r:id="rId255" display="1427475-3"/>
+    <hyperlink ref="A218" r:id="rId256" display="1427476-3"/>
+    <hyperlink ref="A219" r:id="rId257" display="1427477-3"/>
+    <hyperlink ref="A220" r:id="rId258" display="1479159-3"/>
+    <hyperlink ref="A221" r:id="rId259" display="1479152-1"/>
+    <hyperlink ref="A222" r:id="rId260" display="1479594-2"/>
+    <hyperlink ref="A223" r:id="rId261" display="1479486-3"/>
+    <hyperlink ref="A224" r:id="rId262" display="557505-3"/>
+    <hyperlink ref="A225" r:id="rId263" display="557505-4"/>
+    <hyperlink ref="A226" r:id="rId264" display="557691-1"/>
+    <hyperlink ref="A227" r:id="rId265" display="558106-1"/>
+    <hyperlink ref="A228" r:id="rId266" display="557691-3"/>
+    <hyperlink ref="A229" r:id="rId267" display="558106-2"/>
+    <hyperlink ref="A230" r:id="rId268" display="558106-3"/>
+    <hyperlink ref="A231" r:id="rId269" display="558106-4"/>
+    <hyperlink ref="A232" r:id="rId270" display="558107-2"/>
+    <hyperlink ref="A233" r:id="rId271" display="558088-1"/>
+    <hyperlink ref="A234" r:id="rId272" display="558088-2"/>
+    <hyperlink ref="A235" r:id="rId273" display="558191-1"/>
+    <hyperlink ref="A236" r:id="rId274" display="558088-7"/>
+    <hyperlink ref="A237" r:id="rId275" display="569127-2"/>
+    <hyperlink ref="A238" r:id="rId276" display="64671108-00"/>
+    <hyperlink ref="A239" r:id="rId277" display="64671110-00"/>
+    <hyperlink ref="A240" r:id="rId278" display="65401812-04"/>
+    <hyperlink ref="A241" r:id="rId279" display="65401812-05"/>
+    <hyperlink ref="A242" r:id="rId280" display="760256273"/>
+    <hyperlink ref="A243" r:id="rId281" display="760256274"/>
+    <hyperlink ref="A244" r:id="rId282" display="1479486-2"/>
+    <hyperlink ref="A245" r:id="rId283" display="1339118-2"/>
+    <hyperlink ref="A246" r:id="rId284" display="760256269"/>
+    <hyperlink ref="A247" r:id="rId285" display="760257774"/>
+    <hyperlink ref="A248" r:id="rId286" display="1-2111042-1"/>
+    <hyperlink ref="A249" r:id="rId287" display="1-2111023-3"/>
+    <hyperlink ref="A250" r:id="rId288" display="1-2111014-1"/>
+    <hyperlink ref="A251" r:id="rId289" display="1-2111052-1"/>
+    <hyperlink ref="A252" r:id="rId290" display="1-2111042-3"/>
+    <hyperlink ref="A253" r:id="rId291" display="1-2111024-1"/>
+    <hyperlink ref="A254" r:id="rId292" display="1-2111052-3"/>
+    <hyperlink ref="A255" r:id="rId293" display="1-2111203-3"/>
+    <hyperlink ref="A256" r:id="rId294" display="1-2111010-3"/>
+    <hyperlink ref="A257" r:id="rId295" display="1-2111024-3"/>
+    <hyperlink ref="A258" r:id="rId296" display="1-2111011-1"/>
+    <hyperlink ref="A259" r:id="rId297" display="1-2111049-1"/>
+    <hyperlink ref="A260" r:id="rId298" display="1-2111011-3"/>
+    <hyperlink ref="A261" r:id="rId299" display="1-2111021-1"/>
+    <hyperlink ref="A262" r:id="rId300" display="1-2111021-3"/>
+    <hyperlink ref="A263" r:id="rId301" display="1-2111050-3"/>
+    <hyperlink ref="A264" r:id="rId302" display="1-2111051-1"/>
+    <hyperlink ref="A265" r:id="rId303" display="1-2111051-3"/>
+    <hyperlink ref="A266" r:id="rId304" display="1-406185-1"/>
+    <hyperlink ref="A267" r:id="rId305" display="1-557505-1"/>
+    <hyperlink ref="A268" r:id="rId306" display="1-558088-1"/>
+    <hyperlink ref="A269" r:id="rId307" display="106720212"/>
+    <hyperlink ref="A270" r:id="rId308" display="107276180"/>
+    <hyperlink ref="A271" r:id="rId309" display="106650880"/>
+    <hyperlink ref="A272" r:id="rId310" display="107167496"/>
+    <hyperlink ref="A273" r:id="rId311" display="107276172"/>
+    <hyperlink ref="A274" r:id="rId312" display="107655169"/>
+    <hyperlink ref="A275" r:id="rId313" display="107655177"/>
+    <hyperlink ref="A276" r:id="rId314" display="107713612"/>
+    <hyperlink ref="A277" r:id="rId315" display="107713554"/>
+    <hyperlink ref="C277" r:id="rId316" display="Variant of M12AS"/>
+    <hyperlink ref="A278" r:id="rId317" display="108258435"/>
+    <hyperlink ref="C278" r:id="rId318" display="Variant of M10L"/>
+    <hyperlink ref="A279" r:id="rId319" display="108258450"/>
+    <hyperlink ref="C279" r:id="rId320" display="Variant of M10LW"/>
+    <hyperlink ref="A280" r:id="rId321" display="108258468"/>
+    <hyperlink ref="C280" r:id="rId322" display="Variant of M10LW"/>
+    <hyperlink ref="A281" r:id="rId323" display="108333147"/>
+    <hyperlink ref="A282" r:id="rId324" display="108258419"/>
+    <hyperlink ref="C282" r:id="rId325" display="Variant of M10L"/>
+    <hyperlink ref="A283" r:id="rId326" display="108332982"/>
+    <hyperlink ref="C283" r:id="rId327" display="Variant of M10LE"/>
+    <hyperlink ref="A284" r:id="rId328" display="108332990"/>
+    <hyperlink ref="C284" r:id="rId329" display="Variant of M10LE"/>
+    <hyperlink ref="A285" r:id="rId330" display="108333097"/>
+    <hyperlink ref="A286" r:id="rId331" display="108333196"/>
+    <hyperlink ref="A287" r:id="rId332" display="108333113"/>
+    <hyperlink ref="A288" r:id="rId333" display="108333121"/>
+    <hyperlink ref="A289" r:id="rId334" display="108502329"/>
+    <hyperlink ref="C289" r:id="rId335" display="Variant of M10MM"/>
+    <hyperlink ref="A290" r:id="rId336" display="108333220"/>
+    <hyperlink ref="A291" r:id="rId337" display="108406430"/>
+    <hyperlink ref="A292" r:id="rId338" display="108564675"/>
+    <hyperlink ref="A293" r:id="rId339" display="108406448"/>
+    <hyperlink ref="A294" r:id="rId340" display="108685033"/>
+    <hyperlink ref="A295" r:id="rId341" display="108564709"/>
+    <hyperlink ref="A296" r:id="rId342" display="108615196"/>
+    <hyperlink ref="A297" r:id="rId343" display="108685017"/>
+    <hyperlink ref="A298" r:id="rId344" display="760245048"/>
+    <hyperlink ref="A299" r:id="rId345" display="760045054"/>
+    <hyperlink ref="A300" r:id="rId346" display="760045062"/>
+    <hyperlink ref="A301" r:id="rId347" display="760072181"/>
+    <hyperlink ref="A302" r:id="rId348" display="760072199"/>
+    <hyperlink ref="A303" r:id="rId349" display="760072207"/>
+    <hyperlink ref="A304" r:id="rId350" display="760072074"/>
+    <hyperlink ref="A305" r:id="rId351" display="760072215"/>
+    <hyperlink ref="A306" r:id="rId352" display="760080812"/>
+    <hyperlink ref="A307" r:id="rId353" display="1-2111022-1"/>
+    <hyperlink ref="A308" r:id="rId354" display="1-2111037-1"/>
+    <hyperlink ref="A309" r:id="rId355" display="1-2111008-3"/>
+    <hyperlink ref="A310" r:id="rId356" display="1-2111022-3"/>
+    <hyperlink ref="A311" r:id="rId357" display="106650898"/>
+    <hyperlink ref="A312" r:id="rId358" display="108168501"/>
+    <hyperlink ref="A313" r:id="rId359" display="108168469"/>
+    <hyperlink ref="C313" r:id="rId360" display="Variant of M12L"/>
+    <hyperlink ref="A314" r:id="rId361" display="108168584"/>
+    <hyperlink ref="A315" r:id="rId362" display="2111022-1"/>
+    <hyperlink ref="A316" r:id="rId363" display="2111039-4"/>
+    <hyperlink ref="A317" r:id="rId364" display="2111037-4"/>
+    <hyperlink ref="A318" r:id="rId365" display="2111039-1"/>
+    <hyperlink ref="A319" r:id="rId366" display="2111039-2"/>
+    <hyperlink ref="A320" r:id="rId367" display="760091249"/>
+    <hyperlink ref="A321" r:id="rId368" display="760091298"/>
+    <hyperlink ref="A322" r:id="rId369" display="760250080"/>
+    <hyperlink ref="A323" r:id="rId370" display="760258041"/>
+    <hyperlink ref="A324" r:id="rId371" display="760258043"/>
+    <hyperlink ref="A325" r:id="rId372" display="760258047"/>
+    <hyperlink ref="A326" r:id="rId373" display="760165720"/>
+    <hyperlink ref="C326" r:id="rId374" display="Variant of M10LE"/>
+    <hyperlink ref="A327" r:id="rId375" display="760045039"/>
+    <hyperlink ref="A328" r:id="rId376" display="760045047"/>
+    <hyperlink ref="A329" r:id="rId377" display="760071258"/>
+    <hyperlink ref="A330" r:id="rId378" display="760075044"/>
+    <hyperlink ref="C330" r:id="rId379" display="Variant of M10LW"/>
+    <hyperlink ref="A331" r:id="rId380" display="760106187"/>
+    <hyperlink ref="C331" r:id="rId381" display="Variant of M10L"/>
+    <hyperlink ref="A332" r:id="rId382" display="108216144"/>
+    <hyperlink ref="A333" r:id="rId383" display="108216151"/>
+    <hyperlink ref="A334" r:id="rId384" display="108216128"/>
+    <hyperlink ref="A335" r:id="rId385" display="108333030"/>
+    <hyperlink ref="A336" r:id="rId386" display="108258476"/>
+    <hyperlink ref="C336" r:id="rId387" display="Variant of M10LW"/>
+    <hyperlink ref="A337" r:id="rId388" display="108333048"/>
+    <hyperlink ref="A338" r:id="rId389" display="108333139"/>
+    <hyperlink ref="A339" r:id="rId390" display="108258401"/>
+    <hyperlink ref="C339" r:id="rId391" display="Variant of M10L"/>
+    <hyperlink ref="A340" r:id="rId392" display="108333055"/>
+    <hyperlink ref="A341" r:id="rId393" display="108333063"/>
+    <hyperlink ref="A342" r:id="rId394" display="108333154"/>
+    <hyperlink ref="A343" r:id="rId395" display="108333071"/>
+    <hyperlink ref="A344" r:id="rId396" display="108333162"/>
+    <hyperlink ref="A345" r:id="rId397" display="108333170"/>
+    <hyperlink ref="A346" r:id="rId398" display="108333089"/>
+    <hyperlink ref="A347" r:id="rId399" display="108333188"/>
+    <hyperlink ref="A348" r:id="rId400" display="108333006"/>
+    <hyperlink ref="C348" r:id="rId401" display="Variant of M10LE"/>
+    <hyperlink ref="A349" r:id="rId402" display="108333105"/>
+    <hyperlink ref="A350" r:id="rId403" display="108502287"/>
+    <hyperlink ref="C350" r:id="rId404" display="Variant of M10MM"/>
+    <hyperlink ref="A351" r:id="rId405" display="108333204"/>
+    <hyperlink ref="A352" r:id="rId406" display="108333022"/>
+    <hyperlink ref="C352" r:id="rId407" display="Variant of M10LE"/>
+    <hyperlink ref="A353" r:id="rId408" display="108406414"/>
+    <hyperlink ref="A354" r:id="rId409" display="108502303"/>
+    <hyperlink ref="C354" r:id="rId410" display="Variant of M10MM"/>
+    <hyperlink ref="A355" r:id="rId411" display="108333212"/>
+    <hyperlink ref="A356" r:id="rId412" display="108406422"/>
+    <hyperlink ref="A357" r:id="rId413" display="108615204"/>
+    <hyperlink ref="A358" r:id="rId414" display="108615212"/>
+    <hyperlink ref="A359" r:id="rId415" display="108502337"/>
+    <hyperlink ref="C359" r:id="rId416" display="Variant of M10MM"/>
+    <hyperlink ref="A360" r:id="rId417" display="108564683"/>
+    <hyperlink ref="A361" r:id="rId418" display="108564691"/>
+    <hyperlink ref="A362" r:id="rId419" display="108685009"/>
+    <hyperlink ref="A363" r:id="rId420" display="760076992"/>
+    <hyperlink ref="A364" r:id="rId421" display="336793-1"/>
+    <hyperlink ref="A365" r:id="rId422" display="406185-1"/>
+    <hyperlink ref="A366" r:id="rId423" display="406185-2"/>
+    <hyperlink ref="A367" r:id="rId424" display="406185-3"/>
+    <hyperlink ref="A368" r:id="rId425" display="760258031"/>
+    <hyperlink ref="A369" r:id="rId426" display="760159186"/>
+    <hyperlink ref="A370" r:id="rId427" display="760042994"/>
+    <hyperlink ref="A371" r:id="rId428" display="760043018"/>
+    <hyperlink ref="A372" r:id="rId429" display="760118257"/>
+    <hyperlink ref="A373" r:id="rId430" display="760123877"/>
+    <hyperlink ref="A374" r:id="rId431" display="760123901"/>
+    <hyperlink ref="A375" r:id="rId432" display="760181719"/>
+    <hyperlink ref="A376" r:id="rId433" display="760181727"/>
+    <hyperlink ref="A377" r:id="rId434" display="760181735"/>
+    <hyperlink ref="A378" r:id="rId435" display="760181958"/>
+    <hyperlink ref="A379" r:id="rId436" display="760181768"/>
+    <hyperlink ref="A380" r:id="rId437" display="760181818"/>
+    <hyperlink ref="A381" r:id="rId438" display="760181933"/>
+    <hyperlink ref="C381" r:id="rId439" display="Variant of M10LE"/>
+    <hyperlink ref="A382" r:id="rId440" display="760181941"/>
+    <hyperlink ref="A383" r:id="rId441" display="760187880"/>
+    <hyperlink ref="A384" r:id="rId442" display="760138453"/>
+    <hyperlink ref="A385" r:id="rId443" display="760249255"/>
+    <hyperlink ref="A386" r:id="rId444" display="760252407"/>
+    <hyperlink ref="A387" r:id="rId445" display="760253101"/>
+    <hyperlink ref="A388" r:id="rId446" display="760254618"/>
+    <hyperlink ref="A389" r:id="rId447" display="FP-LBL-1P"/>
+    <hyperlink ref="A390" r:id="rId448" display="FP-NLBL-1P"/>
+    <hyperlink ref="A391" r:id="rId449" display="FP-NLBL-2P"/>
+    <hyperlink ref="A392" r:id="rId450" display="FP-LBL-4P"/>
+    <hyperlink ref="A393" r:id="rId451" display="FP-NLBL-4P"/>
+    <hyperlink ref="A394" r:id="rId452" display="FP-LBL-6P"/>
+    <hyperlink ref="A395" r:id="rId453" display="FP-NLBL-6P"/>
+    <hyperlink ref="A396" r:id="rId454" display="760256432"/>
+    <hyperlink ref="A397" r:id="rId455" display="760256270"/>
+    <hyperlink ref="A398" r:id="rId456" display="760256485"/>
+    <hyperlink ref="A399" r:id="rId457" display="760257775"/>
+    <hyperlink ref="A400" r:id="rId458" display="760256271"/>
+    <hyperlink ref="A401" r:id="rId459" display="1933134-2"/>
+    <hyperlink ref="A402" r:id="rId460" display="1-1933134-3"/>
+    <hyperlink ref="A403" r:id="rId461" display="760249253"/>
+    <hyperlink ref="A404" r:id="rId462" display="760248924"/>
+    <hyperlink ref="C404" r:id="rId463" display="Variant of FP-LBL-1P"/>
+    <hyperlink ref="A405" r:id="rId464" display="760249128"/>
+    <hyperlink ref="C405" r:id="rId465" display="Variant of FP-LBL-1P"/>
+    <hyperlink ref="A406" r:id="rId466" display="760249136"/>
+    <hyperlink ref="C406" r:id="rId467" display="Variant of FP-LBL-1P"/>
+    <hyperlink ref="A407" r:id="rId468" display="760249144"/>
+    <hyperlink ref="C407" r:id="rId469" display="Variant of FP-LBL-1P"/>
+    <hyperlink ref="A408" r:id="rId470" display="760248927"/>
+    <hyperlink ref="C408" r:id="rId471" display="Variant of FP-LBL-6P"/>
+    <hyperlink ref="A409" r:id="rId472" display="760248929"/>
+    <hyperlink ref="C409" r:id="rId473" display="Variant of FP-NLBL-2P"/>
+    <hyperlink ref="A410" r:id="rId474" display="760249160"/>
+    <hyperlink ref="C410" r:id="rId475" display="Variant of FP-LBL-1P"/>
+    <hyperlink ref="A411" r:id="rId476" display="760249145"/>
+    <hyperlink ref="C411" r:id="rId477" display="Variant of FP-LBL-2P"/>
+    <hyperlink ref="A412" r:id="rId478" display="760249138"/>
+    <hyperlink ref="C412" r:id="rId479" display="Variant of FP-LBL-4P"/>
+    <hyperlink ref="A413" r:id="rId480" display="760249162"/>
+    <hyperlink ref="C413" r:id="rId481" display="Variant of FP-LBL-4P"/>
+    <hyperlink ref="A414" r:id="rId482" display="760249170"/>
+    <hyperlink ref="C414" r:id="rId483" display="Variant of FP-LBL-4P"/>
+    <hyperlink ref="A415" r:id="rId484" display="760249139"/>
+    <hyperlink ref="C415" r:id="rId485" display="Variant of FP-LBL-6P"/>
+    <hyperlink ref="A416" r:id="rId486" display="760249155"/>
+    <hyperlink ref="C416" r:id="rId487" display="Variant of FP-LBL-6P"/>
+    <hyperlink ref="A417" r:id="rId488" display="760249163"/>
+    <hyperlink ref="C417" r:id="rId489" display="Variant of FP-LBL-6P"/>
+    <hyperlink ref="A418" r:id="rId490" display="760249140"/>
+    <hyperlink ref="C418" r:id="rId491" display="Variant of FP-NLBL-1P"/>
+    <hyperlink ref="A419" r:id="rId492" display="760249164"/>
+    <hyperlink ref="C419" r:id="rId493" display="Variant of FP-NLBL-1P"/>
+    <hyperlink ref="A420" r:id="rId494" display="760249141"/>
+    <hyperlink ref="C420" r:id="rId495" display="Variant of FP-NLBL-2P"/>
+    <hyperlink ref="A421" r:id="rId496" display="760249157"/>
+    <hyperlink ref="C421" r:id="rId497" display="Variant of FP-NLBL-2P"/>
+    <hyperlink ref="A422" r:id="rId498" display="760249173"/>
+    <hyperlink ref="C422" r:id="rId499" display="Variant of FP-NLBL-2P"/>
+    <hyperlink ref="A423" r:id="rId500" display="760249134"/>
+    <hyperlink ref="C423" r:id="rId501" display="Variant of FP-NLBL-4P"/>
+    <hyperlink ref="A424" r:id="rId502" display="760249142"/>
+    <hyperlink ref="C424" r:id="rId503" display="Variant of FP-NLBL-4P"/>
+    <hyperlink ref="A425" r:id="rId504" display="760249166"/>
+    <hyperlink ref="C425" r:id="rId505" display="Variant of FP-NLBL-4P"/>
+    <hyperlink ref="A426" r:id="rId506" display="760249143"/>
+    <hyperlink ref="C426" r:id="rId507" display="Variant of FP-NLBL-6P"/>
+    <hyperlink ref="A427" r:id="rId508" display="760249151"/>
+    <hyperlink ref="C427" r:id="rId509" display="Variant of FP-NLBL-6P"/>
+    <hyperlink ref="A428" r:id="rId510" display="760249175"/>
+    <hyperlink ref="C428" r:id="rId511" display="Variant of FP-NLBL-6P"/>
+    <hyperlink ref="A429" r:id="rId512" display="7602450"/>
+    <hyperlink ref="A430" r:id="rId513" display="760091090"/>
+    <hyperlink ref="A431" r:id="rId514" display="760100883"/>
+    <hyperlink ref="A432" r:id="rId515" display="760100891"/>
+    <hyperlink ref="C432" r:id="rId516" display="Variant of M10LW"/>
+    <hyperlink ref="A433" r:id="rId517" display="760106179"/>
+    <hyperlink ref="C433" r:id="rId518" display="Variant of M10LE"/>
+    <hyperlink ref="A434" r:id="rId519" display="760106195"/>
+    <hyperlink ref="A435" r:id="rId520" display="760010009"/>
+    <hyperlink ref="A436" r:id="rId521" display="760010017"/>
+    <hyperlink ref="A437" r:id="rId522" display="760010033"/>
+    <hyperlink ref="A438" r:id="rId523" display="760008615"/>
+    <hyperlink ref="A439" r:id="rId524" display="760062331"/>
+    <hyperlink ref="A440" r:id="rId525" display="760060608"/>
+    <hyperlink ref="A441" r:id="rId526" display="760060624"/>
+    <hyperlink ref="A442" r:id="rId527" display="760067249"/>
+    <hyperlink ref="A443" r:id="rId528" display="760085993"/>
+    <hyperlink ref="A444" r:id="rId529" display="5-336608-2"/>
+    <hyperlink ref="A445" r:id="rId530" display="108168592"/>
+    <hyperlink ref="A446" r:id="rId531" display="108168600"/>
+    <hyperlink ref="A447" r:id="rId532" display="108168550"/>
+    <hyperlink ref="A448" r:id="rId533" display="108168477"/>
+    <hyperlink ref="C448" r:id="rId534" display="Variant of M12L"/>
+    <hyperlink ref="A449" r:id="rId535" display="108168576"/>
+    <hyperlink ref="A450" r:id="rId536" display="108615188"/>
+    <hyperlink ref="A451" r:id="rId537" display="557505-1"/>
+    <hyperlink ref="A452" r:id="rId538" display="557505-2"/>
+    <hyperlink ref="A453" r:id="rId539" display="557505-7"/>
+    <hyperlink ref="A454" r:id="rId540" display="558107-1"/>
+    <hyperlink ref="A455" r:id="rId541" display="558357-1"/>
+    <hyperlink ref="A456" r:id="rId542" display="558357-2"/>
+    <hyperlink ref="A457" r:id="rId543" display="558357-4"/>
+    <hyperlink ref="A458" r:id="rId544" display="558107-4"/>
+    <hyperlink ref="A459" r:id="rId545" display="558088-4"/>
+    <hyperlink ref="A460" r:id="rId546" display="558191-2"/>
+    <hyperlink ref="A461" r:id="rId547" display="569127-1"/>
+    <hyperlink ref="A462" r:id="rId548" display="569127-4"/>
+    <hyperlink ref="A463" r:id="rId549" display="2225214-1"/>
+    <hyperlink ref="A464" r:id="rId550" display="2225211-1"/>
+    <hyperlink ref="A465" r:id="rId551" display="2225212-2"/>
+    <hyperlink ref="A466" r:id="rId552" display="235001-2"/>
+    <hyperlink ref="A467" r:id="rId553" display="272378-2"/>
+    <hyperlink ref="A468" r:id="rId554" display="272352-2"/>
+    <hyperlink ref="A469" r:id="rId555" display="272378-1"/>
+    <hyperlink ref="A470" r:id="rId556" display="1339118-1"/>
+    <hyperlink ref="A471" r:id="rId557" display="1375006-4"/>
+    <hyperlink ref="A472" r:id="rId558" display="1375005-1"/>
+    <hyperlink ref="A473" r:id="rId559" display="1375005-2"/>
+    <hyperlink ref="A474" r:id="rId560" display="1375005-3"/>
+    <hyperlink ref="A475" r:id="rId561" display="1375005-4"/>
+    <hyperlink ref="A476" r:id="rId562" display="1375006-1"/>
+    <hyperlink ref="A477" r:id="rId563" display="1375006-3"/>
+    <hyperlink ref="A478" r:id="rId564" display="1375155-2"/>
+    <hyperlink ref="A479" r:id="rId565" display="1375155-4"/>
+    <hyperlink ref="A480" r:id="rId566" display="1427478-3"/>
+    <hyperlink ref="A481" r:id="rId567" display="1479593-2"/>
+    <hyperlink ref="A482" r:id="rId568" display="1479486-1"/>
+    <hyperlink ref="A483" r:id="rId569" display="966936-2"/>
+    <hyperlink ref="A484" r:id="rId570" display="760245046"/>
+    <hyperlink ref="A485" r:id="rId571" display="760245047"/>
+    <hyperlink ref="A486" r:id="rId572" display="CC0071779/1"/>
+    <hyperlink ref="A487" r:id="rId573" display="CC0071787/1"/>
+    <hyperlink ref="A488" r:id="rId574" display="CC0071795/1"/>
+    <hyperlink ref="A489" r:id="rId575" display="CC0071696/1"/>
+    <hyperlink ref="A490" r:id="rId576" display="83935-1"/>
+    <hyperlink ref="A491" r:id="rId577" display="760245679"/>
+    <hyperlink ref="A492" r:id="rId578" display="760246287"/>
+    <hyperlink ref="A493" r:id="rId579" display="760246281"/>
+    <hyperlink ref="A494" r:id="rId580" display="760246288"/>
+    <hyperlink ref="A495" r:id="rId581" display="760245388"/>
+    <hyperlink ref="A496" r:id="rId582" display="760245390"/>
+    <hyperlink ref="A497" r:id="rId583" display="107713588"/>
+    <hyperlink ref="A498" r:id="rId584" display="107713596"/>
+    <hyperlink ref="A499" r:id="rId585" display="107713547"/>
+    <hyperlink ref="C499" r:id="rId586" display="Variant of M12AS"/>
+    <hyperlink ref="A500" r:id="rId587" display="760256272"/>
+    <hyperlink ref="A501" r:id="rId588" display="1-2111013-1"/>
+    <hyperlink ref="A502" r:id="rId589" display="1-2111009-1"/>
+    <hyperlink ref="A503" r:id="rId590" display="1-2111038-1"/>
+    <hyperlink ref="A504" r:id="rId591" display="1-2111038-3"/>
+    <hyperlink ref="A505" r:id="rId592" display="1-2111203-1"/>
+    <hyperlink ref="A506" r:id="rId593" display="1-2111010-1"/>
+    <hyperlink ref="A507" r:id="rId594" display="1-2111014-3"/>
+    <hyperlink ref="A508" r:id="rId595" display="1-2111043-1"/>
+    <hyperlink ref="A509" r:id="rId596" display="1-2111015-1"/>
+    <hyperlink ref="A510" r:id="rId597" display="1-2111040-1"/>
+    <hyperlink ref="A511" r:id="rId598" display="1-2111053-1"/>
+    <hyperlink ref="A512" r:id="rId599" display="1-2111043-3"/>
+    <hyperlink ref="A513" r:id="rId600" display="1-2111015-3"/>
+    <hyperlink ref="A514" r:id="rId601" display="1-2111040-3"/>
+    <hyperlink ref="A515" r:id="rId602" display="1-2111025-1"/>
+    <hyperlink ref="A516" r:id="rId603" display="1-2111053-3"/>
+    <hyperlink ref="A517" r:id="rId604" display="1-2111025-3"/>
+    <hyperlink ref="A518" r:id="rId605" display="1-2111041-1"/>
+    <hyperlink ref="A519" r:id="rId606" display="1-2111049-3"/>
+    <hyperlink ref="A520" r:id="rId607" display="1-2111041-3"/>
+    <hyperlink ref="A521" r:id="rId608" display="1-2111036-1"/>
+    <hyperlink ref="A522" r:id="rId609" display="1-2111050-1"/>
+    <hyperlink ref="A523" r:id="rId610" display="1-406185-3"/>
+    <hyperlink ref="A524" r:id="rId611" display="106602345"/>
+    <hyperlink ref="A525" r:id="rId612" display="107052359"/>
+    <hyperlink ref="A526" r:id="rId613" display="106701154"/>
+    <hyperlink ref="A527" r:id="rId614" display="106650849"/>
+    <hyperlink ref="A528" r:id="rId615" display="107167462"/>
+    <hyperlink ref="A529" r:id="rId616" display="106650864"/>
+    <hyperlink ref="A530" r:id="rId617" display="107167488"/>
+    <hyperlink ref="A531" r:id="rId618" display="107655185"/>
+    <hyperlink ref="A532" r:id="rId619" display="107655193"/>
+    <hyperlink ref="A533" r:id="rId620" display="107713570"/>
+    <hyperlink ref="C533" r:id="rId621" display="Variant of M12AS"/>
+    <hyperlink ref="A534" r:id="rId622" display="1-1375155-1"/>
+    <hyperlink ref="A535" r:id="rId623" display="1-1339118-3"/>
+    <hyperlink ref="A536" r:id="rId624" display="1-1375005-3"/>
+    <hyperlink ref="A537" r:id="rId625" display="1-1375006-3"/>
+    <hyperlink ref="A538" r:id="rId626" display="1-1479159-3"/>
+    <hyperlink ref="A539" r:id="rId627" display="760253051"/>
+    <hyperlink ref="A540" r:id="rId628" display="760200444"/>
+    <hyperlink ref="A541" r:id="rId629" display="760200469"/>
+    <hyperlink ref="A542" r:id="rId630" display="760200519"/>
+    <hyperlink ref="A543" r:id="rId631" display="760200436"/>
+    <hyperlink ref="A544" r:id="rId632" display="760106211"/>
+    <hyperlink ref="A545" r:id="rId633" display="760117572"/>
+    <hyperlink ref="C545" r:id="rId634" display="Variant of M10LW"/>
+    <hyperlink ref="A546" r:id="rId635" display="760118273"/>
+    <hyperlink ref="A547" r:id="rId636" display="760118307"/>
+    <hyperlink ref="A548" r:id="rId637" display="66441024-04"/>
+    <hyperlink ref="A549" r:id="rId638" display="66441154-03"/>
+    <hyperlink ref="A550" r:id="rId639" display="66441143-02"/>
+    <hyperlink ref="A551" r:id="rId640" display="66441156-01"/>
+    <hyperlink ref="A552" r:id="rId641" display="66441143-03"/>
+    <hyperlink ref="A553" r:id="rId642" display="66441156-02"/>
+    <hyperlink ref="A554" r:id="rId643" display="66441143-04"/>
+    <hyperlink ref="A555" r:id="rId644" display="66441157-01"/>
+    <hyperlink ref="A556" r:id="rId645" display="66441164-02"/>
+    <hyperlink ref="A557" r:id="rId646" display="66441152-01"/>
+    <hyperlink ref="A558" r:id="rId647" display="66441152-02"/>
+    <hyperlink ref="A559" r:id="rId648" display="66441174-02"/>
+    <hyperlink ref="A560" r:id="rId649" display="66441152-03"/>
+    <hyperlink ref="A561" r:id="rId650" display="700189046"/>
+    <hyperlink ref="A562" r:id="rId651" display="700191570"/>
+    <hyperlink ref="A563" r:id="rId652" display="M10LW"/>
+    <hyperlink ref="A564" r:id="rId653" display="M10MM"/>
+    <hyperlink ref="A565" r:id="rId654" display="M12L"/>
+    <hyperlink ref="A566" r:id="rId655" display="760255233"/>
+    <hyperlink ref="A567" r:id="rId656" display="760255145"/>
+    <hyperlink ref="A568" r:id="rId657" display="760253234"/>
+    <hyperlink ref="C568" r:id="rId658" display="Variant of FP-LBL-2P"/>
+    <hyperlink ref="A569" r:id="rId659" display="760253235"/>
+    <hyperlink ref="C569" r:id="rId660" display="Variant of FP-LBL-2P"/>
+    <hyperlink ref="A570" r:id="rId661" display="2-1427030-1"/>
+    <hyperlink ref="A571" r:id="rId662" display="2-279393-3"/>
+    <hyperlink ref="A572" r:id="rId663" display="2-279393-4"/>
+    <hyperlink ref="A573" r:id="rId664" display="2-279393-5"/>
+    <hyperlink ref="A574" r:id="rId665" display="2-336613-1"/>
+    <hyperlink ref="A575" r:id="rId666" display="2-966224-1"/>
+    <hyperlink ref="A576" r:id="rId667" display="2111010-1"/>
+    <hyperlink ref="A577" r:id="rId668" display="2111008-1"/>
+    <hyperlink ref="A578" r:id="rId669" display="2111013-4"/>
+    <hyperlink ref="A579" r:id="rId670" display="2111014-1"/>
+    <hyperlink ref="A580" r:id="rId671" display="2111021-4"/>
+    <hyperlink ref="A581" r:id="rId672" display="2111014-4"/>
+    <hyperlink ref="A582" r:id="rId673" display="2111025-1"/>
+    <hyperlink ref="A583" r:id="rId674" display="2111037-3"/>
+    <hyperlink ref="A584" r:id="rId675" display="2111009-2"/>
+    <hyperlink ref="A585" r:id="rId676" display="2111015-1"/>
+    <hyperlink ref="A586" r:id="rId677" display="2111025-2"/>
+    <hyperlink ref="A587" r:id="rId678" display="2111042-2"/>
+    <hyperlink ref="A588" r:id="rId679" display="2111011-4"/>
+    <hyperlink ref="A589" r:id="rId680" display="2111023-1"/>
+    <hyperlink ref="A590" r:id="rId681" display="2111040-1"/>
+    <hyperlink ref="A591" r:id="rId682" display="2111042-3"/>
+    <hyperlink ref="A592" r:id="rId683" display="2111015-4"/>
+    <hyperlink ref="A593" r:id="rId684" display="2111050-1"/>
+    <hyperlink ref="A594" r:id="rId685" display="2111040-2"/>
+    <hyperlink ref="A595" r:id="rId686" display="2111042-4"/>
+    <hyperlink ref="A596" r:id="rId687" display="2111038-2"/>
+    <hyperlink ref="A597" r:id="rId688" display="2111023-3"/>
+    <hyperlink ref="A598" r:id="rId689" display="2111023-4"/>
+    <hyperlink ref="A599" r:id="rId690" display="2111050-3"/>
+    <hyperlink ref="A600" r:id="rId691" display="2111012-4"/>
+    <hyperlink ref="A601" r:id="rId692" display="2111052-2"/>
+    <hyperlink ref="A602" r:id="rId693" display="2111038-3"/>
+    <hyperlink ref="A603" r:id="rId694" display="2111036-4"/>
+    <hyperlink ref="A604" r:id="rId695" display="2111041-1"/>
+    <hyperlink ref="A605" r:id="rId696" display="2111038-4"/>
+    <hyperlink ref="A606" r:id="rId697" display="2111043-4"/>
+    <hyperlink ref="A607" r:id="rId698" display="2111041-2"/>
+    <hyperlink ref="A608" r:id="rId699" display="2111049-1"/>
+    <hyperlink ref="A609" r:id="rId700" display="2111053-1"/>
+    <hyperlink ref="A610" r:id="rId701" display="2111051-2"/>
+    <hyperlink ref="A611" r:id="rId702" display="2111049-2"/>
+    <hyperlink ref="A612" r:id="rId703" display="2111203-1"/>
+    <hyperlink ref="A613" r:id="rId704" display="2111049-3"/>
+    <hyperlink ref="A614" r:id="rId705" display="2111203-2"/>
+    <hyperlink ref="A615" r:id="rId706" display="2111053-3"/>
+    <hyperlink ref="A616" r:id="rId707" display="2111042-1"/>
+    <hyperlink ref="A617" r:id="rId708" display="2111203-4"/>
+    <hyperlink ref="A618" r:id="rId709" display="2111053-4"/>
+    <hyperlink ref="A619" r:id="rId710" display="2153004-1"/>
+    <hyperlink ref="A620" r:id="rId711" display="1711082-1"/>
+    <hyperlink ref="A621" r:id="rId712" display="1711083-1"/>
+    <hyperlink ref="A622" r:id="rId713" display="1711301-1"/>
+    <hyperlink ref="A623" r:id="rId714" display="1711302-1"/>
+    <hyperlink ref="A624" r:id="rId715" display="1711490-1"/>
+    <hyperlink ref="A625" r:id="rId716" display="1711277-1"/>
+    <hyperlink ref="A626" r:id="rId717" display="1711411-2"/>
+    <hyperlink ref="A627" r:id="rId718" display="1711537-2"/>
+    <hyperlink ref="A628" r:id="rId719" display="183931-1"/>
+    <hyperlink ref="A629" r:id="rId720" display="1859130-1"/>
+    <hyperlink ref="A630" r:id="rId721" display="1859167-1"/>
+    <hyperlink ref="A631" r:id="rId722" display="1859168-1"/>
+    <hyperlink ref="A632" r:id="rId723" display="1859081-1"/>
+    <hyperlink ref="A633" r:id="rId724" display="1859082-1"/>
+    <hyperlink ref="A634" r:id="rId725" display="1-2111037-3"/>
+    <hyperlink ref="A635" r:id="rId726" display="1-2111039-1"/>
+    <hyperlink ref="A636" r:id="rId727" display="1-2111039-3"/>
+    <hyperlink ref="A637" r:id="rId728" display="1-2111036-3"/>
+    <hyperlink ref="A638" r:id="rId729" display="107713562"/>
+    <hyperlink ref="C638" r:id="rId730" display="Variant of M12AS"/>
+    <hyperlink ref="A639" r:id="rId731" display="107713604"/>
+    <hyperlink ref="A640" r:id="rId732" display="108258427"/>
+    <hyperlink ref="C640" r:id="rId733" display="Variant of M10L"/>
+    <hyperlink ref="A641" r:id="rId734" display="108168543"/>
+    <hyperlink ref="A642" r:id="rId735" display="108333014"/>
+    <hyperlink ref="C642" r:id="rId736" display="Variant of M10LE"/>
+    <hyperlink ref="A643" r:id="rId737" display="108685025"/>
+    <hyperlink ref="A644" r:id="rId738" display="2111037-2"/>
+    <hyperlink ref="A645" r:id="rId739" display="2111022-2"/>
+    <hyperlink ref="A646" r:id="rId740" display="2111022-4"/>
+    <hyperlink ref="A647" r:id="rId741" display="2111036-1"/>
+    <hyperlink ref="A648" r:id="rId742" display="2111037-1"/>
+    <hyperlink ref="A649" r:id="rId743" display="700191588"/>
+    <hyperlink ref="A650" r:id="rId744" display="760091280"/>
+    <hyperlink ref="A651" r:id="rId745" display="760091231"/>
+    <hyperlink ref="A652" r:id="rId746" display="760118232"/>
+    <hyperlink ref="A653" r:id="rId747" display="760250078"/>
+    <hyperlink ref="C653" r:id="rId748" display="Variant of M10L"/>
+    <hyperlink ref="A654" r:id="rId749" display="760250079"/>
+    <hyperlink ref="C654" r:id="rId750" display="Variant of M12L"/>
+    <hyperlink ref="A655" r:id="rId751" display="760258044"/>
+    <hyperlink ref="A656" r:id="rId752" display="760258042"/>
+    <hyperlink ref="A657" r:id="rId753" display="760258045"/>
+    <hyperlink ref="A658" r:id="rId754" display="760165738"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId755"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 