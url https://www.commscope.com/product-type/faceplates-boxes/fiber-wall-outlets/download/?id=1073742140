--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -43,858 +43,858 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>CK7246-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-NN00-E</t>
+  </si>
+  <si>
+    <t>Variant of HFTP-N0</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, no adapters, no pigtails, for splicing only</t>
+  </si>
+  <si>
+    <t>HFTP</t>
+  </si>
+  <si>
+    <t>Fiber wall outlet</t>
+  </si>
+  <si>
+    <t>CK9100-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-S111-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, SC/UPC, one pigtail, one adapter</t>
+  </si>
+  <si>
+    <t>CR9106-000</t>
+  </si>
+  <si>
+    <t>FTUO-M-U-NN-1</t>
+  </si>
+  <si>
+    <t>Variant of FTUO</t>
+  </si>
+  <si>
+    <t>FTUO Fiber Termination Unit Outdoor Wall outlet with universal splice holder for 8 splices</t>
+  </si>
+  <si>
+    <t>FTUO</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103730</t>
+  </si>
+  <si>
+    <t>260103730</t>
+  </si>
+  <si>
+    <t>RFP-160S41LW-CS</t>
+  </si>
+  <si>
+    <t>Variant of RFP</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, pull &amp; click SC/APC, 60 meters cable on spool, wall mount</t>
+  </si>
+  <si>
+    <t>RapidFiber®</t>
+  </si>
+  <si>
+    <t>RFP</t>
+  </si>
+  <si>
+    <t>Fiber wall outlet | with cable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103731</t>
+  </si>
+  <si>
+    <t>260103731</t>
+  </si>
+  <si>
+    <t>RFP-130S41LC-CS</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, pull &amp; click SC/APC, 30 meters cable on spool, cavity mount</t>
+  </si>
+  <si>
+    <t>CY7021-000</t>
+  </si>
+  <si>
+    <t>COWO-NN00</t>
+  </si>
+  <si>
+    <t>Variant of COWO</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, empty, for holding up to 2 adapters</t>
+  </si>
+  <si>
+    <t>COWO</t>
+  </si>
+  <si>
+    <t>CZ8352-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-L122-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, LC/UPC, two pigtails, two duplex adapters</t>
+  </si>
+  <si>
+    <t>CZ8354-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-S101-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, SC/UPC, no pigtails, one adapter</t>
+  </si>
+  <si>
+    <t>CZ8364-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-L121-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, LC/UPC, two pigtails, one duplex adapter</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>CZ8126-000</t>
+  </si>
+  <si>
+    <t>RFP-1-30-S2-1-L-W-TE</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, SC/APC, 30 meters cable on spool, wall mount</t>
+  </si>
+  <si>
+    <t>CZ8128-000</t>
+  </si>
+  <si>
+    <t>RFP-0-00-S2-1-L-X-TE</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, SC/APC, no spool, wall mount</t>
+  </si>
+  <si>
+    <t>CV6986-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-L102-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, LC/UPC, no pigtails, two duplex adapters</t>
+  </si>
+  <si>
+    <t>EF7391-000</t>
+  </si>
+  <si>
+    <t>COWO-S211</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 1 SC/APC port, 1 pigtail</t>
+  </si>
+  <si>
+    <t>EG6472-001</t>
+  </si>
+  <si>
+    <t>SFP-S-S1</t>
+  </si>
+  <si>
+    <t>Variant of SFP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Easy Faceplate, SC/UPC</t>
+  </si>
+  <si>
+    <t>SFP</t>
+  </si>
+  <si>
+    <t>EG6473-001</t>
+  </si>
+  <si>
+    <t>SFP-S-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Easy Faceplate, SC/APC</t>
+  </si>
+  <si>
+    <t>EG8549-001</t>
+  </si>
+  <si>
+    <t>HFTP-N0-L221-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, LC/APC, two pigtails, one duplex adapter</t>
+  </si>
+  <si>
+    <t>EG9745-000</t>
+  </si>
+  <si>
+    <t>COWO-S212</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 2 SC/APC ports, 1 pigtail</t>
+  </si>
+  <si>
+    <t>EH1675-000</t>
+  </si>
+  <si>
+    <t>COWO-L121</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 2 LC/UPC port, 2 pigtails</t>
+  </si>
+  <si>
+    <t>EK1466-000</t>
+  </si>
+  <si>
+    <t>COWO-S101</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 1 SC/UPC port, no pigtails</t>
+  </si>
+  <si>
+    <t>EK1467-000</t>
+  </si>
+  <si>
+    <t>COWO-S202</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 2 SC/APC ports, no pigtails</t>
+  </si>
+  <si>
+    <t>EK3658-001</t>
+  </si>
+  <si>
+    <t>RFP-130L21LC-CS</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, LC/APC, 30 meters cable on spool, cavity mount</t>
+  </si>
+  <si>
+    <t>EK3659-001</t>
+  </si>
+  <si>
+    <t>RFP-160L21LC-CS</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, LC/APC, 60 meters cable on spool, cavity mount</t>
+  </si>
+  <si>
+    <t>EK3660-001</t>
+  </si>
+  <si>
+    <t>RFP-130L21LW-CS</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, LC/APC, 30 meters cable on spool, wall mount</t>
+  </si>
+  <si>
+    <t>EM2940-001</t>
+  </si>
+  <si>
+    <t>HFTP-N0-S202-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, SC/APC, no pigtails, two adapters</t>
+  </si>
+  <si>
+    <t>EM3000-001</t>
+  </si>
+  <si>
+    <t>HFTP-N0-L242-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, LC/APC, four pigtails, two duplex adapters</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>FTUO Fiber Termination Unit Outdoor Wall outlet</t>
+  </si>
+  <si>
+    <t>RapidFiber® Fiber Faceplate</t>
+  </si>
+  <si>
     <t>HTB2</t>
   </si>
   <si>
-    <t>Base Product</t>
-[...1 lines deleted...]
-  <si>
     <t>HTB2 Fiber Home Termination Box</t>
   </si>
   <si>
-    <t>Fiber wall outlet</t>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760252426</t>
+  </si>
+  <si>
+    <t>760252426</t>
+  </si>
+  <si>
+    <t>HFTP-AM-S222-E</t>
+  </si>
+  <si>
+    <t>Variant of HFTP-AM</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet, two SC/APC pigtails, two SC/APC adapters with shutter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760249280</t>
+  </si>
+  <si>
+    <t>760249280</t>
+  </si>
+  <si>
+    <t>HFTP-AM-S201-E</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet,  no pigtails, one SC/APC adapter with shutter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255134</t>
+  </si>
+  <si>
+    <t>760255134</t>
+  </si>
+  <si>
+    <t>BFTP-L263-A</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Wall-mountable Optic fiber outlet with 3 LC/APC shuttered Duplex adapters and 6 LC/APC pigtails, for ANT splice protection</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255137</t>
+  </si>
+  <si>
+    <t>760255137</t>
+  </si>
+  <si>
+    <t>BFTP-L213-A</t>
+  </si>
+  <si>
+    <t>Wall-mountable Optic fiber outlet with 3 LC/APC shuttered Duplex adapters and one LC/APC pigtail, for ANT splice protection</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255136</t>
+  </si>
+  <si>
+    <t>760255136</t>
+  </si>
+  <si>
+    <t>BFTP-L201-A</t>
+  </si>
+  <si>
+    <t>Wall-mountable Optic fiber outlet with one LC/APC shuttered Duplex adapter and no pigtails, for ANT splice protection</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255138</t>
+  </si>
+  <si>
+    <t>760255138</t>
+  </si>
+  <si>
+    <t>BFTP-L223-A</t>
+  </si>
+  <si>
+    <t>Wall-mountable Optic fiber outlet with 3 LC/APC shuttered Duplex adapters and 2 LC/APC pigtails, for ANT splice protection</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760249279</t>
+  </si>
+  <si>
+    <t>760249279</t>
+  </si>
+  <si>
+    <t>HFTP-AM-S211-E</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet, one SC/APC pigtail, one SC/APC adapter with shutter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760249281</t>
+  </si>
+  <si>
+    <t>760249281</t>
+  </si>
+  <si>
+    <t>HFTP-AM-NN00-E</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet, no pigtail, no adapter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760250531</t>
+  </si>
+  <si>
+    <t>760250531</t>
+  </si>
+  <si>
+    <t>HTB2-1F-SCAP-A1-P0-EXP</t>
+  </si>
+  <si>
+    <t>Variant of HTB2</t>
+  </si>
+  <si>
+    <t>HTB2 Home Termination Box with Patch capacity for 1 SC/APC connection and splice capacity up to 4 splices, SC/APC Adapter included, no pigtails included</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256167</t>
   </si>
   <si>
     <t>760256167</t>
   </si>
   <si>
     <t>HFTP-AM-L101-E</t>
   </si>
   <si>
-    <t>Variant of HFTP-AM</t>
-[...1 lines deleted...]
-  <si>
     <t>HFTP-AM Customer premises fiber wall outlet, no pigtails, one Duplex LC/UPC adapter with inner shutters</t>
   </si>
   <si>
-    <t>HFTP</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256170</t>
   </si>
   <si>
     <t>760256170</t>
   </si>
   <si>
     <t>HFTP-AM-L142-E</t>
   </si>
   <si>
     <t>HFTP-AM Customer premises fiber wall outlet, four pigtails, two Duplex LC/UPC adapters with inner shutters</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256173</t>
   </si>
   <si>
     <t>760256173</t>
   </si>
   <si>
     <t>HFTP-AM-L221-E</t>
   </si>
   <si>
     <t>HFTP-AM Customer premises fiber wall outlet, two pigtails, one Duplex LC/APC adapter with inner shutters</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256174</t>
   </si>
   <si>
     <t>760256174</t>
   </si>
   <si>
     <t>HFTP-AM-L242-E</t>
   </si>
   <si>
     <t>HFTP-AM Customer premises fiber wall outlet, four pigtails, two Duplex LC/APC adapter with inner shutters</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760249280</t>
-[...386 lines deleted...]
-    <t>Wall-mountable Optic fiber outlet with 3 LC/APC shuttered Duplex adapters and 2 LC/APC pigtails, for ANT splice protection</t>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760250805</t>
+  </si>
+  <si>
+    <t>760250805</t>
+  </si>
+  <si>
+    <t>HTB2-1F-SCPC-A1-P0-EXP</t>
+  </si>
+  <si>
+    <t>HTB2 Home Termination Box with Patch capacity for 1 SC/UPC connection and splice capacity up to 4 splices, SC/UPC Adapter included, no pigtails included</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255263</t>
+  </si>
+  <si>
+    <t>760255263</t>
+  </si>
+  <si>
+    <t>BFTP-L211-A</t>
+  </si>
+  <si>
+    <t>Wall-mountable Optic fiber outlet with one LC/APC shuttered Duplex adapter and one installed LC/APC pigtail, for ANT splice protection</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255133</t>
+  </si>
+  <si>
+    <t>760255133</t>
+  </si>
+  <si>
+    <t>BFTP-L203-A</t>
+  </si>
+  <si>
+    <t>Wall-mountable Optic fiber outlet with 3 LC/APC shuttered Duplex adapters and no pigtails, for ANT splice protection</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255135</t>
+  </si>
+  <si>
+    <t>760255135</t>
+  </si>
+  <si>
+    <t>BFTP-L202-A</t>
+  </si>
+  <si>
+    <t>Wall-mountable Optic fiber outlet with 2 LC/APC shuttered Duplex adapters and no pigtails, for ANT splice protection</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255139</t>
+  </si>
+  <si>
+    <t>760255139</t>
+  </si>
+  <si>
+    <t>BFTP-NN00-A</t>
+  </si>
+  <si>
+    <t>Wall-mountable Optic fiber outlet no adapters and no pigtails, for ANT splice protection</t>
+  </si>
+  <si>
+    <t>EG8549-002</t>
+  </si>
+  <si>
+    <t>HFTP-N0-L201-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, LC/APC, no pigtails, one duplex adapter</t>
+  </si>
+  <si>
+    <t>EH0702-000</t>
+  </si>
+  <si>
+    <t>COWO-S222</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 2 SC/APC ports, 2 pigtails</t>
+  </si>
+  <si>
+    <t>EK3661-001</t>
+  </si>
+  <si>
+    <t>RFP-160L21LW-CS</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, LC/APC, 60 meters cable on spool, wall mount</t>
+  </si>
+  <si>
+    <t>EM3000-002</t>
+  </si>
+  <si>
+    <t>HFTP-N0-L202-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, LC/APC, no pigtails, two duplex adapters</t>
+  </si>
+  <si>
+    <t>CS5615-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-S222-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, SC/APC, two pigtails, two adapters</t>
+  </si>
+  <si>
+    <t>CU7248-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-L111-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, LC/UPC, one pigtail, one duplex adapter</t>
+  </si>
+  <si>
+    <t>CV5880-001</t>
+  </si>
+  <si>
+    <t>RFP-0-00-S2-1-L-X-X-TM</t>
+  </si>
+  <si>
+    <t>CV4995-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-S201-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, SC/APC, no pigtails, one adapter</t>
+  </si>
+  <si>
+    <t>CW2640-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-S122-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, SC/UPC, two pigtails, two adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760250806</t>
+  </si>
+  <si>
+    <t>760250806</t>
+  </si>
+  <si>
+    <t>HTB2-1F-LCAP(D)-A1-P0-EXP</t>
+  </si>
+  <si>
+    <t>HTB2 Home Termination Box with Patch capacity for 1 duplex LC/APC connection and splice capacity up to 4 splices, LC/APC Adapter included, no pigtails included</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256171</t>
+  </si>
+  <si>
+    <t>760256171</t>
+  </si>
+  <si>
+    <t>HFTP-AM-L201-E</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet, no pigtails, one Duplex LC/APC adapter with inner shutters</t>
+  </si>
+  <si>
+    <t>CW5249-000</t>
+  </si>
+  <si>
+    <t>COWO-L102</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 4 LC/UPC ports, no pigtails</t>
+  </si>
+  <si>
+    <t>CK8650-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-S211-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, SC/APC, one pigtail, one adapter</t>
+  </si>
+  <si>
+    <t>CK9101-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-S102-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, SC/UPC, no pigtails, two adapters</t>
+  </si>
+  <si>
+    <t>CY9941-000</t>
+  </si>
+  <si>
+    <t>COWO-S111</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 1 SC/UPC port, 1 pigtail</t>
+  </si>
+  <si>
+    <t>CZ8124-000</t>
+  </si>
+  <si>
+    <t>RFP-1-30-S2-1-L-C-TE</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, SC/APC, 30 meters cable on spool, cavity mount</t>
+  </si>
+  <si>
+    <t>CZ8125-000</t>
+  </si>
+  <si>
+    <t>RFP-1-60-S2-1-L-C-TE</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, SC/APC, 60 meters cable on spool, cavity mount</t>
+  </si>
+  <si>
+    <t>CZ8127-000</t>
+  </si>
+  <si>
+    <t>RFP-1-60-S2-1-L-W-TE</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, SC/APC, 60 meters cable on spool, wall mount</t>
+  </si>
+  <si>
+    <t>COWO Fiber Customer Wall Outlet</t>
+  </si>
+  <si>
+    <t>HFTP-N0</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet</t>
+  </si>
+  <si>
+    <t>Fiber Optic Easy Faceplate, SC style adapter</t>
   </si>
   <si>
     <t>HFTP-AM</t>
   </si>
   <si>
     <t>HFTP-AM Customer premises fiber wall outlet</t>
   </si>
   <si>
-    <t>CS5615-000</t>
-[...110 lines deleted...]
-    <t>HFTP Customer premises fiber wall outlet, SC/UPC, no pigtails, two adapters</t>
+    <t>HTB3</t>
+  </si>
+  <si>
+    <t>Home Termination Box 3</t>
+  </si>
+  <si>
+    <t>Home Termination box for FTTH/LAN ODN termination.</t>
+  </si>
+  <si>
+    <t>FTX-70291251-01</t>
+  </si>
+  <si>
+    <t>COWO-L201</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 2 LC/APC ports, no pigtails</t>
+  </si>
+  <si>
+    <t>FTX-70291271-01</t>
+  </si>
+  <si>
+    <t>COWO-S201</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 1 SC/APC port, no pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103732</t>
+  </si>
+  <si>
+    <t>260103732</t>
+  </si>
+  <si>
+    <t>RFP-160S41LC-CS</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, pull &amp; click SC/APC, 60 meters cable on spool, cavity mount</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103729</t>
+  </si>
+  <si>
+    <t>260103729</t>
+  </si>
+  <si>
+    <t>RFP-130S41LW-CS</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, pull &amp; click SC/APC, 30 meters cable on spool, wall mount</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760235250</t>
   </si>
   <si>
     <t>760235250</t>
   </si>
   <si>
     <t>COWO-S102</t>
   </si>
   <si>
     <t>COWO Customer Wall Outlet, 2 SC/UPC ports, no pigtails</t>
   </si>
   <si>
-    <t>FTX-70291251-01</t>
-[...25 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256172</t>
   </si>
   <si>
     <t>760256172</t>
   </si>
   <si>
     <t>HFTP-AM-L202-E</t>
   </si>
   <si>
     <t>HFTP-AM Customer premises fiber wall outlet, no pigtails, two Duplex LC/APC adapters with inner shutters</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256168</t>
   </si>
   <si>
     <t>760256168</t>
   </si>
   <si>
     <t>HFTP-AM-L102-E</t>
   </si>
   <si>
     <t>HFTP-AM Customer premises fiber wall outlet, no pigtails, two Duplex LC/UPC adapters with inner shutters</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256169</t>
   </si>
   <si>
     <t>760256169</t>
   </si>
   <si>
     <t>HFTP-AM-L121-E</t>
   </si>
   <si>
     <t>HFTP-AM Customer premises fiber wall outlet, two pigtails, one Duplex LC/UPC adapter with inner shutters</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256175</t>
   </si>
   <si>
     <t>760256175</t>
   </si>
   <si>
     <t>HFTP-AM-LN00-E</t>
   </si>
   <si>
     <t>HFTP-AM Customer premises fiber wall outlet, no pigtails, no adapter, with the capacity to store for 4 splices</t>
-  </si>
-[...145 lines deleted...]
-    <t>HFTP-AM Customer premises fiber wall outlet, no pigtails, one Duplex LC/APC adapter with inner shutters</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1013,1836 +1013,1836 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J79" totalsRowShown="0">
   <autoFilter ref="A1:J79"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb2" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256167" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256170" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256173" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256174" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760249280" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760249279" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760249281" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/ftuo" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103730" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103731" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemef7391-000" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg6472-001" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/sfp" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg6473-001" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/sfp" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg8549-001" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg9745-000" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8354-000" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8364-000" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8126-000" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8128-000" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcv6986-000" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcy7021-000" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8352-000" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcr9106-000" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/ftuo" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeh1675-000" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek1466-000" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek1467-000" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek3658-001" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek3659-001" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek3660-001" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemem2940-001" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemem3000-001" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemck7246-000" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemck9100-000" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760252426" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760250531" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb2" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255134" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255137" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255136" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255138" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcs5615-000" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcu7248-000" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcy9941-000" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8124-000" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8125-000" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8127-000" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg8549-002" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcv5880-001" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcv4995-000" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcw2640-000" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcw5249-000" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemck8650-000" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemck9101-000" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760235250" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemftx-70291251-01" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemftx-70291271-01" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb3" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256172" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256168" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256169" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256175" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103732" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103729" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/sfp" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760250805" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb2" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760250806" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb2" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeh0702-000" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek3661-001" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemem3000-002" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255263" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255133" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255135" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255139" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256171" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemck7246-000" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemck9100-000" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcr9106-000" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/ftuo" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103730" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103731" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcy7021-000" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8352-000" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8354-000" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8364-000" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8126-000" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8128-000" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcv6986-000" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemef7391-000" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg6472-001" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/sfp" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg6473-001" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/sfp" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg8549-001" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg9745-000" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeh1675-000" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek1466-000" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek1467-000" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek3658-001" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek3659-001" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek3660-001" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemem2940-001" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemem3000-001" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/ftuo" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb2" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760252426" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760249280" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255134" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255137" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255136" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255138" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760249279" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760249281" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760250531" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb2" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256167" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256170" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256173" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256174" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760250805" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb2" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255263" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255133" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255135" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255139" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg8549-002" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeh0702-000" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek3661-001" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemem3000-002" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcs5615-000" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcu7248-000" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcv5880-001" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcv4995-000" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcw2640-000" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760250806" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb2" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256171" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcw5249-000" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemck8650-000" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemck9101-000" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcy9941-000" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8124-000" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8125-000" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8127-000" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/sfp" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb3" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemftx-70291251-01" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemftx-70291271-01" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103732" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103729" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760235250" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256172" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256168" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256169" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256175" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J79"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="18.84765625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="30" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="20.41796875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="20" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="149.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="27.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="B2" t="s">
         <v>11</v>
       </c>
+      <c r="C2" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G2" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H2" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>18</v>
       </c>
       <c r="G3" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H3" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B4" t="s">
+      <c r="D4" t="s">
         <v>22</v>
       </c>
-      <c r="C4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="G4" t="s">
         <v>23</v>
       </c>
-      <c r="G4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H4" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>27</v>
+        <v>28</v>
+      </c>
+      <c r="F5" t="s">
+        <v>29</v>
       </c>
       <c r="G5" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="H5" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F6" t="s">
         <v>29</v>
       </c>
-      <c r="B6" t="s">
+      <c r="G6" t="s">
         <v>30</v>
       </c>
-      <c r="C6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="H6" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="D7" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G7" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="H7" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="D8" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G8" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B9" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="D9" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="G9" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>47</v>
+      </c>
+      <c r="B10" t="s">
+        <v>48</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="G10" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>47</v>
+        <v>15</v>
+      </c>
+      <c r="J10" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>51</v>
+      </c>
+      <c r="B11" t="s">
+        <v>52</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>49</v>
+        <v>53</v>
+      </c>
+      <c r="F11" t="s">
+        <v>29</v>
       </c>
       <c r="G11" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="H11" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B12" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="D12" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F12" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="G12" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="H12" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="D13" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="G13" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B14" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
         <v>62</v>
       </c>
       <c r="G14" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="H14" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" t="s">
         <v>64</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C15" s="1" t="s">
+      <c r="D15" t="s">
         <v>66</v>
       </c>
-      <c r="D15" t="s">
+      <c r="G15" t="s">
         <v>67</v>
       </c>
-      <c r="G15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H15" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" t="s">
         <v>69</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D16" t="s">
         <v>70</v>
       </c>
-      <c r="C16" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G16" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="H16" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" t="s">
         <v>72</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D17" t="s">
         <v>73</v>
       </c>
-      <c r="C17" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G17" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" t="s">
+        <v>75</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18" t="s">
         <v>76</v>
       </c>
-      <c r="B18" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G18" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="H18" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B19" t="s">
+        <v>78</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19" t="s">
         <v>79</v>
       </c>
-      <c r="B19" t="s">
+      <c r="G19" t="s">
+        <v>40</v>
+      </c>
+      <c r="H19" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="12.75">
+      <c r="A20" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="C19" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D19" t="s">
+      <c r="B20" t="s">
         <v>81</v>
       </c>
-      <c r="G19" t="s">
-[...7 lines deleted...]
-      <c r="A20" s="1" t="s">
+      <c r="C20" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20" t="s">
         <v>82</v>
       </c>
-      <c r="B20" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G20" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="H20" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B21" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="D21" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>85</v>
       </c>
       <c r="G21" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="H21" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B22" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="D22" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="F22" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="G22" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="H22" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B23" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>74</v>
+        <v>27</v>
       </c>
       <c r="D23" t="s">
-        <v>94</v>
+        <v>91</v>
+      </c>
+      <c r="F23" t="s">
+        <v>29</v>
       </c>
       <c r="G23" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="H23" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="B24" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="D24" t="s">
-        <v>97</v>
+        <v>94</v>
+      </c>
+      <c r="F24" t="s">
+        <v>29</v>
       </c>
       <c r="G24" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
       <c r="H24" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="B25" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="D25" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="G25" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H25" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="B26" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="D26" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="G26" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="H26" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>105</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>23</v>
+      </c>
+      <c r="C27" t="s">
+        <v>101</v>
       </c>
       <c r="D27" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="G27" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="H27" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>30</v>
+      </c>
+      <c r="C28" t="s">
+        <v>101</v>
       </c>
       <c r="D28" t="s">
-        <v>110</v>
+        <v>103</v>
+      </c>
+      <c r="F28" t="s">
+        <v>29</v>
       </c>
       <c r="G28" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
       <c r="H28" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>104</v>
+      </c>
+      <c r="C29" t="s">
+        <v>101</v>
       </c>
       <c r="D29" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="G29" t="s">
-        <v>63</v>
+        <v>104</v>
       </c>
       <c r="H29" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="B30" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>53</v>
+        <v>109</v>
       </c>
       <c r="D30" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>110</v>
       </c>
       <c r="G30" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="H30" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="B31" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>53</v>
+        <v>109</v>
       </c>
       <c r="D31" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>114</v>
       </c>
       <c r="G31" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="H31" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B32" t="s">
+        <v>117</v>
+      </c>
+      <c r="C32" t="s">
+        <v>118</v>
+      </c>
+      <c r="D32" t="s">
+        <v>119</v>
+      </c>
+      <c r="E32" t="s">
         <v>120</v>
       </c>
-      <c r="B32" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H32" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B33" t="s">
         <v>123</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
+        <v>118</v>
+      </c>
+      <c r="D33" t="s">
         <v>124</v>
       </c>
-      <c r="C33" s="1" t="s">
-[...6 lines deleted...]
-        <v>19</v>
+      <c r="E33" t="s">
+        <v>120</v>
       </c>
       <c r="H33" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
         <v>126</v>
       </c>
       <c r="B34" t="s">
         <v>127</v>
       </c>
-      <c r="C34" s="1" t="s">
-        <v>74</v>
+      <c r="C34" t="s">
+        <v>118</v>
       </c>
       <c r="D34" t="s">
         <v>128</v>
       </c>
-      <c r="G34" t="s">
-        <v>19</v>
+      <c r="E34" t="s">
+        <v>120</v>
       </c>
       <c r="H34" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B35" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>131</v>
+      </c>
+      <c r="C35" t="s">
+        <v>118</v>
       </c>
       <c r="D35" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>132</v>
+      </c>
+      <c r="E35" t="s">
+        <v>120</v>
       </c>
       <c r="H35" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B36" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>74</v>
+        <v>109</v>
       </c>
       <c r="D36" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="G36" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H36" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B37" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>17</v>
+        <v>109</v>
       </c>
       <c r="D37" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="G37" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H37" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B38" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D38" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="G38" t="s">
-        <v>10</v>
+        <v>104</v>
       </c>
       <c r="H38" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B39" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>148</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>109</v>
       </c>
       <c r="D39" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="E39" t="s">
         <v>149</v>
       </c>
+      <c r="G39" t="s">
+        <v>14</v>
+      </c>
       <c r="H39" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
         <v>151</v>
       </c>
       <c r="B40" t="s">
         <v>152</v>
       </c>
-      <c r="C40" t="s">
-        <v>147</v>
+      <c r="C40" s="1" t="s">
+        <v>109</v>
       </c>
       <c r="D40" t="s">
         <v>153</v>
       </c>
-      <c r="E40" t="s">
-        <v>149</v>
+      <c r="G40" t="s">
+        <v>14</v>
       </c>
       <c r="H40" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
         <v>155</v>
       </c>
       <c r="B41" t="s">
         <v>156</v>
       </c>
-      <c r="C41" t="s">
-        <v>147</v>
+      <c r="C41" s="1" t="s">
+        <v>109</v>
       </c>
       <c r="D41" t="s">
         <v>157</v>
       </c>
-      <c r="E41" t="s">
-        <v>149</v>
+      <c r="G41" t="s">
+        <v>14</v>
       </c>
       <c r="H41" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
         <v>159</v>
       </c>
       <c r="B42" t="s">
         <v>160</v>
       </c>
-      <c r="C42" t="s">
-        <v>147</v>
+      <c r="C42" s="1" t="s">
+        <v>109</v>
       </c>
       <c r="D42" t="s">
         <v>161</v>
       </c>
-      <c r="E42" t="s">
-        <v>149</v>
+      <c r="G42" t="s">
+        <v>14</v>
       </c>
       <c r="H42" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>163</v>
+      </c>
+      <c r="B43" t="s">
+        <v>164</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>144</v>
       </c>
       <c r="D43" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="G43" t="s">
-        <v>19</v>
+        <v>104</v>
       </c>
       <c r="H43" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B44" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>168</v>
+      </c>
+      <c r="C44" t="s">
+        <v>118</v>
       </c>
       <c r="D44" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>169</v>
+      </c>
+      <c r="E44" t="s">
+        <v>120</v>
       </c>
       <c r="H44" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B45" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>172</v>
+      </c>
+      <c r="C45" t="s">
+        <v>118</v>
       </c>
       <c r="D45" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>173</v>
+      </c>
+      <c r="E45" t="s">
+        <v>120</v>
       </c>
       <c r="H45" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="B46" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>176</v>
+      </c>
+      <c r="C46" t="s">
+        <v>118</v>
       </c>
       <c r="D46" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>177</v>
+      </c>
+      <c r="E46" t="s">
+        <v>120</v>
       </c>
       <c r="H46" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="B47" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>180</v>
+      </c>
+      <c r="C47" t="s">
+        <v>118</v>
       </c>
       <c r="D47" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-        <v>44</v>
+        <v>181</v>
+      </c>
+      <c r="E47" t="s">
+        <v>120</v>
       </c>
       <c r="H47" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="B48" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="D48" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>184</v>
       </c>
       <c r="G48" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="H48" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="B49" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="D49" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>187</v>
       </c>
       <c r="G49" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="H49" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="B50" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>74</v>
+        <v>27</v>
       </c>
       <c r="D50" t="s">
-        <v>184</v>
+        <v>190</v>
+      </c>
+      <c r="F50" t="s">
+        <v>29</v>
       </c>
       <c r="G50" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="H50" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="B51" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="D51" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>193</v>
       </c>
       <c r="G51" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="H51" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="B52" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="D52" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="G52" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H52" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="B53" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="D53" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="G53" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H53" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="B54" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="D54" t="s">
-        <v>195</v>
+        <v>56</v>
+      </c>
+      <c r="F54" t="s">
+        <v>29</v>
       </c>
       <c r="G54" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
       <c r="H54" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="B55" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="D55" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="G55" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H55" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="B56" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="D56" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="G56" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H56" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="B57" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="D57" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="G57" t="s">
-        <v>63</v>
+        <v>104</v>
       </c>
       <c r="H57" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
       <c r="B58" t="s">
-        <v>207</v>
+        <v>214</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>61</v>
+        <v>109</v>
       </c>
       <c r="D58" t="s">
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="G58" t="s">
-        <v>63</v>
+        <v>14</v>
       </c>
       <c r="H58" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>209</v>
+        <v>216</v>
       </c>
       <c r="B59" t="s">
-        <v>210</v>
+        <v>217</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="D59" t="s">
-        <v>211</v>
+        <v>218</v>
       </c>
       <c r="G59" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="H59" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
       <c r="B60" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>220</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D60" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="G60" t="s">
-        <v>212</v>
+        <v>14</v>
       </c>
       <c r="H60" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="B61" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="D61" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="G61" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H61" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="B62" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="D62" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="G62" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="H62" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="B63" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D63" t="s">
-        <v>226</v>
+        <v>230</v>
+      </c>
+      <c r="F63" t="s">
+        <v>29</v>
       </c>
       <c r="G63" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="H63" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="B64" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D64" t="s">
-        <v>230</v>
+        <v>233</v>
+      </c>
+      <c r="F64" t="s">
+        <v>29</v>
       </c>
       <c r="G64" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="H64" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B65" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="D65" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="F65" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="G65" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="H65" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="B66" t="s">
+        <v>40</v>
+      </c>
+      <c r="C66" t="s">
+        <v>101</v>
+      </c>
+      <c r="D66" t="s">
         <v>237</v>
       </c>
-      <c r="C66" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G66" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="H66" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>63</v>
+        <v>238</v>
       </c>
       <c r="C67" t="s">
-        <v>11</v>
+        <v>101</v>
       </c>
       <c r="D67" t="s">
         <v>239</v>
       </c>
       <c r="G67" t="s">
-        <v>63</v>
+        <v>14</v>
       </c>
       <c r="H67" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C68" t="s">
+        <v>101</v>
+      </c>
+      <c r="D68" t="s">
         <v>240</v>
       </c>
-      <c r="C68" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G68" t="s">
-        <v>19</v>
+        <v>67</v>
       </c>
       <c r="H68" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>68</v>
+        <v>241</v>
       </c>
       <c r="C69" t="s">
-        <v>11</v>
+        <v>101</v>
       </c>
       <c r="D69" t="s">
         <v>242</v>
       </c>
       <c r="G69" t="s">
-        <v>68</v>
+        <v>14</v>
       </c>
       <c r="H69" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="B70" t="s">
         <v>244</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" t="s">
+        <v>118</v>
+      </c>
+      <c r="D70" t="s">
         <v>245</v>
       </c>
-      <c r="C70" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G70" t="s">
-        <v>10</v>
+        <v>243</v>
       </c>
       <c r="H70" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="B71" t="s">
+        <v>247</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D71" t="s">
         <v>248</v>
       </c>
-      <c r="B71" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G71" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="H71" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="B72" t="s">
+        <v>250</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72" t="s">
         <v>251</v>
       </c>
-      <c r="B72" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G72" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="H72" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="B73" t="s">
         <v>254</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D73" t="s">
         <v>255</v>
       </c>
-      <c r="C73" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F73" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="G73" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="H73" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
         <v>257</v>
       </c>
       <c r="B74" t="s">
         <v>258</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>74</v>
+        <v>27</v>
       </c>
       <c r="D74" t="s">
         <v>259</v>
       </c>
+      <c r="F74" t="s">
+        <v>29</v>
+      </c>
       <c r="G74" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="H74" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
         <v>261</v>
       </c>
       <c r="B75" t="s">
         <v>262</v>
       </c>
-      <c r="C75" t="s">
-        <v>147</v>
+      <c r="C75" s="1" t="s">
+        <v>38</v>
       </c>
       <c r="D75" t="s">
         <v>263</v>
       </c>
-      <c r="E75" t="s">
-        <v>149</v>
+      <c r="G75" t="s">
+        <v>40</v>
       </c>
       <c r="H75" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
         <v>265</v>
       </c>
       <c r="B76" t="s">
         <v>266</v>
       </c>
-      <c r="C76" t="s">
-        <v>147</v>
+      <c r="C76" s="1" t="s">
+        <v>109</v>
       </c>
       <c r="D76" t="s">
         <v>267</v>
       </c>
-      <c r="E76" t="s">
-        <v>149</v>
+      <c r="G76" t="s">
+        <v>14</v>
       </c>
       <c r="H76" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
         <v>269</v>
       </c>
       <c r="B77" t="s">
         <v>270</v>
       </c>
-      <c r="C77" t="s">
-        <v>147</v>
+      <c r="C77" s="1" t="s">
+        <v>109</v>
       </c>
       <c r="D77" t="s">
         <v>271</v>
       </c>
-      <c r="E77" t="s">
-        <v>149</v>
+      <c r="G77" t="s">
+        <v>14</v>
       </c>
       <c r="H77" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
         <v>273</v>
       </c>
       <c r="B78" t="s">
         <v>274</v>
       </c>
-      <c r="C78" t="s">
-        <v>147</v>
+      <c r="C78" s="1" t="s">
+        <v>109</v>
       </c>
       <c r="D78" t="s">
         <v>275</v>
       </c>
-      <c r="E78" t="s">
-        <v>149</v>
+      <c r="G78" t="s">
+        <v>14</v>
       </c>
       <c r="H78" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
         <v>277</v>
       </c>
       <c r="B79" t="s">
         <v>278</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>17</v>
+        <v>109</v>
       </c>
       <c r="D79" t="s">
         <v>279</v>
       </c>
       <c r="G79" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H79" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="HTB2"/>
-[...137 lines deleted...]
-    <hyperlink ref="A79" r:id="rId139" display="760256171"/>
+    <hyperlink ref="A2" r:id="rId1" display="CK7246-000"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A3" r:id="rId3" display="CK9100-000"/>
+    <hyperlink ref="C3" r:id="rId4" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A4" r:id="rId5" display="CR9106-000"/>
+    <hyperlink ref="C4" r:id="rId6" display="Variant of FTUO"/>
+    <hyperlink ref="A5" r:id="rId7" display="260103730"/>
+    <hyperlink ref="C5" r:id="rId8" display="Variant of RFP"/>
+    <hyperlink ref="A6" r:id="rId9" display="260103731"/>
+    <hyperlink ref="C6" r:id="rId10" display="Variant of RFP"/>
+    <hyperlink ref="A7" r:id="rId11" display="CY7021-000"/>
+    <hyperlink ref="C7" r:id="rId12" display="Variant of COWO"/>
+    <hyperlink ref="A8" r:id="rId13" display="CZ8352-000"/>
+    <hyperlink ref="C8" r:id="rId14" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A9" r:id="rId15" display="CZ8354-000"/>
+    <hyperlink ref="C9" r:id="rId16" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A10" r:id="rId17" display="CZ8364-000"/>
+    <hyperlink ref="C10" r:id="rId18" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A11" r:id="rId19" display="CZ8126-000"/>
+    <hyperlink ref="C11" r:id="rId20" display="Variant of RFP"/>
+    <hyperlink ref="A12" r:id="rId21" display="CZ8128-000"/>
+    <hyperlink ref="C12" r:id="rId22" display="Variant of RFP"/>
+    <hyperlink ref="A13" r:id="rId23" display="CV6986-000"/>
+    <hyperlink ref="C13" r:id="rId24" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A14" r:id="rId25" display="EF7391-000"/>
+    <hyperlink ref="C14" r:id="rId26" display="Variant of COWO"/>
+    <hyperlink ref="A15" r:id="rId27" display="EG6472-001"/>
+    <hyperlink ref="C15" r:id="rId28" display="Variant of SFP"/>
+    <hyperlink ref="A16" r:id="rId29" display="EG6473-001"/>
+    <hyperlink ref="C16" r:id="rId30" display="Variant of SFP"/>
+    <hyperlink ref="A17" r:id="rId31" display="EG8549-001"/>
+    <hyperlink ref="C17" r:id="rId32" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A18" r:id="rId33" display="EG9745-000"/>
+    <hyperlink ref="C18" r:id="rId34" display="Variant of COWO"/>
+    <hyperlink ref="A19" r:id="rId35" display="EH1675-000"/>
+    <hyperlink ref="C19" r:id="rId36" display="Variant of COWO"/>
+    <hyperlink ref="A20" r:id="rId37" display="EK1466-000"/>
+    <hyperlink ref="C20" r:id="rId38" display="Variant of COWO"/>
+    <hyperlink ref="A21" r:id="rId39" display="EK1467-000"/>
+    <hyperlink ref="C21" r:id="rId40" display="Variant of COWO"/>
+    <hyperlink ref="A22" r:id="rId41" display="EK3658-001"/>
+    <hyperlink ref="C22" r:id="rId42" display="Variant of RFP"/>
+    <hyperlink ref="A23" r:id="rId43" display="EK3659-001"/>
+    <hyperlink ref="C23" r:id="rId44" display="Variant of RFP"/>
+    <hyperlink ref="A24" r:id="rId45" display="EK3660-001"/>
+    <hyperlink ref="C24" r:id="rId46" display="Variant of RFP"/>
+    <hyperlink ref="A25" r:id="rId47" display="EM2940-001"/>
+    <hyperlink ref="C25" r:id="rId48" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A26" r:id="rId49" display="EM3000-001"/>
+    <hyperlink ref="C26" r:id="rId50" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A27" r:id="rId51" display="FTUO"/>
+    <hyperlink ref="A28" r:id="rId52" display="RFP"/>
+    <hyperlink ref="A29" r:id="rId53" display="HTB2"/>
+    <hyperlink ref="A30" r:id="rId54" display="760252426"/>
+    <hyperlink ref="C30" r:id="rId55" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A31" r:id="rId56" display="760249280"/>
+    <hyperlink ref="C31" r:id="rId57" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A32" r:id="rId58" display="760255134"/>
+    <hyperlink ref="A33" r:id="rId59" display="760255137"/>
+    <hyperlink ref="A34" r:id="rId60" display="760255136"/>
+    <hyperlink ref="A35" r:id="rId61" display="760255138"/>
+    <hyperlink ref="A36" r:id="rId62" display="760249279"/>
+    <hyperlink ref="C36" r:id="rId63" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A37" r:id="rId64" display="760249281"/>
+    <hyperlink ref="C37" r:id="rId65" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A38" r:id="rId66" display="760250531"/>
+    <hyperlink ref="C38" r:id="rId67" display="Variant of HTB2"/>
+    <hyperlink ref="A39" r:id="rId68" display="760256167"/>
+    <hyperlink ref="C39" r:id="rId69" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A40" r:id="rId70" display="760256170"/>
+    <hyperlink ref="C40" r:id="rId71" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A41" r:id="rId72" display="760256173"/>
+    <hyperlink ref="C41" r:id="rId73" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A42" r:id="rId74" display="760256174"/>
+    <hyperlink ref="C42" r:id="rId75" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A43" r:id="rId76" display="760250805"/>
+    <hyperlink ref="C43" r:id="rId77" display="Variant of HTB2"/>
+    <hyperlink ref="A44" r:id="rId78" display="760255263"/>
+    <hyperlink ref="A45" r:id="rId79" display="760255133"/>
+    <hyperlink ref="A46" r:id="rId80" display="760255135"/>
+    <hyperlink ref="A47" r:id="rId81" display="760255139"/>
+    <hyperlink ref="A48" r:id="rId82" display="EG8549-002"/>
+    <hyperlink ref="C48" r:id="rId83" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A49" r:id="rId84" display="EH0702-000"/>
+    <hyperlink ref="C49" r:id="rId85" display="Variant of COWO"/>
+    <hyperlink ref="A50" r:id="rId86" display="EK3661-001"/>
+    <hyperlink ref="C50" r:id="rId87" display="Variant of RFP"/>
+    <hyperlink ref="A51" r:id="rId88" display="EM3000-002"/>
+    <hyperlink ref="C51" r:id="rId89" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A52" r:id="rId90" display="CS5615-000"/>
+    <hyperlink ref="C52" r:id="rId91" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A53" r:id="rId92" display="CU7248-000"/>
+    <hyperlink ref="C53" r:id="rId93" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A54" r:id="rId94" display="CV5880-001"/>
+    <hyperlink ref="C54" r:id="rId95" display="Variant of RFP"/>
+    <hyperlink ref="A55" r:id="rId96" display="CV4995-000"/>
+    <hyperlink ref="C55" r:id="rId97" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A56" r:id="rId98" display="CW2640-000"/>
+    <hyperlink ref="C56" r:id="rId99" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A57" r:id="rId100" display="760250806"/>
+    <hyperlink ref="C57" r:id="rId101" display="Variant of HTB2"/>
+    <hyperlink ref="A58" r:id="rId102" display="760256171"/>
+    <hyperlink ref="C58" r:id="rId103" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A59" r:id="rId104" display="CW5249-000"/>
+    <hyperlink ref="C59" r:id="rId105" display="Variant of COWO"/>
+    <hyperlink ref="A60" r:id="rId106" display="CK8650-000"/>
+    <hyperlink ref="C60" r:id="rId107" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A61" r:id="rId108" display="CK9101-000"/>
+    <hyperlink ref="C61" r:id="rId109" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A62" r:id="rId110" display="CY9941-000"/>
+    <hyperlink ref="C62" r:id="rId111" display="Variant of COWO"/>
+    <hyperlink ref="A63" r:id="rId112" display="CZ8124-000"/>
+    <hyperlink ref="C63" r:id="rId113" display="Variant of RFP"/>
+    <hyperlink ref="A64" r:id="rId114" display="CZ8125-000"/>
+    <hyperlink ref="C64" r:id="rId115" display="Variant of RFP"/>
+    <hyperlink ref="A65" r:id="rId116" display="CZ8127-000"/>
+    <hyperlink ref="C65" r:id="rId117" display="Variant of RFP"/>
+    <hyperlink ref="A66" r:id="rId118" display="COWO"/>
+    <hyperlink ref="A67" r:id="rId119" display="HFTP-N0"/>
+    <hyperlink ref="A68" r:id="rId120" display="SFP"/>
+    <hyperlink ref="A69" r:id="rId121" display="HFTP-AM"/>
+    <hyperlink ref="A70" r:id="rId122" display="HTB3"/>
+    <hyperlink ref="A71" r:id="rId123" display="FTX-70291251-01"/>
+    <hyperlink ref="C71" r:id="rId124" display="Variant of COWO"/>
+    <hyperlink ref="A72" r:id="rId125" display="FTX-70291271-01"/>
+    <hyperlink ref="C72" r:id="rId126" display="Variant of COWO"/>
+    <hyperlink ref="A73" r:id="rId127" display="260103732"/>
+    <hyperlink ref="C73" r:id="rId128" display="Variant of RFP"/>
+    <hyperlink ref="A74" r:id="rId129" display="260103729"/>
+    <hyperlink ref="C74" r:id="rId130" display="Variant of RFP"/>
+    <hyperlink ref="A75" r:id="rId131" display="760235250"/>
+    <hyperlink ref="C75" r:id="rId132" display="Variant of COWO"/>
+    <hyperlink ref="A76" r:id="rId133" display="760256172"/>
+    <hyperlink ref="C76" r:id="rId134" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A77" r:id="rId135" display="760256168"/>
+    <hyperlink ref="C77" r:id="rId136" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A78" r:id="rId137" display="760256169"/>
+    <hyperlink ref="C78" r:id="rId138" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A79" r:id="rId139" display="760256175"/>
     <hyperlink ref="C79" r:id="rId140" display="Variant of HFTP-AM"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId141"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>