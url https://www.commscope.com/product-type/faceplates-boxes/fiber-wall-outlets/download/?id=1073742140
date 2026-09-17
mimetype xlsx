--- v1 (2026-07-28)
+++ v2 (2026-09-17)
@@ -43,858 +43,858 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>RFP</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>RapidFiber® Fiber Faceplate</t>
+  </si>
+  <si>
+    <t>RapidFiber®</t>
+  </si>
+  <si>
+    <t>Fiber wall outlet | with cable</t>
+  </si>
+  <si>
+    <t>FTUO</t>
+  </si>
+  <si>
+    <t>FTUO Fiber Termination Unit Outdoor Wall outlet</t>
+  </si>
+  <si>
+    <t>Fiber wall outlet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760249280</t>
+  </si>
+  <si>
+    <t>760249280</t>
+  </si>
+  <si>
+    <t>HFTP-AM-S201-E</t>
+  </si>
+  <si>
+    <t>Variant of HFTP-AM</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet,  no pigtails, one SC/APC adapter with shutter</t>
+  </si>
+  <si>
+    <t>HFTP</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760252426</t>
+  </si>
+  <si>
+    <t>760252426</t>
+  </si>
+  <si>
+    <t>HFTP-AM-S222-E</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet, two SC/APC pigtails, two SC/APC adapters with shutter</t>
+  </si>
+  <si>
+    <t>CZ8128-000</t>
+  </si>
+  <si>
+    <t>RFP-0-00-S2-1-L-X-TE</t>
+  </si>
+  <si>
+    <t>Variant of RFP</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, SC/APC, no spool, wall mount</t>
+  </si>
+  <si>
+    <t>EF7391-000</t>
+  </si>
+  <si>
+    <t>COWO-S211</t>
+  </si>
+  <si>
+    <t>Variant of COWO</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 1 SC/APC port, 1 pigtail</t>
+  </si>
+  <si>
+    <t>COWO</t>
+  </si>
+  <si>
+    <t>CY7021-000</t>
+  </si>
+  <si>
+    <t>COWO-NN00</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, empty, for holding up to 2 adapters</t>
+  </si>
+  <si>
+    <t>CZ8352-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-L122-E</t>
+  </si>
+  <si>
+    <t>Variant of HFTP-N0</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, LC/UPC, two pigtails, two duplex adapters</t>
+  </si>
+  <si>
+    <t>CV6986-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-L102-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, LC/UPC, no pigtails, two duplex adapters</t>
+  </si>
+  <si>
+    <t>EG6472-001</t>
+  </si>
+  <si>
+    <t>SFP-S-S1</t>
+  </si>
+  <si>
+    <t>Variant of SFP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Easy Faceplate, SC/UPC</t>
+  </si>
+  <si>
+    <t>SFP</t>
+  </si>
+  <si>
+    <t>EG6473-001</t>
+  </si>
+  <si>
+    <t>SFP-S-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Easy Faceplate, SC/APC</t>
+  </si>
+  <si>
+    <t>EG8549-001</t>
+  </si>
+  <si>
+    <t>HFTP-N0-L221-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, LC/APC, two pigtails, one duplex adapter</t>
+  </si>
+  <si>
+    <t>EG9745-000</t>
+  </si>
+  <si>
+    <t>COWO-S212</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 2 SC/APC ports, 1 pigtail</t>
+  </si>
+  <si>
+    <t>EH1675-000</t>
+  </si>
+  <si>
+    <t>COWO-L121</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 2 LC/UPC port, 2 pigtails</t>
+  </si>
+  <si>
+    <t>EK1466-000</t>
+  </si>
+  <si>
+    <t>COWO-S101</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 1 SC/UPC port, no pigtails</t>
+  </si>
+  <si>
+    <t>EK1467-000</t>
+  </si>
+  <si>
+    <t>COWO-S202</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 2 SC/APC ports, no pigtails</t>
+  </si>
+  <si>
+    <t>EK3658-001</t>
+  </si>
+  <si>
+    <t>RFP-130L21LC-CS</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, LC/APC, 30 meters cable on spool, cavity mount</t>
+  </si>
+  <si>
+    <t>EK3659-001</t>
+  </si>
+  <si>
+    <t>RFP-160L21LC-CS</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, LC/APC, 60 meters cable on spool, cavity mount</t>
+  </si>
+  <si>
+    <t>EK3660-001</t>
+  </si>
+  <si>
+    <t>RFP-130L21LW-CS</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, LC/APC, 30 meters cable on spool, wall mount</t>
+  </si>
+  <si>
+    <t>EM2940-001</t>
+  </si>
+  <si>
+    <t>HFTP-N0-S202-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, SC/APC, no pigtails, two adapters</t>
+  </si>
+  <si>
+    <t>EM3000-001</t>
+  </si>
+  <si>
+    <t>HFTP-N0-L242-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, LC/APC, four pigtails, two duplex adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760249279</t>
+  </si>
+  <si>
+    <t>760249279</t>
+  </si>
+  <si>
+    <t>HFTP-AM-S211-E</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet, one SC/APC pigtail, one SC/APC adapter with shutter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760249281</t>
+  </si>
+  <si>
+    <t>760249281</t>
+  </si>
+  <si>
+    <t>HFTP-AM-NN00-E</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet, no pigtail, no adapter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255134</t>
+  </si>
+  <si>
+    <t>760255134</t>
+  </si>
+  <si>
+    <t>BFTP-L263-A</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Wall-mountable Optic fiber outlet with 3 LC/APC shuttered Duplex adapters and 6 LC/APC pigtails, for ANT splice protection</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255137</t>
+  </si>
+  <si>
+    <t>760255137</t>
+  </si>
+  <si>
+    <t>BFTP-L213-A</t>
+  </si>
+  <si>
+    <t>Wall-mountable Optic fiber outlet with 3 LC/APC shuttered Duplex adapters and one LC/APC pigtail, for ANT splice protection</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255136</t>
+  </si>
+  <si>
+    <t>760255136</t>
+  </si>
+  <si>
+    <t>BFTP-L201-A</t>
+  </si>
+  <si>
+    <t>Wall-mountable Optic fiber outlet with one LC/APC shuttered Duplex adapter and no pigtails, for ANT splice protection</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255138</t>
+  </si>
+  <si>
+    <t>760255138</t>
+  </si>
+  <si>
+    <t>BFTP-L223-A</t>
+  </si>
+  <si>
+    <t>Wall-mountable Optic fiber outlet with 3 LC/APC shuttered Duplex adapters and 2 LC/APC pigtails, for ANT splice protection</t>
+  </si>
+  <si>
     <t>CK7246-000</t>
   </si>
   <si>
     <t>HFTP-N0-NN00-E</t>
   </si>
   <si>
-    <t>Variant of HFTP-N0</t>
-[...1 lines deleted...]
-  <si>
     <t>HFTP Customer premises fiber wall outlet, no adapters, no pigtails, for splicing only</t>
   </si>
   <si>
-    <t>HFTP</t>
-[...4 lines deleted...]
-  <si>
     <t>CK9100-000</t>
   </si>
   <si>
     <t>HFTP-N0-S111-E</t>
   </si>
   <si>
     <t>HFTP Customer premises fiber wall outlet, SC/UPC, one pigtail, one adapter</t>
   </si>
   <si>
+    <t>HTB2</t>
+  </si>
+  <si>
+    <t>HTB2 Fiber Home Termination Box</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103730</t>
+  </si>
+  <si>
+    <t>260103730</t>
+  </si>
+  <si>
+    <t>RFP-160S41LW-CS</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, pull &amp; click SC/APC, 60 meters cable on spool, wall mount</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103731</t>
+  </si>
+  <si>
+    <t>260103731</t>
+  </si>
+  <si>
+    <t>RFP-130S41LC-CS</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, pull &amp; click SC/APC, 30 meters cable on spool, cavity mount</t>
+  </si>
+  <si>
+    <t>CZ8354-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-S101-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, SC/UPC, no pigtails, one adapter</t>
+  </si>
+  <si>
+    <t>CZ8364-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-L121-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, LC/UPC, two pigtails, one duplex adapter</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>CZ8126-000</t>
+  </si>
+  <si>
+    <t>RFP-1-30-S2-1-L-W-TE</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, SC/APC, 30 meters cable on spool, wall mount</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760250531</t>
+  </si>
+  <si>
+    <t>760250531</t>
+  </si>
+  <si>
+    <t>HTB2-1F-SCAP-A1-P0-EXP</t>
+  </si>
+  <si>
+    <t>Variant of HTB2</t>
+  </si>
+  <si>
+    <t>HTB2 Home Termination Box with Patch capacity for 1 SC/APC connection and splice capacity up to 4 splices, SC/APC Adapter included, no pigtails included</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256167</t>
+  </si>
+  <si>
+    <t>760256167</t>
+  </si>
+  <si>
+    <t>HFTP-AM-L101-E</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet, no pigtails, one Duplex LC/UPC adapter with inner shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256170</t>
+  </si>
+  <si>
+    <t>760256170</t>
+  </si>
+  <si>
+    <t>HFTP-AM-L142-E</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet, four pigtails, two Duplex LC/UPC adapters with inner shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256173</t>
+  </si>
+  <si>
+    <t>760256173</t>
+  </si>
+  <si>
+    <t>HFTP-AM-L221-E</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet, two pigtails, one Duplex LC/APC adapter with inner shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256174</t>
+  </si>
+  <si>
+    <t>760256174</t>
+  </si>
+  <si>
+    <t>HFTP-AM-L242-E</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet, four pigtails, two Duplex LC/APC adapter with inner shutters</t>
+  </si>
+  <si>
     <t>CR9106-000</t>
   </si>
   <si>
     <t>FTUO-M-U-NN-1</t>
   </si>
   <si>
     <t>Variant of FTUO</t>
   </si>
   <si>
     <t>FTUO Fiber Termination Unit Outdoor Wall outlet with universal splice holder for 8 splices</t>
   </si>
   <si>
-    <t>FTUO</t>
-[...413 lines deleted...]
-    <t>HFTP-AM Customer premises fiber wall outlet, four pigtails, two Duplex LC/APC adapter with inner shutters</t>
+    <t>HFTP-AM</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet</t>
+  </si>
+  <si>
+    <t>HTB3</t>
+  </si>
+  <si>
+    <t>Home Termination Box 3</t>
+  </si>
+  <si>
+    <t>Home Termination box for FTTH/LAN ODN termination.</t>
+  </si>
+  <si>
+    <t>FTX-70291251-01</t>
+  </si>
+  <si>
+    <t>COWO-L201</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 2 LC/APC ports, no pigtails</t>
+  </si>
+  <si>
+    <t>FTX-70291271-01</t>
+  </si>
+  <si>
+    <t>COWO-S201</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 1 SC/APC port, no pigtails</t>
+  </si>
+  <si>
+    <t>Fiber Optic Easy Faceplate, SC style adapter</t>
+  </si>
+  <si>
+    <t>COWO Fiber Customer Wall Outlet</t>
+  </si>
+  <si>
+    <t>HFTP-N0</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760250805</t>
   </si>
   <si>
     <t>760250805</t>
   </si>
   <si>
     <t>HTB2-1F-SCPC-A1-P0-EXP</t>
   </si>
   <si>
     <t>HTB2 Home Termination Box with Patch capacity for 1 SC/UPC connection and splice capacity up to 4 splices, SC/UPC Adapter included, no pigtails included</t>
   </si>
   <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256172</t>
+  </si>
+  <si>
+    <t>760256172</t>
+  </si>
+  <si>
+    <t>HFTP-AM-L202-E</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet, no pigtails, two Duplex LC/APC adapters with inner shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256168</t>
+  </si>
+  <si>
+    <t>760256168</t>
+  </si>
+  <si>
+    <t>HFTP-AM-L102-E</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet, no pigtails, two Duplex LC/UPC adapters with inner shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256169</t>
+  </si>
+  <si>
+    <t>760256169</t>
+  </si>
+  <si>
+    <t>HFTP-AM-L121-E</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet, two pigtails, one Duplex LC/UPC adapter with inner shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256175</t>
+  </si>
+  <si>
+    <t>760256175</t>
+  </si>
+  <si>
+    <t>HFTP-AM-LN00-E</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet, no pigtails, no adapter, with the capacity to store for 4 splices</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255263</t>
   </si>
   <si>
     <t>760255263</t>
   </si>
   <si>
     <t>BFTP-L211-A</t>
   </si>
   <si>
     <t>Wall-mountable Optic fiber outlet with one LC/APC shuttered Duplex adapter and one installed LC/APC pigtail, for ANT splice protection</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255133</t>
   </si>
   <si>
     <t>760255133</t>
   </si>
   <si>
     <t>BFTP-L203-A</t>
   </si>
   <si>
     <t>Wall-mountable Optic fiber outlet with 3 LC/APC shuttered Duplex adapters and no pigtails, for ANT splice protection</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255135</t>
   </si>
   <si>
     <t>760255135</t>
   </si>
   <si>
     <t>BFTP-L202-A</t>
   </si>
   <si>
     <t>Wall-mountable Optic fiber outlet with 2 LC/APC shuttered Duplex adapters and no pigtails, for ANT splice protection</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255139</t>
   </si>
   <si>
     <t>760255139</t>
   </si>
   <si>
     <t>BFTP-NN00-A</t>
   </si>
   <si>
     <t>Wall-mountable Optic fiber outlet no adapters and no pigtails, for ANT splice protection</t>
   </si>
   <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760250806</t>
+  </si>
+  <si>
+    <t>760250806</t>
+  </si>
+  <si>
+    <t>HTB2-1F-LCAP(D)-A1-P0-EXP</t>
+  </si>
+  <si>
+    <t>HTB2 Home Termination Box with Patch capacity for 1 duplex LC/APC connection and splice capacity up to 4 splices, LC/APC Adapter included, no pigtails included</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256171</t>
+  </si>
+  <si>
+    <t>760256171</t>
+  </si>
+  <si>
+    <t>HFTP-AM-L201-E</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet, no pigtails, one Duplex LC/APC adapter with inner shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760235250</t>
+  </si>
+  <si>
+    <t>760235250</t>
+  </si>
+  <si>
+    <t>COWO-S102</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 2 SC/UPC ports, no pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103732</t>
+  </si>
+  <si>
+    <t>260103732</t>
+  </si>
+  <si>
+    <t>RFP-160S41LC-CS</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, pull &amp; click SC/APC, 60 meters cable on spool, cavity mount</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103729</t>
+  </si>
+  <si>
+    <t>260103729</t>
+  </si>
+  <si>
+    <t>RFP-130S41LW-CS</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, pull &amp; click SC/APC, 30 meters cable on spool, wall mount</t>
+  </si>
+  <si>
+    <t>CY9941-000</t>
+  </si>
+  <si>
+    <t>COWO-S111</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 1 SC/UPC port, 1 pigtail</t>
+  </si>
+  <si>
+    <t>CK8650-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-S211-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, SC/APC, one pigtail, one adapter</t>
+  </si>
+  <si>
+    <t>CK9101-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-S102-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, SC/UPC, no pigtails, two adapters</t>
+  </si>
+  <si>
+    <t>CZ8124-000</t>
+  </si>
+  <si>
+    <t>RFP-1-30-S2-1-L-C-TE</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, SC/APC, 30 meters cable on spool, cavity mount</t>
+  </si>
+  <si>
+    <t>CZ8125-000</t>
+  </si>
+  <si>
+    <t>RFP-1-60-S2-1-L-C-TE</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, SC/APC, 60 meters cable on spool, cavity mount</t>
+  </si>
+  <si>
+    <t>CZ8127-000</t>
+  </si>
+  <si>
+    <t>RFP-1-60-S2-1-L-W-TE</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, SC/APC, 60 meters cable on spool, wall mount</t>
+  </si>
+  <si>
+    <t>CS5615-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-S222-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, SC/APC, two pigtails, two adapters</t>
+  </si>
+  <si>
+    <t>CU7248-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-L111-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, LC/UPC, one pigtail, one duplex adapter</t>
+  </si>
+  <si>
+    <t>CV5880-001</t>
+  </si>
+  <si>
+    <t>RFP-0-00-S2-1-L-X-X-TM</t>
+  </si>
+  <si>
+    <t>CV4995-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-S201-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, SC/APC, no pigtails, one adapter</t>
+  </si>
+  <si>
     <t>EG8549-002</t>
   </si>
   <si>
     <t>HFTP-N0-L201-E</t>
   </si>
   <si>
     <t>HFTP Customer premises fiber wall outlet, LC/APC, no pigtails, one duplex adapter</t>
   </si>
   <si>
     <t>EH0702-000</t>
   </si>
   <si>
     <t>COWO-S222</t>
   </si>
   <si>
     <t>COWO Customer Wall Outlet, 2 SC/APC ports, 2 pigtails</t>
   </si>
   <si>
     <t>EK3661-001</t>
   </si>
   <si>
     <t>RFP-160L21LW-CS</t>
   </si>
   <si>
     <t>RapidFiber® Faceplate, LC/APC, 60 meters cable on spool, wall mount</t>
   </si>
   <si>
     <t>EM3000-002</t>
   </si>
   <si>
     <t>HFTP-N0-L202-E</t>
   </si>
   <si>
     <t>HFTP Customer premises fiber wall outlet, LC/APC, no pigtails, two duplex adapters</t>
   </si>
   <si>
-    <t>CS5615-000</t>
-[...31 lines deleted...]
-  <si>
     <t>CW2640-000</t>
   </si>
   <si>
     <t>HFTP-N0-S122-E</t>
   </si>
   <si>
     <t>HFTP Customer premises fiber wall outlet, SC/UPC, two pigtails, two adapters</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760250806</t>
-[...22 lines deleted...]
-  <si>
     <t>CW5249-000</t>
   </si>
   <si>
     <t>COWO-L102</t>
   </si>
   <si>
     <t>COWO Customer Wall Outlet, 4 LC/UPC ports, no pigtails</t>
-  </si>
-[...181 lines deleted...]
-    <t>HFTP-AM Customer premises fiber wall outlet, no pigtails, no adapter, with the capacity to store for 4 splices</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1013,1837 +1013,1837 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J79" totalsRowShown="0">
   <autoFilter ref="A1:J79"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemck7246-000" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemck9100-000" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcr9106-000" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/ftuo" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103730" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103731" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcy7021-000" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8352-000" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8354-000" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8364-000" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8126-000" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8128-000" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcv6986-000" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemef7391-000" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg6472-001" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/sfp" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg6473-001" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/sfp" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg8549-001" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg9745-000" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeh1675-000" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek1466-000" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek1467-000" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek3658-001" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek3659-001" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek3660-001" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemem2940-001" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemem3000-001" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/ftuo" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb2" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760252426" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760249280" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255134" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255137" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255136" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255138" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760249279" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760249281" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760250531" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb2" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256167" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256170" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256173" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256174" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760250805" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb2" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255263" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255133" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255135" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255139" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg8549-002" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeh0702-000" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek3661-001" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemem3000-002" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcs5615-000" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcu7248-000" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcv5880-001" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcv4995-000" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcw2640-000" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760250806" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb2" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256171" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcw5249-000" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemck8650-000" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemck9101-000" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcy9941-000" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8124-000" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8125-000" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8127-000" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/sfp" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb3" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemftx-70291251-01" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemftx-70291271-01" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103732" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103729" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760235250" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256172" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256168" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256169" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256175" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/ftuo" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760249280" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760252426" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8128-000" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemef7391-000" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcy7021-000" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8352-000" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcv6986-000" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg6472-001" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/sfp" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg6473-001" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/sfp" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg8549-001" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg9745-000" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeh1675-000" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek1466-000" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek1467-000" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek3658-001" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek3659-001" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek3660-001" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemem2940-001" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemem3000-001" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760249279" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760249281" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255134" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255137" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255136" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255138" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemck7246-000" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemck9100-000" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb2" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103730" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103731" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8354-000" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8364-000" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8126-000" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760250531" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb2" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256167" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256170" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256173" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256174" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcr9106-000" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/ftuo" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb3" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemftx-70291251-01" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemftx-70291271-01" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/sfp" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760250805" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb2" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256172" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256168" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256169" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256175" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255263" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255133" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255135" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255139" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760250806" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb2" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256171" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760235250" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103732" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103729" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcy9941-000" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemck8650-000" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemck9101-000" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8124-000" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8125-000" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8127-000" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcs5615-000" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcu7248-000" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcv5880-001" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcv4995-000" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg8549-002" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeh0702-000" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek3661-001" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemem3000-002" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcw2640-000" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcw5249-000" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J79"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="18.84765625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="30" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="20" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="20.41796875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="149.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="27.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B2" t="s">
+      <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="D2" t="s">
         <v>12</v>
       </c>
-      <c r="D2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
+        <v>10</v>
+      </c>
+      <c r="H2" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>16</v>
       </c>
-      <c r="B3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B4" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" t="s">
         <v>27</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G5" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="H5" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="B6" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="F6" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="H6" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" t="s">
+        <v>35</v>
+      </c>
+      <c r="G7" t="s">
         <v>36</v>
       </c>
-      <c r="B7" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H7" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="D8" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="H8" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>41</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G9" t="s">
+        <v>23</v>
+      </c>
+      <c r="H9" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="12.75">
+      <c r="A10" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B10" t="s">
         <v>45</v>
       </c>
-      <c r="C9" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="s">
+      <c r="C10" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D10" t="s">
         <v>46</v>
       </c>
-      <c r="G9" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="H10" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
+        <v>48</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D11" t="s">
+        <v>50</v>
+      </c>
+      <c r="G11" t="s">
         <v>51</v>
       </c>
-      <c r="B11" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H11" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" t="s">
+        <v>53</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D12" t="s">
         <v>54</v>
       </c>
-      <c r="B12" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G12" t="s">
-        <v>30</v>
+        <v>51</v>
       </c>
       <c r="H12" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" t="s">
+        <v>56</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D13" t="s">
         <v>57</v>
       </c>
-      <c r="B13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="H13" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" t="s">
+        <v>59</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14" t="s">
         <v>60</v>
       </c>
-      <c r="B14" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G14" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="H14" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" t="s">
+        <v>62</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D15" t="s">
         <v>63</v>
       </c>
-      <c r="B15" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G15" t="s">
-        <v>67</v>
+        <v>36</v>
       </c>
       <c r="H15" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="B16" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>65</v>
+        <v>34</v>
       </c>
       <c r="D16" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="G16" t="s">
-        <v>67</v>
+        <v>36</v>
       </c>
       <c r="H16" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="B17" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="D17" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="H17" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="B18" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D18" t="s">
-        <v>76</v>
+        <v>72</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
       </c>
       <c r="G18" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="H18" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="B19" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D19" t="s">
-        <v>79</v>
+        <v>75</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
       </c>
       <c r="G19" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="H19" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="B20" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D20" t="s">
-        <v>82</v>
+        <v>78</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
       </c>
       <c r="G20" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="H20" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="B21" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="D21" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="G21" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H21" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="B22" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="D22" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>84</v>
       </c>
       <c r="G22" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="H22" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B23" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="D23" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>88</v>
       </c>
       <c r="G23" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="H23" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B24" t="s">
+        <v>91</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D24" t="s">
         <v>92</v>
       </c>
-      <c r="B24" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G24" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="H24" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B25" t="s">
         <v>95</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="D25" t="s">
         <v>97</v>
       </c>
-      <c r="G25" t="s">
-        <v>14</v>
+      <c r="E25" t="s">
+        <v>98</v>
       </c>
       <c r="H25" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B26" t="s">
+        <v>101</v>
+      </c>
+      <c r="C26" t="s">
+        <v>96</v>
+      </c>
+      <c r="D26" t="s">
+        <v>102</v>
+      </c>
+      <c r="E26" t="s">
         <v>98</v>
       </c>
-      <c r="B26" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H26" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>23</v>
+        <v>104</v>
+      </c>
+      <c r="B27" t="s">
+        <v>105</v>
       </c>
       <c r="C27" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D27" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>106</v>
+      </c>
+      <c r="E27" t="s">
+        <v>98</v>
       </c>
       <c r="H27" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>30</v>
+        <v>108</v>
+      </c>
+      <c r="B28" t="s">
+        <v>109</v>
       </c>
       <c r="C28" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D28" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>110</v>
+      </c>
+      <c r="E28" t="s">
+        <v>98</v>
       </c>
       <c r="H28" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>111</v>
+      </c>
+      <c r="B29" t="s">
+        <v>112</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>42</v>
       </c>
       <c r="D29" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="G29" t="s">
-        <v>104</v>
+        <v>23</v>
       </c>
       <c r="H29" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="B30" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>109</v>
+        <v>42</v>
       </c>
       <c r="D30" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="G30" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="H30" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>112</v>
-[...5 lines deleted...]
-        <v>109</v>
+        <v>117</v>
+      </c>
+      <c r="C31" t="s">
+        <v>11</v>
       </c>
       <c r="D31" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="G31" t="s">
-        <v>14</v>
+        <v>117</v>
       </c>
       <c r="H31" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="B32" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>121</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>30</v>
       </c>
       <c r="D32" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>122</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" t="s">
+        <v>10</v>
       </c>
       <c r="H32" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B33" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>125</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>30</v>
       </c>
       <c r="D33" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>126</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" t="s">
+        <v>10</v>
       </c>
       <c r="H33" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B34" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>128</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>42</v>
       </c>
       <c r="D34" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>129</v>
+      </c>
+      <c r="G34" t="s">
+        <v>23</v>
       </c>
       <c r="H34" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="12.75">
       <c r="A35" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B35" t="s">
         <v>131</v>
       </c>
-      <c r="C35" t="s">
-        <v>118</v>
+      <c r="C35" s="1" t="s">
+        <v>42</v>
       </c>
       <c r="D35" t="s">
         <v>132</v>
       </c>
-      <c r="E35" t="s">
-        <v>120</v>
+      <c r="G35" t="s">
+        <v>23</v>
       </c>
       <c r="H35" t="s">
-        <v>15</v>
+        <v>17</v>
+      </c>
+      <c r="J35" t="s">
+        <v>133</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>134</v>
       </c>
       <c r="B36" t="s">
         <v>135</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>109</v>
+        <v>30</v>
       </c>
       <c r="D36" t="s">
         <v>136</v>
       </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
       <c r="G36" t="s">
+        <v>10</v>
+      </c>
+      <c r="H36" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
         <v>138</v>
       </c>
       <c r="B37" t="s">
         <v>139</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>109</v>
+        <v>140</v>
       </c>
       <c r="D37" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="G37" t="s">
-        <v>14</v>
+        <v>117</v>
       </c>
       <c r="H37" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B38" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>144</v>
+        <v>21</v>
       </c>
       <c r="D38" t="s">
         <v>145</v>
       </c>
       <c r="G38" t="s">
-        <v>104</v>
+        <v>23</v>
       </c>
       <c r="H38" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
         <v>147</v>
       </c>
       <c r="B39" t="s">
         <v>148</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>109</v>
+        <v>21</v>
       </c>
       <c r="D39" t="s">
         <v>149</v>
       </c>
       <c r="G39" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="H39" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
         <v>151</v>
       </c>
       <c r="B40" t="s">
         <v>152</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>109</v>
+        <v>21</v>
       </c>
       <c r="D40" t="s">
         <v>153</v>
       </c>
       <c r="G40" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="H40" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
         <v>155</v>
       </c>
       <c r="B41" t="s">
         <v>156</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>109</v>
+        <v>21</v>
       </c>
       <c r="D41" t="s">
         <v>157</v>
       </c>
       <c r="G41" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="H41" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B42" t="s">
         <v>159</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" s="1" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="D42" t="s">
         <v>161</v>
       </c>
       <c r="G42" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H42" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C43" t="s">
+        <v>11</v>
+      </c>
+      <c r="D43" t="s">
         <v>163</v>
       </c>
-      <c r="B43" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G43" t="s">
-        <v>104</v>
+        <v>23</v>
       </c>
       <c r="H43" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B44" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="C44" t="s">
-        <v>118</v>
+        <v>96</v>
       </c>
       <c r="D44" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>166</v>
+      </c>
+      <c r="G44" t="s">
+        <v>164</v>
       </c>
       <c r="H44" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="B45" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>168</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>34</v>
       </c>
       <c r="D45" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>169</v>
+      </c>
+      <c r="G45" t="s">
+        <v>36</v>
       </c>
       <c r="H45" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="B46" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>171</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>34</v>
       </c>
       <c r="D46" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>172</v>
+      </c>
+      <c r="G46" t="s">
+        <v>36</v>
       </c>
       <c r="H46" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>51</v>
       </c>
       <c r="C47" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>173</v>
+      </c>
+      <c r="G47" t="s">
+        <v>51</v>
       </c>
       <c r="H47" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>182</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>36</v>
+      </c>
+      <c r="C48" t="s">
+        <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
       <c r="G48" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="H48" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>185</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>175</v>
+      </c>
+      <c r="C49" t="s">
+        <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>187</v>
+        <v>176</v>
       </c>
       <c r="G49" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H49" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>188</v>
+        <v>178</v>
       </c>
       <c r="B50" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>27</v>
+        <v>140</v>
       </c>
       <c r="D50" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>180</v>
       </c>
       <c r="G50" t="s">
-        <v>30</v>
+        <v>117</v>
       </c>
       <c r="H50" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>191</v>
+        <v>182</v>
       </c>
       <c r="B51" t="s">
-        <v>192</v>
+        <v>183</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D51" t="s">
-        <v>193</v>
+        <v>184</v>
       </c>
       <c r="G51" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="H51" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>194</v>
+        <v>186</v>
       </c>
       <c r="B52" t="s">
-        <v>195</v>
+        <v>187</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D52" t="s">
-        <v>196</v>
+        <v>188</v>
       </c>
       <c r="G52" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="H52" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>197</v>
+        <v>190</v>
       </c>
       <c r="B53" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D53" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="G53" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="H53" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="B54" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="D54" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>196</v>
       </c>
       <c r="G54" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="H54" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="B55" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>199</v>
+      </c>
+      <c r="C55" t="s">
+        <v>96</v>
       </c>
       <c r="D55" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>200</v>
+      </c>
+      <c r="E55" t="s">
+        <v>98</v>
       </c>
       <c r="H55" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="B56" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>203</v>
+      </c>
+      <c r="C56" t="s">
+        <v>96</v>
       </c>
       <c r="D56" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>204</v>
+      </c>
+      <c r="E56" t="s">
+        <v>98</v>
       </c>
       <c r="H56" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="B57" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>207</v>
+      </c>
+      <c r="C57" t="s">
+        <v>96</v>
       </c>
       <c r="D57" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>208</v>
+      </c>
+      <c r="E57" t="s">
+        <v>98</v>
       </c>
       <c r="H57" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="B58" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>211</v>
+      </c>
+      <c r="C58" t="s">
+        <v>96</v>
       </c>
       <c r="D58" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>212</v>
+      </c>
+      <c r="E58" t="s">
+        <v>98</v>
       </c>
       <c r="H58" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="B59" t="s">
+        <v>215</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="D59" t="s">
         <v>216</v>
       </c>
-      <c r="B59" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G59" t="s">
-        <v>40</v>
+        <v>117</v>
       </c>
       <c r="H59" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B60" t="s">
         <v>219</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D60" t="s">
         <v>220</v>
       </c>
-      <c r="C60" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G60" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="H60" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
         <v>222</v>
       </c>
       <c r="B61" t="s">
         <v>223</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="D61" t="s">
         <v>224</v>
       </c>
       <c r="G61" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="H61" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B62" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D62" t="s">
-        <v>227</v>
+        <v>228</v>
+      </c>
+      <c r="F62" t="s">
+        <v>13</v>
       </c>
       <c r="G62" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="H62" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B63" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D63" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="F63" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="G63" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="H63" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B64" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="D64" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>235</v>
       </c>
       <c r="G64" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="H64" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B65" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="D65" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>238</v>
       </c>
       <c r="G65" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="H65" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>239</v>
+      </c>
+      <c r="B66" t="s">
+        <v>240</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>42</v>
       </c>
       <c r="D66" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="G66" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H66" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>242</v>
+      </c>
+      <c r="B67" t="s">
+        <v>243</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>30</v>
       </c>
       <c r="D67" t="s">
-        <v>239</v>
+        <v>244</v>
+      </c>
+      <c r="F67" t="s">
+        <v>13</v>
       </c>
       <c r="G67" t="s">
+        <v>10</v>
+      </c>
+      <c r="H67" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>245</v>
+      </c>
+      <c r="B68" t="s">
+        <v>246</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>30</v>
       </c>
       <c r="D68" t="s">
-        <v>240</v>
+        <v>247</v>
+      </c>
+      <c r="F68" t="s">
+        <v>13</v>
       </c>
       <c r="G68" t="s">
-        <v>67</v>
+        <v>10</v>
       </c>
       <c r="H68" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>248</v>
+      </c>
+      <c r="B69" t="s">
+        <v>249</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>30</v>
       </c>
       <c r="D69" t="s">
-        <v>242</v>
+        <v>250</v>
+      </c>
+      <c r="F69" t="s">
+        <v>13</v>
       </c>
       <c r="G69" t="s">
+        <v>10</v>
+      </c>
+      <c r="H69" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="B70" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>252</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>42</v>
       </c>
       <c r="D70" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="G70" t="s">
-        <v>243</v>
+        <v>23</v>
       </c>
       <c r="H70" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
       <c r="B71" t="s">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="D71" t="s">
-        <v>248</v>
+        <v>256</v>
       </c>
       <c r="G71" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H71" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>249</v>
+        <v>257</v>
       </c>
       <c r="B72" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D72" t="s">
-        <v>251</v>
+        <v>31</v>
+      </c>
+      <c r="F72" t="s">
+        <v>13</v>
       </c>
       <c r="G72" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="H72" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="B73" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="D73" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>261</v>
       </c>
       <c r="G73" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="H73" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="B74" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="D74" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>264</v>
       </c>
       <c r="G74" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="H74" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="B75" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D75" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="G75" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="H75" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="B76" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>109</v>
+        <v>30</v>
       </c>
       <c r="D76" t="s">
-        <v>267</v>
+        <v>270</v>
+      </c>
+      <c r="F76" t="s">
+        <v>13</v>
       </c>
       <c r="G76" t="s">
+        <v>10</v>
+      </c>
+      <c r="H76" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B77" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>109</v>
+        <v>42</v>
       </c>
       <c r="D77" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="G77" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="H77" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B78" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>109</v>
+        <v>42</v>
       </c>
       <c r="D78" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="G78" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="H78" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
         <v>277</v>
       </c>
       <c r="B79" t="s">
         <v>278</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>109</v>
+        <v>34</v>
       </c>
       <c r="D79" t="s">
         <v>279</v>
       </c>
       <c r="G79" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="H79" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="CK7246-000"/>
-[...66 lines deleted...]
-    <hyperlink ref="A39" r:id="rId68" display="760256167"/>
+    <hyperlink ref="A2" r:id="rId1" display="RFP"/>
+    <hyperlink ref="A3" r:id="rId2" display="FTUO"/>
+    <hyperlink ref="A4" r:id="rId3" display="760249280"/>
+    <hyperlink ref="C4" r:id="rId4" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A5" r:id="rId5" display="760252426"/>
+    <hyperlink ref="C5" r:id="rId6" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A6" r:id="rId7" display="CZ8128-000"/>
+    <hyperlink ref="C6" r:id="rId8" display="Variant of RFP"/>
+    <hyperlink ref="A7" r:id="rId9" display="EF7391-000"/>
+    <hyperlink ref="C7" r:id="rId10" display="Variant of COWO"/>
+    <hyperlink ref="A8" r:id="rId11" display="CY7021-000"/>
+    <hyperlink ref="C8" r:id="rId12" display="Variant of COWO"/>
+    <hyperlink ref="A9" r:id="rId13" display="CZ8352-000"/>
+    <hyperlink ref="C9" r:id="rId14" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A10" r:id="rId15" display="CV6986-000"/>
+    <hyperlink ref="C10" r:id="rId16" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A11" r:id="rId17" display="EG6472-001"/>
+    <hyperlink ref="C11" r:id="rId18" display="Variant of SFP"/>
+    <hyperlink ref="A12" r:id="rId19" display="EG6473-001"/>
+    <hyperlink ref="C12" r:id="rId20" display="Variant of SFP"/>
+    <hyperlink ref="A13" r:id="rId21" display="EG8549-001"/>
+    <hyperlink ref="C13" r:id="rId22" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A14" r:id="rId23" display="EG9745-000"/>
+    <hyperlink ref="C14" r:id="rId24" display="Variant of COWO"/>
+    <hyperlink ref="A15" r:id="rId25" display="EH1675-000"/>
+    <hyperlink ref="C15" r:id="rId26" display="Variant of COWO"/>
+    <hyperlink ref="A16" r:id="rId27" display="EK1466-000"/>
+    <hyperlink ref="C16" r:id="rId28" display="Variant of COWO"/>
+    <hyperlink ref="A17" r:id="rId29" display="EK1467-000"/>
+    <hyperlink ref="C17" r:id="rId30" display="Variant of COWO"/>
+    <hyperlink ref="A18" r:id="rId31" display="EK3658-001"/>
+    <hyperlink ref="C18" r:id="rId32" display="Variant of RFP"/>
+    <hyperlink ref="A19" r:id="rId33" display="EK3659-001"/>
+    <hyperlink ref="C19" r:id="rId34" display="Variant of RFP"/>
+    <hyperlink ref="A20" r:id="rId35" display="EK3660-001"/>
+    <hyperlink ref="C20" r:id="rId36" display="Variant of RFP"/>
+    <hyperlink ref="A21" r:id="rId37" display="EM2940-001"/>
+    <hyperlink ref="C21" r:id="rId38" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A22" r:id="rId39" display="EM3000-001"/>
+    <hyperlink ref="C22" r:id="rId40" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A23" r:id="rId41" display="760249279"/>
+    <hyperlink ref="C23" r:id="rId42" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A24" r:id="rId43" display="760249281"/>
+    <hyperlink ref="C24" r:id="rId44" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A25" r:id="rId45" display="760255134"/>
+    <hyperlink ref="A26" r:id="rId46" display="760255137"/>
+    <hyperlink ref="A27" r:id="rId47" display="760255136"/>
+    <hyperlink ref="A28" r:id="rId48" display="760255138"/>
+    <hyperlink ref="A29" r:id="rId49" display="CK7246-000"/>
+    <hyperlink ref="C29" r:id="rId50" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A30" r:id="rId51" display="CK9100-000"/>
+    <hyperlink ref="C30" r:id="rId52" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A31" r:id="rId53" display="HTB2"/>
+    <hyperlink ref="A32" r:id="rId54" display="260103730"/>
+    <hyperlink ref="C32" r:id="rId55" display="Variant of RFP"/>
+    <hyperlink ref="A33" r:id="rId56" display="260103731"/>
+    <hyperlink ref="C33" r:id="rId57" display="Variant of RFP"/>
+    <hyperlink ref="A34" r:id="rId58" display="CZ8354-000"/>
+    <hyperlink ref="C34" r:id="rId59" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A35" r:id="rId60" display="CZ8364-000"/>
+    <hyperlink ref="C35" r:id="rId61" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A36" r:id="rId62" display="CZ8126-000"/>
+    <hyperlink ref="C36" r:id="rId63" display="Variant of RFP"/>
+    <hyperlink ref="A37" r:id="rId64" display="760250531"/>
+    <hyperlink ref="C37" r:id="rId65" display="Variant of HTB2"/>
+    <hyperlink ref="A38" r:id="rId66" display="760256167"/>
+    <hyperlink ref="C38" r:id="rId67" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A39" r:id="rId68" display="760256170"/>
     <hyperlink ref="C39" r:id="rId69" display="Variant of HFTP-AM"/>
-    <hyperlink ref="A40" r:id="rId70" display="760256170"/>
+    <hyperlink ref="A40" r:id="rId70" display="760256173"/>
     <hyperlink ref="C40" r:id="rId71" display="Variant of HFTP-AM"/>
-    <hyperlink ref="A41" r:id="rId72" display="760256173"/>
+    <hyperlink ref="A41" r:id="rId72" display="760256174"/>
     <hyperlink ref="C41" r:id="rId73" display="Variant of HFTP-AM"/>
-    <hyperlink ref="A42" r:id="rId74" display="760256174"/>
-[...56 lines deleted...]
-    <hyperlink ref="A75" r:id="rId131" display="760235250"/>
+    <hyperlink ref="A42" r:id="rId74" display="CR9106-000"/>
+    <hyperlink ref="C42" r:id="rId75" display="Variant of FTUO"/>
+    <hyperlink ref="A43" r:id="rId76" display="HFTP-AM"/>
+    <hyperlink ref="A44" r:id="rId77" display="HTB3"/>
+    <hyperlink ref="A45" r:id="rId78" display="FTX-70291251-01"/>
+    <hyperlink ref="C45" r:id="rId79" display="Variant of COWO"/>
+    <hyperlink ref="A46" r:id="rId80" display="FTX-70291271-01"/>
+    <hyperlink ref="C46" r:id="rId81" display="Variant of COWO"/>
+    <hyperlink ref="A47" r:id="rId82" display="SFP"/>
+    <hyperlink ref="A48" r:id="rId83" display="COWO"/>
+    <hyperlink ref="A49" r:id="rId84" display="HFTP-N0"/>
+    <hyperlink ref="A50" r:id="rId85" display="760250805"/>
+    <hyperlink ref="C50" r:id="rId86" display="Variant of HTB2"/>
+    <hyperlink ref="A51" r:id="rId87" display="760256172"/>
+    <hyperlink ref="C51" r:id="rId88" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A52" r:id="rId89" display="760256168"/>
+    <hyperlink ref="C52" r:id="rId90" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A53" r:id="rId91" display="760256169"/>
+    <hyperlink ref="C53" r:id="rId92" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A54" r:id="rId93" display="760256175"/>
+    <hyperlink ref="C54" r:id="rId94" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A55" r:id="rId95" display="760255263"/>
+    <hyperlink ref="A56" r:id="rId96" display="760255133"/>
+    <hyperlink ref="A57" r:id="rId97" display="760255135"/>
+    <hyperlink ref="A58" r:id="rId98" display="760255139"/>
+    <hyperlink ref="A59" r:id="rId99" display="760250806"/>
+    <hyperlink ref="C59" r:id="rId100" display="Variant of HTB2"/>
+    <hyperlink ref="A60" r:id="rId101" display="760256171"/>
+    <hyperlink ref="C60" r:id="rId102" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A61" r:id="rId103" display="760235250"/>
+    <hyperlink ref="C61" r:id="rId104" display="Variant of COWO"/>
+    <hyperlink ref="A62" r:id="rId105" display="260103732"/>
+    <hyperlink ref="C62" r:id="rId106" display="Variant of RFP"/>
+    <hyperlink ref="A63" r:id="rId107" display="260103729"/>
+    <hyperlink ref="C63" r:id="rId108" display="Variant of RFP"/>
+    <hyperlink ref="A64" r:id="rId109" display="CY9941-000"/>
+    <hyperlink ref="C64" r:id="rId110" display="Variant of COWO"/>
+    <hyperlink ref="A65" r:id="rId111" display="CK8650-000"/>
+    <hyperlink ref="C65" r:id="rId112" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A66" r:id="rId113" display="CK9101-000"/>
+    <hyperlink ref="C66" r:id="rId114" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A67" r:id="rId115" display="CZ8124-000"/>
+    <hyperlink ref="C67" r:id="rId116" display="Variant of RFP"/>
+    <hyperlink ref="A68" r:id="rId117" display="CZ8125-000"/>
+    <hyperlink ref="C68" r:id="rId118" display="Variant of RFP"/>
+    <hyperlink ref="A69" r:id="rId119" display="CZ8127-000"/>
+    <hyperlink ref="C69" r:id="rId120" display="Variant of RFP"/>
+    <hyperlink ref="A70" r:id="rId121" display="CS5615-000"/>
+    <hyperlink ref="C70" r:id="rId122" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A71" r:id="rId123" display="CU7248-000"/>
+    <hyperlink ref="C71" r:id="rId124" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A72" r:id="rId125" display="CV5880-001"/>
+    <hyperlink ref="C72" r:id="rId126" display="Variant of RFP"/>
+    <hyperlink ref="A73" r:id="rId127" display="CV4995-000"/>
+    <hyperlink ref="C73" r:id="rId128" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A74" r:id="rId129" display="EG8549-002"/>
+    <hyperlink ref="C74" r:id="rId130" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A75" r:id="rId131" display="EH0702-000"/>
     <hyperlink ref="C75" r:id="rId132" display="Variant of COWO"/>
-    <hyperlink ref="A76" r:id="rId133" display="760256172"/>
-[...6 lines deleted...]
-    <hyperlink ref="C79" r:id="rId140" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A76" r:id="rId133" display="EK3661-001"/>
+    <hyperlink ref="C76" r:id="rId134" display="Variant of RFP"/>
+    <hyperlink ref="A77" r:id="rId135" display="EM3000-002"/>
+    <hyperlink ref="C77" r:id="rId136" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A78" r:id="rId137" display="CW2640-000"/>
+    <hyperlink ref="C78" r:id="rId138" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A79" r:id="rId139" display="CW5249-000"/>
+    <hyperlink ref="C79" r:id="rId140" display="Variant of COWO"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId141"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 