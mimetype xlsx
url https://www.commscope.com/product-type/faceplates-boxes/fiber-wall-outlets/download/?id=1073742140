--- v2 (2026-09-17)
+++ v3 (2026-11-02)
@@ -43,858 +43,858 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103729</t>
+  </si>
+  <si>
+    <t>260103729</t>
+  </si>
+  <si>
+    <t>RFP-130S41LW-CS</t>
+  </si>
+  <si>
+    <t>Variant of RFP</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, pull &amp; click SC/APC, 30 meters cable on spool, wall mount</t>
+  </si>
+  <si>
+    <t>RapidFiber®</t>
+  </si>
+  <si>
     <t>RFP</t>
   </si>
   <si>
+    <t>Fiber wall outlet | with cable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103730</t>
+  </si>
+  <si>
+    <t>260103730</t>
+  </si>
+  <si>
+    <t>RFP-160S41LW-CS</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, pull &amp; click SC/APC, 60 meters cable on spool, wall mount</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103731</t>
+  </si>
+  <si>
+    <t>260103731</t>
+  </si>
+  <si>
+    <t>RFP-130S41LC-CS</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, pull &amp; click SC/APC, 30 meters cable on spool, cavity mount</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103732</t>
+  </si>
+  <si>
+    <t>260103732</t>
+  </si>
+  <si>
+    <t>RFP-160S41LC-CS</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, pull &amp; click SC/APC, 60 meters cable on spool, cavity mount</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760235250</t>
+  </si>
+  <si>
+    <t>760235250</t>
+  </si>
+  <si>
+    <t>COWO-S102</t>
+  </si>
+  <si>
+    <t>Variant of COWO</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 2 SC/UPC ports, no pigtails</t>
+  </si>
+  <si>
+    <t>COWO</t>
+  </si>
+  <si>
+    <t>Fiber wall outlet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760249279</t>
+  </si>
+  <si>
+    <t>760249279</t>
+  </si>
+  <si>
+    <t>HFTP-AM-S211-E</t>
+  </si>
+  <si>
+    <t>Variant of HFTP-AM</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet, one SC/APC pigtail, one SC/APC adapter with shutter</t>
+  </si>
+  <si>
+    <t>HFTP</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760249280</t>
+  </si>
+  <si>
+    <t>760249280</t>
+  </si>
+  <si>
+    <t>HFTP-AM-S201-E</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet,  no pigtails, one SC/APC adapter with shutter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760249281</t>
+  </si>
+  <si>
+    <t>760249281</t>
+  </si>
+  <si>
+    <t>HFTP-AM-NN00-E</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet, no pigtail, no adapter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760250531</t>
+  </si>
+  <si>
+    <t>760250531</t>
+  </si>
+  <si>
+    <t>HTB2-1F-SCAP-A1-P0-EXP</t>
+  </si>
+  <si>
+    <t>Variant of HTB2</t>
+  </si>
+  <si>
+    <t>HTB2 Home Termination Box with Patch capacity for 1 SC/APC connection and splice capacity up to 4 splices, SC/APC Adapter included, no pigtails included</t>
+  </si>
+  <si>
+    <t>HTB2</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760250805</t>
+  </si>
+  <si>
+    <t>760250805</t>
+  </si>
+  <si>
+    <t>HTB2-1F-SCPC-A1-P0-EXP</t>
+  </si>
+  <si>
+    <t>HTB2 Home Termination Box with Patch capacity for 1 SC/UPC connection and splice capacity up to 4 splices, SC/UPC Adapter included, no pigtails included</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760250806</t>
+  </si>
+  <si>
+    <t>760250806</t>
+  </si>
+  <si>
+    <t>HTB2-1F-LCAP(D)-A1-P0-EXP</t>
+  </si>
+  <si>
+    <t>HTB2 Home Termination Box with Patch capacity for 1 duplex LC/APC connection and splice capacity up to 4 splices, LC/APC Adapter included, no pigtails included</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760252426</t>
+  </si>
+  <si>
+    <t>760252426</t>
+  </si>
+  <si>
+    <t>HFTP-AM-S222-E</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet, two SC/APC pigtails, two SC/APC adapters with shutter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255133</t>
+  </si>
+  <si>
+    <t>760255133</t>
+  </si>
+  <si>
+    <t>BFTP-L203-A</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Wall-mountable Optic fiber outlet with 3 LC/APC shuttered Duplex adapters and no pigtails, for ANT splice protection</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255134</t>
+  </si>
+  <si>
+    <t>760255134</t>
+  </si>
+  <si>
+    <t>BFTP-L263-A</t>
+  </si>
+  <si>
+    <t>Wall-mountable Optic fiber outlet with 3 LC/APC shuttered Duplex adapters and 6 LC/APC pigtails, for ANT splice protection</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255135</t>
+  </si>
+  <si>
+    <t>760255135</t>
+  </si>
+  <si>
+    <t>BFTP-L202-A</t>
+  </si>
+  <si>
+    <t>Wall-mountable Optic fiber outlet with 2 LC/APC shuttered Duplex adapters and no pigtails, for ANT splice protection</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255136</t>
+  </si>
+  <si>
+    <t>760255136</t>
+  </si>
+  <si>
+    <t>BFTP-L201-A</t>
+  </si>
+  <si>
+    <t>Wall-mountable Optic fiber outlet with one LC/APC shuttered Duplex adapter and no pigtails, for ANT splice protection</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255137</t>
+  </si>
+  <si>
+    <t>760255137</t>
+  </si>
+  <si>
+    <t>BFTP-L213-A</t>
+  </si>
+  <si>
+    <t>Wall-mountable Optic fiber outlet with 3 LC/APC shuttered Duplex adapters and one LC/APC pigtail, for ANT splice protection</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255138</t>
+  </si>
+  <si>
+    <t>760255138</t>
+  </si>
+  <si>
+    <t>BFTP-L223-A</t>
+  </si>
+  <si>
+    <t>Wall-mountable Optic fiber outlet with 3 LC/APC shuttered Duplex adapters and 2 LC/APC pigtails, for ANT splice protection</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255139</t>
+  </si>
+  <si>
+    <t>760255139</t>
+  </si>
+  <si>
+    <t>BFTP-NN00-A</t>
+  </si>
+  <si>
+    <t>Wall-mountable Optic fiber outlet no adapters and no pigtails, for ANT splice protection</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255263</t>
+  </si>
+  <si>
+    <t>760255263</t>
+  </si>
+  <si>
+    <t>BFTP-L211-A</t>
+  </si>
+  <si>
+    <t>Wall-mountable Optic fiber outlet with one LC/APC shuttered Duplex adapter and one installed LC/APC pigtail, for ANT splice protection</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256167</t>
+  </si>
+  <si>
+    <t>760256167</t>
+  </si>
+  <si>
+    <t>HFTP-AM-L101-E</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet, no pigtails, one Duplex LC/UPC adapter with inner shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256168</t>
+  </si>
+  <si>
+    <t>760256168</t>
+  </si>
+  <si>
+    <t>HFTP-AM-L102-E</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet, no pigtails, two Duplex LC/UPC adapters with inner shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256169</t>
+  </si>
+  <si>
+    <t>760256169</t>
+  </si>
+  <si>
+    <t>HFTP-AM-L121-E</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet, two pigtails, one Duplex LC/UPC adapter with inner shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256170</t>
+  </si>
+  <si>
+    <t>760256170</t>
+  </si>
+  <si>
+    <t>HFTP-AM-L142-E</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet, four pigtails, two Duplex LC/UPC adapters with inner shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256171</t>
+  </si>
+  <si>
+    <t>760256171</t>
+  </si>
+  <si>
+    <t>HFTP-AM-L201-E</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet, no pigtails, one Duplex LC/APC adapter with inner shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256172</t>
+  </si>
+  <si>
+    <t>760256172</t>
+  </si>
+  <si>
+    <t>HFTP-AM-L202-E</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet, no pigtails, two Duplex LC/APC adapters with inner shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256173</t>
+  </si>
+  <si>
+    <t>760256173</t>
+  </si>
+  <si>
+    <t>HFTP-AM-L221-E</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet, two pigtails, one Duplex LC/APC adapter with inner shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256174</t>
+  </si>
+  <si>
+    <t>760256174</t>
+  </si>
+  <si>
+    <t>HFTP-AM-L242-E</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet, four pigtails, two Duplex LC/APC adapter with inner shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256175</t>
+  </si>
+  <si>
+    <t>760256175</t>
+  </si>
+  <si>
+    <t>HFTP-AM-LN00-E</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet, no pigtails, no adapter, with the capacity to store for 4 splices</t>
+  </si>
+  <si>
+    <t>CK7246-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-NN00-E</t>
+  </si>
+  <si>
+    <t>Variant of HFTP-N0</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, no adapters, no pigtails, for splicing only</t>
+  </si>
+  <si>
+    <t>CK8650-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-S211-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, SC/APC, one pigtail, one adapter</t>
+  </si>
+  <si>
+    <t>CK9100-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-S111-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, SC/UPC, one pigtail, one adapter</t>
+  </si>
+  <si>
+    <t>CK9101-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-S102-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, SC/UPC, no pigtails, two adapters</t>
+  </si>
+  <si>
     <t>Base Product</t>
   </si>
   <si>
+    <t>COWO Fiber Customer Wall Outlet</t>
+  </si>
+  <si>
+    <t>CR9106-000</t>
+  </si>
+  <si>
+    <t>FTUO-M-U-NN-1</t>
+  </si>
+  <si>
+    <t>Variant of FTUO</t>
+  </si>
+  <si>
+    <t>FTUO Fiber Termination Unit Outdoor Wall outlet with universal splice holder for 8 splices</t>
+  </si>
+  <si>
+    <t>FTUO</t>
+  </si>
+  <si>
+    <t>CS5615-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-S222-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, SC/APC, two pigtails, two adapters</t>
+  </si>
+  <si>
+    <t>CU7248-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-L111-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, LC/UPC, one pigtail, one duplex adapter</t>
+  </si>
+  <si>
+    <t>CV4995-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-S201-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, SC/APC, no pigtails, one adapter</t>
+  </si>
+  <si>
+    <t>CV5880-001</t>
+  </si>
+  <si>
+    <t>RFP-0-00-S2-1-L-X-X-TM</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, SC/APC, no spool, wall mount</t>
+  </si>
+  <si>
+    <t>CV6986-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-L102-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, LC/UPC, no pigtails, two duplex adapters</t>
+  </si>
+  <si>
+    <t>CW2640-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-S122-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, SC/UPC, two pigtails, two adapters</t>
+  </si>
+  <si>
+    <t>CW5249-000</t>
+  </si>
+  <si>
+    <t>COWO-L102</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 4 LC/UPC ports, no pigtails</t>
+  </si>
+  <si>
+    <t>CY7021-000</t>
+  </si>
+  <si>
+    <t>COWO-NN00</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, empty, for holding up to 2 adapters</t>
+  </si>
+  <si>
+    <t>CY9941-000</t>
+  </si>
+  <si>
+    <t>COWO-S111</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 1 SC/UPC port, 1 pigtail</t>
+  </si>
+  <si>
+    <t>CZ8124-000</t>
+  </si>
+  <si>
+    <t>RFP-1-30-S2-1-L-C-TE</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, SC/APC, 30 meters cable on spool, cavity mount</t>
+  </si>
+  <si>
+    <t>CZ8125-000</t>
+  </si>
+  <si>
+    <t>RFP-1-60-S2-1-L-C-TE</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, SC/APC, 60 meters cable on spool, cavity mount</t>
+  </si>
+  <si>
+    <t>CZ8126-000</t>
+  </si>
+  <si>
+    <t>RFP-1-30-S2-1-L-W-TE</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, SC/APC, 30 meters cable on spool, wall mount</t>
+  </si>
+  <si>
+    <t>CZ8127-000</t>
+  </si>
+  <si>
+    <t>RFP-1-60-S2-1-L-W-TE</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, SC/APC, 60 meters cable on spool, wall mount</t>
+  </si>
+  <si>
+    <t>CZ8128-000</t>
+  </si>
+  <si>
+    <t>RFP-0-00-S2-1-L-X-TE</t>
+  </si>
+  <si>
+    <t>CZ8352-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-L122-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, LC/UPC, two pigtails, two duplex adapters</t>
+  </si>
+  <si>
+    <t>CZ8354-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-S101-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, SC/UPC, no pigtails, one adapter</t>
+  </si>
+  <si>
+    <t>CZ8364-000</t>
+  </si>
+  <si>
+    <t>HFTP-N0-L121-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, LC/UPC, two pigtails, one duplex adapter</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>EF7391-000</t>
+  </si>
+  <si>
+    <t>COWO-S211</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 1 SC/APC port, 1 pigtail</t>
+  </si>
+  <si>
+    <t>EG6472-001</t>
+  </si>
+  <si>
+    <t>SFP-S-S1</t>
+  </si>
+  <si>
+    <t>Variant of SFP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Easy Faceplate, SC/UPC</t>
+  </si>
+  <si>
+    <t>SFP</t>
+  </si>
+  <si>
+    <t>EG6473-001</t>
+  </si>
+  <si>
+    <t>SFP-S-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Easy Faceplate, SC/APC</t>
+  </si>
+  <si>
+    <t>EG8549-001</t>
+  </si>
+  <si>
+    <t>HFTP-N0-L221-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, LC/APC, two pigtails, one duplex adapter</t>
+  </si>
+  <si>
+    <t>EG8549-002</t>
+  </si>
+  <si>
+    <t>HFTP-N0-L201-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, LC/APC, no pigtails, one duplex adapter</t>
+  </si>
+  <si>
+    <t>EG9745-000</t>
+  </si>
+  <si>
+    <t>COWO-S212</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 2 SC/APC ports, 1 pigtail</t>
+  </si>
+  <si>
+    <t>EH0702-000</t>
+  </si>
+  <si>
+    <t>COWO-S222</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 2 SC/APC ports, 2 pigtails</t>
+  </si>
+  <si>
+    <t>EH1675-000</t>
+  </si>
+  <si>
+    <t>COWO-L121</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 2 LC/UPC port, 2 pigtails</t>
+  </si>
+  <si>
+    <t>EK1466-000</t>
+  </si>
+  <si>
+    <t>COWO-S101</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 1 SC/UPC port, no pigtails</t>
+  </si>
+  <si>
+    <t>EK1467-000</t>
+  </si>
+  <si>
+    <t>COWO-S202</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 2 SC/APC ports, no pigtails</t>
+  </si>
+  <si>
+    <t>EK3658-001</t>
+  </si>
+  <si>
+    <t>RFP-130L21LC-CS</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, LC/APC, 30 meters cable on spool, cavity mount</t>
+  </si>
+  <si>
+    <t>EK3659-001</t>
+  </si>
+  <si>
+    <t>RFP-160L21LC-CS</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, LC/APC, 60 meters cable on spool, cavity mount</t>
+  </si>
+  <si>
+    <t>EK3660-001</t>
+  </si>
+  <si>
+    <t>RFP-130L21LW-CS</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, LC/APC, 30 meters cable on spool, wall mount</t>
+  </si>
+  <si>
+    <t>EK3661-001</t>
+  </si>
+  <si>
+    <t>RFP-160L21LW-CS</t>
+  </si>
+  <si>
+    <t>RapidFiber® Faceplate, LC/APC, 60 meters cable on spool, wall mount</t>
+  </si>
+  <si>
+    <t>EM2940-001</t>
+  </si>
+  <si>
+    <t>HFTP-N0-S202-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, SC/APC, no pigtails, two adapters</t>
+  </si>
+  <si>
+    <t>EM3000-001</t>
+  </si>
+  <si>
+    <t>HFTP-N0-L242-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, LC/APC, four pigtails, two duplex adapters</t>
+  </si>
+  <si>
+    <t>EM3000-002</t>
+  </si>
+  <si>
+    <t>HFTP-N0-L202-E</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet, LC/APC, no pigtails, two duplex adapters</t>
+  </si>
+  <si>
+    <t>FTUO Fiber Termination Unit Outdoor Wall outlet</t>
+  </si>
+  <si>
+    <t>FTX-70291251-01</t>
+  </si>
+  <si>
+    <t>COWO-L201</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 2 LC/APC ports, no pigtails</t>
+  </si>
+  <si>
+    <t>FTX-70291271-01</t>
+  </si>
+  <si>
+    <t>COWO-S201</t>
+  </si>
+  <si>
+    <t>COWO Customer Wall Outlet, 1 SC/APC port, no pigtails</t>
+  </si>
+  <si>
+    <t>HFTP-AM</t>
+  </si>
+  <si>
+    <t>HFTP-AM Customer premises fiber wall outlet</t>
+  </si>
+  <si>
+    <t>HFTP-N0</t>
+  </si>
+  <si>
+    <t>HFTP Customer premises fiber wall outlet</t>
+  </si>
+  <si>
+    <t>HTB2 Fiber Home Termination Box</t>
+  </si>
+  <si>
+    <t>HTB3</t>
+  </si>
+  <si>
+    <t>Home Termination Box 3</t>
+  </si>
+  <si>
+    <t>Home Termination box for FTTH/LAN ODN termination.</t>
+  </si>
+  <si>
     <t>RapidFiber® Fiber Faceplate</t>
   </si>
   <si>
-    <t>RapidFiber®</t>
-[...478 lines deleted...]
-  <si>
     <t>Fiber Optic Easy Faceplate, SC style adapter</t>
-  </si>
-[...316 lines deleted...]
-    <t>COWO Customer Wall Outlet, 4 LC/UPC ports, no pigtails</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1013,51 +1013,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J79" totalsRowShown="0">
   <autoFilter ref="A1:J79"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/ftuo" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760249280" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760252426" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8128-000" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemef7391-000" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcy7021-000" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8352-000" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcv6986-000" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg6472-001" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/sfp" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg6473-001" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/sfp" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg8549-001" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg9745-000" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeh1675-000" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek1466-000" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek1467-000" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek3658-001" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek3659-001" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek3660-001" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemem2940-001" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemem3000-001" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760249279" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760249281" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255134" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255137" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255136" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255138" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemck7246-000" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemck9100-000" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb2" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103730" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103731" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8354-000" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8364-000" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8126-000" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760250531" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb2" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256167" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256170" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256173" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256174" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcr9106-000" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/ftuo" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb3" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemftx-70291251-01" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemftx-70291271-01" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/sfp" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760250805" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb2" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256172" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256168" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256169" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256175" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255263" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255133" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255135" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255139" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760250806" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb2" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256171" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760235250" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103732" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103729" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcy9941-000" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemck8650-000" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemck9101-000" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8124-000" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8125-000" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8127-000" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcs5615-000" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcu7248-000" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcv5880-001" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcv4995-000" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg8549-002" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeh0702-000" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek3661-001" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemem3000-002" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcw2640-000" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcw5249-000" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103729" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103730" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103731" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item260103732" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760235250" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760249279" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760249280" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760249281" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760250531" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb2" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760250805" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb2" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760250806" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb2" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760252426" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255133" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255134" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255135" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255136" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255137" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255138" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255139" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760255263" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256167" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256168" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256169" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256170" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256171" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256172" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256173" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256174" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/item760256175" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemck7246-000" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemck8650-000" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemck9100-000" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemck9101-000" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcr9106-000" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/ftuo" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcs5615-000" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcu7248-000" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcv4995-000" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcv5880-001" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcv6986-000" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcw2640-000" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcw5249-000" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcy7021-000" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcy9941-000" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8124-000" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8125-000" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8126-000" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8127-000" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8128-000" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8352-000" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8354-000" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemcz8364-000" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemef7391-000" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg6472-001" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/sfp" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg6473-001" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/sfp" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg8549-001" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg8549-002" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeg9745-000" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeh0702-000" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemeh1675-000" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek1466-000" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek1467-000" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek3658-001" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek3659-001" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek3660-001" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemek3661-001" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemem2940-001" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemem3000-001" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemem3000-002" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/ftuo" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemftx-70291251-01" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/itemftx-70291271-01" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/cowo" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-am" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/hftp-n0" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb2" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/htb3" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/rfp" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/fiber-wall-outlets/sfp" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J79"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="18.84765625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="30" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="20.41796875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="149.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="27.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1073,1777 +1073,1777 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="C2" t="s">
         <v>11</v>
       </c>
+      <c r="B2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F2" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G2" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="H2" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F3" t="s">
         <v>15</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="G3" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="H3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B4" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>22</v>
+        <v>25</v>
+      </c>
+      <c r="F4" t="s">
+        <v>15</v>
       </c>
       <c r="G4" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="H4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B5" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>27</v>
+        <v>29</v>
+      </c>
+      <c r="F5" t="s">
+        <v>15</v>
       </c>
       <c r="G5" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="H5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B6" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D6" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G6" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="H6" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="B7" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D7" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="G7" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="H7" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="B8" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D8" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="G8" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="H8" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C9" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D9" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="G9" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="H9" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="B10" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="D10" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="G10" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
       <c r="H10" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="B11" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="D11" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="G11" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="H11" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="B12" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="D12" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="G12" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="H12" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="B13" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="G13" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="H13" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="B14" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>71</v>
+      </c>
+      <c r="C14" t="s">
+        <v>72</v>
       </c>
       <c r="D14" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>73</v>
+      </c>
+      <c r="E14" t="s">
+        <v>74</v>
       </c>
       <c r="H14" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="B15" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>77</v>
+      </c>
+      <c r="C15" t="s">
+        <v>72</v>
       </c>
       <c r="D15" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>78</v>
+      </c>
+      <c r="E15" t="s">
+        <v>74</v>
       </c>
       <c r="H15" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="B16" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>81</v>
+      </c>
+      <c r="C16" t="s">
+        <v>72</v>
       </c>
       <c r="D16" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>82</v>
+      </c>
+      <c r="E16" t="s">
+        <v>74</v>
       </c>
       <c r="H16" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>67</v>
+        <v>84</v>
       </c>
       <c r="B17" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>85</v>
+      </c>
+      <c r="C17" t="s">
+        <v>72</v>
       </c>
       <c r="D17" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>86</v>
+      </c>
+      <c r="E17" t="s">
+        <v>74</v>
       </c>
       <c r="H17" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="B18" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>89</v>
+      </c>
+      <c r="C18" t="s">
+        <v>72</v>
       </c>
       <c r="D18" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-        <v>10</v>
+        <v>90</v>
+      </c>
+      <c r="E18" t="s">
+        <v>74</v>
       </c>
       <c r="H18" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>73</v>
+        <v>92</v>
       </c>
       <c r="B19" t="s">
+        <v>93</v>
+      </c>
+      <c r="C19" t="s">
+        <v>72</v>
+      </c>
+      <c r="D19" t="s">
+        <v>94</v>
+      </c>
+      <c r="E19" t="s">
         <v>74</v>
       </c>
-      <c r="C19" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H19" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>76</v>
+        <v>96</v>
       </c>
       <c r="B20" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>97</v>
+      </c>
+      <c r="C20" t="s">
+        <v>72</v>
       </c>
       <c r="D20" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-        <v>10</v>
+        <v>98</v>
+      </c>
+      <c r="E20" t="s">
+        <v>74</v>
       </c>
       <c r="H20" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="B21" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>101</v>
+      </c>
+      <c r="C21" t="s">
+        <v>72</v>
       </c>
       <c r="D21" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>102</v>
+      </c>
+      <c r="E21" t="s">
+        <v>74</v>
       </c>
       <c r="H21" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>82</v>
+        <v>104</v>
       </c>
       <c r="B22" t="s">
-        <v>83</v>
+        <v>105</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D22" t="s">
-        <v>84</v>
+        <v>106</v>
       </c>
       <c r="G22" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="H22" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>86</v>
+        <v>108</v>
       </c>
       <c r="B23" t="s">
-        <v>87</v>
+        <v>109</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="D23" t="s">
-        <v>88</v>
+        <v>110</v>
       </c>
       <c r="G23" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="H23" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>90</v>
+        <v>112</v>
       </c>
       <c r="B24" t="s">
-        <v>91</v>
+        <v>113</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="D24" t="s">
-        <v>92</v>
+        <v>114</v>
       </c>
       <c r="G24" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="H24" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>94</v>
+        <v>116</v>
       </c>
       <c r="B25" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>117</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>40</v>
       </c>
       <c r="D25" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>118</v>
+      </c>
+      <c r="G25" t="s">
+        <v>42</v>
       </c>
       <c r="H25" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>100</v>
+        <v>120</v>
       </c>
       <c r="B26" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>121</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>40</v>
       </c>
       <c r="D26" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>122</v>
+      </c>
+      <c r="G26" t="s">
+        <v>42</v>
       </c>
       <c r="H26" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="B27" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>125</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>40</v>
       </c>
       <c r="D27" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>126</v>
+      </c>
+      <c r="G27" t="s">
+        <v>42</v>
       </c>
       <c r="H27" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>108</v>
+        <v>128</v>
       </c>
       <c r="B28" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>129</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>40</v>
       </c>
       <c r="D28" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>130</v>
+      </c>
+      <c r="G28" t="s">
+        <v>42</v>
       </c>
       <c r="H28" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>111</v>
+        <v>132</v>
       </c>
       <c r="B29" t="s">
-        <v>112</v>
+        <v>133</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D29" t="s">
-        <v>113</v>
+        <v>134</v>
       </c>
       <c r="G29" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="H29" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>114</v>
+        <v>136</v>
       </c>
       <c r="B30" t="s">
-        <v>115</v>
+        <v>137</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D30" t="s">
-        <v>116</v>
+        <v>138</v>
       </c>
       <c r="G30" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="H30" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>139</v>
+      </c>
+      <c r="B31" t="s">
+        <v>140</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>141</v>
       </c>
       <c r="D31" t="s">
-        <v>118</v>
+        <v>142</v>
       </c>
       <c r="G31" t="s">
-        <v>117</v>
+        <v>42</v>
       </c>
       <c r="H31" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>120</v>
+        <v>143</v>
       </c>
       <c r="B32" t="s">
-        <v>121</v>
+        <v>144</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>30</v>
+        <v>141</v>
       </c>
       <c r="D32" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>145</v>
       </c>
       <c r="G32" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="H32" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>124</v>
+        <v>146</v>
       </c>
       <c r="B33" t="s">
-        <v>125</v>
+        <v>147</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>30</v>
+        <v>141</v>
       </c>
       <c r="D33" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>148</v>
       </c>
       <c r="G33" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="H33" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>127</v>
+        <v>149</v>
       </c>
       <c r="B34" t="s">
-        <v>128</v>
+        <v>150</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>42</v>
+        <v>141</v>
       </c>
       <c r="D34" t="s">
-        <v>129</v>
+        <v>151</v>
       </c>
       <c r="G34" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="H34" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:10" ht="12.75">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>130</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>35</v>
+      </c>
+      <c r="C35" t="s">
+        <v>152</v>
       </c>
       <c r="D35" t="s">
-        <v>132</v>
+        <v>153</v>
       </c>
       <c r="G35" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="H35" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>36</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>134</v>
+        <v>154</v>
       </c>
       <c r="B36" t="s">
-        <v>135</v>
+        <v>155</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>30</v>
+        <v>156</v>
       </c>
       <c r="D36" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>157</v>
       </c>
       <c r="G36" t="s">
-        <v>10</v>
+        <v>158</v>
       </c>
       <c r="H36" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>138</v>
+        <v>159</v>
       </c>
       <c r="B37" t="s">
-        <v>139</v>
+        <v>160</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D37" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="G37" t="s">
-        <v>117</v>
+        <v>42</v>
       </c>
       <c r="H37" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>143</v>
+        <v>162</v>
       </c>
       <c r="B38" t="s">
-        <v>144</v>
+        <v>163</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>21</v>
+        <v>141</v>
       </c>
       <c r="D38" t="s">
-        <v>145</v>
+        <v>164</v>
       </c>
       <c r="G38" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="H38" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>147</v>
+        <v>165</v>
       </c>
       <c r="B39" t="s">
-        <v>148</v>
+        <v>166</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>21</v>
+        <v>141</v>
       </c>
       <c r="D39" t="s">
-        <v>149</v>
+        <v>167</v>
       </c>
       <c r="G39" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="H39" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>151</v>
+        <v>168</v>
       </c>
       <c r="B40" t="s">
-        <v>152</v>
+        <v>169</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D40" t="s">
-        <v>153</v>
+        <v>170</v>
+      </c>
+      <c r="F40" t="s">
+        <v>15</v>
       </c>
       <c r="G40" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="H40" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="B41" t="s">
-        <v>156</v>
+        <v>172</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>21</v>
+        <v>141</v>
       </c>
       <c r="D41" t="s">
-        <v>157</v>
+        <v>173</v>
       </c>
       <c r="G41" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="H41" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="B42" t="s">
-        <v>159</v>
+        <v>175</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>160</v>
+        <v>141</v>
       </c>
       <c r="D42" t="s">
-        <v>161</v>
+        <v>176</v>
       </c>
       <c r="G42" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="H42" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>177</v>
+      </c>
+      <c r="B43" t="s">
+        <v>178</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>33</v>
       </c>
       <c r="D43" t="s">
-        <v>163</v>
+        <v>179</v>
       </c>
       <c r="G43" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="H43" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>164</v>
+        <v>180</v>
       </c>
       <c r="B44" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>181</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>33</v>
       </c>
       <c r="D44" t="s">
-        <v>166</v>
+        <v>182</v>
       </c>
       <c r="G44" t="s">
-        <v>164</v>
+        <v>35</v>
       </c>
       <c r="H44" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
       <c r="B45" t="s">
-        <v>168</v>
+        <v>184</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D45" t="s">
-        <v>169</v>
+        <v>185</v>
       </c>
       <c r="G45" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H45" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>170</v>
+        <v>186</v>
       </c>
       <c r="B46" t="s">
-        <v>171</v>
+        <v>187</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="D46" t="s">
-        <v>172</v>
+        <v>188</v>
+      </c>
+      <c r="F46" t="s">
+        <v>15</v>
       </c>
       <c r="G46" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="H46" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>189</v>
+      </c>
+      <c r="B47" t="s">
+        <v>190</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D47" t="s">
-        <v>173</v>
+        <v>191</v>
+      </c>
+      <c r="F47" t="s">
+        <v>15</v>
       </c>
       <c r="G47" t="s">
-        <v>51</v>
+        <v>16</v>
       </c>
       <c r="H47" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>192</v>
+      </c>
+      <c r="B48" t="s">
+        <v>193</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D48" t="s">
-        <v>174</v>
+        <v>194</v>
+      </c>
+      <c r="F48" t="s">
+        <v>15</v>
       </c>
       <c r="G48" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="H48" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>195</v>
+      </c>
+      <c r="B49" t="s">
+        <v>196</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D49" t="s">
-        <v>176</v>
+        <v>197</v>
+      </c>
+      <c r="F49" t="s">
+        <v>15</v>
       </c>
       <c r="G49" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="H49" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>178</v>
+        <v>198</v>
       </c>
       <c r="B50" t="s">
-        <v>179</v>
+        <v>199</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>140</v>
+        <v>13</v>
       </c>
       <c r="D50" t="s">
-        <v>180</v>
+        <v>170</v>
+      </c>
+      <c r="F50" t="s">
+        <v>15</v>
       </c>
       <c r="G50" t="s">
-        <v>117</v>
+        <v>16</v>
       </c>
       <c r="H50" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>182</v>
+        <v>200</v>
       </c>
       <c r="B51" t="s">
-        <v>183</v>
+        <v>201</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>21</v>
+        <v>141</v>
       </c>
       <c r="D51" t="s">
-        <v>184</v>
+        <v>202</v>
       </c>
       <c r="G51" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="H51" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>186</v>
+        <v>203</v>
       </c>
       <c r="B52" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>21</v>
+        <v>141</v>
       </c>
       <c r="D52" t="s">
-        <v>188</v>
+        <v>205</v>
       </c>
       <c r="G52" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="H52" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:8" ht="12.75">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>190</v>
+        <v>206</v>
       </c>
       <c r="B53" t="s">
-        <v>191</v>
+        <v>207</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>21</v>
+        <v>141</v>
       </c>
       <c r="D53" t="s">
-        <v>192</v>
+        <v>208</v>
       </c>
       <c r="G53" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="H53" t="s">
-        <v>17</v>
+        <v>36</v>
+      </c>
+      <c r="J53" t="s">
+        <v>209</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>194</v>
+        <v>210</v>
       </c>
       <c r="B54" t="s">
-        <v>195</v>
+        <v>211</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="D54" t="s">
-        <v>196</v>
+        <v>212</v>
       </c>
       <c r="G54" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="H54" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>198</v>
+        <v>213</v>
       </c>
       <c r="B55" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>214</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>215</v>
       </c>
       <c r="D55" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>216</v>
+      </c>
+      <c r="G55" t="s">
+        <v>217</v>
       </c>
       <c r="H55" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>202</v>
+        <v>218</v>
       </c>
       <c r="B56" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>219</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>215</v>
       </c>
       <c r="D56" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>220</v>
+      </c>
+      <c r="G56" t="s">
+        <v>217</v>
       </c>
       <c r="H56" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>206</v>
+        <v>221</v>
       </c>
       <c r="B57" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>222</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>141</v>
       </c>
       <c r="D57" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>223</v>
+      </c>
+      <c r="G57" t="s">
+        <v>42</v>
       </c>
       <c r="H57" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="B58" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>225</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>141</v>
       </c>
       <c r="D58" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>226</v>
+      </c>
+      <c r="G58" t="s">
+        <v>42</v>
       </c>
       <c r="H58" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="B59" t="s">
-        <v>215</v>
+        <v>228</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>140</v>
+        <v>33</v>
       </c>
       <c r="D59" t="s">
-        <v>216</v>
+        <v>229</v>
       </c>
       <c r="G59" t="s">
-        <v>117</v>
+        <v>35</v>
       </c>
       <c r="H59" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>218</v>
+        <v>230</v>
       </c>
       <c r="B60" t="s">
-        <v>219</v>
+        <v>231</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="D60" t="s">
-        <v>220</v>
+        <v>232</v>
       </c>
       <c r="G60" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="H60" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>222</v>
+        <v>233</v>
       </c>
       <c r="B61" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D61" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="G61" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H61" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>226</v>
+        <v>236</v>
       </c>
       <c r="B62" t="s">
-        <v>227</v>
+        <v>237</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D62" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>238</v>
       </c>
       <c r="G62" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="H62" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>230</v>
+        <v>239</v>
       </c>
       <c r="B63" t="s">
-        <v>231</v>
+        <v>240</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D63" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>241</v>
       </c>
       <c r="G63" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="H63" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="B64" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="D64" t="s">
-        <v>235</v>
+        <v>244</v>
+      </c>
+      <c r="F64" t="s">
+        <v>15</v>
       </c>
       <c r="G64" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="H64" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
       <c r="B65" t="s">
-        <v>237</v>
+        <v>246</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="D65" t="s">
-        <v>238</v>
+        <v>247</v>
+      </c>
+      <c r="F65" t="s">
+        <v>15</v>
       </c>
       <c r="G65" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="H65" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>239</v>
+        <v>248</v>
       </c>
       <c r="B66" t="s">
-        <v>240</v>
+        <v>249</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="D66" t="s">
-        <v>241</v>
+        <v>250</v>
+      </c>
+      <c r="F66" t="s">
+        <v>15</v>
       </c>
       <c r="G66" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="H66" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="B67" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="D67" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="F67" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G67" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="H67" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="B68" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>30</v>
+        <v>141</v>
       </c>
       <c r="D68" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>256</v>
       </c>
       <c r="G68" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="H68" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>248</v>
+        <v>257</v>
       </c>
       <c r="B69" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>30</v>
+        <v>141</v>
       </c>
       <c r="D69" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>259</v>
       </c>
       <c r="G69" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="H69" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>251</v>
+        <v>260</v>
       </c>
       <c r="B70" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>42</v>
+        <v>141</v>
       </c>
       <c r="D70" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="G70" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="H70" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>254</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>158</v>
+      </c>
+      <c r="C71" t="s">
+        <v>152</v>
       </c>
       <c r="D71" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="G71" t="s">
-        <v>23</v>
+        <v>158</v>
       </c>
       <c r="H71" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>257</v>
+        <v>264</v>
       </c>
       <c r="B72" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D72" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>266</v>
       </c>
       <c r="G72" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="H72" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>259</v>
+        <v>267</v>
       </c>
       <c r="B73" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="D73" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G73" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="H73" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>262</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>270</v>
+      </c>
+      <c r="C74" t="s">
+        <v>152</v>
       </c>
       <c r="D74" t="s">
-        <v>264</v>
+        <v>271</v>
       </c>
       <c r="G74" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="H74" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>265</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>272</v>
+      </c>
+      <c r="C75" t="s">
+        <v>152</v>
       </c>
       <c r="D75" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="G75" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="H75" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>268</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>56</v>
+      </c>
+      <c r="C76" t="s">
+        <v>152</v>
       </c>
       <c r="D76" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>274</v>
       </c>
       <c r="G76" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="H76" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="B77" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>276</v>
+      </c>
+      <c r="C77" t="s">
+        <v>72</v>
       </c>
       <c r="D77" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="G77" t="s">
-        <v>23</v>
+        <v>275</v>
       </c>
       <c r="H77" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>274</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>16</v>
+      </c>
+      <c r="C78" t="s">
+        <v>152</v>
       </c>
       <c r="D78" t="s">
-        <v>276</v>
+        <v>278</v>
+      </c>
+      <c r="F78" t="s">
+        <v>15</v>
       </c>
       <c r="G78" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="H78" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>277</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>217</v>
+      </c>
+      <c r="C79" t="s">
+        <v>152</v>
       </c>
       <c r="D79" t="s">
         <v>279</v>
       </c>
       <c r="G79" t="s">
-        <v>36</v>
+        <v>217</v>
       </c>
       <c r="H79" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="RFP"/>
-[...76 lines deleted...]
-    <hyperlink ref="A45" r:id="rId78" display="FTX-70291251-01"/>
+    <hyperlink ref="A2" r:id="rId1" display="260103729"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of RFP"/>
+    <hyperlink ref="A3" r:id="rId3" display="260103730"/>
+    <hyperlink ref="C3" r:id="rId4" display="Variant of RFP"/>
+    <hyperlink ref="A4" r:id="rId5" display="260103731"/>
+    <hyperlink ref="C4" r:id="rId6" display="Variant of RFP"/>
+    <hyperlink ref="A5" r:id="rId7" display="260103732"/>
+    <hyperlink ref="C5" r:id="rId8" display="Variant of RFP"/>
+    <hyperlink ref="A6" r:id="rId9" display="760235250"/>
+    <hyperlink ref="C6" r:id="rId10" display="Variant of COWO"/>
+    <hyperlink ref="A7" r:id="rId11" display="760249279"/>
+    <hyperlink ref="C7" r:id="rId12" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A8" r:id="rId13" display="760249280"/>
+    <hyperlink ref="C8" r:id="rId14" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A9" r:id="rId15" display="760249281"/>
+    <hyperlink ref="C9" r:id="rId16" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A10" r:id="rId17" display="760250531"/>
+    <hyperlink ref="C10" r:id="rId18" display="Variant of HTB2"/>
+    <hyperlink ref="A11" r:id="rId19" display="760250805"/>
+    <hyperlink ref="C11" r:id="rId20" display="Variant of HTB2"/>
+    <hyperlink ref="A12" r:id="rId21" display="760250806"/>
+    <hyperlink ref="C12" r:id="rId22" display="Variant of HTB2"/>
+    <hyperlink ref="A13" r:id="rId23" display="760252426"/>
+    <hyperlink ref="C13" r:id="rId24" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A14" r:id="rId25" display="760255133"/>
+    <hyperlink ref="A15" r:id="rId26" display="760255134"/>
+    <hyperlink ref="A16" r:id="rId27" display="760255135"/>
+    <hyperlink ref="A17" r:id="rId28" display="760255136"/>
+    <hyperlink ref="A18" r:id="rId29" display="760255137"/>
+    <hyperlink ref="A19" r:id="rId30" display="760255138"/>
+    <hyperlink ref="A20" r:id="rId31" display="760255139"/>
+    <hyperlink ref="A21" r:id="rId32" display="760255263"/>
+    <hyperlink ref="A22" r:id="rId33" display="760256167"/>
+    <hyperlink ref="C22" r:id="rId34" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A23" r:id="rId35" display="760256168"/>
+    <hyperlink ref="C23" r:id="rId36" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A24" r:id="rId37" display="760256169"/>
+    <hyperlink ref="C24" r:id="rId38" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A25" r:id="rId39" display="760256170"/>
+    <hyperlink ref="C25" r:id="rId40" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A26" r:id="rId41" display="760256171"/>
+    <hyperlink ref="C26" r:id="rId42" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A27" r:id="rId43" display="760256172"/>
+    <hyperlink ref="C27" r:id="rId44" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A28" r:id="rId45" display="760256173"/>
+    <hyperlink ref="C28" r:id="rId46" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A29" r:id="rId47" display="760256174"/>
+    <hyperlink ref="C29" r:id="rId48" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A30" r:id="rId49" display="760256175"/>
+    <hyperlink ref="C30" r:id="rId50" display="Variant of HFTP-AM"/>
+    <hyperlink ref="A31" r:id="rId51" display="CK7246-000"/>
+    <hyperlink ref="C31" r:id="rId52" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A32" r:id="rId53" display="CK8650-000"/>
+    <hyperlink ref="C32" r:id="rId54" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A33" r:id="rId55" display="CK9100-000"/>
+    <hyperlink ref="C33" r:id="rId56" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A34" r:id="rId57" display="CK9101-000"/>
+    <hyperlink ref="C34" r:id="rId58" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A35" r:id="rId59" display="COWO"/>
+    <hyperlink ref="A36" r:id="rId60" display="CR9106-000"/>
+    <hyperlink ref="C36" r:id="rId61" display="Variant of FTUO"/>
+    <hyperlink ref="A37" r:id="rId62" display="CS5615-000"/>
+    <hyperlink ref="C37" r:id="rId63" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A38" r:id="rId64" display="CU7248-000"/>
+    <hyperlink ref="C38" r:id="rId65" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A39" r:id="rId66" display="CV4995-000"/>
+    <hyperlink ref="C39" r:id="rId67" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A40" r:id="rId68" display="CV5880-001"/>
+    <hyperlink ref="C40" r:id="rId69" display="Variant of RFP"/>
+    <hyperlink ref="A41" r:id="rId70" display="CV6986-000"/>
+    <hyperlink ref="C41" r:id="rId71" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A42" r:id="rId72" display="CW2640-000"/>
+    <hyperlink ref="C42" r:id="rId73" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A43" r:id="rId74" display="CW5249-000"/>
+    <hyperlink ref="C43" r:id="rId75" display="Variant of COWO"/>
+    <hyperlink ref="A44" r:id="rId76" display="CY7021-000"/>
+    <hyperlink ref="C44" r:id="rId77" display="Variant of COWO"/>
+    <hyperlink ref="A45" r:id="rId78" display="CY9941-000"/>
     <hyperlink ref="C45" r:id="rId79" display="Variant of COWO"/>
-    <hyperlink ref="A46" r:id="rId80" display="FTX-70291271-01"/>
-[...59 lines deleted...]
-    <hyperlink ref="C79" r:id="rId140" display="Variant of COWO"/>
+    <hyperlink ref="A46" r:id="rId80" display="CZ8124-000"/>
+    <hyperlink ref="C46" r:id="rId81" display="Variant of RFP"/>
+    <hyperlink ref="A47" r:id="rId82" display="CZ8125-000"/>
+    <hyperlink ref="C47" r:id="rId83" display="Variant of RFP"/>
+    <hyperlink ref="A48" r:id="rId84" display="CZ8126-000"/>
+    <hyperlink ref="C48" r:id="rId85" display="Variant of RFP"/>
+    <hyperlink ref="A49" r:id="rId86" display="CZ8127-000"/>
+    <hyperlink ref="C49" r:id="rId87" display="Variant of RFP"/>
+    <hyperlink ref="A50" r:id="rId88" display="CZ8128-000"/>
+    <hyperlink ref="C50" r:id="rId89" display="Variant of RFP"/>
+    <hyperlink ref="A51" r:id="rId90" display="CZ8352-000"/>
+    <hyperlink ref="C51" r:id="rId91" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A52" r:id="rId92" display="CZ8354-000"/>
+    <hyperlink ref="C52" r:id="rId93" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A53" r:id="rId94" display="CZ8364-000"/>
+    <hyperlink ref="C53" r:id="rId95" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A54" r:id="rId96" display="EF7391-000"/>
+    <hyperlink ref="C54" r:id="rId97" display="Variant of COWO"/>
+    <hyperlink ref="A55" r:id="rId98" display="EG6472-001"/>
+    <hyperlink ref="C55" r:id="rId99" display="Variant of SFP"/>
+    <hyperlink ref="A56" r:id="rId100" display="EG6473-001"/>
+    <hyperlink ref="C56" r:id="rId101" display="Variant of SFP"/>
+    <hyperlink ref="A57" r:id="rId102" display="EG8549-001"/>
+    <hyperlink ref="C57" r:id="rId103" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A58" r:id="rId104" display="EG8549-002"/>
+    <hyperlink ref="C58" r:id="rId105" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A59" r:id="rId106" display="EG9745-000"/>
+    <hyperlink ref="C59" r:id="rId107" display="Variant of COWO"/>
+    <hyperlink ref="A60" r:id="rId108" display="EH0702-000"/>
+    <hyperlink ref="C60" r:id="rId109" display="Variant of COWO"/>
+    <hyperlink ref="A61" r:id="rId110" display="EH1675-000"/>
+    <hyperlink ref="C61" r:id="rId111" display="Variant of COWO"/>
+    <hyperlink ref="A62" r:id="rId112" display="EK1466-000"/>
+    <hyperlink ref="C62" r:id="rId113" display="Variant of COWO"/>
+    <hyperlink ref="A63" r:id="rId114" display="EK1467-000"/>
+    <hyperlink ref="C63" r:id="rId115" display="Variant of COWO"/>
+    <hyperlink ref="A64" r:id="rId116" display="EK3658-001"/>
+    <hyperlink ref="C64" r:id="rId117" display="Variant of RFP"/>
+    <hyperlink ref="A65" r:id="rId118" display="EK3659-001"/>
+    <hyperlink ref="C65" r:id="rId119" display="Variant of RFP"/>
+    <hyperlink ref="A66" r:id="rId120" display="EK3660-001"/>
+    <hyperlink ref="C66" r:id="rId121" display="Variant of RFP"/>
+    <hyperlink ref="A67" r:id="rId122" display="EK3661-001"/>
+    <hyperlink ref="C67" r:id="rId123" display="Variant of RFP"/>
+    <hyperlink ref="A68" r:id="rId124" display="EM2940-001"/>
+    <hyperlink ref="C68" r:id="rId125" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A69" r:id="rId126" display="EM3000-001"/>
+    <hyperlink ref="C69" r:id="rId127" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A70" r:id="rId128" display="EM3000-002"/>
+    <hyperlink ref="C70" r:id="rId129" display="Variant of HFTP-N0"/>
+    <hyperlink ref="A71" r:id="rId130" display="FTUO"/>
+    <hyperlink ref="A72" r:id="rId131" display="FTX-70291251-01"/>
+    <hyperlink ref="C72" r:id="rId132" display="Variant of COWO"/>
+    <hyperlink ref="A73" r:id="rId133" display="FTX-70291271-01"/>
+    <hyperlink ref="C73" r:id="rId134" display="Variant of COWO"/>
+    <hyperlink ref="A74" r:id="rId135" display="HFTP-AM"/>
+    <hyperlink ref="A75" r:id="rId136" display="HFTP-N0"/>
+    <hyperlink ref="A76" r:id="rId137" display="HTB2"/>
+    <hyperlink ref="A77" r:id="rId138" display="HTB3"/>
+    <hyperlink ref="A78" r:id="rId139" display="RFP"/>
+    <hyperlink ref="A79" r:id="rId140" display="SFP"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId141"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 