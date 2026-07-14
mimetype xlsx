--- v0 (2026-05-25)
+++ v1 (2026-07-14)
@@ -43,312 +43,612 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760246267</t>
+  </si>
+  <si>
+    <t>760246267</t>
+  </si>
+  <si>
+    <t>SMB-1P-003</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universal, one port, black</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>Surface mount box</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248521</t>
+  </si>
+  <si>
+    <t>760248521</t>
+  </si>
+  <si>
+    <t>SMB-1P-262</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universal, one port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248523</t>
+  </si>
+  <si>
+    <t>760248523</t>
+  </si>
+  <si>
+    <t>SMB-1P-266</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universal, one port, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248524</t>
+  </si>
+  <si>
+    <t>760248524</t>
+  </si>
+  <si>
+    <t>SMB-1P-448</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universal, one port, light almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248526</t>
+  </si>
+  <si>
+    <t>760248526</t>
+  </si>
+  <si>
+    <t>SMB-2P-270</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universal, two ports, gray</t>
+  </si>
+  <si>
+    <t>EK5886-001</t>
+  </si>
+  <si>
+    <t>CB-S2W2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Connector box, indoor, white, one SC/APC adapter, Express drop cable application</t>
+  </si>
+  <si>
+    <t>CB</t>
+  </si>
+  <si>
+    <t>Fiber adapter enclosure</t>
+  </si>
+  <si>
+    <t>EK5888-001</t>
+  </si>
+  <si>
+    <t>CB-S2W1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Connector box, indoor, white, one SC/APC adapter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016496</t>
+  </si>
+  <si>
+    <t>700016496</t>
+  </si>
+  <si>
+    <t>M224CPN-270</t>
+  </si>
+  <si>
+    <t>M224 Type Zone Box Cover, gray</t>
+  </si>
+  <si>
+    <t>Zone box</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016512</t>
+  </si>
+  <si>
+    <t>700016512</t>
+  </si>
+  <si>
+    <t>M224MSP-246</t>
+  </si>
+  <si>
+    <t>M224 Type M-Series Zone Box, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016462</t>
+  </si>
+  <si>
+    <t>700016462</t>
+  </si>
+  <si>
+    <t>M224CPN-003</t>
+  </si>
+  <si>
+    <t>M224 Type Zone Box Cover, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016520</t>
+  </si>
+  <si>
+    <t>700016520</t>
+  </si>
+  <si>
+    <t>M224MSP-262</t>
+  </si>
+  <si>
+    <t>M224 Type M-Series Zone Box, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016538</t>
+  </si>
+  <si>
+    <t>700016538</t>
+  </si>
+  <si>
+    <t>M224MSP-270</t>
+  </si>
+  <si>
+    <t>M224 Type M-Series Zone Box, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700188931</t>
+  </si>
+  <si>
+    <t>700188931</t>
+  </si>
+  <si>
+    <t>M32CPP</t>
+  </si>
+  <si>
+    <t>Zone Wiring Box, 32-port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760044990</t>
+  </si>
+  <si>
+    <t>760044990</t>
+  </si>
+  <si>
+    <t>M204SMB-262</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, four port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760045005</t>
+  </si>
+  <si>
+    <t>760045005</t>
+  </si>
+  <si>
+    <t>M204SMB-003</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, four port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760045021</t>
+  </si>
+  <si>
+    <t>760045021</t>
+  </si>
+  <si>
+    <t>M204SMB-270</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, four port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057331</t>
+  </si>
+  <si>
+    <t>760057331</t>
+  </si>
+  <si>
+    <t>M202SMB-262</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, two port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057349</t>
+  </si>
+  <si>
+    <t>760057349</t>
+  </si>
+  <si>
+    <t>M202SMB-003</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, two port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057380</t>
+  </si>
+  <si>
+    <t>760057380</t>
+  </si>
+  <si>
+    <t>M204ASMB-003</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057414</t>
+  </si>
+  <si>
+    <t>760057414</t>
+  </si>
+  <si>
+    <t>M208SMB-262</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, eight port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057422</t>
+  </si>
+  <si>
+    <t>760057422</t>
+  </si>
+  <si>
+    <t>M208SMB-003</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, eight port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760060459</t>
+  </si>
+  <si>
+    <t>760060459</t>
+  </si>
+  <si>
+    <t>RFE-WF-07A</t>
+  </si>
+  <si>
+    <t>Raised Floor Enclosure, Wide Flange, 24"W x 24"L x 7"D</t>
+  </si>
+  <si>
+    <t>SYSTIMAX®</t>
+  </si>
+  <si>
+    <t>RFE</t>
+  </si>
+  <si>
+    <t>Box</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760067207</t>
+  </si>
+  <si>
+    <t>760067207</t>
+  </si>
+  <si>
+    <t>M200 Plenum Surface Mount Box, two port white</t>
+  </si>
+  <si>
+    <t>2153216-4</t>
+  </si>
+  <si>
+    <t>MiniPod, category 6, 4 port, unloaded with angled adapters, unshielded</t>
+  </si>
+  <si>
+    <t>NETCONNECT®</t>
+  </si>
+  <si>
+    <t>MiniPod</t>
+  </si>
+  <si>
+    <t>Modular jack enclosure</t>
+  </si>
+  <si>
+    <t>2153216-6</t>
+  </si>
+  <si>
+    <t>MiniPod, category 6, 6 port, unloaded with angled adapters, unshielded</t>
+  </si>
+  <si>
+    <t>2174250-1</t>
+  </si>
+  <si>
+    <t>AMPLET Surface Mount Office Box, for SL jacks, 6 ports, unloaded, white</t>
+  </si>
+  <si>
+    <t>SL Series</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760080820</t>
+  </si>
+  <si>
+    <t>760080820</t>
+  </si>
+  <si>
+    <t>MIB-2</t>
+  </si>
+  <si>
+    <t>2 Port Industrial Box</t>
+  </si>
+  <si>
     <t>1-1116697-3</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>SL Series Surface Mount Modular Jack Box, 1 port, unloaded, Alpine white</t>
   </si>
   <si>
-    <t>NETCONNECT®</t>
-[...10 lines deleted...]
-  <si>
     <t>1-1116698-3</t>
   </si>
   <si>
     <t>SL Series Surface Mount Modular Jack Box, 2 ports, unloaded, alphine white</t>
   </si>
   <si>
     <t>1-1671414-1</t>
   </si>
   <si>
     <t>Universal Connectivity Platform Quick-Fit Consolidation Point Box, 6 port capacity</t>
   </si>
   <si>
     <t>AMP CO | UCP</t>
   </si>
   <si>
-    <t>Zone box</t>
-[...1 lines deleted...]
-  <si>
     <t>1-1671163-1</t>
   </si>
   <si>
     <t>Consolidation Point Enclosure, 4-port, twist/SL jack</t>
   </si>
   <si>
     <t>Enclosure</t>
   </si>
   <si>
     <t>1-1933674-3</t>
   </si>
   <si>
     <t>Surface Mount Module, 6 port, alpine white</t>
   </si>
   <si>
     <t>SL Series | SLX Series</t>
   </si>
   <si>
     <t>Surface mount module</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016496</t>
-[...185 lines deleted...]
-    <t>M200 Surface Mount Box, four port gray</t>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106658156</t>
+  </si>
+  <si>
+    <t>106658156</t>
+  </si>
+  <si>
+    <t>M112SMB-262</t>
+  </si>
+  <si>
+    <t>M112 Type Surface Mount Box, twelve port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431520</t>
+  </si>
+  <si>
+    <t>107431520</t>
+  </si>
+  <si>
+    <t>M106SMB-003</t>
+  </si>
+  <si>
+    <t>M106 Type Surface Mount Box, six port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431538</t>
+  </si>
+  <si>
+    <t>107431538</t>
+  </si>
+  <si>
+    <t>M106SMB-262</t>
+  </si>
+  <si>
+    <t>M106 Type Surface Mount Box, six port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431546</t>
+  </si>
+  <si>
+    <t>107431546</t>
+  </si>
+  <si>
+    <t>M106SMB-246</t>
+  </si>
+  <si>
+    <t>M106 Type Surface Mount Box, six port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952475</t>
+  </si>
+  <si>
+    <t>107952475</t>
+  </si>
+  <si>
+    <t>M104SMB-A-003</t>
+  </si>
+  <si>
+    <t>M104 Type Surface Mount Box, four port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952483</t>
+  </si>
+  <si>
+    <t>107952483</t>
+  </si>
+  <si>
+    <t>M104SMB-A-DC-246</t>
+  </si>
+  <si>
+    <t>Surface-Mount Box, four port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107992927</t>
+  </si>
+  <si>
+    <t>107992927</t>
+  </si>
+  <si>
+    <t>M40A1-B-262</t>
+  </si>
+  <si>
+    <t>M40 Surface Mount Box</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107983983</t>
+  </si>
+  <si>
+    <t>107983983</t>
+  </si>
+  <si>
+    <t>M101SMB-B-003</t>
+  </si>
+  <si>
+    <t>M101 Type Surface Mount Box, single port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984007</t>
+  </si>
+  <si>
+    <t>107984007</t>
+  </si>
+  <si>
+    <t>M101SMB-B-246</t>
+  </si>
+  <si>
+    <t>M101 Type Surface Mount Box, single port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984015</t>
+  </si>
+  <si>
+    <t>107984015</t>
+  </si>
+  <si>
+    <t>M101SMB-B-262</t>
+  </si>
+  <si>
+    <t>M101 Type Surface Mount Box, single port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952442</t>
+  </si>
+  <si>
+    <t>107952442</t>
+  </si>
+  <si>
+    <t>M104SMB-A-246</t>
+  </si>
+  <si>
+    <t>M104 Type Surface Mount Box, four port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952467</t>
+  </si>
+  <si>
+    <t>107952467</t>
+  </si>
+  <si>
+    <t>M104SMB-A-270</t>
+  </si>
+  <si>
+    <t>M104 Type Surface Mount Box, four port gray</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760258771</t>
   </si>
   <si>
     <t>760258771</t>
   </si>
   <si>
     <t>MiniPod, 6 ports, empty box</t>
   </si>
   <si>
-    <t>MiniPod</t>
-[...2 lines deleted...]
-    <t>Modular jack enclosure</t>
+    <t>557366-1</t>
+  </si>
+  <si>
+    <t>Surface Mounted Outlet Box, 8 port, light almond</t>
+  </si>
+  <si>
+    <t>1427008-1</t>
+  </si>
+  <si>
+    <t>AMPLET Surface Mount Office Box, for EHR jacks, 1 port, unloaded, white</t>
+  </si>
+  <si>
+    <t>EHR Series</t>
+  </si>
+  <si>
+    <t>1427010-1</t>
+  </si>
+  <si>
+    <t>AMPLET Surface Mount Office Box, for EHR jacks, 4 ports, unloaded, white</t>
+  </si>
+  <si>
+    <t>1427011-1</t>
+  </si>
+  <si>
+    <t>AMPLET Surface Mount Office Box, for EHR jacks, 6 ports, unloaded, white</t>
+  </si>
+  <si>
+    <t>1479042-1</t>
+  </si>
+  <si>
+    <t>Floor Enclosure, passive, 4 RU, for 6 in raised floors</t>
   </si>
   <si>
     <t>1479358-3</t>
   </si>
   <si>
     <t>Universal Surface Mount Outlet, 12 port, white</t>
   </si>
   <si>
     <t>Outlet</t>
   </si>
   <si>
     <t>1479360-1</t>
   </si>
   <si>
     <t>Floor Enclosure, passive, 12 RU, for 6 in raised floors</t>
   </si>
   <si>
     <t>1479656-1</t>
   </si>
   <si>
     <t>ETHERSEAL® Enclosure, indoor/outdoor, K/Os: 2 etherseal, 2 M16 cable, 1 M32 conduit</t>
   </si>
   <si>
     <t>ETHERSEAL</t>
   </si>
@@ -376,521 +676,245 @@
   <si>
     <t>1674863-2</t>
   </si>
   <si>
     <t>SX Series Surface Mount Category 6 Office Box, 4 ports, loaded, white</t>
   </si>
   <si>
     <t>1674864-2</t>
   </si>
   <si>
     <t>SX Series Surface Mount Category 6 Office Box, 6 ports, loaded, white</t>
   </si>
   <si>
     <t>1777215-1</t>
   </si>
   <si>
     <t>Floor Enclosure, 1 RU, Phillips Head 1/4 turn fasteners</t>
   </si>
   <si>
     <t>1777215-2</t>
   </si>
   <si>
     <t>Floor Enclosure, 1 RU, tamper-proof cover fastners</t>
   </si>
   <si>
-    <t>557366-1</t>
-[...148 lines deleted...]
-  <si>
     <t>1903737-1</t>
   </si>
   <si>
     <t>EHR Series Surface Mount Category 5e Office Box, 3 ports, loaded, white</t>
   </si>
   <si>
-    <t>EHR Series</t>
-[...1 lines deleted...]
-  <si>
     <t>1903738-1</t>
   </si>
   <si>
     <t>EHR Series Surface Mount Category 5e Office Box, 4 ports, loaded, white</t>
   </si>
   <si>
     <t>1903735-1</t>
   </si>
   <si>
     <t>EHR Series Surface Mount Category 5e Office Box, 1 port, loaded, white</t>
   </si>
   <si>
     <t>1903736-1</t>
   </si>
   <si>
     <t>EHR Series Surface Mount Category 5e Office Box, 2 ports, loaded, white</t>
   </si>
   <si>
     <t>1933674-3</t>
   </si>
   <si>
     <t>Surface Mount Module, 6 port, white</t>
   </si>
   <si>
     <t>1933668-2</t>
   </si>
   <si>
     <t>Surface Mount Module, 2 port, black</t>
   </si>
   <si>
     <t>1933671-2</t>
   </si>
   <si>
     <t>Surface Mount Module, 4 port, black</t>
   </si>
   <si>
     <t>1933671-3</t>
   </si>
   <si>
     <t>Surface Mount Module, 4 port, white</t>
   </si>
   <si>
+    <t>64551058-00</t>
+  </si>
+  <si>
+    <t>6455 1 058-00</t>
+  </si>
+  <si>
+    <t>Muto Kit, 12-port, bag of 1, white</t>
+  </si>
+  <si>
+    <t>65401684-03</t>
+  </si>
+  <si>
+    <t>6540 1 684-03</t>
+  </si>
+  <si>
+    <t>MiniPod, category 6, 3 port, preloaded, unshielded UTP</t>
+  </si>
+  <si>
+    <t>65401677-06</t>
+  </si>
+  <si>
+    <t>6540 1 677-06</t>
+  </si>
+  <si>
+    <t>MiniPod, category 5e, 6 port, preloaded, unshielded UTP</t>
+  </si>
+  <si>
+    <t>66442202-01</t>
+  </si>
+  <si>
+    <t>6644 2 202-01</t>
+  </si>
+  <si>
+    <t>Multimedia Box, surface mount, 6 port, white</t>
+  </si>
+  <si>
+    <t>66441222-01</t>
+  </si>
+  <si>
+    <t>6644 1 222-01</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, straight, 2 port, white</t>
+  </si>
+  <si>
+    <t>68771060-00PI</t>
+  </si>
+  <si>
+    <t>6877 1 060-00PI</t>
+  </si>
+  <si>
+    <t>Multimedia Security Box, pink</t>
+  </si>
+  <si>
+    <t>68771060-00WH</t>
+  </si>
+  <si>
+    <t>6877 1 060-00WH</t>
+  </si>
+  <si>
+    <t>Multimedia Security Box, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760246284</t>
+  </si>
+  <si>
+    <t>760246284</t>
+  </si>
+  <si>
+    <t>OUT-OUT-FP</t>
+  </si>
+  <si>
+    <t>Outdoor Outlet Cover, single gang, universal, two ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254384</t>
+  </si>
+  <si>
+    <t>760254384</t>
+  </si>
+  <si>
+    <t>M208SMB-003-PLENUM</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, plenum, universal, eight port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254381</t>
+  </si>
+  <si>
+    <t>760254381</t>
+  </si>
+  <si>
+    <t>M204SMB-262-PLENUM</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, plenum, universal, four port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248527</t>
+  </si>
+  <si>
+    <t>760248527</t>
+  </si>
+  <si>
+    <t>SMB-2P-266</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universal, two ports, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248528</t>
+  </si>
+  <si>
+    <t>760248528</t>
+  </si>
+  <si>
+    <t>SMB-2P-448</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universal, two ports, light almond</t>
+  </si>
+  <si>
     <t>1933671-1</t>
   </si>
   <si>
     <t>Surface Mount Module, 4 Port, Light Almond</t>
   </si>
   <si>
     <t>1-1933674-1</t>
   </si>
   <si>
     <t>Surface Mount Module, 6 Port, Electric Ivory</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760246284</t>
-[...34 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252768</t>
   </si>
   <si>
     <t>760252768</t>
   </si>
   <si>
     <t>SMB-2P-262-PLENUM</t>
   </si>
   <si>
     <t>Surface Mount Box, plenum,universal, two ports, white</t>
   </si>
   <si>
-    <t>EK5886-001</t>
-[...208 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253637</t>
   </si>
   <si>
     <t>760253637</t>
   </si>
   <si>
     <t>OUT-OUT-FP-G</t>
   </si>
   <si>
     <t>Outdoor Outlet Cover, single gang, universal, two ports,gray</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254710</t>
   </si>
   <si>
     <t>760254710</t>
   </si>
   <si>
     <t>SMB-1P-246</t>
   </si>
   <si>
     <t>Surface Mount Box, universal, one port, ivory</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254711</t>
@@ -907,612 +931,735 @@
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253652</t>
   </si>
   <si>
     <t>760253652</t>
   </si>
   <si>
     <t>SMB-4P-KJ-448</t>
   </si>
   <si>
     <t>Surface Mount Module,Keystone,4 port, Lighr Almond</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253832</t>
   </si>
   <si>
     <t>760253832</t>
   </si>
   <si>
     <t>SMB-4P-KJ-003</t>
   </si>
   <si>
     <t>Surface Mount Module,Keystone,4 port, Black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254384</t>
-[...20 lines deleted...]
-    <t>M200 Surface Mount Box, plenum, universal, four port, white</t>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248522</t>
+  </si>
+  <si>
+    <t>760248522</t>
+  </si>
+  <si>
+    <t>SMB-1P-270</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universal, one port, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760246268</t>
+  </si>
+  <si>
+    <t>760246268</t>
+  </si>
+  <si>
+    <t>SMB-2P-003</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universal, two ports, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248525</t>
+  </si>
+  <si>
+    <t>760248525</t>
+  </si>
+  <si>
+    <t>SMB-2P-262</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universal, two ports, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760193367</t>
+  </si>
+  <si>
+    <t>760193367</t>
+  </si>
+  <si>
+    <t>IPQ-SMB-4P</t>
+  </si>
+  <si>
+    <t>InstaPATCH QUATTRO Surface Mount Box, 4-port, black, one module capacity</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760193375</t>
+  </si>
+  <si>
+    <t>760193375</t>
+  </si>
+  <si>
+    <t>IPQ-SMB-8P</t>
+  </si>
+  <si>
+    <t>InstaPATCH QUATTRO Surface Mount Box, 8-port, black, two module capacity</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252766</t>
+  </si>
+  <si>
+    <t>760252766</t>
+  </si>
+  <si>
+    <t>SMB-1P-262-PLENUM</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, plenum,universal, one port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252767</t>
+  </si>
+  <si>
+    <t>760252767</t>
+  </si>
+  <si>
+    <t>SMB-1P-003-PLENUM</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universial, one port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252769</t>
+  </si>
+  <si>
+    <t>760252769</t>
+  </si>
+  <si>
+    <t>SMB-2P-003-PLENUM</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760161661</t>
+  </si>
+  <si>
+    <t>760161661</t>
+  </si>
+  <si>
+    <t>Zone Floor Box, 600 x 600 mm</t>
+  </si>
+  <si>
+    <t>1-1933668-1</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 2 port, Electric Ivory</t>
+  </si>
+  <si>
+    <t>1933668-1</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 2 Port, Light Almond</t>
+  </si>
+  <si>
+    <t>1-1933671-1</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 4 Port, Electric Ivory</t>
+  </si>
+  <si>
+    <t>1933674-1</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 6 Port, Light Almond</t>
+  </si>
+  <si>
+    <t>1933674-4</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 6 Port, Gray</t>
+  </si>
+  <si>
+    <t>EK5887-001</t>
+  </si>
+  <si>
+    <t>CB-NNW1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Connector box, indoor, white, no adapter</t>
+  </si>
+  <si>
+    <t>EK5889-001</t>
+  </si>
+  <si>
+    <t>CB-S1W1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Connector box, indoor, white, one SC/UPC adapter</t>
+  </si>
+  <si>
+    <t>CZ0630-000</t>
+  </si>
+  <si>
+    <t>CB-S1B1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Connector box, outdoor, black, one SC/UPC adapter</t>
+  </si>
+  <si>
+    <t>CZ0661-000</t>
+  </si>
+  <si>
+    <t>CB-NNB1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Connector box, outdoor, black, no adapter</t>
+  </si>
+  <si>
+    <t>CZ0665-000</t>
+  </si>
+  <si>
+    <t>CB-S2B1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Connector box, outdoor, black, one SC/APC adapter</t>
+  </si>
+  <si>
+    <t>CZ0667-000</t>
+  </si>
+  <si>
+    <t>CB-S2B2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Connector box, outdoor, black, one SC/APC adapter, Express drop cable application</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760258770</t>
   </si>
   <si>
     <t>760258770</t>
   </si>
   <si>
     <t>MiniPod,3 ports, empty box</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760161661</t>
-[...5 lines deleted...]
-    <t>Zone Floor Box, 600 x 600 mm</t>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984049</t>
+  </si>
+  <si>
+    <t>107984049</t>
+  </si>
+  <si>
+    <t>M102SMB-B-246</t>
+  </si>
+  <si>
+    <t>M102 Type Surface Mount Box, dual port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984056</t>
+  </si>
+  <si>
+    <t>107984056</t>
+  </si>
+  <si>
+    <t>M102SMB-B-262</t>
+  </si>
+  <si>
+    <t>M102 Type Surface Mount Box, dual port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984064</t>
+  </si>
+  <si>
+    <t>107984064</t>
+  </si>
+  <si>
+    <t>M102SMB-B-270</t>
+  </si>
+  <si>
+    <t>M102 Type Surface Mount Box, dual port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984023</t>
+  </si>
+  <si>
+    <t>107984023</t>
+  </si>
+  <si>
+    <t>M101SMB-B-270</t>
+  </si>
+  <si>
+    <t>M101 Type Surface Mount Box, single port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984031</t>
+  </si>
+  <si>
+    <t>107984031</t>
+  </si>
+  <si>
+    <t>M102SMB-B-003</t>
+  </si>
+  <si>
+    <t>M102 Type Surface Mount Box, dual port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952459</t>
+  </si>
+  <si>
+    <t>107952459</t>
+  </si>
+  <si>
+    <t>M104SMB-A-262</t>
+  </si>
+  <si>
+    <t>M104 Type Surface Mount Box, four port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item108482845</t>
+  </si>
+  <si>
+    <t>108482845</t>
+  </si>
+  <si>
+    <t>M36CPP DATA</t>
+  </si>
+  <si>
+    <t>M36CPP Type Zone Box, thirty-six port</t>
+  </si>
+  <si>
+    <t>2153216-3</t>
+  </si>
+  <si>
+    <t>MiniPod, category 6, 3 port, unloaded with angled adapters, unshielded</t>
+  </si>
+  <si>
+    <t>2174677-1</t>
+  </si>
+  <si>
+    <t>AMPLET Surface Mount Office Box, for SL jacks, 4 ports, unloaded, white</t>
+  </si>
+  <si>
+    <t>1933668-3</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 2 port, white</t>
+  </si>
+  <si>
+    <t>1933668-4</t>
+  </si>
+  <si>
+    <t>Surface Mount Module 2 port, gray</t>
+  </si>
+  <si>
+    <t>1933671-4</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 4 port, gray</t>
+  </si>
+  <si>
+    <t>1933674-2</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 6 port, black</t>
+  </si>
+  <si>
+    <t>2-1671163-1</t>
+  </si>
+  <si>
+    <t>Consolidation Point Enclosure, 12-Port, with cover, unloaded, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760045013</t>
+  </si>
+  <si>
+    <t>760045013</t>
+  </si>
+  <si>
+    <t>M204SMB-246</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, four port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057430</t>
+  </si>
+  <si>
+    <t>760057430</t>
+  </si>
+  <si>
+    <t>M208SMB-246</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, eight port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057448</t>
+  </si>
+  <si>
+    <t>760057448</t>
+  </si>
+  <si>
+    <t>M208SMB-270</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, eight port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057356</t>
+  </si>
+  <si>
+    <t>760057356</t>
+  </si>
+  <si>
+    <t>M202SMB-246</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, two port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057364</t>
+  </si>
+  <si>
+    <t>760057364</t>
+  </si>
+  <si>
+    <t>M202SMB-270</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, two port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057372</t>
+  </si>
+  <si>
+    <t>760057372</t>
+  </si>
+  <si>
+    <t>M204ASMB-262</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057398</t>
+  </si>
+  <si>
+    <t>760057398</t>
+  </si>
+  <si>
+    <t>M204ASMB-246</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760060483</t>
+  </si>
+  <si>
+    <t>760060483</t>
+  </si>
+  <si>
+    <t>RFE-WF-07B</t>
+  </si>
+  <si>
+    <t>Raised Floor Enclosure, Wide Flange, 24"W x 24"L x 7"D with mount for management bracket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760060467</t>
+  </si>
+  <si>
+    <t>760060467</t>
+  </si>
+  <si>
+    <t>RFE-WF-12A</t>
+  </si>
+  <si>
+    <t>Raised Floor Enclosure, Wide Flange, 24"W x 24"L x 12"D</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016470</t>
+  </si>
+  <si>
+    <t>700016470</t>
+  </si>
+  <si>
+    <t>M224CPN-246</t>
+  </si>
+  <si>
+    <t>M224 Type Zone Box Cover, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016488</t>
+  </si>
+  <si>
+    <t>700016488</t>
+  </si>
+  <si>
+    <t>M224SMB-262</t>
+  </si>
+  <si>
+    <t>M224 Type Zone Box Cover, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700188923</t>
+  </si>
+  <si>
+    <t>700188923</t>
+  </si>
+  <si>
+    <t>M48CPP</t>
+  </si>
+  <si>
+    <t>M48CPP Type Zone Box, forty-eight port</t>
+  </si>
+  <si>
+    <t>64551030-00</t>
+  </si>
+  <si>
+    <t>6455 1 030-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Distribution Box, 30-pair, unequipped, gray</t>
+  </si>
+  <si>
+    <t>LSA-PLUS®</t>
+  </si>
+  <si>
+    <t>LSA-PLUS</t>
+  </si>
+  <si>
+    <t>64551030-03</t>
+  </si>
+  <si>
+    <t>6455 1 030-03</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Distribution Box, 30-pair, without BMF</t>
+  </si>
+  <si>
+    <t>65401677-04</t>
+  </si>
+  <si>
+    <t>6540 1 677-04</t>
+  </si>
+  <si>
+    <t>MiniPod, category 5e, 4 port, preloaded, unshielded UTP</t>
+  </si>
+  <si>
+    <t>65401678-04</t>
+  </si>
+  <si>
+    <t>6540 1 678-04</t>
+  </si>
+  <si>
+    <t>MiniPod, category 6, 4 port, preloaded, unshielded UTP</t>
+  </si>
+  <si>
+    <t>65401678-06</t>
+  </si>
+  <si>
+    <t>6540 1 678-06</t>
+  </si>
+  <si>
+    <t>MiniPod, category 6, 6 port, preloaded, unshielded UTP</t>
+  </si>
+  <si>
+    <t>66441222-02</t>
+  </si>
+  <si>
+    <t>6644 1 222-02</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, straight, 2 port, ivory</t>
+  </si>
+  <si>
+    <t>66442201-01</t>
+  </si>
+  <si>
+    <t>6644 2 201-01</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, 6 port, white</t>
+  </si>
+  <si>
+    <t>66443000-28</t>
+  </si>
+  <si>
+    <t>6644 3 000-28</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, 2-gang, ivory</t>
+  </si>
+  <si>
+    <t>68771060-00</t>
+  </si>
+  <si>
+    <t>6877 1 060-00</t>
+  </si>
+  <si>
+    <t>Multimedia Security Box, red</t>
+  </si>
+  <si>
+    <t>68771060-00BL</t>
+  </si>
+  <si>
+    <t>6877 1 060-00BL</t>
+  </si>
+  <si>
+    <t>Multimedia Security Box, blue</t>
+  </si>
+  <si>
+    <t>1671128-1</t>
+  </si>
+  <si>
+    <t>Distribution Box, 12-Port, with cover, unloaded, black</t>
+  </si>
+  <si>
+    <t>1674861-2</t>
+  </si>
+  <si>
+    <t>SX Series Surface Mount Category 6 Office Box, 1 port, loaded, black</t>
+  </si>
+  <si>
+    <t>1717909-1</t>
+  </si>
+  <si>
+    <t>AMPLET Office Box, for EHR jacks, 3 ports, unloaded, black</t>
+  </si>
+  <si>
+    <t>1717910-2</t>
+  </si>
+  <si>
+    <t>AMPLET Office Box, for EHR jacks, 4 ports, unloaded, black</t>
+  </si>
+  <si>
+    <t>1903739-1</t>
+  </si>
+  <si>
+    <t>EHR Series Surface Mount Category 5e Office Box, 6 ports, loaded, white</t>
+  </si>
+  <si>
+    <t>1427009-1</t>
+  </si>
+  <si>
+    <t>AMPLET Surface Mount Office Box, for EHR jacks, 2 ports, unloaded, white</t>
+  </si>
+  <si>
+    <t>1394294-1</t>
+  </si>
+  <si>
+    <t>Underfloor Box Frame kit, 1-gang, straight</t>
+  </si>
+  <si>
+    <t>1479158-1</t>
+  </si>
+  <si>
+    <t>Floor Enclosure, passive, 2 RU, 1.75 in.</t>
+  </si>
+  <si>
+    <t>1479322-1</t>
+  </si>
+  <si>
+    <t>Floor Enclosure, passive, center feed, dual support, consolidation point modules</t>
+  </si>
+  <si>
+    <t>1-1479358-3</t>
+  </si>
+  <si>
+    <t>1-1933668-3</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 2 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-1933671-3</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 4 port, alpine white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106658149</t>
+  </si>
+  <si>
+    <t>106658149</t>
+  </si>
+  <si>
+    <t>M112SMB-246</t>
+  </si>
+  <si>
+    <t>M112 Type Surface Mount Box, twelve port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106688419</t>
+  </si>
+  <si>
+    <t>106688419</t>
+  </si>
+  <si>
+    <t>M112SMB-270</t>
+  </si>
+  <si>
+    <t>M112 Type Surface Mount Box, twelve port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106658164</t>
+  </si>
+  <si>
+    <t>106658164</t>
+  </si>
+  <si>
+    <t>M112SMB-003</t>
+  </si>
+  <si>
+    <t>M112 Type Surface Mount Box, twelve port black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431553</t>
   </si>
   <si>
     <t>107431553</t>
   </si>
   <si>
     <t>M106SMB-270</t>
   </si>
   <si>
     <t>M106 Type Surface Mount Box, six port gray</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984049</t>
-[...506 lines deleted...]
-    <t>M224 Type Zone Box Cover, white</t>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254382</t>
+  </si>
+  <si>
+    <t>760254382</t>
+  </si>
+  <si>
+    <t>M204SMB-003-PLENUM</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, plenum, universal, four port, black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254556</t>
   </si>
   <si>
     <t>760254556</t>
   </si>
   <si>
     <t>SMB-1P-448-PLENUM</t>
   </si>
   <si>
     <t>Surface Mount Box, plenum,universal, one port, light almond</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254557</t>
   </si>
   <si>
     <t>760254557</t>
   </si>
   <si>
     <t>SMB-2P-448-PLENUM</t>
   </si>
   <si>
     <t>Surface Mount Box, plenum,universal, two ports, light almond</t>
   </si>
@@ -1541,197 +1688,50 @@
     <t>Surface Mount Box, Keystone, 2 port, Light Almond</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253653</t>
   </si>
   <si>
     <t>760253653</t>
   </si>
   <si>
     <t>SMB-4P-KJ-266</t>
   </si>
   <si>
     <t>Surface Mount Module,Keystone,4 port, Pro White</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253831</t>
   </si>
   <si>
     <t>760253831</t>
   </si>
   <si>
     <t>SMB-2P-KJ-003</t>
   </si>
   <si>
     <t>Surface Mount Box, Keystone, 2 port, Black</t>
-  </si>
-[...145 lines deleted...]
-    <t>Surface Mount Module, 6 Port, Gray</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254383</t>
   </si>
   <si>
     <t>760254383</t>
   </si>
   <si>
     <t>M208SMB-262-PLENUM</t>
   </si>
   <si>
     <t>M200 Surface Mount Box, plenum, universal, eight port, white</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
@@ -1862,51 +1862,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J170" totalsRowShown="0">
   <autoFilter ref="A1:J170"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1116697-3" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1116698-3" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1671414-1" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1671163-1" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933674-3" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016496" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016512" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016462" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016520" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016538" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700188931" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057380" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057414" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057422" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760060459" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760067207" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760080820" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760044990" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760045005" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760045021" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760258771" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479358-3" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479360-1" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479656-1" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1554501-1" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1554502-1" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1674862-2" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1674863-2" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1674864-2" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1777215-1" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1777215-2" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item557366-1" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106658156" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431520" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431538" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431546" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952475" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952483" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107992927" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107983983" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984007" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984015" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952442" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952467" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903737-1" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903738-1" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903735-1" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903736-1" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933674-3" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933668-2" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933671-2" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933671-3" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933671-1" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933674-1" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760246284" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248527" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248528" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252768" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemek5886-001" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemek5888-001" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2153216-4" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2153216-6" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2174250-1" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1427008-1" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1427010-1" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1427011-1" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479042-1" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item64551058-00" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item65401684-03" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item65401677-06" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item66442202-01" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item66441222-01" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item68771060-00pi" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item68771060-00wh" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057331" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057349" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760246267" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248521" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248523" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248524" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248526" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253637" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254710" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254711" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253652" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253832" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254384" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254381" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760258770" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760161661" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431553" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984049" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984056" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984064" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984023" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984031" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952459" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item108482845" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1427009-1" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1394294-1" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479158-1" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479322-1" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemek5887-001" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemek5889-001" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1479358-3" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933668-3" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933671-3" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item64551030-00" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item64551030-03" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item65401677-04" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item65401678-04" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item65401678-06" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2153216-3" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2174677-1" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106658149" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106688419" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106658164" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903739-1" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933668-3" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933668-4" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933671-4" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933674-2" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2-1671163-1" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1671128-1" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1674861-2" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1717909-1" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1717910-2" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760193367" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760193375" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760045013" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700188923" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057430" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057448" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057356" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057364" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057372" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057398" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760060483" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760060467" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item66441222-02" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item66442201-01" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item66443000-28" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item68771060-00" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item68771060-00bl" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016470" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016488" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254556" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254557" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253651" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253650" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253653" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253831" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254382" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemcz0630-000" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemcz0661-000" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemcz0665-000" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemcz0667-000" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248522" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760246268" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248525" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252766" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252767" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252769" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933668-1" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933668-1" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933671-1" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933674-1" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933674-4" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254383" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760246267" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248521" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248523" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248524" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248526" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemek5886-001" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemek5888-001" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016496" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016512" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016462" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016520" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016538" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700188931" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760044990" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760045005" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760045021" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057331" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057349" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057380" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057414" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057422" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760060459" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760067207" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2153216-4" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2153216-6" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2174250-1" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760080820" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1116697-3" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1116698-3" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1671414-1" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1671163-1" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933674-3" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106658156" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431520" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431538" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431546" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952475" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952483" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107992927" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107983983" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984007" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984015" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952442" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952467" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760258771" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item557366-1" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1427008-1" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1427010-1" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1427011-1" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479042-1" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479358-3" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479360-1" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479656-1" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1554501-1" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1554502-1" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1674862-2" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1674863-2" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1674864-2" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1777215-1" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1777215-2" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903737-1" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903738-1" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903735-1" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903736-1" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933674-3" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933668-2" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933671-2" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933671-3" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item64551058-00" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item65401684-03" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item65401677-06" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item66442202-01" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item66441222-01" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item68771060-00pi" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item68771060-00wh" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760246284" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254384" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254381" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248527" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248528" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933671-1" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933674-1" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252768" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253637" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254710" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254711" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253652" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253832" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248522" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760246268" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248525" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760193367" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760193375" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252766" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252767" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252769" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760161661" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933668-1" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933668-1" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933671-1" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933674-1" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933674-4" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemek5887-001" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemek5889-001" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemcz0630-000" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemcz0661-000" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemcz0665-000" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemcz0667-000" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760258770" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984049" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984056" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984064" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984023" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984031" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952459" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item108482845" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2153216-3" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2174677-1" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933668-3" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933668-4" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933671-4" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933674-2" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2-1671163-1" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760045013" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057430" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057448" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057356" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057364" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057372" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057398" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760060483" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760060467" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016470" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016488" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700188923" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item64551030-00" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item64551030-03" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item65401677-04" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item65401678-04" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item65401678-06" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item66441222-02" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item66442201-01" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item66443000-28" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item68771060-00" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item68771060-00bl" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1671128-1" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1674861-2" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1717909-1" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1717910-2" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903739-1" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1427009-1" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1394294-1" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479158-1" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479322-1" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1479358-3" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933668-3" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933671-3" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106658149" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106688419" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106658164" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431553" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254382" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254556" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254557" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253651" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253650" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253653" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253831" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254383" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J170"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="17.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="24.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="88.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17.41796875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="22.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="23.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1920,3759 +1920,3759 @@
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:10" ht="12.75">
+    <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
+      </c>
+      <c r="B2" t="s">
+        <v>12</v>
       </c>
       <c r="C2" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E2" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="B3" t="s">
+        <v>19</v>
       </c>
       <c r="C3" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E3" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="J3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>19</v>
+        <v>22</v>
+      </c>
+      <c r="B4" t="s">
+        <v>23</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="H4" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>23</v>
+        <v>26</v>
+      </c>
+      <c r="B5" t="s">
+        <v>27</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>26</v>
+        <v>30</v>
+      </c>
+      <c r="B6" t="s">
+        <v>31</v>
       </c>
       <c r="C6" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="H6" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C7" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>35</v>
+      </c>
+      <c r="G7" t="s">
+        <v>36</v>
       </c>
       <c r="H7" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:10" ht="12.75">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
+        <v>39</v>
+      </c>
+      <c r="C8" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" t="s">
+        <v>40</v>
+      </c>
+      <c r="G8" t="s">
         <v>36</v>
       </c>
-      <c r="B8" t="s">
+      <c r="H8" t="s">
         <v>37</v>
       </c>
-      <c r="C8" t="s">
-[...15 lines deleted...]
-    <row r="9" spans="1:8" ht="12.75">
+    </row>
+    <row r="9" spans="1:10" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B9" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C9" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>22</v>
+        <v>45</v>
+      </c>
+      <c r="J9" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="B10" t="s">
+        <v>49</v>
+      </c>
+      <c r="C10" t="s">
+        <v>13</v>
+      </c>
+      <c r="D10" t="s">
+        <v>50</v>
+      </c>
+      <c r="E10" t="s">
+        <v>15</v>
+      </c>
+      <c r="H10" t="s">
         <v>45</v>
       </c>
-      <c r="C10" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J10" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:10" ht="12.75">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="B11" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="C11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D11" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B12" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="C12" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D12" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="J12" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B13" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="C13" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D13" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="J13" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:8" ht="12.75">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B14" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C14" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D14" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>59</v>
+        <v>45</v>
+      </c>
+      <c r="J14" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B15" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C15" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D15" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="E15" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B16" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C16" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D16" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="E16" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B17" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C17" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D17" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E17" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
       <c r="J17" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:8" ht="12.75">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B18" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C18" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D18" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E18" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J18" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B19" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C19" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D19" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E19" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J19" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B20" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C20" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D20" t="s">
-        <v>58</v>
+        <v>74</v>
       </c>
       <c r="E20" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H20" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J20" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B21" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C21" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D21" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E21" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="J21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
+      </c>
+      <c r="B22" t="s">
+        <v>96</v>
       </c>
       <c r="C22" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D22" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E22" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
+      </c>
+      <c r="B23" t="s">
+        <v>100</v>
       </c>
       <c r="C23" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D23" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E23" t="s">
-        <v>13</v>
+        <v>102</v>
       </c>
       <c r="G23" t="s">
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="H23" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-    <row r="24" spans="1:8" ht="12.75">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>101</v>
+        <v>106</v>
+      </c>
+      <c r="B24" t="s">
+        <v>81</v>
       </c>
       <c r="C24" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D24" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="E24" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H24" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="J24" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="C25" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D25" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="E25" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="G25" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="H25" t="s">
-        <v>15</v>
+        <v>112</v>
       </c>
       <c r="J25" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="C26" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D26" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="E26" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G26" t="s">
-        <v>14</v>
+        <v>111</v>
       </c>
       <c r="H26" t="s">
-        <v>15</v>
+        <v>112</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="C27" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D27" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="E27" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="G27" t="s">
-        <v>14</v>
+        <v>117</v>
       </c>
       <c r="H27" t="s">
-        <v>15</v>
+        <v>104</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>110</v>
+        <v>119</v>
+      </c>
+      <c r="B28" t="s">
+        <v>120</v>
       </c>
       <c r="C28" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D28" t="s">
-        <v>111</v>
+        <v>121</v>
       </c>
       <c r="E28" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>15</v>
       </c>
       <c r="H28" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="C29" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D29" t="s">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="E29" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="G29" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H29" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:8" ht="12.75">
+        <v>104</v>
+      </c>
+      <c r="J29" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>115</v>
+        <v>124</v>
       </c>
       <c r="C30" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D30" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
       <c r="E30" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="G30" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H30" t="s">
-        <v>15</v>
+        <v>104</v>
+      </c>
+      <c r="J30" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="C31" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D31" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="E31" t="s">
-        <v>13</v>
+        <v>110</v>
+      </c>
+      <c r="G31" t="s">
+        <v>128</v>
       </c>
       <c r="H31" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>119</v>
+        <v>129</v>
       </c>
       <c r="C32" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D32" t="s">
-        <v>120</v>
+        <v>130</v>
       </c>
       <c r="E32" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="H32" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:10" ht="12.75">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>121</v>
+        <v>132</v>
       </c>
       <c r="C33" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D33" t="s">
-        <v>122</v>
+        <v>133</v>
       </c>
       <c r="E33" t="s">
-        <v>13</v>
+        <v>110</v>
+      </c>
+      <c r="G33" t="s">
+        <v>134</v>
       </c>
       <c r="H33" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>135</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="B34" t="s">
-        <v>125</v>
+        <v>138</v>
       </c>
       <c r="C34" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D34" t="s">
-        <v>126</v>
+        <v>139</v>
       </c>
       <c r="E34" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H34" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>128</v>
+        <v>141</v>
       </c>
       <c r="B35" t="s">
-        <v>129</v>
+        <v>142</v>
       </c>
       <c r="C35" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D35" t="s">
-        <v>130</v>
+        <v>143</v>
       </c>
       <c r="E35" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H35" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>132</v>
+        <v>145</v>
       </c>
       <c r="B36" t="s">
-        <v>133</v>
+        <v>146</v>
       </c>
       <c r="C36" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D36" t="s">
-        <v>134</v>
+        <v>147</v>
       </c>
       <c r="E36" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H36" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>136</v>
+        <v>149</v>
       </c>
       <c r="B37" t="s">
-        <v>137</v>
+        <v>150</v>
       </c>
       <c r="C37" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D37" t="s">
-        <v>138</v>
+        <v>151</v>
       </c>
       <c r="E37" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H37" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="B38" t="s">
-        <v>141</v>
+        <v>154</v>
       </c>
       <c r="C38" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D38" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="E38" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H38" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:10" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="B39" t="s">
-        <v>145</v>
+        <v>158</v>
       </c>
       <c r="C39" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D39" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="E39" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H39" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
       <c r="J39" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>148</v>
+        <v>161</v>
       </c>
       <c r="B40" t="s">
-        <v>149</v>
+        <v>162</v>
       </c>
       <c r="C40" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D40" t="s">
-        <v>150</v>
+        <v>163</v>
       </c>
       <c r="E40" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H40" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:10" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>152</v>
+        <v>165</v>
       </c>
       <c r="B41" t="s">
-        <v>153</v>
+        <v>166</v>
       </c>
       <c r="C41" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D41" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="E41" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H41" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
       <c r="J41" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
     </row>
     <row r="42" spans="1:10" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>156</v>
+        <v>169</v>
       </c>
       <c r="B42" t="s">
-        <v>157</v>
+        <v>170</v>
       </c>
       <c r="C42" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D42" t="s">
-        <v>158</v>
+        <v>171</v>
       </c>
       <c r="E42" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H42" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
       <c r="J42" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
     </row>
     <row r="43" spans="1:10" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="B43" t="s">
-        <v>161</v>
+        <v>174</v>
       </c>
       <c r="C43" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D43" t="s">
-        <v>162</v>
+        <v>175</v>
       </c>
       <c r="E43" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H43" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
       <c r="J43" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="B44" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="C44" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D44" t="s">
-        <v>166</v>
+        <v>179</v>
       </c>
       <c r="E44" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H44" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>168</v>
+        <v>181</v>
       </c>
       <c r="B45" t="s">
-        <v>169</v>
+        <v>182</v>
       </c>
       <c r="C45" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D45" t="s">
-        <v>170</v>
+        <v>183</v>
       </c>
       <c r="E45" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H45" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="C46" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D46" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="E46" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G46" t="s">
-        <v>173</v>
+        <v>111</v>
       </c>
       <c r="H46" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:8" ht="12.75">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="C47" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D47" t="s">
-        <v>175</v>
+        <v>188</v>
       </c>
       <c r="E47" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>110</v>
       </c>
       <c r="H47" t="s">
-        <v>15</v>
+        <v>104</v>
+      </c>
+      <c r="J47" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="C48" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D48" t="s">
-        <v>177</v>
+        <v>190</v>
       </c>
       <c r="E48" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="G48" t="s">
-        <v>173</v>
+        <v>191</v>
       </c>
       <c r="H48" t="s">
-        <v>15</v>
+        <v>104</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
       <c r="C49" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D49" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
       <c r="E49" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="G49" t="s">
-        <v>173</v>
+        <v>191</v>
       </c>
       <c r="H49" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:10" ht="12.75">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>180</v>
+        <v>194</v>
       </c>
       <c r="C50" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D50" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="E50" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="G50" t="s">
-        <v>14</v>
+        <v>191</v>
       </c>
       <c r="H50" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>104</v>
       </c>
     </row>
     <row r="51" spans="1:10" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="C51" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D51" t="s">
-        <v>183</v>
+        <v>197</v>
       </c>
       <c r="E51" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>110</v>
       </c>
       <c r="H51" t="s">
-        <v>29</v>
+        <v>104</v>
       </c>
       <c r="J51" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:8" ht="12.75">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>184</v>
+        <v>198</v>
       </c>
       <c r="C52" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D52" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
       <c r="E52" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="G52" t="s">
-        <v>28</v>
+        <v>117</v>
       </c>
       <c r="H52" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:10" ht="12.75">
+        <v>200</v>
+      </c>
+      <c r="J52" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>186</v>
+        <v>201</v>
       </c>
       <c r="C53" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D53" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="E53" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>110</v>
       </c>
       <c r="H53" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-    <row r="54" spans="1:8" ht="12.75">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C54" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D54" t="s">
-        <v>189</v>
+        <v>204</v>
       </c>
       <c r="E54" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="G54" t="s">
-        <v>28</v>
+        <v>205</v>
       </c>
       <c r="H54" t="s">
-        <v>29</v>
+        <v>104</v>
+      </c>
+      <c r="J54" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>190</v>
+        <v>206</v>
       </c>
       <c r="C55" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D55" t="s">
-        <v>191</v>
+        <v>207</v>
       </c>
       <c r="E55" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="G55" t="s">
-        <v>28</v>
+        <v>117</v>
       </c>
       <c r="H55" t="s">
-        <v>29</v>
+        <v>104</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C56" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D56" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="E56" t="s">
-        <v>34</v>
+        <v>110</v>
+      </c>
+      <c r="G56" t="s">
+        <v>117</v>
       </c>
       <c r="H56" t="s">
-        <v>15</v>
+        <v>104</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>210</v>
       </c>
       <c r="C57" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D57" t="s">
-        <v>199</v>
+        <v>211</v>
       </c>
       <c r="E57" t="s">
-        <v>34</v>
+        <v>110</v>
+      </c>
+      <c r="G57" t="s">
+        <v>212</v>
       </c>
       <c r="H57" t="s">
-        <v>59</v>
+        <v>104</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>213</v>
       </c>
       <c r="C58" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D58" t="s">
-        <v>203</v>
+        <v>214</v>
       </c>
       <c r="E58" t="s">
-        <v>34</v>
+        <v>110</v>
+      </c>
+      <c r="G58" t="s">
+        <v>212</v>
       </c>
       <c r="H58" t="s">
-        <v>59</v>
+        <v>104</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="C59" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D59" t="s">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="E59" t="s">
-        <v>34</v>
+        <v>110</v>
+      </c>
+      <c r="G59" t="s">
+        <v>212</v>
       </c>
       <c r="H59" t="s">
-        <v>59</v>
+        <v>104</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="C60" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D60" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>218</v>
+      </c>
+      <c r="E60" t="s">
+        <v>110</v>
       </c>
       <c r="H60" t="s">
-        <v>212</v>
+        <v>131</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="C61" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D61" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>220</v>
+      </c>
+      <c r="E61" t="s">
+        <v>110</v>
       </c>
       <c r="H61" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:10" ht="12.75">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="C62" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D62" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="E62" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="G62" t="s">
-        <v>96</v>
+        <v>191</v>
       </c>
       <c r="H62" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>104</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="C63" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D63" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="E63" t="s">
-        <v>34</v>
+        <v>110</v>
       </c>
       <c r="G63" t="s">
-        <v>96</v>
+        <v>191</v>
       </c>
       <c r="H63" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="C64" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D64" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E64" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="G64" t="s">
-        <v>14</v>
+        <v>191</v>
       </c>
       <c r="H64" t="s">
-        <v>15</v>
+        <v>104</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="C65" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D65" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="E65" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="G65" t="s">
-        <v>173</v>
+        <v>191</v>
       </c>
       <c r="H65" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:8" ht="12.75">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="C66" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D66" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="E66" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="G66" t="s">
-        <v>173</v>
+        <v>117</v>
       </c>
       <c r="H66" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:8" ht="12.75">
+        <v>135</v>
+      </c>
+      <c r="J66" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="C67" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D67" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="E67" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="G67" t="s">
-        <v>173</v>
+        <v>134</v>
       </c>
       <c r="H67" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:10" ht="12.75">
+        <v>135</v>
+      </c>
+      <c r="J67" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="C68" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D68" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="E68" t="s">
-        <v>13</v>
+        <v>110</v>
+      </c>
+      <c r="G68" t="s">
+        <v>134</v>
       </c>
       <c r="H68" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>135</v>
       </c>
     </row>
     <row r="69" spans="1:10" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="C69" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D69" t="s">
-        <v>232</v>
+        <v>236</v>
+      </c>
+      <c r="E69" t="s">
+        <v>110</v>
+      </c>
+      <c r="G69" t="s">
+        <v>117</v>
       </c>
       <c r="H69" t="s">
-        <v>59</v>
+        <v>135</v>
       </c>
       <c r="J69" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
     </row>
     <row r="70" spans="1:10" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="B70" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="C70" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D70" t="s">
-        <v>235</v>
-[...5 lines deleted...]
-        <v>96</v>
+        <v>239</v>
       </c>
       <c r="H70" t="s">
-        <v>97</v>
+        <v>16</v>
       </c>
       <c r="J70" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
     </row>
     <row r="71" spans="1:10" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="B71" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="C71" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D71" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="E71" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="G71" t="s">
-        <v>96</v>
+        <v>111</v>
       </c>
       <c r="H71" t="s">
-        <v>97</v>
+        <v>112</v>
       </c>
       <c r="J71" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
     </row>
     <row r="72" spans="1:10" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="B72" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="C72" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D72" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="E72" t="s">
-        <v>13</v>
+        <v>110</v>
+      </c>
+      <c r="G72" t="s">
+        <v>111</v>
       </c>
       <c r="H72" t="s">
-        <v>15</v>
+        <v>112</v>
       </c>
       <c r="J72" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
     </row>
     <row r="73" spans="1:10" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="B73" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="C73" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D73" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="E73" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="H73" t="s">
-        <v>15</v>
+        <v>104</v>
       </c>
       <c r="J73" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:8" ht="12.75">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="B74" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="C74" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D74" t="s">
-        <v>247</v>
+        <v>251</v>
+      </c>
+      <c r="E74" t="s">
+        <v>110</v>
       </c>
       <c r="H74" t="s">
-        <v>15</v>
+        <v>104</v>
+      </c>
+      <c r="J74" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="B75" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="C75" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D75" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="H75" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:10" ht="12.75">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="B76" t="s">
-        <v>76</v>
+        <v>256</v>
       </c>
       <c r="C76" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D76" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>257</v>
       </c>
       <c r="H76" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="77" spans="1:10" ht="12.75">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="B77" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="C77" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D77" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="E77" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H77" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>104</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B78" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C78" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D78" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="E78" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H78" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B79" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="C79" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D79" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="E79" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H79" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="B80" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="C80" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D80" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="E80" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H80" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="B81" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="C81" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D81" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="E81" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H81" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C82" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D82" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="E82" t="s">
-        <v>34</v>
+        <v>110</v>
+      </c>
+      <c r="G82" t="s">
+        <v>134</v>
       </c>
       <c r="H82" t="s">
-        <v>59</v>
+        <v>135</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>279</v>
-[...1 lines deleted...]
-      <c r="B83" t="s">
         <v>280</v>
       </c>
       <c r="C83" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D83" t="s">
         <v>281</v>
       </c>
       <c r="E83" t="s">
-        <v>34</v>
+        <v>110</v>
+      </c>
+      <c r="G83" t="s">
+        <v>134</v>
       </c>
       <c r="H83" t="s">
-        <v>15</v>
+        <v>135</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
         <v>283</v>
       </c>
       <c r="B84" t="s">
         <v>284</v>
       </c>
       <c r="C84" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D84" t="s">
         <v>285</v>
       </c>
       <c r="E84" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H84" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
         <v>287</v>
       </c>
       <c r="B85" t="s">
         <v>288</v>
       </c>
       <c r="C85" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D85" t="s">
         <v>289</v>
       </c>
       <c r="E85" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H85" t="s">
-        <v>59</v>
+        <v>104</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
         <v>291</v>
       </c>
       <c r="B86" t="s">
         <v>292</v>
       </c>
       <c r="C86" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D86" t="s">
         <v>293</v>
       </c>
       <c r="E86" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H86" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
         <v>295</v>
       </c>
       <c r="B87" t="s">
         <v>296</v>
       </c>
       <c r="C87" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D87" t="s">
         <v>297</v>
       </c>
       <c r="E87" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H87" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
         <v>299</v>
       </c>
       <c r="B88" t="s">
         <v>300</v>
       </c>
       <c r="C88" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D88" t="s">
         <v>301</v>
       </c>
       <c r="E88" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H88" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
         <v>303</v>
       </c>
       <c r="B89" t="s">
         <v>304</v>
       </c>
       <c r="C89" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D89" t="s">
         <v>305</v>
       </c>
       <c r="E89" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H89" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
         <v>307</v>
       </c>
+      <c r="B90" t="s">
+        <v>308</v>
+      </c>
       <c r="C90" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D90" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E90" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>15</v>
       </c>
       <c r="H90" t="s">
-        <v>97</v>
+        <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>310</v>
+        <v>311</v>
+      </c>
+      <c r="B91" t="s">
+        <v>312</v>
       </c>
       <c r="C91" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D91" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="E91" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H91" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B92" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="C92" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D92" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="E92" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H92" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:10" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B93" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="C93" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D93" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="E93" t="s">
-        <v>34</v>
+        <v>15</v>
+      </c>
+      <c r="F93" t="s">
+        <v>322</v>
       </c>
       <c r="H93" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="J93" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:8" ht="12.75">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="B94" t="s">
+        <v>325</v>
+      </c>
+      <c r="C94" t="s">
+        <v>13</v>
+      </c>
+      <c r="D94" t="s">
+        <v>326</v>
+      </c>
+      <c r="E94" t="s">
+        <v>15</v>
+      </c>
+      <c r="F94" t="s">
         <v>322</v>
       </c>
-      <c r="C94" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H94" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:10" ht="12.75">
+        <v>45</v>
+      </c>
+      <c r="J94" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="B95" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="C95" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D95" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="E95" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H95" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="96" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="B96" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="C96" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D96" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E96" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H96" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="97" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="B97" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="C97" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D97" t="s">
-        <v>335</v>
+        <v>313</v>
       </c>
       <c r="E97" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H97" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="J97" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>337</v>
-[...2 lines deleted...]
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C98" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D98" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E98" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H98" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:8" ht="12.75">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10" ht="12.75">
       <c r="A99" s="1" t="s">
         <v>341</v>
       </c>
-      <c r="B99" t="s">
+      <c r="C99" t="s">
+        <v>13</v>
+      </c>
+      <c r="D99" t="s">
         <v>342</v>
       </c>
-      <c r="C99" t="s">
-[...2 lines deleted...]
-      <c r="D99" t="s">
+      <c r="E99" t="s">
+        <v>110</v>
+      </c>
+      <c r="G99" t="s">
+        <v>117</v>
+      </c>
+      <c r="H99" t="s">
+        <v>135</v>
+      </c>
+      <c r="J99" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10" ht="12.75">
+      <c r="A100" s="1" t="s">
         <v>343</v>
       </c>
-      <c r="E99" t="s">
-[...7 lines deleted...]
-      <c r="A100" s="1" t="s">
+      <c r="C100" t="s">
+        <v>13</v>
+      </c>
+      <c r="D100" t="s">
         <v>344</v>
       </c>
-      <c r="C100" t="s">
-[...2 lines deleted...]
-      <c r="D100" t="s">
+      <c r="E100" t="s">
+        <v>110</v>
+      </c>
+      <c r="G100" t="s">
+        <v>117</v>
+      </c>
+      <c r="H100" t="s">
+        <v>135</v>
+      </c>
+      <c r="J100" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" ht="12.75">
+      <c r="A101" s="1" t="s">
         <v>345</v>
       </c>
-      <c r="E100" t="s">
-[...10 lines deleted...]
-      <c r="A101" s="1" t="s">
+      <c r="C101" t="s">
+        <v>13</v>
+      </c>
+      <c r="D101" t="s">
         <v>346</v>
       </c>
-      <c r="C101" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E101" t="s">
-        <v>13</v>
+        <v>110</v>
+      </c>
+      <c r="G101" t="s">
+        <v>134</v>
       </c>
       <c r="H101" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>135</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="C102" t="s">
+        <v>13</v>
+      </c>
+      <c r="D102" t="s">
         <v>348</v>
       </c>
-      <c r="C102" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E102" t="s">
-        <v>13</v>
+        <v>110</v>
+      </c>
+      <c r="G102" t="s">
+        <v>134</v>
       </c>
       <c r="H102" t="s">
-        <v>15</v>
+        <v>135</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="C103" t="s">
+        <v>13</v>
+      </c>
+      <c r="D103" t="s">
         <v>350</v>
       </c>
-      <c r="C103" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E103" t="s">
-        <v>13</v>
+        <v>110</v>
+      </c>
+      <c r="G103" t="s">
+        <v>134</v>
       </c>
       <c r="H103" t="s">
-        <v>15</v>
+        <v>135</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="B104" t="s">
         <v>352</v>
       </c>
-      <c r="B104" t="s">
+      <c r="C104" t="s">
+        <v>13</v>
+      </c>
+      <c r="D104" t="s">
         <v>353</v>
       </c>
-      <c r="C104" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G104" t="s">
-        <v>211</v>
+        <v>36</v>
       </c>
       <c r="H104" t="s">
-        <v>212</v>
+        <v>37</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="B105" t="s">
         <v>355</v>
       </c>
-      <c r="B105" t="s">
+      <c r="C105" t="s">
+        <v>13</v>
+      </c>
+      <c r="D105" t="s">
         <v>356</v>
       </c>
-      <c r="C105" t="s">
-[...2 lines deleted...]
-      <c r="D105" t="s">
+      <c r="G105" t="s">
+        <v>36</v>
+      </c>
+      <c r="H105" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10" ht="12.75">
+      <c r="A106" s="1" t="s">
         <v>357</v>
       </c>
-      <c r="G105" t="s">
-[...7 lines deleted...]
-      <c r="A106" s="1" t="s">
+      <c r="B106" t="s">
         <v>358</v>
       </c>
       <c r="C106" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D106" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>359</v>
       </c>
       <c r="G106" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="H106" t="s">
-        <v>59</v>
+        <v>37</v>
+      </c>
+      <c r="J106" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="107" spans="1:10" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>359</v>
+        <v>360</v>
+      </c>
+      <c r="B107" t="s">
+        <v>361</v>
       </c>
       <c r="C107" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D107" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>362</v>
       </c>
       <c r="G107" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="H107" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="J107" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:8" ht="12.75">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>361</v>
+        <v>363</v>
+      </c>
+      <c r="B108" t="s">
+        <v>364</v>
       </c>
       <c r="C108" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D108" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>365</v>
       </c>
       <c r="G108" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="H108" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:8" ht="12.75">
+        <v>37</v>
+      </c>
+      <c r="J108" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="B109" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="C109" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D109" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="G109" t="s">
-        <v>367</v>
+        <v>36</v>
       </c>
       <c r="H109" t="s">
-        <v>59</v>
+        <v>37</v>
+      </c>
+      <c r="J109" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C110" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D110" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>371</v>
+      </c>
+      <c r="E110" t="s">
+        <v>15</v>
       </c>
       <c r="G110" t="s">
-        <v>367</v>
+        <v>111</v>
       </c>
       <c r="H110" t="s">
-        <v>59</v>
+        <v>112</v>
       </c>
     </row>
     <row r="111" spans="1:10" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="B111" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="C111" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D111" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="E111" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>15</v>
       </c>
       <c r="H111" t="s">
-        <v>97</v>
+        <v>16</v>
       </c>
       <c r="J111" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:10" ht="12.75">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="B112" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="C112" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D112" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="E112" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>15</v>
       </c>
       <c r="H112" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="J112" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="113" spans="1:10" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="B113" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="C113" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D113" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="E113" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>15</v>
       </c>
       <c r="H113" t="s">
-        <v>97</v>
+        <v>16</v>
       </c>
       <c r="J113" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:8" ht="12.75">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>380</v>
+        <v>385</v>
+      </c>
+      <c r="B114" t="s">
+        <v>386</v>
       </c>
       <c r="C114" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D114" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="E114" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>15</v>
       </c>
       <c r="H114" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J114" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>382</v>
+        <v>389</v>
+      </c>
+      <c r="B115" t="s">
+        <v>390</v>
       </c>
       <c r="C115" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D115" t="s">
-        <v>383</v>
+        <v>391</v>
       </c>
       <c r="E115" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H115" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="J115" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="B116" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
       <c r="C116" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D116" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="E116" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H116" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="B117" t="s">
-        <v>390</v>
+        <v>398</v>
       </c>
       <c r="C117" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D117" t="s">
-        <v>391</v>
+        <v>399</v>
       </c>
       <c r="E117" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H117" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="C118" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D118" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="E118" t="s">
-        <v>34</v>
+        <v>15</v>
+      </c>
+      <c r="G118" t="s">
+        <v>111</v>
       </c>
       <c r="H118" t="s">
-        <v>59</v>
+        <v>112</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="C119" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D119" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="E119" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="G119" t="s">
-        <v>173</v>
+        <v>117</v>
       </c>
       <c r="H119" t="s">
-        <v>15</v>
+        <v>104</v>
       </c>
     </row>
     <row r="120" spans="1:10" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="C120" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D120" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="E120" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="G120" t="s">
-        <v>14</v>
+        <v>117</v>
       </c>
       <c r="H120" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="J120" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
     </row>
     <row r="121" spans="1:10" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="C121" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D121" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="E121" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="G121" t="s">
-        <v>28</v>
+        <v>134</v>
       </c>
       <c r="H121" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="J121" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="C122" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D122" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="E122" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="G122" t="s">
-        <v>28</v>
+        <v>134</v>
       </c>
       <c r="H122" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="C123" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D123" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="E123" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="G123" t="s">
-        <v>28</v>
+        <v>134</v>
       </c>
       <c r="H123" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="C124" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D124" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="E124" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="H124" t="s">
-        <v>25</v>
+        <v>131</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>408</v>
+        <v>415</v>
+      </c>
+      <c r="B125" t="s">
+        <v>416</v>
       </c>
       <c r="C125" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D125" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
       <c r="E125" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H125" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>410</v>
+        <v>419</v>
+      </c>
+      <c r="B126" t="s">
+        <v>420</v>
       </c>
       <c r="C126" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D126" t="s">
-        <v>411</v>
+        <v>421</v>
       </c>
       <c r="E126" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>15</v>
       </c>
       <c r="H126" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J126" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>412</v>
+        <v>423</v>
+      </c>
+      <c r="B127" t="s">
+        <v>424</v>
       </c>
       <c r="C127" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D127" t="s">
-        <v>413</v>
+        <v>425</v>
       </c>
       <c r="E127" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>15</v>
       </c>
       <c r="H127" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J127" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>414</v>
+        <v>427</v>
+      </c>
+      <c r="B128" t="s">
+        <v>428</v>
       </c>
       <c r="C128" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D128" t="s">
-        <v>415</v>
+        <v>429</v>
       </c>
       <c r="E128" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>15</v>
       </c>
       <c r="H128" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="J128" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="129" spans="1:10" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>417</v>
+        <v>431</v>
       </c>
       <c r="B129" t="s">
-        <v>418</v>
+        <v>432</v>
       </c>
       <c r="C129" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D129" t="s">
-        <v>419</v>
+        <v>433</v>
       </c>
       <c r="E129" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>420</v>
+        <v>15</v>
       </c>
       <c r="H129" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="J129" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
     </row>
     <row r="130" spans="1:10" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>422</v>
+        <v>435</v>
       </c>
       <c r="B130" t="s">
-        <v>423</v>
+        <v>436</v>
       </c>
       <c r="C130" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D130" t="s">
-        <v>424</v>
+        <v>70</v>
       </c>
       <c r="E130" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>420</v>
+        <v>15</v>
       </c>
       <c r="H130" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="J130" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:8" ht="12.75">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>426</v>
+        <v>438</v>
       </c>
       <c r="B131" t="s">
-        <v>427</v>
+        <v>439</v>
       </c>
       <c r="C131" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D131" t="s">
-        <v>428</v>
+        <v>417</v>
       </c>
       <c r="E131" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H131" t="s">
-        <v>59</v>
+        <v>16</v>
+      </c>
+      <c r="J131" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>430</v>
+        <v>441</v>
       </c>
       <c r="B132" t="s">
-        <v>431</v>
+        <v>442</v>
       </c>
       <c r="C132" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D132" t="s">
-        <v>432</v>
+        <v>443</v>
       </c>
       <c r="E132" t="s">
-        <v>34</v>
+        <v>102</v>
+      </c>
+      <c r="G132" t="s">
+        <v>103</v>
       </c>
       <c r="H132" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:10" ht="12.75">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>434</v>
+        <v>445</v>
       </c>
       <c r="B133" t="s">
-        <v>435</v>
+        <v>446</v>
       </c>
       <c r="C133" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D133" t="s">
-        <v>436</v>
+        <v>447</v>
       </c>
       <c r="E133" t="s">
-        <v>34</v>
+        <v>102</v>
+      </c>
+      <c r="G133" t="s">
+        <v>103</v>
       </c>
       <c r="H133" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="134" spans="1:10" ht="12.75">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>438</v>
+        <v>449</v>
       </c>
       <c r="B134" t="s">
-        <v>439</v>
+        <v>450</v>
       </c>
       <c r="C134" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D134" t="s">
-        <v>440</v>
+        <v>451</v>
       </c>
       <c r="E134" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H134" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="135" spans="1:10" ht="12.75">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>442</v>
+        <v>453</v>
       </c>
       <c r="B135" t="s">
-        <v>443</v>
+        <v>454</v>
       </c>
       <c r="C135" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D135" t="s">
-        <v>444</v>
+        <v>455</v>
       </c>
       <c r="E135" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H135" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="136" spans="1:10" ht="12.75">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>446</v>
+        <v>457</v>
       </c>
       <c r="B136" t="s">
-        <v>447</v>
+        <v>458</v>
       </c>
       <c r="C136" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D136" t="s">
-        <v>448</v>
+        <v>459</v>
       </c>
       <c r="E136" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H136" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="137" spans="1:10" ht="12.75">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>450</v>
+        <v>460</v>
       </c>
       <c r="B137" t="s">
-        <v>451</v>
+        <v>461</v>
       </c>
       <c r="C137" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D137" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>462</v>
+      </c>
+      <c r="F137" t="s">
+        <v>463</v>
+      </c>
+      <c r="G137" t="s">
+        <v>464</v>
       </c>
       <c r="H137" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="138" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>453</v>
+        <v>465</v>
       </c>
       <c r="B138" t="s">
-        <v>454</v>
+        <v>466</v>
       </c>
       <c r="C138" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D138" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>467</v>
+      </c>
+      <c r="F138" t="s">
+        <v>463</v>
+      </c>
+      <c r="G138" t="s">
+        <v>464</v>
       </c>
       <c r="H138" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="139" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>456</v>
+        <v>468</v>
       </c>
       <c r="B139" t="s">
-        <v>457</v>
+        <v>469</v>
       </c>
       <c r="C139" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D139" t="s">
-        <v>458</v>
+        <v>470</v>
       </c>
       <c r="E139" t="s">
-        <v>72</v>
+        <v>110</v>
       </c>
       <c r="G139" t="s">
-        <v>73</v>
+        <v>111</v>
       </c>
       <c r="H139" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:8" ht="12.75">
+        <v>112</v>
+      </c>
+      <c r="J139" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>460</v>
+        <v>471</v>
       </c>
       <c r="B140" t="s">
-        <v>461</v>
+        <v>472</v>
       </c>
       <c r="C140" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D140" t="s">
-        <v>462</v>
+        <v>473</v>
       </c>
       <c r="E140" t="s">
-        <v>72</v>
+        <v>110</v>
       </c>
       <c r="G140" t="s">
-        <v>73</v>
+        <v>111</v>
       </c>
       <c r="H140" t="s">
-        <v>15</v>
+        <v>112</v>
+      </c>
+      <c r="J140" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="141" spans="1:10" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>463</v>
+        <v>474</v>
       </c>
       <c r="B141" t="s">
-        <v>464</v>
+        <v>475</v>
       </c>
       <c r="C141" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D141" t="s">
-        <v>465</v>
+        <v>476</v>
       </c>
       <c r="E141" t="s">
-        <v>13</v>
+        <v>110</v>
+      </c>
+      <c r="G141" t="s">
+        <v>111</v>
       </c>
       <c r="H141" t="s">
-        <v>15</v>
+        <v>112</v>
       </c>
       <c r="J141" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
     </row>
     <row r="142" spans="1:10" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>466</v>
+        <v>477</v>
       </c>
       <c r="B142" t="s">
-        <v>467</v>
+        <v>478</v>
       </c>
       <c r="C142" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D142" t="s">
-        <v>468</v>
+        <v>479</v>
       </c>
       <c r="E142" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="H142" t="s">
-        <v>15</v>
+        <v>104</v>
       </c>
       <c r="J142" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
     </row>
     <row r="143" spans="1:10" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>469</v>
+        <v>480</v>
       </c>
       <c r="B143" t="s">
-        <v>470</v>
+        <v>481</v>
       </c>
       <c r="C143" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D143" t="s">
-        <v>471</v>
+        <v>482</v>
       </c>
       <c r="E143" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="H143" t="s">
-        <v>15</v>
+        <v>104</v>
       </c>
       <c r="J143" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:8" ht="12.75">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>472</v>
+        <v>483</v>
       </c>
       <c r="B144" t="s">
-        <v>473</v>
+        <v>484</v>
       </c>
       <c r="C144" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D144" t="s">
-        <v>474</v>
+        <v>485</v>
+      </c>
+      <c r="E144" t="s">
+        <v>110</v>
       </c>
       <c r="H144" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:10" ht="12.75">
+        <v>104</v>
+      </c>
+      <c r="J144" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>475</v>
+        <v>486</v>
       </c>
       <c r="B145" t="s">
-        <v>476</v>
+        <v>487</v>
       </c>
       <c r="C145" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D145" t="s">
-        <v>477</v>
+        <v>488</v>
       </c>
       <c r="H145" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="146" spans="1:8" ht="12.75">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>479</v>
+        <v>489</v>
       </c>
       <c r="B146" t="s">
-        <v>480</v>
+        <v>490</v>
       </c>
       <c r="C146" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D146" t="s">
-        <v>481</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>491</v>
       </c>
       <c r="H146" t="s">
-        <v>22</v>
+        <v>104</v>
+      </c>
+      <c r="J146" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="C147" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D147" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="E147" t="s">
-        <v>34</v>
+        <v>110</v>
       </c>
       <c r="H147" t="s">
-        <v>22</v>
+        <v>131</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>487</v>
-[...2 lines deleted...]
-        <v>488</v>
+        <v>494</v>
       </c>
       <c r="C148" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D148" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="E148" t="s">
-        <v>34</v>
+        <v>110</v>
+      </c>
+      <c r="G148" t="s">
+        <v>212</v>
       </c>
       <c r="H148" t="s">
-        <v>59</v>
+        <v>104</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>491</v>
-[...2 lines deleted...]
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="C149" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D149" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="E149" t="s">
-        <v>34</v>
+        <v>110</v>
+      </c>
+      <c r="G149" t="s">
+        <v>191</v>
       </c>
       <c r="H149" t="s">
-        <v>59</v>
+        <v>104</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>495</v>
-[...2 lines deleted...]
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="C150" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D150" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E150" t="s">
-        <v>34</v>
+        <v>110</v>
+      </c>
+      <c r="G150" t="s">
+        <v>191</v>
       </c>
       <c r="H150" t="s">
-        <v>29</v>
+        <v>104</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>499</v>
-[...1 lines deleted...]
-      <c r="B151" t="s">
         <v>500</v>
       </c>
       <c r="C151" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D151" t="s">
         <v>501</v>
       </c>
       <c r="E151" t="s">
-        <v>34</v>
+        <v>110</v>
+      </c>
+      <c r="G151" t="s">
+        <v>191</v>
       </c>
       <c r="H151" t="s">
-        <v>59</v>
+        <v>104</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="C152" t="s">
+        <v>13</v>
+      </c>
+      <c r="D152" t="s">
         <v>503</v>
       </c>
-      <c r="B152" t="s">
+      <c r="E152" t="s">
+        <v>110</v>
+      </c>
+      <c r="G152" t="s">
+        <v>191</v>
+      </c>
+      <c r="H152" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10" ht="12.75">
+      <c r="A153" s="1" t="s">
         <v>504</v>
       </c>
-      <c r="C152" t="s">
-[...2 lines deleted...]
-      <c r="D152" t="s">
+      <c r="C153" t="s">
+        <v>13</v>
+      </c>
+      <c r="D153" t="s">
         <v>505</v>
       </c>
-      <c r="E152" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="E153" t="s">
-        <v>34</v>
+        <v>110</v>
       </c>
       <c r="H153" t="s">
-        <v>59</v>
+        <v>104</v>
+      </c>
+      <c r="J153" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>511</v>
-[...2 lines deleted...]
-        <v>512</v>
+        <v>506</v>
       </c>
       <c r="C154" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D154" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E154" t="s">
-        <v>34</v>
+        <v>110</v>
       </c>
       <c r="H154" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:10" ht="12.75">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>514</v>
-[...2 lines deleted...]
-        <v>515</v>
+        <v>508</v>
       </c>
       <c r="C155" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D155" t="s">
-        <v>516</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>509</v>
+      </c>
+      <c r="E155" t="s">
+        <v>110</v>
       </c>
       <c r="H155" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-    <row r="156" spans="1:10" ht="12.75">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>517</v>
-[...2 lines deleted...]
-        <v>518</v>
+        <v>510</v>
       </c>
       <c r="C156" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D156" t="s">
-        <v>519</v>
+        <v>199</v>
+      </c>
+      <c r="E156" t="s">
+        <v>15</v>
       </c>
       <c r="G156" t="s">
-        <v>211</v>
+        <v>117</v>
       </c>
       <c r="H156" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="J156" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="157" spans="1:10" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>520</v>
-[...2 lines deleted...]
-        <v>521</v>
+        <v>511</v>
       </c>
       <c r="C157" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D157" t="s">
-        <v>522</v>
+        <v>512</v>
+      </c>
+      <c r="E157" t="s">
+        <v>110</v>
       </c>
       <c r="G157" t="s">
-        <v>211</v>
+        <v>117</v>
       </c>
       <c r="H157" t="s">
-        <v>212</v>
+        <v>135</v>
       </c>
       <c r="J157" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:10" ht="12.75">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>523</v>
-[...2 lines deleted...]
-        <v>524</v>
+        <v>513</v>
       </c>
       <c r="C158" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D158" t="s">
-        <v>525</v>
+        <v>514</v>
+      </c>
+      <c r="E158" t="s">
+        <v>110</v>
       </c>
       <c r="G158" t="s">
-        <v>211</v>
+        <v>134</v>
       </c>
       <c r="H158" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>135</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>527</v>
+        <v>516</v>
       </c>
       <c r="B159" t="s">
-        <v>528</v>
+        <v>517</v>
       </c>
       <c r="C159" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D159" t="s">
-        <v>529</v>
+        <v>518</v>
       </c>
       <c r="E159" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H159" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>531</v>
+        <v>520</v>
       </c>
       <c r="B160" t="s">
-        <v>532</v>
+        <v>521</v>
       </c>
       <c r="C160" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D160" t="s">
-        <v>533</v>
+        <v>522</v>
       </c>
       <c r="E160" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H160" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>535</v>
+        <v>524</v>
       </c>
       <c r="B161" t="s">
-        <v>536</v>
+        <v>525</v>
       </c>
       <c r="C161" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D161" t="s">
-        <v>537</v>
+        <v>526</v>
       </c>
       <c r="E161" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H161" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>539</v>
+        <v>528</v>
       </c>
       <c r="B162" t="s">
-        <v>540</v>
+        <v>529</v>
       </c>
       <c r="C162" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D162" t="s">
-        <v>541</v>
+        <v>530</v>
       </c>
       <c r="E162" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H162" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>543</v>
+        <v>532</v>
       </c>
       <c r="B163" t="s">
-        <v>544</v>
+        <v>533</v>
       </c>
       <c r="C163" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D163" t="s">
-        <v>545</v>
+        <v>534</v>
       </c>
       <c r="E163" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H163" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>547</v>
+        <v>536</v>
       </c>
       <c r="B164" t="s">
-        <v>548</v>
+        <v>537</v>
       </c>
       <c r="C164" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D164" t="s">
-        <v>533</v>
+        <v>538</v>
       </c>
       <c r="E164" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H164" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>549</v>
+        <v>540</v>
+      </c>
+      <c r="B165" t="s">
+        <v>541</v>
       </c>
       <c r="C165" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D165" t="s">
-        <v>550</v>
+        <v>542</v>
       </c>
       <c r="E165" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H165" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-    <row r="166" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>551</v>
+        <v>544</v>
+      </c>
+      <c r="B166" t="s">
+        <v>545</v>
       </c>
       <c r="C166" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D166" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="E166" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H166" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>135</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>553</v>
+        <v>548</v>
+      </c>
+      <c r="B167" t="s">
+        <v>549</v>
       </c>
       <c r="C167" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D167" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="E167" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="H167" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>555</v>
+        <v>552</v>
+      </c>
+      <c r="B168" t="s">
+        <v>553</v>
       </c>
       <c r="C168" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D168" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E168" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="H168" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="B169" t="s">
         <v>557</v>
       </c>
       <c r="C169" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D169" t="s">
         <v>558</v>
       </c>
       <c r="E169" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="H169" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
         <v>560</v>
       </c>
       <c r="B170" t="s">
         <v>561</v>
       </c>
       <c r="C170" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D170" t="s">
         <v>562</v>
       </c>
       <c r="E170" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="H170" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="1-1116697-3"/>
-[...30 lines deleted...]
-    <hyperlink ref="A33" r:id="rId32" display="557366-1"/>
+    <hyperlink ref="A2" r:id="rId1" display="760246267"/>
+    <hyperlink ref="A3" r:id="rId2" display="760248521"/>
+    <hyperlink ref="A4" r:id="rId3" display="760248523"/>
+    <hyperlink ref="A5" r:id="rId4" display="760248524"/>
+    <hyperlink ref="A6" r:id="rId5" display="760248526"/>
+    <hyperlink ref="A7" r:id="rId6" display="EK5886-001"/>
+    <hyperlink ref="A8" r:id="rId7" display="EK5888-001"/>
+    <hyperlink ref="A9" r:id="rId8" display="700016496"/>
+    <hyperlink ref="A10" r:id="rId9" display="700016512"/>
+    <hyperlink ref="A11" r:id="rId10" display="700016462"/>
+    <hyperlink ref="A12" r:id="rId11" display="700016520"/>
+    <hyperlink ref="A13" r:id="rId12" display="700016538"/>
+    <hyperlink ref="A14" r:id="rId13" display="700188931"/>
+    <hyperlink ref="A15" r:id="rId14" display="760044990"/>
+    <hyperlink ref="A16" r:id="rId15" display="760045005"/>
+    <hyperlink ref="A17" r:id="rId16" display="760045021"/>
+    <hyperlink ref="A18" r:id="rId17" display="760057331"/>
+    <hyperlink ref="A19" r:id="rId18" display="760057349"/>
+    <hyperlink ref="A20" r:id="rId19" display="760057380"/>
+    <hyperlink ref="A21" r:id="rId20" display="760057414"/>
+    <hyperlink ref="A22" r:id="rId21" display="760057422"/>
+    <hyperlink ref="A23" r:id="rId22" display="760060459"/>
+    <hyperlink ref="A24" r:id="rId23" display="760067207"/>
+    <hyperlink ref="A25" r:id="rId24" display="2153216-4"/>
+    <hyperlink ref="A26" r:id="rId25" display="2153216-6"/>
+    <hyperlink ref="A27" r:id="rId26" display="2174250-1"/>
+    <hyperlink ref="A28" r:id="rId27" display="760080820"/>
+    <hyperlink ref="A29" r:id="rId28" display="1-1116697-3"/>
+    <hyperlink ref="A30" r:id="rId29" display="1-1116698-3"/>
+    <hyperlink ref="A31" r:id="rId30" display="1-1671414-1"/>
+    <hyperlink ref="A32" r:id="rId31" display="1-1671163-1"/>
+    <hyperlink ref="A33" r:id="rId32" display="1-1933674-3"/>
     <hyperlink ref="A34" r:id="rId33" display="106658156"/>
     <hyperlink ref="A35" r:id="rId34" display="107431520"/>
     <hyperlink ref="A36" r:id="rId35" display="107431538"/>
     <hyperlink ref="A37" r:id="rId36" display="107431546"/>
     <hyperlink ref="A38" r:id="rId37" display="107952475"/>
     <hyperlink ref="A39" r:id="rId38" display="107952483"/>
     <hyperlink ref="A40" r:id="rId39" display="107992927"/>
     <hyperlink ref="A41" r:id="rId40" display="107983983"/>
     <hyperlink ref="A42" r:id="rId41" display="107984007"/>
     <hyperlink ref="A43" r:id="rId42" display="107984015"/>
     <hyperlink ref="A44" r:id="rId43" display="107952442"/>
     <hyperlink ref="A45" r:id="rId44" display="107952467"/>
-    <hyperlink ref="A46" r:id="rId45" display="1903737-1"/>
-[...56 lines deleted...]
-    <hyperlink ref="A103" r:id="rId102" display="1479322-1"/>
+    <hyperlink ref="A46" r:id="rId45" display="760258771"/>
+    <hyperlink ref="A47" r:id="rId46" display="557366-1"/>
+    <hyperlink ref="A48" r:id="rId47" display="1427008-1"/>
+    <hyperlink ref="A49" r:id="rId48" display="1427010-1"/>
+    <hyperlink ref="A50" r:id="rId49" display="1427011-1"/>
+    <hyperlink ref="A51" r:id="rId50" display="1479042-1"/>
+    <hyperlink ref="A52" r:id="rId51" display="1479358-3"/>
+    <hyperlink ref="A53" r:id="rId52" display="1479360-1"/>
+    <hyperlink ref="A54" r:id="rId53" display="1479656-1"/>
+    <hyperlink ref="A55" r:id="rId54" display="1554501-1"/>
+    <hyperlink ref="A56" r:id="rId55" display="1554502-1"/>
+    <hyperlink ref="A57" r:id="rId56" display="1674862-2"/>
+    <hyperlink ref="A58" r:id="rId57" display="1674863-2"/>
+    <hyperlink ref="A59" r:id="rId58" display="1674864-2"/>
+    <hyperlink ref="A60" r:id="rId59" display="1777215-1"/>
+    <hyperlink ref="A61" r:id="rId60" display="1777215-2"/>
+    <hyperlink ref="A62" r:id="rId61" display="1903737-1"/>
+    <hyperlink ref="A63" r:id="rId62" display="1903738-1"/>
+    <hyperlink ref="A64" r:id="rId63" display="1903735-1"/>
+    <hyperlink ref="A65" r:id="rId64" display="1903736-1"/>
+    <hyperlink ref="A66" r:id="rId65" display="1933674-3"/>
+    <hyperlink ref="A67" r:id="rId66" display="1933668-2"/>
+    <hyperlink ref="A68" r:id="rId67" display="1933671-2"/>
+    <hyperlink ref="A69" r:id="rId68" display="1933671-3"/>
+    <hyperlink ref="A70" r:id="rId69" display="64551058-00"/>
+    <hyperlink ref="A71" r:id="rId70" display="65401684-03"/>
+    <hyperlink ref="A72" r:id="rId71" display="65401677-06"/>
+    <hyperlink ref="A73" r:id="rId72" display="66442202-01"/>
+    <hyperlink ref="A74" r:id="rId73" display="66441222-01"/>
+    <hyperlink ref="A75" r:id="rId74" display="68771060-00PI"/>
+    <hyperlink ref="A76" r:id="rId75" display="68771060-00WH"/>
+    <hyperlink ref="A77" r:id="rId76" display="760246284"/>
+    <hyperlink ref="A78" r:id="rId77" display="760254384"/>
+    <hyperlink ref="A79" r:id="rId78" display="760254381"/>
+    <hyperlink ref="A80" r:id="rId79" display="760248527"/>
+    <hyperlink ref="A81" r:id="rId80" display="760248528"/>
+    <hyperlink ref="A82" r:id="rId81" display="1933671-1"/>
+    <hyperlink ref="A83" r:id="rId82" display="1-1933674-1"/>
+    <hyperlink ref="A84" r:id="rId83" display="760252768"/>
+    <hyperlink ref="A85" r:id="rId84" display="760253637"/>
+    <hyperlink ref="A86" r:id="rId85" display="760254710"/>
+    <hyperlink ref="A87" r:id="rId86" display="760254711"/>
+    <hyperlink ref="A88" r:id="rId87" display="760253652"/>
+    <hyperlink ref="A89" r:id="rId88" display="760253832"/>
+    <hyperlink ref="A90" r:id="rId89" display="760248522"/>
+    <hyperlink ref="A91" r:id="rId90" display="760246268"/>
+    <hyperlink ref="A92" r:id="rId91" display="760248525"/>
+    <hyperlink ref="A93" r:id="rId92" display="760193367"/>
+    <hyperlink ref="A94" r:id="rId93" display="760193375"/>
+    <hyperlink ref="A95" r:id="rId94" display="760252766"/>
+    <hyperlink ref="A96" r:id="rId95" display="760252767"/>
+    <hyperlink ref="A97" r:id="rId96" display="760252769"/>
+    <hyperlink ref="A98" r:id="rId97" display="760161661"/>
+    <hyperlink ref="A99" r:id="rId98" display="1-1933668-1"/>
+    <hyperlink ref="A100" r:id="rId99" display="1933668-1"/>
+    <hyperlink ref="A101" r:id="rId100" display="1-1933671-1"/>
+    <hyperlink ref="A102" r:id="rId101" display="1933674-1"/>
+    <hyperlink ref="A103" r:id="rId102" display="1933674-4"/>
     <hyperlink ref="A104" r:id="rId103" display="EK5887-001"/>
     <hyperlink ref="A105" r:id="rId104" display="EK5889-001"/>
-    <hyperlink ref="A106" r:id="rId105" display="1-1479358-3"/>
-[...12 lines deleted...]
-    <hyperlink ref="A119" r:id="rId118" display="1903739-1"/>
+    <hyperlink ref="A106" r:id="rId105" display="CZ0630-000"/>
+    <hyperlink ref="A107" r:id="rId106" display="CZ0661-000"/>
+    <hyperlink ref="A108" r:id="rId107" display="CZ0665-000"/>
+    <hyperlink ref="A109" r:id="rId108" display="CZ0667-000"/>
+    <hyperlink ref="A110" r:id="rId109" display="760258770"/>
+    <hyperlink ref="A111" r:id="rId110" display="107984049"/>
+    <hyperlink ref="A112" r:id="rId111" display="107984056"/>
+    <hyperlink ref="A113" r:id="rId112" display="107984064"/>
+    <hyperlink ref="A114" r:id="rId113" display="107984023"/>
+    <hyperlink ref="A115" r:id="rId114" display="107984031"/>
+    <hyperlink ref="A116" r:id="rId115" display="107952459"/>
+    <hyperlink ref="A117" r:id="rId116" display="108482845"/>
+    <hyperlink ref="A118" r:id="rId117" display="2153216-3"/>
+    <hyperlink ref="A119" r:id="rId118" display="2174677-1"/>
     <hyperlink ref="A120" r:id="rId119" display="1933668-3"/>
     <hyperlink ref="A121" r:id="rId120" display="1933668-4"/>
     <hyperlink ref="A122" r:id="rId121" display="1933671-4"/>
     <hyperlink ref="A123" r:id="rId122" display="1933674-2"/>
     <hyperlink ref="A124" r:id="rId123" display="2-1671163-1"/>
-    <hyperlink ref="A125" r:id="rId124" display="1671128-1"/>
-[...43 lines deleted...]
-    <hyperlink ref="A169" r:id="rId168" display="1933674-4"/>
+    <hyperlink ref="A125" r:id="rId124" display="760045013"/>
+    <hyperlink ref="A126" r:id="rId125" display="760057430"/>
+    <hyperlink ref="A127" r:id="rId126" display="760057448"/>
+    <hyperlink ref="A128" r:id="rId127" display="760057356"/>
+    <hyperlink ref="A129" r:id="rId128" display="760057364"/>
+    <hyperlink ref="A130" r:id="rId129" display="760057372"/>
+    <hyperlink ref="A131" r:id="rId130" display="760057398"/>
+    <hyperlink ref="A132" r:id="rId131" display="760060483"/>
+    <hyperlink ref="A133" r:id="rId132" display="760060467"/>
+    <hyperlink ref="A134" r:id="rId133" display="700016470"/>
+    <hyperlink ref="A135" r:id="rId134" display="700016488"/>
+    <hyperlink ref="A136" r:id="rId135" display="700188923"/>
+    <hyperlink ref="A137" r:id="rId136" display="64551030-00"/>
+    <hyperlink ref="A138" r:id="rId137" display="64551030-03"/>
+    <hyperlink ref="A139" r:id="rId138" display="65401677-04"/>
+    <hyperlink ref="A140" r:id="rId139" display="65401678-04"/>
+    <hyperlink ref="A141" r:id="rId140" display="65401678-06"/>
+    <hyperlink ref="A142" r:id="rId141" display="66441222-02"/>
+    <hyperlink ref="A143" r:id="rId142" display="66442201-01"/>
+    <hyperlink ref="A144" r:id="rId143" display="66443000-28"/>
+    <hyperlink ref="A145" r:id="rId144" display="68771060-00"/>
+    <hyperlink ref="A146" r:id="rId145" display="68771060-00BL"/>
+    <hyperlink ref="A147" r:id="rId146" display="1671128-1"/>
+    <hyperlink ref="A148" r:id="rId147" display="1674861-2"/>
+    <hyperlink ref="A149" r:id="rId148" display="1717909-1"/>
+    <hyperlink ref="A150" r:id="rId149" display="1717910-2"/>
+    <hyperlink ref="A151" r:id="rId150" display="1903739-1"/>
+    <hyperlink ref="A152" r:id="rId151" display="1427009-1"/>
+    <hyperlink ref="A153" r:id="rId152" display="1394294-1"/>
+    <hyperlink ref="A154" r:id="rId153" display="1479158-1"/>
+    <hyperlink ref="A155" r:id="rId154" display="1479322-1"/>
+    <hyperlink ref="A156" r:id="rId155" display="1-1479358-3"/>
+    <hyperlink ref="A157" r:id="rId156" display="1-1933668-3"/>
+    <hyperlink ref="A158" r:id="rId157" display="1-1933671-3"/>
+    <hyperlink ref="A159" r:id="rId158" display="106658149"/>
+    <hyperlink ref="A160" r:id="rId159" display="106688419"/>
+    <hyperlink ref="A161" r:id="rId160" display="106658164"/>
+    <hyperlink ref="A162" r:id="rId161" display="107431553"/>
+    <hyperlink ref="A163" r:id="rId162" display="760254382"/>
+    <hyperlink ref="A164" r:id="rId163" display="760254556"/>
+    <hyperlink ref="A165" r:id="rId164" display="760254557"/>
+    <hyperlink ref="A166" r:id="rId165" display="760253651"/>
+    <hyperlink ref="A167" r:id="rId166" display="760253650"/>
+    <hyperlink ref="A168" r:id="rId167" display="760253653"/>
+    <hyperlink ref="A169" r:id="rId168" display="760253831"/>
     <hyperlink ref="A170" r:id="rId169" display="760254383"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId170"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>