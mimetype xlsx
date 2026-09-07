--- v1 (2026-07-14)
+++ v2 (2026-09-07)
@@ -43,1707 +43,1707 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760258771</t>
+  </si>
+  <si>
+    <t>760258771</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>MiniPod, 6 ports, empty box</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>MiniPod</t>
+  </si>
+  <si>
+    <t>Modular jack enclosure</t>
+  </si>
+  <si>
+    <t>1-1116697-3</t>
+  </si>
+  <si>
+    <t>SL Series Surface Mount Modular Jack Box, 1 port, unloaded, Alpine white</t>
+  </si>
+  <si>
+    <t>NETCONNECT®</t>
+  </si>
+  <si>
+    <t>SL Series</t>
+  </si>
+  <si>
+    <t>Box</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>1-1116698-3</t>
+  </si>
+  <si>
+    <t>SL Series Surface Mount Modular Jack Box, 2 ports, unloaded, alphine white</t>
+  </si>
+  <si>
+    <t>1-1671414-1</t>
+  </si>
+  <si>
+    <t>Universal Connectivity Platform Quick-Fit Consolidation Point Box, 6 port capacity</t>
+  </si>
+  <si>
+    <t>AMP CO | UCP</t>
+  </si>
+  <si>
+    <t>Zone box</t>
+  </si>
+  <si>
+    <t>1-1671163-1</t>
+  </si>
+  <si>
+    <t>Consolidation Point Enclosure, 4-port, twist/SL jack</t>
+  </si>
+  <si>
+    <t>Enclosure</t>
+  </si>
+  <si>
+    <t>1-1933674-3</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 6 port, alpine white</t>
+  </si>
+  <si>
+    <t>SL Series | SLX Series</t>
+  </si>
+  <si>
+    <t>Surface mount module</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106658156</t>
+  </si>
+  <si>
+    <t>106658156</t>
+  </si>
+  <si>
+    <t>M112SMB-262</t>
+  </si>
+  <si>
+    <t>M112 Type Surface Mount Box, twelve port white</t>
+  </si>
+  <si>
+    <t>Surface mount box</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431520</t>
+  </si>
+  <si>
+    <t>107431520</t>
+  </si>
+  <si>
+    <t>M106SMB-003</t>
+  </si>
+  <si>
+    <t>M106 Type Surface Mount Box, six port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431538</t>
+  </si>
+  <si>
+    <t>107431538</t>
+  </si>
+  <si>
+    <t>M106SMB-262</t>
+  </si>
+  <si>
+    <t>M106 Type Surface Mount Box, six port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431546</t>
+  </si>
+  <si>
+    <t>107431546</t>
+  </si>
+  <si>
+    <t>M106SMB-246</t>
+  </si>
+  <si>
+    <t>M106 Type Surface Mount Box, six port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952475</t>
+  </si>
+  <si>
+    <t>107952475</t>
+  </si>
+  <si>
+    <t>M104SMB-A-003</t>
+  </si>
+  <si>
+    <t>M104 Type Surface Mount Box, four port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952483</t>
+  </si>
+  <si>
+    <t>107952483</t>
+  </si>
+  <si>
+    <t>M104SMB-A-DC-246</t>
+  </si>
+  <si>
+    <t>Surface-Mount Box, four port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107992927</t>
+  </si>
+  <si>
+    <t>107992927</t>
+  </si>
+  <si>
+    <t>M40A1-B-262</t>
+  </si>
+  <si>
+    <t>M40 Surface Mount Box</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107983983</t>
+  </si>
+  <si>
+    <t>107983983</t>
+  </si>
+  <si>
+    <t>M101SMB-B-003</t>
+  </si>
+  <si>
+    <t>M101 Type Surface Mount Box, single port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984007</t>
+  </si>
+  <si>
+    <t>107984007</t>
+  </si>
+  <si>
+    <t>M101SMB-B-246</t>
+  </si>
+  <si>
+    <t>M101 Type Surface Mount Box, single port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984015</t>
+  </si>
+  <si>
+    <t>107984015</t>
+  </si>
+  <si>
+    <t>M101SMB-B-262</t>
+  </si>
+  <si>
+    <t>M101 Type Surface Mount Box, single port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952442</t>
+  </si>
+  <si>
+    <t>107952442</t>
+  </si>
+  <si>
+    <t>M104SMB-A-246</t>
+  </si>
+  <si>
+    <t>M104 Type Surface Mount Box, four port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952467</t>
+  </si>
+  <si>
+    <t>107952467</t>
+  </si>
+  <si>
+    <t>M104SMB-A-270</t>
+  </si>
+  <si>
+    <t>M104 Type Surface Mount Box, four port gray</t>
+  </si>
+  <si>
+    <t>1427008-1</t>
+  </si>
+  <si>
+    <t>AMPLET Surface Mount Office Box, for EHR jacks, 1 port, unloaded, white</t>
+  </si>
+  <si>
+    <t>EHR Series</t>
+  </si>
+  <si>
+    <t>1427010-1</t>
+  </si>
+  <si>
+    <t>AMPLET Surface Mount Office Box, for EHR jacks, 4 ports, unloaded, white</t>
+  </si>
+  <si>
+    <t>1427011-1</t>
+  </si>
+  <si>
+    <t>AMPLET Surface Mount Office Box, for EHR jacks, 6 ports, unloaded, white</t>
+  </si>
+  <si>
+    <t>1479042-1</t>
+  </si>
+  <si>
+    <t>Floor Enclosure, passive, 4 RU, for 6 in raised floors</t>
+  </si>
+  <si>
+    <t>1479358-3</t>
+  </si>
+  <si>
+    <t>Universal Surface Mount Outlet, 12 port, white</t>
+  </si>
+  <si>
+    <t>Outlet</t>
+  </si>
+  <si>
+    <t>1479360-1</t>
+  </si>
+  <si>
+    <t>Floor Enclosure, passive, 12 RU, for 6 in raised floors</t>
+  </si>
+  <si>
+    <t>1479656-1</t>
+  </si>
+  <si>
+    <t>ETHERSEAL® Enclosure, indoor/outdoor, K/Os: 2 etherseal, 2 M16 cable, 1 M32 conduit</t>
+  </si>
+  <si>
+    <t>ETHERSEAL</t>
+  </si>
+  <si>
+    <t>1554501-1</t>
+  </si>
+  <si>
+    <t>AMPLET Surface Mount Office Box, for SL jacks, 1 port, unloaded, white</t>
+  </si>
+  <si>
+    <t>1554502-1</t>
+  </si>
+  <si>
+    <t>AMPLET Surface Mount Office Box, for SL jacks, 2 ports, unloaded, white</t>
+  </si>
+  <si>
+    <t>1674862-2</t>
+  </si>
+  <si>
+    <t>SX Series Surface Mount Category 6 Office Box, 2 ports, loaded, black</t>
+  </si>
+  <si>
+    <t>SX Series</t>
+  </si>
+  <si>
+    <t>1674863-2</t>
+  </si>
+  <si>
+    <t>SX Series Surface Mount Category 6 Office Box, 4 ports, loaded, white</t>
+  </si>
+  <si>
+    <t>1674864-2</t>
+  </si>
+  <si>
+    <t>SX Series Surface Mount Category 6 Office Box, 6 ports, loaded, white</t>
+  </si>
+  <si>
+    <t>1777215-1</t>
+  </si>
+  <si>
+    <t>Floor Enclosure, 1 RU, Phillips Head 1/4 turn fasteners</t>
+  </si>
+  <si>
+    <t>1777215-2</t>
+  </si>
+  <si>
+    <t>Floor Enclosure, 1 RU, tamper-proof cover fastners</t>
+  </si>
+  <si>
+    <t>1903737-1</t>
+  </si>
+  <si>
+    <t>EHR Series Surface Mount Category 5e Office Box, 3 ports, loaded, white</t>
+  </si>
+  <si>
+    <t>1903738-1</t>
+  </si>
+  <si>
+    <t>EHR Series Surface Mount Category 5e Office Box, 4 ports, loaded, white</t>
+  </si>
+  <si>
+    <t>1903735-1</t>
+  </si>
+  <si>
+    <t>EHR Series Surface Mount Category 5e Office Box, 1 port, loaded, white</t>
+  </si>
+  <si>
+    <t>1903736-1</t>
+  </si>
+  <si>
+    <t>EHR Series Surface Mount Category 5e Office Box, 2 ports, loaded, white</t>
+  </si>
+  <si>
+    <t>1933674-3</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 6 port, white</t>
+  </si>
+  <si>
+    <t>1933668-2</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 2 port, black</t>
+  </si>
+  <si>
+    <t>1933671-2</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 4 port, black</t>
+  </si>
+  <si>
+    <t>1933671-3</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 4 port, white</t>
+  </si>
+  <si>
+    <t>2153216-4</t>
+  </si>
+  <si>
+    <t>MiniPod, category 6, 4 port, unloaded with angled adapters, unshielded</t>
+  </si>
+  <si>
+    <t>2153216-6</t>
+  </si>
+  <si>
+    <t>MiniPod, category 6, 6 port, unloaded with angled adapters, unshielded</t>
+  </si>
+  <si>
+    <t>2174250-1</t>
+  </si>
+  <si>
+    <t>AMPLET Surface Mount Office Box, for SL jacks, 6 ports, unloaded, white</t>
+  </si>
+  <si>
+    <t>557366-1</t>
+  </si>
+  <si>
+    <t>Surface Mounted Outlet Box, 8 port, light almond</t>
+  </si>
+  <si>
+    <t>64551058-00</t>
+  </si>
+  <si>
+    <t>6455 1 058-00</t>
+  </si>
+  <si>
+    <t>Muto Kit, 12-port, bag of 1, white</t>
+  </si>
+  <si>
+    <t>65401684-03</t>
+  </si>
+  <si>
+    <t>6540 1 684-03</t>
+  </si>
+  <si>
+    <t>MiniPod, category 6, 3 port, preloaded, unshielded UTP</t>
+  </si>
+  <si>
+    <t>65401677-06</t>
+  </si>
+  <si>
+    <t>6540 1 677-06</t>
+  </si>
+  <si>
+    <t>MiniPod, category 5e, 6 port, preloaded, unshielded UTP</t>
+  </si>
+  <si>
+    <t>66442202-01</t>
+  </si>
+  <si>
+    <t>6644 2 202-01</t>
+  </si>
+  <si>
+    <t>Multimedia Box, surface mount, 6 port, white</t>
+  </si>
+  <si>
+    <t>66441222-01</t>
+  </si>
+  <si>
+    <t>6644 1 222-01</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, straight, 2 port, white</t>
+  </si>
+  <si>
+    <t>68771060-00PI</t>
+  </si>
+  <si>
+    <t>6877 1 060-00PI</t>
+  </si>
+  <si>
+    <t>Multimedia Security Box, pink</t>
+  </si>
+  <si>
+    <t>68771060-00WH</t>
+  </si>
+  <si>
+    <t>6877 1 060-00WH</t>
+  </si>
+  <si>
+    <t>Multimedia Security Box, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016496</t>
+  </si>
+  <si>
+    <t>700016496</t>
+  </si>
+  <si>
+    <t>M224CPN-270</t>
+  </si>
+  <si>
+    <t>M224 Type Zone Box Cover, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016512</t>
+  </si>
+  <si>
+    <t>700016512</t>
+  </si>
+  <si>
+    <t>M224MSP-246</t>
+  </si>
+  <si>
+    <t>M224 Type M-Series Zone Box, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016462</t>
+  </si>
+  <si>
+    <t>700016462</t>
+  </si>
+  <si>
+    <t>M224CPN-003</t>
+  </si>
+  <si>
+    <t>M224 Type Zone Box Cover, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016520</t>
+  </si>
+  <si>
+    <t>700016520</t>
+  </si>
+  <si>
+    <t>M224MSP-262</t>
+  </si>
+  <si>
+    <t>M224 Type M-Series Zone Box, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016538</t>
+  </si>
+  <si>
+    <t>700016538</t>
+  </si>
+  <si>
+    <t>M224MSP-270</t>
+  </si>
+  <si>
+    <t>M224 Type M-Series Zone Box, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700188931</t>
+  </si>
+  <si>
+    <t>700188931</t>
+  </si>
+  <si>
+    <t>M32CPP</t>
+  </si>
+  <si>
+    <t>Zone Wiring Box, 32-port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760044990</t>
+  </si>
+  <si>
+    <t>760044990</t>
+  </si>
+  <si>
+    <t>M204SMB-262</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, four port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760045005</t>
+  </si>
+  <si>
+    <t>760045005</t>
+  </si>
+  <si>
+    <t>M204SMB-003</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, four port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760045021</t>
+  </si>
+  <si>
+    <t>760045021</t>
+  </si>
+  <si>
+    <t>M204SMB-270</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, four port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057331</t>
+  </si>
+  <si>
+    <t>760057331</t>
+  </si>
+  <si>
+    <t>M202SMB-262</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, two port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057349</t>
+  </si>
+  <si>
+    <t>760057349</t>
+  </si>
+  <si>
+    <t>M202SMB-003</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, two port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057380</t>
+  </si>
+  <si>
+    <t>760057380</t>
+  </si>
+  <si>
+    <t>M204ASMB-003</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057414</t>
+  </si>
+  <si>
+    <t>760057414</t>
+  </si>
+  <si>
+    <t>M208SMB-262</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, eight port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057422</t>
+  </si>
+  <si>
+    <t>760057422</t>
+  </si>
+  <si>
+    <t>M208SMB-003</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, eight port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760060459</t>
+  </si>
+  <si>
+    <t>760060459</t>
+  </si>
+  <si>
+    <t>RFE-WF-07A</t>
+  </si>
+  <si>
+    <t>Raised Floor Enclosure, Wide Flange, 24"W x 24"L x 7"D</t>
+  </si>
+  <si>
+    <t>SYSTIMAX®</t>
+  </si>
+  <si>
+    <t>RFE</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760067207</t>
+  </si>
+  <si>
+    <t>760067207</t>
+  </si>
+  <si>
+    <t>M200 Plenum Surface Mount Box, two port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760080820</t>
+  </si>
+  <si>
+    <t>760080820</t>
+  </si>
+  <si>
+    <t>MIB-2</t>
+  </si>
+  <si>
+    <t>2 Port Industrial Box</t>
+  </si>
+  <si>
+    <t>EK5886-001</t>
+  </si>
+  <si>
+    <t>CB-S2W2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Connector box, indoor, white, one SC/APC adapter, Express drop cable application</t>
+  </si>
+  <si>
+    <t>CB</t>
+  </si>
+  <si>
+    <t>Fiber adapter enclosure</t>
+  </si>
+  <si>
+    <t>EK5888-001</t>
+  </si>
+  <si>
+    <t>CB-S2W1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Connector box, indoor, white, one SC/APC adapter</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760246267</t>
   </si>
   <si>
     <t>760246267</t>
   </si>
   <si>
     <t>SMB-1P-003</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Surface Mount Box, universal, one port, black</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248521</t>
   </si>
   <si>
     <t>760248521</t>
   </si>
   <si>
     <t>SMB-1P-262</t>
   </si>
   <si>
     <t>Surface Mount Box, universal, one port, white</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248523</t>
   </si>
   <si>
     <t>760248523</t>
   </si>
   <si>
     <t>SMB-1P-266</t>
   </si>
   <si>
     <t>Surface Mount Box, universal, one port, pro white</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248524</t>
   </si>
   <si>
     <t>760248524</t>
   </si>
   <si>
     <t>SMB-1P-448</t>
   </si>
   <si>
     <t>Surface Mount Box, universal, one port, light almond</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248526</t>
   </si>
   <si>
     <t>760248526</t>
   </si>
   <si>
     <t>SMB-2P-270</t>
   </si>
   <si>
     <t>Surface Mount Box, universal, two ports, gray</t>
   </si>
   <si>
-    <t>EK5886-001</t>
-[...671 lines deleted...]
-    <t>Multimedia Security Box, white</t>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248527</t>
+  </si>
+  <si>
+    <t>760248527</t>
+  </si>
+  <si>
+    <t>SMB-2P-266</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universal, two ports, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248528</t>
+  </si>
+  <si>
+    <t>760248528</t>
+  </si>
+  <si>
+    <t>SMB-2P-448</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universal, two ports, light almond</t>
+  </si>
+  <si>
+    <t>1933671-1</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 4 Port, Light Almond</t>
+  </si>
+  <si>
+    <t>1-1933674-1</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 6 Port, Electric Ivory</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760246284</t>
   </si>
   <si>
     <t>760246284</t>
   </si>
   <si>
     <t>OUT-OUT-FP</t>
   </si>
   <si>
     <t>Outdoor Outlet Cover, single gang, universal, two ports</t>
   </si>
   <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252768</t>
+  </si>
+  <si>
+    <t>760252768</t>
+  </si>
+  <si>
+    <t>SMB-2P-262-PLENUM</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, plenum,universal, two ports, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253637</t>
+  </si>
+  <si>
+    <t>760253637</t>
+  </si>
+  <si>
+    <t>OUT-OUT-FP-G</t>
+  </si>
+  <si>
+    <t>Outdoor Outlet Cover, single gang, universal, two ports,gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254710</t>
+  </si>
+  <si>
+    <t>760254710</t>
+  </si>
+  <si>
+    <t>SMB-1P-246</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universal, one port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254711</t>
+  </si>
+  <si>
+    <t>760254711</t>
+  </si>
+  <si>
+    <t>SMB-2P-246</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universal, two ports, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253652</t>
+  </si>
+  <si>
+    <t>760253652</t>
+  </si>
+  <si>
+    <t>SMB-4P-KJ-448</t>
+  </si>
+  <si>
+    <t>Surface Mount Module,Keystone,4 port, Lighr Almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253832</t>
+  </si>
+  <si>
+    <t>760253832</t>
+  </si>
+  <si>
+    <t>SMB-4P-KJ-003</t>
+  </si>
+  <si>
+    <t>Surface Mount Module,Keystone,4 port, Black</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254384</t>
   </si>
   <si>
     <t>760254384</t>
   </si>
   <si>
     <t>M208SMB-003-PLENUM</t>
   </si>
   <si>
     <t>M200 Surface Mount Box, plenum, universal, eight port, black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254381</t>
   </si>
   <si>
     <t>760254381</t>
   </si>
   <si>
     <t>M204SMB-262-PLENUM</t>
   </si>
   <si>
     <t>M200 Surface Mount Box, plenum, universal, four port, white</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248527</t>
-[...104 lines deleted...]
-    <t>Surface Mount Module,Keystone,4 port, Black</t>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760258770</t>
+  </si>
+  <si>
+    <t>760258770</t>
+  </si>
+  <si>
+    <t>MiniPod,3 ports, empty box</t>
+  </si>
+  <si>
+    <t>1-1479358-3</t>
+  </si>
+  <si>
+    <t>1-1933668-3</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 2 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-1933671-3</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 4 port, alpine white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106658149</t>
+  </si>
+  <si>
+    <t>106658149</t>
+  </si>
+  <si>
+    <t>M112SMB-246</t>
+  </si>
+  <si>
+    <t>M112 Type Surface Mount Box, twelve port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106688419</t>
+  </si>
+  <si>
+    <t>106688419</t>
+  </si>
+  <si>
+    <t>M112SMB-270</t>
+  </si>
+  <si>
+    <t>M112 Type Surface Mount Box, twelve port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106658164</t>
+  </si>
+  <si>
+    <t>106658164</t>
+  </si>
+  <si>
+    <t>M112SMB-003</t>
+  </si>
+  <si>
+    <t>M112 Type Surface Mount Box, twelve port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431553</t>
+  </si>
+  <si>
+    <t>107431553</t>
+  </si>
+  <si>
+    <t>M106SMB-270</t>
+  </si>
+  <si>
+    <t>M106 Type Surface Mount Box, six port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984049</t>
+  </si>
+  <si>
+    <t>107984049</t>
+  </si>
+  <si>
+    <t>M102SMB-B-246</t>
+  </si>
+  <si>
+    <t>M102 Type Surface Mount Box, dual port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984056</t>
+  </si>
+  <si>
+    <t>107984056</t>
+  </si>
+  <si>
+    <t>M102SMB-B-262</t>
+  </si>
+  <si>
+    <t>M102 Type Surface Mount Box, dual port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984064</t>
+  </si>
+  <si>
+    <t>107984064</t>
+  </si>
+  <si>
+    <t>M102SMB-B-270</t>
+  </si>
+  <si>
+    <t>M102 Type Surface Mount Box, dual port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984023</t>
+  </si>
+  <si>
+    <t>107984023</t>
+  </si>
+  <si>
+    <t>M101SMB-B-270</t>
+  </si>
+  <si>
+    <t>M101 Type Surface Mount Box, single port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984031</t>
+  </si>
+  <si>
+    <t>107984031</t>
+  </si>
+  <si>
+    <t>M102SMB-B-003</t>
+  </si>
+  <si>
+    <t>M102 Type Surface Mount Box, dual port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952459</t>
+  </si>
+  <si>
+    <t>107952459</t>
+  </si>
+  <si>
+    <t>M104SMB-A-262</t>
+  </si>
+  <si>
+    <t>M104 Type Surface Mount Box, four port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item108482845</t>
+  </si>
+  <si>
+    <t>108482845</t>
+  </si>
+  <si>
+    <t>M36CPP DATA</t>
+  </si>
+  <si>
+    <t>M36CPP Type Zone Box, thirty-six port</t>
+  </si>
+  <si>
+    <t>1427009-1</t>
+  </si>
+  <si>
+    <t>AMPLET Surface Mount Office Box, for EHR jacks, 2 ports, unloaded, white</t>
+  </si>
+  <si>
+    <t>1394294-1</t>
+  </si>
+  <si>
+    <t>Underfloor Box Frame kit, 1-gang, straight</t>
+  </si>
+  <si>
+    <t>1479158-1</t>
+  </si>
+  <si>
+    <t>Floor Enclosure, passive, 2 RU, 1.75 in.</t>
+  </si>
+  <si>
+    <t>1479322-1</t>
+  </si>
+  <si>
+    <t>Floor Enclosure, passive, center feed, dual support, consolidation point modules</t>
+  </si>
+  <si>
+    <t>1671128-1</t>
+  </si>
+  <si>
+    <t>Distribution Box, 12-Port, with cover, unloaded, black</t>
+  </si>
+  <si>
+    <t>1674861-2</t>
+  </si>
+  <si>
+    <t>SX Series Surface Mount Category 6 Office Box, 1 port, loaded, black</t>
+  </si>
+  <si>
+    <t>1717909-1</t>
+  </si>
+  <si>
+    <t>AMPLET Office Box, for EHR jacks, 3 ports, unloaded, black</t>
+  </si>
+  <si>
+    <t>1717910-2</t>
+  </si>
+  <si>
+    <t>AMPLET Office Box, for EHR jacks, 4 ports, unloaded, black</t>
+  </si>
+  <si>
+    <t>1903739-1</t>
+  </si>
+  <si>
+    <t>EHR Series Surface Mount Category 5e Office Box, 6 ports, loaded, white</t>
+  </si>
+  <si>
+    <t>1933668-3</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 2 port, white</t>
+  </si>
+  <si>
+    <t>1933668-4</t>
+  </si>
+  <si>
+    <t>Surface Mount Module 2 port, gray</t>
+  </si>
+  <si>
+    <t>1933671-4</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 4 port, gray</t>
+  </si>
+  <si>
+    <t>1933674-2</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 6 port, black</t>
+  </si>
+  <si>
+    <t>2-1671163-1</t>
+  </si>
+  <si>
+    <t>Consolidation Point Enclosure, 12-Port, with cover, unloaded, black</t>
+  </si>
+  <si>
+    <t>2153216-3</t>
+  </si>
+  <si>
+    <t>MiniPod, category 6, 3 port, unloaded with angled adapters, unshielded</t>
+  </si>
+  <si>
+    <t>2174677-1</t>
+  </si>
+  <si>
+    <t>AMPLET Surface Mount Office Box, for SL jacks, 4 ports, unloaded, white</t>
+  </si>
+  <si>
+    <t>64551030-00</t>
+  </si>
+  <si>
+    <t>6455 1 030-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Distribution Box, 30-pair, unequipped, gray</t>
+  </si>
+  <si>
+    <t>LSA-PLUS®</t>
+  </si>
+  <si>
+    <t>LSA-PLUS</t>
+  </si>
+  <si>
+    <t>64551030-03</t>
+  </si>
+  <si>
+    <t>6455 1 030-03</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Distribution Box, 30-pair, without BMF</t>
+  </si>
+  <si>
+    <t>65401677-04</t>
+  </si>
+  <si>
+    <t>6540 1 677-04</t>
+  </si>
+  <si>
+    <t>MiniPod, category 5e, 4 port, preloaded, unshielded UTP</t>
+  </si>
+  <si>
+    <t>65401678-04</t>
+  </si>
+  <si>
+    <t>6540 1 678-04</t>
+  </si>
+  <si>
+    <t>MiniPod, category 6, 4 port, preloaded, unshielded UTP</t>
+  </si>
+  <si>
+    <t>65401678-06</t>
+  </si>
+  <si>
+    <t>6540 1 678-06</t>
+  </si>
+  <si>
+    <t>MiniPod, category 6, 6 port, preloaded, unshielded UTP</t>
+  </si>
+  <si>
+    <t>66441222-02</t>
+  </si>
+  <si>
+    <t>6644 1 222-02</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, straight, 2 port, ivory</t>
+  </si>
+  <si>
+    <t>66442201-01</t>
+  </si>
+  <si>
+    <t>6644 2 201-01</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, 6 port, white</t>
+  </si>
+  <si>
+    <t>66443000-28</t>
+  </si>
+  <si>
+    <t>6644 3 000-28</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, 2-gang, ivory</t>
+  </si>
+  <si>
+    <t>68771060-00</t>
+  </si>
+  <si>
+    <t>6877 1 060-00</t>
+  </si>
+  <si>
+    <t>Multimedia Security Box, red</t>
+  </si>
+  <si>
+    <t>68771060-00BL</t>
+  </si>
+  <si>
+    <t>6877 1 060-00BL</t>
+  </si>
+  <si>
+    <t>Multimedia Security Box, blue</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016470</t>
+  </si>
+  <si>
+    <t>700016470</t>
+  </si>
+  <si>
+    <t>M224CPN-246</t>
+  </si>
+  <si>
+    <t>M224 Type Zone Box Cover, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016488</t>
+  </si>
+  <si>
+    <t>700016488</t>
+  </si>
+  <si>
+    <t>M224SMB-262</t>
+  </si>
+  <si>
+    <t>M224 Type Zone Box Cover, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700188923</t>
+  </si>
+  <si>
+    <t>700188923</t>
+  </si>
+  <si>
+    <t>M48CPP</t>
+  </si>
+  <si>
+    <t>M48CPP Type Zone Box, forty-eight port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760045013</t>
+  </si>
+  <si>
+    <t>760045013</t>
+  </si>
+  <si>
+    <t>M204SMB-246</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, four port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057430</t>
+  </si>
+  <si>
+    <t>760057430</t>
+  </si>
+  <si>
+    <t>M208SMB-246</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, eight port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057448</t>
+  </si>
+  <si>
+    <t>760057448</t>
+  </si>
+  <si>
+    <t>M208SMB-270</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, eight port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057356</t>
+  </si>
+  <si>
+    <t>760057356</t>
+  </si>
+  <si>
+    <t>M202SMB-246</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, two port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057364</t>
+  </si>
+  <si>
+    <t>760057364</t>
+  </si>
+  <si>
+    <t>M202SMB-270</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, two port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057372</t>
+  </si>
+  <si>
+    <t>760057372</t>
+  </si>
+  <si>
+    <t>M204ASMB-262</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057398</t>
+  </si>
+  <si>
+    <t>760057398</t>
+  </si>
+  <si>
+    <t>M204ASMB-246</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760060483</t>
+  </si>
+  <si>
+    <t>760060483</t>
+  </si>
+  <si>
+    <t>RFE-WF-07B</t>
+  </si>
+  <si>
+    <t>Raised Floor Enclosure, Wide Flange, 24"W x 24"L x 7"D with mount for management bracket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760060467</t>
+  </si>
+  <si>
+    <t>760060467</t>
+  </si>
+  <si>
+    <t>RFE-WF-12A</t>
+  </si>
+  <si>
+    <t>Raised Floor Enclosure, Wide Flange, 24"W x 24"L x 12"D</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760161661</t>
+  </si>
+  <si>
+    <t>760161661</t>
+  </si>
+  <si>
+    <t>Zone Floor Box, 600 x 600 mm</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760193367</t>
+  </si>
+  <si>
+    <t>760193367</t>
+  </si>
+  <si>
+    <t>IPQ-SMB-4P</t>
+  </si>
+  <si>
+    <t>InstaPATCH QUATTRO Surface Mount Box, 4-port, black, one module capacity</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760193375</t>
+  </si>
+  <si>
+    <t>760193375</t>
+  </si>
+  <si>
+    <t>IPQ-SMB-8P</t>
+  </si>
+  <si>
+    <t>InstaPATCH QUATTRO Surface Mount Box, 8-port, black, two module capacity</t>
+  </si>
+  <si>
+    <t>CZ0630-000</t>
+  </si>
+  <si>
+    <t>CB-S1B1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Connector box, outdoor, black, one SC/UPC adapter</t>
+  </si>
+  <si>
+    <t>CZ0661-000</t>
+  </si>
+  <si>
+    <t>CB-NNB1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Connector box, outdoor, black, no adapter</t>
+  </si>
+  <si>
+    <t>CZ0665-000</t>
+  </si>
+  <si>
+    <t>CB-S2B1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Connector box, outdoor, black, one SC/APC adapter</t>
+  </si>
+  <si>
+    <t>CZ0667-000</t>
+  </si>
+  <si>
+    <t>CB-S2B2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Connector box, outdoor, black, one SC/APC adapter, Express drop cable application</t>
+  </si>
+  <si>
+    <t>EK5887-001</t>
+  </si>
+  <si>
+    <t>CB-NNW1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Connector box, indoor, white, no adapter</t>
+  </si>
+  <si>
+    <t>EK5889-001</t>
+  </si>
+  <si>
+    <t>CB-S1W1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Connector box, indoor, white, one SC/UPC adapter</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248522</t>
   </si>
   <si>
     <t>760248522</t>
   </si>
   <si>
     <t>SMB-1P-270</t>
   </si>
   <si>
     <t>Surface Mount Box, universal, one port, gray</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760246268</t>
   </si>
   <si>
     <t>760246268</t>
   </si>
   <si>
     <t>SMB-2P-003</t>
   </si>
   <si>
     <t>Surface Mount Box, universal, two ports, black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248525</t>
   </si>
   <si>
     <t>760248525</t>
   </si>
   <si>
     <t>SMB-2P-262</t>
   </si>
   <si>
     <t>Surface Mount Box, universal, two ports, white</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760193367</t>
-[...23 lines deleted...]
-    <t>InstaPATCH QUATTRO Surface Mount Box, 8-port, black, two module capacity</t>
+    <t>1-1933668-1</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 2 port, Electric Ivory</t>
+  </si>
+  <si>
+    <t>1933668-1</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 2 Port, Light Almond</t>
+  </si>
+  <si>
+    <t>1-1933671-1</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 4 Port, Electric Ivory</t>
+  </si>
+  <si>
+    <t>1933674-1</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 6 Port, Light Almond</t>
+  </si>
+  <si>
+    <t>1933674-4</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 6 Port, Gray</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252766</t>
   </si>
   <si>
     <t>760252766</t>
   </si>
   <si>
     <t>SMB-1P-262-PLENUM</t>
   </si>
   <si>
     <t>Surface Mount Box, plenum,universal, one port, white</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252767</t>
   </si>
   <si>
     <t>760252767</t>
   </si>
   <si>
     <t>SMB-1P-003-PLENUM</t>
   </si>
   <si>
     <t>Surface Mount Box, universial, one port, black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252769</t>
   </si>
   <si>
     <t>760252769</t>
   </si>
   <si>
     <t>SMB-2P-003-PLENUM</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760161661</t>
-[...575 lines deleted...]
-    <t>M106 Type Surface Mount Box, six port gray</t>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254556</t>
+  </si>
+  <si>
+    <t>760254556</t>
+  </si>
+  <si>
+    <t>SMB-1P-448-PLENUM</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, plenum,universal, one port, light almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254557</t>
+  </si>
+  <si>
+    <t>760254557</t>
+  </si>
+  <si>
+    <t>SMB-2P-448-PLENUM</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, plenum,universal, two ports, light almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253651</t>
+  </si>
+  <si>
+    <t>760253651</t>
+  </si>
+  <si>
+    <t>SMB-2P-KJ-266</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, Keystone, 2 port, Pro White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253650</t>
+  </si>
+  <si>
+    <t>760253650</t>
+  </si>
+  <si>
+    <t>SMB-2P-KJ-448</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, Keystone, 2 port, Light Almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253653</t>
+  </si>
+  <si>
+    <t>760253653</t>
+  </si>
+  <si>
+    <t>SMB-4P-KJ-266</t>
+  </si>
+  <si>
+    <t>Surface Mount Module,Keystone,4 port, Pro White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253831</t>
+  </si>
+  <si>
+    <t>760253831</t>
+  </si>
+  <si>
+    <t>SMB-2P-KJ-003</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, Keystone, 2 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254383</t>
+  </si>
+  <si>
+    <t>760254383</t>
+  </si>
+  <si>
+    <t>M208SMB-262-PLENUM</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, plenum, universal, eight port, white</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254382</t>
   </si>
   <si>
     <t>760254382</t>
   </si>
   <si>
     <t>M204SMB-003-PLENUM</t>
   </si>
   <si>
     <t>M200 Surface Mount Box, plenum, universal, four port, black</t>
-  </si>
-[...82 lines deleted...]
-    <t>M200 Surface Mount Box, plenum, universal, eight port, white</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1862,51 +1862,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J170" totalsRowShown="0">
   <autoFilter ref="A1:J170"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760246267" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248521" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248523" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248524" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248526" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemek5886-001" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemek5888-001" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016496" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016512" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016462" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016520" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016538" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700188931" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760044990" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760045005" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760045021" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057331" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057349" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057380" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057414" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057422" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760060459" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760067207" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2153216-4" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2153216-6" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2174250-1" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760080820" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1116697-3" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1116698-3" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1671414-1" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1671163-1" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933674-3" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106658156" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431520" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431538" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431546" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952475" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952483" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107992927" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107983983" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984007" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984015" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952442" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952467" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760258771" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item557366-1" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1427008-1" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1427010-1" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1427011-1" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479042-1" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479358-3" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479360-1" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479656-1" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1554501-1" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1554502-1" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1674862-2" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1674863-2" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1674864-2" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1777215-1" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1777215-2" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903737-1" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903738-1" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903735-1" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903736-1" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933674-3" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933668-2" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933671-2" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933671-3" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item64551058-00" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item65401684-03" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item65401677-06" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item66442202-01" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item66441222-01" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item68771060-00pi" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item68771060-00wh" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760246284" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254384" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254381" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248527" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248528" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933671-1" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933674-1" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252768" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253637" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254710" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254711" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253652" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253832" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248522" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760246268" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248525" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760193367" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760193375" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252766" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252767" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252769" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760161661" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933668-1" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933668-1" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933671-1" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933674-1" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933674-4" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemek5887-001" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemek5889-001" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemcz0630-000" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemcz0661-000" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemcz0665-000" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemcz0667-000" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760258770" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984049" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984056" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984064" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984023" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984031" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952459" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item108482845" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2153216-3" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2174677-1" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933668-3" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933668-4" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933671-4" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933674-2" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2-1671163-1" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760045013" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057430" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057448" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057356" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057364" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057372" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057398" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760060483" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760060467" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016470" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016488" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700188923" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item64551030-00" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item64551030-03" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item65401677-04" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item65401678-04" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item65401678-06" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item66441222-02" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item66442201-01" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item66443000-28" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item68771060-00" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item68771060-00bl" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1671128-1" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1674861-2" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1717909-1" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1717910-2" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903739-1" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1427009-1" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1394294-1" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479158-1" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479322-1" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1479358-3" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933668-3" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933671-3" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106658149" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106688419" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106658164" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431553" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254382" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254556" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254557" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253651" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253650" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253653" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253831" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254383" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760258771" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1116697-3" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1116698-3" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1671414-1" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1671163-1" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933674-3" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106658156" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431520" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431538" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431546" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952475" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952483" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107992927" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107983983" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984007" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984015" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952442" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952467" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1427008-1" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1427010-1" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1427011-1" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479042-1" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479358-3" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479360-1" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479656-1" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1554501-1" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1554502-1" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1674862-2" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1674863-2" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1674864-2" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1777215-1" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1777215-2" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903737-1" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903738-1" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903735-1" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903736-1" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933674-3" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933668-2" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933671-2" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933671-3" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2153216-4" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2153216-6" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2174250-1" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item557366-1" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item64551058-00" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item65401684-03" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item65401677-06" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item66442202-01" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item66441222-01" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item68771060-00pi" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item68771060-00wh" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016496" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016512" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016462" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016520" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016538" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700188931" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760044990" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760045005" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760045021" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057331" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057349" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057380" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057414" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057422" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760060459" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760067207" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760080820" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemek5886-001" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemek5888-001" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760246267" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248521" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248523" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248524" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248526" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248527" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248528" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933671-1" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933674-1" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760246284" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252768" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253637" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254710" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254711" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253652" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253832" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254384" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254381" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760258770" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1479358-3" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933668-3" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933671-3" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106658149" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106688419" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106658164" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431553" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984049" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984056" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984064" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984023" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984031" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952459" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item108482845" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1427009-1" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1394294-1" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479158-1" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479322-1" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1671128-1" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1674861-2" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1717909-1" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1717910-2" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903739-1" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933668-3" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933668-4" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933671-4" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933674-2" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2-1671163-1" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2153216-3" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2174677-1" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item64551030-00" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item64551030-03" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item65401677-04" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item65401678-04" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item65401678-06" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item66441222-02" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item66442201-01" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item66443000-28" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item68771060-00" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item68771060-00bl" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016470" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016488" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700188923" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760045013" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057430" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057448" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057356" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057364" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057372" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057398" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760060483" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760060467" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760161661" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760193367" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760193375" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemcz0630-000" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemcz0661-000" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemcz0665-000" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemcz0667-000" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemek5887-001" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemek5889-001" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248522" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760246268" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248525" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933668-1" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933668-1" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933671-1" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933674-1" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933674-4" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252766" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252767" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252769" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254556" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254557" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253651" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253650" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253653" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253831" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254383" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254382" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J170"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="17.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="24.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="88.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17.41796875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="22.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="23.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1924,3756 +1924,3756 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D2" t="s">
         <v>13</v>
       </c>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G2" t="s">
         <v>15</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="12.75">
+    <row r="3" spans="1:10" ht="12.75">
       <c r="A3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" t="s">
         <v>18</v>
       </c>
-      <c r="B3" t="s">
-[...5 lines deleted...]
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
         <v>20</v>
       </c>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H3" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:8" ht="12.75">
+        <v>21</v>
+      </c>
+      <c r="J3" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="B4" t="s">
         <v>23</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>16</v>
+        <v>21</v>
+      </c>
+      <c r="J4" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
         <v>26</v>
       </c>
-      <c r="B5" t="s">
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
         <v>27</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="H5" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" t="s">
         <v>30</v>
       </c>
-      <c r="B6" t="s">
+      <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="H6" t="s">
         <v>31</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C7" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" t="s">
         <v>33</v>
       </c>
-      <c r="B7" t="s">
+      <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
         <v>34</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="H7" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" t="s">
         <v>38</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
+        <v>12</v>
+      </c>
+      <c r="D8" t="s">
         <v>39</v>
       </c>
-      <c r="C8" t="s">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="E8" t="s">
+        <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:10" ht="12.75">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D9" t="s">
         <v>44</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="J9" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="12.75">
+      <c r="A10" s="1" t="s">
         <v>46</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="1" t="s">
+      <c r="B10" t="s">
+        <v>47</v>
+      </c>
+      <c r="C10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D10" t="s">
         <v>48</v>
       </c>
-      <c r="B10" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D11" t="s">
         <v>52</v>
       </c>
-      <c r="B11" t="s">
-[...5 lines deleted...]
-      <c r="D11" t="s">
+      <c r="E11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="12.75">
+      <c r="A12" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="E11" t="s">
-[...7 lines deleted...]
-      <c r="A12" s="1" t="s">
+      <c r="B12" t="s">
+        <v>55</v>
+      </c>
+      <c r="C12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D12" t="s">
         <v>56</v>
       </c>
-      <c r="B12" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="12.75">
       <c r="A13" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C13" t="s">
+        <v>12</v>
+      </c>
+      <c r="D13" t="s">
         <v>60</v>
       </c>
-      <c r="B13" t="s">
-[...5 lines deleted...]
-      <c r="D13" t="s">
+      <c r="E13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="12.75">
+      <c r="A14" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="E13" t="s">
-[...10 lines deleted...]
-      <c r="A14" s="1" t="s">
+      <c r="B14" t="s">
+        <v>63</v>
+      </c>
+      <c r="C14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D14" t="s">
         <v>64</v>
       </c>
-      <c r="B14" t="s">
-[...5 lines deleted...]
-      <c r="D14" t="s">
+      <c r="E14" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="12.75">
+      <c r="A15" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="E14" t="s">
-[...10 lines deleted...]
-      <c r="A15" s="1" t="s">
+      <c r="B15" t="s">
+        <v>67</v>
+      </c>
+      <c r="C15" t="s">
+        <v>12</v>
+      </c>
+      <c r="D15" t="s">
         <v>68</v>
       </c>
-      <c r="B15" t="s">
-[...5 lines deleted...]
-      <c r="D15" t="s">
+      <c r="E15" t="s">
+        <v>14</v>
+      </c>
+      <c r="H15" t="s">
+        <v>40</v>
+      </c>
+      <c r="J15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="12.75">
+      <c r="A16" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="E15" t="s">
-[...7 lines deleted...]
-      <c r="A16" s="1" t="s">
+      <c r="B16" t="s">
+        <v>71</v>
+      </c>
+      <c r="C16" t="s">
+        <v>12</v>
+      </c>
+      <c r="D16" t="s">
         <v>72</v>
       </c>
-      <c r="B16" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E16" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>16</v>
+        <v>40</v>
+      </c>
+      <c r="J16" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="12.75">
       <c r="A17" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" t="s">
+        <v>75</v>
+      </c>
+      <c r="C17" t="s">
+        <v>12</v>
+      </c>
+      <c r="D17" t="s">
         <v>76</v>
       </c>
-      <c r="B17" t="s">
-[...5 lines deleted...]
-      <c r="D17" t="s">
+      <c r="E17" t="s">
+        <v>14</v>
+      </c>
+      <c r="H17" t="s">
+        <v>40</v>
+      </c>
+      <c r="J17" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="12.75">
+      <c r="A18" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="E17" t="s">
-[...10 lines deleted...]
-      <c r="A18" s="1" t="s">
+      <c r="B18" t="s">
+        <v>79</v>
+      </c>
+      <c r="C18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D18" t="s">
         <v>80</v>
       </c>
-      <c r="B18" t="s">
-[...5 lines deleted...]
-      <c r="D18" t="s">
+      <c r="E18" t="s">
+        <v>14</v>
+      </c>
+      <c r="H18" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="12.75">
+      <c r="A19" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="E18" t="s">
-[...10 lines deleted...]
-      <c r="A19" s="1" t="s">
+      <c r="B19" t="s">
+        <v>83</v>
+      </c>
+      <c r="C19" t="s">
+        <v>12</v>
+      </c>
+      <c r="D19" t="s">
         <v>84</v>
       </c>
-      <c r="B19" t="s">
+      <c r="E19" t="s">
+        <v>14</v>
+      </c>
+      <c r="H19" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="12.75">
+      <c r="A20" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C19" t="s">
-[...2 lines deleted...]
-      <c r="D19" t="s">
+      <c r="C20" t="s">
+        <v>12</v>
+      </c>
+      <c r="D20" t="s">
         <v>86</v>
       </c>
-      <c r="E19" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>15</v>
+        <v>19</v>
+      </c>
+      <c r="G20" t="s">
+        <v>87</v>
       </c>
       <c r="H20" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="C21" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D21" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="E21" t="s">
-        <v>15</v>
+        <v>19</v>
+      </c>
+      <c r="G21" t="s">
+        <v>87</v>
       </c>
       <c r="H21" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="C22" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D22" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="E22" t="s">
-        <v>15</v>
+        <v>19</v>
+      </c>
+      <c r="G22" t="s">
+        <v>87</v>
       </c>
       <c r="H22" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:8" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="C23" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D23" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="E23" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>19</v>
       </c>
       <c r="H23" t="s">
-        <v>104</v>
+        <v>21</v>
+      </c>
+      <c r="J23" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>94</v>
       </c>
       <c r="C24" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D24" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
       <c r="E24" t="s">
-        <v>15</v>
+        <v>19</v>
+      </c>
+      <c r="G24" t="s">
+        <v>20</v>
       </c>
       <c r="H24" t="s">
-        <v>16</v>
+        <v>96</v>
       </c>
       <c r="J24" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:10" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>108</v>
+        <v>97</v>
       </c>
       <c r="C25" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D25" t="s">
-        <v>109</v>
+        <v>98</v>
       </c>
       <c r="E25" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>19</v>
       </c>
       <c r="H25" t="s">
-        <v>112</v>
-[...5 lines deleted...]
-    <row r="26" spans="1:8" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="C26" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D26" t="s">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="E26" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G26" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="H26" t="s">
-        <v>112</v>
+        <v>21</v>
+      </c>
+      <c r="J26" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="C27" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D27" t="s">
-        <v>116</v>
+        <v>103</v>
       </c>
       <c r="E27" t="s">
-        <v>110</v>
+        <v>19</v>
       </c>
       <c r="G27" t="s">
-        <v>117</v>
+        <v>20</v>
       </c>
       <c r="H27" t="s">
-        <v>104</v>
+        <v>21</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>104</v>
       </c>
       <c r="C28" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D28" t="s">
-        <v>121</v>
+        <v>105</v>
       </c>
       <c r="E28" t="s">
-        <v>15</v>
+        <v>19</v>
+      </c>
+      <c r="G28" t="s">
+        <v>20</v>
       </c>
       <c r="H28" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:10" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>122</v>
+        <v>106</v>
       </c>
       <c r="C29" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D29" t="s">
-        <v>123</v>
+        <v>107</v>
       </c>
       <c r="E29" t="s">
+        <v>19</v>
+      </c>
+      <c r="G29" t="s">
+        <v>108</v>
+      </c>
+      <c r="H29" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="12.75">
+      <c r="A30" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C30" t="s">
+        <v>12</v>
+      </c>
+      <c r="D30" t="s">
         <v>110</v>
       </c>
-      <c r="G29" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="E30" t="s">
-        <v>110</v>
+        <v>19</v>
       </c>
       <c r="G30" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="H30" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>21</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="C31" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D31" t="s">
-        <v>127</v>
+        <v>112</v>
       </c>
       <c r="E31" t="s">
-        <v>110</v>
+        <v>19</v>
       </c>
       <c r="G31" t="s">
-        <v>128</v>
+        <v>108</v>
       </c>
       <c r="H31" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>129</v>
+        <v>113</v>
       </c>
       <c r="C32" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D32" t="s">
-        <v>130</v>
+        <v>114</v>
       </c>
       <c r="E32" t="s">
-        <v>110</v>
+        <v>19</v>
       </c>
       <c r="H32" t="s">
-        <v>131</v>
+        <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>132</v>
+        <v>115</v>
       </c>
       <c r="C33" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D33" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="E33" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>19</v>
       </c>
       <c r="H33" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>117</v>
       </c>
       <c r="C34" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D34" t="s">
-        <v>139</v>
+        <v>118</v>
       </c>
       <c r="E34" t="s">
-        <v>15</v>
+        <v>19</v>
+      </c>
+      <c r="G34" t="s">
+        <v>87</v>
       </c>
       <c r="H34" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>119</v>
       </c>
       <c r="C35" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D35" t="s">
-        <v>143</v>
+        <v>120</v>
       </c>
       <c r="E35" t="s">
-        <v>15</v>
+        <v>19</v>
+      </c>
+      <c r="G35" t="s">
+        <v>87</v>
       </c>
       <c r="H35" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>121</v>
       </c>
       <c r="C36" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D36" t="s">
-        <v>147</v>
+        <v>122</v>
       </c>
       <c r="E36" t="s">
-        <v>15</v>
+        <v>19</v>
+      </c>
+      <c r="G36" t="s">
+        <v>87</v>
       </c>
       <c r="H36" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>123</v>
       </c>
       <c r="C37" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D37" t="s">
-        <v>151</v>
+        <v>124</v>
       </c>
       <c r="E37" t="s">
-        <v>15</v>
+        <v>19</v>
+      </c>
+      <c r="G37" t="s">
+        <v>87</v>
       </c>
       <c r="H37" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:8" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>125</v>
       </c>
       <c r="C38" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D38" t="s">
-        <v>155</v>
+        <v>126</v>
       </c>
       <c r="E38" t="s">
-        <v>15</v>
+        <v>19</v>
+      </c>
+      <c r="G38" t="s">
+        <v>20</v>
       </c>
       <c r="H38" t="s">
-        <v>16</v>
+        <v>35</v>
+      </c>
+      <c r="J38" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="39" spans="1:10" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>127</v>
       </c>
       <c r="C39" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D39" t="s">
-        <v>159</v>
+        <v>128</v>
       </c>
       <c r="E39" t="s">
-        <v>15</v>
+        <v>19</v>
+      </c>
+      <c r="G39" t="s">
+        <v>34</v>
       </c>
       <c r="H39" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="J39" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>129</v>
       </c>
       <c r="C40" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D40" t="s">
-        <v>163</v>
+        <v>130</v>
       </c>
       <c r="E40" t="s">
-        <v>15</v>
+        <v>19</v>
+      </c>
+      <c r="G40" t="s">
+        <v>34</v>
       </c>
       <c r="H40" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
     </row>
     <row r="41" spans="1:10" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>131</v>
       </c>
       <c r="C41" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D41" t="s">
-        <v>167</v>
+        <v>132</v>
       </c>
       <c r="E41" t="s">
-        <v>15</v>
+        <v>19</v>
+      </c>
+      <c r="G41" t="s">
+        <v>20</v>
       </c>
       <c r="H41" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="J41" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
     </row>
     <row r="42" spans="1:10" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>133</v>
       </c>
       <c r="C42" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D42" t="s">
-        <v>171</v>
+        <v>134</v>
       </c>
       <c r="E42" t="s">
+        <v>19</v>
+      </c>
+      <c r="G42" t="s">
         <v>15</v>
       </c>
       <c r="H42" t="s">
         <v>16</v>
       </c>
       <c r="J42" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:10" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>135</v>
       </c>
       <c r="C43" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D43" t="s">
-        <v>175</v>
+        <v>136</v>
       </c>
       <c r="E43" t="s">
+        <v>14</v>
+      </c>
+      <c r="G43" t="s">
         <v>15</v>
       </c>
       <c r="H43" t="s">
         <v>16</v>
       </c>
-      <c r="J43" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>137</v>
       </c>
       <c r="C44" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D44" t="s">
-        <v>179</v>
+        <v>138</v>
       </c>
       <c r="E44" t="s">
-        <v>15</v>
+        <v>19</v>
+      </c>
+      <c r="G44" t="s">
+        <v>20</v>
       </c>
       <c r="H44" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:8" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>139</v>
       </c>
       <c r="C45" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D45" t="s">
-        <v>183</v>
+        <v>140</v>
       </c>
       <c r="E45" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="H45" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:8" ht="12.75">
+        <v>21</v>
+      </c>
+      <c r="J45" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>185</v>
+        <v>141</v>
+      </c>
+      <c r="B46" t="s">
+        <v>142</v>
       </c>
       <c r="C46" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D46" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>111</v>
+        <v>143</v>
       </c>
       <c r="H46" t="s">
-        <v>112</v>
+        <v>40</v>
+      </c>
+      <c r="J46" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="47" spans="1:10" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>187</v>
+        <v>144</v>
+      </c>
+      <c r="B47" t="s">
+        <v>145</v>
       </c>
       <c r="C47" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D47" t="s">
-        <v>188</v>
+        <v>146</v>
       </c>
       <c r="E47" t="s">
-        <v>110</v>
+        <v>19</v>
+      </c>
+      <c r="G47" t="s">
+        <v>15</v>
       </c>
       <c r="H47" t="s">
-        <v>104</v>
+        <v>16</v>
       </c>
       <c r="J47" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:8" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>189</v>
+        <v>147</v>
+      </c>
+      <c r="B48" t="s">
+        <v>148</v>
       </c>
       <c r="C48" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D48" t="s">
-        <v>190</v>
+        <v>149</v>
       </c>
       <c r="E48" t="s">
-        <v>110</v>
+        <v>19</v>
       </c>
       <c r="G48" t="s">
-        <v>191</v>
+        <v>15</v>
       </c>
       <c r="H48" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J48" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>192</v>
+        <v>150</v>
+      </c>
+      <c r="B49" t="s">
+        <v>151</v>
       </c>
       <c r="C49" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D49" t="s">
-        <v>193</v>
+        <v>152</v>
       </c>
       <c r="E49" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>19</v>
       </c>
       <c r="H49" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:8" ht="12.75">
+        <v>21</v>
+      </c>
+      <c r="J49" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>194</v>
+        <v>153</v>
+      </c>
+      <c r="B50" t="s">
+        <v>154</v>
       </c>
       <c r="C50" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D50" t="s">
-        <v>195</v>
+        <v>155</v>
       </c>
       <c r="E50" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>19</v>
       </c>
       <c r="H50" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:10" ht="12.75">
+        <v>21</v>
+      </c>
+      <c r="J50" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>196</v>
+        <v>156</v>
+      </c>
+      <c r="B51" t="s">
+        <v>157</v>
       </c>
       <c r="C51" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D51" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>158</v>
       </c>
       <c r="H51" t="s">
-        <v>104</v>
-[...5 lines deleted...]
-    <row r="52" spans="1:10" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>198</v>
+        <v>159</v>
+      </c>
+      <c r="B52" t="s">
+        <v>160</v>
       </c>
       <c r="C52" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D52" t="s">
-        <v>199</v>
-[...5 lines deleted...]
-        <v>117</v>
+        <v>161</v>
       </c>
       <c r="H52" t="s">
-        <v>200</v>
-[...5 lines deleted...]
-    <row r="53" spans="1:8" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>201</v>
+        <v>163</v>
+      </c>
+      <c r="B53" t="s">
+        <v>164</v>
       </c>
       <c r="C53" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D53" t="s">
-        <v>202</v>
+        <v>165</v>
       </c>
       <c r="E53" t="s">
-        <v>110</v>
+        <v>14</v>
       </c>
       <c r="H53" t="s">
-        <v>104</v>
+        <v>28</v>
+      </c>
+      <c r="J53" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="54" spans="1:10" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>203</v>
+        <v>167</v>
+      </c>
+      <c r="B54" t="s">
+        <v>168</v>
       </c>
       <c r="C54" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D54" t="s">
-        <v>204</v>
+        <v>169</v>
       </c>
       <c r="E54" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>14</v>
       </c>
       <c r="H54" t="s">
-        <v>104</v>
+        <v>28</v>
       </c>
       <c r="J54" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>206</v>
+        <v>171</v>
+      </c>
+      <c r="B55" t="s">
+        <v>172</v>
       </c>
       <c r="C55" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D55" t="s">
-        <v>207</v>
+        <v>173</v>
       </c>
       <c r="E55" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>14</v>
       </c>
       <c r="H55" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:8" ht="12.75">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>208</v>
+        <v>175</v>
+      </c>
+      <c r="B56" t="s">
+        <v>176</v>
       </c>
       <c r="C56" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D56" t="s">
-        <v>209</v>
+        <v>177</v>
       </c>
       <c r="E56" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>14</v>
       </c>
       <c r="H56" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:8" ht="12.75">
+        <v>28</v>
+      </c>
+      <c r="J56" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>210</v>
+        <v>179</v>
+      </c>
+      <c r="B57" t="s">
+        <v>180</v>
       </c>
       <c r="C57" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D57" t="s">
-        <v>211</v>
+        <v>181</v>
       </c>
       <c r="E57" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>14</v>
       </c>
       <c r="H57" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:8" ht="12.75">
+        <v>28</v>
+      </c>
+      <c r="J57" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>213</v>
+        <v>183</v>
+      </c>
+      <c r="B58" t="s">
+        <v>184</v>
       </c>
       <c r="C58" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D58" t="s">
-        <v>214</v>
+        <v>185</v>
       </c>
       <c r="E58" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>14</v>
       </c>
       <c r="H58" t="s">
-        <v>104</v>
+        <v>28</v>
+      </c>
+      <c r="J58" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>215</v>
+        <v>187</v>
+      </c>
+      <c r="B59" t="s">
+        <v>188</v>
       </c>
       <c r="C59" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D59" t="s">
-        <v>216</v>
+        <v>189</v>
       </c>
       <c r="E59" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>14</v>
       </c>
       <c r="H59" t="s">
-        <v>104</v>
+        <v>40</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>217</v>
+        <v>191</v>
+      </c>
+      <c r="B60" t="s">
+        <v>192</v>
       </c>
       <c r="C60" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D60" t="s">
-        <v>218</v>
+        <v>193</v>
       </c>
       <c r="E60" t="s">
-        <v>110</v>
+        <v>14</v>
       </c>
       <c r="H60" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:8" ht="12.75">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>219</v>
+        <v>195</v>
+      </c>
+      <c r="B61" t="s">
+        <v>196</v>
       </c>
       <c r="C61" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D61" t="s">
-        <v>220</v>
+        <v>197</v>
       </c>
       <c r="E61" t="s">
-        <v>110</v>
+        <v>14</v>
       </c>
       <c r="H61" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:8" ht="12.75">
+        <v>40</v>
+      </c>
+      <c r="J61" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>221</v>
+        <v>199</v>
+      </c>
+      <c r="B62" t="s">
+        <v>200</v>
       </c>
       <c r="C62" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D62" t="s">
-        <v>222</v>
+        <v>201</v>
       </c>
       <c r="E62" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>14</v>
       </c>
       <c r="H62" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:8" ht="12.75">
+        <v>40</v>
+      </c>
+      <c r="J62" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>223</v>
+        <v>203</v>
+      </c>
+      <c r="B63" t="s">
+        <v>204</v>
       </c>
       <c r="C63" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D63" t="s">
-        <v>224</v>
+        <v>205</v>
       </c>
       <c r="E63" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>14</v>
       </c>
       <c r="H63" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:8" ht="12.75">
+        <v>40</v>
+      </c>
+      <c r="J63" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>225</v>
+        <v>207</v>
+      </c>
+      <c r="B64" t="s">
+        <v>208</v>
       </c>
       <c r="C64" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D64" t="s">
-        <v>226</v>
+        <v>193</v>
       </c>
       <c r="E64" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>14</v>
       </c>
       <c r="H64" t="s">
-        <v>104</v>
+        <v>40</v>
+      </c>
+      <c r="J64" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="B65" t="s">
+        <v>211</v>
+      </c>
+      <c r="C65" t="s">
+        <v>12</v>
+      </c>
+      <c r="D65" t="s">
+        <v>212</v>
+      </c>
+      <c r="E65" t="s">
+        <v>14</v>
+      </c>
+      <c r="H65" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="12.75">
+      <c r="A66" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="B66" t="s">
+        <v>215</v>
+      </c>
+      <c r="C66" t="s">
+        <v>12</v>
+      </c>
+      <c r="D66" t="s">
+        <v>216</v>
+      </c>
+      <c r="E66" t="s">
+        <v>14</v>
+      </c>
+      <c r="H66" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="12.75">
+      <c r="A67" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B67" t="s">
+        <v>219</v>
+      </c>
+      <c r="C67" t="s">
+        <v>12</v>
+      </c>
+      <c r="D67" t="s">
+        <v>220</v>
+      </c>
+      <c r="E67" t="s">
+        <v>221</v>
+      </c>
+      <c r="G67" t="s">
+        <v>222</v>
+      </c>
+      <c r="H67" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" ht="12.75">
+      <c r="A68" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B68" t="s">
+        <v>200</v>
+      </c>
+      <c r="C68" t="s">
+        <v>12</v>
+      </c>
+      <c r="D68" t="s">
+        <v>225</v>
+      </c>
+      <c r="E68" t="s">
+        <v>14</v>
+      </c>
+      <c r="H68" t="s">
+        <v>40</v>
+      </c>
+      <c r="J68" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="12.75">
+      <c r="A69" s="1" t="s">
         <v>227</v>
       </c>
-      <c r="C65" t="s">
-[...2 lines deleted...]
-      <c r="D65" t="s">
+      <c r="B69" t="s">
         <v>228</v>
       </c>
-      <c r="E65" t="s">
-[...10 lines deleted...]
-      <c r="A66" s="1" t="s">
+      <c r="C69" t="s">
+        <v>12</v>
+      </c>
+      <c r="D69" t="s">
         <v>229</v>
       </c>
-      <c r="C66" t="s">
-[...2 lines deleted...]
-      <c r="D66" t="s">
+      <c r="E69" t="s">
+        <v>14</v>
+      </c>
+      <c r="H69" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="12.75">
+      <c r="A70" s="1" t="s">
         <v>230</v>
       </c>
-      <c r="E66" t="s">
-[...13 lines deleted...]
-      <c r="A67" s="1" t="s">
+      <c r="B70" t="s">
         <v>231</v>
       </c>
-      <c r="C67" t="s">
-[...2 lines deleted...]
-      <c r="D67" t="s">
+      <c r="C70" t="s">
+        <v>12</v>
+      </c>
+      <c r="D70" t="s">
         <v>232</v>
       </c>
-      <c r="E67" t="s">
-[...13 lines deleted...]
-      <c r="A68" s="1" t="s">
+      <c r="G70" t="s">
         <v>233</v>
       </c>
-      <c r="C68" t="s">
-[...2 lines deleted...]
-      <c r="D68" t="s">
+      <c r="H70" t="s">
         <v>234</v>
       </c>
-      <c r="E68" t="s">
-[...10 lines deleted...]
-      <c r="A69" s="1" t="s">
+    </row>
+    <row r="71" spans="1:8" ht="12.75">
+      <c r="A71" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="C69" t="s">
-[...2 lines deleted...]
-      <c r="D69" t="s">
+      <c r="B71" t="s">
         <v>236</v>
       </c>
-      <c r="E69" t="s">
-[...13 lines deleted...]
-      <c r="A70" s="1" t="s">
+      <c r="C71" t="s">
+        <v>12</v>
+      </c>
+      <c r="D71" t="s">
         <v>237</v>
       </c>
-      <c r="B70" t="s">
-[...5 lines deleted...]
-      <c r="D70" t="s">
+      <c r="G71" t="s">
+        <v>233</v>
+      </c>
+      <c r="H71" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="12.75">
+      <c r="A72" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="H70" t="s">
-[...7 lines deleted...]
-      <c r="A71" s="1" t="s">
+      <c r="B72" t="s">
         <v>240</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C72" t="s">
+        <v>12</v>
+      </c>
+      <c r="D72" t="s">
         <v>241</v>
       </c>
-      <c r="C71" t="s">
-[...19 lines deleted...]
-      <c r="A72" s="1" t="s">
+      <c r="E72" t="s">
+        <v>14</v>
+      </c>
+      <c r="H72" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="12.75">
+      <c r="A73" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="B72" t="s">
+      <c r="B73" t="s">
         <v>244</v>
       </c>
-      <c r="C72" t="s">
-[...2 lines deleted...]
-      <c r="D72" t="s">
+      <c r="C73" t="s">
+        <v>12</v>
+      </c>
+      <c r="D73" t="s">
         <v>245</v>
       </c>
-      <c r="E72" t="s">
-[...16 lines deleted...]
-      <c r="B73" t="s">
+      <c r="E73" t="s">
+        <v>14</v>
+      </c>
+      <c r="H73" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="12.75">
+      <c r="A74" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="C73" t="s">
-[...2 lines deleted...]
-      <c r="D73" t="s">
+      <c r="B74" t="s">
         <v>248</v>
       </c>
-      <c r="E73" t="s">
-[...10 lines deleted...]
-      <c r="A74" s="1" t="s">
+      <c r="C74" t="s">
+        <v>12</v>
+      </c>
+      <c r="D74" t="s">
         <v>249</v>
       </c>
-      <c r="B74" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E74" t="s">
-        <v>110</v>
+        <v>14</v>
       </c>
       <c r="H74" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>40</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="B75" t="s">
         <v>252</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C75" t="s">
+        <v>12</v>
+      </c>
+      <c r="D75" t="s">
         <v>253</v>
       </c>
-      <c r="C75" t="s">
-[...3 lines deleted...]
-        <v>254</v>
+      <c r="E75" t="s">
+        <v>14</v>
       </c>
       <c r="H75" t="s">
-        <v>104</v>
+        <v>40</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
         <v>255</v>
       </c>
       <c r="B76" t="s">
         <v>256</v>
       </c>
       <c r="C76" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D76" t="s">
         <v>257</v>
       </c>
+      <c r="E76" t="s">
+        <v>14</v>
+      </c>
       <c r="H76" t="s">
-        <v>104</v>
+        <v>40</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
         <v>259</v>
       </c>
       <c r="B77" t="s">
         <v>260</v>
       </c>
       <c r="C77" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D77" t="s">
         <v>261</v>
       </c>
       <c r="E77" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H77" t="s">
-        <v>104</v>
+        <v>40</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
         <v>263</v>
       </c>
       <c r="B78" t="s">
         <v>264</v>
       </c>
       <c r="C78" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D78" t="s">
         <v>265</v>
       </c>
       <c r="E78" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H78" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="C79" t="s">
+        <v>12</v>
+      </c>
+      <c r="D79" t="s">
         <v>267</v>
       </c>
-      <c r="B79" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E79" t="s">
-        <v>15</v>
+        <v>19</v>
+      </c>
+      <c r="G79" t="s">
+        <v>34</v>
       </c>
       <c r="H79" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="C80" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D80" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="E80" t="s">
-        <v>15</v>
+        <v>19</v>
+      </c>
+      <c r="G80" t="s">
+        <v>34</v>
       </c>
       <c r="H80" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="B81" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="C81" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D81" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="E81" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H81" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>278</v>
+        <v>275</v>
+      </c>
+      <c r="B82" t="s">
+        <v>276</v>
       </c>
       <c r="C82" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D82" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E82" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>14</v>
       </c>
       <c r="H82" t="s">
-        <v>135</v>
+        <v>40</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="B83" t="s">
         <v>280</v>
       </c>
       <c r="C83" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D83" t="s">
         <v>281</v>
       </c>
       <c r="E83" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>14</v>
       </c>
       <c r="H83" t="s">
-        <v>135</v>
+        <v>21</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
         <v>283</v>
       </c>
       <c r="B84" t="s">
         <v>284</v>
       </c>
       <c r="C84" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D84" t="s">
         <v>285</v>
       </c>
       <c r="E84" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H84" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
         <v>287</v>
       </c>
       <c r="B85" t="s">
         <v>288</v>
       </c>
       <c r="C85" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D85" t="s">
         <v>289</v>
       </c>
       <c r="E85" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H85" t="s">
-        <v>104</v>
+        <v>40</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
         <v>291</v>
       </c>
       <c r="B86" t="s">
         <v>292</v>
       </c>
       <c r="C86" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D86" t="s">
         <v>293</v>
       </c>
       <c r="E86" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H86" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
         <v>295</v>
       </c>
       <c r="B87" t="s">
         <v>296</v>
       </c>
       <c r="C87" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D87" t="s">
         <v>297</v>
       </c>
       <c r="E87" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H87" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
         <v>299</v>
       </c>
       <c r="B88" t="s">
         <v>300</v>
       </c>
       <c r="C88" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D88" t="s">
         <v>301</v>
       </c>
       <c r="E88" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H88" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
         <v>303</v>
       </c>
       <c r="B89" t="s">
         <v>304</v>
       </c>
       <c r="C89" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D89" t="s">
         <v>305</v>
       </c>
       <c r="E89" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H89" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
         <v>307</v>
       </c>
-      <c r="B90" t="s">
+      <c r="C90" t="s">
+        <v>12</v>
+      </c>
+      <c r="D90" t="s">
         <v>308</v>
       </c>
-      <c r="C90" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E90" t="s">
+        <v>14</v>
+      </c>
+      <c r="G90" t="s">
         <v>15</v>
       </c>
       <c r="H90" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="C91" t="s">
+        <v>12</v>
+      </c>
+      <c r="D91" t="s">
+        <v>95</v>
+      </c>
+      <c r="E91" t="s">
+        <v>14</v>
+      </c>
+      <c r="G91" t="s">
+        <v>20</v>
+      </c>
+      <c r="H91" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" ht="12.75">
+      <c r="A92" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="C92" t="s">
+        <v>12</v>
+      </c>
+      <c r="D92" t="s">
         <v>311</v>
       </c>
-      <c r="B91" t="s">
+      <c r="E92" t="s">
+        <v>19</v>
+      </c>
+      <c r="G92" t="s">
+        <v>20</v>
+      </c>
+      <c r="H92" t="s">
+        <v>35</v>
+      </c>
+      <c r="J92" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="12.75">
+      <c r="A93" s="1" t="s">
         <v>312</v>
       </c>
-      <c r="C91" t="s">
-[...2 lines deleted...]
-      <c r="D91" t="s">
+      <c r="C93" t="s">
+        <v>12</v>
+      </c>
+      <c r="D93" t="s">
         <v>313</v>
       </c>
-      <c r="E91" t="s">
-[...7 lines deleted...]
-      <c r="A92" s="1" t="s">
+      <c r="E93" t="s">
+        <v>19</v>
+      </c>
+      <c r="G93" t="s">
+        <v>34</v>
+      </c>
+      <c r="H93" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="12.75">
+      <c r="A94" s="1" t="s">
         <v>315</v>
       </c>
-      <c r="B92" t="s">
+      <c r="B94" t="s">
         <v>316</v>
       </c>
-      <c r="C92" t="s">
-[...2 lines deleted...]
-      <c r="D92" t="s">
+      <c r="C94" t="s">
+        <v>12</v>
+      </c>
+      <c r="D94" t="s">
         <v>317</v>
       </c>
-      <c r="E92" t="s">
-[...44 lines deleted...]
-      </c>
       <c r="E94" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>322</v>
+        <v>14</v>
       </c>
       <c r="H94" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>40</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>328</v>
+        <v>319</v>
       </c>
       <c r="B95" t="s">
-        <v>329</v>
+        <v>320</v>
       </c>
       <c r="C95" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D95" t="s">
-        <v>330</v>
+        <v>321</v>
       </c>
       <c r="E95" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H95" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>332</v>
+        <v>323</v>
       </c>
       <c r="B96" t="s">
-        <v>333</v>
+        <v>324</v>
       </c>
       <c r="C96" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D96" t="s">
-        <v>334</v>
+        <v>325</v>
       </c>
       <c r="E96" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H96" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="B97" t="s">
+        <v>328</v>
+      </c>
+      <c r="C97" t="s">
+        <v>12</v>
+      </c>
+      <c r="D97" t="s">
+        <v>329</v>
+      </c>
+      <c r="E97" t="s">
+        <v>14</v>
+      </c>
+      <c r="H97" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10" ht="12.75">
+      <c r="A98" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="B98" t="s">
+        <v>332</v>
+      </c>
+      <c r="C98" t="s">
+        <v>12</v>
+      </c>
+      <c r="D98" t="s">
+        <v>333</v>
+      </c>
+      <c r="E98" t="s">
+        <v>14</v>
+      </c>
+      <c r="H98" t="s">
+        <v>40</v>
+      </c>
+      <c r="J98" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" ht="12.75">
+      <c r="A99" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="B99" t="s">
         <v>336</v>
       </c>
-      <c r="B97" t="s">
+      <c r="C99" t="s">
+        <v>12</v>
+      </c>
+      <c r="D99" t="s">
         <v>337</v>
       </c>
-      <c r="C97" t="s">
-[...38 lines deleted...]
-      </c>
       <c r="E99" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>14</v>
       </c>
       <c r="H99" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>40</v>
       </c>
     </row>
     <row r="100" spans="1:10" ht="12.75">
       <c r="A100" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="B100" t="s">
+        <v>340</v>
+      </c>
+      <c r="C100" t="s">
+        <v>12</v>
+      </c>
+      <c r="D100" t="s">
+        <v>341</v>
+      </c>
+      <c r="E100" t="s">
+        <v>14</v>
+      </c>
+      <c r="H100" t="s">
+        <v>40</v>
+      </c>
+      <c r="J100" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10" ht="12.75">
+      <c r="A101" s="1" t="s">
         <v>343</v>
       </c>
-      <c r="C100" t="s">
-[...2 lines deleted...]
-      <c r="D100" t="s">
+      <c r="B101" t="s">
         <v>344</v>
       </c>
-      <c r="E100" t="s">
-[...13 lines deleted...]
-      <c r="A101" s="1" t="s">
+      <c r="C101" t="s">
+        <v>12</v>
+      </c>
+      <c r="D101" t="s">
         <v>345</v>
       </c>
-      <c r="C101" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E101" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>14</v>
       </c>
       <c r="H101" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:8" ht="12.75">
+        <v>40</v>
+      </c>
+      <c r="J101" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10" ht="12.75">
       <c r="A102" s="1" t="s">
         <v>347</v>
       </c>
+      <c r="B102" t="s">
+        <v>348</v>
+      </c>
       <c r="C102" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D102" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E102" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>14</v>
       </c>
       <c r="H102" t="s">
-        <v>135</v>
+        <v>40</v>
+      </c>
+      <c r="J102" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>349</v>
+        <v>351</v>
+      </c>
+      <c r="B103" t="s">
+        <v>352</v>
       </c>
       <c r="C103" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D103" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="E103" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>14</v>
       </c>
       <c r="H103" t="s">
-        <v>135</v>
+        <v>40</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="B104" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="C104" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D104" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>357</v>
+      </c>
+      <c r="E104" t="s">
+        <v>14</v>
       </c>
       <c r="H104" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>354</v>
-[...2 lines deleted...]
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="C105" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D105" t="s">
-        <v>356</v>
+        <v>359</v>
+      </c>
+      <c r="E105" t="s">
+        <v>19</v>
       </c>
       <c r="G105" t="s">
-        <v>36</v>
+        <v>87</v>
       </c>
       <c r="H105" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
     </row>
     <row r="106" spans="1:10" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>357</v>
-[...2 lines deleted...]
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="C106" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D106" t="s">
-        <v>359</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>361</v>
+      </c>
+      <c r="E106" t="s">
+        <v>19</v>
       </c>
       <c r="H106" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="J106" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:10" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C107" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D107" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>363</v>
+      </c>
+      <c r="E107" t="s">
+        <v>19</v>
       </c>
       <c r="H107" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-    <row r="108" spans="1:10" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>363</v>
-[...1 lines deleted...]
-      <c r="B108" t="s">
         <v>364</v>
       </c>
       <c r="C108" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D108" t="s">
         <v>365</v>
       </c>
-      <c r="G108" t="s">
-        <v>36</v>
+      <c r="E108" t="s">
+        <v>19</v>
       </c>
       <c r="H108" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-    <row r="109" spans="1:10" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
         <v>366</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C109" t="s">
+        <v>12</v>
+      </c>
+      <c r="D109" t="s">
         <v>367</v>
       </c>
-      <c r="C109" t="s">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="E109" t="s">
+        <v>19</v>
       </c>
       <c r="H109" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>31</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="C110" t="s">
+        <v>12</v>
+      </c>
+      <c r="D110" t="s">
+        <v>369</v>
+      </c>
+      <c r="E110" t="s">
+        <v>19</v>
+      </c>
+      <c r="G110" t="s">
+        <v>108</v>
+      </c>
+      <c r="H110" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" ht="12.75">
+      <c r="A111" s="1" t="s">
         <v>370</v>
       </c>
-      <c r="C110" t="s">
-[...2 lines deleted...]
-      <c r="D110" t="s">
+      <c r="C111" t="s">
+        <v>12</v>
+      </c>
+      <c r="D111" t="s">
         <v>371</v>
       </c>
-      <c r="E110" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E111" t="s">
-        <v>15</v>
+        <v>19</v>
+      </c>
+      <c r="G111" t="s">
+        <v>87</v>
       </c>
       <c r="H111" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>21</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>377</v>
-[...2 lines deleted...]
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="C112" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D112" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="E112" t="s">
-        <v>15</v>
+        <v>19</v>
+      </c>
+      <c r="G112" t="s">
+        <v>87</v>
       </c>
       <c r="H112" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:10" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>381</v>
-[...2 lines deleted...]
-        <v>382</v>
+        <v>374</v>
       </c>
       <c r="C113" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D113" t="s">
-        <v>383</v>
+        <v>375</v>
       </c>
       <c r="E113" t="s">
-        <v>15</v>
+        <v>19</v>
+      </c>
+      <c r="G113" t="s">
+        <v>87</v>
       </c>
       <c r="H113" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>21</v>
       </c>
     </row>
     <row r="114" spans="1:10" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-        <v>386</v>
+        <v>376</v>
       </c>
       <c r="C114" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D114" t="s">
-        <v>387</v>
+        <v>377</v>
       </c>
       <c r="E114" t="s">
-        <v>15</v>
+        <v>19</v>
+      </c>
+      <c r="G114" t="s">
+        <v>20</v>
       </c>
       <c r="H114" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="J114" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
     </row>
     <row r="115" spans="1:10" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>389</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>378</v>
       </c>
       <c r="C115" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D115" t="s">
-        <v>391</v>
+        <v>379</v>
       </c>
       <c r="E115" t="s">
-        <v>15</v>
+        <v>19</v>
+      </c>
+      <c r="G115" t="s">
+        <v>34</v>
       </c>
       <c r="H115" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="J115" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>380</v>
       </c>
       <c r="C116" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D116" t="s">
-        <v>395</v>
+        <v>381</v>
       </c>
       <c r="E116" t="s">
-        <v>15</v>
+        <v>19</v>
+      </c>
+      <c r="G116" t="s">
+        <v>34</v>
       </c>
       <c r="H116" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>397</v>
-[...2 lines deleted...]
-        <v>398</v>
+        <v>382</v>
       </c>
       <c r="C117" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D117" t="s">
-        <v>399</v>
+        <v>383</v>
       </c>
       <c r="E117" t="s">
-        <v>15</v>
+        <v>19</v>
+      </c>
+      <c r="G117" t="s">
+        <v>34</v>
       </c>
       <c r="H117" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>400</v>
+        <v>384</v>
       </c>
       <c r="C118" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D118" t="s">
-        <v>401</v>
+        <v>385</v>
       </c>
       <c r="E118" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>19</v>
       </c>
       <c r="H118" t="s">
-        <v>112</v>
+        <v>31</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>402</v>
+        <v>386</v>
       </c>
       <c r="C119" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D119" t="s">
-        <v>403</v>
+        <v>387</v>
       </c>
       <c r="E119" t="s">
-        <v>110</v>
+        <v>14</v>
       </c>
       <c r="G119" t="s">
-        <v>117</v>
+        <v>15</v>
       </c>
       <c r="H119" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>404</v>
+        <v>388</v>
       </c>
       <c r="C120" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D120" t="s">
-        <v>405</v>
+        <v>389</v>
       </c>
       <c r="E120" t="s">
-        <v>110</v>
+        <v>19</v>
       </c>
       <c r="G120" t="s">
-        <v>117</v>
+        <v>20</v>
       </c>
       <c r="H120" t="s">
-        <v>135</v>
-[...5 lines deleted...]
-    <row r="121" spans="1:10" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>406</v>
+        <v>390</v>
+      </c>
+      <c r="B121" t="s">
+        <v>391</v>
       </c>
       <c r="C121" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D121" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>392</v>
+      </c>
+      <c r="F121" t="s">
+        <v>393</v>
       </c>
       <c r="G121" t="s">
-        <v>134</v>
+        <v>394</v>
       </c>
       <c r="H121" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>40</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>408</v>
+        <v>395</v>
+      </c>
+      <c r="B122" t="s">
+        <v>396</v>
       </c>
       <c r="C122" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D122" t="s">
-        <v>409</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>397</v>
+      </c>
+      <c r="F122" t="s">
+        <v>393</v>
       </c>
       <c r="G122" t="s">
-        <v>134</v>
+        <v>394</v>
       </c>
       <c r="H122" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:8" ht="12.75">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>410</v>
+        <v>398</v>
+      </c>
+      <c r="B123" t="s">
+        <v>399</v>
       </c>
       <c r="C123" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D123" t="s">
-        <v>411</v>
+        <v>400</v>
       </c>
       <c r="E123" t="s">
-        <v>110</v>
+        <v>19</v>
       </c>
       <c r="G123" t="s">
-        <v>134</v>
+        <v>15</v>
       </c>
       <c r="H123" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J123" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>412</v>
+        <v>401</v>
+      </c>
+      <c r="B124" t="s">
+        <v>402</v>
       </c>
       <c r="C124" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D124" t="s">
-        <v>413</v>
+        <v>403</v>
       </c>
       <c r="E124" t="s">
-        <v>110</v>
+        <v>19</v>
+      </c>
+      <c r="G124" t="s">
+        <v>15</v>
       </c>
       <c r="H124" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J124" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>415</v>
+        <v>404</v>
       </c>
       <c r="B125" t="s">
-        <v>416</v>
+        <v>405</v>
       </c>
       <c r="C125" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D125" t="s">
-        <v>417</v>
+        <v>406</v>
       </c>
       <c r="E125" t="s">
+        <v>19</v>
+      </c>
+      <c r="G125" t="s">
         <v>15</v>
       </c>
       <c r="H125" t="s">
         <v>16</v>
       </c>
+      <c r="J125" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="126" spans="1:10" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>419</v>
+        <v>407</v>
       </c>
       <c r="B126" t="s">
-        <v>420</v>
+        <v>408</v>
       </c>
       <c r="C126" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D126" t="s">
-        <v>421</v>
+        <v>409</v>
       </c>
       <c r="E126" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="H126" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="J126" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
     </row>
     <row r="127" spans="1:10" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>423</v>
+        <v>410</v>
       </c>
       <c r="B127" t="s">
-        <v>424</v>
+        <v>411</v>
       </c>
       <c r="C127" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D127" t="s">
-        <v>425</v>
+        <v>412</v>
       </c>
       <c r="E127" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="H127" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="J127" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
     </row>
     <row r="128" spans="1:10" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>427</v>
+        <v>413</v>
       </c>
       <c r="B128" t="s">
-        <v>428</v>
+        <v>414</v>
       </c>
       <c r="C128" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D128" t="s">
-        <v>429</v>
+        <v>415</v>
       </c>
       <c r="E128" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="H128" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="J128" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:10" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>431</v>
+        <v>416</v>
       </c>
       <c r="B129" t="s">
-        <v>432</v>
+        <v>417</v>
       </c>
       <c r="C129" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D129" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>418</v>
       </c>
       <c r="H129" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>21</v>
       </c>
     </row>
     <row r="130" spans="1:10" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>435</v>
+        <v>419</v>
       </c>
       <c r="B130" t="s">
-        <v>436</v>
+        <v>420</v>
       </c>
       <c r="C130" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D130" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>421</v>
       </c>
       <c r="H130" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="J130" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:10" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>438</v>
+        <v>423</v>
       </c>
       <c r="B131" t="s">
-        <v>439</v>
+        <v>424</v>
       </c>
       <c r="C131" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D131" t="s">
-        <v>417</v>
+        <v>425</v>
       </c>
       <c r="E131" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H131" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>28</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>441</v>
+        <v>427</v>
       </c>
       <c r="B132" t="s">
-        <v>442</v>
+        <v>428</v>
       </c>
       <c r="C132" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D132" t="s">
-        <v>443</v>
+        <v>429</v>
       </c>
       <c r="E132" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>14</v>
       </c>
       <c r="H132" t="s">
-        <v>104</v>
+        <v>28</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>445</v>
+        <v>431</v>
       </c>
       <c r="B133" t="s">
-        <v>446</v>
+        <v>432</v>
       </c>
       <c r="C133" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D133" t="s">
-        <v>447</v>
+        <v>433</v>
       </c>
       <c r="E133" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>14</v>
       </c>
       <c r="H133" t="s">
-        <v>104</v>
+        <v>28</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="B134" t="s">
+        <v>436</v>
+      </c>
+      <c r="C134" t="s">
+        <v>12</v>
+      </c>
+      <c r="D134" t="s">
+        <v>437</v>
+      </c>
+      <c r="E134" t="s">
+        <v>14</v>
+      </c>
+      <c r="H134" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10" ht="12.75">
+      <c r="A135" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="B135" t="s">
+        <v>440</v>
+      </c>
+      <c r="C135" t="s">
+        <v>12</v>
+      </c>
+      <c r="D135" t="s">
+        <v>441</v>
+      </c>
+      <c r="E135" t="s">
+        <v>14</v>
+      </c>
+      <c r="H135" t="s">
+        <v>40</v>
+      </c>
+      <c r="J135" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10" ht="12.75">
+      <c r="A136" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="B136" t="s">
+        <v>444</v>
+      </c>
+      <c r="C136" t="s">
+        <v>12</v>
+      </c>
+      <c r="D136" t="s">
+        <v>445</v>
+      </c>
+      <c r="E136" t="s">
+        <v>14</v>
+      </c>
+      <c r="H136" t="s">
+        <v>40</v>
+      </c>
+      <c r="J136" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10" ht="12.75">
+      <c r="A137" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="B137" t="s">
+        <v>448</v>
+      </c>
+      <c r="C137" t="s">
+        <v>12</v>
+      </c>
+      <c r="D137" t="s">
         <v>449</v>
       </c>
-      <c r="B134" t="s">
-[...5 lines deleted...]
-      <c r="D134" t="s">
+      <c r="E137" t="s">
+        <v>14</v>
+      </c>
+      <c r="H137" t="s">
+        <v>40</v>
+      </c>
+      <c r="J137" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10" ht="12.75">
+      <c r="A138" s="1" t="s">
         <v>451</v>
       </c>
-      <c r="E134" t="s">
-[...7 lines deleted...]
-      <c r="A135" s="1" t="s">
+      <c r="B138" t="s">
+        <v>452</v>
+      </c>
+      <c r="C138" t="s">
+        <v>12</v>
+      </c>
+      <c r="D138" t="s">
         <v>453</v>
       </c>
-      <c r="B135" t="s">
-[...75 lines deleted...]
-        <v>464</v>
+      <c r="E138" t="s">
+        <v>14</v>
       </c>
       <c r="H138" t="s">
-        <v>16</v>
+        <v>40</v>
+      </c>
+      <c r="J138" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="139" spans="1:10" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>468</v>
+        <v>455</v>
       </c>
       <c r="B139" t="s">
-        <v>469</v>
+        <v>456</v>
       </c>
       <c r="C139" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D139" t="s">
-        <v>470</v>
+        <v>189</v>
       </c>
       <c r="E139" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>14</v>
       </c>
       <c r="H139" t="s">
-        <v>112</v>
+        <v>40</v>
       </c>
       <c r="J139" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
     </row>
     <row r="140" spans="1:10" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>471</v>
+        <v>458</v>
       </c>
       <c r="B140" t="s">
-        <v>472</v>
+        <v>459</v>
       </c>
       <c r="C140" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D140" t="s">
-        <v>473</v>
+        <v>437</v>
       </c>
       <c r="E140" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>14</v>
       </c>
       <c r="H140" t="s">
-        <v>112</v>
+        <v>40</v>
       </c>
       <c r="J140" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:10" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>474</v>
+        <v>461</v>
       </c>
       <c r="B141" t="s">
-        <v>475</v>
+        <v>462</v>
       </c>
       <c r="C141" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D141" t="s">
-        <v>476</v>
+        <v>463</v>
       </c>
       <c r="E141" t="s">
-        <v>110</v>
+        <v>221</v>
       </c>
       <c r="G141" t="s">
-        <v>111</v>
+        <v>222</v>
       </c>
       <c r="H141" t="s">
-        <v>112</v>
-[...5 lines deleted...]
-    <row r="142" spans="1:10" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>477</v>
+        <v>465</v>
       </c>
       <c r="B142" t="s">
-        <v>478</v>
+        <v>466</v>
       </c>
       <c r="C142" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D142" t="s">
-        <v>479</v>
+        <v>467</v>
       </c>
       <c r="E142" t="s">
-        <v>110</v>
+        <v>221</v>
+      </c>
+      <c r="G142" t="s">
+        <v>222</v>
       </c>
       <c r="H142" t="s">
-        <v>104</v>
-[...5 lines deleted...]
-    <row r="143" spans="1:10" ht="12.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>480</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>469</v>
       </c>
       <c r="C143" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D143" t="s">
-        <v>482</v>
+        <v>470</v>
       </c>
       <c r="E143" t="s">
-        <v>110</v>
+        <v>14</v>
       </c>
       <c r="H143" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>28</v>
       </c>
     </row>
     <row r="144" spans="1:10" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
       <c r="B144" t="s">
-        <v>484</v>
+        <v>473</v>
       </c>
       <c r="C144" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D144" t="s">
-        <v>485</v>
+        <v>474</v>
       </c>
       <c r="E144" t="s">
-        <v>110</v>
+        <v>14</v>
+      </c>
+      <c r="F144" t="s">
+        <v>475</v>
       </c>
       <c r="H144" t="s">
-        <v>104</v>
+        <v>28</v>
       </c>
       <c r="J144" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:8" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>486</v>
+        <v>477</v>
       </c>
       <c r="B145" t="s">
-        <v>487</v>
+        <v>478</v>
       </c>
       <c r="C145" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D145" t="s">
-        <v>488</v>
+        <v>479</v>
+      </c>
+      <c r="E145" t="s">
+        <v>14</v>
+      </c>
+      <c r="F145" t="s">
+        <v>475</v>
       </c>
       <c r="H145" t="s">
-        <v>104</v>
+        <v>28</v>
+      </c>
+      <c r="J145" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="146" spans="1:10" ht="12.75">
       <c r="A146" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="B146" t="s">
+        <v>481</v>
+      </c>
+      <c r="C146" t="s">
+        <v>12</v>
+      </c>
+      <c r="D146" t="s">
+        <v>482</v>
+      </c>
+      <c r="G146" t="s">
+        <v>233</v>
+      </c>
+      <c r="H146" t="s">
+        <v>234</v>
+      </c>
+      <c r="J146" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10" ht="12.75">
+      <c r="A147" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="B147" t="s">
+        <v>484</v>
+      </c>
+      <c r="C147" t="s">
+        <v>12</v>
+      </c>
+      <c r="D147" t="s">
+        <v>485</v>
+      </c>
+      <c r="G147" t="s">
+        <v>233</v>
+      </c>
+      <c r="H147" t="s">
+        <v>234</v>
+      </c>
+      <c r="J147" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10" ht="12.75">
+      <c r="A148" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="B148" t="s">
+        <v>487</v>
+      </c>
+      <c r="C148" t="s">
+        <v>12</v>
+      </c>
+      <c r="D148" t="s">
+        <v>488</v>
+      </c>
+      <c r="G148" t="s">
+        <v>233</v>
+      </c>
+      <c r="H148" t="s">
+        <v>234</v>
+      </c>
+      <c r="J148" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10" ht="12.75">
+      <c r="A149" s="1" t="s">
         <v>489</v>
       </c>
-      <c r="B146" t="s">
+      <c r="B149" t="s">
         <v>490</v>
       </c>
-      <c r="C146" t="s">
-[...2 lines deleted...]
-      <c r="D146" t="s">
+      <c r="C149" t="s">
+        <v>12</v>
+      </c>
+      <c r="D149" t="s">
         <v>491</v>
       </c>
-      <c r="H146" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="G149" t="s">
-        <v>191</v>
+        <v>233</v>
       </c>
       <c r="H149" t="s">
-        <v>104</v>
+        <v>234</v>
+      </c>
+      <c r="J149" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>498</v>
+        <v>492</v>
+      </c>
+      <c r="B150" t="s">
+        <v>493</v>
       </c>
       <c r="C150" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D150" t="s">
-        <v>499</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>494</v>
       </c>
       <c r="G150" t="s">
-        <v>191</v>
+        <v>233</v>
       </c>
       <c r="H150" t="s">
-        <v>104</v>
+        <v>234</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>500</v>
+        <v>495</v>
+      </c>
+      <c r="B151" t="s">
+        <v>496</v>
       </c>
       <c r="C151" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D151" t="s">
-        <v>501</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>497</v>
       </c>
       <c r="G151" t="s">
-        <v>191</v>
+        <v>233</v>
       </c>
       <c r="H151" t="s">
-        <v>104</v>
+        <v>234</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>502</v>
+        <v>499</v>
+      </c>
+      <c r="B152" t="s">
+        <v>500</v>
       </c>
       <c r="C152" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D152" t="s">
+        <v>501</v>
+      </c>
+      <c r="E152" t="s">
+        <v>14</v>
+      </c>
+      <c r="H152" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" ht="12.75">
+      <c r="A153" s="1" t="s">
         <v>503</v>
       </c>
-      <c r="E152" t="s">
-[...10 lines deleted...]
-      <c r="A153" s="1" t="s">
+      <c r="B153" t="s">
         <v>504</v>
       </c>
       <c r="C153" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D153" t="s">
         <v>505</v>
       </c>
       <c r="E153" t="s">
-        <v>110</v>
+        <v>14</v>
       </c>
       <c r="H153" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>40</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>506</v>
+        <v>507</v>
+      </c>
+      <c r="B154" t="s">
+        <v>508</v>
       </c>
       <c r="C154" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D154" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="E154" t="s">
-        <v>110</v>
+        <v>14</v>
       </c>
       <c r="H154" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:8" ht="12.75">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="C155" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D155" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E155" t="s">
-        <v>110</v>
+        <v>19</v>
+      </c>
+      <c r="G155" t="s">
+        <v>20</v>
       </c>
       <c r="H155" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:8" ht="12.75">
+        <v>35</v>
+      </c>
+      <c r="J155" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="C156" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D156" t="s">
-        <v>199</v>
+        <v>513</v>
       </c>
       <c r="E156" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G156" t="s">
-        <v>117</v>
+        <v>20</v>
       </c>
       <c r="H156" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:10" ht="12.75">
+        <v>35</v>
+      </c>
+      <c r="J156" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="C157" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D157" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="E157" t="s">
-        <v>110</v>
+        <v>19</v>
       </c>
       <c r="G157" t="s">
-        <v>117</v>
+        <v>34</v>
       </c>
       <c r="H157" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>35</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="C158" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D158" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="E158" t="s">
-        <v>110</v>
+        <v>19</v>
       </c>
       <c r="G158" t="s">
-        <v>134</v>
+        <v>34</v>
       </c>
       <c r="H158" t="s">
-        <v>135</v>
+        <v>35</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>516</v>
-[...2 lines deleted...]
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="C159" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D159" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="E159" t="s">
-        <v>15</v>
+        <v>19</v>
+      </c>
+      <c r="G159" t="s">
+        <v>34</v>
       </c>
       <c r="H159" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="B160" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="C160" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D160" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="E160" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H160" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="B161" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="C161" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D161" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="E161" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H161" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="B162" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="C162" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D162" t="s">
-        <v>530</v>
+        <v>505</v>
       </c>
       <c r="E162" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H162" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
         <v>532</v>
       </c>
       <c r="B163" t="s">
         <v>533</v>
       </c>
       <c r="C163" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D163" t="s">
         <v>534</v>
       </c>
       <c r="E163" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H163" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
         <v>536</v>
       </c>
       <c r="B164" t="s">
         <v>537</v>
       </c>
       <c r="C164" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D164" t="s">
         <v>538</v>
       </c>
       <c r="E164" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H164" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
         <v>540</v>
       </c>
       <c r="B165" t="s">
         <v>541</v>
       </c>
       <c r="C165" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D165" t="s">
         <v>542</v>
       </c>
       <c r="E165" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H165" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
         <v>544</v>
       </c>
       <c r="B166" t="s">
         <v>545</v>
       </c>
       <c r="C166" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D166" t="s">
         <v>546</v>
       </c>
       <c r="E166" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H166" t="s">
-        <v>135</v>
+        <v>40</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
         <v>548</v>
       </c>
       <c r="B167" t="s">
         <v>549</v>
       </c>
       <c r="C167" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D167" t="s">
         <v>550</v>
       </c>
       <c r="E167" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H167" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
         <v>552</v>
       </c>
       <c r="B168" t="s">
         <v>553</v>
       </c>
       <c r="C168" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D168" t="s">
         <v>554</v>
       </c>
       <c r="E168" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H168" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
         <v>556</v>
       </c>
       <c r="B169" t="s">
         <v>557</v>
       </c>
       <c r="C169" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D169" t="s">
         <v>558</v>
       </c>
       <c r="E169" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H169" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
         <v>560</v>
       </c>
       <c r="B170" t="s">
         <v>561</v>
       </c>
       <c r="C170" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D170" t="s">
         <v>562</v>
       </c>
       <c r="E170" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H170" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="760246267"/>
-[...167 lines deleted...]
-    <hyperlink ref="A170" r:id="rId169" display="760254383"/>
+    <hyperlink ref="A2" r:id="rId1" display="760258771"/>
+    <hyperlink ref="A3" r:id="rId2" display="1-1116697-3"/>
+    <hyperlink ref="A4" r:id="rId3" display="1-1116698-3"/>
+    <hyperlink ref="A5" r:id="rId4" display="1-1671414-1"/>
+    <hyperlink ref="A6" r:id="rId5" display="1-1671163-1"/>
+    <hyperlink ref="A7" r:id="rId6" display="1-1933674-3"/>
+    <hyperlink ref="A8" r:id="rId7" display="106658156"/>
+    <hyperlink ref="A9" r:id="rId8" display="107431520"/>
+    <hyperlink ref="A10" r:id="rId9" display="107431538"/>
+    <hyperlink ref="A11" r:id="rId10" display="107431546"/>
+    <hyperlink ref="A12" r:id="rId11" display="107952475"/>
+    <hyperlink ref="A13" r:id="rId12" display="107952483"/>
+    <hyperlink ref="A14" r:id="rId13" display="107992927"/>
+    <hyperlink ref="A15" r:id="rId14" display="107983983"/>
+    <hyperlink ref="A16" r:id="rId15" display="107984007"/>
+    <hyperlink ref="A17" r:id="rId16" display="107984015"/>
+    <hyperlink ref="A18" r:id="rId17" display="107952442"/>
+    <hyperlink ref="A19" r:id="rId18" display="107952467"/>
+    <hyperlink ref="A20" r:id="rId19" display="1427008-1"/>
+    <hyperlink ref="A21" r:id="rId20" display="1427010-1"/>
+    <hyperlink ref="A22" r:id="rId21" display="1427011-1"/>
+    <hyperlink ref="A23" r:id="rId22" display="1479042-1"/>
+    <hyperlink ref="A24" r:id="rId23" display="1479358-3"/>
+    <hyperlink ref="A25" r:id="rId24" display="1479360-1"/>
+    <hyperlink ref="A26" r:id="rId25" display="1479656-1"/>
+    <hyperlink ref="A27" r:id="rId26" display="1554501-1"/>
+    <hyperlink ref="A28" r:id="rId27" display="1554502-1"/>
+    <hyperlink ref="A29" r:id="rId28" display="1674862-2"/>
+    <hyperlink ref="A30" r:id="rId29" display="1674863-2"/>
+    <hyperlink ref="A31" r:id="rId30" display="1674864-2"/>
+    <hyperlink ref="A32" r:id="rId31" display="1777215-1"/>
+    <hyperlink ref="A33" r:id="rId32" display="1777215-2"/>
+    <hyperlink ref="A34" r:id="rId33" display="1903737-1"/>
+    <hyperlink ref="A35" r:id="rId34" display="1903738-1"/>
+    <hyperlink ref="A36" r:id="rId35" display="1903735-1"/>
+    <hyperlink ref="A37" r:id="rId36" display="1903736-1"/>
+    <hyperlink ref="A38" r:id="rId37" display="1933674-3"/>
+    <hyperlink ref="A39" r:id="rId38" display="1933668-2"/>
+    <hyperlink ref="A40" r:id="rId39" display="1933671-2"/>
+    <hyperlink ref="A41" r:id="rId40" display="1933671-3"/>
+    <hyperlink ref="A42" r:id="rId41" display="2153216-4"/>
+    <hyperlink ref="A43" r:id="rId42" display="2153216-6"/>
+    <hyperlink ref="A44" r:id="rId43" display="2174250-1"/>
+    <hyperlink ref="A45" r:id="rId44" display="557366-1"/>
+    <hyperlink ref="A46" r:id="rId45" display="64551058-00"/>
+    <hyperlink ref="A47" r:id="rId46" display="65401684-03"/>
+    <hyperlink ref="A48" r:id="rId47" display="65401677-06"/>
+    <hyperlink ref="A49" r:id="rId48" display="66442202-01"/>
+    <hyperlink ref="A50" r:id="rId49" display="66441222-01"/>
+    <hyperlink ref="A51" r:id="rId50" display="68771060-00PI"/>
+    <hyperlink ref="A52" r:id="rId51" display="68771060-00WH"/>
+    <hyperlink ref="A53" r:id="rId52" display="700016496"/>
+    <hyperlink ref="A54" r:id="rId53" display="700016512"/>
+    <hyperlink ref="A55" r:id="rId54" display="700016462"/>
+    <hyperlink ref="A56" r:id="rId55" display="700016520"/>
+    <hyperlink ref="A57" r:id="rId56" display="700016538"/>
+    <hyperlink ref="A58" r:id="rId57" display="700188931"/>
+    <hyperlink ref="A59" r:id="rId58" display="760044990"/>
+    <hyperlink ref="A60" r:id="rId59" display="760045005"/>
+    <hyperlink ref="A61" r:id="rId60" display="760045021"/>
+    <hyperlink ref="A62" r:id="rId61" display="760057331"/>
+    <hyperlink ref="A63" r:id="rId62" display="760057349"/>
+    <hyperlink ref="A64" r:id="rId63" display="760057380"/>
+    <hyperlink ref="A65" r:id="rId64" display="760057414"/>
+    <hyperlink ref="A66" r:id="rId65" display="760057422"/>
+    <hyperlink ref="A67" r:id="rId66" display="760060459"/>
+    <hyperlink ref="A68" r:id="rId67" display="760067207"/>
+    <hyperlink ref="A69" r:id="rId68" display="760080820"/>
+    <hyperlink ref="A70" r:id="rId69" display="EK5886-001"/>
+    <hyperlink ref="A71" r:id="rId70" display="EK5888-001"/>
+    <hyperlink ref="A72" r:id="rId71" display="760246267"/>
+    <hyperlink ref="A73" r:id="rId72" display="760248521"/>
+    <hyperlink ref="A74" r:id="rId73" display="760248523"/>
+    <hyperlink ref="A75" r:id="rId74" display="760248524"/>
+    <hyperlink ref="A76" r:id="rId75" display="760248526"/>
+    <hyperlink ref="A77" r:id="rId76" display="760248527"/>
+    <hyperlink ref="A78" r:id="rId77" display="760248528"/>
+    <hyperlink ref="A79" r:id="rId78" display="1933671-1"/>
+    <hyperlink ref="A80" r:id="rId79" display="1-1933674-1"/>
+    <hyperlink ref="A81" r:id="rId80" display="760246284"/>
+    <hyperlink ref="A82" r:id="rId81" display="760252768"/>
+    <hyperlink ref="A83" r:id="rId82" display="760253637"/>
+    <hyperlink ref="A84" r:id="rId83" display="760254710"/>
+    <hyperlink ref="A85" r:id="rId84" display="760254711"/>
+    <hyperlink ref="A86" r:id="rId85" display="760253652"/>
+    <hyperlink ref="A87" r:id="rId86" display="760253832"/>
+    <hyperlink ref="A88" r:id="rId87" display="760254384"/>
+    <hyperlink ref="A89" r:id="rId88" display="760254381"/>
+    <hyperlink ref="A90" r:id="rId89" display="760258770"/>
+    <hyperlink ref="A91" r:id="rId90" display="1-1479358-3"/>
+    <hyperlink ref="A92" r:id="rId91" display="1-1933668-3"/>
+    <hyperlink ref="A93" r:id="rId92" display="1-1933671-3"/>
+    <hyperlink ref="A94" r:id="rId93" display="106658149"/>
+    <hyperlink ref="A95" r:id="rId94" display="106688419"/>
+    <hyperlink ref="A96" r:id="rId95" display="106658164"/>
+    <hyperlink ref="A97" r:id="rId96" display="107431553"/>
+    <hyperlink ref="A98" r:id="rId97" display="107984049"/>
+    <hyperlink ref="A99" r:id="rId98" display="107984056"/>
+    <hyperlink ref="A100" r:id="rId99" display="107984064"/>
+    <hyperlink ref="A101" r:id="rId100" display="107984023"/>
+    <hyperlink ref="A102" r:id="rId101" display="107984031"/>
+    <hyperlink ref="A103" r:id="rId102" display="107952459"/>
+    <hyperlink ref="A104" r:id="rId103" display="108482845"/>
+    <hyperlink ref="A105" r:id="rId104" display="1427009-1"/>
+    <hyperlink ref="A106" r:id="rId105" display="1394294-1"/>
+    <hyperlink ref="A107" r:id="rId106" display="1479158-1"/>
+    <hyperlink ref="A108" r:id="rId107" display="1479322-1"/>
+    <hyperlink ref="A109" r:id="rId108" display="1671128-1"/>
+    <hyperlink ref="A110" r:id="rId109" display="1674861-2"/>
+    <hyperlink ref="A111" r:id="rId110" display="1717909-1"/>
+    <hyperlink ref="A112" r:id="rId111" display="1717910-2"/>
+    <hyperlink ref="A113" r:id="rId112" display="1903739-1"/>
+    <hyperlink ref="A114" r:id="rId113" display="1933668-3"/>
+    <hyperlink ref="A115" r:id="rId114" display="1933668-4"/>
+    <hyperlink ref="A116" r:id="rId115" display="1933671-4"/>
+    <hyperlink ref="A117" r:id="rId116" display="1933674-2"/>
+    <hyperlink ref="A118" r:id="rId117" display="2-1671163-1"/>
+    <hyperlink ref="A119" r:id="rId118" display="2153216-3"/>
+    <hyperlink ref="A120" r:id="rId119" display="2174677-1"/>
+    <hyperlink ref="A121" r:id="rId120" display="64551030-00"/>
+    <hyperlink ref="A122" r:id="rId121" display="64551030-03"/>
+    <hyperlink ref="A123" r:id="rId122" display="65401677-04"/>
+    <hyperlink ref="A124" r:id="rId123" display="65401678-04"/>
+    <hyperlink ref="A125" r:id="rId124" display="65401678-06"/>
+    <hyperlink ref="A126" r:id="rId125" display="66441222-02"/>
+    <hyperlink ref="A127" r:id="rId126" display="66442201-01"/>
+    <hyperlink ref="A128" r:id="rId127" display="66443000-28"/>
+    <hyperlink ref="A129" r:id="rId128" display="68771060-00"/>
+    <hyperlink ref="A130" r:id="rId129" display="68771060-00BL"/>
+    <hyperlink ref="A131" r:id="rId130" display="700016470"/>
+    <hyperlink ref="A132" r:id="rId131" display="700016488"/>
+    <hyperlink ref="A133" r:id="rId132" display="700188923"/>
+    <hyperlink ref="A134" r:id="rId133" display="760045013"/>
+    <hyperlink ref="A135" r:id="rId134" display="760057430"/>
+    <hyperlink ref="A136" r:id="rId135" display="760057448"/>
+    <hyperlink ref="A137" r:id="rId136" display="760057356"/>
+    <hyperlink ref="A138" r:id="rId137" display="760057364"/>
+    <hyperlink ref="A139" r:id="rId138" display="760057372"/>
+    <hyperlink ref="A140" r:id="rId139" display="760057398"/>
+    <hyperlink ref="A141" r:id="rId140" display="760060483"/>
+    <hyperlink ref="A142" r:id="rId141" display="760060467"/>
+    <hyperlink ref="A143" r:id="rId142" display="760161661"/>
+    <hyperlink ref="A144" r:id="rId143" display="760193367"/>
+    <hyperlink ref="A145" r:id="rId144" display="760193375"/>
+    <hyperlink ref="A146" r:id="rId145" display="CZ0630-000"/>
+    <hyperlink ref="A147" r:id="rId146" display="CZ0661-000"/>
+    <hyperlink ref="A148" r:id="rId147" display="CZ0665-000"/>
+    <hyperlink ref="A149" r:id="rId148" display="CZ0667-000"/>
+    <hyperlink ref="A150" r:id="rId149" display="EK5887-001"/>
+    <hyperlink ref="A151" r:id="rId150" display="EK5889-001"/>
+    <hyperlink ref="A152" r:id="rId151" display="760248522"/>
+    <hyperlink ref="A153" r:id="rId152" display="760246268"/>
+    <hyperlink ref="A154" r:id="rId153" display="760248525"/>
+    <hyperlink ref="A155" r:id="rId154" display="1-1933668-1"/>
+    <hyperlink ref="A156" r:id="rId155" display="1933668-1"/>
+    <hyperlink ref="A157" r:id="rId156" display="1-1933671-1"/>
+    <hyperlink ref="A158" r:id="rId157" display="1933674-1"/>
+    <hyperlink ref="A159" r:id="rId158" display="1933674-4"/>
+    <hyperlink ref="A160" r:id="rId159" display="760252766"/>
+    <hyperlink ref="A161" r:id="rId160" display="760252767"/>
+    <hyperlink ref="A162" r:id="rId161" display="760252769"/>
+    <hyperlink ref="A163" r:id="rId162" display="760254556"/>
+    <hyperlink ref="A164" r:id="rId163" display="760254557"/>
+    <hyperlink ref="A165" r:id="rId164" display="760253651"/>
+    <hyperlink ref="A166" r:id="rId165" display="760253650"/>
+    <hyperlink ref="A167" r:id="rId166" display="760253653"/>
+    <hyperlink ref="A168" r:id="rId167" display="760253831"/>
+    <hyperlink ref="A169" r:id="rId168" display="760254383"/>
+    <hyperlink ref="A170" r:id="rId169" display="760254382"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId170"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 