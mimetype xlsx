--- v2 (2026-09-07)
+++ v3 (2026-10-23)
@@ -43,1707 +43,1707 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>1-1116697-3</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>SL Series Surface Mount Modular Jack Box, 1 port, unloaded, Alpine white</t>
+  </si>
+  <si>
+    <t>NETCONNECT®</t>
+  </si>
+  <si>
+    <t>SL Series</t>
+  </si>
+  <si>
+    <t>Box</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>1-1116698-3</t>
+  </si>
+  <si>
+    <t>SL Series Surface Mount Modular Jack Box, 2 ports, unloaded, alphine white</t>
+  </si>
+  <si>
+    <t>1-1479358-3</t>
+  </si>
+  <si>
+    <t>Universal Surface Mount Outlet, 12 port, white</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>Surface mount box</t>
+  </si>
+  <si>
+    <t>1-1671163-1</t>
+  </si>
+  <si>
+    <t>Consolidation Point Enclosure, 4-port, twist/SL jack</t>
+  </si>
+  <si>
+    <t>Enclosure</t>
+  </si>
+  <si>
+    <t>1-1671414-1</t>
+  </si>
+  <si>
+    <t>Universal Connectivity Platform Quick-Fit Consolidation Point Box, 6 port capacity</t>
+  </si>
+  <si>
+    <t>AMP CO | UCP</t>
+  </si>
+  <si>
+    <t>Zone box</t>
+  </si>
+  <si>
+    <t>1-1933668-1</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 2 port, Electric Ivory</t>
+  </si>
+  <si>
+    <t>Surface mount module</t>
+  </si>
+  <si>
+    <t>1-1933668-3</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 2 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-1933671-1</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 4 Port, Electric Ivory</t>
+  </si>
+  <si>
+    <t>SL Series | SLX Series</t>
+  </si>
+  <si>
+    <t>1-1933671-3</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 4 port, alpine white</t>
+  </si>
+  <si>
+    <t>1-1933674-1</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 6 Port, Electric Ivory</t>
+  </si>
+  <si>
+    <t>1-1933674-3</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 6 port, alpine white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106658149</t>
+  </si>
+  <si>
+    <t>106658149</t>
+  </si>
+  <si>
+    <t>M112SMB-246</t>
+  </si>
+  <si>
+    <t>M112 Type Surface Mount Box, twelve port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106658156</t>
+  </si>
+  <si>
+    <t>106658156</t>
+  </si>
+  <si>
+    <t>M112SMB-262</t>
+  </si>
+  <si>
+    <t>M112 Type Surface Mount Box, twelve port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106658164</t>
+  </si>
+  <si>
+    <t>106658164</t>
+  </si>
+  <si>
+    <t>M112SMB-003</t>
+  </si>
+  <si>
+    <t>M112 Type Surface Mount Box, twelve port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106688419</t>
+  </si>
+  <si>
+    <t>106688419</t>
+  </si>
+  <si>
+    <t>M112SMB-270</t>
+  </si>
+  <si>
+    <t>M112 Type Surface Mount Box, twelve port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431520</t>
+  </si>
+  <si>
+    <t>107431520</t>
+  </si>
+  <si>
+    <t>M106SMB-003</t>
+  </si>
+  <si>
+    <t>M106 Type Surface Mount Box, six port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431538</t>
+  </si>
+  <si>
+    <t>107431538</t>
+  </si>
+  <si>
+    <t>M106SMB-262</t>
+  </si>
+  <si>
+    <t>M106 Type Surface Mount Box, six port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431546</t>
+  </si>
+  <si>
+    <t>107431546</t>
+  </si>
+  <si>
+    <t>M106SMB-246</t>
+  </si>
+  <si>
+    <t>M106 Type Surface Mount Box, six port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431553</t>
+  </si>
+  <si>
+    <t>107431553</t>
+  </si>
+  <si>
+    <t>M106SMB-270</t>
+  </si>
+  <si>
+    <t>M106 Type Surface Mount Box, six port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952442</t>
+  </si>
+  <si>
+    <t>107952442</t>
+  </si>
+  <si>
+    <t>M104SMB-A-246</t>
+  </si>
+  <si>
+    <t>M104 Type Surface Mount Box, four port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952459</t>
+  </si>
+  <si>
+    <t>107952459</t>
+  </si>
+  <si>
+    <t>M104SMB-A-262</t>
+  </si>
+  <si>
+    <t>M104 Type Surface Mount Box, four port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952467</t>
+  </si>
+  <si>
+    <t>107952467</t>
+  </si>
+  <si>
+    <t>M104SMB-A-270</t>
+  </si>
+  <si>
+    <t>M104 Type Surface Mount Box, four port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952475</t>
+  </si>
+  <si>
+    <t>107952475</t>
+  </si>
+  <si>
+    <t>M104SMB-A-003</t>
+  </si>
+  <si>
+    <t>M104 Type Surface Mount Box, four port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952483</t>
+  </si>
+  <si>
+    <t>107952483</t>
+  </si>
+  <si>
+    <t>M104SMB-A-DC-246</t>
+  </si>
+  <si>
+    <t>Surface-Mount Box, four port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107983983</t>
+  </si>
+  <si>
+    <t>107983983</t>
+  </si>
+  <si>
+    <t>M101SMB-B-003</t>
+  </si>
+  <si>
+    <t>M101 Type Surface Mount Box, single port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984007</t>
+  </si>
+  <si>
+    <t>107984007</t>
+  </si>
+  <si>
+    <t>M101SMB-B-246</t>
+  </si>
+  <si>
+    <t>M101 Type Surface Mount Box, single port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984015</t>
+  </si>
+  <si>
+    <t>107984015</t>
+  </si>
+  <si>
+    <t>M101SMB-B-262</t>
+  </si>
+  <si>
+    <t>M101 Type Surface Mount Box, single port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984023</t>
+  </si>
+  <si>
+    <t>107984023</t>
+  </si>
+  <si>
+    <t>M101SMB-B-270</t>
+  </si>
+  <si>
+    <t>M101 Type Surface Mount Box, single port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984031</t>
+  </si>
+  <si>
+    <t>107984031</t>
+  </si>
+  <si>
+    <t>M102SMB-B-003</t>
+  </si>
+  <si>
+    <t>M102 Type Surface Mount Box, dual port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984049</t>
+  </si>
+  <si>
+    <t>107984049</t>
+  </si>
+  <si>
+    <t>M102SMB-B-246</t>
+  </si>
+  <si>
+    <t>M102 Type Surface Mount Box, dual port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984056</t>
+  </si>
+  <si>
+    <t>107984056</t>
+  </si>
+  <si>
+    <t>M102SMB-B-262</t>
+  </si>
+  <si>
+    <t>M102 Type Surface Mount Box, dual port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984064</t>
+  </si>
+  <si>
+    <t>107984064</t>
+  </si>
+  <si>
+    <t>M102SMB-B-270</t>
+  </si>
+  <si>
+    <t>M102 Type Surface Mount Box, dual port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107992927</t>
+  </si>
+  <si>
+    <t>107992927</t>
+  </si>
+  <si>
+    <t>M40A1-B-262</t>
+  </si>
+  <si>
+    <t>M40 Surface Mount Box</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item108482845</t>
+  </si>
+  <si>
+    <t>108482845</t>
+  </si>
+  <si>
+    <t>M36CPP DATA</t>
+  </si>
+  <si>
+    <t>M36CPP Type Zone Box, thirty-six port</t>
+  </si>
+  <si>
+    <t>1394294-1</t>
+  </si>
+  <si>
+    <t>Underfloor Box Frame kit, 1-gang, straight</t>
+  </si>
+  <si>
+    <t>1427008-1</t>
+  </si>
+  <si>
+    <t>AMPLET Surface Mount Office Box, for EHR jacks, 1 port, unloaded, white</t>
+  </si>
+  <si>
+    <t>EHR Series</t>
+  </si>
+  <si>
+    <t>1427009-1</t>
+  </si>
+  <si>
+    <t>AMPLET Surface Mount Office Box, for EHR jacks, 2 ports, unloaded, white</t>
+  </si>
+  <si>
+    <t>1427010-1</t>
+  </si>
+  <si>
+    <t>AMPLET Surface Mount Office Box, for EHR jacks, 4 ports, unloaded, white</t>
+  </si>
+  <si>
+    <t>1427011-1</t>
+  </si>
+  <si>
+    <t>AMPLET Surface Mount Office Box, for EHR jacks, 6 ports, unloaded, white</t>
+  </si>
+  <si>
+    <t>1479042-1</t>
+  </si>
+  <si>
+    <t>Floor Enclosure, passive, 4 RU, for 6 in raised floors</t>
+  </si>
+  <si>
+    <t>1479158-1</t>
+  </si>
+  <si>
+    <t>Floor Enclosure, passive, 2 RU, 1.75 in.</t>
+  </si>
+  <si>
+    <t>1479322-1</t>
+  </si>
+  <si>
+    <t>Floor Enclosure, passive, center feed, dual support, consolidation point modules</t>
+  </si>
+  <si>
+    <t>1479358-3</t>
+  </si>
+  <si>
+    <t>Outlet</t>
+  </si>
+  <si>
+    <t>1479360-1</t>
+  </si>
+  <si>
+    <t>Floor Enclosure, passive, 12 RU, for 6 in raised floors</t>
+  </si>
+  <si>
+    <t>1479656-1</t>
+  </si>
+  <si>
+    <t>ETHERSEAL® Enclosure, indoor/outdoor, K/Os: 2 etherseal, 2 M16 cable, 1 M32 conduit</t>
+  </si>
+  <si>
+    <t>ETHERSEAL</t>
+  </si>
+  <si>
+    <t>1554501-1</t>
+  </si>
+  <si>
+    <t>AMPLET Surface Mount Office Box, for SL jacks, 1 port, unloaded, white</t>
+  </si>
+  <si>
+    <t>1554502-1</t>
+  </si>
+  <si>
+    <t>AMPLET Surface Mount Office Box, for SL jacks, 2 ports, unloaded, white</t>
+  </si>
+  <si>
+    <t>1671128-1</t>
+  </si>
+  <si>
+    <t>Distribution Box, 12-Port, with cover, unloaded, black</t>
+  </si>
+  <si>
+    <t>1674861-2</t>
+  </si>
+  <si>
+    <t>SX Series Surface Mount Category 6 Office Box, 1 port, loaded, black</t>
+  </si>
+  <si>
+    <t>SX Series</t>
+  </si>
+  <si>
+    <t>1674862-2</t>
+  </si>
+  <si>
+    <t>SX Series Surface Mount Category 6 Office Box, 2 ports, loaded, black</t>
+  </si>
+  <si>
+    <t>1674863-2</t>
+  </si>
+  <si>
+    <t>SX Series Surface Mount Category 6 Office Box, 4 ports, loaded, white</t>
+  </si>
+  <si>
+    <t>1674864-2</t>
+  </si>
+  <si>
+    <t>SX Series Surface Mount Category 6 Office Box, 6 ports, loaded, white</t>
+  </si>
+  <si>
+    <t>1717909-1</t>
+  </si>
+  <si>
+    <t>AMPLET Office Box, for EHR jacks, 3 ports, unloaded, black</t>
+  </si>
+  <si>
+    <t>1717910-2</t>
+  </si>
+  <si>
+    <t>AMPLET Office Box, for EHR jacks, 4 ports, unloaded, black</t>
+  </si>
+  <si>
+    <t>1777215-1</t>
+  </si>
+  <si>
+    <t>Floor Enclosure, 1 RU, Phillips Head 1/4 turn fasteners</t>
+  </si>
+  <si>
+    <t>1777215-2</t>
+  </si>
+  <si>
+    <t>Floor Enclosure, 1 RU, tamper-proof cover fastners</t>
+  </si>
+  <si>
+    <t>1903735-1</t>
+  </si>
+  <si>
+    <t>EHR Series Surface Mount Category 5e Office Box, 1 port, loaded, white</t>
+  </si>
+  <si>
+    <t>1903736-1</t>
+  </si>
+  <si>
+    <t>EHR Series Surface Mount Category 5e Office Box, 2 ports, loaded, white</t>
+  </si>
+  <si>
+    <t>1903737-1</t>
+  </si>
+  <si>
+    <t>EHR Series Surface Mount Category 5e Office Box, 3 ports, loaded, white</t>
+  </si>
+  <si>
+    <t>1903738-1</t>
+  </si>
+  <si>
+    <t>EHR Series Surface Mount Category 5e Office Box, 4 ports, loaded, white</t>
+  </si>
+  <si>
+    <t>1903739-1</t>
+  </si>
+  <si>
+    <t>EHR Series Surface Mount Category 5e Office Box, 6 ports, loaded, white</t>
+  </si>
+  <si>
+    <t>1933668-1</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 2 Port, Light Almond</t>
+  </si>
+  <si>
+    <t>1933668-2</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 2 port, black</t>
+  </si>
+  <si>
+    <t>1933668-3</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 2 port, white</t>
+  </si>
+  <si>
+    <t>1933668-4</t>
+  </si>
+  <si>
+    <t>Surface Mount Module 2 port, gray</t>
+  </si>
+  <si>
+    <t>1933671-1</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 4 Port, Light Almond</t>
+  </si>
+  <si>
+    <t>1933671-2</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 4 port, black</t>
+  </si>
+  <si>
+    <t>1933671-3</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 4 port, white</t>
+  </si>
+  <si>
+    <t>1933671-4</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 4 port, gray</t>
+  </si>
+  <si>
+    <t>1933674-1</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 6 Port, Light Almond</t>
+  </si>
+  <si>
+    <t>1933674-2</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 6 port, black</t>
+  </si>
+  <si>
+    <t>1933674-3</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 6 port, white</t>
+  </si>
+  <si>
+    <t>1933674-4</t>
+  </si>
+  <si>
+    <t>Surface Mount Module, 6 Port, Gray</t>
+  </si>
+  <si>
+    <t>2-1671163-1</t>
+  </si>
+  <si>
+    <t>Consolidation Point Enclosure, 12-Port, with cover, unloaded, black</t>
+  </si>
+  <si>
+    <t>2153216-3</t>
+  </si>
+  <si>
+    <t>MiniPod, category 6, 3 port, unloaded with angled adapters, unshielded</t>
+  </si>
+  <si>
+    <t>MiniPod</t>
+  </si>
+  <si>
+    <t>Modular jack enclosure</t>
+  </si>
+  <si>
+    <t>2153216-4</t>
+  </si>
+  <si>
+    <t>MiniPod, category 6, 4 port, unloaded with angled adapters, unshielded</t>
+  </si>
+  <si>
+    <t>2153216-6</t>
+  </si>
+  <si>
+    <t>MiniPod, category 6, 6 port, unloaded with angled adapters, unshielded</t>
+  </si>
+  <si>
+    <t>2174250-1</t>
+  </si>
+  <si>
+    <t>AMPLET Surface Mount Office Box, for SL jacks, 6 ports, unloaded, white</t>
+  </si>
+  <si>
+    <t>2174677-1</t>
+  </si>
+  <si>
+    <t>AMPLET Surface Mount Office Box, for SL jacks, 4 ports, unloaded, white</t>
+  </si>
+  <si>
+    <t>557366-1</t>
+  </si>
+  <si>
+    <t>Surface Mounted Outlet Box, 8 port, light almond</t>
+  </si>
+  <si>
+    <t>64551030-00</t>
+  </si>
+  <si>
+    <t>6455 1 030-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Distribution Box, 30-pair, unequipped, gray</t>
+  </si>
+  <si>
+    <t>LSA-PLUS®</t>
+  </si>
+  <si>
+    <t>LSA-PLUS</t>
+  </si>
+  <si>
+    <t>64551030-03</t>
+  </si>
+  <si>
+    <t>6455 1 030-03</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Distribution Box, 30-pair, without BMF</t>
+  </si>
+  <si>
+    <t>64551058-00</t>
+  </si>
+  <si>
+    <t>6455 1 058-00</t>
+  </si>
+  <si>
+    <t>Muto Kit, 12-port, bag of 1, white</t>
+  </si>
+  <si>
+    <t>65401677-04</t>
+  </si>
+  <si>
+    <t>6540 1 677-04</t>
+  </si>
+  <si>
+    <t>MiniPod, category 5e, 4 port, preloaded, unshielded UTP</t>
+  </si>
+  <si>
+    <t>65401677-06</t>
+  </si>
+  <si>
+    <t>6540 1 677-06</t>
+  </si>
+  <si>
+    <t>MiniPod, category 5e, 6 port, preloaded, unshielded UTP</t>
+  </si>
+  <si>
+    <t>65401678-04</t>
+  </si>
+  <si>
+    <t>6540 1 678-04</t>
+  </si>
+  <si>
+    <t>MiniPod, category 6, 4 port, preloaded, unshielded UTP</t>
+  </si>
+  <si>
+    <t>65401678-06</t>
+  </si>
+  <si>
+    <t>6540 1 678-06</t>
+  </si>
+  <si>
+    <t>MiniPod, category 6, 6 port, preloaded, unshielded UTP</t>
+  </si>
+  <si>
+    <t>65401684-03</t>
+  </si>
+  <si>
+    <t>6540 1 684-03</t>
+  </si>
+  <si>
+    <t>MiniPod, category 6, 3 port, preloaded, unshielded UTP</t>
+  </si>
+  <si>
+    <t>66441222-01</t>
+  </si>
+  <si>
+    <t>6644 1 222-01</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, straight, 2 port, white</t>
+  </si>
+  <si>
+    <t>66441222-02</t>
+  </si>
+  <si>
+    <t>6644 1 222-02</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, straight, 2 port, ivory</t>
+  </si>
+  <si>
+    <t>66442201-01</t>
+  </si>
+  <si>
+    <t>6644 2 201-01</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, 6 port, white</t>
+  </si>
+  <si>
+    <t>66442202-01</t>
+  </si>
+  <si>
+    <t>6644 2 202-01</t>
+  </si>
+  <si>
+    <t>Multimedia Box, surface mount, 6 port, white</t>
+  </si>
+  <si>
+    <t>66443000-28</t>
+  </si>
+  <si>
+    <t>6644 3 000-28</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, 2-gang, ivory</t>
+  </si>
+  <si>
+    <t>68771060-00</t>
+  </si>
+  <si>
+    <t>6877 1 060-00</t>
+  </si>
+  <si>
+    <t>Multimedia Security Box, red</t>
+  </si>
+  <si>
+    <t>68771060-00BL</t>
+  </si>
+  <si>
+    <t>6877 1 060-00BL</t>
+  </si>
+  <si>
+    <t>Multimedia Security Box, blue</t>
+  </si>
+  <si>
+    <t>68771060-00PI</t>
+  </si>
+  <si>
+    <t>6877 1 060-00PI</t>
+  </si>
+  <si>
+    <t>Multimedia Security Box, pink</t>
+  </si>
+  <si>
+    <t>68771060-00WH</t>
+  </si>
+  <si>
+    <t>6877 1 060-00WH</t>
+  </si>
+  <si>
+    <t>Multimedia Security Box, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016462</t>
+  </si>
+  <si>
+    <t>700016462</t>
+  </si>
+  <si>
+    <t>M224CPN-003</t>
+  </si>
+  <si>
+    <t>M224 Type Zone Box Cover, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016470</t>
+  </si>
+  <si>
+    <t>700016470</t>
+  </si>
+  <si>
+    <t>M224CPN-246</t>
+  </si>
+  <si>
+    <t>M224 Type Zone Box Cover, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016488</t>
+  </si>
+  <si>
+    <t>700016488</t>
+  </si>
+  <si>
+    <t>M224SMB-262</t>
+  </si>
+  <si>
+    <t>M224 Type Zone Box Cover, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016496</t>
+  </si>
+  <si>
+    <t>700016496</t>
+  </si>
+  <si>
+    <t>M224CPN-270</t>
+  </si>
+  <si>
+    <t>M224 Type Zone Box Cover, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016512</t>
+  </si>
+  <si>
+    <t>700016512</t>
+  </si>
+  <si>
+    <t>M224MSP-246</t>
+  </si>
+  <si>
+    <t>M224 Type M-Series Zone Box, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016520</t>
+  </si>
+  <si>
+    <t>700016520</t>
+  </si>
+  <si>
+    <t>M224MSP-262</t>
+  </si>
+  <si>
+    <t>M224 Type M-Series Zone Box, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016538</t>
+  </si>
+  <si>
+    <t>700016538</t>
+  </si>
+  <si>
+    <t>M224MSP-270</t>
+  </si>
+  <si>
+    <t>M224 Type M-Series Zone Box, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700188923</t>
+  </si>
+  <si>
+    <t>700188923</t>
+  </si>
+  <si>
+    <t>M48CPP</t>
+  </si>
+  <si>
+    <t>M48CPP Type Zone Box, forty-eight port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700188931</t>
+  </si>
+  <si>
+    <t>700188931</t>
+  </si>
+  <si>
+    <t>M32CPP</t>
+  </si>
+  <si>
+    <t>Zone Wiring Box, 32-port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760044990</t>
+  </si>
+  <si>
+    <t>760044990</t>
+  </si>
+  <si>
+    <t>M204SMB-262</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, four port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760045005</t>
+  </si>
+  <si>
+    <t>760045005</t>
+  </si>
+  <si>
+    <t>M204SMB-003</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, four port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760045013</t>
+  </si>
+  <si>
+    <t>760045013</t>
+  </si>
+  <si>
+    <t>M204SMB-246</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, four port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760045021</t>
+  </si>
+  <si>
+    <t>760045021</t>
+  </si>
+  <si>
+    <t>M204SMB-270</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, four port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057331</t>
+  </si>
+  <si>
+    <t>760057331</t>
+  </si>
+  <si>
+    <t>M202SMB-262</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, two port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057349</t>
+  </si>
+  <si>
+    <t>760057349</t>
+  </si>
+  <si>
+    <t>M202SMB-003</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, two port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057356</t>
+  </si>
+  <si>
+    <t>760057356</t>
+  </si>
+  <si>
+    <t>M202SMB-246</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, two port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057364</t>
+  </si>
+  <si>
+    <t>760057364</t>
+  </si>
+  <si>
+    <t>M202SMB-270</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, two port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057372</t>
+  </si>
+  <si>
+    <t>760057372</t>
+  </si>
+  <si>
+    <t>M204ASMB-262</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057380</t>
+  </si>
+  <si>
+    <t>760057380</t>
+  </si>
+  <si>
+    <t>M204ASMB-003</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057398</t>
+  </si>
+  <si>
+    <t>760057398</t>
+  </si>
+  <si>
+    <t>M204ASMB-246</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057414</t>
+  </si>
+  <si>
+    <t>760057414</t>
+  </si>
+  <si>
+    <t>M208SMB-262</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, eight port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057422</t>
+  </si>
+  <si>
+    <t>760057422</t>
+  </si>
+  <si>
+    <t>M208SMB-003</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, eight port black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057430</t>
+  </si>
+  <si>
+    <t>760057430</t>
+  </si>
+  <si>
+    <t>M208SMB-246</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, eight port ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057448</t>
+  </si>
+  <si>
+    <t>760057448</t>
+  </si>
+  <si>
+    <t>M208SMB-270</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, eight port gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760060459</t>
+  </si>
+  <si>
+    <t>760060459</t>
+  </si>
+  <si>
+    <t>RFE-WF-07A</t>
+  </si>
+  <si>
+    <t>Raised Floor Enclosure, Wide Flange, 24"W x 24"L x 7"D</t>
+  </si>
+  <si>
+    <t>SYSTIMAX®</t>
+  </si>
+  <si>
+    <t>RFE</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760060467</t>
+  </si>
+  <si>
+    <t>760060467</t>
+  </si>
+  <si>
+    <t>RFE-WF-12A</t>
+  </si>
+  <si>
+    <t>Raised Floor Enclosure, Wide Flange, 24"W x 24"L x 12"D</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760060483</t>
+  </si>
+  <si>
+    <t>760060483</t>
+  </si>
+  <si>
+    <t>RFE-WF-07B</t>
+  </si>
+  <si>
+    <t>Raised Floor Enclosure, Wide Flange, 24"W x 24"L x 7"D with mount for management bracket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760067207</t>
+  </si>
+  <si>
+    <t>760067207</t>
+  </si>
+  <si>
+    <t>M200 Plenum Surface Mount Box, two port white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760080820</t>
+  </si>
+  <si>
+    <t>760080820</t>
+  </si>
+  <si>
+    <t>MIB-2</t>
+  </si>
+  <si>
+    <t>2 Port Industrial Box</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760161661</t>
+  </si>
+  <si>
+    <t>760161661</t>
+  </si>
+  <si>
+    <t>Zone Floor Box, 600 x 600 mm</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760193367</t>
+  </si>
+  <si>
+    <t>760193367</t>
+  </si>
+  <si>
+    <t>IPQ-SMB-4P</t>
+  </si>
+  <si>
+    <t>InstaPATCH QUATTRO Surface Mount Box, 4-port, black, one module capacity</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760193375</t>
+  </si>
+  <si>
+    <t>760193375</t>
+  </si>
+  <si>
+    <t>IPQ-SMB-8P</t>
+  </si>
+  <si>
+    <t>InstaPATCH QUATTRO Surface Mount Box, 8-port, black, two module capacity</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760246267</t>
+  </si>
+  <si>
+    <t>760246267</t>
+  </si>
+  <si>
+    <t>SMB-1P-003</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universal, one port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760246268</t>
+  </si>
+  <si>
+    <t>760246268</t>
+  </si>
+  <si>
+    <t>SMB-2P-003</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universal, two ports, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760246284</t>
+  </si>
+  <si>
+    <t>760246284</t>
+  </si>
+  <si>
+    <t>OUT-OUT-FP</t>
+  </si>
+  <si>
+    <t>Outdoor Outlet Cover, single gang, universal, two ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248521</t>
+  </si>
+  <si>
+    <t>760248521</t>
+  </si>
+  <si>
+    <t>SMB-1P-262</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universal, one port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248522</t>
+  </si>
+  <si>
+    <t>760248522</t>
+  </si>
+  <si>
+    <t>SMB-1P-270</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universal, one port, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248523</t>
+  </si>
+  <si>
+    <t>760248523</t>
+  </si>
+  <si>
+    <t>SMB-1P-266</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universal, one port, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248524</t>
+  </si>
+  <si>
+    <t>760248524</t>
+  </si>
+  <si>
+    <t>SMB-1P-448</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universal, one port, light almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248525</t>
+  </si>
+  <si>
+    <t>760248525</t>
+  </si>
+  <si>
+    <t>SMB-2P-262</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universal, two ports, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248526</t>
+  </si>
+  <si>
+    <t>760248526</t>
+  </si>
+  <si>
+    <t>SMB-2P-270</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universal, two ports, gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248527</t>
+  </si>
+  <si>
+    <t>760248527</t>
+  </si>
+  <si>
+    <t>SMB-2P-266</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universal, two ports, pro white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248528</t>
+  </si>
+  <si>
+    <t>760248528</t>
+  </si>
+  <si>
+    <t>SMB-2P-448</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universal, two ports, light almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252766</t>
+  </si>
+  <si>
+    <t>760252766</t>
+  </si>
+  <si>
+    <t>SMB-1P-262-PLENUM</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, plenum,universal, one port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252767</t>
+  </si>
+  <si>
+    <t>760252767</t>
+  </si>
+  <si>
+    <t>SMB-1P-003-PLENUM</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universial, one port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252768</t>
+  </si>
+  <si>
+    <t>760252768</t>
+  </si>
+  <si>
+    <t>SMB-2P-262-PLENUM</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, plenum,universal, two ports, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252769</t>
+  </si>
+  <si>
+    <t>760252769</t>
+  </si>
+  <si>
+    <t>SMB-2P-003-PLENUM</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253637</t>
+  </si>
+  <si>
+    <t>760253637</t>
+  </si>
+  <si>
+    <t>OUT-OUT-FP-G</t>
+  </si>
+  <si>
+    <t>Outdoor Outlet Cover, single gang, universal, two ports,gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253650</t>
+  </si>
+  <si>
+    <t>760253650</t>
+  </si>
+  <si>
+    <t>SMB-2P-KJ-448</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, Keystone, 2 port, Light Almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253651</t>
+  </si>
+  <si>
+    <t>760253651</t>
+  </si>
+  <si>
+    <t>SMB-2P-KJ-266</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, Keystone, 2 port, Pro White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253652</t>
+  </si>
+  <si>
+    <t>760253652</t>
+  </si>
+  <si>
+    <t>SMB-4P-KJ-448</t>
+  </si>
+  <si>
+    <t>Surface Mount Module,Keystone,4 port, Lighr Almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253653</t>
+  </si>
+  <si>
+    <t>760253653</t>
+  </si>
+  <si>
+    <t>SMB-4P-KJ-266</t>
+  </si>
+  <si>
+    <t>Surface Mount Module,Keystone,4 port, Pro White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253831</t>
+  </si>
+  <si>
+    <t>760253831</t>
+  </si>
+  <si>
+    <t>SMB-2P-KJ-003</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, Keystone, 2 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253832</t>
+  </si>
+  <si>
+    <t>760253832</t>
+  </si>
+  <si>
+    <t>SMB-4P-KJ-003</t>
+  </si>
+  <si>
+    <t>Surface Mount Module,Keystone,4 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254381</t>
+  </si>
+  <si>
+    <t>760254381</t>
+  </si>
+  <si>
+    <t>M204SMB-262-PLENUM</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, plenum, universal, four port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254382</t>
+  </si>
+  <si>
+    <t>760254382</t>
+  </si>
+  <si>
+    <t>M204SMB-003-PLENUM</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, plenum, universal, four port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254383</t>
+  </si>
+  <si>
+    <t>760254383</t>
+  </si>
+  <si>
+    <t>M208SMB-262-PLENUM</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, plenum, universal, eight port, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254384</t>
+  </si>
+  <si>
+    <t>760254384</t>
+  </si>
+  <si>
+    <t>M208SMB-003-PLENUM</t>
+  </si>
+  <si>
+    <t>M200 Surface Mount Box, plenum, universal, eight port, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254556</t>
+  </si>
+  <si>
+    <t>760254556</t>
+  </si>
+  <si>
+    <t>SMB-1P-448-PLENUM</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, plenum,universal, one port, light almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254557</t>
+  </si>
+  <si>
+    <t>760254557</t>
+  </si>
+  <si>
+    <t>SMB-2P-448-PLENUM</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, plenum,universal, two ports, light almond</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254710</t>
+  </si>
+  <si>
+    <t>760254710</t>
+  </si>
+  <si>
+    <t>SMB-1P-246</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universal, one port, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254711</t>
+  </si>
+  <si>
+    <t>760254711</t>
+  </si>
+  <si>
+    <t>SMB-2P-246</t>
+  </si>
+  <si>
+    <t>Surface Mount Box, universal, two ports, ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760258770</t>
+  </si>
+  <si>
+    <t>760258770</t>
+  </si>
+  <si>
+    <t>MiniPod,3 ports, empty box</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760258771</t>
   </si>
   <si>
     <t>760258771</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>MiniPod, 6 ports, empty box</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...644 lines deleted...]
-    <t>2 Port Industrial Box</t>
+    <t>CZ0630-000</t>
+  </si>
+  <si>
+    <t>CB-S1B1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Connector box, outdoor, black, one SC/UPC adapter</t>
+  </si>
+  <si>
+    <t>CB</t>
+  </si>
+  <si>
+    <t>Fiber adapter enclosure</t>
+  </si>
+  <si>
+    <t>CZ0661-000</t>
+  </si>
+  <si>
+    <t>CB-NNB1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Connector box, outdoor, black, no adapter</t>
+  </si>
+  <si>
+    <t>CZ0665-000</t>
+  </si>
+  <si>
+    <t>CB-S2B1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Connector box, outdoor, black, one SC/APC adapter</t>
+  </si>
+  <si>
+    <t>CZ0667-000</t>
+  </si>
+  <si>
+    <t>CB-S2B2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Connector box, outdoor, black, one SC/APC adapter, Express drop cable application</t>
   </si>
   <si>
     <t>EK5886-001</t>
   </si>
   <si>
     <t>CB-S2W2</t>
   </si>
   <si>
     <t>Fiber Optic Connector box, indoor, white, one SC/APC adapter, Express drop cable application</t>
   </si>
   <si>
-    <t>CB</t>
-[...2 lines deleted...]
-    <t>Fiber adapter enclosure</t>
+    <t>EK5887-001</t>
+  </si>
+  <si>
+    <t>CB-NNW1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Connector box, indoor, white, no adapter</t>
   </si>
   <si>
     <t>EK5888-001</t>
   </si>
   <si>
     <t>CB-S2W1</t>
   </si>
   <si>
     <t>Fiber Optic Connector box, indoor, white, one SC/APC adapter</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760246267</t>
-[...769 lines deleted...]
-  <si>
     <t>EK5889-001</t>
   </si>
   <si>
     <t>CB-S1W1</t>
   </si>
   <si>
     <t>Fiber Optic Connector box, indoor, white, one SC/UPC adapter</t>
-  </si>
-[...193 lines deleted...]
-    <t>M200 Surface Mount Box, plenum, universal, four port, black</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1862,51 +1862,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J170" totalsRowShown="0">
   <autoFilter ref="A1:J170"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760258771" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1116697-3" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1116698-3" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1671414-1" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1671163-1" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933674-3" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106658156" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431520" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431538" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431546" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952475" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952483" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107992927" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107983983" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984007" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984015" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952442" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952467" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1427008-1" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1427010-1" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1427011-1" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479042-1" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479358-3" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479360-1" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479656-1" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1554501-1" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1554502-1" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1674862-2" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1674863-2" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1674864-2" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1777215-1" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1777215-2" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903737-1" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903738-1" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903735-1" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903736-1" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933674-3" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933668-2" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933671-2" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933671-3" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2153216-4" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2153216-6" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2174250-1" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item557366-1" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item64551058-00" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item65401684-03" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item65401677-06" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item66442202-01" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item66441222-01" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item68771060-00pi" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item68771060-00wh" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016496" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016512" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016462" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016520" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016538" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700188931" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760044990" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760045005" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760045021" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057331" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057349" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057380" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057414" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057422" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760060459" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760067207" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760080820" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemek5886-001" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemek5888-001" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760246267" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248521" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248523" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248524" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248526" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248527" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248528" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933671-1" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933674-1" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760246284" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252768" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253637" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254710" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254711" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253652" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253832" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254384" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254381" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760258770" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1479358-3" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933668-3" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933671-3" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106658149" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106688419" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106658164" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431553" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984049" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984056" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984064" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984023" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984031" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952459" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item108482845" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1427009-1" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1394294-1" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479158-1" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479322-1" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1671128-1" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1674861-2" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1717909-1" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1717910-2" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903739-1" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933668-3" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933668-4" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933671-4" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933674-2" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2-1671163-1" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2153216-3" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2174677-1" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item64551030-00" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item64551030-03" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item65401677-04" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item65401678-04" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item65401678-06" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item66441222-02" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item66442201-01" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item66443000-28" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item68771060-00" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item68771060-00bl" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016470" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016488" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700188923" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760045013" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057430" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057448" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057356" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057364" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057372" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057398" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760060483" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760060467" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760161661" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760193367" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760193375" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemcz0630-000" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemcz0661-000" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemcz0665-000" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemcz0667-000" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemek5887-001" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemek5889-001" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248522" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760246268" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248525" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933668-1" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933668-1" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933671-1" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933674-1" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933674-4" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252766" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252767" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252769" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254556" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254557" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253651" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253650" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253653" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253831" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254383" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254382" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1116697-3" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1116698-3" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1479358-3" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1671163-1" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1671414-1" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933668-1" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933668-3" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933671-1" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933671-3" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933674-1" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1-1933674-3" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106658149" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106658156" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106658164" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item106688419" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431520" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431538" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431546" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107431553" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952442" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952459" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952467" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952475" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107952483" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107983983" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984007" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984015" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984023" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984031" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984049" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984056" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107984064" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item107992927" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item108482845" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1394294-1" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1427008-1" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1427009-1" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1427010-1" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1427011-1" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479042-1" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479158-1" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479322-1" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479358-3" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479360-1" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1479656-1" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1554501-1" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1554502-1" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1671128-1" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1674861-2" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1674862-2" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1674863-2" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1674864-2" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1717909-1" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1717910-2" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1777215-1" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1777215-2" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903735-1" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903736-1" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903737-1" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903738-1" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1903739-1" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933668-1" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933668-2" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933668-3" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933668-4" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933671-1" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933671-2" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933671-3" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933671-4" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933674-1" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933674-2" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933674-3" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item1933674-4" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2-1671163-1" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2153216-3" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2153216-4" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2153216-6" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2174250-1" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item2174677-1" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item557366-1" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item64551030-00" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item64551030-03" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item64551058-00" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item65401677-04" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item65401677-06" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item65401678-04" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item65401678-06" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item65401684-03" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item66441222-01" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item66441222-02" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item66442201-01" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item66442202-01" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item66443000-28" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item68771060-00" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item68771060-00bl" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item68771060-00pi" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item68771060-00wh" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016462" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016470" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016488" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016496" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016512" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016520" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700016538" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700188923" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item700188931" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760044990" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760045005" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760045013" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760045021" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057331" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057349" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057356" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057364" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057372" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057380" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057398" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057414" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057422" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057430" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760057448" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760060459" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760060467" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760060483" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760067207" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760080820" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760161661" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760193367" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760193375" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760246267" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760246268" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760246284" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248521" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248522" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248523" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248524" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248525" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248526" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248527" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760248528" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252766" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252767" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252768" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760252769" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253637" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253650" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253651" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253652" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253653" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253831" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760253832" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254381" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254382" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254383" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254384" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254556" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254557" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254710" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760254711" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760258770" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/item760258771" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemcz0630-000" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemcz0661-000" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemcz0665-000" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemcz0667-000" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemek5886-001" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemek5887-001" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemek5888-001" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/faceplates-boxes/surface-mount-zone-boxes/itemek5889-001" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J170"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="17.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="24.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="88.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17.41796875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="22.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="23.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1920,3760 +1920,3760 @@
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="12.75">
+    <row r="2" spans="1:10" ht="12.75">
       <c r="A2" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D2" t="s">
         <v>12</v>
       </c>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>15</v>
       </c>
-      <c r="H2" t="s">
+      <c r="J2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C3" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>18</v>
       </c>
       <c r="E3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="12.75">
+      <c r="A4" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="G3" t="s">
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>20</v>
       </c>
-      <c r="H3" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="H4" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="J4" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H5" t="s">
         <v>25</v>
-      </c>
-[...13 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" t="s">
+        <v>27</v>
+      </c>
+      <c r="E6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>28</v>
+      </c>
+      <c r="H6" t="s">
         <v>29</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+    </row>
+    <row r="7" spans="1:10" ht="12.75">
+      <c r="A7" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="E6" t="s">
-[...2 lines deleted...]
-      <c r="H6" t="s">
+      <c r="C7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="1" t="s">
+      <c r="E7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" t="s">
         <v>32</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="J7" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="12.75">
+      <c r="A8" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="E7" t="s">
-[...2 lines deleted...]
-      <c r="G7" t="s">
+      <c r="C8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" t="s">
         <v>34</v>
       </c>
-      <c r="H7" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="E8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>40</v>
+        <v>32</v>
+      </c>
+      <c r="J8" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="C9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D9" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="E9" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G9" t="s">
+        <v>37</v>
       </c>
       <c r="H9" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="C10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="E10" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G10" t="s">
+        <v>37</v>
       </c>
       <c r="H10" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="C11" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="E11" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G11" t="s">
+        <v>37</v>
       </c>
       <c r="H11" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="C12" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="E12" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G12" t="s">
+        <v>37</v>
       </c>
       <c r="H12" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:10" ht="12.75">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="B13" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="C13" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>60</v>
+        <v>47</v>
       </c>
       <c r="E13" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H13" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="J13" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" t="s">
+        <v>50</v>
+      </c>
+      <c r="C14" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" t="s">
+        <v>21</v>
+      </c>
+      <c r="H14" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="12.75">
+      <c r="A15" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" t="s">
+        <v>54</v>
+      </c>
+      <c r="C15" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" t="s">
+        <v>55</v>
+      </c>
+      <c r="E15" t="s">
+        <v>21</v>
+      </c>
+      <c r="H15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="12.75">
+      <c r="A16" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" t="s">
+        <v>58</v>
+      </c>
+      <c r="C16" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" t="s">
+        <v>59</v>
+      </c>
+      <c r="E16" t="s">
+        <v>21</v>
+      </c>
+      <c r="H16" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="12.75">
+      <c r="A17" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" t="s">
         <v>62</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C17" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" t="s">
         <v>63</v>
       </c>
-      <c r="C14" t="s">
-[...70 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H17" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="J17" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="B18" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="C18" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="E18" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H18" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="B19" t="s">
-        <v>83</v>
+        <v>70</v>
       </c>
       <c r="C19" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="E19" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H19" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>85</v>
+        <v>73</v>
+      </c>
+      <c r="B20" t="s">
+        <v>74</v>
       </c>
       <c r="C20" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>86</v>
+        <v>75</v>
       </c>
       <c r="E20" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>21</v>
       </c>
       <c r="H20" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>88</v>
+        <v>77</v>
+      </c>
+      <c r="B21" t="s">
+        <v>78</v>
       </c>
       <c r="C21" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="E21" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>21</v>
       </c>
       <c r="H21" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B22" t="s">
+        <v>82</v>
+      </c>
+      <c r="C22" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" t="s">
+        <v>83</v>
+      </c>
+      <c r="E22" t="s">
+        <v>21</v>
+      </c>
+      <c r="H22" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="12.75">
+      <c r="A23" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B23" t="s">
+        <v>86</v>
+      </c>
+      <c r="C23" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" t="s">
+        <v>87</v>
+      </c>
+      <c r="E23" t="s">
+        <v>21</v>
+      </c>
+      <c r="H23" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="12.75">
+      <c r="A24" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B24" t="s">
         <v>90</v>
       </c>
-      <c r="C22" t="s">
-[...2 lines deleted...]
-      <c r="D22" t="s">
+      <c r="C24" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" t="s">
         <v>91</v>
       </c>
-      <c r="E22" t="s">
-[...16 lines deleted...]
-      <c r="D23" t="s">
+      <c r="E24" t="s">
+        <v>21</v>
+      </c>
+      <c r="H24" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="12.75">
+      <c r="A25" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="E23" t="s">
-[...10 lines deleted...]
-      <c r="A24" s="1" t="s">
+      <c r="B25" t="s">
         <v>94</v>
       </c>
-      <c r="C24" t="s">
-[...2 lines deleted...]
-      <c r="D24" t="s">
+      <c r="C25" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" t="s">
         <v>95</v>
       </c>
-      <c r="E24" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E25" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H25" t="s">
-        <v>21</v>
+        <v>22</v>
+      </c>
+      <c r="J25" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="12.75">
       <c r="A26" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B26" t="s">
+        <v>98</v>
+      </c>
+      <c r="C26" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" t="s">
         <v>99</v>
       </c>
-      <c r="C26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E26" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="G26" t="s">
+        <v>21</v>
+      </c>
+      <c r="H26" t="s">
+        <v>22</v>
+      </c>
+      <c r="J26" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="12.75">
+      <c r="A27" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="H26" t="s">
-[...7 lines deleted...]
-      <c r="A27" s="1" t="s">
+      <c r="B27" t="s">
         <v>102</v>
       </c>
       <c r="C27" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D27" t="s">
         <v>103</v>
       </c>
       <c r="E27" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H27" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:8" ht="12.75">
+        <v>22</v>
+      </c>
+      <c r="J27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
+      </c>
+      <c r="B28" t="s">
+        <v>106</v>
       </c>
       <c r="C28" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E28" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H28" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:8" ht="12.75">
+        <v>22</v>
+      </c>
+      <c r="J28" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>106</v>
+        <v>109</v>
+      </c>
+      <c r="B29" t="s">
+        <v>110</v>
       </c>
       <c r="C29" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D29" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="E29" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>21</v>
       </c>
       <c r="H29" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:8" ht="12.75">
+        <v>22</v>
+      </c>
+      <c r="J29" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>109</v>
+        <v>113</v>
+      </c>
+      <c r="B30" t="s">
+        <v>114</v>
       </c>
       <c r="C30" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="E30" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>21</v>
       </c>
       <c r="H30" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:8" ht="12.75">
+        <v>22</v>
+      </c>
+      <c r="J30" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>111</v>
+        <v>117</v>
+      </c>
+      <c r="B31" t="s">
+        <v>118</v>
       </c>
       <c r="C31" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D31" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="E31" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>21</v>
       </c>
       <c r="H31" t="s">
-        <v>21</v>
+        <v>22</v>
+      </c>
+      <c r="J31" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>113</v>
+        <v>121</v>
+      </c>
+      <c r="B32" t="s">
+        <v>122</v>
       </c>
       <c r="C32" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D32" t="s">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="E32" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H32" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:8" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>115</v>
+        <v>125</v>
+      </c>
+      <c r="B33" t="s">
+        <v>126</v>
       </c>
       <c r="C33" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D33" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
       <c r="E33" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H33" t="s">
-        <v>31</v>
+        <v>22</v>
+      </c>
+      <c r="J33" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>117</v>
+        <v>129</v>
+      </c>
+      <c r="B34" t="s">
+        <v>130</v>
       </c>
       <c r="C34" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D34" t="s">
-        <v>118</v>
+        <v>131</v>
       </c>
       <c r="E34" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>21</v>
       </c>
       <c r="H34" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>119</v>
+        <v>133</v>
+      </c>
+      <c r="B35" t="s">
+        <v>134</v>
       </c>
       <c r="C35" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D35" t="s">
-        <v>120</v>
+        <v>135</v>
       </c>
       <c r="E35" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>21</v>
       </c>
       <c r="H35" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:8" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>121</v>
+        <v>136</v>
       </c>
       <c r="C36" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>122</v>
+        <v>137</v>
       </c>
       <c r="E36" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>13</v>
       </c>
       <c r="H36" t="s">
-        <v>21</v>
+        <v>15</v>
+      </c>
+      <c r="J36" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>123</v>
+        <v>138</v>
       </c>
       <c r="C37" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D37" t="s">
-        <v>124</v>
+        <v>139</v>
       </c>
       <c r="E37" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G37" t="s">
-        <v>87</v>
+        <v>140</v>
       </c>
       <c r="H37" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>125</v>
+        <v>141</v>
       </c>
       <c r="C38" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D38" t="s">
-        <v>126</v>
+        <v>142</v>
       </c>
       <c r="E38" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G38" t="s">
-        <v>20</v>
+        <v>140</v>
       </c>
       <c r="H38" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-    <row r="39" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>127</v>
+        <v>143</v>
       </c>
       <c r="C39" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D39" t="s">
-        <v>128</v>
+        <v>144</v>
       </c>
       <c r="E39" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G39" t="s">
-        <v>34</v>
+        <v>140</v>
       </c>
       <c r="H39" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>129</v>
+        <v>145</v>
       </c>
       <c r="C40" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D40" t="s">
-        <v>130</v>
+        <v>146</v>
       </c>
       <c r="E40" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G40" t="s">
-        <v>34</v>
+        <v>140</v>
       </c>
       <c r="H40" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:10" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>131</v>
+        <v>147</v>
       </c>
       <c r="C41" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>132</v>
+        <v>148</v>
       </c>
       <c r="E41" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H41" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J41" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>133</v>
+        <v>149</v>
       </c>
       <c r="C42" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D42" t="s">
-        <v>134</v>
+        <v>150</v>
       </c>
       <c r="E42" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="G42" t="s">
+        <v>13</v>
+      </c>
+      <c r="H42" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="C43" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D43" t="s">
-        <v>136</v>
+        <v>152</v>
       </c>
       <c r="E43" t="s">
+        <v>13</v>
+      </c>
+      <c r="H43" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" ht="12.75">
+      <c r="A44" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C44" t="s">
+        <v>11</v>
+      </c>
+      <c r="D44" t="s">
+        <v>20</v>
+      </c>
+      <c r="E44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" t="s">
         <v>14</v>
       </c>
-      <c r="G43" t="s">
+      <c r="H44" t="s">
+        <v>154</v>
+      </c>
+      <c r="J44" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="12.75">
+      <c r="A45" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C45" t="s">
+        <v>11</v>
+      </c>
+      <c r="D45" t="s">
+        <v>156</v>
+      </c>
+      <c r="E45" t="s">
+        <v>13</v>
+      </c>
+      <c r="H45" t="s">
         <v>15</v>
-      </c>
-[...41 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="46" spans="1:10" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>157</v>
       </c>
       <c r="C46" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>143</v>
+        <v>158</v>
+      </c>
+      <c r="E46" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" t="s">
+        <v>159</v>
       </c>
       <c r="H46" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="J46" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>160</v>
       </c>
       <c r="C47" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>146</v>
+        <v>161</v>
       </c>
       <c r="E47" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G47" t="s">
+        <v>14</v>
+      </c>
+      <c r="H47" t="s">
         <v>15</v>
       </c>
-      <c r="H47" t="s">
-[...6 lines deleted...]
-    <row r="48" spans="1:10" ht="12.75">
+    </row>
+    <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>162</v>
       </c>
       <c r="C48" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>149</v>
+        <v>163</v>
       </c>
       <c r="E48" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G48" t="s">
+        <v>14</v>
+      </c>
+      <c r="H48" t="s">
         <v>15</v>
       </c>
-      <c r="H48" t="s">
-[...6 lines deleted...]
-    <row r="49" spans="1:10" ht="12.75">
+    </row>
+    <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="C49" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>152</v>
+        <v>165</v>
       </c>
       <c r="E49" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H49" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-    <row r="50" spans="1:10" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="C50" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>155</v>
+        <v>167</v>
       </c>
       <c r="E50" t="s">
-        <v>19</v>
+        <v>13</v>
+      </c>
+      <c r="G50" t="s">
+        <v>168</v>
       </c>
       <c r="H50" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>169</v>
       </c>
       <c r="C51" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>158</v>
+        <v>170</v>
+      </c>
+      <c r="E51" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" t="s">
+        <v>168</v>
       </c>
       <c r="H51" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="C52" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D52" t="s">
-        <v>161</v>
+        <v>172</v>
+      </c>
+      <c r="E52" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" t="s">
+        <v>168</v>
       </c>
       <c r="H52" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>173</v>
       </c>
       <c r="C53" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D53" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="E53" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G53" t="s">
+        <v>168</v>
       </c>
       <c r="H53" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="54" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="C54" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D54" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="E54" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G54" t="s">
+        <v>140</v>
       </c>
       <c r="H54" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C55" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D55" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="E55" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G55" t="s">
+        <v>140</v>
       </c>
       <c r="H55" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C56" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D56" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="E56" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H56" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="57" spans="1:10" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C57" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D57" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E57" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H57" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="58" spans="1:10" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" t="s">
+        <v>11</v>
+      </c>
+      <c r="D58" t="s">
         <v>184</v>
       </c>
-      <c r="C58" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E58" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G58" t="s">
+        <v>140</v>
       </c>
       <c r="H58" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="C59" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D59" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="E59" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G59" t="s">
+        <v>140</v>
       </c>
       <c r="H59" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C60" t="s">
+        <v>11</v>
+      </c>
+      <c r="D60" t="s">
+        <v>188</v>
+      </c>
+      <c r="E60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" t="s">
+        <v>140</v>
+      </c>
+      <c r="H60" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="12.75">
+      <c r="A61" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C61" t="s">
+        <v>11</v>
+      </c>
+      <c r="D61" t="s">
+        <v>190</v>
+      </c>
+      <c r="E61" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" t="s">
+        <v>140</v>
+      </c>
+      <c r="H61" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="12.75">
+      <c r="A62" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C62" t="s">
+        <v>11</v>
+      </c>
+      <c r="D62" t="s">
         <v>192</v>
       </c>
-      <c r="C60" t="s">
-[...47 lines deleted...]
-      </c>
       <c r="E62" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G62" t="s">
+        <v>140</v>
       </c>
       <c r="H62" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:10" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>193</v>
       </c>
       <c r="C63" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D63" t="s">
-        <v>205</v>
+        <v>194</v>
       </c>
       <c r="E63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" t="s">
         <v>14</v>
       </c>
       <c r="H63" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="J63" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:10" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>195</v>
       </c>
       <c r="C64" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D64" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="E64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" t="s">
+        <v>37</v>
+      </c>
+      <c r="H64" t="s">
+        <v>32</v>
+      </c>
+      <c r="J64" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" ht="12.75">
+      <c r="A65" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C65" t="s">
+        <v>11</v>
+      </c>
+      <c r="D65" t="s">
+        <v>198</v>
+      </c>
+      <c r="E65" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" t="s">
         <v>14</v>
       </c>
-      <c r="H64" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="H65" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:8" ht="12.75">
+        <v>32</v>
+      </c>
+      <c r="J65" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>199</v>
       </c>
       <c r="C66" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D66" t="s">
-        <v>216</v>
+        <v>200</v>
       </c>
       <c r="E66" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G66" t="s">
+        <v>37</v>
       </c>
       <c r="H66" t="s">
-        <v>40</v>
+        <v>32</v>
+      </c>
+      <c r="J66" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>219</v>
+        <v>201</v>
       </c>
       <c r="C67" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D67" t="s">
-        <v>220</v>
+        <v>202</v>
       </c>
       <c r="E67" t="s">
-        <v>221</v>
+        <v>13</v>
       </c>
       <c r="G67" t="s">
-        <v>222</v>
+        <v>37</v>
       </c>
       <c r="H67" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:10" ht="12.75">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="C68" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D68" t="s">
-        <v>225</v>
+        <v>204</v>
       </c>
       <c r="E68" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" t="s">
+        <v>37</v>
+      </c>
+      <c r="H68" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" ht="12.75">
+      <c r="A69" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C69" t="s">
+        <v>11</v>
+      </c>
+      <c r="D69" t="s">
+        <v>206</v>
+      </c>
+      <c r="E69" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" t="s">
         <v>14</v>
       </c>
-      <c r="H68" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="H69" t="s">
-        <v>40</v>
+        <v>32</v>
+      </c>
+      <c r="J69" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>207</v>
       </c>
       <c r="C70" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D70" t="s">
-        <v>232</v>
+        <v>208</v>
+      </c>
+      <c r="E70" t="s">
+        <v>13</v>
       </c>
       <c r="G70" t="s">
-        <v>233</v>
+        <v>37</v>
       </c>
       <c r="H70" t="s">
-        <v>234</v>
+        <v>32</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>209</v>
       </c>
       <c r="C71" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D71" t="s">
-        <v>237</v>
+        <v>210</v>
+      </c>
+      <c r="E71" t="s">
+        <v>13</v>
       </c>
       <c r="G71" t="s">
-        <v>233</v>
+        <v>37</v>
       </c>
       <c r="H71" t="s">
-        <v>234</v>
+        <v>32</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>211</v>
       </c>
       <c r="C72" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D72" t="s">
-        <v>241</v>
+        <v>212</v>
       </c>
       <c r="E72" t="s">
+        <v>13</v>
+      </c>
+      <c r="G72" t="s">
+        <v>37</v>
+      </c>
+      <c r="H72" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" ht="12.75">
+      <c r="A73" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="C73" t="s">
+        <v>11</v>
+      </c>
+      <c r="D73" t="s">
+        <v>214</v>
+      </c>
+      <c r="E73" t="s">
+        <v>13</v>
+      </c>
+      <c r="G73" t="s">
         <v>14</v>
       </c>
-      <c r="H72" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="H73" t="s">
-        <v>40</v>
+        <v>32</v>
+      </c>
+      <c r="J73" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>248</v>
+        <v>215</v>
       </c>
       <c r="C74" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D74" t="s">
-        <v>249</v>
+        <v>216</v>
       </c>
       <c r="E74" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G74" t="s">
+        <v>37</v>
       </c>
       <c r="H74" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>217</v>
       </c>
       <c r="C75" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D75" t="s">
-        <v>253</v>
+        <v>218</v>
       </c>
       <c r="E75" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H75" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>219</v>
       </c>
       <c r="C76" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D76" t="s">
-        <v>257</v>
+        <v>220</v>
       </c>
       <c r="E76" t="s">
-        <v>14</v>
+        <v>21</v>
+      </c>
+      <c r="G76" t="s">
+        <v>221</v>
       </c>
       <c r="H76" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:8" ht="12.75">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>223</v>
       </c>
       <c r="C77" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D77" t="s">
-        <v>261</v>
+        <v>224</v>
       </c>
       <c r="E77" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G77" t="s">
+        <v>221</v>
       </c>
       <c r="H77" t="s">
-        <v>40</v>
+        <v>222</v>
+      </c>
+      <c r="J77" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-        <v>264</v>
+        <v>225</v>
       </c>
       <c r="C78" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D78" t="s">
-        <v>265</v>
+        <v>226</v>
       </c>
       <c r="E78" t="s">
-        <v>14</v>
+        <v>21</v>
+      </c>
+      <c r="G78" t="s">
+        <v>221</v>
       </c>
       <c r="H78" t="s">
-        <v>40</v>
+        <v>222</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>266</v>
+        <v>227</v>
       </c>
       <c r="C79" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D79" t="s">
-        <v>267</v>
+        <v>228</v>
       </c>
       <c r="E79" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G79" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H79" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>268</v>
+        <v>229</v>
       </c>
       <c r="C80" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D80" t="s">
-        <v>269</v>
+        <v>230</v>
       </c>
       <c r="E80" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G80" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H80" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>231</v>
       </c>
       <c r="C81" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D81" t="s">
-        <v>273</v>
+        <v>232</v>
       </c>
       <c r="E81" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H81" t="s">
-        <v>21</v>
+        <v>15</v>
+      </c>
+      <c r="J81" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>275</v>
+        <v>233</v>
       </c>
       <c r="B82" t="s">
-        <v>276</v>
+        <v>234</v>
       </c>
       <c r="C82" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D82" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>235</v>
+      </c>
+      <c r="F82" t="s">
+        <v>236</v>
+      </c>
+      <c r="G82" t="s">
+        <v>237</v>
       </c>
       <c r="H82" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>279</v>
+        <v>238</v>
       </c>
       <c r="B83" t="s">
-        <v>280</v>
+        <v>239</v>
       </c>
       <c r="C83" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D83" t="s">
-        <v>281</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>240</v>
+      </c>
+      <c r="F83" t="s">
+        <v>236</v>
+      </c>
+      <c r="G83" t="s">
+        <v>237</v>
       </c>
       <c r="H83" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:8" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>283</v>
+        <v>241</v>
       </c>
       <c r="B84" t="s">
-        <v>284</v>
+        <v>242</v>
       </c>
       <c r="C84" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D84" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>243</v>
       </c>
       <c r="H84" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:8" ht="12.75">
+        <v>22</v>
+      </c>
+      <c r="J84" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>287</v>
+        <v>244</v>
       </c>
       <c r="B85" t="s">
-        <v>288</v>
+        <v>245</v>
       </c>
       <c r="C85" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D85" t="s">
-        <v>289</v>
+        <v>246</v>
       </c>
       <c r="E85" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G85" t="s">
+        <v>221</v>
       </c>
       <c r="H85" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:8" ht="12.75">
+        <v>222</v>
+      </c>
+      <c r="J85" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>291</v>
+        <v>247</v>
       </c>
       <c r="B86" t="s">
-        <v>292</v>
+        <v>248</v>
       </c>
       <c r="C86" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D86" t="s">
-        <v>293</v>
+        <v>249</v>
       </c>
       <c r="E86" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G86" t="s">
+        <v>221</v>
       </c>
       <c r="H86" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:8" ht="12.75">
+        <v>222</v>
+      </c>
+      <c r="J86" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>295</v>
+        <v>250</v>
       </c>
       <c r="B87" t="s">
-        <v>296</v>
+        <v>251</v>
       </c>
       <c r="C87" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D87" t="s">
-        <v>297</v>
+        <v>252</v>
       </c>
       <c r="E87" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G87" t="s">
+        <v>221</v>
       </c>
       <c r="H87" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:8" ht="12.75">
+        <v>222</v>
+      </c>
+      <c r="J87" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>299</v>
+        <v>253</v>
       </c>
       <c r="B88" t="s">
-        <v>300</v>
+        <v>254</v>
       </c>
       <c r="C88" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D88" t="s">
-        <v>301</v>
+        <v>255</v>
       </c>
       <c r="E88" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G88" t="s">
+        <v>221</v>
       </c>
       <c r="H88" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:8" ht="12.75">
+        <v>222</v>
+      </c>
+      <c r="J88" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>303</v>
+        <v>256</v>
       </c>
       <c r="B89" t="s">
-        <v>304</v>
+        <v>257</v>
       </c>
       <c r="C89" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D89" t="s">
-        <v>305</v>
+        <v>258</v>
       </c>
       <c r="E89" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G89" t="s">
+        <v>221</v>
       </c>
       <c r="H89" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:8" ht="12.75">
+        <v>222</v>
+      </c>
+      <c r="J89" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>307</v>
+        <v>259</v>
+      </c>
+      <c r="B90" t="s">
+        <v>260</v>
       </c>
       <c r="C90" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D90" t="s">
-        <v>308</v>
+        <v>261</v>
       </c>
       <c r="E90" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="G90" t="s">
+        <v>13</v>
+      </c>
+      <c r="H90" t="s">
         <v>15</v>
       </c>
-      <c r="H90" t="s">
-[...3 lines deleted...]
-    <row r="91" spans="1:8" ht="12.75">
+      <c r="J90" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>309</v>
+        <v>262</v>
+      </c>
+      <c r="B91" t="s">
+        <v>263</v>
       </c>
       <c r="C91" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D91" t="s">
-        <v>95</v>
+        <v>264</v>
       </c>
       <c r="E91" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H91" t="s">
-        <v>40</v>
+        <v>15</v>
+      </c>
+      <c r="J91" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:10" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>310</v>
+        <v>265</v>
+      </c>
+      <c r="B92" t="s">
+        <v>266</v>
       </c>
       <c r="C92" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D92" t="s">
-        <v>311</v>
+        <v>267</v>
       </c>
       <c r="E92" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H92" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J92" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>312</v>
+        <v>268</v>
+      </c>
+      <c r="B93" t="s">
+        <v>269</v>
       </c>
       <c r="C93" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D93" t="s">
-        <v>313</v>
+        <v>270</v>
       </c>
       <c r="E93" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="H93" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J93" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>315</v>
+        <v>271</v>
       </c>
       <c r="B94" t="s">
-        <v>316</v>
+        <v>272</v>
       </c>
       <c r="C94" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D94" t="s">
-        <v>317</v>
+        <v>273</v>
       </c>
       <c r="E94" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H94" t="s">
-        <v>40</v>
+        <v>15</v>
+      </c>
+      <c r="J94" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>319</v>
+        <v>274</v>
       </c>
       <c r="B95" t="s">
-        <v>320</v>
+        <v>275</v>
       </c>
       <c r="C95" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D95" t="s">
-        <v>321</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>276</v>
       </c>
       <c r="H95" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>323</v>
+        <v>277</v>
       </c>
       <c r="B96" t="s">
-        <v>324</v>
+        <v>278</v>
       </c>
       <c r="C96" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D96" t="s">
-        <v>325</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>279</v>
       </c>
       <c r="H96" t="s">
-        <v>40</v>
+        <v>15</v>
+      </c>
+      <c r="J96" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>327</v>
+        <v>280</v>
       </c>
       <c r="B97" t="s">
-        <v>328</v>
+        <v>281</v>
       </c>
       <c r="C97" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D97" t="s">
-        <v>329</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>282</v>
       </c>
       <c r="H97" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>331</v>
+        <v>283</v>
       </c>
       <c r="B98" t="s">
-        <v>332</v>
+        <v>284</v>
       </c>
       <c r="C98" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D98" t="s">
-        <v>333</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>285</v>
       </c>
       <c r="H98" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>335</v>
+        <v>287</v>
       </c>
       <c r="B99" t="s">
-        <v>336</v>
+        <v>288</v>
       </c>
       <c r="C99" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D99" t="s">
-        <v>337</v>
+        <v>289</v>
       </c>
       <c r="E99" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H99" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:10" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>339</v>
+        <v>291</v>
       </c>
       <c r="B100" t="s">
-        <v>340</v>
+        <v>292</v>
       </c>
       <c r="C100" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D100" t="s">
-        <v>341</v>
+        <v>293</v>
       </c>
       <c r="E100" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H100" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-    <row r="101" spans="1:10" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>343</v>
+        <v>295</v>
       </c>
       <c r="B101" t="s">
-        <v>344</v>
+        <v>296</v>
       </c>
       <c r="C101" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D101" t="s">
-        <v>345</v>
+        <v>297</v>
       </c>
       <c r="E101" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H101" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>29</v>
       </c>
     </row>
     <row r="102" spans="1:10" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>347</v>
+        <v>299</v>
       </c>
       <c r="B102" t="s">
-        <v>348</v>
+        <v>300</v>
       </c>
       <c r="C102" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D102" t="s">
-        <v>349</v>
+        <v>301</v>
       </c>
       <c r="E102" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H102" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="J102" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>351</v>
+        <v>303</v>
       </c>
       <c r="B103" t="s">
-        <v>352</v>
+        <v>304</v>
       </c>
       <c r="C103" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D103" t="s">
-        <v>353</v>
+        <v>305</v>
       </c>
       <c r="E103" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H103" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:8" ht="12.75">
+        <v>29</v>
+      </c>
+      <c r="J103" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>355</v>
+        <v>307</v>
       </c>
       <c r="B104" t="s">
-        <v>356</v>
+        <v>308</v>
       </c>
       <c r="C104" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D104" t="s">
-        <v>357</v>
+        <v>309</v>
       </c>
       <c r="E104" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H104" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:8" ht="12.75">
+        <v>29</v>
+      </c>
+      <c r="J104" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>358</v>
+        <v>311</v>
+      </c>
+      <c r="B105" t="s">
+        <v>312</v>
       </c>
       <c r="C105" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D105" t="s">
-        <v>359</v>
+        <v>313</v>
       </c>
       <c r="E105" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>21</v>
       </c>
       <c r="H105" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:10" ht="12.75">
+        <v>29</v>
+      </c>
+      <c r="J105" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>360</v>
+        <v>315</v>
+      </c>
+      <c r="B106" t="s">
+        <v>316</v>
       </c>
       <c r="C106" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D106" t="s">
-        <v>361</v>
+        <v>317</v>
       </c>
       <c r="E106" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H106" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-    <row r="107" spans="1:8" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>362</v>
+        <v>319</v>
+      </c>
+      <c r="B107" t="s">
+        <v>320</v>
       </c>
       <c r="C107" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D107" t="s">
-        <v>363</v>
+        <v>321</v>
       </c>
       <c r="E107" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H107" t="s">
-        <v>21</v>
+        <v>29</v>
+      </c>
+      <c r="J107" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>364</v>
+        <v>323</v>
+      </c>
+      <c r="B108" t="s">
+        <v>324</v>
       </c>
       <c r="C108" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D108" t="s">
-        <v>365</v>
+        <v>325</v>
       </c>
       <c r="E108" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H108" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>366</v>
+        <v>327</v>
+      </c>
+      <c r="B109" t="s">
+        <v>328</v>
       </c>
       <c r="C109" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D109" t="s">
-        <v>367</v>
+        <v>329</v>
       </c>
       <c r="E109" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H109" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>368</v>
+        <v>331</v>
+      </c>
+      <c r="B110" t="s">
+        <v>332</v>
       </c>
       <c r="C110" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D110" t="s">
-        <v>369</v>
+        <v>333</v>
       </c>
       <c r="E110" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>21</v>
       </c>
       <c r="H110" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:8" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>370</v>
+        <v>335</v>
+      </c>
+      <c r="B111" t="s">
+        <v>336</v>
       </c>
       <c r="C111" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D111" t="s">
-        <v>371</v>
+        <v>337</v>
       </c>
       <c r="E111" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>21</v>
       </c>
       <c r="H111" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:8" ht="12.75">
+        <v>22</v>
+      </c>
+      <c r="J111" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>372</v>
+        <v>339</v>
+      </c>
+      <c r="B112" t="s">
+        <v>340</v>
       </c>
       <c r="C112" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D112" t="s">
-        <v>373</v>
+        <v>341</v>
       </c>
       <c r="E112" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>21</v>
       </c>
       <c r="H112" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:8" ht="12.75">
+        <v>22</v>
+      </c>
+      <c r="J112" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>374</v>
+        <v>343</v>
+      </c>
+      <c r="B113" t="s">
+        <v>344</v>
       </c>
       <c r="C113" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D113" t="s">
-        <v>375</v>
+        <v>345</v>
       </c>
       <c r="E113" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>21</v>
       </c>
       <c r="H113" t="s">
-        <v>21</v>
+        <v>22</v>
+      </c>
+      <c r="J113" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:10" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>376</v>
+        <v>347</v>
+      </c>
+      <c r="B114" t="s">
+        <v>348</v>
       </c>
       <c r="C114" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D114" t="s">
-        <v>377</v>
+        <v>349</v>
       </c>
       <c r="E114" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H114" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="J114" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:10" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>378</v>
+        <v>351</v>
+      </c>
+      <c r="B115" t="s">
+        <v>352</v>
       </c>
       <c r="C115" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D115" t="s">
-        <v>379</v>
+        <v>353</v>
       </c>
       <c r="E115" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="H115" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="J115" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>380</v>
+        <v>355</v>
+      </c>
+      <c r="B116" t="s">
+        <v>356</v>
       </c>
       <c r="C116" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D116" t="s">
-        <v>381</v>
+        <v>325</v>
       </c>
       <c r="E116" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="H116" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:8" ht="12.75">
+        <v>22</v>
+      </c>
+      <c r="J116" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>382</v>
+        <v>358</v>
+      </c>
+      <c r="B117" t="s">
+        <v>359</v>
       </c>
       <c r="C117" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D117" t="s">
-        <v>383</v>
+        <v>329</v>
       </c>
       <c r="E117" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="H117" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:8" ht="12.75">
+        <v>22</v>
+      </c>
+      <c r="J117" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>384</v>
+        <v>361</v>
+      </c>
+      <c r="B118" t="s">
+        <v>362</v>
       </c>
       <c r="C118" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D118" t="s">
-        <v>385</v>
+        <v>333</v>
       </c>
       <c r="E118" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H118" t="s">
-        <v>31</v>
+        <v>22</v>
+      </c>
+      <c r="J118" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>386</v>
+        <v>364</v>
+      </c>
+      <c r="B119" t="s">
+        <v>365</v>
       </c>
       <c r="C119" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D119" t="s">
-        <v>387</v>
+        <v>366</v>
       </c>
       <c r="E119" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H119" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="B120" t="s">
+        <v>369</v>
+      </c>
+      <c r="C120" t="s">
+        <v>11</v>
+      </c>
+      <c r="D120" t="s">
+        <v>370</v>
+      </c>
+      <c r="E120" t="s">
+        <v>21</v>
+      </c>
+      <c r="H120" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10" ht="12.75">
+      <c r="A121" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="B121" t="s">
+        <v>373</v>
+      </c>
+      <c r="C121" t="s">
+        <v>11</v>
+      </c>
+      <c r="D121" t="s">
+        <v>374</v>
+      </c>
+      <c r="E121" t="s">
+        <v>21</v>
+      </c>
+      <c r="H121" t="s">
+        <v>22</v>
+      </c>
+      <c r="J121" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10" ht="12.75">
+      <c r="A122" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="B122" t="s">
+        <v>377</v>
+      </c>
+      <c r="C122" t="s">
+        <v>11</v>
+      </c>
+      <c r="D122" t="s">
+        <v>378</v>
+      </c>
+      <c r="E122" t="s">
+        <v>21</v>
+      </c>
+      <c r="H122" t="s">
+        <v>22</v>
+      </c>
+      <c r="J122" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" ht="12.75">
+      <c r="A123" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="B123" t="s">
+        <v>381</v>
+      </c>
+      <c r="C123" t="s">
+        <v>11</v>
+      </c>
+      <c r="D123" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" t="s">
+        <v>383</v>
+      </c>
+      <c r="G123" t="s">
+        <v>384</v>
+      </c>
+      <c r="H123" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" ht="12.75">
+      <c r="A124" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="B124" t="s">
+        <v>387</v>
+      </c>
+      <c r="C124" t="s">
+        <v>11</v>
+      </c>
+      <c r="D124" t="s">
         <v>388</v>
       </c>
-      <c r="C120" t="s">
-[...16 lines deleted...]
-      <c r="A121" s="1" t="s">
+      <c r="E124" t="s">
+        <v>383</v>
+      </c>
+      <c r="G124" t="s">
+        <v>384</v>
+      </c>
+      <c r="H124" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" ht="12.75">
+      <c r="A125" s="1" t="s">
         <v>390</v>
       </c>
-      <c r="B121" t="s">
+      <c r="B125" t="s">
         <v>391</v>
       </c>
-      <c r="C121" t="s">
-[...2 lines deleted...]
-      <c r="D121" t="s">
+      <c r="C125" t="s">
+        <v>11</v>
+      </c>
+      <c r="D125" t="s">
         <v>392</v>
       </c>
-      <c r="F121" t="s">
-[...48 lines deleted...]
-      <c r="G123" t="s">
+      <c r="E125" t="s">
+        <v>383</v>
+      </c>
+      <c r="G125" t="s">
+        <v>384</v>
+      </c>
+      <c r="H125" t="s">
         <v>15</v>
-      </c>
-[...56 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="126" spans="1:10" ht="12.75">
       <c r="A126" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="B126" t="s">
+        <v>340</v>
+      </c>
+      <c r="C126" t="s">
+        <v>11</v>
+      </c>
+      <c r="D126" t="s">
+        <v>395</v>
+      </c>
+      <c r="E126" t="s">
+        <v>21</v>
+      </c>
+      <c r="H126" t="s">
+        <v>22</v>
+      </c>
+      <c r="J126" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" ht="12.75">
+      <c r="A127" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="B127" t="s">
+        <v>398</v>
+      </c>
+      <c r="C127" t="s">
+        <v>11</v>
+      </c>
+      <c r="D127" t="s">
+        <v>399</v>
+      </c>
+      <c r="E127" t="s">
+        <v>21</v>
+      </c>
+      <c r="H127" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" ht="12.75">
+      <c r="A128" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="C128" t="s">
+        <v>11</v>
+      </c>
+      <c r="D128" t="s">
+        <v>402</v>
+      </c>
+      <c r="E128" t="s">
+        <v>21</v>
+      </c>
+      <c r="H128" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10" ht="12.75">
+      <c r="A129" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="B129" t="s">
+        <v>405</v>
+      </c>
+      <c r="C129" t="s">
+        <v>11</v>
+      </c>
+      <c r="D129" t="s">
+        <v>406</v>
+      </c>
+      <c r="E129" t="s">
+        <v>21</v>
+      </c>
+      <c r="F129" t="s">
         <v>407</v>
       </c>
-      <c r="B126" t="s">
-[...76 lines deleted...]
-      </c>
       <c r="H129" t="s">
-        <v>21</v>
+        <v>29</v>
+      </c>
+      <c r="J129" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="130" spans="1:10" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>419</v>
+        <v>409</v>
       </c>
       <c r="B130" t="s">
-        <v>420</v>
+        <v>410</v>
       </c>
       <c r="C130" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D130" t="s">
-        <v>421</v>
+        <v>411</v>
+      </c>
+      <c r="E130" t="s">
+        <v>21</v>
+      </c>
+      <c r="F130" t="s">
+        <v>407</v>
       </c>
       <c r="H130" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="J130" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>423</v>
+        <v>413</v>
       </c>
       <c r="B131" t="s">
-        <v>424</v>
+        <v>414</v>
       </c>
       <c r="C131" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D131" t="s">
-        <v>425</v>
+        <v>415</v>
       </c>
       <c r="E131" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H131" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>427</v>
+        <v>417</v>
       </c>
       <c r="B132" t="s">
-        <v>428</v>
+        <v>418</v>
       </c>
       <c r="C132" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D132" t="s">
-        <v>429</v>
+        <v>419</v>
       </c>
       <c r="E132" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H132" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>431</v>
+        <v>421</v>
       </c>
       <c r="B133" t="s">
-        <v>432</v>
+        <v>422</v>
       </c>
       <c r="C133" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D133" t="s">
-        <v>433</v>
+        <v>423</v>
       </c>
       <c r="E133" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H133" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="B134" t="s">
+        <v>426</v>
+      </c>
+      <c r="C134" t="s">
+        <v>11</v>
+      </c>
+      <c r="D134" t="s">
+        <v>427</v>
+      </c>
+      <c r="E134" t="s">
+        <v>21</v>
+      </c>
+      <c r="H134" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" ht="12.75">
+      <c r="A135" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="B135" t="s">
+        <v>430</v>
+      </c>
+      <c r="C135" t="s">
+        <v>11</v>
+      </c>
+      <c r="D135" t="s">
+        <v>431</v>
+      </c>
+      <c r="E135" t="s">
+        <v>21</v>
+      </c>
+      <c r="H135" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" ht="12.75">
+      <c r="A136" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="B136" t="s">
+        <v>434</v>
+      </c>
+      <c r="C136" t="s">
+        <v>11</v>
+      </c>
+      <c r="D136" t="s">
         <v>435</v>
       </c>
-      <c r="B134" t="s">
-[...5 lines deleted...]
-      <c r="D134" t="s">
+      <c r="E136" t="s">
+        <v>21</v>
+      </c>
+      <c r="H136" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" ht="12.75">
+      <c r="A137" s="1" t="s">
         <v>437</v>
       </c>
-      <c r="E134" t="s">
-[...7 lines deleted...]
-      <c r="A135" s="1" t="s">
+      <c r="B137" t="s">
+        <v>438</v>
+      </c>
+      <c r="C137" t="s">
+        <v>11</v>
+      </c>
+      <c r="D137" t="s">
         <v>439</v>
       </c>
-      <c r="B135" t="s">
-[...5 lines deleted...]
-      <c r="D135" t="s">
+      <c r="E137" t="s">
+        <v>21</v>
+      </c>
+      <c r="H137" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" ht="12.75">
+      <c r="A138" s="1" t="s">
         <v>441</v>
       </c>
-      <c r="E135" t="s">
-[...10 lines deleted...]
-      <c r="A136" s="1" t="s">
+      <c r="B138" t="s">
+        <v>442</v>
+      </c>
+      <c r="C138" t="s">
+        <v>11</v>
+      </c>
+      <c r="D138" t="s">
         <v>443</v>
       </c>
-      <c r="B136" t="s">
-[...5 lines deleted...]
-      <c r="D136" t="s">
+      <c r="E138" t="s">
+        <v>21</v>
+      </c>
+      <c r="H138" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" ht="12.75">
+      <c r="A139" s="1" t="s">
         <v>445</v>
       </c>
-      <c r="E136" t="s">
-[...10 lines deleted...]
-      <c r="A137" s="1" t="s">
+      <c r="B139" t="s">
+        <v>446</v>
+      </c>
+      <c r="C139" t="s">
+        <v>11</v>
+      </c>
+      <c r="D139" t="s">
         <v>447</v>
       </c>
-      <c r="B137" t="s">
-[...5 lines deleted...]
-      <c r="D137" t="s">
+      <c r="E139" t="s">
+        <v>21</v>
+      </c>
+      <c r="H139" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" ht="12.75">
+      <c r="A140" s="1" t="s">
         <v>449</v>
       </c>
-      <c r="E137" t="s">
-[...10 lines deleted...]
-      <c r="A138" s="1" t="s">
+      <c r="B140" t="s">
+        <v>450</v>
+      </c>
+      <c r="C140" t="s">
+        <v>11</v>
+      </c>
+      <c r="D140" t="s">
         <v>451</v>
       </c>
-      <c r="B138" t="s">
-[...53 lines deleted...]
-      </c>
       <c r="E140" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H140" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="J140" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>461</v>
+        <v>453</v>
       </c>
       <c r="B141" t="s">
-        <v>462</v>
+        <v>454</v>
       </c>
       <c r="C141" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D141" t="s">
-        <v>463</v>
+        <v>455</v>
       </c>
       <c r="E141" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>21</v>
       </c>
       <c r="H141" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>465</v>
+        <v>457</v>
       </c>
       <c r="B142" t="s">
-        <v>466</v>
+        <v>458</v>
       </c>
       <c r="C142" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D142" t="s">
-        <v>467</v>
+        <v>459</v>
       </c>
       <c r="E142" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>21</v>
       </c>
       <c r="H142" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="B143" t="s">
+        <v>462</v>
+      </c>
+      <c r="C143" t="s">
+        <v>11</v>
+      </c>
+      <c r="D143" t="s">
+        <v>463</v>
+      </c>
+      <c r="E143" t="s">
+        <v>21</v>
+      </c>
+      <c r="H143" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" ht="12.75">
+      <c r="A144" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="B144" t="s">
+        <v>466</v>
+      </c>
+      <c r="C144" t="s">
+        <v>11</v>
+      </c>
+      <c r="D144" t="s">
+        <v>467</v>
+      </c>
+      <c r="E144" t="s">
+        <v>21</v>
+      </c>
+      <c r="H144" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" ht="12.75">
+      <c r="A145" s="1" t="s">
         <v>469</v>
       </c>
-      <c r="C143" t="s">
-[...2 lines deleted...]
-      <c r="D143" t="s">
+      <c r="B145" t="s">
         <v>470</v>
       </c>
-      <c r="E143" t="s">
-[...7 lines deleted...]
-      <c r="A144" s="1" t="s">
+      <c r="C145" t="s">
+        <v>11</v>
+      </c>
+      <c r="D145" t="s">
+        <v>419</v>
+      </c>
+      <c r="E145" t="s">
+        <v>21</v>
+      </c>
+      <c r="H145" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" ht="12.75">
+      <c r="A146" s="1" t="s">
         <v>472</v>
       </c>
-      <c r="B144" t="s">
+      <c r="B146" t="s">
         <v>473</v>
       </c>
-      <c r="C144" t="s">
-[...2 lines deleted...]
-      <c r="D144" t="s">
+      <c r="C146" t="s">
+        <v>11</v>
+      </c>
+      <c r="D146" t="s">
         <v>474</v>
       </c>
-      <c r="E144" t="s">
-[...13 lines deleted...]
-      <c r="A145" s="1" t="s">
+      <c r="E146" t="s">
+        <v>21</v>
+      </c>
+      <c r="H146" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" ht="12.75">
+      <c r="A147" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="B147" t="s">
         <v>477</v>
       </c>
-      <c r="B145" t="s">
+      <c r="C147" t="s">
+        <v>11</v>
+      </c>
+      <c r="D147" t="s">
         <v>478</v>
       </c>
-      <c r="C145" t="s">
-[...19 lines deleted...]
-      <c r="A146" s="1" t="s">
+      <c r="E147" t="s">
+        <v>21</v>
+      </c>
+      <c r="H147" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" ht="12.75">
+      <c r="A148" s="1" t="s">
         <v>480</v>
       </c>
-      <c r="B146" t="s">
+      <c r="B148" t="s">
         <v>481</v>
       </c>
-      <c r="C146" t="s">
-[...2 lines deleted...]
-      <c r="D146" t="s">
+      <c r="C148" t="s">
+        <v>11</v>
+      </c>
+      <c r="D148" t="s">
         <v>482</v>
       </c>
-      <c r="G146" t="s">
-[...13 lines deleted...]
-      <c r="B147" t="s">
+      <c r="E148" t="s">
+        <v>21</v>
+      </c>
+      <c r="H148" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" ht="12.75">
+      <c r="A149" s="1" t="s">
         <v>484</v>
       </c>
-      <c r="C147" t="s">
-[...2 lines deleted...]
-      <c r="D147" t="s">
+      <c r="B149" t="s">
         <v>485</v>
       </c>
-      <c r="G147" t="s">
-[...10 lines deleted...]
-      <c r="A148" s="1" t="s">
+      <c r="C149" t="s">
+        <v>11</v>
+      </c>
+      <c r="D149" t="s">
         <v>486</v>
       </c>
-      <c r="B148" t="s">
-[...32 lines deleted...]
-        <v>233</v>
+      <c r="E149" t="s">
+        <v>21</v>
       </c>
       <c r="H149" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="J149" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="B150" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="C150" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D150" t="s">
-        <v>494</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>490</v>
+      </c>
+      <c r="E150" t="s">
+        <v>21</v>
       </c>
       <c r="H150" t="s">
-        <v>234</v>
+        <v>22</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="B151" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="C151" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D151" t="s">
-        <v>497</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>494</v>
+      </c>
+      <c r="E151" t="s">
+        <v>21</v>
       </c>
       <c r="H151" t="s">
-        <v>234</v>
+        <v>22</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="B152" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="C152" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D152" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="E152" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H152" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="B153" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="C153" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D153" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="E153" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H153" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="B154" t="s">
+        <v>505</v>
+      </c>
+      <c r="C154" t="s">
+        <v>11</v>
+      </c>
+      <c r="D154" t="s">
+        <v>506</v>
+      </c>
+      <c r="E154" t="s">
+        <v>21</v>
+      </c>
+      <c r="H154" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" ht="12.75">
+      <c r="A155" s="1" t="s">
         <v>508</v>
       </c>
-      <c r="C154" t="s">
-[...2 lines deleted...]
-      <c r="D154" t="s">
+      <c r="B155" t="s">
         <v>509</v>
       </c>
-      <c r="E154" t="s">
-[...7 lines deleted...]
-      <c r="A155" s="1" t="s">
+      <c r="C155" t="s">
+        <v>11</v>
+      </c>
+      <c r="D155" t="s">
         <v>510</v>
       </c>
-      <c r="C155" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E155" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H155" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-    <row r="156" spans="1:10" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
         <v>512</v>
       </c>
+      <c r="B156" t="s">
+        <v>513</v>
+      </c>
       <c r="C156" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D156" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="E156" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H156" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="J156" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>514</v>
+        <v>516</v>
+      </c>
+      <c r="B157" t="s">
+        <v>517</v>
       </c>
       <c r="C157" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D157" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="E157" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="H157" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>516</v>
+        <v>520</v>
+      </c>
+      <c r="B158" t="s">
+        <v>521</v>
       </c>
       <c r="C158" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D158" t="s">
-        <v>517</v>
+        <v>522</v>
       </c>
       <c r="E158" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="H158" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>518</v>
+        <v>524</v>
+      </c>
+      <c r="B159" t="s">
+        <v>525</v>
       </c>
       <c r="C159" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D159" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="E159" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="H159" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>521</v>
+        <v>528</v>
       </c>
       <c r="B160" t="s">
-        <v>522</v>
+        <v>529</v>
       </c>
       <c r="C160" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D160" t="s">
-        <v>523</v>
+        <v>530</v>
       </c>
       <c r="E160" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H160" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>525</v>
-[...2 lines deleted...]
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="C161" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D161" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
       <c r="E161" t="s">
-        <v>14</v>
+        <v>21</v>
+      </c>
+      <c r="G161" t="s">
+        <v>221</v>
       </c>
       <c r="H161" t="s">
-        <v>40</v>
+        <v>222</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>529</v>
-[...2 lines deleted...]
-        <v>530</v>
+        <v>535</v>
       </c>
       <c r="C162" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D162" t="s">
-        <v>505</v>
+        <v>536</v>
       </c>
       <c r="E162" t="s">
-        <v>14</v>
+        <v>21</v>
+      </c>
+      <c r="G162" t="s">
+        <v>221</v>
       </c>
       <c r="H162" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:8" ht="12.75">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="B163" t="s">
-        <v>533</v>
+        <v>538</v>
       </c>
       <c r="C163" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D163" t="s">
-        <v>534</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>539</v>
+      </c>
+      <c r="G163" t="s">
+        <v>540</v>
       </c>
       <c r="H163" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:8" ht="12.75">
+        <v>541</v>
+      </c>
+      <c r="J163" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>536</v>
+        <v>542</v>
       </c>
       <c r="B164" t="s">
-        <v>537</v>
+        <v>543</v>
       </c>
       <c r="C164" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D164" t="s">
-        <v>538</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>544</v>
+      </c>
+      <c r="G164" t="s">
+        <v>540</v>
       </c>
       <c r="H164" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:8" ht="12.75">
+        <v>541</v>
+      </c>
+      <c r="J164" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10" ht="12.75">
       <c r="A165" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="B165" t="s">
+        <v>546</v>
+      </c>
+      <c r="C165" t="s">
+        <v>11</v>
+      </c>
+      <c r="D165" t="s">
+        <v>547</v>
+      </c>
+      <c r="G165" t="s">
         <v>540</v>
       </c>
-      <c r="B165" t="s">
+      <c r="H165" t="s">
         <v>541</v>
       </c>
-      <c r="C165" t="s">
-[...12 lines deleted...]
-    <row r="166" spans="1:8" ht="12.75">
+      <c r="J165" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="B166" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="C166" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D166" t="s">
-        <v>546</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>550</v>
+      </c>
+      <c r="G166" t="s">
+        <v>540</v>
       </c>
       <c r="H166" t="s">
-        <v>40</v>
+        <v>541</v>
+      </c>
+      <c r="J166" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="B167" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="C167" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D167" t="s">
-        <v>550</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>553</v>
+      </c>
+      <c r="G167" t="s">
+        <v>540</v>
       </c>
       <c r="H167" t="s">
-        <v>40</v>
+        <v>541</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="B168" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="C168" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D168" t="s">
-        <v>554</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>556</v>
+      </c>
+      <c r="G168" t="s">
+        <v>540</v>
       </c>
       <c r="H168" t="s">
-        <v>40</v>
+        <v>541</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="B169" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C169" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D169" t="s">
-        <v>558</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>559</v>
+      </c>
+      <c r="G169" t="s">
+        <v>540</v>
       </c>
       <c r="H169" t="s">
-        <v>40</v>
+        <v>541</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
         <v>560</v>
       </c>
       <c r="B170" t="s">
         <v>561</v>
       </c>
       <c r="C170" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D170" t="s">
         <v>562</v>
       </c>
-      <c r="E170" t="s">
-        <v>14</v>
+      <c r="G170" t="s">
+        <v>540</v>
       </c>
       <c r="H170" t="s">
-        <v>40</v>
+        <v>541</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="760258771"/>
-[...167 lines deleted...]
-    <hyperlink ref="A170" r:id="rId169" display="760254382"/>
+    <hyperlink ref="A2" r:id="rId1" display="1-1116697-3"/>
+    <hyperlink ref="A3" r:id="rId2" display="1-1116698-3"/>
+    <hyperlink ref="A4" r:id="rId3" display="1-1479358-3"/>
+    <hyperlink ref="A5" r:id="rId4" display="1-1671163-1"/>
+    <hyperlink ref="A6" r:id="rId5" display="1-1671414-1"/>
+    <hyperlink ref="A7" r:id="rId6" display="1-1933668-1"/>
+    <hyperlink ref="A8" r:id="rId7" display="1-1933668-3"/>
+    <hyperlink ref="A9" r:id="rId8" display="1-1933671-1"/>
+    <hyperlink ref="A10" r:id="rId9" display="1-1933671-3"/>
+    <hyperlink ref="A11" r:id="rId10" display="1-1933674-1"/>
+    <hyperlink ref="A12" r:id="rId11" display="1-1933674-3"/>
+    <hyperlink ref="A13" r:id="rId12" display="106658149"/>
+    <hyperlink ref="A14" r:id="rId13" display="106658156"/>
+    <hyperlink ref="A15" r:id="rId14" display="106658164"/>
+    <hyperlink ref="A16" r:id="rId15" display="106688419"/>
+    <hyperlink ref="A17" r:id="rId16" display="107431520"/>
+    <hyperlink ref="A18" r:id="rId17" display="107431538"/>
+    <hyperlink ref="A19" r:id="rId18" display="107431546"/>
+    <hyperlink ref="A20" r:id="rId19" display="107431553"/>
+    <hyperlink ref="A21" r:id="rId20" display="107952442"/>
+    <hyperlink ref="A22" r:id="rId21" display="107952459"/>
+    <hyperlink ref="A23" r:id="rId22" display="107952467"/>
+    <hyperlink ref="A24" r:id="rId23" display="107952475"/>
+    <hyperlink ref="A25" r:id="rId24" display="107952483"/>
+    <hyperlink ref="A26" r:id="rId25" display="107983983"/>
+    <hyperlink ref="A27" r:id="rId26" display="107984007"/>
+    <hyperlink ref="A28" r:id="rId27" display="107984015"/>
+    <hyperlink ref="A29" r:id="rId28" display="107984023"/>
+    <hyperlink ref="A30" r:id="rId29" display="107984031"/>
+    <hyperlink ref="A31" r:id="rId30" display="107984049"/>
+    <hyperlink ref="A32" r:id="rId31" display="107984056"/>
+    <hyperlink ref="A33" r:id="rId32" display="107984064"/>
+    <hyperlink ref="A34" r:id="rId33" display="107992927"/>
+    <hyperlink ref="A35" r:id="rId34" display="108482845"/>
+    <hyperlink ref="A36" r:id="rId35" display="1394294-1"/>
+    <hyperlink ref="A37" r:id="rId36" display="1427008-1"/>
+    <hyperlink ref="A38" r:id="rId37" display="1427009-1"/>
+    <hyperlink ref="A39" r:id="rId38" display="1427010-1"/>
+    <hyperlink ref="A40" r:id="rId39" display="1427011-1"/>
+    <hyperlink ref="A41" r:id="rId40" display="1479042-1"/>
+    <hyperlink ref="A42" r:id="rId41" display="1479158-1"/>
+    <hyperlink ref="A43" r:id="rId42" display="1479322-1"/>
+    <hyperlink ref="A44" r:id="rId43" display="1479358-3"/>
+    <hyperlink ref="A45" r:id="rId44" display="1479360-1"/>
+    <hyperlink ref="A46" r:id="rId45" display="1479656-1"/>
+    <hyperlink ref="A47" r:id="rId46" display="1554501-1"/>
+    <hyperlink ref="A48" r:id="rId47" display="1554502-1"/>
+    <hyperlink ref="A49" r:id="rId48" display="1671128-1"/>
+    <hyperlink ref="A50" r:id="rId49" display="1674861-2"/>
+    <hyperlink ref="A51" r:id="rId50" display="1674862-2"/>
+    <hyperlink ref="A52" r:id="rId51" display="1674863-2"/>
+    <hyperlink ref="A53" r:id="rId52" display="1674864-2"/>
+    <hyperlink ref="A54" r:id="rId53" display="1717909-1"/>
+    <hyperlink ref="A55" r:id="rId54" display="1717910-2"/>
+    <hyperlink ref="A56" r:id="rId55" display="1777215-1"/>
+    <hyperlink ref="A57" r:id="rId56" display="1777215-2"/>
+    <hyperlink ref="A58" r:id="rId57" display="1903735-1"/>
+    <hyperlink ref="A59" r:id="rId58" display="1903736-1"/>
+    <hyperlink ref="A60" r:id="rId59" display="1903737-1"/>
+    <hyperlink ref="A61" r:id="rId60" display="1903738-1"/>
+    <hyperlink ref="A62" r:id="rId61" display="1903739-1"/>
+    <hyperlink ref="A63" r:id="rId62" display="1933668-1"/>
+    <hyperlink ref="A64" r:id="rId63" display="1933668-2"/>
+    <hyperlink ref="A65" r:id="rId64" display="1933668-3"/>
+    <hyperlink ref="A66" r:id="rId65" display="1933668-4"/>
+    <hyperlink ref="A67" r:id="rId66" display="1933671-1"/>
+    <hyperlink ref="A68" r:id="rId67" display="1933671-2"/>
+    <hyperlink ref="A69" r:id="rId68" display="1933671-3"/>
+    <hyperlink ref="A70" r:id="rId69" display="1933671-4"/>
+    <hyperlink ref="A71" r:id="rId70" display="1933674-1"/>
+    <hyperlink ref="A72" r:id="rId71" display="1933674-2"/>
+    <hyperlink ref="A73" r:id="rId72" display="1933674-3"/>
+    <hyperlink ref="A74" r:id="rId73" display="1933674-4"/>
+    <hyperlink ref="A75" r:id="rId74" display="2-1671163-1"/>
+    <hyperlink ref="A76" r:id="rId75" display="2153216-3"/>
+    <hyperlink ref="A77" r:id="rId76" display="2153216-4"/>
+    <hyperlink ref="A78" r:id="rId77" display="2153216-6"/>
+    <hyperlink ref="A79" r:id="rId78" display="2174250-1"/>
+    <hyperlink ref="A80" r:id="rId79" display="2174677-1"/>
+    <hyperlink ref="A81" r:id="rId80" display="557366-1"/>
+    <hyperlink ref="A82" r:id="rId81" display="64551030-00"/>
+    <hyperlink ref="A83" r:id="rId82" display="64551030-03"/>
+    <hyperlink ref="A84" r:id="rId83" display="64551058-00"/>
+    <hyperlink ref="A85" r:id="rId84" display="65401677-04"/>
+    <hyperlink ref="A86" r:id="rId85" display="65401677-06"/>
+    <hyperlink ref="A87" r:id="rId86" display="65401678-04"/>
+    <hyperlink ref="A88" r:id="rId87" display="65401678-06"/>
+    <hyperlink ref="A89" r:id="rId88" display="65401684-03"/>
+    <hyperlink ref="A90" r:id="rId89" display="66441222-01"/>
+    <hyperlink ref="A91" r:id="rId90" display="66441222-02"/>
+    <hyperlink ref="A92" r:id="rId91" display="66442201-01"/>
+    <hyperlink ref="A93" r:id="rId92" display="66442202-01"/>
+    <hyperlink ref="A94" r:id="rId93" display="66443000-28"/>
+    <hyperlink ref="A95" r:id="rId94" display="68771060-00"/>
+    <hyperlink ref="A96" r:id="rId95" display="68771060-00BL"/>
+    <hyperlink ref="A97" r:id="rId96" display="68771060-00PI"/>
+    <hyperlink ref="A98" r:id="rId97" display="68771060-00WH"/>
+    <hyperlink ref="A99" r:id="rId98" display="700016462"/>
+    <hyperlink ref="A100" r:id="rId99" display="700016470"/>
+    <hyperlink ref="A101" r:id="rId100" display="700016488"/>
+    <hyperlink ref="A102" r:id="rId101" display="700016496"/>
+    <hyperlink ref="A103" r:id="rId102" display="700016512"/>
+    <hyperlink ref="A104" r:id="rId103" display="700016520"/>
+    <hyperlink ref="A105" r:id="rId104" display="700016538"/>
+    <hyperlink ref="A106" r:id="rId105" display="700188923"/>
+    <hyperlink ref="A107" r:id="rId106" display="700188931"/>
+    <hyperlink ref="A108" r:id="rId107" display="760044990"/>
+    <hyperlink ref="A109" r:id="rId108" display="760045005"/>
+    <hyperlink ref="A110" r:id="rId109" display="760045013"/>
+    <hyperlink ref="A111" r:id="rId110" display="760045021"/>
+    <hyperlink ref="A112" r:id="rId111" display="760057331"/>
+    <hyperlink ref="A113" r:id="rId112" display="760057349"/>
+    <hyperlink ref="A114" r:id="rId113" display="760057356"/>
+    <hyperlink ref="A115" r:id="rId114" display="760057364"/>
+    <hyperlink ref="A116" r:id="rId115" display="760057372"/>
+    <hyperlink ref="A117" r:id="rId116" display="760057380"/>
+    <hyperlink ref="A118" r:id="rId117" display="760057398"/>
+    <hyperlink ref="A119" r:id="rId118" display="760057414"/>
+    <hyperlink ref="A120" r:id="rId119" display="760057422"/>
+    <hyperlink ref="A121" r:id="rId120" display="760057430"/>
+    <hyperlink ref="A122" r:id="rId121" display="760057448"/>
+    <hyperlink ref="A123" r:id="rId122" display="760060459"/>
+    <hyperlink ref="A124" r:id="rId123" display="760060467"/>
+    <hyperlink ref="A125" r:id="rId124" display="760060483"/>
+    <hyperlink ref="A126" r:id="rId125" display="760067207"/>
+    <hyperlink ref="A127" r:id="rId126" display="760080820"/>
+    <hyperlink ref="A128" r:id="rId127" display="760161661"/>
+    <hyperlink ref="A129" r:id="rId128" display="760193367"/>
+    <hyperlink ref="A130" r:id="rId129" display="760193375"/>
+    <hyperlink ref="A131" r:id="rId130" display="760246267"/>
+    <hyperlink ref="A132" r:id="rId131" display="760246268"/>
+    <hyperlink ref="A133" r:id="rId132" display="760246284"/>
+    <hyperlink ref="A134" r:id="rId133" display="760248521"/>
+    <hyperlink ref="A135" r:id="rId134" display="760248522"/>
+    <hyperlink ref="A136" r:id="rId135" display="760248523"/>
+    <hyperlink ref="A137" r:id="rId136" display="760248524"/>
+    <hyperlink ref="A138" r:id="rId137" display="760248525"/>
+    <hyperlink ref="A139" r:id="rId138" display="760248526"/>
+    <hyperlink ref="A140" r:id="rId139" display="760248527"/>
+    <hyperlink ref="A141" r:id="rId140" display="760248528"/>
+    <hyperlink ref="A142" r:id="rId141" display="760252766"/>
+    <hyperlink ref="A143" r:id="rId142" display="760252767"/>
+    <hyperlink ref="A144" r:id="rId143" display="760252768"/>
+    <hyperlink ref="A145" r:id="rId144" display="760252769"/>
+    <hyperlink ref="A146" r:id="rId145" display="760253637"/>
+    <hyperlink ref="A147" r:id="rId146" display="760253650"/>
+    <hyperlink ref="A148" r:id="rId147" display="760253651"/>
+    <hyperlink ref="A149" r:id="rId148" display="760253652"/>
+    <hyperlink ref="A150" r:id="rId149" display="760253653"/>
+    <hyperlink ref="A151" r:id="rId150" display="760253831"/>
+    <hyperlink ref="A152" r:id="rId151" display="760253832"/>
+    <hyperlink ref="A153" r:id="rId152" display="760254381"/>
+    <hyperlink ref="A154" r:id="rId153" display="760254382"/>
+    <hyperlink ref="A155" r:id="rId154" display="760254383"/>
+    <hyperlink ref="A156" r:id="rId155" display="760254384"/>
+    <hyperlink ref="A157" r:id="rId156" display="760254556"/>
+    <hyperlink ref="A158" r:id="rId157" display="760254557"/>
+    <hyperlink ref="A159" r:id="rId158" display="760254710"/>
+    <hyperlink ref="A160" r:id="rId159" display="760254711"/>
+    <hyperlink ref="A161" r:id="rId160" display="760258770"/>
+    <hyperlink ref="A162" r:id="rId161" display="760258771"/>
+    <hyperlink ref="A163" r:id="rId162" display="CZ0630-000"/>
+    <hyperlink ref="A164" r:id="rId163" display="CZ0661-000"/>
+    <hyperlink ref="A165" r:id="rId164" display="CZ0665-000"/>
+    <hyperlink ref="A166" r:id="rId165" display="CZ0667-000"/>
+    <hyperlink ref="A167" r:id="rId166" display="EK5886-001"/>
+    <hyperlink ref="A168" r:id="rId167" display="EK5887-001"/>
+    <hyperlink ref="A169" r:id="rId168" display="EK5888-001"/>
+    <hyperlink ref="A170" r:id="rId169" display="EK5889-001"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId170"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 