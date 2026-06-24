--- v0 (2026-05-10)
+++ v1 (2026-06-24)
@@ -11,1033 +11,2260 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1637" count="3335">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1638" count="3375">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>DDM-SL-PANELS</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>DDM Discrete Distribution Module SL-Series Panels</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>RJ45 patch panel</t>
+  </si>
+  <si>
+    <t>DDM-M-PANELS</t>
+  </si>
+  <si>
+    <t>DDM Discrete Distribution Module M-Series Panels</t>
+  </si>
+  <si>
+    <t>360-DM-PANELS</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Distribution Module Panels</t>
+  </si>
+  <si>
+    <t>SYSTIMAX®</t>
+  </si>
+  <si>
+    <t>M2400-PANELS</t>
+  </si>
+  <si>
+    <t>SYSTIMAX M2400 Series Modular Panels, 24 ports, for Cat 5E, 6, and 6A Jacks</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760258144</t>
+  </si>
+  <si>
+    <t>760258144</t>
+  </si>
+  <si>
+    <t>CPP-6A-UDDM-SL-1U-48</t>
+  </si>
+  <si>
+    <t>Variant of DDM-SL-PANELS</t>
+  </si>
+  <si>
+    <t>Unshielded Discrete Distribution Module Panel, Cat 6A, SL, 1U, 48 port, Black</t>
+  </si>
+  <si>
+    <t>NA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760117366</t>
+  </si>
+  <si>
+    <t>760117366</t>
+  </si>
+  <si>
+    <t>360-PM-GS3-2U-48</t>
+  </si>
+  <si>
+    <t>Variant of 360-DM-PANELS</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® PATCHMAX® GS3 Category 6 U/UTP Patch Panel, 2U,  48 port, silver</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® | PATCHMAX® | SYSTIMAX 360™</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760117382</t>
+  </si>
+  <si>
+    <t>760117382</t>
+  </si>
+  <si>
+    <t>360-PM-GS3-DM12</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® PATCHMAX® Unshielded Distribution Module Cat6, 12 port, Gray</t>
+  </si>
+  <si>
+    <t>Module</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760117408</t>
+  </si>
+  <si>
+    <t>760117408</t>
+  </si>
+  <si>
+    <t>360-PM-KIT-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ PATCHMAX® Panel Kit, 2U, 48 port</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760118323</t>
+  </si>
+  <si>
+    <t>760118323</t>
+  </si>
+  <si>
+    <t>M2400-1U</t>
+  </si>
+  <si>
+    <t>Variant of M2400-PANELS</t>
+  </si>
+  <si>
+    <t>M2400 1U Modular Panel, 24 port (MGS600 / MGS400 / MPS100 / UNJ10GT / UNJ600T / UNJ10G / UNJ600 / UNJ500), Black</t>
+  </si>
+  <si>
+    <t>M Series</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760118331</t>
+  </si>
+  <si>
+    <t>760118331</t>
+  </si>
+  <si>
+    <t>M2400A-1U-PS</t>
+  </si>
+  <si>
+    <t>M2400 1U Angled Modular Panel, 24 port (MPS100 / UNJ10G / UNJ600 / UNJ600T / UNJ500), Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760258278</t>
+  </si>
+  <si>
+    <t>760258278</t>
+  </si>
+  <si>
+    <t>Variant of CPP-DM-PANELS</t>
+  </si>
+  <si>
+    <t>DIN RAIL BOX, EMPTY, BLACK</t>
+  </si>
+  <si>
+    <t>Box</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760258279</t>
+  </si>
+  <si>
+    <t>760258279</t>
+  </si>
+  <si>
+    <t>CPP-SDDM-SL-DR</t>
+  </si>
+  <si>
+    <t>Shielded Discrete Distribution Module, SL, Din Rail, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760259403</t>
+  </si>
+  <si>
+    <t>760259403</t>
+  </si>
+  <si>
+    <t>CPPA-6A-UDDM-SL-1U-48</t>
+  </si>
+  <si>
+    <t>70191015-00</t>
+  </si>
+  <si>
+    <t>7019 1 015-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Comprotect Overvoltage Plug, 2/1, CP NTP DA180A1</t>
+  </si>
+  <si>
+    <t>LSA-PLUS®</t>
+  </si>
+  <si>
+    <t>Overvoltage plug</t>
+  </si>
+  <si>
+    <t>70042001-01</t>
+  </si>
+  <si>
+    <t>7004 2 001-01</t>
+  </si>
+  <si>
+    <t>Variant of LSA-PLUS-MODULES</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Disconnection Module, cat 3, 10-pair, white, 8 box/carton</t>
+  </si>
+  <si>
+    <t>LSA-PLUS Series 2</t>
+  </si>
+  <si>
+    <t>Disconnection module</t>
+  </si>
+  <si>
+    <t>70042002-01</t>
+  </si>
+  <si>
+    <t>7004 2 002-01</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Disconnection Module, cat 3, 10-pair, white, 5 box/carton</t>
+  </si>
+  <si>
+    <t>70191215-00</t>
+  </si>
+  <si>
+    <t>7019 1 215-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Comprotect Overvoltage Plug, 2/1, CP HDP DA180A1</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760001677</t>
+  </si>
+  <si>
+    <t>760001677</t>
+  </si>
+  <si>
+    <t>PMGS3-3U</t>
+  </si>
+  <si>
+    <t>Variant of PATCHMAX-PANELS</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® PATCHMAX® GS3 Category 6 U/UTP 3U Panel Kit</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® | PATCHMAX®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760165191</t>
+  </si>
+  <si>
+    <t>760165191</t>
+  </si>
+  <si>
+    <t>360-1100-E-BB</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ 1100 Evolve Blank Bezel</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™</t>
+  </si>
+  <si>
+    <t>Bezel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760175877</t>
+  </si>
+  <si>
+    <t>760175877</t>
+  </si>
+  <si>
+    <t>360-1100-E-FB-4PK</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ 1100 EVOLVE G2 BEZEL (COOL GRAY)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180026</t>
+  </si>
+  <si>
+    <t>760180026</t>
+  </si>
+  <si>
+    <t>CPPA-5E-DM-1U-24</t>
+  </si>
+  <si>
+    <t>Unshielded Angled Distribution Module Panel, Cat 5e, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180034</t>
+  </si>
+  <si>
+    <t>760180034</t>
+  </si>
+  <si>
+    <t>CPPA-5E-DM-2U-48</t>
+  </si>
+  <si>
+    <t>Unshielded Angled Distribution Module Panel, Cat 5e, 2U, 48 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180042</t>
+  </si>
+  <si>
+    <t>760180042</t>
+  </si>
+  <si>
+    <t>UNP-6-DM-1U-24</t>
+  </si>
+  <si>
+    <t>Unshielded Distribution Module Panel, Cat 6, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>Uniprise®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180059</t>
+  </si>
+  <si>
+    <t>760180059</t>
+  </si>
+  <si>
+    <t>UNP-6-DM-2U-48</t>
+  </si>
+  <si>
+    <t>Unshielded Distribution Module Panel, Cat 6, 2U, 48 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180075</t>
+  </si>
+  <si>
+    <t>760180075</t>
+  </si>
+  <si>
+    <t>UNPA-6-DM-2U-48</t>
+  </si>
+  <si>
+    <t>Unshielded Angled Distribution Module Panel, Cat 6, 2U, 48 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180000</t>
+  </si>
+  <si>
+    <t>760180000</t>
+  </si>
+  <si>
+    <t>CPP-5E-DM-1U-24</t>
+  </si>
+  <si>
+    <t>Unshielded Distribution Module Panel, Cat 5e, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760183079</t>
+  </si>
+  <si>
+    <t>760183079</t>
+  </si>
+  <si>
+    <t>CPPW-6-DM-12</t>
+  </si>
+  <si>
+    <t>Unshielded Distribution Module Wall Mount Panel, Cat 6, 12 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760182915</t>
+  </si>
+  <si>
+    <t>760182915</t>
+  </si>
+  <si>
+    <t>1100-U-PS-48</t>
+  </si>
+  <si>
+    <t>Variant of 1100-DM-PANELS</t>
+  </si>
+  <si>
+    <t>1100 Universal PS Panel 48 Port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760253194</t>
+  </si>
+  <si>
+    <t>760253194</t>
+  </si>
+  <si>
+    <t>M4800-G2-DDM-5</t>
+  </si>
+  <si>
+    <t>M4800 DDM for G2-modules, Black (5 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760253195</t>
+  </si>
+  <si>
+    <t>760253195</t>
+  </si>
+  <si>
+    <t>M4800 LCD-Adapter-24</t>
+  </si>
+  <si>
+    <t>M4800 LC-Duplex Adapter, Black (24 ea/pkg)</t>
+  </si>
+  <si>
+    <t>Adapter kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760251248</t>
+  </si>
+  <si>
+    <t>760251248</t>
+  </si>
+  <si>
+    <t>360-IPR-SMOD-1U-24</t>
+  </si>
+  <si>
+    <t>Variant of 360-MOD-PANELS</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Shielded Modular Panel, Empty, 1U, 24 port, Silver</t>
+  </si>
+  <si>
+    <t>Copper patch panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760251247</t>
+  </si>
+  <si>
+    <t>760251247</t>
+  </si>
+  <si>
+    <t>360-IPR-SMOD-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Shielded Modular Panel, Empty, 2U, 48 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760251246</t>
+  </si>
+  <si>
+    <t>760251246</t>
+  </si>
+  <si>
+    <t>360-IPR-SMOD-A-1U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Shielded Angled Modular Panel, Empty, 1U, 24 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760249308</t>
+  </si>
+  <si>
+    <t>760249308</t>
+  </si>
+  <si>
+    <t>CPP-IP-6A-STP-1U-24</t>
+  </si>
+  <si>
+    <t>Variant of 360-IP-PANELS</t>
+  </si>
+  <si>
+    <t>CommScope® imVision® STP Cat 6A Modular Panel, 24 port</t>
+  </si>
+  <si>
+    <t>imVision®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760249310</t>
+  </si>
+  <si>
+    <t>760249310</t>
+  </si>
+  <si>
+    <t>CPPA-IP-6A-STP-1U-24</t>
+  </si>
+  <si>
+    <t>CommScope® imVision® STP Cat 6A Modular Angled Panel, 24 port</t>
+  </si>
+  <si>
+    <t>CPP-MODULAR-PANELS</t>
+  </si>
+  <si>
+    <t>CPP Modular Panels</t>
+  </si>
+  <si>
+    <t>LSA-70142250-00</t>
+  </si>
+  <si>
+    <t>LSA-7014 2 250-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® HD180 10-pair Disconnection Module for PROFIL mounting</t>
+  </si>
+  <si>
+    <t>LSA-PLUS HD180</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760246228</t>
+  </si>
+  <si>
+    <t>760246228</t>
+  </si>
+  <si>
+    <t>M4800-1U</t>
+  </si>
+  <si>
+    <t>Variant of M4800-PANELS</t>
+  </si>
+  <si>
+    <t>M4800 1U Modular Panel, 48 port (UNJ10G / UNJ600 / UNJ500), Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760246320</t>
+  </si>
+  <si>
+    <t>760246320</t>
+  </si>
+  <si>
+    <t>M4800A-1U</t>
+  </si>
+  <si>
+    <t>M4800 1U Angled Modular Panel, 48 port (UNJ10G / UNJ600 / UNJ500), Black</t>
+  </si>
+  <si>
+    <t>9-60481007-04</t>
+  </si>
+  <si>
+    <t>9-6048 1 007-04</t>
+  </si>
+  <si>
+    <t>Variant of LSA-PLUS-PCB-BLOCKS</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Module 4/4</t>
+  </si>
+  <si>
+    <t>LSA-PLUS</t>
+  </si>
+  <si>
+    <t>Connection module</t>
+  </si>
+  <si>
+    <t>9-60481007-06</t>
+  </si>
+  <si>
+    <t>9-6048 1 007-06</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Module 4/6</t>
+  </si>
+  <si>
+    <t>9-60481090-00</t>
+  </si>
+  <si>
+    <t>9-6048 1 090-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Plus Module 4/4</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760254673</t>
+  </si>
+  <si>
+    <t>760254673</t>
+  </si>
+  <si>
+    <t>CPP-UMOD-KJ-1U-24</t>
+  </si>
+  <si>
+    <t>Variant of CPP-MODULAR-PANELS</t>
+  </si>
+  <si>
+    <t>Unshielded Modular Panel, Keystone, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>KJ Series</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760254923</t>
+  </si>
+  <si>
+    <t>760254923</t>
+  </si>
+  <si>
+    <t>CPPA-SMOD-KJ-1U-24</t>
+  </si>
+  <si>
+    <t>Shielded Angled Modular Panel, Keystone, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>KJX Series</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760253420</t>
+  </si>
+  <si>
+    <t>760253420</t>
+  </si>
+  <si>
+    <t>CPP-SMOD-KJ-1U-24</t>
+  </si>
+  <si>
+    <t>Shielded Modular Panel, Keystone, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760253083</t>
+  </si>
+  <si>
+    <t>760253083</t>
+  </si>
+  <si>
+    <t>CPP-UCMM-3-KIT</t>
+  </si>
+  <si>
+    <t>Universal Cable Manager Mounting Kit- 3" (6 ea/pkg), Black</t>
+  </si>
+  <si>
+    <t>Cable management hardware</t>
+  </si>
+  <si>
+    <t>67173513-00</t>
+  </si>
+  <si>
+    <t>6717 3 513-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Overvoltage Arrestor, 3-pole, 260V-5A/5KA, BT14A</t>
+  </si>
+  <si>
+    <t>Earthing arrestor</t>
+  </si>
+  <si>
+    <t>67302003-00</t>
+  </si>
+  <si>
+    <t>6730 2 003-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Label Holder, PVC</t>
+  </si>
+  <si>
+    <t>Label holder</t>
+  </si>
+  <si>
+    <t>1427592-1</t>
+  </si>
+  <si>
+    <t>CPPR-QF-F-1U-E</t>
+  </si>
+  <si>
+    <t>Shielded Recessed Angled Panel Frame, UCP Quick-Fit, Foldable, 1U, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760256145</t>
+  </si>
+  <si>
+    <t>760256145</t>
+  </si>
+  <si>
+    <t>CPPW-6A-DM-12</t>
+  </si>
+  <si>
+    <t>Unshielded Distribution Module Wall Mount Panel, Cat 6A, 12 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760242562</t>
+  </si>
+  <si>
+    <t>760242562</t>
+  </si>
+  <si>
+    <t>CPP-6-UDDM-SL-1U-24</t>
+  </si>
+  <si>
+    <t>Unshielded Discrete Distribution Module Panel, Cat 6, SL, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760242564</t>
+  </si>
+  <si>
+    <t>760242564</t>
+  </si>
+  <si>
+    <t>CPPA-6A-SDDM-SL-1U-24</t>
+  </si>
+  <si>
+    <t>Shielded Angled  Discrete Distribution Module Panel, Cat 6A, SL, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760244168</t>
+  </si>
+  <si>
+    <t>760244168</t>
+  </si>
+  <si>
+    <t>CPPD-6A-DM-1U-24</t>
+  </si>
+  <si>
+    <t>Unshielded Dynamic Angled Distribution Module Panel, Cat 6A, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760244549</t>
+  </si>
+  <si>
+    <t>760244549</t>
+  </si>
+  <si>
+    <t>ULH Kit-DM</t>
+  </si>
+  <si>
+    <t>Universal Label Holder Kit – DM panels</t>
+  </si>
+  <si>
+    <t>CP-59091078-00</t>
+  </si>
+  <si>
+    <t>CP-5909 1 078-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Comprotect Overvoltage Plug, 2/1, CP OD180A1</t>
+  </si>
+  <si>
+    <t>CP-59091063-40</t>
+  </si>
+  <si>
+    <t>CP-5909 1 063-40</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Comprotect Overvoltage Plug, 2/1, CP GB180A1</t>
+  </si>
+  <si>
+    <t>CP-59091076-00</t>
+  </si>
+  <si>
+    <t>CP-5909 1 076-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Comprotect Overvoltage Plug, 2/1, CP I180A1</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760259244</t>
+  </si>
+  <si>
+    <t>760259244</t>
+  </si>
+  <si>
+    <t>360-IP-SMOD-1U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Intelligent Shielded Modular Panel, Empty, 1U, 24 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760260593</t>
+  </si>
+  <si>
+    <t>760260593</t>
+  </si>
+  <si>
+    <t>1100-SDDM-6A-DR</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 1100 GigaSHIELD X10D® Shielded Discrete Distribution Module Cat6A, 6 port, Din Rail, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760257024</t>
+  </si>
+  <si>
+    <t>760257024</t>
+  </si>
+  <si>
+    <t>CPPA-SDDM-SL-2U-48-WH</t>
+  </si>
+  <si>
+    <t>Shielded Angled Discrete Distribution Module Panel, SL, 2U, 48 port, White</t>
+  </si>
+  <si>
+    <t>SLX Series</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760262900</t>
+  </si>
+  <si>
+    <t>760262900</t>
+  </si>
+  <si>
+    <t>M4800A-1U-RCM</t>
+  </si>
+  <si>
+    <t>M4800 1U Angled Modular Panel, 48 port , incl RCM (MGS600 / MGS400 / MPS100 / UNJ10GT / UNJ600T / UNJ10G / UNJ600 / UNJ500), Black</t>
+  </si>
+  <si>
+    <t>2153437-2</t>
+  </si>
+  <si>
+    <t>CPP-SMOD-SL-1U-24-GY</t>
+  </si>
+  <si>
+    <t>Shielded Modular Panel, SL, 1U, 24 port, Gray</t>
+  </si>
+  <si>
+    <t>SL Series</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item107536823</t>
+  </si>
+  <si>
+    <t>107536823</t>
+  </si>
+  <si>
+    <t>L2300-WH ELECTRICAL WHITE-262</t>
+  </si>
+  <si>
+    <t>PATCHMAX® L2300 Icons, white</t>
+  </si>
+  <si>
+    <t>PATCHMAX®</t>
+  </si>
+  <si>
+    <t>Icon kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528423</t>
+  </si>
+  <si>
+    <t>108528423</t>
+  </si>
+  <si>
+    <t>110SG3-2688L</t>
+  </si>
+  <si>
+    <t>VisiPatch® 360 Wiring Block Label, slate</t>
+  </si>
+  <si>
+    <t>VisiPatch®</t>
+  </si>
+  <si>
+    <t>Label kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528464</t>
+  </si>
+  <si>
+    <t>108528464</t>
+  </si>
+  <si>
+    <t>110BG3-2688L</t>
+  </si>
+  <si>
+    <t>VisiPatch® 360 Wiring Block Label, blue</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528472</t>
+  </si>
+  <si>
+    <t>108528472</t>
+  </si>
+  <si>
+    <t>110KG3-2688L</t>
+  </si>
+  <si>
+    <t>VisiPatch® 360 Wiring Block Label, brown</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528597</t>
+  </si>
+  <si>
+    <t>108528597</t>
+  </si>
+  <si>
+    <t>110CG3-2688L</t>
+  </si>
+  <si>
+    <t>VisiPatch® 360 Wiring Block Label, orange</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528407</t>
+  </si>
+  <si>
+    <t>108528407</t>
+  </si>
+  <si>
+    <t>110YG3-2688L</t>
+  </si>
+  <si>
+    <t>VisiPatch® 360 Wiring Block Label, yellow</t>
+  </si>
+  <si>
+    <t>2111117-1</t>
+  </si>
+  <si>
+    <t>Unshielded Connectivity Module, SL,  UCP Quick-Fit, Black</t>
+  </si>
+  <si>
+    <t>UCP</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760150144</t>
+  </si>
+  <si>
+    <t>760150144</t>
+  </si>
+  <si>
+    <t>360-IPR-MFTP-E-HD6B-1U-24</t>
+  </si>
+  <si>
+    <t>Variant of 360-MFTP-PANELS</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED X10D® Evolve High Density Shielded Modular Panel, 24 port</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® | SYSTIMAX 360™</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760151183</t>
+  </si>
+  <si>
+    <t>760151183</t>
+  </si>
+  <si>
+    <t>360-IPR-1100-GS6-DM6</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED X10D® Unshielded Distribution Module Cat6A, 6 port, Gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151746</t>
+  </si>
+  <si>
+    <t>760151746</t>
+  </si>
+  <si>
+    <t>360-IPR-MFTPA-E-HD6B-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED X10D® Shielded Angled Modular Panel, 2U, 48 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151753</t>
+  </si>
+  <si>
+    <t>760151753</t>
+  </si>
+  <si>
+    <t>360-IPR-1100A-E-GS3-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® Unshielded Angled Panel Cat6, 2U, 48 port, Silver</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151779</t>
+  </si>
+  <si>
+    <t>760151779</t>
+  </si>
+  <si>
+    <t>360-IPR-1100A-E-GS6-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED X10D® Unshielded Angled Panel Cat6A, 2U, 48 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151498</t>
+  </si>
+  <si>
+    <t>760151498</t>
+  </si>
+  <si>
+    <t>360-IPR-MFTP-E-HD6B-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED X10D® Shielded Modular Panel, 2U, 48 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760152793</t>
+  </si>
+  <si>
+    <t>760152793</t>
+  </si>
+  <si>
+    <t>360-A-E-KIT-2U</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED X10D® and GigaSPEED XL® Unshielded Angled Panel Kit, 1U, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760152546</t>
+  </si>
+  <si>
+    <t>760152546</t>
+  </si>
+  <si>
+    <t>360-E-C-2U</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Evolve Panel Front Cover 2U</t>
+  </si>
+  <si>
+    <t>Cover</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760152561</t>
+  </si>
+  <si>
+    <t>760152561</t>
+  </si>
+  <si>
+    <t>360-IPR-1100-E-GS3-1U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® Unshielded Panel Cat6, 1U, 24 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760152785</t>
+  </si>
+  <si>
+    <t>760152785</t>
+  </si>
+  <si>
+    <t>360-A-E-KIT-1U</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760155739</t>
+  </si>
+  <si>
+    <t>760155739</t>
+  </si>
+  <si>
+    <t>360-E-KIT-1U</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED X10D® and GigaSPEED XL® Unshielded Panel Kit, 1U, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760155747</t>
+  </si>
+  <si>
+    <t>760155747</t>
+  </si>
+  <si>
+    <t>360-E-KIT-2U</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760182923</t>
+  </si>
+  <si>
+    <t>760182923</t>
+  </si>
+  <si>
+    <t>1100A-U-PS-24</t>
+  </si>
+  <si>
+    <t>1100 Angled Universal PS Panel 24 Port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760182931</t>
+  </si>
+  <si>
+    <t>760182931</t>
+  </si>
+  <si>
+    <t>1100A-U-PS-48</t>
+  </si>
+  <si>
+    <t>1100 Angled Universal PS Panel 48 Port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760183244</t>
+  </si>
+  <si>
+    <t>760183244</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360-1100 PLS-US LTR</t>
+  </si>
+  <si>
+    <t>SYSTIMAX  360™ Evolve - 360™ PATCHMAX® - 1100 Panel Label Sheet US LTR</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760184507</t>
+  </si>
+  <si>
+    <t>760184507</t>
+  </si>
+  <si>
+    <t>FLEXIMAX</t>
+  </si>
+  <si>
+    <t>Unshielded Modular Panel, M-series, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760187179</t>
+  </si>
+  <si>
+    <t>760187179</t>
+  </si>
+  <si>
+    <t>360-E-MOD-B-KIT</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Evolve M Series Bezel, 4 Package</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760187203</t>
+  </si>
+  <si>
+    <t>760187203</t>
+  </si>
+  <si>
+    <t>360-E-ANG-MOD-1U-24</t>
+  </si>
+  <si>
+    <t>Variant of 360-MOD-M-PANELS</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Evolve 24-port angled panel, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760187286</t>
+  </si>
+  <si>
+    <t>760187286</t>
+  </si>
+  <si>
+    <t>MOD-M PLS- A4</t>
+  </si>
+  <si>
+    <t>Modular M-Series Panel Label Sheet A4</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760193409</t>
+  </si>
+  <si>
+    <t>760193409</t>
+  </si>
+  <si>
+    <t>M4800 Blank Kit</t>
+  </si>
+  <si>
+    <t>M4800 Blank Kit, Black (50 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760198747</t>
+  </si>
+  <si>
+    <t>760198747</t>
+  </si>
+  <si>
+    <t>360-iP-UP-KIT-E-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® Upgrade Kit, Evolve, 24 port, 10 pack</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ | iPatch®</t>
+  </si>
+  <si>
+    <t>Upgrade kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760198754</t>
+  </si>
+  <si>
+    <t>760198754</t>
+  </si>
+  <si>
+    <t>360-iP-UP-KIT-E+PMAX-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® Upgrade Kit, Evolve and PATCHMAX® Panel, 48 port, 5 pack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201186</t>
+  </si>
+  <si>
+    <t>760201186</t>
+  </si>
+  <si>
+    <t>360-iP-MFTP-E-HD6B-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® Evolve High Density F/UTP Modular Panel, 48 port</t>
+  </si>
+  <si>
+    <t>iPatch® | SYSTIMAX 360™</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760199588</t>
+  </si>
+  <si>
+    <t>760199588</t>
+  </si>
+  <si>
+    <t>E Label Holder Kit</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Evolve Label Holder Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760157628</t>
+  </si>
+  <si>
+    <t>760157628</t>
+  </si>
+  <si>
+    <t>360-E-RCM-BM</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Evolve Rear Cable Management, panel mount</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760162818</t>
+  </si>
+  <si>
+    <t>760162818</t>
+  </si>
+  <si>
+    <t>UNP-6A-DM-2U-48</t>
+  </si>
+  <si>
+    <t>Unshielded Distribution Module Panel, Cat 6A, 2U, 48 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760162826</t>
+  </si>
+  <si>
+    <t>760162826</t>
+  </si>
+  <si>
+    <t>UNPA-6A-DM-1U-24</t>
+  </si>
+  <si>
+    <t>Unshielded Angled Distribution Module Panel, Cat 6A, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item760049445</t>
+  </si>
+  <si>
+    <t>760049445</t>
+  </si>
+  <si>
+    <t>VP360-4U-32P</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 4U Patch Panel Kit (Kit includes 2 assemblies as shown)</t>
+  </si>
+  <si>
+    <t>Back mount frame kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item760049452</t>
+  </si>
+  <si>
+    <t>760049452</t>
+  </si>
+  <si>
+    <t>VP360-12U-96P</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 12U Patch Panel Kit</t>
+  </si>
+  <si>
+    <t>60891810-00</t>
+  </si>
+  <si>
+    <t>6089 1 810-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Disconnection Module, unshielded, 10-pair</t>
+  </si>
+  <si>
+    <t>60891015-01</t>
+  </si>
+  <si>
+    <t>6089 1 015-01</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Label Holder, 102.62 mm width, clear</t>
+  </si>
+  <si>
+    <t>60892015-01</t>
+  </si>
+  <si>
+    <t>6089 2 015-01</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Hinged label holder, 10 pair</t>
+  </si>
+  <si>
+    <t>60892017-00</t>
+  </si>
+  <si>
+    <t>6089 2 017-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Earth Module, 38-pair, red, with earth wire</t>
+  </si>
+  <si>
+    <t>Earth module</t>
+  </si>
+  <si>
+    <t>60891120-02</t>
+  </si>
+  <si>
+    <t>6089 1 120-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Module, unshielded, 2/10, 10-pair, PROFIL mounting</t>
+  </si>
+  <si>
+    <t>60481080-00</t>
+  </si>
+  <si>
+    <t>6048 1 080-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Plus Module 8/8</t>
+  </si>
+  <si>
+    <t>60891121-02</t>
+  </si>
+  <si>
+    <t>6089 1 121-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Series 2 Disconnection Module, 10-pair, PROFIL mounting</t>
+  </si>
+  <si>
+    <t>60361102-00</t>
+  </si>
+  <si>
+    <t>6036 1 102-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Disconnection Module 2/8, cat 3</t>
+  </si>
+  <si>
+    <t>60922012-02</t>
+  </si>
+  <si>
+    <t>6092 2 012-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Label holder, 15 mm</t>
+  </si>
+  <si>
+    <t>60362005-00</t>
+  </si>
+  <si>
+    <t>6036 2 005-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Label Holder, 83.30 mm width, clear</t>
+  </si>
+  <si>
+    <t>60892023-08</t>
+  </si>
+  <si>
+    <t>6089 2 023-08</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Overvoltage Arrestor Magazine, 10-pair, loaded, 5kA, 230V</t>
+  </si>
+  <si>
+    <t>Overvoltage magazine</t>
+  </si>
+  <si>
+    <t>60481180-00</t>
+  </si>
+  <si>
+    <t>6048 1 180-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Module 8/8</t>
+  </si>
+  <si>
+    <t>64502155-01</t>
+  </si>
+  <si>
+    <t>6450 2 155-01</t>
+  </si>
+  <si>
+    <t>HighBand®  Wall Mount Frame, 528 mm high</t>
+  </si>
+  <si>
+    <t>Highband®</t>
+  </si>
+  <si>
+    <t>HighBand®</t>
+  </si>
+  <si>
+    <t>64512076-00</t>
+  </si>
+  <si>
+    <t>6451 2 076-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Plug Set, 2 pole</t>
+  </si>
+  <si>
+    <t>Plug set</t>
+  </si>
+  <si>
+    <t>64502178-00</t>
+  </si>
+  <si>
+    <t>6450 2 178-00</t>
+  </si>
+  <si>
+    <t>Variant of HIGHBAND-PANELS</t>
+  </si>
+  <si>
+    <t>HighBand® Recessed Frame Rack Mount Kit, 12-way, 300 pair</t>
+  </si>
+  <si>
+    <t>Module patch panel</t>
+  </si>
+  <si>
+    <t>64502006-00</t>
+  </si>
+  <si>
+    <t>6450 2 006-00</t>
+  </si>
+  <si>
+    <t>HighBand® Backmount Frame, 19 in, 15-way, 3 RU, recessed</t>
+  </si>
+  <si>
+    <t>64622094-00</t>
+  </si>
+  <si>
+    <t>6462 2 094-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® PROFIL Label Holder, 15 mm</t>
+  </si>
+  <si>
+    <t>64622095-00</t>
+  </si>
+  <si>
+    <t>6462 2 095-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Overvoltage Arrestor Magazine, PROFIL, 10-pair, unloaded</t>
+  </si>
+  <si>
+    <t>64601042-00</t>
+  </si>
+  <si>
+    <t>6460 1 042-00</t>
+  </si>
+  <si>
+    <t>HighBand® LSA-Plus® PROFIL Jumperable Frame, 11-way, box of 1</t>
+  </si>
+  <si>
+    <t>64552042-00</t>
+  </si>
+  <si>
+    <t>6455 2 042-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Earthing PROFIL Earth Strap</t>
+  </si>
+  <si>
+    <t>Hardware kit</t>
+  </si>
+  <si>
+    <t>64623010-03</t>
+  </si>
+  <si>
+    <t>6462 3 010-03</t>
+  </si>
+  <si>
+    <t>Record Book Cable Distribution</t>
+  </si>
+  <si>
+    <t>Record book</t>
+  </si>
+  <si>
+    <t>64622068-00</t>
+  </si>
+  <si>
+    <t>6462 2 068-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Conversion Link Block Kit</t>
+  </si>
+  <si>
+    <t>64682048-10</t>
+  </si>
+  <si>
+    <t>6468 2 048-10</t>
+  </si>
+  <si>
+    <t>HighBand® PROFIL® Earth Module, green/yellow, 10-pair</t>
+  </si>
+  <si>
+    <t>Highband</t>
+  </si>
+  <si>
+    <t>64685700-10</t>
+  </si>
+  <si>
+    <t>6468 5 700-10</t>
+  </si>
+  <si>
+    <t>HighBand® Disconnection Module Kit, 20-pair, category 6A</t>
+  </si>
+  <si>
+    <t>64685043-10</t>
+  </si>
+  <si>
+    <t>6468 5 043-10</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Disconnection Module, cat 3, 2/10, PROFIL mounting</t>
+  </si>
+  <si>
+    <t>64685060-08</t>
+  </si>
+  <si>
+    <t>6468 5 060-08</t>
+  </si>
+  <si>
+    <t>HighBand® Ultim8 Disconnection Module, 8-pair, with jumper rings, category 6</t>
+  </si>
+  <si>
+    <t>64685044-10</t>
+  </si>
+  <si>
+    <t>6468 5 044-10</t>
+  </si>
+  <si>
+    <t>HighBand® PROFIL® Series 2 Connect Module, 10-pair, white</t>
+  </si>
+  <si>
+    <t>64685050-10</t>
+  </si>
+  <si>
+    <t>6468 5 050-10</t>
+  </si>
+  <si>
+    <t>HighBand® PROFIL® Disconnect Module Interface, with jumper rings, white</t>
+  </si>
+  <si>
+    <t>64685080-00</t>
+  </si>
+  <si>
+    <t>6468 5 080-00</t>
+  </si>
+  <si>
+    <t>HighBand® Switching Module, with jumper rings, 16-pair, ivory</t>
+  </si>
+  <si>
+    <t>Switching module</t>
+  </si>
+  <si>
+    <t>64685081-00</t>
+  </si>
+  <si>
+    <t>6468 5 081-00</t>
+  </si>
+  <si>
+    <t>HighBand® Switching Module, with jumper rings, 20-pair, ivory</t>
+  </si>
+  <si>
+    <t>558840-1</t>
+  </si>
+  <si>
+    <t>110Connect XC System Cross-Connect Wiring Block Assembly, 110 punchdown, 100-pair</t>
+  </si>
+  <si>
+    <t>NETCONNECT®</t>
+  </si>
+  <si>
+    <t>110 Series</t>
+  </si>
+  <si>
+    <t>Wiring block</t>
+  </si>
+  <si>
+    <t>558842-1</t>
+  </si>
+  <si>
+    <t>110Connect XC System Cross-Connect Wiring Block with Legs, 100-pair, Category 5e, .110 punch down</t>
+  </si>
+  <si>
+    <t>558635-1</t>
+  </si>
+  <si>
+    <t>110Connect XC System Category 5e Rack Mount Panel Assembly, 1U, xc wiring block, 100 pair, black</t>
+  </si>
+  <si>
+    <t>Panel assembly</t>
+  </si>
+  <si>
+    <t>558637-1</t>
+  </si>
+  <si>
+    <t>110Connect XC System Category 5e Rack Mount Panel Assembly, 2U, xc wiring block, 200 pair, ivory</t>
+  </si>
+  <si>
+    <t>558839-1</t>
+  </si>
+  <si>
+    <t>110Connect XC System Cross-Connect Wiring Block Assembly, 110 punchdown, 50-pair</t>
+  </si>
+  <si>
+    <t>569434-1</t>
+  </si>
+  <si>
+    <t>110Connect XC System Copper Wiring Block Kit, UTP term. blocks, 50-pair, 5-pair connecting blocks</t>
+  </si>
+  <si>
+    <t>569446-1</t>
+  </si>
+  <si>
+    <t>110Connect XC System Copper Wiring Block Kit, UTP term., 300-pair, 5-pair connecting blocks</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060269</t>
+  </si>
+  <si>
+    <t>760060269</t>
+  </si>
+  <si>
+    <t>VP360-12U-Door-10</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 12U Door, 10 In.</t>
+  </si>
+  <si>
+    <t>Door</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item760060285</t>
+  </si>
+  <si>
+    <t>760060285</t>
+  </si>
+  <si>
+    <t>VP360-12U-10VTCM</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 12U Vertical Trough Cable Management Kit e/w door, 10 In.</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060301</t>
+  </si>
+  <si>
+    <t>760060301</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Kit-27</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Cable Management Kit, 27 In.</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060335</t>
+  </si>
+  <si>
+    <t>760060335</t>
+  </si>
+  <si>
+    <t>VP360-CBF-SK</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Cable Bundle Fastener Kit, small</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060863</t>
+  </si>
+  <si>
+    <t>760060863</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Kit-29</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Cable Management Kit, 29 In.</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060871</t>
+  </si>
+  <si>
+    <t>760060871</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Kit-37</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Cable Management Kit, 37 In.</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760065763</t>
+  </si>
+  <si>
+    <t>760065763</t>
+  </si>
+  <si>
+    <t>PM GS3-DM</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® PATCHMAX® GS3 Category 6 U/UTP Distribution Module</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760073866</t>
+  </si>
+  <si>
+    <t>760073866</t>
+  </si>
+  <si>
+    <t>iP-M4200i-24</t>
+  </si>
+  <si>
+    <t>iPatch® M4200i 24 Port UTP Intelligent Universal Modular Panel without Modules</t>
+  </si>
+  <si>
+    <t>iPatch® | imVision®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760080630</t>
+  </si>
+  <si>
+    <t>760080630</t>
+  </si>
+  <si>
+    <t>VP360-SIDEPNL</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Side Panel Kit</t>
+  </si>
+  <si>
+    <t>Side panel kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202564</t>
+  </si>
+  <si>
+    <t>760202564</t>
+  </si>
+  <si>
+    <t>360-iP-MFTPA-E-HD6B-1U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® Evolve High Density F/UTP Angled Modular Panel, 24 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201236</t>
+  </si>
+  <si>
+    <t>760201236</t>
+  </si>
+  <si>
+    <t>360-iP-PMAX-GS6-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® PATCHMAX GS6 U/UTP Patch Panel, 48 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202580</t>
+  </si>
+  <si>
+    <t>760202580</t>
+  </si>
+  <si>
+    <t>360-iP-MFTPA-E-HD6B-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® Evolve High Density F/UTP Angled Modular Panel, 48 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201244</t>
+  </si>
+  <si>
+    <t>760201244</t>
+  </si>
+  <si>
+    <t>360-iP-PMAX-GS3-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® PATCHMAX® GS3 Panel, 24 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202598</t>
+  </si>
+  <si>
+    <t>760202598</t>
+  </si>
+  <si>
+    <t>360-iP-1100A-E-1U-BLANK</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® 1100 Angled Evolve Panel, 24 port without modules</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201269</t>
+  </si>
+  <si>
+    <t>760201269</t>
+  </si>
+  <si>
+    <t>360-iP-PMAX-GS6-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® PATCHMAX GS6 U/UTP Patch Panel, 24 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202531</t>
+  </si>
+  <si>
+    <t>760202531</t>
+  </si>
+  <si>
+    <t>360-iP-1100A-E-GS3-1U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® 1100GS3 Evolve U/UTP Angled Patch Panel, 24 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202549</t>
+  </si>
+  <si>
+    <t>760202549</t>
+  </si>
+  <si>
+    <t>360-iP-1100A-E-GS3-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® 1100GS3 Evolve U/UTP Angled Patch Panel, 48 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201111</t>
+  </si>
+  <si>
+    <t>760201111</t>
+  </si>
+  <si>
+    <t>360-iP-1100-E-GS3-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® 1100GS3 Evolve U/UTP Patch Panel, 48 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202622</t>
+  </si>
+  <si>
+    <t>760202622</t>
+  </si>
+  <si>
+    <t>360-iP-MFTPA-E-2U-BLANK</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® FTP Angled Evolve Panel, 48 port without jacks</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201129</t>
+  </si>
+  <si>
+    <t>760201129</t>
+  </si>
+  <si>
+    <t>360-iP-1100-E-GS6-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® 1100GS6 Evolve U/UTP Patch Panel, 48 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201137</t>
+  </si>
+  <si>
+    <t>760201137</t>
+  </si>
+  <si>
+    <t>360-iP-1100-E-GS3-1U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® 1100GS3 Evolve U/UTP Patch Panel, 24 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206896</t>
+  </si>
+  <si>
+    <t>760206896</t>
+  </si>
+  <si>
+    <t>1100-U-GS3-KIT-1U</t>
+  </si>
+  <si>
+    <t>1100 GS3 PANEL KIT - 1U</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206904</t>
+  </si>
+  <si>
+    <t>760206904</t>
+  </si>
+  <si>
+    <t>1100-U-GS3-KIT-2U</t>
+  </si>
+  <si>
+    <t>1100 GS3 PANEL KIT - 2U</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201178</t>
+  </si>
+  <si>
+    <t>760201178</t>
+  </si>
+  <si>
+    <t>360-iP-MFTP-E-HD6B-1U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® Evolve High Density F/UTP Modular Panel, 24 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206821</t>
+  </si>
+  <si>
+    <t>760206821</t>
+  </si>
+  <si>
+    <t>1100A-U-GS3-48</t>
+  </si>
+  <si>
+    <t>1100 ANGLED GS3 PANEL - 48 PORT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206946</t>
+  </si>
+  <si>
+    <t>760206946</t>
+  </si>
+  <si>
+    <t>1100-U-GS6-KIT-1U</t>
+  </si>
+  <si>
+    <t>1100 GS6 PANEL KIT - 1U</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760205278</t>
+  </si>
+  <si>
+    <t>760205278</t>
+  </si>
+  <si>
+    <t>PM-PS-48</t>
+  </si>
+  <si>
+    <t>PatchMAX PowerSUM 48 Port Panel</t>
+  </si>
+  <si>
+    <t>PowerSUM | iPatch®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206953</t>
+  </si>
+  <si>
+    <t>760206953</t>
+  </si>
+  <si>
+    <t>1100-U-GS6-KIT-2U</t>
+  </si>
+  <si>
+    <t>1100 GS6 PANEL KIT - 2U</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206847</t>
+  </si>
+  <si>
+    <t>760206847</t>
+  </si>
+  <si>
+    <t>1100-U-GS6-48</t>
+  </si>
+  <si>
+    <t>1100 GS6 PANEL - 48 PORT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206961</t>
+  </si>
+  <si>
+    <t>760206961</t>
+  </si>
+  <si>
+    <t>1100A-U-GS6-KIT-1U</t>
+  </si>
+  <si>
+    <t>1100 ANGLED GS6 PANEL KIT - 1U</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206979</t>
+  </si>
+  <si>
+    <t>760206979</t>
+  </si>
+  <si>
+    <t>1100A-U-GS6-KIT-2U</t>
+  </si>
+  <si>
+    <t>1100 ANGLED GS6 PANEL KIT - 2U</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206854</t>
+  </si>
+  <si>
+    <t>760206854</t>
+  </si>
+  <si>
+    <t>1100A-U-GS6-24</t>
+  </si>
+  <si>
+    <t>1100 ANGLED GS6 PANEL - 24 PORT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760210161</t>
+  </si>
+  <si>
+    <t>760210161</t>
+  </si>
+  <si>
+    <t>CPPA-CPANEL-M</t>
+  </si>
+  <si>
+    <t>Angled Panel Cover for  M2400/M4800, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760206987</t>
+  </si>
+  <si>
+    <t>760206987</t>
+  </si>
+  <si>
+    <t>1100-U-GS6-DM6</t>
+  </si>
+  <si>
+    <t>1100 GS6 DISTRIBUTION MODULE - 6 PORT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760207282</t>
+  </si>
+  <si>
+    <t>760207282</t>
+  </si>
+  <si>
+    <t>CPP-UDDM-M-2U-48</t>
+  </si>
+  <si>
+    <t>Variant of DDM-M-PANELS</t>
+  </si>
+  <si>
+    <t>Unshielded Discrete Distribution Module Panel, M-series, 2U, 48 port, Black</t>
+  </si>
+  <si>
+    <t>1-1671603-4</t>
+  </si>
+  <si>
+    <t>Universal Connectivity Platform (UCP) Xtra-U Aerial Panel Holder Kit for FGS, mixed media, 4RU, galvanized</t>
+  </si>
+  <si>
+    <t>Panel holder kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item102689569</t>
+  </si>
+  <si>
+    <t>102689569</t>
+  </si>
+  <si>
+    <t>188B1</t>
+  </si>
+  <si>
+    <t>188B Backboard Without Legs</t>
+  </si>
+  <si>
+    <t>Backboard</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item104405113</t>
+  </si>
+  <si>
+    <t>104405113</t>
+  </si>
+  <si>
+    <t>188B2</t>
+  </si>
+  <si>
+    <t>188B Backboard With Legs</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760128207</t>
   </si>
   <si>
     <t>760128207</t>
   </si>
   <si>
     <t>360-PM-GS6-2U-48</t>
   </si>
   <si>
-    <t>Variant of 360-DM-PANELS</t>
-[...716 lines deleted...]
-    <t>LSA-PLUS® Connection Plus Module 4/4</t>
+    <t>SYSTIMAX 360™ GigaSPEED X10D® PATCHMAX® GS6 Unshielded Patch Panel, Cat6A, 48 port, Silver</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760241547</t>
   </si>
   <si>
     <t>760241547</t>
   </si>
   <si>
     <t>CPP-UDDM-KJ-2U-48</t>
   </si>
   <si>
     <t>Variant of DDM-KJ-PANELS</t>
   </si>
   <si>
     <t>Unshielded Discrete Distribution Module Panel, Keystone, 2U, 48 port, Black</t>
   </si>
   <si>
-    <t>KJ Series</t>
-[...97 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760238657</t>
   </si>
   <si>
     <t>760238657</t>
   </si>
   <si>
     <t>CPP-1U-E</t>
   </si>
   <si>
     <t>Unshielded  Panel Frame, 1U, Black</t>
   </si>
   <si>
     <t>Patch panel</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760239401</t>
   </si>
   <si>
     <t>760239401</t>
   </si>
   <si>
     <t>CPPR-QF-1U-E</t>
   </si>
   <si>
     <t>Shielded Recessed Angled Panel Frame, UCP Quick-Fit, 1U, Black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760206987</t>
-[...25 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item760236389</t>
   </si>
   <si>
     <t>760236389</t>
   </si>
   <si>
-    <t>VP360-12U-10VTCM</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760236390</t>
   </si>
   <si>
     <t>760236390</t>
   </si>
   <si>
-    <t>VP360-12U-Door-10</t>
-[...7 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237022</t>
   </si>
   <si>
     <t>760237022</t>
   </si>
   <si>
     <t>CPPR-5E-DM-1U-24</t>
   </si>
   <si>
     <t>Unshielded Recessed Angled Distribution Module Panel, Cat 5e, 1U, 24 port, Black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237032</t>
   </si>
   <si>
     <t>760237032</t>
   </si>
   <si>
     <t>NPP-6A-DM-1U-24</t>
   </si>
   <si>
     <t>Unshielded Distribution Module Panel, Cat 6A, 1U, 24 port, Black</t>
   </si>
   <si>
-    <t>NETCONNECT®</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237023</t>
   </si>
   <si>
     <t>760237023</t>
   </si>
   <si>
     <t>CPPR-5E-DM-2U-48</t>
   </si>
   <si>
     <t>Unshielded Recessed Angled Distribution Module Panel, Cat 5e, 2U, 48 port, Black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237033</t>
   </si>
   <si>
     <t>760237033</t>
   </si>
   <si>
     <t>NPP-6A-DM-2U-48</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237034</t>
   </si>
   <si>
     <t>760237034</t>
@@ -1177,1553 +2404,2093 @@
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237066</t>
   </si>
   <si>
     <t>760237066</t>
   </si>
   <si>
     <t>CPP-6A-SDDM-SL-1U-48</t>
   </si>
   <si>
     <t>Shielded Discrete Distribution Module Panel, Cat 6A, SL, 1U, 48 port, Black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237047</t>
   </si>
   <si>
     <t>760237047</t>
   </si>
   <si>
     <t>CPP-SDDM-SL-2U-48</t>
   </si>
   <si>
     <t>Shielded Discrete Distribution Module Panel, SL, 2U, 48 port, Black</t>
   </si>
   <si>
-    <t>SLX Series</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237060</t>
   </si>
   <si>
     <t>760237060</t>
   </si>
   <si>
     <t>CPP-6-UDDM-SL-1U-48</t>
   </si>
   <si>
     <t>Unshielded Discrete Distribution Module Panel, Cat 6, SL, 1U, 48 port, Black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237049</t>
   </si>
   <si>
     <t>760237049</t>
   </si>
   <si>
     <t>CPPA-SDDM-SL-2U-48</t>
   </si>
   <si>
     <t>Shielded Angled Discrete Distribution Module Panel, SL, 2U, 48 port, Black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237050</t>
   </si>
   <si>
     <t>760237050</t>
   </si>
   <si>
     <t>CPPR-SDDM-SL-1U-24</t>
   </si>
   <si>
     <t>Shielded Recessed Angled Discrete Distribution Module Panel, SL, 1U, 24 port, Black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760198747</t>
-[...613 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760102269</t>
   </si>
   <si>
     <t>760102269</t>
   </si>
   <si>
     <t>360-PM-GS3-DM6</t>
   </si>
   <si>
-    <t>SYSTIMAX 360™ GigaSPEED XL® PATCHMAX® GS3 Distribution Module, 6 port</t>
+    <t>SYSTIMAX 360™ GigaSPEED XL® PATCHMAX® Unshielded Distribution Module Cat6, 6 port, Gray</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760102251</t>
   </si>
   <si>
     <t>760102251</t>
   </si>
   <si>
     <t>360-PM-GS6-2U-24</t>
   </si>
   <si>
-    <t>SYSTIMAX 360™ GigaSPEED X10D® PATCHMAX® GS6 Category 6A U/UTP Patch Panel, 24 port</t>
+    <t>SYSTIMAX 360™ GigaSPEED X10D® PATCHMAX® GS6 Unshielded Patch Panel, Cat6A, 24 port, Silver</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760104307</t>
   </si>
   <si>
     <t>760104307</t>
   </si>
   <si>
     <t>M4800-1U-PS</t>
   </si>
   <si>
     <t>M4800 1U Modular Panel, 48 port  (MPS100 / UNJ10G / UNJ600 / UNJ600T / UNJ500 ), Black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760105437</t>
   </si>
   <si>
     <t>760105437</t>
   </si>
   <si>
     <t>MPS-CAP-WH-48</t>
   </si>
   <si>
     <t>MPS Cap Kit with Strain Relief, White (48 ea/pkg)</t>
   </si>
   <si>
     <t>GigaSPEED Xpress®</t>
   </si>
   <si>
     <t>Cap</t>
   </si>
   <si>
-    <t>1-1671603-4</t>
-[...103 lines deleted...]
-  <si>
     <t>1375367-1</t>
   </si>
   <si>
     <t>Module category 6 Consolidation Assembly</t>
   </si>
   <si>
-    <t>558840-1</t>
-[...274 lines deleted...]
-  <si>
     <t>9-60481080-01</t>
   </si>
   <si>
     <t>9-6048 1 080-01</t>
   </si>
   <si>
+    <t>360-MFTP-PANELS</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED X10D® Evolve High Density Shielded Panels</t>
+  </si>
+  <si>
     <t>LSA-PLUS-PCB-BLOCKS</t>
   </si>
   <si>
     <t>LSA-PLUS® Blocks for PCB mounting</t>
   </si>
   <si>
-    <t>M2400-PANELS</t>
-[...124 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760256545</t>
   </si>
   <si>
     <t>760256545</t>
   </si>
   <si>
     <t>CPPA-SDDM-SL-1U-24-WH</t>
   </si>
   <si>
     <t>Shielded Angled Discrete Distribution Module Panel, SL, 1U, 24 port, White</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760256544</t>
   </si>
   <si>
     <t>760256544</t>
   </si>
   <si>
     <t>CPP-SDDM-SL-1U-24-WH</t>
   </si>
   <si>
     <t>Shielded Discrete Distribution Module Panel, SL, 1U, 24 port, White</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760253420</t>
-[...22 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760256557</t>
   </si>
   <si>
     <t>760256557</t>
   </si>
   <si>
     <t>CPPW-E</t>
   </si>
   <si>
     <t>Unshielded Wall Mount Panel, 12 port, Black</t>
   </si>
   <si>
-    <t>1427592-1</t>
-[...86 lines deleted...]
-    <t>Record book</t>
+    <t>PATCHMAX-PANELS</t>
+  </si>
+  <si>
+    <t>SYSTIMAX PATCHMAX® Panels</t>
+  </si>
+  <si>
+    <t>DDM-KJ-PANELS</t>
+  </si>
+  <si>
+    <t>DDM Discrete Distribution Module KJ-Series Panels</t>
+  </si>
+  <si>
+    <t>CPP-DM-PANELS</t>
+  </si>
+  <si>
+    <t>CPP Distribution Module Panels</t>
+  </si>
+  <si>
+    <t>360-MOD-M-PANELS</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Evolve Module Panels</t>
+  </si>
+  <si>
+    <t>360-MOD-PANELS</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Discrete Distribution Module SL-Series Panels</t>
+  </si>
+  <si>
+    <t>1100-DM-PANELS</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 1100 Series Distribution Module Panels</t>
+  </si>
+  <si>
+    <t>LSA-PLUS-CABLE-HEADS</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Cable Heads for Frame mounting</t>
+  </si>
+  <si>
+    <t>Cable head</t>
+  </si>
+  <si>
+    <t>M4800-PANELS</t>
+  </si>
+  <si>
+    <t>SYSTIMAX M4800 Series Modular Panels, 48 ports, for Cat 5E, 6, and 6A Jacks</t>
+  </si>
+  <si>
+    <t>360-IP-PANELS</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® Series Panels</t>
+  </si>
+  <si>
+    <t>iPatch®</t>
+  </si>
+  <si>
+    <t>LSA-PLUS-MODULES</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Modules for Backmount  frame and Profil mounting</t>
+  </si>
+  <si>
+    <t>LSA-PLUS | LSA-PLUS HD180 | LSA-PLUS Series 2</t>
+  </si>
+  <si>
+    <t>Connection module | Disconnection module | Earth module | Protection magazine | Switching module</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760242560</t>
+  </si>
+  <si>
+    <t>760242560</t>
+  </si>
+  <si>
+    <t>CPP-6A-UDDM-SL-1U-24</t>
+  </si>
+  <si>
+    <t>Unshielded Discrete Distribution Module Panel, Cat 6A, SL, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760242561</t>
+  </si>
+  <si>
+    <t>760242561</t>
+  </si>
+  <si>
+    <t>CPPA-6A-UDDM-SL-1U-24</t>
+  </si>
+  <si>
+    <t>Unshielded Angled  Discrete Distribution Module Panel, Cat 6A, SL, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760242563</t>
+  </si>
+  <si>
+    <t>760242563</t>
+  </si>
+  <si>
+    <t>CPP-6A-SDDM-SL-1U-24</t>
+  </si>
+  <si>
+    <t>Shielded Discrete Distribution Module Panel, Cat 6A, SL, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760251245</t>
+  </si>
+  <si>
+    <t>760251245</t>
+  </si>
+  <si>
+    <t>360-IPR-SMOD-A-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Shielded Angled Modular Panel, Empty, 2U, 48 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760225540</t>
+  </si>
+  <si>
+    <t>760225540</t>
+  </si>
+  <si>
+    <t>360-iP-E-BB-BK</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch Evolve Blank bezel Kit (black)</t>
+  </si>
+  <si>
+    <t>9-60481007-08</t>
+  </si>
+  <si>
+    <t>9-6048 1 007-08</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Module 4/8</t>
+  </si>
+  <si>
+    <t>9-60481080-00</t>
+  </si>
+  <si>
+    <t>9-6048 1 080-00</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760253047</t>
+  </si>
+  <si>
+    <t>760253047</t>
+  </si>
+  <si>
+    <t>CPPA-UDDM-KJ-1U-24</t>
+  </si>
+  <si>
+    <t>Unshielded Angled Discrete Distribution Module Panel, Keystone, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760253048</t>
+  </si>
+  <si>
+    <t>760253048</t>
+  </si>
+  <si>
+    <t>CPPA-UDDM-KJ-2U-48</t>
+  </si>
+  <si>
+    <t>Unshielded Angled Discrete Distribution Module Panel, Keystone, 2U, 48 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760072389</t>
+  </si>
+  <si>
+    <t>760072389</t>
+  </si>
+  <si>
+    <t>PATCHMAX PLS-A4</t>
+  </si>
+  <si>
+    <t>SYSTIMAX PATCHMAX Panel Label Sheet A4</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760239338</t>
+  </si>
+  <si>
+    <t>760239338</t>
+  </si>
+  <si>
+    <t>MOD Label Kit</t>
+  </si>
+  <si>
+    <t>Modular M-Series Panel Label Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760256558</t>
+  </si>
+  <si>
+    <t>760256558</t>
+  </si>
+  <si>
+    <t>CPP-UDDM-M-KIT-4PK</t>
+  </si>
+  <si>
+    <t>Unshielded Discrete Distribution Module, M-series, (4 ea/pkg), Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760239707</t>
+  </si>
+  <si>
+    <t>760239707</t>
+  </si>
+  <si>
+    <t>360-1100-E-1U</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ 1100 Evolve 1U Empty Panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201202</t>
+  </si>
+  <si>
+    <t>760201202</t>
+  </si>
+  <si>
+    <t>360-iP-MFTP-E-2U-BLANK</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® FTP Evolve Modular Panel, 48 port without jacks</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201210</t>
+  </si>
+  <si>
+    <t>760201210</t>
+  </si>
+  <si>
+    <t>360-iP-PMAX-GS3-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® PATCHMAX® GS3 Panel, 48 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202572</t>
+  </si>
+  <si>
+    <t>760202572</t>
+  </si>
+  <si>
+    <t>360-iP-1100A-E-GS6-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® 1100GS6 Evolve U/UTP Angled Patch Panel, 48 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202606</t>
+  </si>
+  <si>
+    <t>760202606</t>
+  </si>
+  <si>
+    <t>360-iP-1100A-E-2U-BLANK</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® 1100 Angled Evolve Panel, 48 port without modules</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202614</t>
+  </si>
+  <si>
+    <t>760202614</t>
+  </si>
+  <si>
+    <t>360-iP-MFTPA-E-1U-BLANK</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® FTP Angled Evolve Panel, 24 port without jacks</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202556</t>
+  </si>
+  <si>
+    <t>760202556</t>
+  </si>
+  <si>
+    <t>360-iP-1100A-E-GS6-1U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® 1100GS6 Evolve U/UTP Angled Patch Panel, 24 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202630</t>
+  </si>
+  <si>
+    <t>760202630</t>
+  </si>
+  <si>
+    <t>360-iP-UP-KIT-AE-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® Upgrade Kit for Evolve Angled Panel, 24 Port, 10 pack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202648</t>
+  </si>
+  <si>
+    <t>760202648</t>
+  </si>
+  <si>
+    <t>360-iP-UP-KIT-AE-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® Upgrade Kit for Evolve Angled Panel, 48 Port, 5 pack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206862</t>
+  </si>
+  <si>
+    <t>760206862</t>
+  </si>
+  <si>
+    <t>1100A-U-GS6-48</t>
+  </si>
+  <si>
+    <t>1100 ANGLED GS6 PANEL - 48 PORT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201145</t>
+  </si>
+  <si>
+    <t>760201145</t>
+  </si>
+  <si>
+    <t>360-iP-1100-E-GS6-1U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® 1100GS6 Evolve U/UTP Patch Panel, 24 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201152</t>
+  </si>
+  <si>
+    <t>760201152</t>
+  </si>
+  <si>
+    <t>360-iP-1100-E-1U-BLANK</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® 1100 Evolve Panel, 24 port without modules</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206797</t>
+  </si>
+  <si>
+    <t>760206797</t>
+  </si>
+  <si>
+    <t>1100-U-GS3-24</t>
+  </si>
+  <si>
+    <t>1100 GS3 PANEL - 24 PORT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201160</t>
+  </si>
+  <si>
+    <t>760201160</t>
+  </si>
+  <si>
+    <t>360-iP-1100-E-2U-BLANK</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® 1100 Evolve Panel, 48 port without modules</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206805</t>
+  </si>
+  <si>
+    <t>760206805</t>
+  </si>
+  <si>
+    <t>1100-U-GS3-48</t>
+  </si>
+  <si>
+    <t>1100 GS3 PANEL - 48 PORT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760207290</t>
+  </si>
+  <si>
+    <t>760207290</t>
+  </si>
+  <si>
+    <t>CPPA-UDDM-M-1U-24</t>
+  </si>
+  <si>
+    <t>Unshielded Angled Discrete Distribution Module Panel, M-series, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760207308</t>
+  </si>
+  <si>
+    <t>760207308</t>
+  </si>
+  <si>
+    <t>CPPA-UDDM-M-2U-48</t>
+  </si>
+  <si>
+    <t>Unshielded Angled Discrete Distribution Module Panel, M-series, 2U, 48 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206912</t>
+  </si>
+  <si>
+    <t>760206912</t>
+  </si>
+  <si>
+    <t>1100A-U-GS3-KIT-1U</t>
+  </si>
+  <si>
+    <t>1100 ANGLED GS3 PANEL KIT - 1U</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206813</t>
+  </si>
+  <si>
+    <t>760206813</t>
+  </si>
+  <si>
+    <t>1100A-U-GS3-24</t>
+  </si>
+  <si>
+    <t>1100 ANGLED GS3 PANEL - 24 PORT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206920</t>
+  </si>
+  <si>
+    <t>760206920</t>
+  </si>
+  <si>
+    <t>1100A-U-GS3-KIT-2U</t>
+  </si>
+  <si>
+    <t>1100 ANGLED GS3 PANEL KIT - 2U</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760206938</t>
+  </si>
+  <si>
+    <t>760206938</t>
+  </si>
+  <si>
+    <t>1100-U-GS3-DM6</t>
+  </si>
+  <si>
+    <t>1100 GS3 DISTRIBUTION MODULE - 6 PORT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760205260</t>
+  </si>
+  <si>
+    <t>760205260</t>
+  </si>
+  <si>
+    <t>PM-PS-24</t>
+  </si>
+  <si>
+    <t>PatchMAX PowerSUM 24 Port Panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206839</t>
+  </si>
+  <si>
+    <t>760206839</t>
+  </si>
+  <si>
+    <t>1100-U-GS6-24</t>
+  </si>
+  <si>
+    <t>1100 GS6 PANEL - 24 PORT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760207274</t>
+  </si>
+  <si>
+    <t>760207274</t>
+  </si>
+  <si>
+    <t>CPP-UDDM-M-1U-24</t>
+  </si>
+  <si>
+    <t>Unshielded Discrete Distribution Module Panel, M-series, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>CP-59091082-01</t>
+  </si>
+  <si>
+    <t>CP-5909 1 082-01</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Comprotect Overvoltage Plug, 2/1, CP I70A2</t>
+  </si>
+  <si>
+    <t>CP-59091086-00</t>
+  </si>
+  <si>
+    <t>CP-5909 1 086-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Comprotect Overvoltage Plug, 2/1, CP OD270A1</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760253471</t>
+  </si>
+  <si>
+    <t>760253471</t>
+  </si>
+  <si>
+    <t>CPP-SVS-CL-KIT-4PK</t>
+  </si>
+  <si>
+    <t>Saddle &amp; Velcro Strap Kit, Clear</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760253535</t>
+  </si>
+  <si>
+    <t>760253535</t>
+  </si>
+  <si>
+    <t>M2400A-1U-GS-WH</t>
+  </si>
+  <si>
+    <t>M2400 1U Angled Modular Panel, 24 port (MGS600 / MGS400 / MPS100 / UNJ10GT / UNJ600T / UNJ10G / UNJ600 / UNJ500), White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760254924</t>
+  </si>
+  <si>
+    <t>760254924</t>
+  </si>
+  <si>
+    <t>M4800A-1U-WH</t>
+  </si>
+  <si>
+    <t>M4800 1U Angled Modular Panel, 48 port (MGS600 / MGS400 / MPS100 / UNJ10GT / UNJ600T / UNJ10G / UNJ600 / UNJ500), White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760245361</t>
+  </si>
+  <si>
+    <t>760245361</t>
+  </si>
+  <si>
+    <t>CPPA-6A-SDDM-SL-1U-48</t>
+  </si>
+  <si>
+    <t>Shielded Angled Discrete Distribution Module Panel, Cat 6A, SL, 1U, 48 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760238659</t>
+  </si>
+  <si>
+    <t>760238659</t>
+  </si>
+  <si>
+    <t>CPP-FMA-KIT-4PK</t>
+  </si>
+  <si>
+    <t>Fiber Module Adapter (4 ea/pkg), Black</t>
+  </si>
+  <si>
+    <t>Adapter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760238660</t>
+  </si>
+  <si>
+    <t>760238660</t>
+  </si>
+  <si>
+    <t>CPP-UDDM-SL-KIT-4PK</t>
+  </si>
+  <si>
+    <t>Unshielded Discrete Distribution Module, SL, (4 ea/pkg), Black</t>
+  </si>
+  <si>
+    <t>SL Series | USL Series</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760238661</t>
+  </si>
+  <si>
+    <t>760238661</t>
+  </si>
+  <si>
+    <t>CPP-SDDM-SL-KIT-4PK</t>
+  </si>
+  <si>
+    <t>Shielded Discrete Distribution Module, SL, (4 ea/pkg), Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760238658</t>
+  </si>
+  <si>
+    <t>760238658</t>
+  </si>
+  <si>
+    <t>CPP-BM-KIT-4PK</t>
+  </si>
+  <si>
+    <t>Blank Module (4 ea/pkg), Black</t>
+  </si>
+  <si>
+    <t>Blank plate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760239400</t>
+  </si>
+  <si>
+    <t>760239400</t>
+  </si>
+  <si>
+    <t>CPP-QF-1U-E</t>
+  </si>
+  <si>
+    <t>Shielded Panel Frame, UCP Quick-Fit, 1U, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237024</t>
+  </si>
+  <si>
+    <t>760237024</t>
+  </si>
+  <si>
+    <t>NPP-6-DM-1U-24</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237025</t>
+  </si>
+  <si>
+    <t>760237025</t>
+  </si>
+  <si>
+    <t>NPP-6-DM-2U-48</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237026</t>
+  </si>
+  <si>
+    <t>760237026</t>
+  </si>
+  <si>
+    <t>NPPA-6-DM-1U-24</t>
+  </si>
+  <si>
+    <t>Unshielded Angled Distribution Module Panel, Cat 6, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237027</t>
+  </si>
+  <si>
+    <t>760237027</t>
+  </si>
+  <si>
+    <t>NPPA-6-DM-2U-48</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237036</t>
+  </si>
+  <si>
+    <t>760237036</t>
+  </si>
+  <si>
+    <t>NPPR-6A-DM-1U-24</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237043</t>
+  </si>
+  <si>
+    <t>760237043</t>
+  </si>
+  <si>
+    <t>CPPA-UDDM-SL-2U-48</t>
+  </si>
+  <si>
+    <t>Unshielded Angled Discrete Distribution Module Panel, SL, 2U, 48 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237028</t>
+  </si>
+  <si>
+    <t>760237028</t>
+  </si>
+  <si>
+    <t>NPPR-6-DM-1U-24</t>
+  </si>
+  <si>
+    <t>Unshielded Recessed Angled Distribution Module Panel, Cat 6, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237064</t>
+  </si>
+  <si>
+    <t>760237064</t>
+  </si>
+  <si>
+    <t>360-IPR-SMOD-A-6A-1U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSHIELD X10D® Shielded Angled Modular Panel, Cat 6A, 1U, 24 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237030</t>
+  </si>
+  <si>
+    <t>760237030</t>
+  </si>
+  <si>
+    <t>UNPR-6-DM-1U-24</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237045</t>
+  </si>
+  <si>
+    <t>760237045</t>
+  </si>
+  <si>
+    <t>CPPR-UDDM-SL-2U-48</t>
+  </si>
+  <si>
+    <t>Unshielded Recessed Angled Discrete Distribution Module Panel, SL, 2U, 48 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237031</t>
+  </si>
+  <si>
+    <t>760237031</t>
+  </si>
+  <si>
+    <t>UNPR-6-DM-2U-48</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237065</t>
   </si>
   <si>
     <t>760237065</t>
   </si>
   <si>
     <t>360-IPR-SMOD-A-6A-2U-48</t>
   </si>
   <si>
     <t>SYSTIMAX 360™ GigaSHIELD X10D® Shielded Angled Modular Panel, Cat 6A, 2U, 48 port, Silver</t>
   </si>
   <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237055</t>
+  </si>
+  <si>
+    <t>760237055</t>
+  </si>
+  <si>
+    <t>UNPA-UDDM-SL-1U-48</t>
+  </si>
+  <si>
+    <t>Angled Discrete Distribution Module Panel, Cat6, UTP, 1U, 48 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237046</t>
+  </si>
+  <si>
+    <t>760237046</t>
+  </si>
+  <si>
+    <t>CPP-SDDM-SL-1U-24</t>
+  </si>
+  <si>
+    <t>Shielded Discrete Distribution Module Panel, SL, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237041</t>
+  </si>
+  <si>
+    <t>760237041</t>
+  </si>
+  <si>
+    <t>CPP-UDDM-SL-2U-48</t>
+  </si>
+  <si>
+    <t>Unshielded Discrete Distribution Module Panel, SL, 2U, 48 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237067</t>
+  </si>
+  <si>
+    <t>760237067</t>
+  </si>
+  <si>
+    <t>CPP-6-SDDM-SL-1U-48</t>
+  </si>
+  <si>
+    <t>Shielded Discrete Distribution Module Panel, Cat 6, SL, 1U, 48 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237048</t>
+  </si>
+  <si>
+    <t>760237048</t>
+  </si>
+  <si>
+    <t>CPPA-SDDM-SL-1U-24</t>
+  </si>
+  <si>
+    <t>Shielded Angled Discrete Distribution Module Panel, SL, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237061</t>
+  </si>
+  <si>
+    <t>760237061</t>
+  </si>
+  <si>
+    <t>CPPA-6-UDDM-SL-1U-48</t>
+  </si>
+  <si>
+    <t>Unshielded Angled Discrete Distribution Module Panel, Cat 6, SL, 1U, 48 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237062</t>
+  </si>
+  <si>
+    <t>760237062</t>
+  </si>
+  <si>
+    <t>360-IPR-SMOD-6A-1U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSHIELD X10D® Shielded Modular Panel, Cat 6A, 1U, 24 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237051</t>
+  </si>
+  <si>
+    <t>760237051</t>
+  </si>
+  <si>
+    <t>CPPR-SDDM-SL-2U-48</t>
+  </si>
+  <si>
+    <t>Shielded Recessed Angled Discrete Distribution Module Panel, SL, 2U, 48 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760186502</t>
+  </si>
+  <si>
+    <t>760186502</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360-1100 PLS-A4</t>
+  </si>
+  <si>
+    <t>SYSTIMAX  360™ Evolve - 360™ PATCHMAX® - 1100 Panel Label Sheet A4</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760187187</t>
+  </si>
+  <si>
+    <t>760187187</t>
+  </si>
+  <si>
+    <t>360-E-MOD-1U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Evolve 24-port flat panel, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760187195</t>
+  </si>
+  <si>
+    <t>760187195</t>
+  </si>
+  <si>
+    <t>360-E-MOD-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Evolve 48-port flat panel, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760187211</t>
+  </si>
+  <si>
+    <t>760187211</t>
+  </si>
+  <si>
+    <t>360-E-ANG-MOD-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Evolve 48-port angled panel, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760187278</t>
+  </si>
+  <si>
+    <t>760187278</t>
+  </si>
+  <si>
+    <t>MOD-M PLS-US LTR</t>
+  </si>
+  <si>
+    <t>Modular M-Series Panel Label Sheet US LTR</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760189555</t>
+  </si>
+  <si>
+    <t>760189555</t>
+  </si>
+  <si>
+    <t>VP360-LC-8PK</t>
+  </si>
+  <si>
+    <t>VisiPatch® VP360 Labeling Cap Kit (Pack of 8)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760198762</t>
+  </si>
+  <si>
+    <t>760198762</t>
+  </si>
+  <si>
+    <t>360-iP-UP-KIT-PMAX-2U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® Upgrade Kit, PATCHMAX® Panel, 2U, 24 port, 10 pack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201194</t>
+  </si>
+  <si>
+    <t>760201194</t>
+  </si>
+  <si>
+    <t>360-iP-MFTP-E-1U-BLANK</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® FTP Evolve Modular Panel, 24 port without jacks</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760199570</t>
+  </si>
+  <si>
+    <t>760199570</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 1100 Label Holder Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760199760</t>
+  </si>
+  <si>
+    <t>760199760</t>
+  </si>
+  <si>
+    <t>Termination Manager Kit for Unshielded Distribution Module Panel</t>
+  </si>
+  <si>
+    <t>Termination manager</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760244166</t>
+  </si>
+  <si>
+    <t>760244166</t>
+  </si>
+  <si>
+    <t>CPPD-6-DM-1U-24</t>
+  </si>
+  <si>
+    <t>Unshielded Dynamic Angled Distribution Module Panel, Cat 6, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760244550</t>
+  </si>
+  <si>
+    <t>760244550</t>
+  </si>
+  <si>
+    <t>ULH Kit-DDM</t>
+  </si>
+  <si>
+    <t>Universal Label Holder Kit – DDM panels</t>
+  </si>
+  <si>
+    <t>67281004-04</t>
+  </si>
+  <si>
+    <t>6728 1 004-04</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Disconnection Module, cat 3, 10-pair</t>
+  </si>
+  <si>
+    <t>67281005-05</t>
+  </si>
+  <si>
+    <t>6728 1 005-05</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Switching Module, cat 3, 10-pair</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760165308</t>
+  </si>
+  <si>
+    <t>760165308</t>
+  </si>
+  <si>
+    <t>360-E-A-C-1U</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Evolve Angled Panel Front Cover 1U</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760175893</t>
+  </si>
+  <si>
+    <t>760175893</t>
+  </si>
+  <si>
+    <t>360 1100-E-G2-TK-1U</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ 1100 Evolve G2 Trough - 1U</t>
+  </si>
+  <si>
+    <t>Horizontal cable management</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760177105</t>
+  </si>
+  <si>
+    <t>760177105</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ PATCHMAX® and 1100 Evolve Label Sheet US LTR</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760177121</t>
+  </si>
+  <si>
+    <t>760177121</t>
+  </si>
+  <si>
+    <t>MFTP PLS-US LTR</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ MFTP  Label Sheet US LTR</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180018</t>
+  </si>
+  <si>
+    <t>760180018</t>
+  </si>
+  <si>
+    <t>CPP-5E-DM-2U-48</t>
+  </si>
+  <si>
+    <t>Unshielded Distribution Module Panel, Cat 5e, 2U, 48 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760178368</t>
+  </si>
+  <si>
+    <t>760178368</t>
+  </si>
+  <si>
+    <t>CPPA-CPANEL</t>
+  </si>
+  <si>
+    <t>Angled Panel Cover, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180067</t>
+  </si>
+  <si>
+    <t>760180067</t>
+  </si>
+  <si>
+    <t>UNPA-6-DM-1U-24</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760178897</t>
+  </si>
+  <si>
+    <t>760178897</t>
+  </si>
+  <si>
+    <t>360-A-CPANEL</t>
+  </si>
+  <si>
+    <t>Angled Panel Cover Cool Gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760182907</t>
+  </si>
+  <si>
+    <t>760182907</t>
+  </si>
+  <si>
+    <t>1100-U-PS-24</t>
+  </si>
+  <si>
+    <t>1100 Universal PS Panel 24 Port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760094375</t>
+  </si>
+  <si>
+    <t>760094375</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Cover-19</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Trough Cover 19"</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760094383</t>
+  </si>
+  <si>
+    <t>760094383</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Cover-27</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Trough Cover 27"</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760094391</t>
+  </si>
+  <si>
+    <t>760094391</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Cover-29</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Trough Cover 29"</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760094409</t>
+  </si>
+  <si>
+    <t>760094409</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Cover-37</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Trough Cover 37"</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760109744</t>
+  </si>
+  <si>
+    <t>760109744</t>
+  </si>
+  <si>
+    <t>M4800 1U Angled Modular Panel, 48 port (MGS600 / MGS400 / MPS100 / UNJ10GT / UNJ600T / UNJ10G / UNJ600 / UNJ500), Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760118315</t>
+  </si>
+  <si>
+    <t>760118315</t>
+  </si>
+  <si>
+    <t>M2400-1U-PS</t>
+  </si>
+  <si>
+    <t>M2400 1U Modular Panel, 24 port (MPS100 / UNJ10G / UNJ600 / UNJ600T / UNJ500), Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760118349</t>
+  </si>
+  <si>
+    <t>760118349</t>
+  </si>
+  <si>
+    <t>M2400A-1U</t>
+  </si>
+  <si>
+    <t>M2400 1U Angled Modular Panel, 24 port (MGS600 / MGS400 / MPS100 / UNJ10GT / UNJ600T / UNJ10G / UNJ600 / UNJ500 ), Black</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760162834</t>
   </si>
   <si>
     <t>760162834</t>
   </si>
   <si>
     <t>UNPA-6A-DM-2U-48</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760162800</t>
   </si>
   <si>
     <t>760162800</t>
   </si>
   <si>
     <t>UNP-6A-DM-1U-24</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760165308</t>
-[...22 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760151167</t>
   </si>
   <si>
     <t>760151167</t>
   </si>
   <si>
     <t>360-IPR-1100-GS3-DM6</t>
   </si>
   <si>
-    <t>SYSTIMAX 360™ GigaSPEED XL® 1100GS3 Evolve Category 6 U/UTP Distribution Module, 6 port</t>
+    <t>SYSTIMAX 360™ GigaSPEED XL® Unshielded Distribution Module Cat6, 6 port, Gray</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151290</t>
   </si>
   <si>
     <t>760151290</t>
   </si>
   <si>
     <t>360-IPR-MFTPA-E-HD6B-1U-24</t>
   </si>
   <si>
-    <t>SYSTIMAX 360™ GigaSPEED X10D® Evolve High Density Shielded Angled Modular Panel, 24 port</t>
+    <t>SYSTIMAX 360™ GigaSPEED X10D® Shielded Angled Modular Panel, 1U, 24 port, Silver</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151308</t>
   </si>
   <si>
     <t>760151308</t>
   </si>
   <si>
     <t>360-IPR-1100A-E-GS3-1U-24</t>
   </si>
   <si>
-    <t>SYSTIMAX 360™ GigaSPEED XL® 1100GS3 Evolve Angled Category 6 U/UTP Patch Panel, 24 port;</t>
+    <t>SYSTIMAX 360™ GigaSPEED XL® Unshielded Angled Panel Cat6, 1U, 24 port, Silver</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151324</t>
   </si>
   <si>
     <t>760151324</t>
   </si>
   <si>
     <t>360-IPR-1100A-E-GS6-1U-24</t>
   </si>
   <si>
-    <t>SYSTIMAX 360™ GigaSPEED X10D® 1100GS6 Evolve Angled Category 6A U/UTP Patch Panel, 24 port</t>
+    <t>SYSTIMAX 360™ GigaSPEED X10D® Unshielded Angled Panel Cat6A, 1U, 24 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760152538</t>
+  </si>
+  <si>
+    <t>760152538</t>
+  </si>
+  <si>
+    <t>360-E-C-1U</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Evolve Panel Front Cover 1U</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760152579</t>
+  </si>
+  <si>
+    <t>760152579</t>
+  </si>
+  <si>
+    <t>360-IPR-1100-E-GS3-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® Unshielded Panel Cat6, 2U, 48 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760152587</t>
+  </si>
+  <si>
+    <t>760152587</t>
+  </si>
+  <si>
+    <t>360-IPR-1100-E-GS6-1U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED X10D® Unshielded Panel Cat6A, 1U, 24 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760152595</t>
+  </si>
+  <si>
+    <t>760152595</t>
+  </si>
+  <si>
+    <t>360-IPR-1100-E-GS6-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED X10D® Unshielded Panel Cat6A, 2U, 48 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760130104</t>
+  </si>
+  <si>
+    <t>760130104</t>
+  </si>
+  <si>
+    <t>VP360-8FILLERPLUG-KIT</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 4-pair filler plug kit (8 filler plugs)</t>
+  </si>
+  <si>
+    <t>Plug kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760102277</t>
+  </si>
+  <si>
+    <t>760102277</t>
+  </si>
+  <si>
+    <t>360-PM-GS6-DM6</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED X10D® PATCHMAX® Unshielded Distribution Module Cat6A, 6 port, Gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760102244</t>
+  </si>
+  <si>
+    <t>760102244</t>
+  </si>
+  <si>
+    <t>360-PM-GS3-2U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® PATCHMAX® GS3 Unshielded Panel Cat 6, 2U, 24 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760104398</t>
+  </si>
+  <si>
+    <t>760104398</t>
+  </si>
+  <si>
+    <t>360-RCM-BM</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Rear Cable Management, bar mountable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760105429</t>
+  </si>
+  <si>
+    <t>760105429</t>
+  </si>
+  <si>
+    <t>M4800 1U Modular Panel, 48 port (MGS600 / MGS400 / MPS100 / UNJ10GT / UNJ600T / UNJ10G / UNJ600 / UNJ500), Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760104737</t>
+  </si>
+  <si>
+    <t>760104737</t>
+  </si>
+  <si>
+    <t>360-RCM-RM</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Rear Cable Management, rack mountable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760105478</t>
+  </si>
+  <si>
+    <t>760105478</t>
+  </si>
+  <si>
+    <t>MPS-CAP-WH-10</t>
+  </si>
+  <si>
+    <t>MPS Cap Kit with Strain Relief, White (10 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760108993</t>
+  </si>
+  <si>
+    <t>760108993</t>
+  </si>
+  <si>
+    <t>360-PM-KIT-2U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ PATCHMAX® Panel Kit, 2U, 24 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760109736</t>
+  </si>
+  <si>
+    <t>760109736</t>
+  </si>
+  <si>
+    <t>M4800A-1U-PS</t>
+  </si>
+  <si>
+    <t>M4800 1U Angled Modular Panel, 48 port  (MPS100 / UNJ10G / UNJ600 / UNJ600T / UNJ500 ), Black</t>
+  </si>
+  <si>
+    <t>VPRM-D9-W</t>
+  </si>
+  <si>
+    <t>UNIPATCH® Rear module for Audio and Data Applications, universal DB-9, 8-circuit, RS-422, white</t>
+  </si>
+  <si>
+    <t>UNIPATCH®</t>
+  </si>
+  <si>
+    <t>1-1671603-1</t>
+  </si>
+  <si>
+    <t>Universal Connectivity Platform (UCP) Xtra-U Aerial Holder Kit, wire-mesh, mix media, galvanized, 2RU</t>
+  </si>
+  <si>
+    <t>1-1671603-2</t>
+  </si>
+  <si>
+    <t>Universal Connectivity Platform (UCP) Xtra-U Aerial Holder Kit, wire-mesh, mix media, galvanized, 4RU</t>
+  </si>
+  <si>
+    <t>1-1671603-3</t>
+  </si>
+  <si>
+    <t>Universal Connectivity Platform (UCP) Xtra-U Aerial Panel Holder Kit for FGS, mixed media, 2RU, galvanized</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760256625</t>
+  </si>
+  <si>
+    <t>760256625</t>
+  </si>
+  <si>
+    <t>CPP-SMOD-SL-1U-E-24</t>
+  </si>
+  <si>
+    <t>Shielded Modular Panel, SL, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760259243</t>
+  </si>
+  <si>
+    <t>760259243</t>
+  </si>
+  <si>
+    <t>360-IP-SMOD-A-6A-1U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Intelligent Shielded Angled Modular Panel, Cat 6A, 1U, 24 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760259245</t>
+  </si>
+  <si>
+    <t>760259245</t>
+  </si>
+  <si>
+    <t>360-IP-SMOD-A-1U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Intelligent Shielded Angled Modular Panel, Empty, 1U, 24 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760260791</t>
+  </si>
+  <si>
+    <t>760260791</t>
+  </si>
+  <si>
+    <t>CPP-UDDM-KJ-KIT-4PK</t>
+  </si>
+  <si>
+    <t>Unshielded Discrete Distribution Module, Keystone, (4 ea/pkg), Black</t>
+  </si>
+  <si>
+    <t>KJ Series | UKJ Series</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760259580</t>
+  </si>
+  <si>
+    <t>760259580</t>
+  </si>
+  <si>
+    <t>360-SMOD-6A-1U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSHIELD X10D® Shielded Modular Panel, Cat 6A, 1U, 48 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760235092</t>
+  </si>
+  <si>
+    <t>760235092</t>
+  </si>
+  <si>
+    <t>M2400-1U-VCM</t>
+  </si>
+  <si>
+    <t>M2400 1U Modular Panel for 12" VCM, 24 port  (MGS600 / MGS400 / MPS100 / UNJ10GT / UNJ600T / UNJ10G / UNJ600 / UNJ500), Black</t>
+  </si>
+  <si>
+    <t>70191212-00</t>
+  </si>
+  <si>
+    <t>7019 1 212-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Comprotect Overvoltage Plug, 2/1, CP HDP I180A1</t>
+  </si>
+  <si>
+    <t>70191213-02</t>
+  </si>
+  <si>
+    <t>7019 1 213-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Comprotect Overvoltage Plug, 2/1, CP HDP GB180C1</t>
+  </si>
+  <si>
+    <t>70191012-00</t>
+  </si>
+  <si>
+    <t>7019 1 012-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Comprotect Overvoltage Plug, 2/1, CP NTP I180A1</t>
+  </si>
+  <si>
+    <t>70191013-02</t>
+  </si>
+  <si>
+    <t>7019 1 013-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Comprotect Overvoltage Plug, 2/1, CP NTP GB180C1</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760001669</t>
+  </si>
+  <si>
+    <t>760001669</t>
+  </si>
+  <si>
+    <t>PMGS3-2U</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® PATCHMAX® GS3 Category 6 U/UTP 2U Panel Kit</t>
+  </si>
+  <si>
+    <t>558841-1</t>
+  </si>
+  <si>
+    <t>110Connect XC System Cross-Connect Wiring Block with Legs, category 5e, 110 punchdown, 50-pair</t>
+  </si>
+  <si>
+    <t>558401-1</t>
+  </si>
+  <si>
+    <t>110Connect XC System Connector Block, 4-pair, PCB, 110 punchdown, white</t>
+  </si>
+  <si>
+    <t>558843-1</t>
+  </si>
+  <si>
+    <t>110Connect XC System Cross-Connect Wiring Block with Legs, category 5e, 110 punchdown, 300-pair</t>
+  </si>
+  <si>
+    <t>558402-1</t>
+  </si>
+  <si>
+    <t>110Connect XC System Connector Block, 5-pair, PCB, 110 punchdown, white</t>
+  </si>
+  <si>
+    <t>558417-1</t>
+  </si>
+  <si>
+    <t>110Connect XC System Designation Strip</t>
+  </si>
+  <si>
+    <t>569439-1</t>
+  </si>
+  <si>
+    <t>110 XC KIT,100PR,W/LEGS,4 AND 5 PR</t>
+  </si>
+  <si>
+    <t>110Connect XC System Copper Wiring Block Kit, UTP term., 100-pair, 4 and 5-pair connecting blocks</t>
+  </si>
+  <si>
+    <t>569440-1</t>
+  </si>
+  <si>
+    <t>110Connect XC System Copper Wiring Block Kit, UTP term., 100-pair, 5-pair connecting blocks</t>
+  </si>
+  <si>
+    <t>569445-1</t>
+  </si>
+  <si>
+    <t>110Connect XC System Copper Wiring Block Kit, UTP term., 300-pair, 4 and 5-pair connecting blocks</t>
+  </si>
+  <si>
+    <t>569389-1</t>
+  </si>
+  <si>
+    <t>110Connect XC System Jumper Trough, with legs</t>
+  </si>
+  <si>
+    <t>Trough</t>
+  </si>
+  <si>
+    <t>569597-1</t>
+  </si>
+  <si>
+    <t>110Connect XC Jumper Trough without Legs</t>
+  </si>
+  <si>
+    <t>59093041-00</t>
+  </si>
+  <si>
+    <t>5909 3 041-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Earthing Bar, 2/10</t>
+  </si>
+  <si>
+    <t>Earthing bar</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item300100106895</t>
+  </si>
+  <si>
+    <t>300100106895</t>
+  </si>
+  <si>
+    <t>LSA-7014 2 255-00</t>
+  </si>
+  <si>
+    <t>60481190-00</t>
+  </si>
+  <si>
+    <t>6048 1 190-00</t>
+  </si>
+  <si>
+    <t>60891126-20</t>
+  </si>
+  <si>
+    <t>6089 1 126-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® PROFIL Switching Module, cat 3, 10-pair</t>
+  </si>
+  <si>
+    <t>60892015-00</t>
+  </si>
+  <si>
+    <t>6089 2 015-00</t>
+  </si>
+  <si>
+    <t>60893130-01</t>
+  </si>
+  <si>
+    <t>6089 3 130-01</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Isolation Bar, 10-pair</t>
+  </si>
+  <si>
+    <t>Isolation bar</t>
+  </si>
+  <si>
+    <t>60361004-00</t>
+  </si>
+  <si>
+    <t>6036 1 004-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Module, cat 3, 8-pair</t>
+  </si>
+  <si>
+    <t>60891102-02</t>
+  </si>
+  <si>
+    <t>6089 1 102-02</t>
+  </si>
+  <si>
+    <t>60361005-00</t>
+  </si>
+  <si>
+    <t>6036 1 005-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Disconnection Module, 8-pair</t>
+  </si>
+  <si>
+    <t>60921102-07</t>
+  </si>
+  <si>
+    <t>6092 1 102-00</t>
+  </si>
+  <si>
+    <t>Variant of LSA-PLUS-CABLE-HEADS</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Cable Head, cat 3, 100-pair</t>
+  </si>
+  <si>
+    <t>60921102-01</t>
+  </si>
+  <si>
+    <t>6092 1 102-01</t>
+  </si>
+  <si>
+    <t>60892023-01</t>
+  </si>
+  <si>
+    <t>6089 2 023-01</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Overvoltage Arrestor Magazine, 10-pair, unloaded</t>
+  </si>
+  <si>
+    <t>60481090-00</t>
+  </si>
+  <si>
+    <t>6048 1 090-00</t>
+  </si>
+  <si>
+    <t>60892089-00</t>
+  </si>
+  <si>
+    <t>6089 2 089-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Switching Module, cat 3, 20-pair</t>
+  </si>
+  <si>
+    <t>64502009-00</t>
+  </si>
+  <si>
+    <t>6450 2 009-00</t>
+  </si>
+  <si>
+    <t>HighBand® Backmount Frame, 19 in, 9-way, 2 RU, recessed</t>
+  </si>
+  <si>
+    <t>64501107-01</t>
+  </si>
+  <si>
+    <t>6450 1 107-01</t>
+  </si>
+  <si>
+    <t>HighBand® Backmount frame kit loaded with12 category 6A, 20-pair modules</t>
+  </si>
+  <si>
+    <t>64502176-00</t>
+  </si>
+  <si>
+    <t>6450 2 176-00</t>
+  </si>
+  <si>
+    <t>HighBand® Recessed Frame Rack Mount Kit, 4-way, 100-pair</t>
+  </si>
+  <si>
+    <t>64502177-00</t>
+  </si>
+  <si>
+    <t>6450 2 177-00</t>
+  </si>
+  <si>
+    <t>HighBand® Recessed Frame Rack Mount Kit, 8-way, 200-pair</t>
+  </si>
+  <si>
+    <t>64552034-00</t>
+  </si>
+  <si>
+    <t>6455 2 034-00</t>
+  </si>
+  <si>
+    <t>HighBand® LSA-Plus® Frame, 11-way jumperable, gray</t>
+  </si>
+  <si>
+    <t>64552034-01</t>
+  </si>
+  <si>
+    <t>6455 2 034-01</t>
+  </si>
+  <si>
+    <t>HighBand® LSA-Plus® Frame, 27-way jumperable, gray</t>
+  </si>
+  <si>
+    <t>64552034-10</t>
+  </si>
+  <si>
+    <t>6455 2 034-10</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® PROFIL frame and Plastic Cover Kit, 11-way frame</t>
+  </si>
+  <si>
+    <t>64552034-20</t>
+  </si>
+  <si>
+    <t>6455 2 034-20</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® PROFIL frame and Metal Cover Kit, 27-way frame</t>
+  </si>
+  <si>
+    <t>64601042-01</t>
+  </si>
+  <si>
+    <t>6460 1 042-01</t>
+  </si>
+  <si>
+    <t>HighBand® LSA-Plus® PROFIL Jumperable Frame, 27-way, box of 1</t>
+  </si>
+  <si>
+    <t>64622023-01</t>
+  </si>
+  <si>
+    <t>6462 2 023-01</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Overvoltage Arrestor Magazine, 10-pair, 3 pole, unloaded</t>
+  </si>
+  <si>
+    <t>64623044-00</t>
+  </si>
+  <si>
+    <t>6462 3 044-00</t>
+  </si>
+  <si>
+    <t>Record Book Holder</t>
+  </si>
+  <si>
+    <t>Record book holder</t>
+  </si>
+  <si>
+    <t>64622053-10</t>
+  </si>
+  <si>
+    <t>6462 2 053-10</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Overvoltage Arrestor Magazine, PROFIL, 10-pair, 3 pole, 230V, loaded</t>
   </si>
   <si>
     <t>64690001-17</t>
   </si>
   <si>
     <t>6469 0 001-17</t>
   </si>
   <si>
     <t>LSA-PLUS® Overvoltage Arrestor, 3-pole, 230V, bag of 10</t>
   </si>
   <si>
     <t>64685043-11</t>
   </si>
   <si>
     <t>6468 5 043-11</t>
   </si>
   <si>
     <t>PROFIL® Series 2 Disconnect Module (0-9), white</t>
   </si>
   <si>
+    <t>64690001-24</t>
+  </si>
+  <si>
+    <t>6469 0 001-24</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Overvoltage Arrestor, 3-pole, 500V, bag of 10</t>
+  </si>
+  <si>
     <t>64685043-13</t>
   </si>
   <si>
     <t>6468 5 043-13</t>
   </si>
   <si>
     <t>HighBand® Series 2 Disconnect Module, backmount, 10-pair, white</t>
   </si>
   <si>
     <t>64685061-00</t>
   </si>
   <si>
     <t>6468 5 061-00</t>
   </si>
   <si>
     <t>HighBand® Disconnection Module, category 5e, PROFIL®, 10-pair</t>
   </si>
   <si>
     <t>64685049-10</t>
   </si>
   <si>
     <t>6468 5 049-10</t>
   </si>
   <si>
     <t>HighBand® PROFIL® Instrumentation Disconnect Module, white</t>
@@ -2734,684 +4501,342 @@
   <si>
     <t>6468 5 056-00</t>
   </si>
   <si>
     <t>HighBand® PROFIL® Commoning Module, gray</t>
   </si>
   <si>
     <t>65341001-00</t>
   </si>
   <si>
     <t>6534 1 001-00</t>
   </si>
   <si>
     <t>Label Insert for LSA-PLUS Label Holder</t>
   </si>
   <si>
     <t>65351021-00</t>
   </si>
   <si>
     <t>6535 1 021-00</t>
   </si>
   <si>
     <t>LSA-PLUS® Overvoltage Arrestor, 3-pole, 21A, 200V 5kA</t>
   </si>
   <si>
-    <t>67281004-04</t>
-[...632 lines deleted...]
-    <t>M4800 1U Angled Modular Panel, 48 port (MGS600 / MGS400 / MPS100 / UNJ10GT / UNJ600T / UNJ10G / UNJ600 / UNJ500), Black</t>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item760060251</t>
+  </si>
+  <si>
+    <t>760060251</t>
+  </si>
+  <si>
+    <t>VP360-4U-BPK</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 4U Back Panel Kit</t>
+  </si>
+  <si>
+    <t>Panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item760060277</t>
+  </si>
+  <si>
+    <t>760060277</t>
+  </si>
+  <si>
+    <t>VP360-CB-10</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Connecting Block, 10 pack</t>
+  </si>
+  <si>
+    <t>Connecting block</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060327</t>
+  </si>
+  <si>
+    <t>760060327</t>
+  </si>
+  <si>
+    <t>VP360-RMBKT</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 19 In. Rack Mounting Bracket</t>
+  </si>
+  <si>
+    <t>Bracket kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060343</t>
+  </si>
+  <si>
+    <t>760060343</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Kit-19</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Cable Management Kit, 19 In.</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760062356</t>
+  </si>
+  <si>
+    <t>760062356</t>
+  </si>
+  <si>
+    <t>PM-GS3-24</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® PATCHMAX® GS3 Category 6 U/UTP Copper Patch Panel, 24 Port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760062364</t>
+  </si>
+  <si>
+    <t>760062364</t>
+  </si>
+  <si>
+    <t>PM-GS3-48</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® PATCHMAX® GS3 Category 6 U/UTP Copper Patch Panel, 48 Port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760068106</t>
+  </si>
+  <si>
+    <t>760068106</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Kit-19Rack</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Rack Mount Cable Management Kit, 19 In.</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760072116</t>
+  </si>
+  <si>
+    <t>760072116</t>
+  </si>
+  <si>
+    <t>PATCHMAX PLS-US LTR</t>
+  </si>
+  <si>
+    <t>SYSTIMAX PATCHMAX Panel Label Sheet US LTR</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760072488</t>
+  </si>
+  <si>
+    <t>760072488</t>
+  </si>
+  <si>
+    <t>VP-Label</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 4-pair Cord Label</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item760074278</t>
+  </si>
+  <si>
+    <t>760074278</t>
+  </si>
+  <si>
+    <t>VP360-19PNL-KT</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 19 In. 1U Panel with required connection hardware</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item760074286</t>
+  </si>
+  <si>
+    <t>760074286</t>
+  </si>
+  <si>
+    <t>VP360-32PR-WB</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Wiring Block Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item760074294</t>
+  </si>
+  <si>
+    <t>760074294</t>
+  </si>
+  <si>
+    <t>VP360-19PNL</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 19 In. 1U Panel</t>
+  </si>
+  <si>
+    <t>LSA-70141200-11</t>
+  </si>
+  <si>
+    <t>LSA-7014 1 200-11</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Cable Head, cat 3, 200-pair</t>
+  </si>
+  <si>
+    <t>LSA-70141206-10</t>
+  </si>
+  <si>
+    <t>LSA-7014 1 206-10</t>
+  </si>
+  <si>
+    <t>LSA-70142058-00</t>
+  </si>
+  <si>
+    <t>LSA-7014 2 058-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Hinged Label Frame, 11.1 mm depth</t>
+  </si>
+  <si>
+    <t>Label frame</t>
+  </si>
+  <si>
+    <t>LSA-70142210-00</t>
+  </si>
+  <si>
+    <t>LSA-7014 2 210-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® HD180 10-pair Connection Module for Back Mount Frame mounting</t>
+  </si>
+  <si>
+    <t>LSA-70142265-00</t>
+  </si>
+  <si>
+    <t>LSA-7014 2 265-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® HD180 10-pair Disconnection Module for Back Mount Frame mounting</t>
+  </si>
+  <si>
+    <t>HIGHBAND-PANELS</t>
+  </si>
+  <si>
+    <t>HighBand® Recessed Frame Rack Mount Panels</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760262899</t>
+  </si>
+  <si>
+    <t>760262899</t>
+  </si>
+  <si>
+    <t>M4800-1U-RCM</t>
+  </si>
+  <si>
+    <t>M4800 1U Modular Panel, 48 port , incl RCM (MGS600 / MGS400 / MPS100 / UNJ10GT / UNJ600T / UNJ10G / UNJ600 / UNJ500), Black</t>
+  </si>
+  <si>
+    <t>2111093-1</t>
+  </si>
+  <si>
+    <t>Shielded Connectivity Module, SL, UCP Quick-Fit, Black</t>
+  </si>
+  <si>
+    <t>2153437-1</t>
+  </si>
+  <si>
+    <t>CPP-SMOD-SL-1U-24</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item107535585</t>
+  </si>
+  <si>
+    <t>107535585</t>
+  </si>
+  <si>
+    <t>110RD2-200-19</t>
+  </si>
+  <si>
+    <t>110RD2-200-19 Connector System Mounting Bracket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item107920704</t>
+  </si>
+  <si>
+    <t>107920704</t>
+  </si>
+  <si>
+    <t>110AB CAT5PSJP 12B</t>
+  </si>
+  <si>
+    <t>12 Modular Jacks on a 100-Pair Wiring Block, With Mounting Legs</t>
+  </si>
+  <si>
+    <t>Block</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item107536773</t>
+  </si>
+  <si>
+    <t>107536773</t>
+  </si>
+  <si>
+    <t>L2300-BL ICON BLUE,-318</t>
+  </si>
+  <si>
+    <t>PATCHMAX® L2300 Icons, blue</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item107670952</t>
+  </si>
+  <si>
+    <t>107670952</t>
+  </si>
+  <si>
+    <t>R2300 FASTENER KIT PATCHMAX</t>
+  </si>
+  <si>
+    <t>PATCHMAX® R2300 Fastener Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item107975864</t>
+  </si>
+  <si>
+    <t>107975864</t>
+  </si>
+  <si>
+    <t>788M2</t>
+  </si>
+  <si>
+    <t>Replacement Head</t>
+  </si>
+  <si>
+    <t>Connector kit</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528415</t>
   </si>
   <si>
     <t>108528415</t>
   </si>
   <si>
     <t>110WG3-2688L</t>
   </si>
   <si>
     <t>VisiPatch® 360 Wiring Block Label, 104 Count, white</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528431</t>
   </si>
   <si>
     <t>108528431</t>
   </si>
   <si>
     <t>110RG3-2688L</t>
   </si>
   <si>
     <t>VisiPatch® 360 Wiring Block Label, 104 Count, red</t>
   </si>
@@ -3436,1536 +4861,114 @@
   <si>
     <t>110GG3-2688L</t>
   </si>
   <si>
     <t>VisiPatch® 360 Wiring Block Label, green</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108738113</t>
   </si>
   <si>
     <t>108738113</t>
   </si>
   <si>
     <t>110FDLH</t>
   </si>
   <si>
     <t>VisiPatch® Label Holder</t>
   </si>
   <si>
     <t>1375355-1</t>
   </si>
   <si>
     <t>110Connect XC LABEL,ADHSV,7.9X.48,110CC,WHT</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760094375</t>
-[...949 lines deleted...]
-  <si>
     <t>1479002-1</t>
   </si>
   <si>
     <t>Cable Labels, 4-pair, laser</t>
   </si>
   <si>
     <t>1479696-1</t>
   </si>
   <si>
     <t>Unshielded Multimedia Module, 6 ports, accepts SL Series inserts</t>
   </si>
   <si>
     <t>1479698-1</t>
   </si>
   <si>
     <t>Blank Module, UCP Quick-Fit,  Black</t>
   </si>
   <si>
     <t>Adapter plate</t>
   </si>
   <si>
-    <t>70191212-00</t>
-[...100 lines deleted...]
-  <si>
     <t>9-60481090-01</t>
   </si>
   <si>
     <t>9-6048 1 090-01</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760262899</t>
-[...26 lines deleted...]
-    <t>Universal Connectivity Platform (UCP) Xtra-U Aerial Panel Holder Kit for FGS, mixed media, 2RU, galvanized</t>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760253192</t>
+  </si>
+  <si>
+    <t>760253192</t>
+  </si>
+  <si>
+    <t>M4800-1U-E</t>
+  </si>
+  <si>
+    <t>M4800 1U Modular Panel Frame, Black</t>
+  </si>
+  <si>
+    <t>Front panel frame</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760253193</t>
+  </si>
+  <si>
+    <t>760253193</t>
+  </si>
+  <si>
+    <t>M4800-DDM</t>
+  </si>
+  <si>
+    <t>M4800 DDM for M-series Jacks (MGS600 / MGS400 / MPS100 / UNJ10GT / UNJ600T / UNJ10G / UNJ600 / UNJ500), Black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760259242</t>
   </si>
   <si>
     <t>760259242</t>
   </si>
   <si>
     <t>360-IP-SMOD-6A-1U-24</t>
   </si>
   <si>
     <t>SYSTIMAX 360™ Intelligent Shielded Modular Panel, Cat 6A, 1U, 24 port, Silver</t>
-  </si>
-[...364 lines deleted...]
-    <t>LSA-PLUS® Overvoltage Arrestor, 3-pole, 500V, bag of 10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -5066,75 +5069,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J436" totalsRowShown="0">
-  <autoFilter ref="A1:J436"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J437" totalsRowShown="0">
+  <autoFilter ref="A1:J437"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760128207" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760152793" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760152546" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760152561" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760152785" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760155739" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760155747" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760157628" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item760049445" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item760049452" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760175877" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180026" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180034" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180042" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180059" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180075" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180000" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760183079" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item70191015-00" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item70042001-01" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item70042002-01" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item70191215-00" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760150144" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mftp-panels" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760151183" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151746" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mftp-panels" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151753" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151779" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151498" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mftp-panels" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760162818" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760162826" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760165191" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760182915" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760182923" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760182931" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760183244" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760184507" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760187179" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760187203" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-m-panels" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760187286" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760193409" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760117366" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760117382" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760117408" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760118323" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m2400-panels" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760118331" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m2400-panels" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760249308" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760249310" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760251248" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760251247" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760251246" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item9-60481007-04" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item9-60481007-06" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item9-60481090-00" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760241547" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-kj-panels" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760242562" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760242564" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760244168" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760244549" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item2153437-2" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-modular-panels" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760246228" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760246320" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760238657" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760239401" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760206987" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760207282" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-m-panels" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item760236389" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760236390" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237022" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237032" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237023" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237033" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237034" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237035" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237042" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237037" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237052" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-kj-panels" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237063" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237044" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237029" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237038" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237039" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237054" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237040" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237066" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237047" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237060" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237049" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237050" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760198747" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760198754" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201186" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760199588" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202564" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201236" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202580" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201244" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202598" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201269" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202531" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202549" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201111" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202622" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201129" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201137" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206896" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206904" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201178" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206821" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206946" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760205278" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/patchmax-panels" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206953" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206847" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206961" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206979" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206854" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760210161" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item107536823" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528423" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528464" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item64622068-00" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64682048-10" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685700-10" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685043-10" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685060-08" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685044-10" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685050-10" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685080-00" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685081-00" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item67173513-00" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item67302003-00" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060269" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item760060285" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060301" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060335" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060863" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060871" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760065763" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760073866" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760080630" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760102269" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760102251" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760104307" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760105437" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item1-1671603-4" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item2111117-1" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item102689569" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item104405113" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item558839-1" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item569434-1" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item569446-1" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528472" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528597" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528407" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item1375367-1" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item558840-1" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item558842-1" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item558635-1" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item558637-1" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60891810-00" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item60891015-01" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item60892015-01" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60892017-00" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60891120-02" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60481080-00" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60891121-02" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60361102-00" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item60922012-02" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item60362005-00" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60892023-08" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60481180-00" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64502155-01" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item64512076-00" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item64502178-00" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/highband-panels" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64502006-00" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64622095-00" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64601042-00" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-m-panels" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760259403" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760258144" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760257024" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-modular-panels" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760262900" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item9-60481080-01" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m2400-panels" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760259244" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760260593" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760258278" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760258279" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mftp-panels" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760253194" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760253195" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760254673" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-modular-panels" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760254923" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-modular-panels" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760001677" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/patchmax-panels" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760256545" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760256544" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760253420" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-modular-panels" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760253083" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760256557" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item1427592-1" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760256145" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/itemcp-59091078-00" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/itemcp-59091063-40" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/itemcp-59091076-00" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/itemlsa-70142250-00" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item64622094-00" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item64552042-00" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item64623010-03" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237065" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760162834" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760162800" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760165308" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760207274" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-m-panels" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760151167" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151290" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mftp-panels" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151308" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151324" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item64690001-17" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685043-11" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685043-13" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685061-00" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685049-10" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685056-00" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item65341001-00" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item65351021-00" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item67281004-04" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item67281005-05" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760175893" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760177105" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760177121" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180018" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760178368" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180067" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760178897" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760152538" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760152579" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760152587" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760152595" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760130104" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760182907" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760186502" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760187187" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-m-panels" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760187195" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-m-panels" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760187211" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-m-panels" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760187278" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760189555" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760001669" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/patchmax-panels" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237067" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237048" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237061" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237062" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237051" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760238659" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760238660" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760238661" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760238658" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760239400" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760239707" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237024" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237025" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237026" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237027" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237036" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237043" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237028" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237064" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237030" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237045" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237031" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237055" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237046" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237041" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760225540" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760245361" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/itemcp-59091082-01" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/itemcp-59091086-00" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760105478" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760108993" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760109736" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760109744" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528415" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528431" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528449" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528456" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108738113" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item1375355-1" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760094375" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760094383" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760094391" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760094409" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760102277" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760102244" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760104398" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760105429" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760104737" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item300100106895" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item760060251" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item760060277" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060327" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060343" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760062356" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/patchmax-panels" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760062364" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/patchmax-panels" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760068106" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760072116" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760072488" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item760074278" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item760074286" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item760074294" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760118315" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m2400-panels" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760118349" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m2400-panels" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760242560" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760242561" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760242563" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760244166" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760244550" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item2111093-1" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760198762" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201194" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760199570" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760199760" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201202" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201210" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202572" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202606" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202614" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202556" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202630" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202648" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206862" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201145" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201152" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206797" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201160" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206805" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760207290" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-m-panels" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760207308" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-m-panels" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206912" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206813" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206920" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760206938" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760205260" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/patchmax-panels" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206839" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item2153437-1" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-modular-panels" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item558841-1" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item558401-1" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item558843-1" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item558402-1" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item558417-1" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item569439-1" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item569440-1" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item569445-1" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item569389-1" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item569597-1" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item59093041-00" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60481190-00" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60891126-20" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item60892015-00" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item60893130-01" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60361004-00" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60891102-02" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60361005-00" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60921102-07" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60921102-01" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60892023-01" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60481090-00" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60892089-00" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64502009-00" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64501107-01" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item64502176-00" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/highband-panels" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item64502177-00" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/highband-panels" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64552034-00" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64552034-01" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64601042-01" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64622023-01" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item64623044-00" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64622053-10" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item1479002-1" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item1479696-1" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item1479698-1" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item70191212-00" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item70191213-02" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item70191012-00" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item70191013-02" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-kj-panels" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-m-panels" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/itemvprm-d9-w" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item9-60481090-01" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760262899" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item1-1671603-1" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item1-1671603-2" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item1-1671603-3" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760259242" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760259243" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760259245" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760260791" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760256625" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-modular-panels" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760235092" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m2400-panels" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/highband-panels" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/patchmax-panels" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/itemlsa-70141200-11" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/itemlsa-70141206-10" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/itemlsa-70142058-00" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/itemlsa-70142210-00" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/itemlsa-70142265-00" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760254924" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760253192" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760253193" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item9-60481007-08" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item9-60481080-00" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760253047" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-kj-panels" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760253048" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-kj-panels" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760256558" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760253471" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760253535" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m2400-panels" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760251245" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760072389" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760239338" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item107535585" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item107920704" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item107536773" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item107670952" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item107975864" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64552034-10" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64552034-20" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item64690001-24" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-m-panels" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m2400-panels" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760258144" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760117366" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760117382" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760117408" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760118323" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m2400-panels" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760118331" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m2400-panels" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760258278" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760258279" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760259403" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item70191015-00" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item70042001-01" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item70042002-01" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item70191215-00" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760001677" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/patchmax-panels" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760165191" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760175877" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180026" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180034" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180042" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180059" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180075" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180000" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760183079" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760182915" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760253194" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760253195" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760251248" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760251247" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760251246" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760249308" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760249310" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-modular-panels" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/itemlsa-70142250-00" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760246228" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760246320" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item9-60481007-04" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item9-60481007-06" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item9-60481090-00" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760254673" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-modular-panels" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760254923" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-modular-panels" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760253420" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-modular-panels" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760253083" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item67173513-00" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item67302003-00" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item1427592-1" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760256145" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760242562" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760242564" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760244168" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760244549" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/itemcp-59091078-00" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/itemcp-59091063-40" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/itemcp-59091076-00" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760259244" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760260593" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760257024" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760262900" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item2153437-2" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-modular-panels" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item107536823" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528423" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528464" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528472" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528597" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528407" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item2111117-1" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760150144" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mftp-panels" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760151183" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151746" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mftp-panels" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151753" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151779" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151498" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mftp-panels" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760152793" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760152546" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760152561" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760152785" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760155739" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760155747" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760182923" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760182931" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760183244" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760184507" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760187179" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760187203" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-m-panels" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760187286" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760193409" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760198747" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760198754" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201186" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760199588" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760157628" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760162818" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760162826" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item760049445" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item760049452" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60891810-00" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item60891015-01" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item60892015-01" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60892017-00" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60891120-02" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60481080-00" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60891121-02" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60361102-00" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item60922012-02" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item60362005-00" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60892023-08" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60481180-00" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64502155-01" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item64512076-00" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item64502178-00" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/highband-panels" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64502006-00" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item64622094-00" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64622095-00" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64601042-00" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item64552042-00" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item64623010-03" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item64622068-00" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64682048-10" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685700-10" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685043-10" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685060-08" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685044-10" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685050-10" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685080-00" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685081-00" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item558840-1" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item558842-1" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item558635-1" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item558637-1" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item558839-1" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item569434-1" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item569446-1" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060269" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item760060285" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060301" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060335" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060863" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060871" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760065763" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760073866" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760080630" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202564" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201236" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202580" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201244" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202598" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201269" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202531" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202549" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201111" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202622" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201129" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201137" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206896" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206904" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201178" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206821" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206946" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760205278" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/patchmax-panels" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206953" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206847" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206961" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206979" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206854" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760210161" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760206987" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760207282" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-m-panels" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item1-1671603-4" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item102689569" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item104405113" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760128207" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760241547" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-kj-panels" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760238657" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760239401" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item760236389" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760236390" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237022" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237032" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237023" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237033" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237034" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237035" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237042" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237037" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237052" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-kj-panels" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237063" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237044" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237029" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237038" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237039" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237054" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237040" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237066" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237047" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237060" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237049" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237050" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760102269" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760102251" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760104307" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760105437" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item1375367-1" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item9-60481080-01" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mftp-panels" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760256545" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760256544" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760256557" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/patchmax-panels" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-kj-panels" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-m-panels" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760242560" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760242561" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760242563" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760251245" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760225540" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item9-60481007-08" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item9-60481080-00" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760253047" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-kj-panels" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760253048" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-kj-panels" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760072389" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760239338" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760256558" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760239707" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201202" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201210" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202572" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202606" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202614" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202556" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202630" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202648" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206862" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201145" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201152" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206797" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201160" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206805" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760207290" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-m-panels" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760207308" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-m-panels" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206912" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206813" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206920" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760206938" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760205260" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/patchmax-panels" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206839" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760207274" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-m-panels" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/itemcp-59091082-01" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/itemcp-59091086-00" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760253471" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760253535" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m2400-panels" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760254924" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760245361" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760238659" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760238660" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760238661" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760238658" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760239400" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237024" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237025" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237026" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237027" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237036" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237043" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237028" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237064" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237030" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237045" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237031" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237065" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237055" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237046" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237041" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237067" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237048" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237061" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237062" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237051" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760186502" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760187187" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-m-panels" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760187195" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-m-panels" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760187211" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-m-panels" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760187278" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760189555" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760198762" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201194" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760199570" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760199760" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760244166" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760244550" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item67281004-04" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item67281005-05" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760165308" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760175893" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760177105" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760177121" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180018" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760178368" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180067" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760178897" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760182907" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760094375" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760094383" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760094391" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760094409" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760109744" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760118315" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m2400-panels" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760118349" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m2400-panels" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760162834" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760162800" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760151167" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151290" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mftp-panels" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151308" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151324" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760152538" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760152579" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760152587" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760152595" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760130104" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760102277" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760102244" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760104398" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760105429" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760104737" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760105478" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760108993" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760109736" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/itemvprm-d9-w" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item1-1671603-1" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item1-1671603-2" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item1-1671603-3" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760256625" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-modular-panels" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760259243" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760259245" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760260791" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760259580" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760235092" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m2400-panels" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item70191212-00" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item70191213-02" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item70191012-00" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item70191013-02" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760001669" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/patchmax-panels" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item558841-1" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item558401-1" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item558843-1" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item558402-1" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item558417-1" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item569439-1" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item569440-1" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item569445-1" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item569389-1" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item569597-1" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item59093041-00" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item300100106895" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60481190-00" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60891126-20" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item60892015-00" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item60893130-01" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60361004-00" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60891102-02" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60361005-00" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60921102-07" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60921102-01" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60892023-01" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60481090-00" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60892089-00" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64502009-00" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64501107-01" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item64502176-00" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/highband-panels" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item64502177-00" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/highband-panels" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64552034-00" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64552034-01" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64552034-10" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64552034-20" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64601042-01" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64622023-01" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item64623044-00" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64622053-10" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item64690001-17" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685043-11" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item64690001-24" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685043-13" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685061-00" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685049-10" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685056-00" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item65341001-00" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item65351021-00" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item760060251" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item760060277" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060327" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060343" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760062356" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/patchmax-panels" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760062364" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/patchmax-panels" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760068106" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760072116" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760072488" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item760074278" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item760074286" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item760074294" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/itemlsa-70141200-11" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/itemlsa-70141206-10" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/itemlsa-70142058-00" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/itemlsa-70142210-00" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/itemlsa-70142265-00" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/highband-panels" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760262899" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item2111093-1" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item2153437-1" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-modular-panels" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item107535585" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item107920704" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item107536773" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item107670952" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item107975864" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528415" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528431" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528449" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528456" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108738113" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item1375355-1" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item1479002-1" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item1479696-1" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item1479698-1" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item9-60481090-01" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760253192" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760253193" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760259242" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J436"/>
+  <dimension ref="A1:J437"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="26.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="39" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="35.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="133.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17.41796875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="49" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="49.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="93.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -5144,10705 +5147,10826 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="B2" t="s">
+      <c r="D2" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="E2" t="s">
         <v>13</v>
       </c>
-      <c r="D2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H2" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>20</v>
-[...4 lines deleted...]
-      <c r="C3" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E3" t="s">
         <v>13</v>
       </c>
-      <c r="D3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H3" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="C4" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="H4" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>31</v>
-[...4 lines deleted...]
-      <c r="C5" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" t="s">
         <v>13</v>
       </c>
-      <c r="D5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H5" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="B6" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="C6" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E6" t="s">
         <v>13</v>
       </c>
-      <c r="D6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G6" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H6" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D7" t="s">
+        <v>32</v>
+      </c>
+      <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" t="s">
+        <v>33</v>
+      </c>
+      <c r="G7" t="s">
+        <v>27</v>
+      </c>
+      <c r="H7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="12.75">
+      <c r="A8" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" t="s">
+        <v>38</v>
+      </c>
+      <c r="E8" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" t="s">
+        <v>33</v>
+      </c>
+      <c r="H8" t="s">
+        <v>39</v>
+      </c>
+      <c r="J8" t="s">
         <v>40</v>
       </c>
-      <c r="B7" t="s">
-[...5 lines deleted...]
-      <c r="D7" t="s">
+    </row>
+    <row r="9" spans="1:10" ht="12.75">
+      <c r="A9" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="E7" t="s">
-[...13 lines deleted...]
-      <c r="A8" s="1" t="s">
+      <c r="B9" t="s">
+        <v>43</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" t="s">
         <v>44</v>
       </c>
-      <c r="B8" t="s">
+      <c r="E9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" t="s">
         <v>45</v>
       </c>
-      <c r="C8" s="1" t="s">
-[...35 lines deleted...]
-        <v>51</v>
+      <c r="G9" t="s">
+        <v>27</v>
       </c>
       <c r="H9" t="s">
-        <v>52</v>
+        <v>14</v>
+      </c>
+      <c r="J9" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" t="s">
+        <v>48</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D10" t="s">
+        <v>50</v>
+      </c>
+      <c r="E10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F10" t="s">
+        <v>45</v>
+      </c>
+      <c r="G10" t="s">
+        <v>51</v>
+      </c>
+      <c r="H10" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="12.75">
+      <c r="A11" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" t="s">
         <v>54</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C11" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D11" t="s">
         <v>55</v>
       </c>
-      <c r="C10" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>13</v>
+      </c>
+      <c r="G11" t="s">
+        <v>51</v>
       </c>
       <c r="H11" t="s">
-        <v>58</v>
+        <v>14</v>
+      </c>
+      <c r="J11" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>57</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>58</v>
       </c>
       <c r="D12" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="E12" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>13</v>
+      </c>
+      <c r="G12" t="s">
+        <v>27</v>
       </c>
       <c r="H12" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>63</v>
+      </c>
+      <c r="C13" t="s">
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="E13" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H13" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="B14" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D14" t="s">
+        <v>26</v>
+      </c>
+      <c r="E14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" t="s">
+        <v>27</v>
+      </c>
+      <c r="H14" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="12.75">
+      <c r="A15" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" t="s">
+        <v>69</v>
+      </c>
+      <c r="C15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15" t="s">
+        <v>70</v>
+      </c>
+      <c r="F15" t="s">
         <v>71</v>
       </c>
-      <c r="D14" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="H15" t="s">
-        <v>18</v>
+        <v>72</v>
+      </c>
+      <c r="J15" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="B16" t="s">
-        <v>85</v>
+        <v>74</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D16" t="s">
+        <v>76</v>
+      </c>
+      <c r="F16" t="s">
         <v>71</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G16" t="s">
-        <v>17</v>
+        <v>77</v>
       </c>
       <c r="H16" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B17" t="s">
+        <v>80</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D17" t="s">
+        <v>81</v>
+      </c>
+      <c r="F17" t="s">
+        <v>71</v>
+      </c>
+      <c r="G17" t="s">
+        <v>77</v>
+      </c>
+      <c r="H17" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="12.75">
+      <c r="A18" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B18" t="s">
+        <v>83</v>
+      </c>
+      <c r="C18" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18" t="s">
+        <v>84</v>
+      </c>
+      <c r="F18" t="s">
+        <v>71</v>
+      </c>
+      <c r="H18" t="s">
+        <v>72</v>
+      </c>
+      <c r="J18" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="12.75">
+      <c r="A19" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B19" t="s">
+        <v>87</v>
+      </c>
+      <c r="C19" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B17" t="s">
+      <c r="D19" t="s">
         <v>89</v>
       </c>
-      <c r="C17" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D17" t="s">
+      <c r="E19" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" t="s">
         <v>90</v>
       </c>
-      <c r="E17" t="s">
-[...10 lines deleted...]
-      <c r="A18" s="1" t="s">
+      <c r="G19" t="s">
+        <v>27</v>
+      </c>
+      <c r="H19" t="s">
+        <v>14</v>
+      </c>
+      <c r="J19" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="12.75">
+      <c r="A20" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B20" t="s">
         <v>93</v>
       </c>
-      <c r="C18" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D18" t="s">
+      <c r="C20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20" t="s">
         <v>94</v>
       </c>
-      <c r="E18" t="s">
-[...10 lines deleted...]
-      <c r="A19" s="1" t="s">
+      <c r="E20" t="s">
+        <v>19</v>
+      </c>
+      <c r="F20" t="s">
+        <v>95</v>
+      </c>
+      <c r="H20" t="s">
         <v>96</v>
-      </c>
-[...39 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="B21" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>99</v>
+      </c>
+      <c r="C21" t="s">
+        <v>37</v>
       </c>
       <c r="D21" t="s">
-        <v>108</v>
+        <v>100</v>
+      </c>
+      <c r="E21" t="s">
+        <v>19</v>
       </c>
       <c r="F21" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="H21" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="B22" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D22" t="s">
+        <v>104</v>
+      </c>
+      <c r="E22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" t="s">
+        <v>27</v>
+      </c>
+      <c r="H22" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="12.75">
+      <c r="A23" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B23" t="s">
         <v>107</v>
       </c>
-      <c r="D22" t="s">
-[...20 lines deleted...]
-        <v>26</v>
+      <c r="C23" s="1" t="s">
+        <v>58</v>
       </c>
       <c r="D23" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>108</v>
+      </c>
+      <c r="E23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" t="s">
+        <v>27</v>
       </c>
       <c r="H23" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="B24" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>120</v>
+        <v>58</v>
       </c>
       <c r="D24" t="s">
-        <v>121</v>
+        <v>112</v>
       </c>
       <c r="E24" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>113</v>
       </c>
       <c r="G24" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H24" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="B25" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>116</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>58</v>
       </c>
       <c r="D25" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="E25" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>113</v>
+      </c>
+      <c r="G25" t="s">
+        <v>27</v>
       </c>
       <c r="H25" t="s">
-        <v>126</v>
+        <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="B26" t="s">
-        <v>129</v>
+        <v>120</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>120</v>
+        <v>58</v>
       </c>
       <c r="D26" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="E26" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>113</v>
       </c>
       <c r="G26" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H26" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="B27" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D27" t="s">
+        <v>125</v>
+      </c>
+      <c r="E27" t="s">
         <v>13</v>
       </c>
-      <c r="D27" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G27" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H27" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="B28" t="s">
-        <v>137</v>
+        <v>128</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D28" t="s">
+        <v>129</v>
+      </c>
+      <c r="E28" t="s">
         <v>13</v>
       </c>
-      <c r="D28" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G28" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H28" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="B29" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>120</v>
+        <v>133</v>
       </c>
       <c r="D29" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="E29" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="G29" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H29" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="B30" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>137</v>
+      </c>
+      <c r="C30" t="s">
+        <v>37</v>
       </c>
       <c r="D30" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="E30" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H30" t="s">
-        <v>18</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="B31" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>141</v>
+      </c>
+      <c r="C31" t="s">
+        <v>37</v>
       </c>
       <c r="D31" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="E31" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H31" t="s">
-        <v>18</v>
+        <v>143</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="B32" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>146</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>147</v>
       </c>
       <c r="D32" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="E32" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="H32" t="s">
-        <v>67</v>
+        <v>149</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="B33" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>158</v>
+        <v>147</v>
       </c>
       <c r="D33" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="E33" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="H33" t="s">
-        <v>18</v>
+        <v>149</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="B34" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>158</v>
+        <v>147</v>
       </c>
       <c r="D34" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="E34" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="H34" t="s">
-        <v>18</v>
+        <v>149</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="B35" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="D35" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="E35" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="F35" t="s">
+        <v>163</v>
       </c>
       <c r="G35" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H35" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B36" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>166</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>161</v>
       </c>
       <c r="D36" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="E36" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="F36" t="s">
+        <v>163</v>
+      </c>
+      <c r="G36" t="s">
+        <v>27</v>
       </c>
       <c r="H36" t="s">
-        <v>172</v>
+        <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>168</v>
       </c>
       <c r="C37" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="D37" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="E37" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>13</v>
       </c>
       <c r="H37" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>179</v>
+        <v>170</v>
       </c>
       <c r="B38" t="s">
+        <v>171</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D38" t="s">
+        <v>172</v>
+      </c>
+      <c r="F38" t="s">
+        <v>71</v>
+      </c>
+      <c r="G38" t="s">
+        <v>173</v>
+      </c>
+      <c r="H38" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" ht="12.75">
+      <c r="A39" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B39" t="s">
+        <v>176</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D39" t="s">
+        <v>178</v>
+      </c>
+      <c r="E39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" t="s">
+        <v>51</v>
+      </c>
+      <c r="H39" t="s">
+        <v>14</v>
+      </c>
+      <c r="J39" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" ht="12.75">
+      <c r="A40" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="C38" t="s">
-[...2 lines deleted...]
-      <c r="D38" t="s">
+      <c r="B40" t="s">
         <v>181</v>
       </c>
-      <c r="E38" t="s">
-[...28 lines deleted...]
-      <c r="G39" t="s">
+      <c r="C40" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="H39" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="D40" t="s">
-        <v>190</v>
+        <v>182</v>
       </c>
       <c r="E40" t="s">
-        <v>73</v>
+        <v>13</v>
+      </c>
+      <c r="G40" t="s">
+        <v>51</v>
       </c>
       <c r="H40" t="s">
-        <v>172</v>
+        <v>14</v>
+      </c>
+      <c r="J40" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>192</v>
+        <v>183</v>
       </c>
       <c r="B41" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>184</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>185</v>
       </c>
       <c r="D41" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>186</v>
+      </c>
+      <c r="F41" t="s">
+        <v>71</v>
+      </c>
+      <c r="G41" t="s">
+        <v>187</v>
       </c>
       <c r="H41" t="s">
-        <v>29</v>
+        <v>188</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>196</v>
+        <v>189</v>
       </c>
       <c r="B42" t="s">
-        <v>197</v>
+        <v>190</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>13</v>
+        <v>185</v>
       </c>
       <c r="D42" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>191</v>
       </c>
       <c r="F42" t="s">
-        <v>199</v>
+        <v>71</v>
       </c>
       <c r="G42" t="s">
-        <v>17</v>
+        <v>187</v>
       </c>
       <c r="H42" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:8" ht="12.75">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>201</v>
+        <v>192</v>
       </c>
       <c r="B43" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>193</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>185</v>
       </c>
       <c r="D43" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>194</v>
       </c>
       <c r="F43" t="s">
-        <v>199</v>
+        <v>71</v>
+      </c>
+      <c r="G43" t="s">
+        <v>187</v>
       </c>
       <c r="H43" t="s">
-        <v>126</v>
+        <v>188</v>
+      </c>
+      <c r="J43" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="B44" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="C44" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D44" t="s">
+        <v>199</v>
+      </c>
+      <c r="E44" t="s">
         <v>13</v>
       </c>
-      <c r="D44" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G44" t="s">
-        <v>17</v>
+        <v>200</v>
       </c>
       <c r="H44" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="B45" t="s">
+        <v>203</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D45" t="s">
+        <v>204</v>
+      </c>
+      <c r="E45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" t="s">
+        <v>205</v>
+      </c>
+      <c r="H45" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="12.75">
+      <c r="A46" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B46" t="s">
+        <v>208</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D46" t="s">
         <v>209</v>
       </c>
-      <c r="B45" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="E46" t="s">
-        <v>73</v>
+        <v>13</v>
       </c>
       <c r="G46" t="s">
-        <v>177</v>
+        <v>205</v>
       </c>
       <c r="H46" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>14</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="B47" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>212</v>
+      </c>
+      <c r="C47" t="s">
+        <v>37</v>
       </c>
       <c r="D47" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
       <c r="E47" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H47" t="s">
-        <v>18</v>
+        <v>214</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>224</v>
+        <v>215</v>
       </c>
       <c r="B48" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>216</v>
+      </c>
+      <c r="C48" t="s">
+        <v>37</v>
       </c>
       <c r="D48" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>217</v>
       </c>
       <c r="F48" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>71</v>
       </c>
       <c r="H48" t="s">
-        <v>18</v>
+        <v>218</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
       <c r="B49" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>220</v>
+      </c>
+      <c r="C49" t="s">
+        <v>37</v>
       </c>
       <c r="D49" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>221</v>
+      </c>
+      <c r="F49" t="s">
+        <v>71</v>
+      </c>
+      <c r="G49" t="s">
+        <v>187</v>
       </c>
       <c r="H49" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>234</v>
+        <v>223</v>
       </c>
       <c r="B50" t="s">
-        <v>235</v>
+        <v>224</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>230</v>
+        <v>58</v>
       </c>
       <c r="D50" t="s">
-        <v>236</v>
+        <v>225</v>
       </c>
       <c r="E50" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="G50" t="s">
+        <v>27</v>
       </c>
       <c r="H50" t="s">
-        <v>232</v>
+        <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>238</v>
+        <v>227</v>
       </c>
       <c r="B51" t="s">
-        <v>239</v>
+        <v>228</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>230</v>
+        <v>58</v>
       </c>
       <c r="D51" t="s">
-        <v>240</v>
+        <v>229</v>
       </c>
       <c r="E51" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="G51" t="s">
+        <v>27</v>
       </c>
       <c r="H51" t="s">
-        <v>232</v>
+        <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>241</v>
+        <v>231</v>
       </c>
       <c r="B52" t="s">
-        <v>242</v>
+        <v>232</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>243</v>
+        <v>25</v>
       </c>
       <c r="D52" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>233</v>
+      </c>
+      <c r="E52" t="s">
+        <v>13</v>
       </c>
       <c r="G52" t="s">
-        <v>245</v>
+        <v>27</v>
       </c>
       <c r="H52" t="s">
-        <v>246</v>
+        <v>14</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>247</v>
+        <v>235</v>
       </c>
       <c r="B53" t="s">
-        <v>248</v>
+        <v>236</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>243</v>
+        <v>25</v>
       </c>
       <c r="D53" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>237</v>
+      </c>
+      <c r="E53" t="s">
+        <v>13</v>
       </c>
       <c r="G53" t="s">
-        <v>245</v>
+        <v>27</v>
       </c>
       <c r="H53" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>250</v>
+        <v>239</v>
       </c>
       <c r="B54" t="s">
-        <v>251</v>
+        <v>240</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>243</v>
+        <v>58</v>
       </c>
       <c r="D54" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>241</v>
+      </c>
+      <c r="E54" t="s">
+        <v>13</v>
       </c>
       <c r="G54" t="s">
-        <v>245</v>
+        <v>27</v>
       </c>
       <c r="H54" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>254</v>
+        <v>243</v>
       </c>
       <c r="B55" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>244</v>
+      </c>
+      <c r="C55" t="s">
+        <v>37</v>
       </c>
       <c r="D55" t="s">
-        <v>257</v>
+        <v>245</v>
       </c>
       <c r="E55" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>13</v>
       </c>
       <c r="H55" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:8" ht="12.75">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>260</v>
+        <v>246</v>
       </c>
       <c r="B56" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>247</v>
+      </c>
+      <c r="C56" t="s">
+        <v>37</v>
       </c>
       <c r="D56" t="s">
-        <v>263</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>248</v>
+      </c>
+      <c r="F56" t="s">
+        <v>71</v>
       </c>
       <c r="H56" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:8" ht="12.75">
+        <v>72</v>
+      </c>
+      <c r="J56" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>265</v>
+        <v>249</v>
       </c>
       <c r="B57" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>250</v>
+      </c>
+      <c r="C57" t="s">
+        <v>37</v>
       </c>
       <c r="D57" t="s">
-        <v>267</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>251</v>
+      </c>
+      <c r="F57" t="s">
+        <v>71</v>
       </c>
       <c r="H57" t="s">
-        <v>18</v>
+        <v>72</v>
+      </c>
+      <c r="J57" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>269</v>
+        <v>252</v>
       </c>
       <c r="B58" t="s">
-        <v>270</v>
-[...1 lines deleted...]
-      <c r="C58" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="C58" t="s">
+        <v>37</v>
+      </c>
+      <c r="D58" t="s">
+        <v>254</v>
+      </c>
+      <c r="F58" t="s">
         <v>71</v>
       </c>
-      <c r="D58" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H58" t="s">
-        <v>18</v>
+        <v>72</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>273</v>
+        <v>256</v>
       </c>
       <c r="B59" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>257</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>147</v>
       </c>
       <c r="D59" t="s">
-        <v>275</v>
+        <v>258</v>
       </c>
       <c r="E59" t="s">
-        <v>73</v>
+        <v>19</v>
+      </c>
+      <c r="F59" t="s">
+        <v>163</v>
       </c>
       <c r="H59" t="s">
-        <v>276</v>
+        <v>149</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>277</v>
+        <v>260</v>
       </c>
       <c r="B60" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>261</v>
+      </c>
+      <c r="C60" t="s">
+        <v>37</v>
       </c>
       <c r="D60" t="s">
-        <v>280</v>
+        <v>262</v>
       </c>
       <c r="E60" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>19</v>
       </c>
       <c r="H60" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:10" ht="12.75">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>283</v>
+        <v>264</v>
       </c>
       <c r="B61" t="s">
-        <v>284</v>
+        <v>265</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>285</v>
+        <v>25</v>
       </c>
       <c r="D61" t="s">
-        <v>286</v>
+        <v>266</v>
       </c>
       <c r="E61" t="s">
-        <v>73</v>
+        <v>13</v>
       </c>
       <c r="G61" t="s">
+        <v>267</v>
+      </c>
+      <c r="H61" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="12.75">
+      <c r="A62" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="B62" t="s">
+        <v>270</v>
+      </c>
+      <c r="C62" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="H61" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="D62" t="s">
-        <v>290</v>
+        <v>271</v>
       </c>
       <c r="E62" t="s">
-        <v>73</v>
+        <v>13</v>
       </c>
       <c r="G62" t="s">
-        <v>177</v>
+        <v>51</v>
       </c>
       <c r="H62" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>14</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>292</v>
+        <v>272</v>
       </c>
       <c r="B63" t="s">
-        <v>293</v>
+        <v>273</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>71</v>
+        <v>198</v>
       </c>
       <c r="D63" t="s">
-        <v>294</v>
+        <v>274</v>
       </c>
       <c r="E63" t="s">
-        <v>73</v>
+        <v>13</v>
       </c>
       <c r="G63" t="s">
-        <v>17</v>
+        <v>275</v>
       </c>
       <c r="H63" t="s">
-        <v>295</v>
+        <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>297</v>
+        <v>277</v>
       </c>
       <c r="B64" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>278</v>
+      </c>
+      <c r="C64" t="s">
+        <v>37</v>
       </c>
       <c r="D64" t="s">
-        <v>299</v>
+        <v>279</v>
       </c>
       <c r="E64" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>19</v>
+      </c>
+      <c r="F64" t="s">
+        <v>280</v>
       </c>
       <c r="H64" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:8" ht="12.75">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>301</v>
+        <v>283</v>
       </c>
       <c r="B65" t="s">
-        <v>302</v>
+        <v>284</v>
       </c>
       <c r="C65" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D65" t="s">
-        <v>303</v>
+        <v>285</v>
       </c>
       <c r="E65" t="s">
-        <v>15</v>
+        <v>19</v>
+      </c>
+      <c r="F65" t="s">
+        <v>286</v>
       </c>
       <c r="H65" t="s">
-        <v>126</v>
+        <v>287</v>
+      </c>
+      <c r="J65" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>305</v>
+        <v>289</v>
       </c>
       <c r="B66" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>290</v>
+      </c>
+      <c r="C66" t="s">
+        <v>37</v>
       </c>
       <c r="D66" t="s">
-        <v>308</v>
+        <v>291</v>
       </c>
       <c r="E66" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>19</v>
+      </c>
+      <c r="F66" t="s">
+        <v>286</v>
       </c>
       <c r="H66" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:8" ht="12.75">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>310</v>
+        <v>293</v>
       </c>
       <c r="B67" t="s">
-        <v>311</v>
+        <v>294</v>
       </c>
       <c r="C67" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D67" t="s">
-        <v>312</v>
+        <v>295</v>
       </c>
       <c r="E67" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F67" t="s">
-        <v>57</v>
+        <v>286</v>
       </c>
       <c r="H67" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:8" ht="12.75">
+        <v>287</v>
+      </c>
+      <c r="J67" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>314</v>
+        <v>297</v>
       </c>
       <c r="B68" t="s">
-        <v>315</v>
+        <v>298</v>
       </c>
       <c r="C68" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D68" t="s">
-        <v>316</v>
+        <v>299</v>
       </c>
       <c r="E68" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F68" t="s">
-        <v>57</v>
+        <v>286</v>
       </c>
       <c r="H68" t="s">
-        <v>317</v>
+        <v>287</v>
+      </c>
+      <c r="J68" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>319</v>
+        <v>301</v>
       </c>
       <c r="B69" t="s">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>302</v>
+      </c>
+      <c r="C69" t="s">
+        <v>37</v>
       </c>
       <c r="D69" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="E69" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>19</v>
+      </c>
+      <c r="F69" t="s">
+        <v>286</v>
       </c>
       <c r="H69" t="s">
-        <v>18</v>
+        <v>287</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>323</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>304</v>
+      </c>
+      <c r="C70" t="s">
+        <v>37</v>
       </c>
       <c r="D70" t="s">
-        <v>325</v>
+        <v>305</v>
       </c>
       <c r="E70" t="s">
-        <v>326</v>
+        <v>13</v>
       </c>
       <c r="G70" t="s">
-        <v>17</v>
+        <v>306</v>
       </c>
       <c r="H70" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>328</v>
+        <v>308</v>
       </c>
       <c r="B71" t="s">
-        <v>329</v>
+        <v>309</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>71</v>
+        <v>310</v>
       </c>
       <c r="D71" t="s">
-        <v>330</v>
+        <v>311</v>
       </c>
       <c r="E71" t="s">
-        <v>73</v>
+        <v>19</v>
+      </c>
+      <c r="F71" t="s">
+        <v>312</v>
       </c>
       <c r="G71" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H71" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>332</v>
+        <v>314</v>
       </c>
       <c r="B72" t="s">
-        <v>333</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>315</v>
+      </c>
+      <c r="C72" t="s">
+        <v>37</v>
       </c>
       <c r="D72" t="s">
-        <v>146</v>
+        <v>316</v>
       </c>
       <c r="E72" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>19</v>
+      </c>
+      <c r="F72" t="s">
+        <v>312</v>
       </c>
       <c r="H72" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>335</v>
+        <v>318</v>
       </c>
       <c r="B73" t="s">
-        <v>336</v>
+        <v>319</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>71</v>
+        <v>310</v>
       </c>
       <c r="D73" t="s">
-        <v>150</v>
+        <v>320</v>
       </c>
       <c r="E73" t="s">
-        <v>326</v>
+        <v>19</v>
+      </c>
+      <c r="F73" t="s">
+        <v>312</v>
       </c>
       <c r="G73" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H73" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>338</v>
+        <v>322</v>
       </c>
       <c r="B74" t="s">
-        <v>339</v>
+        <v>323</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>71</v>
+        <v>31</v>
       </c>
       <c r="D74" t="s">
-        <v>340</v>
+        <v>324</v>
       </c>
       <c r="E74" t="s">
-        <v>326</v>
+        <v>19</v>
+      </c>
+      <c r="F74" t="s">
+        <v>325</v>
       </c>
       <c r="G74" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H74" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>342</v>
+        <v>327</v>
       </c>
       <c r="B75" t="s">
-        <v>343</v>
+        <v>328</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>262</v>
+        <v>31</v>
       </c>
       <c r="D75" t="s">
-        <v>344</v>
+        <v>329</v>
       </c>
       <c r="E75" t="s">
-        <v>73</v>
+        <v>19</v>
+      </c>
+      <c r="F75" t="s">
+        <v>312</v>
       </c>
       <c r="G75" t="s">
-        <v>281</v>
+        <v>27</v>
       </c>
       <c r="H75" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>346</v>
+        <v>331</v>
       </c>
       <c r="B76" t="s">
-        <v>347</v>
+        <v>332</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>71</v>
+        <v>310</v>
       </c>
       <c r="D76" t="s">
-        <v>348</v>
+        <v>333</v>
       </c>
       <c r="E76" t="s">
-        <v>326</v>
+        <v>19</v>
+      </c>
+      <c r="F76" t="s">
+        <v>312</v>
       </c>
       <c r="G76" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H76" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>350</v>
+        <v>335</v>
       </c>
       <c r="B77" t="s">
-        <v>351</v>
+        <v>336</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>256</v>
+        <v>31</v>
       </c>
       <c r="D77" t="s">
-        <v>352</v>
+        <v>337</v>
       </c>
       <c r="E77" t="s">
-        <v>73</v>
+        <v>19</v>
+      </c>
+      <c r="F77" t="s">
+        <v>312</v>
       </c>
       <c r="G77" t="s">
-        <v>258</v>
+        <v>27</v>
       </c>
       <c r="H77" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>354</v>
+        <v>339</v>
       </c>
       <c r="B78" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>340</v>
+      </c>
+      <c r="C78" t="s">
+        <v>37</v>
       </c>
       <c r="D78" t="s">
-        <v>356</v>
+        <v>341</v>
       </c>
       <c r="E78" t="s">
-        <v>15</v>
+        <v>19</v>
+      </c>
+      <c r="F78" t="s">
+        <v>95</v>
       </c>
       <c r="H78" t="s">
-        <v>232</v>
+        <v>342</v>
+      </c>
+      <c r="J78" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>358</v>
+        <v>344</v>
       </c>
       <c r="B79" t="s">
-        <v>359</v>
+        <v>345</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>262</v>
+        <v>31</v>
       </c>
       <c r="D79" t="s">
-        <v>360</v>
+        <v>346</v>
       </c>
       <c r="E79" t="s">
-        <v>73</v>
+        <v>19</v>
+      </c>
+      <c r="F79" t="s">
+        <v>325</v>
       </c>
       <c r="G79" t="s">
-        <v>281</v>
+        <v>27</v>
       </c>
       <c r="H79" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>362</v>
+        <v>348</v>
       </c>
       <c r="B80" t="s">
-        <v>363</v>
+        <v>349</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>71</v>
+        <v>31</v>
       </c>
       <c r="D80" t="s">
-        <v>364</v>
+        <v>337</v>
       </c>
       <c r="E80" t="s">
-        <v>326</v>
+        <v>19</v>
+      </c>
+      <c r="F80" t="s">
+        <v>312</v>
       </c>
       <c r="G80" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H80" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>366</v>
+        <v>351</v>
       </c>
       <c r="B81" t="s">
-        <v>367</v>
+        <v>352</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>71</v>
+        <v>31</v>
       </c>
       <c r="D81" t="s">
-        <v>368</v>
+        <v>353</v>
       </c>
       <c r="E81" t="s">
-        <v>82</v>
+        <v>19</v>
+      </c>
+      <c r="F81" t="s">
+        <v>312</v>
       </c>
       <c r="G81" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H81" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>370</v>
+        <v>355</v>
       </c>
       <c r="B82" t="s">
-        <v>371</v>
+        <v>356</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>71</v>
+        <v>31</v>
       </c>
       <c r="D82" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E82" t="s">
-        <v>82</v>
+        <v>19</v>
+      </c>
+      <c r="F82" t="s">
+        <v>312</v>
       </c>
       <c r="G82" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H82" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>373</v>
+        <v>358</v>
       </c>
       <c r="B83" t="s">
-        <v>374</v>
+        <v>359</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>262</v>
+        <v>133</v>
       </c>
       <c r="D83" t="s">
-        <v>375</v>
+        <v>360</v>
       </c>
       <c r="E83" t="s">
-        <v>82</v>
+        <v>19</v>
       </c>
       <c r="G83" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H83" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>14</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>377</v>
+        <v>362</v>
       </c>
       <c r="B84" t="s">
-        <v>378</v>
+        <v>363</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>262</v>
+        <v>133</v>
       </c>
       <c r="D84" t="s">
-        <v>379</v>
+        <v>364</v>
       </c>
       <c r="E84" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="G84" t="s">
-        <v>281</v>
+        <v>27</v>
       </c>
       <c r="H84" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>381</v>
+        <v>366</v>
       </c>
       <c r="B85" t="s">
-        <v>382</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>367</v>
+      </c>
+      <c r="C85" t="s">
+        <v>37</v>
       </c>
       <c r="D85" t="s">
-        <v>383</v>
+        <v>368</v>
       </c>
       <c r="E85" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="H85" t="s">
-        <v>18</v>
+        <v>287</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>385</v>
+        <v>370</v>
       </c>
       <c r="B86" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>371</v>
+      </c>
+      <c r="C86" t="s">
+        <v>37</v>
       </c>
       <c r="D86" t="s">
-        <v>387</v>
+        <v>372</v>
       </c>
       <c r="E86" t="s">
-        <v>73</v>
+        <v>13</v>
       </c>
       <c r="G86" t="s">
-        <v>388</v>
+        <v>51</v>
       </c>
       <c r="H86" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>390</v>
+        <v>374</v>
       </c>
       <c r="B87" t="s">
-        <v>391</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>375</v>
+      </c>
+      <c r="C87" t="s">
+        <v>37</v>
       </c>
       <c r="D87" t="s">
-        <v>392</v>
+        <v>376</v>
       </c>
       <c r="E87" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>19</v>
+      </c>
+      <c r="F87" t="s">
+        <v>95</v>
       </c>
       <c r="H87" t="s">
-        <v>18</v>
+        <v>96</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>394</v>
+        <v>378</v>
       </c>
       <c r="B88" t="s">
-        <v>395</v>
+        <v>379</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>262</v>
+        <v>380</v>
       </c>
       <c r="D88" t="s">
-        <v>396</v>
+        <v>381</v>
       </c>
       <c r="E88" t="s">
-        <v>73</v>
+        <v>19</v>
+      </c>
+      <c r="F88" t="s">
+        <v>95</v>
       </c>
       <c r="G88" t="s">
-        <v>388</v>
+        <v>51</v>
       </c>
       <c r="H88" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>398</v>
+        <v>383</v>
       </c>
       <c r="B89" t="s">
-        <v>399</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>384</v>
+      </c>
+      <c r="C89" t="s">
+        <v>37</v>
       </c>
       <c r="D89" t="s">
-        <v>400</v>
+        <v>385</v>
       </c>
       <c r="E89" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>388</v>
+        <v>13</v>
       </c>
       <c r="H89" t="s">
-        <v>18</v>
+        <v>287</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>402</v>
+        <v>387</v>
       </c>
       <c r="B90" t="s">
-        <v>403</v>
+        <v>388</v>
       </c>
       <c r="C90" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D90" t="s">
-        <v>404</v>
+        <v>389</v>
       </c>
       <c r="E90" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>405</v>
+        <v>13</v>
       </c>
       <c r="H90" t="s">
-        <v>406</v>
+        <v>342</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>408</v>
+        <v>391</v>
       </c>
       <c r="B91" t="s">
-        <v>409</v>
+        <v>392</v>
       </c>
       <c r="C91" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D91" t="s">
-        <v>410</v>
+        <v>393</v>
       </c>
       <c r="E91" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F91" t="s">
-        <v>405</v>
+        <v>394</v>
       </c>
       <c r="H91" t="s">
-        <v>406</v>
+        <v>395</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>412</v>
+        <v>397</v>
       </c>
       <c r="B92" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>398</v>
+      </c>
+      <c r="C92" t="s">
+        <v>37</v>
       </c>
       <c r="D92" t="s">
-        <v>414</v>
+        <v>399</v>
       </c>
       <c r="E92" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F92" t="s">
-        <v>415</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>394</v>
       </c>
       <c r="H92" t="s">
-        <v>18</v>
+        <v>395</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>417</v>
+        <v>401</v>
       </c>
       <c r="B93" t="s">
-        <v>418</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>402</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>161</v>
       </c>
       <c r="D93" t="s">
-        <v>419</v>
+        <v>403</v>
       </c>
       <c r="E93" t="s">
-        <v>73</v>
+        <v>19</v>
+      </c>
+      <c r="F93" t="s">
+        <v>404</v>
+      </c>
+      <c r="G93" t="s">
+        <v>27</v>
       </c>
       <c r="H93" t="s">
-        <v>276</v>
+        <v>14</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>421</v>
+        <v>406</v>
       </c>
       <c r="B94" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>407</v>
+      </c>
+      <c r="C94" t="s">
+        <v>37</v>
       </c>
       <c r="D94" t="s">
-        <v>423</v>
+        <v>408</v>
       </c>
       <c r="E94" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H94" t="s">
-        <v>18</v>
+        <v>222</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>425</v>
+        <v>410</v>
       </c>
       <c r="B95" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>411</v>
+      </c>
+      <c r="C95" t="s">
+        <v>37</v>
       </c>
       <c r="D95" t="s">
-        <v>427</v>
+        <v>412</v>
       </c>
       <c r="E95" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F95" t="s">
-        <v>415</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="H95" t="s">
-        <v>18</v>
+        <v>214</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>429</v>
+        <v>414</v>
       </c>
       <c r="B96" t="s">
-        <v>430</v>
+        <v>415</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>220</v>
+        <v>58</v>
       </c>
       <c r="D96" t="s">
-        <v>431</v>
+        <v>416</v>
       </c>
       <c r="E96" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>415</v>
+        <v>113</v>
       </c>
       <c r="G96" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H96" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>433</v>
+        <v>418</v>
       </c>
       <c r="B97" t="s">
-        <v>434</v>
+        <v>419</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>220</v>
+        <v>58</v>
       </c>
       <c r="D97" t="s">
-        <v>435</v>
+        <v>420</v>
       </c>
       <c r="E97" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>415</v>
+        <v>113</v>
       </c>
       <c r="G97" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H97" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>437</v>
+        <v>422</v>
       </c>
       <c r="B98" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>423</v>
+      </c>
+      <c r="C98" t="s">
+        <v>37</v>
       </c>
       <c r="D98" t="s">
-        <v>439</v>
+        <v>424</v>
       </c>
       <c r="E98" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F98" t="s">
-        <v>415</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>286</v>
       </c>
       <c r="H98" t="s">
-        <v>18</v>
+        <v>425</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>441</v>
+        <v>427</v>
       </c>
       <c r="B99" t="s">
-        <v>442</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>428</v>
+      </c>
+      <c r="C99" t="s">
+        <v>37</v>
       </c>
       <c r="D99" t="s">
-        <v>443</v>
+        <v>429</v>
       </c>
       <c r="E99" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F99" t="s">
-        <v>415</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>286</v>
       </c>
       <c r="H99" t="s">
-        <v>18</v>
+        <v>425</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>445</v>
+        <v>430</v>
       </c>
       <c r="B100" t="s">
-        <v>446</v>
+        <v>431</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>220</v>
+        <v>75</v>
       </c>
       <c r="D100" t="s">
-        <v>447</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>432</v>
       </c>
       <c r="F100" t="s">
-        <v>415</v>
+        <v>71</v>
       </c>
       <c r="G100" t="s">
-        <v>17</v>
+        <v>77</v>
       </c>
       <c r="H100" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:8" ht="12.75">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>449</v>
+        <v>433</v>
       </c>
       <c r="B101" t="s">
-        <v>450</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>434</v>
+      </c>
+      <c r="C101" t="s">
+        <v>37</v>
       </c>
       <c r="D101" t="s">
-        <v>451</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>435</v>
       </c>
       <c r="F101" t="s">
-        <v>415</v>
+        <v>71</v>
       </c>
       <c r="G101" t="s">
-        <v>17</v>
+        <v>187</v>
       </c>
       <c r="H101" t="s">
-        <v>18</v>
+        <v>222</v>
+      </c>
+      <c r="J101" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>453</v>
+        <v>436</v>
       </c>
       <c r="B102" t="s">
-        <v>454</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>437</v>
+      </c>
+      <c r="C102" t="s">
+        <v>37</v>
       </c>
       <c r="D102" t="s">
-        <v>455</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>438</v>
       </c>
       <c r="F102" t="s">
-        <v>415</v>
+        <v>71</v>
       </c>
       <c r="G102" t="s">
-        <v>17</v>
+        <v>187</v>
       </c>
       <c r="H102" t="s">
-        <v>18</v>
+        <v>222</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>457</v>
+        <v>439</v>
       </c>
       <c r="B103" t="s">
-        <v>458</v>
+        <v>440</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>220</v>
+        <v>75</v>
       </c>
       <c r="D103" t="s">
-        <v>459</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>441</v>
       </c>
       <c r="F103" t="s">
-        <v>415</v>
+        <v>71</v>
       </c>
       <c r="G103" t="s">
-        <v>17</v>
+        <v>77</v>
       </c>
       <c r="H103" t="s">
-        <v>18</v>
+        <v>442</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>461</v>
+        <v>443</v>
       </c>
       <c r="B104" t="s">
-        <v>462</v>
+        <v>444</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>220</v>
+        <v>75</v>
       </c>
       <c r="D104" t="s">
-        <v>463</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>445</v>
       </c>
       <c r="F104" t="s">
-        <v>415</v>
+        <v>71</v>
       </c>
       <c r="G104" t="s">
-        <v>17</v>
+        <v>77</v>
       </c>
       <c r="H104" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:8" ht="12.75">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>465</v>
+        <v>446</v>
       </c>
       <c r="B105" t="s">
-        <v>466</v>
+        <v>447</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>220</v>
+        <v>185</v>
       </c>
       <c r="D105" t="s">
-        <v>467</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>448</v>
       </c>
       <c r="F105" t="s">
-        <v>415</v>
+        <v>71</v>
       </c>
       <c r="G105" t="s">
-        <v>17</v>
+        <v>187</v>
       </c>
       <c r="H105" t="s">
-        <v>18</v>
+        <v>188</v>
+      </c>
+      <c r="J105" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>469</v>
+        <v>449</v>
       </c>
       <c r="B106" t="s">
-        <v>470</v>
+        <v>450</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>158</v>
+        <v>75</v>
       </c>
       <c r="D106" t="s">
-        <v>471</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>451</v>
+      </c>
+      <c r="F106" t="s">
+        <v>71</v>
       </c>
       <c r="G106" t="s">
-        <v>17</v>
+        <v>77</v>
       </c>
       <c r="H106" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>473</v>
+        <v>452</v>
       </c>
       <c r="B107" t="s">
-        <v>474</v>
+        <v>453</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>158</v>
+        <v>75</v>
       </c>
       <c r="D107" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>454</v>
+      </c>
+      <c r="F107" t="s">
+        <v>71</v>
       </c>
       <c r="G107" t="s">
-        <v>17</v>
+        <v>77</v>
       </c>
       <c r="H107" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>477</v>
+        <v>455</v>
       </c>
       <c r="B108" t="s">
-        <v>478</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>456</v>
+      </c>
+      <c r="C108" t="s">
+        <v>37</v>
       </c>
       <c r="D108" t="s">
-        <v>479</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>457</v>
       </c>
       <c r="F108" t="s">
-        <v>415</v>
+        <v>71</v>
       </c>
       <c r="G108" t="s">
-        <v>17</v>
+        <v>187</v>
       </c>
       <c r="H108" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:8" ht="12.75">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>481</v>
+        <v>458</v>
       </c>
       <c r="B109" t="s">
-        <v>482</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>459</v>
+      </c>
+      <c r="C109" t="s">
+        <v>37</v>
       </c>
       <c r="D109" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>460</v>
+      </c>
+      <c r="F109" t="s">
+        <v>71</v>
       </c>
       <c r="G109" t="s">
-        <v>17</v>
+        <v>187</v>
       </c>
       <c r="H109" t="s">
-        <v>18</v>
+        <v>222</v>
+      </c>
+      <c r="J109" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>485</v>
+        <v>461</v>
       </c>
       <c r="B110" t="s">
-        <v>486</v>
+        <v>462</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>158</v>
+        <v>75</v>
       </c>
       <c r="D110" t="s">
-        <v>487</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>463</v>
+      </c>
+      <c r="F110" t="s">
+        <v>71</v>
       </c>
       <c r="G110" t="s">
-        <v>17</v>
+        <v>77</v>
       </c>
       <c r="H110" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:8" ht="12.75">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>489</v>
+        <v>465</v>
       </c>
       <c r="B111" t="s">
-        <v>490</v>
+        <v>466</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>491</v>
+        <v>185</v>
       </c>
       <c r="D111" t="s">
-        <v>492</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>467</v>
       </c>
       <c r="F111" t="s">
-        <v>493</v>
+        <v>71</v>
       </c>
       <c r="G111" t="s">
-        <v>17</v>
+        <v>187</v>
       </c>
       <c r="H111" t="s">
-        <v>18</v>
+        <v>188</v>
+      </c>
+      <c r="J111" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>495</v>
+        <v>468</v>
       </c>
       <c r="B112" t="s">
-        <v>496</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>469</v>
+      </c>
+      <c r="C112" t="s">
+        <v>37</v>
       </c>
       <c r="D112" t="s">
-        <v>497</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>470</v>
+      </c>
+      <c r="F112" t="s">
+        <v>471</v>
       </c>
       <c r="G112" t="s">
-        <v>17</v>
+        <v>472</v>
       </c>
       <c r="H112" t="s">
-        <v>18</v>
+        <v>425</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>499</v>
+        <v>473</v>
       </c>
       <c r="B113" t="s">
-        <v>500</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>474</v>
+      </c>
+      <c r="C113" t="s">
+        <v>37</v>
       </c>
       <c r="D113" t="s">
-        <v>501</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>475</v>
+      </c>
+      <c r="F113" t="s">
+        <v>71</v>
       </c>
       <c r="H113" t="s">
-        <v>18</v>
+        <v>476</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>503</v>
+        <v>477</v>
       </c>
       <c r="B114" t="s">
-        <v>504</v>
+        <v>478</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>158</v>
+        <v>479</v>
       </c>
       <c r="D114" t="s">
-        <v>505</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>480</v>
+      </c>
+      <c r="F114" t="s">
+        <v>471</v>
       </c>
       <c r="G114" t="s">
-        <v>17</v>
+        <v>472</v>
       </c>
       <c r="H114" t="s">
-        <v>18</v>
+        <v>481</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>507</v>
+        <v>482</v>
       </c>
       <c r="B115" t="s">
-        <v>508</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>483</v>
+      </c>
+      <c r="C115" t="s">
+        <v>37</v>
       </c>
       <c r="D115" t="s">
-        <v>509</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>484</v>
+      </c>
+      <c r="F115" t="s">
+        <v>471</v>
       </c>
       <c r="G115" t="s">
-        <v>17</v>
+        <v>472</v>
       </c>
       <c r="H115" t="s">
-        <v>18</v>
+        <v>425</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>511</v>
+        <v>485</v>
       </c>
       <c r="B116" t="s">
-        <v>512</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>486</v>
+      </c>
+      <c r="C116" t="s">
+        <v>37</v>
       </c>
       <c r="D116" t="s">
-        <v>513</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>487</v>
+      </c>
+      <c r="F116" t="s">
+        <v>71</v>
       </c>
       <c r="H116" t="s">
-        <v>18</v>
+        <v>222</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>515</v>
+        <v>488</v>
       </c>
       <c r="B117" t="s">
-        <v>516</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>489</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>75</v>
       </c>
       <c r="D117" t="s">
-        <v>517</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>490</v>
+      </c>
+      <c r="F117" t="s">
+        <v>71</v>
+      </c>
+      <c r="G117" t="s">
+        <v>77</v>
       </c>
       <c r="H117" t="s">
-        <v>29</v>
+        <v>464</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>519</v>
+        <v>491</v>
       </c>
       <c r="B118" t="s">
-        <v>520</v>
+        <v>492</v>
       </c>
       <c r="C118" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D118" t="s">
-        <v>521</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>493</v>
       </c>
       <c r="F118" t="s">
-        <v>522</v>
+        <v>471</v>
+      </c>
+      <c r="G118" t="s">
+        <v>472</v>
       </c>
       <c r="H118" t="s">
-        <v>523</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:10" ht="12.75">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>525</v>
+        <v>494</v>
       </c>
       <c r="B119" t="s">
-        <v>526</v>
+        <v>495</v>
       </c>
       <c r="C119" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D119" t="s">
-        <v>527</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>496</v>
       </c>
       <c r="F119" t="s">
-        <v>57</v>
+        <v>71</v>
       </c>
       <c r="H119" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>497</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>529</v>
+        <v>498</v>
       </c>
       <c r="B120" t="s">
-        <v>530</v>
+        <v>499</v>
       </c>
       <c r="C120" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D120" t="s">
-        <v>531</v>
-[...5 lines deleted...]
-        <v>57</v>
+        <v>500</v>
       </c>
       <c r="H120" t="s">
-        <v>172</v>
+        <v>501</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>532</v>
+        <v>502</v>
       </c>
       <c r="B121" t="s">
-        <v>533</v>
+        <v>503</v>
       </c>
       <c r="C121" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D121" t="s">
-        <v>534</v>
+        <v>504</v>
       </c>
       <c r="F121" t="s">
-        <v>102</v>
+        <v>71</v>
       </c>
       <c r="H121" t="s">
-        <v>535</v>
+        <v>497</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>536</v>
+        <v>505</v>
       </c>
       <c r="B122" t="s">
-        <v>537</v>
+        <v>506</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>107</v>
+        <v>75</v>
       </c>
       <c r="D122" t="s">
-        <v>538</v>
+        <v>507</v>
       </c>
       <c r="F122" t="s">
-        <v>539</v>
+        <v>471</v>
       </c>
       <c r="G122" t="s">
-        <v>540</v>
+        <v>508</v>
       </c>
       <c r="H122" t="s">
-        <v>541</v>
+        <v>442</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>542</v>
+        <v>509</v>
       </c>
       <c r="B123" t="s">
-        <v>543</v>
+        <v>510</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>107</v>
+        <v>75</v>
       </c>
       <c r="D123" t="s">
-        <v>544</v>
+        <v>511</v>
       </c>
       <c r="F123" t="s">
-        <v>539</v>
+        <v>471</v>
       </c>
       <c r="G123" t="s">
-        <v>540</v>
+        <v>508</v>
       </c>
       <c r="H123" t="s">
-        <v>110</v>
+        <v>78</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>545</v>
+        <v>512</v>
       </c>
       <c r="B124" t="s">
-        <v>546</v>
+        <v>513</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>107</v>
+        <v>75</v>
       </c>
       <c r="D124" t="s">
-        <v>547</v>
+        <v>514</v>
       </c>
       <c r="F124" t="s">
-        <v>102</v>
+        <v>71</v>
       </c>
       <c r="G124" t="s">
-        <v>245</v>
+        <v>187</v>
       </c>
       <c r="H124" t="s">
-        <v>110</v>
+        <v>78</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>548</v>
+        <v>515</v>
       </c>
       <c r="B125" t="s">
-        <v>549</v>
+        <v>516</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>107</v>
+        <v>75</v>
       </c>
       <c r="D125" t="s">
-        <v>550</v>
+        <v>517</v>
       </c>
       <c r="F125" t="s">
-        <v>539</v>
+        <v>471</v>
       </c>
       <c r="G125" t="s">
-        <v>540</v>
+        <v>508</v>
       </c>
       <c r="H125" t="s">
-        <v>110</v>
+        <v>78</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>551</v>
+        <v>518</v>
       </c>
       <c r="B126" t="s">
-        <v>552</v>
+        <v>519</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>107</v>
+        <v>75</v>
       </c>
       <c r="D126" t="s">
-        <v>553</v>
+        <v>520</v>
       </c>
       <c r="F126" t="s">
-        <v>539</v>
+        <v>471</v>
       </c>
       <c r="G126" t="s">
-        <v>540</v>
+        <v>508</v>
       </c>
       <c r="H126" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>554</v>
+        <v>521</v>
       </c>
       <c r="B127" t="s">
-        <v>555</v>
+        <v>522</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>107</v>
+        <v>75</v>
       </c>
       <c r="D127" t="s">
-        <v>556</v>
+        <v>523</v>
       </c>
       <c r="F127" t="s">
-        <v>539</v>
+        <v>471</v>
       </c>
       <c r="G127" t="s">
-        <v>540</v>
+        <v>508</v>
       </c>
       <c r="H127" t="s">
-        <v>110</v>
+        <v>78</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>557</v>
+        <v>524</v>
       </c>
       <c r="B128" t="s">
-        <v>558</v>
+        <v>525</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>107</v>
+        <v>75</v>
       </c>
       <c r="D128" t="s">
-        <v>559</v>
+        <v>526</v>
       </c>
       <c r="F128" t="s">
-        <v>539</v>
+        <v>471</v>
       </c>
       <c r="G128" t="s">
-        <v>540</v>
+        <v>508</v>
       </c>
       <c r="H128" t="s">
-        <v>560</v>
+        <v>527</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>561</v>
+        <v>528</v>
       </c>
       <c r="B129" t="s">
-        <v>562</v>
+        <v>529</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>107</v>
+        <v>75</v>
       </c>
       <c r="D129" t="s">
-        <v>563</v>
+        <v>530</v>
       </c>
       <c r="F129" t="s">
-        <v>539</v>
+        <v>471</v>
       </c>
       <c r="G129" t="s">
-        <v>540</v>
+        <v>508</v>
       </c>
       <c r="H129" t="s">
-        <v>560</v>
+        <v>527</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>564</v>
-[...2 lines deleted...]
-        <v>565</v>
+        <v>531</v>
       </c>
       <c r="C130" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D130" t="s">
-        <v>566</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>532</v>
+      </c>
+      <c r="E130" t="s">
+        <v>533</v>
+      </c>
+      <c r="G130" t="s">
+        <v>534</v>
       </c>
       <c r="H130" t="s">
-        <v>567</v>
+        <v>535</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>568</v>
-[...2 lines deleted...]
-        <v>569</v>
+        <v>536</v>
       </c>
       <c r="C131" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D131" t="s">
-        <v>570</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>537</v>
+      </c>
+      <c r="E131" t="s">
+        <v>533</v>
       </c>
       <c r="G131" t="s">
-        <v>245</v>
+        <v>534</v>
       </c>
       <c r="H131" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:10" ht="12.75">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>572</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>538</v>
       </c>
       <c r="C132" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D132" t="s">
-        <v>316</v>
+        <v>539</v>
       </c>
       <c r="E132" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>533</v>
+      </c>
+      <c r="G132" t="s">
+        <v>534</v>
       </c>
       <c r="H132" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>540</v>
       </c>
     </row>
     <row r="133" spans="1:10" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>574</v>
-[...2 lines deleted...]
-        <v>311</v>
+        <v>541</v>
       </c>
       <c r="C133" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D133" t="s">
-        <v>312</v>
+        <v>542</v>
       </c>
       <c r="E133" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>533</v>
+      </c>
+      <c r="G133" t="s">
+        <v>534</v>
       </c>
       <c r="H133" t="s">
-        <v>52</v>
+        <v>540</v>
       </c>
       <c r="J133" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:8" ht="12.75">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>577</v>
+        <v>543</v>
       </c>
       <c r="C134" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D134" t="s">
-        <v>578</v>
+        <v>544</v>
       </c>
       <c r="E134" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>533</v>
+      </c>
+      <c r="G134" t="s">
+        <v>534</v>
       </c>
       <c r="H134" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:8" ht="12.75">
+        <v>535</v>
+      </c>
+      <c r="J134" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-        <v>581</v>
+        <v>545</v>
       </c>
       <c r="C135" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D135" t="s">
-        <v>582</v>
+        <v>546</v>
       </c>
       <c r="E135" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>533</v>
+      </c>
+      <c r="G135" t="s">
+        <v>534</v>
       </c>
       <c r="H135" t="s">
-        <v>52</v>
+        <v>535</v>
+      </c>
+      <c r="J135" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="136" spans="1:10" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-        <v>585</v>
+        <v>547</v>
       </c>
       <c r="C136" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D136" t="s">
-        <v>586</v>
+        <v>548</v>
       </c>
       <c r="E136" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>533</v>
+      </c>
+      <c r="G136" t="s">
+        <v>534</v>
       </c>
       <c r="H136" t="s">
-        <v>52</v>
+        <v>535</v>
       </c>
       <c r="J136" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:8" ht="12.75">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>588</v>
+        <v>550</v>
       </c>
       <c r="B137" t="s">
-        <v>589</v>
+        <v>551</v>
       </c>
       <c r="C137" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D137" t="s">
-        <v>590</v>
+        <v>552</v>
       </c>
       <c r="E137" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F137" t="s">
-        <v>57</v>
+        <v>286</v>
       </c>
       <c r="H137" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:8" ht="12.75">
+        <v>553</v>
+      </c>
+      <c r="J137" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>592</v>
+        <v>555</v>
       </c>
       <c r="B138" t="s">
-        <v>593</v>
+        <v>556</v>
       </c>
       <c r="C138" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D138" t="s">
-        <v>594</v>
+        <v>557</v>
       </c>
       <c r="E138" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F138" t="s">
-        <v>595</v>
+        <v>286</v>
       </c>
       <c r="H138" t="s">
-        <v>126</v>
+        <v>214</v>
+      </c>
+      <c r="J138" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>597</v>
+        <v>559</v>
       </c>
       <c r="B139" t="s">
-        <v>598</v>
+        <v>560</v>
       </c>
       <c r="C139" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D139" t="s">
-        <v>599</v>
+        <v>561</v>
       </c>
       <c r="E139" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F139" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>286</v>
       </c>
       <c r="H139" t="s">
-        <v>18</v>
+        <v>214</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>602</v>
+        <v>563</v>
       </c>
       <c r="B140" t="s">
-        <v>603</v>
+        <v>564</v>
       </c>
       <c r="C140" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D140" t="s">
-        <v>604</v>
+        <v>565</v>
       </c>
       <c r="E140" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F140" t="s">
-        <v>57</v>
+        <v>286</v>
       </c>
       <c r="H140" t="s">
-        <v>605</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:8" ht="12.75">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>607</v>
+        <v>567</v>
       </c>
       <c r="B141" t="s">
-        <v>608</v>
+        <v>568</v>
       </c>
       <c r="C141" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D141" t="s">
-        <v>609</v>
+        <v>569</v>
       </c>
       <c r="E141" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F141" t="s">
-        <v>199</v>
+        <v>286</v>
       </c>
       <c r="H141" t="s">
-        <v>126</v>
+        <v>214</v>
+      </c>
+      <c r="J141" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>611</v>
+        <v>571</v>
       </c>
       <c r="B142" t="s">
-        <v>612</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>572</v>
+      </c>
+      <c r="C142" t="s">
+        <v>37</v>
       </c>
       <c r="D142" t="s">
-        <v>613</v>
+        <v>573</v>
       </c>
       <c r="E142" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F142" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>286</v>
       </c>
       <c r="H142" t="s">
-        <v>18</v>
+        <v>214</v>
       </c>
     </row>
     <row r="143" spans="1:10" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>615</v>
+        <v>575</v>
       </c>
       <c r="B143" t="s">
-        <v>616</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>576</v>
+      </c>
+      <c r="C143" t="s">
+        <v>37</v>
       </c>
       <c r="D143" t="s">
-        <v>617</v>
+        <v>577</v>
       </c>
       <c r="E143" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>19</v>
+      </c>
+      <c r="F143" t="s">
+        <v>90</v>
       </c>
       <c r="H143" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="J143" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:10" ht="12.75">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>619</v>
+        <v>579</v>
       </c>
       <c r="B144" t="s">
-        <v>620</v>
+        <v>580</v>
       </c>
       <c r="C144" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D144" t="s">
-        <v>621</v>
+        <v>581</v>
       </c>
       <c r="E144" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F144" t="s">
-        <v>622</v>
+        <v>582</v>
+      </c>
+      <c r="G144" t="s">
+        <v>27</v>
       </c>
       <c r="H144" t="s">
-        <v>623</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>14</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>624</v>
+        <v>584</v>
+      </c>
+      <c r="B145" t="s">
+        <v>585</v>
       </c>
       <c r="C145" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D145" t="s">
-        <v>625</v>
+        <v>586</v>
       </c>
       <c r="E145" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>626</v>
+        <v>19</v>
+      </c>
+      <c r="F145" t="s">
+        <v>286</v>
       </c>
       <c r="H145" t="s">
-        <v>627</v>
+        <v>587</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>628</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>589</v>
+      </c>
+      <c r="B146" t="s">
+        <v>590</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>161</v>
       </c>
       <c r="D146" t="s">
-        <v>629</v>
+        <v>591</v>
       </c>
       <c r="E146" t="s">
-        <v>73</v>
+        <v>19</v>
+      </c>
+      <c r="F146" t="s">
+        <v>404</v>
       </c>
       <c r="G146" t="s">
-        <v>626</v>
+        <v>27</v>
       </c>
       <c r="H146" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>631</v>
+        <v>593</v>
       </c>
       <c r="B147" t="s">
-        <v>632</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>594</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>161</v>
       </c>
       <c r="D147" t="s">
-        <v>633</v>
+        <v>595</v>
       </c>
       <c r="E147" t="s">
-        <v>73</v>
+        <v>19</v>
+      </c>
+      <c r="F147" t="s">
+        <v>404</v>
+      </c>
+      <c r="G147" t="s">
+        <v>27</v>
       </c>
       <c r="H147" t="s">
-        <v>634</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>14</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>636</v>
+        <v>597</v>
       </c>
       <c r="B148" t="s">
-        <v>637</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>598</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>161</v>
       </c>
       <c r="D148" t="s">
-        <v>638</v>
+        <v>599</v>
       </c>
       <c r="E148" t="s">
-        <v>73</v>
+        <v>19</v>
+      </c>
+      <c r="F148" t="s">
+        <v>404</v>
+      </c>
+      <c r="G148" t="s">
+        <v>27</v>
       </c>
       <c r="H148" t="s">
-        <v>634</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>639</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>601</v>
+      </c>
+      <c r="B149" t="s">
+        <v>602</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>161</v>
       </c>
       <c r="D149" t="s">
-        <v>640</v>
+        <v>603</v>
       </c>
       <c r="E149" t="s">
-        <v>326</v>
+        <v>19</v>
+      </c>
+      <c r="F149" t="s">
+        <v>404</v>
       </c>
       <c r="G149" t="s">
-        <v>641</v>
+        <v>27</v>
       </c>
       <c r="H149" t="s">
-        <v>642</v>
-[...5 lines deleted...]
-    <row r="150" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>643</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>605</v>
+      </c>
+      <c r="B150" t="s">
+        <v>606</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>161</v>
       </c>
       <c r="D150" t="s">
-        <v>644</v>
+        <v>607</v>
       </c>
       <c r="E150" t="s">
-        <v>326</v>
+        <v>19</v>
+      </c>
+      <c r="F150" t="s">
+        <v>404</v>
       </c>
       <c r="G150" t="s">
-        <v>641</v>
+        <v>27</v>
       </c>
       <c r="H150" t="s">
-        <v>642</v>
-[...5 lines deleted...]
-    <row r="151" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>645</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>609</v>
+      </c>
+      <c r="B151" t="s">
+        <v>610</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>161</v>
       </c>
       <c r="D151" t="s">
-        <v>646</v>
+        <v>611</v>
       </c>
       <c r="E151" t="s">
-        <v>326</v>
+        <v>19</v>
+      </c>
+      <c r="F151" t="s">
+        <v>404</v>
       </c>
       <c r="G151" t="s">
-        <v>641</v>
+        <v>27</v>
       </c>
       <c r="H151" t="s">
-        <v>642</v>
-[...5 lines deleted...]
-    <row r="152" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>648</v>
+        <v>613</v>
       </c>
       <c r="B152" t="s">
-        <v>649</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>614</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>161</v>
       </c>
       <c r="D152" t="s">
-        <v>650</v>
+        <v>615</v>
       </c>
       <c r="E152" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F152" t="s">
-        <v>57</v>
+        <v>404</v>
+      </c>
+      <c r="G152" t="s">
+        <v>27</v>
       </c>
       <c r="H152" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-    <row r="153" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>652</v>
+        <v>617</v>
       </c>
       <c r="B153" t="s">
-        <v>653</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>618</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>161</v>
       </c>
       <c r="D153" t="s">
-        <v>654</v>
+        <v>619</v>
       </c>
       <c r="E153" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F153" t="s">
-        <v>57</v>
+        <v>404</v>
+      </c>
+      <c r="G153" t="s">
+        <v>27</v>
       </c>
       <c r="H153" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>14</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>656</v>
+        <v>621</v>
       </c>
       <c r="B154" t="s">
-        <v>657</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>622</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>161</v>
       </c>
       <c r="D154" t="s">
-        <v>658</v>
+        <v>623</v>
       </c>
       <c r="E154" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F154" t="s">
-        <v>57</v>
+        <v>404</v>
+      </c>
+      <c r="G154" t="s">
+        <v>27</v>
       </c>
       <c r="H154" t="s">
-        <v>172</v>
+        <v>14</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>659</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>625</v>
+      </c>
+      <c r="B155" t="s">
+        <v>626</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>161</v>
       </c>
       <c r="D155" t="s">
-        <v>660</v>
+        <v>627</v>
       </c>
       <c r="E155" t="s">
-        <v>326</v>
+        <v>19</v>
+      </c>
+      <c r="F155" t="s">
+        <v>404</v>
+      </c>
+      <c r="G155" t="s">
+        <v>27</v>
       </c>
       <c r="H155" t="s">
-        <v>126</v>
+        <v>14</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>661</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>629</v>
+      </c>
+      <c r="B156" t="s">
+        <v>630</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>161</v>
       </c>
       <c r="D156" t="s">
-        <v>662</v>
+        <v>631</v>
       </c>
       <c r="E156" t="s">
-        <v>326</v>
+        <v>19</v>
+      </c>
+      <c r="F156" t="s">
+        <v>404</v>
       </c>
       <c r="G156" t="s">
-        <v>641</v>
+        <v>27</v>
       </c>
       <c r="H156" t="s">
-        <v>642</v>
+        <v>14</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>663</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>633</v>
+      </c>
+      <c r="B157" t="s">
+        <v>634</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>161</v>
       </c>
       <c r="D157" t="s">
-        <v>664</v>
+        <v>635</v>
       </c>
       <c r="E157" t="s">
-        <v>326</v>
+        <v>19</v>
+      </c>
+      <c r="F157" t="s">
+        <v>404</v>
       </c>
       <c r="G157" t="s">
-        <v>641</v>
+        <v>27</v>
       </c>
       <c r="H157" t="s">
-        <v>642</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>665</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>637</v>
+      </c>
+      <c r="B158" t="s">
+        <v>638</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>133</v>
       </c>
       <c r="D158" t="s">
-        <v>666</v>
+        <v>639</v>
       </c>
       <c r="E158" t="s">
-        <v>326</v>
+        <v>19</v>
       </c>
       <c r="G158" t="s">
-        <v>641</v>
+        <v>27</v>
       </c>
       <c r="H158" t="s">
-        <v>667</v>
+        <v>14</v>
+      </c>
+      <c r="J158" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="159" spans="1:10" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>668</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>641</v>
+      </c>
+      <c r="B159" t="s">
+        <v>642</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>133</v>
       </c>
       <c r="D159" t="s">
-        <v>669</v>
+        <v>643</v>
       </c>
       <c r="E159" t="s">
-        <v>326</v>
+        <v>19</v>
       </c>
       <c r="G159" t="s">
-        <v>641</v>
+        <v>27</v>
       </c>
       <c r="H159" t="s">
-        <v>667</v>
+        <v>14</v>
       </c>
       <c r="J159" t="s">
-        <v>104</v>
+        <v>40</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>670</v>
+        <v>645</v>
       </c>
       <c r="B160" t="s">
-        <v>671</v>
+        <v>646</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>107</v>
+        <v>161</v>
       </c>
       <c r="D160" t="s">
-        <v>672</v>
+        <v>647</v>
+      </c>
+      <c r="E160" t="s">
+        <v>19</v>
       </c>
       <c r="F160" t="s">
-        <v>102</v>
+        <v>404</v>
       </c>
       <c r="G160" t="s">
-        <v>109</v>
+        <v>27</v>
       </c>
       <c r="H160" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>673</v>
+        <v>649</v>
       </c>
       <c r="B161" t="s">
-        <v>674</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>650</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>133</v>
       </c>
       <c r="D161" t="s">
-        <v>675</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>651</v>
+      </c>
+      <c r="E161" t="s">
+        <v>19</v>
       </c>
       <c r="G161" t="s">
-        <v>245</v>
+        <v>27</v>
       </c>
       <c r="H161" t="s">
-        <v>276</v>
-[...5 lines deleted...]
-    <row r="162" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>676</v>
+        <v>653</v>
       </c>
       <c r="B162" t="s">
-        <v>677</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>654</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>133</v>
       </c>
       <c r="D162" t="s">
-        <v>678</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>655</v>
+      </c>
+      <c r="E162" t="s">
+        <v>19</v>
       </c>
       <c r="G162" t="s">
-        <v>245</v>
+        <v>27</v>
       </c>
       <c r="H162" t="s">
-        <v>276</v>
+        <v>14</v>
+      </c>
+      <c r="J162" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>679</v>
+        <v>657</v>
       </c>
       <c r="B163" t="s">
-        <v>680</v>
+        <v>658</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>107</v>
+        <v>88</v>
       </c>
       <c r="D163" t="s">
-        <v>681</v>
+        <v>659</v>
+      </c>
+      <c r="E163" t="s">
+        <v>19</v>
       </c>
       <c r="F163" t="s">
-        <v>102</v>
+        <v>660</v>
       </c>
       <c r="G163" t="s">
-        <v>109</v>
+        <v>27</v>
       </c>
       <c r="H163" t="s">
-        <v>541</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>682</v>
+        <v>662</v>
       </c>
       <c r="B164" t="s">
-        <v>683</v>
+        <v>663</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="D164" t="s">
-        <v>684</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>664</v>
+      </c>
+      <c r="E164" t="s">
+        <v>19</v>
       </c>
       <c r="G164" t="s">
-        <v>109</v>
+        <v>27</v>
       </c>
       <c r="H164" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J164" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>685</v>
+        <v>666</v>
       </c>
       <c r="B165" t="s">
-        <v>686</v>
+        <v>667</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>243</v>
+        <v>133</v>
       </c>
       <c r="D165" t="s">
-        <v>687</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>668</v>
+      </c>
+      <c r="E165" t="s">
+        <v>19</v>
       </c>
       <c r="G165" t="s">
-        <v>245</v>
+        <v>27</v>
       </c>
       <c r="H165" t="s">
-        <v>246</v>
-[...5 lines deleted...]
-    <row r="166" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>688</v>
+        <v>670</v>
       </c>
       <c r="B166" t="s">
-        <v>689</v>
+        <v>671</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="D166" t="s">
-        <v>690</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>672</v>
+      </c>
+      <c r="E166" t="s">
+        <v>19</v>
       </c>
       <c r="G166" t="s">
-        <v>109</v>
+        <v>27</v>
       </c>
       <c r="H166" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J166" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>691</v>
+        <v>674</v>
       </c>
       <c r="B167" t="s">
-        <v>692</v>
+        <v>675</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="D167" t="s">
-        <v>693</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>676</v>
+      </c>
+      <c r="E167" t="s">
+        <v>19</v>
       </c>
       <c r="G167" t="s">
-        <v>109</v>
+        <v>27</v>
       </c>
       <c r="H167" t="s">
-        <v>110</v>
+        <v>14</v>
+      </c>
+      <c r="J167" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>694</v>
+        <v>678</v>
       </c>
       <c r="B168" t="s">
-        <v>695</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>679</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>133</v>
       </c>
       <c r="D168" t="s">
-        <v>696</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>680</v>
+      </c>
+      <c r="E168" t="s">
+        <v>19</v>
       </c>
       <c r="G168" t="s">
-        <v>245</v>
+        <v>27</v>
       </c>
       <c r="H168" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>697</v>
+        <v>682</v>
       </c>
       <c r="B169" t="s">
-        <v>698</v>
+        <v>683</v>
       </c>
       <c r="C169" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D169" t="s">
-        <v>699</v>
-[...5 lines deleted...]
-        <v>245</v>
+        <v>684</v>
+      </c>
+      <c r="E169" t="s">
+        <v>13</v>
       </c>
       <c r="H169" t="s">
-        <v>276</v>
-[...5 lines deleted...]
-    <row r="170" spans="1:8" ht="12.75">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>700</v>
+        <v>686</v>
       </c>
       <c r="B170" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>687</v>
+      </c>
+      <c r="C170" t="s">
+        <v>37</v>
       </c>
       <c r="D170" t="s">
-        <v>702</v>
-[...5 lines deleted...]
-        <v>109</v>
+        <v>688</v>
+      </c>
+      <c r="E170" t="s">
+        <v>19</v>
       </c>
       <c r="H170" t="s">
-        <v>703</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:10" ht="12.75">
+        <v>39</v>
+      </c>
+      <c r="J170" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>704</v>
+        <v>690</v>
       </c>
       <c r="B171" t="s">
-        <v>705</v>
+        <v>691</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>243</v>
+        <v>692</v>
       </c>
       <c r="D171" t="s">
-        <v>706</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>693</v>
+      </c>
+      <c r="E171" t="s">
+        <v>13</v>
       </c>
       <c r="G171" t="s">
-        <v>245</v>
+        <v>51</v>
       </c>
       <c r="H171" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>14</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>707</v>
-[...2 lines deleted...]
-        <v>708</v>
+        <v>694</v>
       </c>
       <c r="C172" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D172" t="s">
-        <v>709</v>
-[...2 lines deleted...]
-        <v>539</v>
+        <v>695</v>
+      </c>
+      <c r="E172" t="s">
+        <v>13</v>
       </c>
       <c r="G172" t="s">
-        <v>710</v>
+        <v>306</v>
       </c>
       <c r="H172" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:8" ht="12.75">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="173" spans="1:10" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>711</v>
+        <v>698</v>
       </c>
       <c r="B173" t="s">
-        <v>712</v>
+        <v>699</v>
       </c>
       <c r="C173" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D173" t="s">
-        <v>713</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>700</v>
+      </c>
+      <c r="E173" t="s">
+        <v>13</v>
       </c>
       <c r="H173" t="s">
-        <v>714</v>
+        <v>701</v>
+      </c>
+      <c r="J173" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>715</v>
+        <v>703</v>
       </c>
       <c r="B174" t="s">
-        <v>716</v>
-[...2 lines deleted...]
-        <v>717</v>
+        <v>704</v>
+      </c>
+      <c r="C174" t="s">
+        <v>37</v>
       </c>
       <c r="D174" t="s">
-        <v>718</v>
-[...5 lines deleted...]
-        <v>710</v>
+        <v>705</v>
+      </c>
+      <c r="E174" t="s">
+        <v>13</v>
       </c>
       <c r="H174" t="s">
-        <v>719</v>
+        <v>701</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>720</v>
+        <v>707</v>
       </c>
       <c r="B175" t="s">
-        <v>721</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>708</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>31</v>
       </c>
       <c r="D175" t="s">
-        <v>722</v>
+        <v>709</v>
+      </c>
+      <c r="E175" t="s">
+        <v>19</v>
       </c>
       <c r="F175" t="s">
-        <v>539</v>
+        <v>312</v>
       </c>
       <c r="G175" t="s">
-        <v>710</v>
+        <v>27</v>
       </c>
       <c r="H175" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>723</v>
+        <v>711</v>
       </c>
       <c r="B176" t="s">
-        <v>724</v>
+        <v>712</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>107</v>
+        <v>713</v>
       </c>
       <c r="D176" t="s">
-        <v>725</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>714</v>
+      </c>
+      <c r="E176" t="s">
+        <v>13</v>
       </c>
       <c r="G176" t="s">
-        <v>109</v>
+        <v>200</v>
       </c>
       <c r="H176" t="s">
-        <v>703</v>
+        <v>14</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>726</v>
+        <v>716</v>
       </c>
       <c r="B177" t="s">
-        <v>727</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>717</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>58</v>
       </c>
       <c r="D177" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>539</v>
+        <v>718</v>
+      </c>
+      <c r="E177" t="s">
+        <v>13</v>
       </c>
       <c r="G177" t="s">
-        <v>710</v>
+        <v>27</v>
       </c>
       <c r="H177" t="s">
-        <v>58</v>
+        <v>719</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>729</v>
-[...2 lines deleted...]
-        <v>730</v>
+        <v>721</v>
+      </c>
+      <c r="B178" t="s">
+        <v>722</v>
+      </c>
+      <c r="C178" s="1" t="s">
+        <v>58</v>
       </c>
       <c r="D178" t="s">
-        <v>731</v>
+        <v>723</v>
       </c>
       <c r="E178" t="s">
-        <v>73</v>
+        <v>13</v>
+      </c>
+      <c r="G178" t="s">
+        <v>27</v>
       </c>
       <c r="H178" t="s">
-        <v>18</v>
+        <v>719</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>732</v>
+        <v>725</v>
+      </c>
+      <c r="B179" t="s">
+        <v>556</v>
       </c>
       <c r="C179" t="s">
-        <v>730</v>
+        <v>37</v>
       </c>
       <c r="D179" t="s">
-        <v>733</v>
+        <v>557</v>
       </c>
       <c r="E179" t="s">
-        <v>73</v>
+        <v>19</v>
+      </c>
+      <c r="F179" t="s">
+        <v>286</v>
       </c>
       <c r="H179" t="s">
-        <v>18</v>
+        <v>214</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>734</v>
+        <v>727</v>
+      </c>
+      <c r="B180" t="s">
+        <v>551</v>
       </c>
       <c r="C180" t="s">
+        <v>37</v>
+      </c>
+      <c r="D180" t="s">
+        <v>552</v>
+      </c>
+      <c r="E180" t="s">
+        <v>19</v>
+      </c>
+      <c r="F180" t="s">
+        <v>286</v>
+      </c>
+      <c r="H180" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10" ht="12.75">
+      <c r="A181" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="B181" t="s">
         <v>730</v>
       </c>
-      <c r="D180" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="C181" s="1" t="s">
-        <v>262</v>
+        <v>58</v>
       </c>
       <c r="D181" t="s">
-        <v>739</v>
+        <v>731</v>
       </c>
       <c r="E181" t="s">
-        <v>73</v>
+        <v>13</v>
       </c>
       <c r="G181" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H181" t="s">
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="J181" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>741</v>
+        <v>733</v>
       </c>
       <c r="B182" t="s">
-        <v>742</v>
+        <v>734</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>262</v>
+        <v>58</v>
       </c>
       <c r="D182" t="s">
+        <v>735</v>
+      </c>
+      <c r="E182" t="s">
+        <v>533</v>
+      </c>
+      <c r="G182" t="s">
+        <v>27</v>
+      </c>
+      <c r="H182" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="183" spans="1:10" ht="12.75">
+      <c r="A183" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="B183" t="s">
+        <v>738</v>
+      </c>
+      <c r="C183" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D183" t="s">
         <v>739</v>
       </c>
-      <c r="E182" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E183" t="s">
-        <v>73</v>
+        <v>13</v>
       </c>
       <c r="G183" t="s">
-        <v>388</v>
+        <v>27</v>
       </c>
       <c r="H183" t="s">
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="J183" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>747</v>
-[...2 lines deleted...]
-        <v>730</v>
+        <v>741</v>
+      </c>
+      <c r="B184" t="s">
+        <v>742</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>58</v>
       </c>
       <c r="D184" t="s">
-        <v>748</v>
+        <v>416</v>
       </c>
       <c r="E184" t="s">
-        <v>73</v>
+        <v>533</v>
+      </c>
+      <c r="G184" t="s">
+        <v>27</v>
       </c>
       <c r="H184" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="B185" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>285</v>
+        <v>58</v>
       </c>
       <c r="D185" t="s">
-        <v>752</v>
+        <v>420</v>
       </c>
       <c r="E185" t="s">
-        <v>73</v>
+        <v>533</v>
       </c>
       <c r="G185" t="s">
-        <v>177</v>
+        <v>27</v>
       </c>
       <c r="H185" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="B186" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>243</v>
+        <v>58</v>
       </c>
       <c r="D186" t="s">
-        <v>687</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>749</v>
+      </c>
+      <c r="E186" t="s">
+        <v>533</v>
       </c>
       <c r="G186" t="s">
-        <v>245</v>
+        <v>27</v>
       </c>
       <c r="H186" t="s">
-        <v>246</v>
+        <v>14</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="B187" t="s">
+        <v>752</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D187" t="s">
+        <v>753</v>
+      </c>
+      <c r="E187" t="s">
+        <v>13</v>
+      </c>
+      <c r="G187" t="s">
+        <v>275</v>
+      </c>
+      <c r="H187" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10" ht="12.75">
+      <c r="A188" s="1" t="s">
         <v>755</v>
       </c>
-      <c r="C187" t="s">
-[...2 lines deleted...]
-      <c r="D187" t="s">
+      <c r="B188" t="s">
         <v>756</v>
       </c>
-      <c r="G187" t="s">
-[...7 lines deleted...]
-      <c r="A188" s="1" t="s">
+      <c r="C188" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D188" t="s">
         <v>757</v>
       </c>
-      <c r="C188" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E188" t="s">
-        <v>73</v>
+        <v>533</v>
+      </c>
+      <c r="G188" t="s">
+        <v>27</v>
       </c>
       <c r="H188" t="s">
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="J188" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="12.75">
       <c r="A189" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="B189" t="s">
         <v>760</v>
       </c>
-      <c r="B189" t="s">
+      <c r="C189" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="D189" t="s">
         <v>761</v>
       </c>
-      <c r="C189" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E189" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>13</v>
+      </c>
+      <c r="G189" t="s">
+        <v>200</v>
       </c>
       <c r="H189" t="s">
-        <v>232</v>
+        <v>14</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="B190" t="s">
         <v>764</v>
       </c>
-      <c r="B190" t="s">
+      <c r="C190" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D190" t="s">
         <v>765</v>
       </c>
-      <c r="C190" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E190" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="H190" t="s">
-        <v>126</v>
+        <v>149</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="B191" t="s">
         <v>768</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>71</v>
+        <v>25</v>
       </c>
       <c r="D191" t="s">
         <v>769</v>
       </c>
       <c r="E191" t="s">
-        <v>73</v>
+        <v>13</v>
       </c>
       <c r="G191" t="s">
-        <v>17</v>
+        <v>275</v>
       </c>
       <c r="H191" t="s">
-        <v>770</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="192" spans="1:10" ht="12.75">
       <c r="A192" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="B192" t="s">
         <v>772</v>
       </c>
-      <c r="B192" t="s">
+      <c r="C192" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D192" t="s">
         <v>773</v>
       </c>
-      <c r="C192" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E192" t="s">
-        <v>73</v>
+        <v>533</v>
+      </c>
+      <c r="G192" t="s">
+        <v>27</v>
       </c>
       <c r="H192" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J192" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10" ht="12.75">
       <c r="A193" s="1" t="s">
         <v>775</v>
       </c>
-      <c r="C193" t="s">
-        <v>730</v>
+      <c r="B193" t="s">
+        <v>776</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>58</v>
       </c>
       <c r="D193" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="E193" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>113</v>
+      </c>
+      <c r="G193" t="s">
+        <v>27</v>
       </c>
       <c r="H193" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J193" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10" ht="12.75">
       <c r="A194" s="1" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="B194" t="s">
-        <v>779</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>780</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>58</v>
       </c>
       <c r="D194" t="s">
-        <v>780</v>
+        <v>757</v>
       </c>
       <c r="E194" t="s">
-        <v>73</v>
+        <v>113</v>
+      </c>
+      <c r="G194" t="s">
+        <v>27</v>
       </c>
       <c r="H194" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J194" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10" ht="12.75">
       <c r="A195" s="1" t="s">
         <v>782</v>
       </c>
       <c r="B195" t="s">
         <v>783</v>
       </c>
-      <c r="C195" t="s">
-        <v>26</v>
+      <c r="C195" s="1" t="s">
+        <v>25</v>
       </c>
       <c r="D195" t="s">
         <v>784</v>
       </c>
       <c r="E195" t="s">
-        <v>73</v>
+        <v>113</v>
+      </c>
+      <c r="G195" t="s">
+        <v>27</v>
       </c>
       <c r="H195" t="s">
-        <v>785</v>
+        <v>14</v>
+      </c>
+      <c r="J195" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="12.75">
       <c r="A196" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="B196" t="s">
         <v>787</v>
       </c>
-      <c r="B196" t="s">
+      <c r="C196" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D196" t="s">
         <v>788</v>
       </c>
-      <c r="C196" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E196" t="s">
-        <v>73</v>
+        <v>13</v>
       </c>
       <c r="G196" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="H196" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="12.75">
       <c r="A197" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="B197" t="s">
         <v>791</v>
       </c>
-      <c r="B197" t="s">
+      <c r="C197" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D197" t="s">
         <v>792</v>
       </c>
-      <c r="C197" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E197" t="s">
-        <v>73</v>
+        <v>13</v>
       </c>
       <c r="G197" t="s">
-        <v>794</v>
+        <v>27</v>
       </c>
       <c r="H197" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="B198" t="s">
+        <v>795</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D198" t="s">
         <v>796</v>
       </c>
-      <c r="B198" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E198" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>13</v>
       </c>
       <c r="G198" t="s">
-        <v>17</v>
+        <v>267</v>
       </c>
       <c r="H198" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="12.75">
       <c r="A199" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="B199" t="s">
+        <v>799</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D199" t="s">
         <v>800</v>
       </c>
-      <c r="B199" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E199" t="s">
-        <v>73</v>
+        <v>13</v>
       </c>
       <c r="G199" t="s">
-        <v>388</v>
+        <v>27</v>
       </c>
       <c r="H199" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="B200" t="s">
+        <v>803</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D200" t="s">
         <v>804</v>
       </c>
-      <c r="B200" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E200" t="s">
-        <v>73</v>
+        <v>13</v>
       </c>
       <c r="G200" t="s">
-        <v>388</v>
+        <v>267</v>
       </c>
       <c r="H200" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="B201" t="s">
+        <v>807</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D201" t="s">
         <v>808</v>
       </c>
-      <c r="B201" t="s">
-[...5 lines deleted...]
-      <c r="D201" t="s">
+      <c r="E201" t="s">
+        <v>13</v>
+      </c>
+      <c r="G201" t="s">
+        <v>267</v>
+      </c>
+      <c r="H201" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10" ht="12.75">
+      <c r="A202" s="1" t="s">
         <v>810</v>
       </c>
-      <c r="E201" t="s">
-[...10 lines deleted...]
-      <c r="A202" s="1" t="s">
+      <c r="B202" t="s">
+        <v>811</v>
+      </c>
+      <c r="C202" t="s">
+        <v>37</v>
+      </c>
+      <c r="D202" t="s">
         <v>812</v>
       </c>
-      <c r="B202" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E202" t="s">
-        <v>73</v>
+        <v>19</v>
+      </c>
+      <c r="F202" t="s">
+        <v>33</v>
       </c>
       <c r="H202" t="s">
-        <v>52</v>
+        <v>39</v>
+      </c>
+      <c r="J202" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="12.75">
       <c r="A203" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="B203" t="s">
+        <v>815</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D203" t="s">
         <v>816</v>
       </c>
-      <c r="B203" t="s">
-[...5 lines deleted...]
-      <c r="D203" t="s">
+      <c r="E203" t="s">
+        <v>19</v>
+      </c>
+      <c r="F203" t="s">
+        <v>312</v>
+      </c>
+      <c r="G203" t="s">
+        <v>27</v>
+      </c>
+      <c r="H203" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="204" spans="1:10" ht="12.75">
+      <c r="A204" s="1" t="s">
         <v>818</v>
       </c>
-      <c r="E203" t="s">
-[...10 lines deleted...]
-      <c r="A204" s="1" t="s">
+      <c r="B204" t="s">
         <v>819</v>
       </c>
-      <c r="B204" t="s">
+      <c r="C204" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D204" t="s">
         <v>820</v>
       </c>
-      <c r="C204" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E204" t="s">
-        <v>73</v>
+        <v>13</v>
       </c>
       <c r="G204" t="s">
-        <v>17</v>
+        <v>51</v>
       </c>
       <c r="H204" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J204" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="205" spans="1:10" ht="12.75">
       <c r="A205" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="B205" t="s">
         <v>823</v>
       </c>
-      <c r="B205" t="s">
+      <c r="C205" t="s">
+        <v>37</v>
+      </c>
+      <c r="D205" t="s">
         <v>824</v>
       </c>
-      <c r="C205" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D205" t="s">
+      <c r="E205" t="s">
+        <v>19</v>
+      </c>
+      <c r="F205" t="s">
         <v>825</v>
       </c>
-      <c r="E205" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H205" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:10" ht="12.75">
+        <v>826</v>
+      </c>
+      <c r="J205" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>826</v>
-[...1 lines deleted...]
-      <c r="B206" t="s">
         <v>827</v>
       </c>
       <c r="C206" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D206" t="s">
         <v>828</v>
       </c>
-      <c r="F206" t="s">
-        <v>102</v>
+      <c r="E206" t="s">
+        <v>533</v>
       </c>
       <c r="H206" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-    <row r="207" spans="1:10" ht="12.75">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
         <v>829</v>
       </c>
       <c r="B207" t="s">
         <v>830</v>
       </c>
-      <c r="C207" t="s">
-        <v>26</v>
+      <c r="C207" s="1" t="s">
+        <v>185</v>
       </c>
       <c r="D207" t="s">
-        <v>831</v>
+        <v>448</v>
       </c>
       <c r="F207" t="s">
-        <v>102</v>
+        <v>71</v>
+      </c>
+      <c r="G207" t="s">
+        <v>187</v>
       </c>
       <c r="H207" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>188</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="C208" t="s">
+        <v>11</v>
+      </c>
+      <c r="D208" t="s">
         <v>832</v>
       </c>
-      <c r="B208" t="s">
-[...6 lines deleted...]
-        <v>834</v>
+      <c r="E208" t="s">
+        <v>19</v>
       </c>
       <c r="F208" t="s">
-        <v>102</v>
+        <v>312</v>
       </c>
       <c r="H208" t="s">
-        <v>103</v>
+        <v>14</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>835</v>
-[...5 lines deleted...]
-        <v>107</v>
+        <v>833</v>
+      </c>
+      <c r="C209" t="s">
+        <v>11</v>
       </c>
       <c r="D209" t="s">
-        <v>837</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>834</v>
       </c>
       <c r="G209" t="s">
-        <v>838</v>
+        <v>187</v>
       </c>
       <c r="H209" t="s">
-        <v>110</v>
+        <v>188</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>839</v>
+        <v>836</v>
       </c>
       <c r="B210" t="s">
-        <v>840</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>837</v>
+      </c>
+      <c r="C210" s="1" t="s">
+        <v>25</v>
       </c>
       <c r="D210" t="s">
-        <v>841</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>838</v>
+      </c>
+      <c r="E210" t="s">
+        <v>13</v>
+      </c>
+      <c r="G210" t="s">
+        <v>267</v>
       </c>
       <c r="H210" t="s">
-        <v>276</v>
+        <v>14</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="B211" t="s">
+        <v>841</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D211" t="s">
         <v>842</v>
       </c>
-      <c r="B211" t="s">
-[...9 lines deleted...]
-        <v>102</v>
+      <c r="E211" t="s">
+        <v>13</v>
+      </c>
+      <c r="G211" t="s">
+        <v>267</v>
       </c>
       <c r="H211" t="s">
-        <v>535</v>
+        <v>14</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="12.75">
       <c r="A212" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="B212" t="s">
         <v>845</v>
       </c>
-      <c r="B212" t="s">
+      <c r="C212" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D212" t="s">
         <v>846</v>
       </c>
-      <c r="C212" t="s">
-[...3 lines deleted...]
-        <v>847</v>
+      <c r="E212" t="s">
+        <v>13</v>
+      </c>
+      <c r="G212" t="s">
+        <v>27</v>
       </c>
       <c r="H212" t="s">
-        <v>848</v>
+        <v>14</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>850</v>
-[...5 lines deleted...]
-        <v>230</v>
+        <v>847</v>
+      </c>
+      <c r="C213" t="s">
+        <v>11</v>
       </c>
       <c r="D213" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E213" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="H213" t="s">
-        <v>232</v>
+        <v>14</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
-        <v>854</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>849</v>
+      </c>
+      <c r="C214" t="s">
+        <v>11</v>
       </c>
       <c r="D214" t="s">
-        <v>340</v>
+        <v>850</v>
       </c>
       <c r="E214" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H214" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
-        <v>857</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>851</v>
+      </c>
+      <c r="C215" t="s">
+        <v>11</v>
       </c>
       <c r="D215" t="s">
-        <v>325</v>
+        <v>852</v>
       </c>
       <c r="E215" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H215" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
-        <v>860</v>
-[...2 lines deleted...]
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="C216" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="D216" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="E216" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F216" t="s">
-        <v>28</v>
+        <v>95</v>
       </c>
       <c r="H216" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="12.75">
       <c r="A217" s="1" t="s">
-        <v>864</v>
-[...5 lines deleted...]
-        <v>307</v>
+        <v>855</v>
+      </c>
+      <c r="C217" t="s">
+        <v>11</v>
       </c>
       <c r="D217" t="s">
-        <v>866</v>
+        <v>856</v>
       </c>
       <c r="E217" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>19</v>
       </c>
       <c r="H217" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="12.75">
       <c r="A218" s="1" t="s">
-        <v>868</v>
-[...2 lines deleted...]
-        <v>869</v>
+        <v>857</v>
       </c>
       <c r="C218" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="D218" t="s">
-        <v>870</v>
+        <v>858</v>
       </c>
       <c r="E218" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="H218" t="s">
-        <v>126</v>
+        <v>14</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
-        <v>872</v>
-[...5 lines deleted...]
-        <v>120</v>
+        <v>859</v>
+      </c>
+      <c r="C219" t="s">
+        <v>11</v>
       </c>
       <c r="D219" t="s">
-        <v>874</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>860</v>
       </c>
       <c r="G219" t="s">
-        <v>17</v>
+        <v>187</v>
       </c>
       <c r="H219" t="s">
-        <v>18</v>
+        <v>861</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
-        <v>876</v>
-[...4 lines deleted...]
-      <c r="C220" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="C220" t="s">
+        <v>11</v>
+      </c>
+      <c r="D220" t="s">
+        <v>863</v>
+      </c>
+      <c r="E220" t="s">
         <v>13</v>
       </c>
-      <c r="D220" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H220" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
-        <v>880</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>864</v>
+      </c>
+      <c r="C221" t="s">
+        <v>11</v>
       </c>
       <c r="D221" t="s">
-        <v>882</v>
+        <v>865</v>
       </c>
       <c r="E221" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F221" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>866</v>
       </c>
       <c r="H221" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="12.75">
       <c r="A222" s="1" t="s">
-        <v>883</v>
-[...2 lines deleted...]
-        <v>884</v>
+        <v>867</v>
       </c>
       <c r="C222" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="D222" t="s">
-        <v>885</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>868</v>
+      </c>
+      <c r="G222" t="s">
+        <v>869</v>
       </c>
       <c r="H222" t="s">
-        <v>567</v>
+        <v>870</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="12.75">
       <c r="A223" s="1" t="s">
-        <v>886</v>
+        <v>872</v>
       </c>
       <c r="B223" t="s">
-        <v>887</v>
+        <v>873</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="D223" t="s">
-        <v>888</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>874</v>
+      </c>
+      <c r="E223" t="s">
+        <v>13</v>
       </c>
       <c r="G223" t="s">
-        <v>109</v>
+        <v>27</v>
       </c>
       <c r="H223" t="s">
-        <v>110</v>
+        <v>14</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="12.75">
       <c r="A224" s="1" t="s">
-        <v>889</v>
+        <v>876</v>
       </c>
       <c r="B224" t="s">
-        <v>890</v>
+        <v>877</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="D224" t="s">
-        <v>891</v>
-[...2 lines deleted...]
-        <v>539</v>
+        <v>878</v>
+      </c>
+      <c r="E224" t="s">
+        <v>13</v>
       </c>
       <c r="G224" t="s">
-        <v>540</v>
+        <v>27</v>
       </c>
       <c r="H224" t="s">
-        <v>110</v>
+        <v>14</v>
       </c>
     </row>
     <row r="225" spans="1:8" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>892</v>
+        <v>880</v>
       </c>
       <c r="B225" t="s">
-        <v>893</v>
+        <v>881</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="D225" t="s">
-        <v>894</v>
-[...2 lines deleted...]
-        <v>539</v>
+        <v>882</v>
+      </c>
+      <c r="E225" t="s">
+        <v>13</v>
       </c>
       <c r="G225" t="s">
-        <v>540</v>
+        <v>27</v>
       </c>
       <c r="H225" t="s">
-        <v>110</v>
+        <v>14</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>895</v>
+        <v>884</v>
       </c>
       <c r="B226" t="s">
-        <v>896</v>
+        <v>885</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>107</v>
+        <v>147</v>
       </c>
       <c r="D226" t="s">
-        <v>897</v>
-[...5 lines deleted...]
-        <v>540</v>
+        <v>886</v>
+      </c>
+      <c r="E226" t="s">
+        <v>19</v>
       </c>
       <c r="H226" t="s">
-        <v>110</v>
+        <v>149</v>
       </c>
     </row>
     <row r="227" spans="1:8" ht="12.75">
       <c r="A227" s="1" t="s">
-        <v>898</v>
+        <v>888</v>
       </c>
       <c r="B227" t="s">
-        <v>899</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>889</v>
+      </c>
+      <c r="C227" t="s">
+        <v>37</v>
       </c>
       <c r="D227" t="s">
-        <v>900</v>
+        <v>890</v>
+      </c>
+      <c r="E227" t="s">
+        <v>19</v>
       </c>
       <c r="F227" t="s">
-        <v>539</v>
-[...2 lines deleted...]
-        <v>540</v>
+        <v>394</v>
       </c>
       <c r="H227" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:10" ht="12.75">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8" ht="12.75">
       <c r="A228" s="1" t="s">
-        <v>901</v>
+        <v>891</v>
       </c>
       <c r="B228" t="s">
-        <v>902</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>892</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>185</v>
       </c>
       <c r="D228" t="s">
-        <v>903</v>
+        <v>893</v>
       </c>
       <c r="F228" t="s">
-        <v>102</v>
+        <v>71</v>
+      </c>
+      <c r="G228" t="s">
+        <v>187</v>
       </c>
       <c r="H228" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>188</v>
       </c>
     </row>
     <row r="229" spans="1:10" ht="12.75">
       <c r="A229" s="1" t="s">
-        <v>904</v>
+        <v>894</v>
       </c>
       <c r="B229" t="s">
-        <v>905</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>895</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>185</v>
       </c>
       <c r="D229" t="s">
-        <v>906</v>
+        <v>448</v>
       </c>
       <c r="F229" t="s">
-        <v>102</v>
+        <v>71</v>
+      </c>
+      <c r="G229" t="s">
+        <v>187</v>
       </c>
       <c r="H229" t="s">
-        <v>567</v>
+        <v>188</v>
       </c>
       <c r="J229" t="s">
-        <v>104</v>
+        <v>40</v>
       </c>
     </row>
     <row r="230" spans="1:8" ht="12.75">
       <c r="A230" s="1" t="s">
-        <v>907</v>
+        <v>897</v>
       </c>
       <c r="B230" t="s">
-        <v>908</v>
+        <v>898</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>107</v>
+        <v>713</v>
       </c>
       <c r="D230" t="s">
-        <v>909</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>899</v>
+      </c>
+      <c r="E230" t="s">
+        <v>13</v>
       </c>
       <c r="G230" t="s">
-        <v>109</v>
+        <v>200</v>
       </c>
       <c r="H230" t="s">
-        <v>110</v>
+        <v>14</v>
       </c>
     </row>
     <row r="231" spans="1:8" ht="12.75">
       <c r="A231" s="1" t="s">
-        <v>910</v>
+        <v>901</v>
       </c>
       <c r="B231" t="s">
-        <v>911</v>
+        <v>902</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>107</v>
+        <v>713</v>
       </c>
       <c r="D231" t="s">
-        <v>912</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>903</v>
+      </c>
+      <c r="E231" t="s">
+        <v>13</v>
       </c>
       <c r="G231" t="s">
-        <v>109</v>
+        <v>200</v>
       </c>
       <c r="H231" t="s">
-        <v>560</v>
+        <v>14</v>
       </c>
     </row>
     <row r="232" spans="1:8" ht="12.75">
       <c r="A232" s="1" t="s">
-        <v>914</v>
+        <v>905</v>
       </c>
       <c r="B232" t="s">
-        <v>915</v>
+        <v>906</v>
       </c>
       <c r="C232" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D232" t="s">
-        <v>916</v>
+        <v>907</v>
       </c>
       <c r="E232" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="H232" t="s">
-        <v>917</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:10" ht="12.75">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8" ht="12.75">
       <c r="A233" s="1" t="s">
-        <v>919</v>
+        <v>909</v>
+      </c>
+      <c r="B233" t="s">
+        <v>910</v>
       </c>
       <c r="C233" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D233" t="s">
-        <v>920</v>
+        <v>911</v>
       </c>
       <c r="E233" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="H233" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>222</v>
       </c>
     </row>
     <row r="234" spans="1:8" ht="12.75">
       <c r="A234" s="1" t="s">
-        <v>922</v>
+        <v>913</v>
       </c>
       <c r="B234" t="s">
-        <v>923</v>
+        <v>914</v>
       </c>
       <c r="C234" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D234" t="s">
-        <v>924</v>
+        <v>915</v>
       </c>
       <c r="E234" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="H234" t="s">
-        <v>172</v>
+        <v>39</v>
       </c>
     </row>
     <row r="235" spans="1:8" ht="12.75">
       <c r="A235" s="1" t="s">
-        <v>926</v>
+        <v>917</v>
       </c>
       <c r="B235" t="s">
-        <v>927</v>
+        <v>918</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>71</v>
+        <v>31</v>
       </c>
       <c r="D235" t="s">
-        <v>928</v>
+        <v>919</v>
       </c>
       <c r="E235" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="G235" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H235" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:10" ht="12.75">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8" ht="12.75">
       <c r="A236" s="1" t="s">
-        <v>930</v>
+        <v>921</v>
       </c>
       <c r="B236" t="s">
-        <v>931</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>922</v>
+      </c>
+      <c r="C236" s="1" t="s">
+        <v>161</v>
       </c>
       <c r="D236" t="s">
-        <v>932</v>
+        <v>923</v>
       </c>
       <c r="E236" t="s">
-        <v>73</v>
+        <v>19</v>
+      </c>
+      <c r="F236" t="s">
+        <v>404</v>
+      </c>
+      <c r="G236" t="s">
+        <v>27</v>
       </c>
       <c r="H236" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>14</v>
       </c>
     </row>
     <row r="237" spans="1:8" ht="12.75">
       <c r="A237" s="1" t="s">
-        <v>934</v>
+        <v>925</v>
       </c>
       <c r="B237" t="s">
-        <v>935</v>
+        <v>926</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>71</v>
+        <v>161</v>
       </c>
       <c r="D237" t="s">
-        <v>936</v>
+        <v>927</v>
       </c>
       <c r="E237" t="s">
-        <v>82</v>
+        <v>19</v>
+      </c>
+      <c r="F237" t="s">
+        <v>404</v>
       </c>
       <c r="G237" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H237" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8" ht="12.75">
       <c r="A238" s="1" t="s">
-        <v>938</v>
+        <v>929</v>
       </c>
       <c r="B238" t="s">
-        <v>939</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>930</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>161</v>
       </c>
       <c r="D238" t="s">
-        <v>940</v>
+        <v>931</v>
       </c>
       <c r="E238" t="s">
-        <v>15</v>
+        <v>19</v>
+      </c>
+      <c r="F238" t="s">
+        <v>404</v>
+      </c>
+      <c r="G238" t="s">
+        <v>27</v>
       </c>
       <c r="H238" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>14</v>
       </c>
     </row>
     <row r="239" spans="1:8" ht="12.75">
       <c r="A239" s="1" t="s">
-        <v>942</v>
+        <v>933</v>
       </c>
       <c r="B239" t="s">
-        <v>943</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>934</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>161</v>
       </c>
       <c r="D239" t="s">
-        <v>944</v>
+        <v>935</v>
       </c>
       <c r="E239" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F239" t="s">
-        <v>28</v>
+        <v>404</v>
+      </c>
+      <c r="G239" t="s">
+        <v>27</v>
       </c>
       <c r="H239" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="240" spans="1:8" ht="12.75">
       <c r="A240" s="1" t="s">
-        <v>946</v>
+        <v>937</v>
       </c>
       <c r="B240" t="s">
-        <v>947</v>
+        <v>938</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>13</v>
+        <v>161</v>
       </c>
       <c r="D240" t="s">
-        <v>134</v>
+        <v>939</v>
       </c>
       <c r="E240" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F240" t="s">
-        <v>34</v>
+        <v>404</v>
       </c>
       <c r="G240" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H240" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="241" spans="1:8" ht="12.75">
       <c r="A241" s="1" t="s">
-        <v>949</v>
+        <v>941</v>
       </c>
       <c r="B241" t="s">
-        <v>950</v>
+        <v>942</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>13</v>
+        <v>161</v>
       </c>
       <c r="D241" t="s">
-        <v>951</v>
+        <v>943</v>
       </c>
       <c r="E241" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F241" t="s">
-        <v>16</v>
+        <v>404</v>
       </c>
       <c r="G241" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H241" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="242" spans="1:8" ht="12.75">
       <c r="A242" s="1" t="s">
-        <v>953</v>
+        <v>945</v>
       </c>
       <c r="B242" t="s">
-        <v>954</v>
+        <v>946</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>13</v>
+        <v>161</v>
       </c>
       <c r="D242" t="s">
-        <v>955</v>
+        <v>947</v>
       </c>
       <c r="E242" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F242" t="s">
-        <v>16</v>
+        <v>404</v>
       </c>
       <c r="G242" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H242" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="243" spans="1:8" ht="12.75">
       <c r="A243" s="1" t="s">
-        <v>957</v>
+        <v>949</v>
       </c>
       <c r="B243" t="s">
-        <v>958</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>950</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>161</v>
       </c>
       <c r="D243" t="s">
-        <v>959</v>
+        <v>951</v>
       </c>
       <c r="E243" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F243" t="s">
-        <v>57</v>
+        <v>404</v>
+      </c>
+      <c r="G243" t="s">
+        <v>27</v>
       </c>
       <c r="H243" t="s">
-        <v>960</v>
+        <v>14</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="12.75">
       <c r="A244" s="1" t="s">
-        <v>962</v>
+        <v>953</v>
       </c>
       <c r="B244" t="s">
-        <v>963</v>
+        <v>954</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>158</v>
+        <v>133</v>
       </c>
       <c r="D244" t="s">
-        <v>964</v>
+        <v>955</v>
       </c>
       <c r="E244" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G244" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H244" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="245" spans="1:8" ht="12.75">
       <c r="A245" s="1" t="s">
-        <v>966</v>
+        <v>957</v>
       </c>
       <c r="B245" t="s">
-        <v>967</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>958</v>
+      </c>
+      <c r="C245" s="1" t="s">
+        <v>161</v>
       </c>
       <c r="D245" t="s">
-        <v>968</v>
+        <v>959</v>
       </c>
       <c r="E245" t="s">
-        <v>15</v>
+        <v>19</v>
+      </c>
+      <c r="F245" t="s">
+        <v>404</v>
+      </c>
+      <c r="G245" t="s">
+        <v>27</v>
       </c>
       <c r="H245" t="s">
-        <v>172</v>
+        <v>14</v>
       </c>
     </row>
     <row r="246" spans="1:8" ht="12.75">
       <c r="A246" s="1" t="s">
-        <v>970</v>
+        <v>961</v>
       </c>
       <c r="B246" t="s">
-        <v>971</v>
+        <v>962</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>185</v>
+        <v>161</v>
       </c>
       <c r="D246" t="s">
-        <v>972</v>
+        <v>963</v>
       </c>
       <c r="E246" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F246" t="s">
-        <v>28</v>
+        <v>404</v>
       </c>
       <c r="G246" t="s">
-        <v>177</v>
+        <v>27</v>
       </c>
       <c r="H246" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="247" spans="1:8" ht="12.75">
       <c r="A247" s="1" t="s">
-        <v>974</v>
+        <v>965</v>
       </c>
       <c r="B247" t="s">
-        <v>975</v>
+        <v>966</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>185</v>
+        <v>133</v>
       </c>
       <c r="D247" t="s">
-        <v>976</v>
+        <v>967</v>
       </c>
       <c r="E247" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="G247" t="s">
-        <v>177</v>
+        <v>27</v>
       </c>
       <c r="H247" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="248" spans="1:8" ht="12.75">
       <c r="A248" s="1" t="s">
-        <v>978</v>
+        <v>969</v>
       </c>
       <c r="B248" t="s">
-        <v>979</v>
+        <v>970</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>185</v>
+        <v>161</v>
       </c>
       <c r="D248" t="s">
-        <v>980</v>
+        <v>971</v>
       </c>
       <c r="E248" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F248" t="s">
-        <v>28</v>
+        <v>404</v>
       </c>
       <c r="G248" t="s">
-        <v>177</v>
+        <v>27</v>
       </c>
       <c r="H248" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="249" spans="1:8" ht="12.75">
       <c r="A249" s="1" t="s">
-        <v>982</v>
+        <v>973</v>
       </c>
       <c r="B249" t="s">
-        <v>983</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>974</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>133</v>
       </c>
       <c r="D249" t="s">
-        <v>984</v>
+        <v>975</v>
       </c>
       <c r="E249" t="s">
-        <v>73</v>
+        <v>19</v>
+      </c>
+      <c r="G249" t="s">
+        <v>27</v>
       </c>
       <c r="H249" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8" ht="12.75">
       <c r="A250" s="1" t="s">
-        <v>986</v>
+        <v>977</v>
       </c>
       <c r="B250" t="s">
-        <v>987</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>978</v>
+      </c>
+      <c r="C250" s="1" t="s">
+        <v>692</v>
       </c>
       <c r="D250" t="s">
-        <v>988</v>
+        <v>979</v>
       </c>
       <c r="E250" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>13</v>
+      </c>
+      <c r="G250" t="s">
+        <v>51</v>
       </c>
       <c r="H250" t="s">
-        <v>623</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>14</v>
       </c>
     </row>
     <row r="251" spans="1:8" ht="12.75">
       <c r="A251" s="1" t="s">
-        <v>990</v>
+        <v>981</v>
       </c>
       <c r="B251" t="s">
-        <v>991</v>
+        <v>982</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>491</v>
+        <v>692</v>
       </c>
       <c r="D251" t="s">
-        <v>992</v>
+        <v>983</v>
       </c>
       <c r="E251" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>13</v>
       </c>
       <c r="G251" t="s">
-        <v>17</v>
+        <v>51</v>
       </c>
       <c r="H251" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="252" spans="1:10" ht="12.75">
       <c r="A252" s="1" t="s">
-        <v>994</v>
+        <v>985</v>
       </c>
       <c r="B252" t="s">
-        <v>995</v>
+        <v>986</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>262</v>
+        <v>133</v>
       </c>
       <c r="D252" t="s">
-        <v>996</v>
+        <v>987</v>
       </c>
       <c r="E252" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="G252" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H252" t="s">
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="J252" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="253" spans="1:8" ht="12.75">
       <c r="A253" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="B253" t="s">
+        <v>990</v>
+      </c>
+      <c r="C253" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D253" t="s">
+        <v>991</v>
+      </c>
+      <c r="E253" t="s">
+        <v>19</v>
+      </c>
+      <c r="G253" t="s">
+        <v>27</v>
+      </c>
+      <c r="H253" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="254" spans="1:10" ht="12.75">
+      <c r="A254" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="B254" t="s">
+        <v>994</v>
+      </c>
+      <c r="C254" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D254" t="s">
+        <v>995</v>
+      </c>
+      <c r="E254" t="s">
+        <v>19</v>
+      </c>
+      <c r="G254" t="s">
+        <v>27</v>
+      </c>
+      <c r="H254" t="s">
+        <v>14</v>
+      </c>
+      <c r="J254" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="255" spans="1:10" ht="12.75">
+      <c r="A255" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="B255" t="s">
         <v>998</v>
       </c>
-      <c r="B253" t="s">
+      <c r="C255" t="s">
+        <v>37</v>
+      </c>
+      <c r="D255" t="s">
         <v>999</v>
       </c>
-      <c r="C253" s="1" t="s">
-[...50 lines deleted...]
-      </c>
       <c r="E255" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="H255" t="s">
-        <v>232</v>
+        <v>39</v>
+      </c>
+      <c r="J255" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="256" spans="1:8" ht="12.75">
       <c r="A256" s="1" t="s">
-        <v>1010</v>
+        <v>1001</v>
       </c>
       <c r="B256" t="s">
-        <v>1011</v>
+        <v>1002</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>262</v>
+        <v>88</v>
       </c>
       <c r="D256" t="s">
-        <v>1012</v>
+        <v>1003</v>
       </c>
       <c r="E256" t="s">
-        <v>73</v>
+        <v>19</v>
+      </c>
+      <c r="F256" t="s">
+        <v>660</v>
       </c>
       <c r="G256" t="s">
-        <v>388</v>
+        <v>27</v>
       </c>
       <c r="H256" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="257" spans="1:8" ht="12.75">
       <c r="A257" s="1" t="s">
-        <v>1014</v>
+        <v>1005</v>
       </c>
       <c r="B257" t="s">
-        <v>1015</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1006</v>
+      </c>
+      <c r="C257" s="1" t="s">
+        <v>133</v>
       </c>
       <c r="D257" t="s">
-        <v>1016</v>
+        <v>1007</v>
       </c>
       <c r="E257" t="s">
-        <v>73</v>
+        <v>19</v>
+      </c>
+      <c r="G257" t="s">
+        <v>27</v>
       </c>
       <c r="H257" t="s">
-        <v>1017</v>
+        <v>14</v>
       </c>
     </row>
     <row r="258" spans="1:8" ht="12.75">
       <c r="A258" s="1" t="s">
-        <v>1019</v>
+        <v>1009</v>
       </c>
       <c r="B258" t="s">
-        <v>1020</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1010</v>
+      </c>
+      <c r="C258" s="1" t="s">
+        <v>692</v>
       </c>
       <c r="D258" t="s">
-        <v>1021</v>
+        <v>1011</v>
       </c>
       <c r="E258" t="s">
-        <v>73</v>
+        <v>13</v>
       </c>
       <c r="G258" t="s">
-        <v>1022</v>
+        <v>51</v>
       </c>
       <c r="H258" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="259" spans="1:10" ht="12.75">
       <c r="A259" s="1" t="s">
-        <v>1024</v>
+        <v>1012</v>
       </c>
       <c r="B259" t="s">
-        <v>1025</v>
+        <v>1013</v>
       </c>
       <c r="C259" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D259" t="s">
-        <v>1026</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>1014</v>
+      </c>
+      <c r="F259" t="s">
+        <v>71</v>
       </c>
       <c r="H259" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:8" ht="12.75">
+        <v>72</v>
+      </c>
+      <c r="J259" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="260" spans="1:10" ht="12.75">
       <c r="A260" s="1" t="s">
-        <v>1028</v>
+        <v>1015</v>
       </c>
       <c r="B260" t="s">
-        <v>1029</v>
+        <v>1016</v>
       </c>
       <c r="C260" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D260" t="s">
-        <v>1030</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>1017</v>
+      </c>
+      <c r="F260" t="s">
+        <v>71</v>
       </c>
       <c r="H260" t="s">
-        <v>1031</v>
+        <v>72</v>
+      </c>
+      <c r="J260" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="261" spans="1:8" ht="12.75">
       <c r="A261" s="1" t="s">
-        <v>1033</v>
+        <v>1019</v>
       </c>
       <c r="B261" t="s">
-        <v>1034</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>1020</v>
+      </c>
+      <c r="C261" t="s">
+        <v>37</v>
       </c>
       <c r="D261" t="s">
-        <v>1035</v>
+        <v>1021</v>
       </c>
       <c r="E261" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H261" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:8" ht="12.75">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="262" spans="1:10" ht="12.75">
       <c r="A262" s="1" t="s">
-        <v>1037</v>
+        <v>1023</v>
       </c>
       <c r="B262" t="s">
-        <v>1038</v>
+        <v>1024</v>
       </c>
       <c r="C262" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D262" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E262" t="s">
         <v>13</v>
       </c>
-      <c r="D262" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="F262" t="s">
+        <v>45</v>
       </c>
       <c r="G262" t="s">
-        <v>17</v>
+        <v>51</v>
       </c>
       <c r="H262" t="s">
-        <v>295</v>
+        <v>14</v>
+      </c>
+      <c r="J262" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="263" spans="1:8" ht="12.75">
       <c r="A263" s="1" t="s">
-        <v>1041</v>
+        <v>1027</v>
       </c>
       <c r="B263" t="s">
-        <v>1042</v>
+        <v>1028</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>71</v>
+        <v>177</v>
       </c>
       <c r="D263" t="s">
-        <v>81</v>
+        <v>1029</v>
       </c>
       <c r="E263" t="s">
-        <v>326</v>
+        <v>13</v>
+      </c>
+      <c r="F263" t="s">
+        <v>45</v>
       </c>
       <c r="G263" t="s">
-        <v>17</v>
+        <v>51</v>
       </c>
       <c r="H263" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="264" spans="1:8" ht="12.75">
       <c r="A264" s="1" t="s">
-        <v>1044</v>
+        <v>1031</v>
       </c>
       <c r="B264" t="s">
-        <v>1045</v>
+        <v>1032</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>71</v>
+        <v>25</v>
       </c>
       <c r="D264" t="s">
-        <v>86</v>
+        <v>1033</v>
       </c>
       <c r="E264" t="s">
-        <v>326</v>
+        <v>13</v>
       </c>
       <c r="G264" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H264" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="265" spans="1:8" ht="12.75">
       <c r="A265" s="1" t="s">
-        <v>1047</v>
+        <v>1035</v>
       </c>
       <c r="B265" t="s">
-        <v>1048</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>1036</v>
+      </c>
+      <c r="C265" t="s">
+        <v>37</v>
       </c>
       <c r="D265" t="s">
-        <v>936</v>
+        <v>1037</v>
       </c>
       <c r="E265" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H265" t="s">
-        <v>18</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="266" spans="1:8" ht="12.75">
       <c r="A266" s="1" t="s">
-        <v>1050</v>
+        <v>1040</v>
       </c>
       <c r="B266" t="s">
-        <v>1051</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>1041</v>
+      </c>
+      <c r="C266" t="s">
+        <v>37</v>
       </c>
       <c r="D266" t="s">
-        <v>90</v>
+        <v>1042</v>
       </c>
       <c r="E266" t="s">
-        <v>326</v>
+        <v>13</v>
       </c>
       <c r="G266" t="s">
-        <v>17</v>
+        <v>1043</v>
       </c>
       <c r="H266" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
     </row>
     <row r="267" spans="1:8" ht="12.75">
       <c r="A267" s="1" t="s">
-        <v>1053</v>
+        <v>1045</v>
       </c>
       <c r="B267" t="s">
-        <v>1054</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>1046</v>
+      </c>
+      <c r="C267" t="s">
+        <v>37</v>
       </c>
       <c r="D267" t="s">
-        <v>368</v>
+        <v>1047</v>
       </c>
       <c r="E267" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H267" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
     </row>
     <row r="268" spans="1:8" ht="12.75">
       <c r="A268" s="1" t="s">
-        <v>1056</v>
+        <v>1049</v>
       </c>
       <c r="B268" t="s">
-        <v>1057</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>1050</v>
+      </c>
+      <c r="C268" t="s">
+        <v>37</v>
       </c>
       <c r="D268" t="s">
-        <v>1058</v>
+        <v>1051</v>
       </c>
       <c r="E268" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="H268" t="s">
-        <v>18</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="269" spans="1:8" ht="12.75">
       <c r="A269" s="1" t="s">
-        <v>1060</v>
+        <v>1054</v>
       </c>
       <c r="B269" t="s">
-        <v>1061</v>
+        <v>1055</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="D269" t="s">
-        <v>1062</v>
+        <v>1056</v>
       </c>
       <c r="E269" t="s">
-        <v>326</v>
+        <v>13</v>
       </c>
       <c r="G269" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H269" t="s">
-        <v>18</v>
+        <v>719</v>
       </c>
     </row>
     <row r="270" spans="1:8" ht="12.75">
       <c r="A270" s="1" t="s">
-        <v>1064</v>
+        <v>1058</v>
       </c>
       <c r="B270" t="s">
-        <v>1065</v>
+        <v>1059</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>230</v>
+        <v>58</v>
       </c>
       <c r="D270" t="s">
-        <v>1066</v>
+        <v>112</v>
       </c>
       <c r="E270" t="s">
-        <v>15</v>
+        <v>533</v>
+      </c>
+      <c r="G270" t="s">
+        <v>27</v>
       </c>
       <c r="H270" t="s">
-        <v>232</v>
+        <v>14</v>
       </c>
     </row>
     <row r="271" spans="1:8" ht="12.75">
       <c r="A271" s="1" t="s">
-        <v>1068</v>
+        <v>1061</v>
       </c>
       <c r="B271" t="s">
-        <v>1069</v>
+        <v>1062</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="D271" t="s">
-        <v>1062</v>
+        <v>117</v>
       </c>
       <c r="E271" t="s">
-        <v>82</v>
+        <v>533</v>
       </c>
       <c r="G271" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H271" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="272" spans="1:8" ht="12.75">
       <c r="A272" s="1" t="s">
-        <v>1071</v>
+        <v>1064</v>
       </c>
       <c r="B272" t="s">
-        <v>1072</v>
+        <v>1065</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>262</v>
+        <v>58</v>
       </c>
       <c r="D272" t="s">
-        <v>1073</v>
+        <v>1066</v>
       </c>
       <c r="E272" t="s">
-        <v>73</v>
+        <v>533</v>
       </c>
       <c r="G272" t="s">
-        <v>281</v>
+        <v>27</v>
       </c>
       <c r="H272" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="273" spans="1:8" ht="12.75">
       <c r="A273" s="1" t="s">
-        <v>1075</v>
+        <v>1068</v>
       </c>
       <c r="B273" t="s">
-        <v>1076</v>
+        <v>1069</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="D273" t="s">
-        <v>364</v>
+        <v>121</v>
       </c>
       <c r="E273" t="s">
-        <v>82</v>
+        <v>533</v>
       </c>
       <c r="G273" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H273" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="274" spans="1:10" ht="12.75">
       <c r="A274" s="1" t="s">
-        <v>1078</v>
+        <v>1071</v>
       </c>
       <c r="B274" t="s">
-        <v>1079</v>
+        <v>1072</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>262</v>
+        <v>58</v>
       </c>
       <c r="D274" t="s">
-        <v>1080</v>
+        <v>777</v>
       </c>
       <c r="E274" t="s">
-        <v>82</v>
+        <v>533</v>
       </c>
       <c r="G274" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H274" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J274" t="s">
-        <v>104</v>
+        <v>40</v>
       </c>
     </row>
     <row r="275" spans="1:8" ht="12.75">
       <c r="A275" s="1" t="s">
-        <v>1082</v>
+        <v>1074</v>
       </c>
       <c r="B275" t="s">
-        <v>1083</v>
+        <v>1075</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>262</v>
+        <v>25</v>
       </c>
       <c r="D275" t="s">
-        <v>1084</v>
+        <v>1076</v>
       </c>
       <c r="E275" t="s">
-        <v>73</v>
+        <v>13</v>
       </c>
       <c r="G275" t="s">
-        <v>388</v>
+        <v>275</v>
       </c>
       <c r="H275" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="276" spans="1:10" ht="12.75">
       <c r="A276" s="1" t="s">
-        <v>1086</v>
+        <v>1078</v>
       </c>
       <c r="B276" t="s">
-        <v>1087</v>
+        <v>1079</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>262</v>
+        <v>58</v>
       </c>
       <c r="D276" t="s">
-        <v>1088</v>
+        <v>1080</v>
       </c>
       <c r="E276" t="s">
-        <v>73</v>
+        <v>533</v>
       </c>
       <c r="G276" t="s">
-        <v>281</v>
+        <v>27</v>
       </c>
       <c r="H276" t="s">
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="J276" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="277" spans="1:8" ht="12.75">
       <c r="A277" s="1" t="s">
-        <v>1090</v>
+        <v>1082</v>
       </c>
       <c r="B277" t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1083</v>
+      </c>
+      <c r="C277" s="1" t="s">
+        <v>147</v>
       </c>
       <c r="D277" t="s">
-        <v>1092</v>
+        <v>1084</v>
       </c>
       <c r="E277" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>405</v>
+        <v>19</v>
       </c>
       <c r="H277" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:8" ht="12.75">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="278" spans="1:10" ht="12.75">
       <c r="A278" s="1" t="s">
-        <v>1094</v>
+        <v>1086</v>
       </c>
       <c r="B278" t="s">
-        <v>1095</v>
+        <v>1087</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>262</v>
+        <v>58</v>
       </c>
       <c r="D278" t="s">
-        <v>1096</v>
+        <v>1080</v>
       </c>
       <c r="E278" t="s">
-        <v>73</v>
+        <v>113</v>
       </c>
       <c r="G278" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H278" t="s">
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="J278" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="279" spans="1:10" ht="12.75">
       <c r="A279" s="1" t="s">
-        <v>1097</v>
+        <v>1089</v>
       </c>
       <c r="B279" t="s">
-        <v>1098</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1090</v>
+      </c>
+      <c r="C279" s="1" t="s">
+        <v>25</v>
       </c>
       <c r="D279" t="s">
-        <v>1099</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>1091</v>
+      </c>
+      <c r="E279" t="s">
+        <v>13</v>
+      </c>
+      <c r="G279" t="s">
+        <v>275</v>
       </c>
       <c r="H279" t="s">
-        <v>103</v>
+        <v>14</v>
       </c>
       <c r="J279" t="s">
-        <v>104</v>
+        <v>40</v>
       </c>
     </row>
     <row r="280" spans="1:10" ht="12.75">
       <c r="A280" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B280" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C280" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D280" t="s">
+        <v>773</v>
+      </c>
+      <c r="E280" t="s">
+        <v>113</v>
+      </c>
+      <c r="G280" t="s">
+        <v>27</v>
+      </c>
+      <c r="H280" t="s">
+        <v>14</v>
+      </c>
+      <c r="J280" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8" ht="12.75">
+      <c r="A281" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B281" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C281" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D281" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E281" t="s">
+        <v>19</v>
+      </c>
+      <c r="H281" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="282" spans="1:10" ht="12.75">
+      <c r="A282" s="1" t="s">
         <v>1100</v>
       </c>
-      <c r="B280" t="s">
+      <c r="B282" t="s">
         <v>1101</v>
       </c>
-      <c r="C280" t="s">
-[...2 lines deleted...]
-      <c r="D280" t="s">
+      <c r="C282" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D282" t="s">
         <v>1102</v>
       </c>
-      <c r="F280" t="s">
-[...10 lines deleted...]
-      <c r="A281" s="1" t="s">
+      <c r="E282" t="s">
+        <v>113</v>
+      </c>
+      <c r="G282" t="s">
+        <v>27</v>
+      </c>
+      <c r="H282" t="s">
+        <v>14</v>
+      </c>
+      <c r="J282" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8" ht="12.75">
+      <c r="A283" s="1" t="s">
         <v>1104</v>
       </c>
-      <c r="B281" t="s">
+      <c r="B283" t="s">
         <v>1105</v>
       </c>
-      <c r="C281" t="s">
-[...2 lines deleted...]
-      <c r="D281" t="s">
+      <c r="C283" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D283" t="s">
         <v>1106</v>
       </c>
-      <c r="E281" t="s">
-[...19 lines deleted...]
-      <c r="C282" s="1" t="s">
+      <c r="E283" t="s">
         <v>13</v>
       </c>
-      <c r="D282" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="G283" t="s">
-        <v>177</v>
+        <v>267</v>
       </c>
       <c r="H283" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>14</v>
       </c>
     </row>
     <row r="284" spans="1:8" ht="12.75">
       <c r="A284" s="1" t="s">
-        <v>1116</v>
+        <v>1108</v>
       </c>
       <c r="B284" t="s">
-        <v>1117</v>
+        <v>1109</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>285</v>
+        <v>25</v>
       </c>
       <c r="D284" t="s">
-        <v>1118</v>
+        <v>1110</v>
       </c>
       <c r="E284" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G284" t="s">
-        <v>177</v>
+        <v>275</v>
       </c>
       <c r="H284" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="285" spans="1:8" ht="12.75">
       <c r="A285" s="1" t="s">
-        <v>1120</v>
+        <v>1112</v>
       </c>
       <c r="B285" t="s">
-        <v>1121</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1113</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>25</v>
       </c>
       <c r="D285" t="s">
-        <v>1122</v>
+        <v>1114</v>
       </c>
       <c r="E285" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>13</v>
+      </c>
+      <c r="G285" t="s">
+        <v>27</v>
       </c>
       <c r="H285" t="s">
-        <v>172</v>
+        <v>14</v>
       </c>
     </row>
     <row r="286" spans="1:8" ht="12.75">
       <c r="A286" s="1" t="s">
-        <v>1124</v>
+        <v>1116</v>
       </c>
       <c r="B286" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1117</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>25</v>
       </c>
       <c r="D286" t="s">
-        <v>1126</v>
+        <v>1118</v>
       </c>
       <c r="E286" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>13</v>
+      </c>
+      <c r="G286" t="s">
+        <v>267</v>
       </c>
       <c r="H286" t="s">
-        <v>172</v>
+        <v>14</v>
       </c>
     </row>
     <row r="287" spans="1:8" ht="12.75">
       <c r="A287" s="1" t="s">
-        <v>1128</v>
+        <v>1120</v>
       </c>
       <c r="B287" t="s">
-        <v>1129</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1121</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>25</v>
       </c>
       <c r="D287" t="s">
-        <v>1130</v>
+        <v>1122</v>
       </c>
       <c r="E287" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>13</v>
+      </c>
+      <c r="G287" t="s">
+        <v>27</v>
       </c>
       <c r="H287" t="s">
-        <v>172</v>
+        <v>14</v>
       </c>
     </row>
     <row r="288" spans="1:8" ht="12.75">
       <c r="A288" s="1" t="s">
-        <v>1132</v>
+        <v>1124</v>
       </c>
       <c r="B288" t="s">
-        <v>1133</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1125</v>
+      </c>
+      <c r="C288" s="1" t="s">
+        <v>147</v>
       </c>
       <c r="D288" t="s">
-        <v>1134</v>
+        <v>1126</v>
       </c>
       <c r="E288" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>19</v>
       </c>
       <c r="H288" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:8" ht="12.75">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="289" spans="1:10" ht="12.75">
       <c r="A289" s="1" t="s">
-        <v>1136</v>
+        <v>1128</v>
       </c>
       <c r="B289" t="s">
-        <v>1137</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1129</v>
+      </c>
+      <c r="C289" s="1" t="s">
+        <v>25</v>
       </c>
       <c r="D289" t="s">
-        <v>1138</v>
+        <v>1130</v>
       </c>
       <c r="E289" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>13</v>
+      </c>
+      <c r="G289" t="s">
+        <v>267</v>
       </c>
       <c r="H289" t="s">
-        <v>276</v>
+        <v>14</v>
+      </c>
+      <c r="J289" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="290" spans="1:8" ht="12.75">
       <c r="A290" s="1" t="s">
-        <v>1139</v>
+        <v>1132</v>
+      </c>
+      <c r="B290" t="s">
+        <v>1133</v>
       </c>
       <c r="C290" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D290" t="s">
+        <v>1134</v>
+      </c>
+      <c r="E290" t="s">
+        <v>19</v>
+      </c>
+      <c r="H290" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8" ht="12.75">
+      <c r="A291" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B291" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="D291" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E291" t="s">
+        <v>19</v>
+      </c>
+      <c r="F291" t="s">
+        <v>95</v>
+      </c>
+      <c r="G291" t="s">
+        <v>51</v>
+      </c>
+      <c r="H291" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8" ht="12.75">
+      <c r="A292" s="1" t="s">
         <v>1140</v>
       </c>
-      <c r="E290" t="s">
-[...7 lines deleted...]
-      <c r="A291" s="1" t="s">
+      <c r="B292" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C292" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="D292" t="s">
         <v>1142</v>
       </c>
-      <c r="B291" t="s">
-[...5 lines deleted...]
-      <c r="D291" t="s">
+      <c r="E292" t="s">
+        <v>19</v>
+      </c>
+      <c r="F292" t="s">
+        <v>95</v>
+      </c>
+      <c r="G292" t="s">
+        <v>51</v>
+      </c>
+      <c r="H292" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8" ht="12.75">
+      <c r="A293" s="1" t="s">
         <v>1144</v>
       </c>
-      <c r="E291" t="s">
-[...13 lines deleted...]
-      <c r="A292" s="1" t="s">
+      <c r="B293" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C293" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="D293" t="s">
         <v>1146</v>
       </c>
-      <c r="B292" t="s">
-[...5 lines deleted...]
-      <c r="D292" t="s">
+      <c r="E293" t="s">
+        <v>19</v>
+      </c>
+      <c r="F293" t="s">
+        <v>95</v>
+      </c>
+      <c r="G293" t="s">
+        <v>51</v>
+      </c>
+      <c r="H293" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8" ht="12.75">
+      <c r="A294" s="1" t="s">
         <v>1148</v>
       </c>
-      <c r="E292" t="s">
-[...13 lines deleted...]
-      <c r="A293" s="1" t="s">
+      <c r="B294" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C294" t="s">
+        <v>37</v>
+      </c>
+      <c r="D294" t="s">
         <v>1150</v>
       </c>
-      <c r="B293" t="s">
-[...5 lines deleted...]
-      <c r="D293" t="s">
+      <c r="E294" t="s">
+        <v>13</v>
+      </c>
+      <c r="H294" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="295" spans="1:10" ht="12.75">
+      <c r="A295" s="1" t="s">
         <v>1152</v>
       </c>
-      <c r="E293" t="s">
-[...13 lines deleted...]
-      <c r="A294" s="1" t="s">
+      <c r="B295" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C295" t="s">
+        <v>37</v>
+      </c>
+      <c r="D295" t="s">
         <v>1154</v>
       </c>
-      <c r="B294" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="E295" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F295" t="s">
-        <v>16</v>
+        <v>286</v>
       </c>
       <c r="H295" t="s">
-        <v>126</v>
+        <v>826</v>
+      </c>
+      <c r="J295" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="296" spans="1:8" ht="12.75">
       <c r="A296" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B296" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C296" t="s">
+        <v>37</v>
+      </c>
+      <c r="D296" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E296" t="s">
+        <v>19</v>
+      </c>
+      <c r="F296" t="s">
+        <v>394</v>
+      </c>
+      <c r="H296" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8" ht="12.75">
+      <c r="A297" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B297" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C297" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="D297" t="s">
         <v>1162</v>
       </c>
-      <c r="B296" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="E297" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F297" t="s">
-        <v>51</v>
+        <v>404</v>
+      </c>
+      <c r="G297" t="s">
+        <v>27</v>
       </c>
       <c r="H297" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>14</v>
       </c>
     </row>
     <row r="298" spans="1:8" ht="12.75">
       <c r="A298" s="1" t="s">
-        <v>1170</v>
-[...5 lines deleted...]
-        <v>285</v>
+        <v>1164</v>
+      </c>
+      <c r="C298" t="s">
+        <v>37</v>
       </c>
       <c r="D298" t="s">
-        <v>1172</v>
+        <v>1165</v>
       </c>
       <c r="E298" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>177</v>
+        <v>13</v>
       </c>
       <c r="H298" t="s">
-        <v>18</v>
+        <v>222</v>
       </c>
     </row>
     <row r="299" spans="1:8" ht="12.75">
       <c r="A299" s="1" t="s">
-        <v>1174</v>
-[...2 lines deleted...]
-        <v>1175</v>
+        <v>1167</v>
       </c>
       <c r="C299" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D299" t="s">
-        <v>1176</v>
+        <v>1168</v>
       </c>
       <c r="E299" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="H299" t="s">
-        <v>52</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="300" spans="1:8" ht="12.75">
       <c r="A300" s="1" t="s">
-        <v>1178</v>
+        <v>1171</v>
       </c>
       <c r="B300" t="s">
-        <v>1179</v>
+        <v>1172</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>107</v>
+        <v>58</v>
       </c>
       <c r="D300" t="s">
-        <v>837</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>1173</v>
+      </c>
+      <c r="E300" t="s">
+        <v>13</v>
       </c>
       <c r="G300" t="s">
-        <v>838</v>
+        <v>27</v>
       </c>
       <c r="H300" t="s">
-        <v>110</v>
+        <v>14</v>
       </c>
     </row>
     <row r="301" spans="1:8" ht="12.75">
       <c r="A301" s="1" t="s">
-        <v>1181</v>
+        <v>1175</v>
       </c>
       <c r="B301" t="s">
-        <v>1182</v>
+        <v>1176</v>
       </c>
       <c r="C301" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D301" t="s">
-        <v>1183</v>
+        <v>1177</v>
       </c>
       <c r="E301" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="H301" t="s">
-        <v>1184</v>
+        <v>222</v>
       </c>
     </row>
     <row r="302" spans="1:8" ht="12.75">
       <c r="A302" s="1" t="s">
-        <v>1186</v>
+        <v>1178</v>
       </c>
       <c r="B302" t="s">
-        <v>1187</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1179</v>
+      </c>
+      <c r="C302" s="1" t="s">
+        <v>75</v>
       </c>
       <c r="D302" t="s">
-        <v>1188</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1180</v>
       </c>
       <c r="F302" t="s">
-        <v>57</v>
+        <v>71</v>
+      </c>
+      <c r="G302" t="s">
+        <v>77</v>
       </c>
       <c r="H302" t="s">
-        <v>1189</v>
+        <v>78</v>
       </c>
     </row>
     <row r="303" spans="1:8" ht="12.75">
       <c r="A303" s="1" t="s">
-        <v>1191</v>
+        <v>1181</v>
       </c>
       <c r="B303" t="s">
-        <v>1192</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1182</v>
+      </c>
+      <c r="C303" s="1" t="s">
+        <v>75</v>
       </c>
       <c r="D303" t="s">
-        <v>1193</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1183</v>
       </c>
       <c r="F303" t="s">
-        <v>57</v>
+        <v>71</v>
+      </c>
+      <c r="G303" t="s">
+        <v>77</v>
       </c>
       <c r="H303" t="s">
-        <v>1194</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:8" ht="12.75">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="304" spans="1:10" ht="12.75">
       <c r="A304" s="1" t="s">
-        <v>1196</v>
+        <v>1185</v>
       </c>
       <c r="B304" t="s">
-        <v>1197</v>
+        <v>1186</v>
       </c>
       <c r="C304" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D304" t="s">
-        <v>1198</v>
+        <v>1187</v>
       </c>
       <c r="E304" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F304" t="s">
-        <v>57</v>
+        <v>95</v>
       </c>
       <c r="H304" t="s">
-        <v>52</v>
+        <v>342</v>
+      </c>
+      <c r="J304" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="305" spans="1:8" ht="12.75">
       <c r="A305" s="1" t="s">
-        <v>1200</v>
+        <v>1189</v>
       </c>
       <c r="B305" t="s">
-        <v>1201</v>
-[...2 lines deleted...]
-        <v>491</v>
+        <v>1190</v>
+      </c>
+      <c r="C305" t="s">
+        <v>37</v>
       </c>
       <c r="D305" t="s">
-        <v>1202</v>
+        <v>1191</v>
       </c>
       <c r="E305" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F305" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>95</v>
       </c>
       <c r="H305" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:8" ht="12.75">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="306" spans="1:10" ht="12.75">
       <c r="A306" s="1" t="s">
-        <v>1204</v>
-[...5 lines deleted...]
-        <v>491</v>
+        <v>1194</v>
+      </c>
+      <c r="C306" t="s">
+        <v>37</v>
       </c>
       <c r="D306" t="s">
-        <v>1206</v>
+        <v>1195</v>
       </c>
       <c r="E306" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F306" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>95</v>
       </c>
       <c r="H306" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:10" ht="12.75">
+        <v>287</v>
+      </c>
+      <c r="J306" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8" ht="12.75">
       <c r="A307" s="1" t="s">
-        <v>1208</v>
+        <v>1197</v>
       </c>
       <c r="B307" t="s">
-        <v>1209</v>
+        <v>1198</v>
       </c>
       <c r="C307" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D307" t="s">
-        <v>1210</v>
+        <v>1199</v>
       </c>
       <c r="E307" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>19</v>
       </c>
       <c r="H307" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>287</v>
       </c>
     </row>
     <row r="308" spans="1:8" ht="12.75">
       <c r="A308" s="1" t="s">
-        <v>1212</v>
+        <v>1201</v>
       </c>
       <c r="B308" t="s">
-        <v>1213</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1202</v>
+      </c>
+      <c r="C308" s="1" t="s">
+        <v>58</v>
       </c>
       <c r="D308" t="s">
-        <v>1214</v>
+        <v>1203</v>
       </c>
       <c r="E308" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="G308" t="s">
+        <v>27</v>
       </c>
       <c r="H308" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="309" spans="1:10" ht="12.75">
       <c r="A309" s="1" t="s">
-        <v>1216</v>
+        <v>1205</v>
       </c>
       <c r="B309" t="s">
-        <v>1217</v>
+        <v>1206</v>
       </c>
       <c r="C309" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D309" t="s">
-        <v>1218</v>
+        <v>1207</v>
       </c>
       <c r="E309" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="H309" t="s">
-        <v>172</v>
+        <v>342</v>
+      </c>
+      <c r="J309" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="310" spans="1:8" ht="12.75">
       <c r="A310" s="1" t="s">
-        <v>1220</v>
+        <v>1209</v>
       </c>
       <c r="B310" t="s">
-        <v>1221</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1210</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>58</v>
       </c>
       <c r="D310" t="s">
-        <v>1222</v>
+        <v>1066</v>
       </c>
       <c r="E310" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>113</v>
+      </c>
+      <c r="G310" t="s">
+        <v>27</v>
       </c>
       <c r="H310" t="s">
-        <v>667</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="311" spans="1:10" ht="12.75">
       <c r="A311" s="1" t="s">
-        <v>1224</v>
+        <v>1212</v>
       </c>
       <c r="B311" t="s">
-        <v>1225</v>
+        <v>1213</v>
       </c>
       <c r="C311" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D311" t="s">
-        <v>1226</v>
+        <v>1214</v>
       </c>
       <c r="E311" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>19</v>
       </c>
       <c r="H311" t="s">
-        <v>642</v>
+        <v>342</v>
+      </c>
+      <c r="J311" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="312" spans="1:8" ht="12.75">
       <c r="A312" s="1" t="s">
-        <v>1228</v>
+        <v>1216</v>
       </c>
       <c r="B312" t="s">
-        <v>1229</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1217</v>
+      </c>
+      <c r="C312" s="1" t="s">
+        <v>133</v>
       </c>
       <c r="D312" t="s">
-        <v>1230</v>
+        <v>1218</v>
       </c>
       <c r="E312" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>19</v>
+      </c>
+      <c r="G312" t="s">
+        <v>27</v>
       </c>
       <c r="H312" t="s">
-        <v>667</v>
+        <v>14</v>
       </c>
     </row>
     <row r="313" spans="1:10" ht="12.75">
       <c r="A313" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B313" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C313" t="s">
+        <v>37</v>
+      </c>
+      <c r="D313" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E313" t="s">
+        <v>19</v>
+      </c>
+      <c r="F313" t="s">
+        <v>286</v>
+      </c>
+      <c r="H313" t="s">
+        <v>214</v>
+      </c>
+      <c r="J313" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="314" spans="1:10" ht="12.75">
+      <c r="A314" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B314" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C314" t="s">
+        <v>37</v>
+      </c>
+      <c r="D314" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E314" t="s">
+        <v>19</v>
+      </c>
+      <c r="F314" t="s">
+        <v>286</v>
+      </c>
+      <c r="H314" t="s">
+        <v>214</v>
+      </c>
+      <c r="J314" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="315" spans="1:10" ht="12.75">
+      <c r="A315" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B315" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C315" t="s">
+        <v>37</v>
+      </c>
+      <c r="D315" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E315" t="s">
+        <v>19</v>
+      </c>
+      <c r="F315" t="s">
+        <v>286</v>
+      </c>
+      <c r="H315" t="s">
+        <v>214</v>
+      </c>
+      <c r="J315" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="316" spans="1:10" ht="12.75">
+      <c r="A316" s="1" t="s">
         <v>1232</v>
       </c>
-      <c r="B313" t="s">
+      <c r="B316" t="s">
         <v>1233</v>
       </c>
-      <c r="C313" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D313" t="s">
+      <c r="C316" t="s">
+        <v>37</v>
+      </c>
+      <c r="D316" t="s">
         <v>1234</v>
       </c>
-      <c r="E313" t="s">
-[...73 lines deleted...]
-      </c>
       <c r="E316" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>19</v>
+      </c>
+      <c r="F316" t="s">
+        <v>286</v>
       </c>
       <c r="H316" t="s">
-        <v>18</v>
+        <v>214</v>
+      </c>
+      <c r="J316" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="317" spans="1:8" ht="12.75">
       <c r="A317" s="1" t="s">
-        <v>1248</v>
+        <v>1236</v>
       </c>
       <c r="B317" t="s">
-        <v>1249</v>
+        <v>181</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>262</v>
+        <v>177</v>
       </c>
       <c r="D317" t="s">
-        <v>1250</v>
+        <v>1237</v>
       </c>
       <c r="E317" t="s">
-        <v>73</v>
+        <v>13</v>
+      </c>
+      <c r="F317" t="s">
+        <v>45</v>
       </c>
       <c r="G317" t="s">
-        <v>17</v>
+        <v>51</v>
       </c>
       <c r="H317" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="318" spans="1:10" ht="12.75">
       <c r="A318" s="1" t="s">
-        <v>1252</v>
+        <v>1239</v>
       </c>
       <c r="B318" t="s">
-        <v>1253</v>
+        <v>1240</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>71</v>
+        <v>49</v>
       </c>
       <c r="D318" t="s">
-        <v>1254</v>
+        <v>1241</v>
       </c>
       <c r="E318" t="s">
-        <v>73</v>
+        <v>13</v>
       </c>
       <c r="G318" t="s">
-        <v>17</v>
+        <v>51</v>
       </c>
       <c r="H318" t="s">
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="J318" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="319" spans="1:8" ht="12.75">
       <c r="A319" s="1" t="s">
-        <v>1256</v>
+        <v>1243</v>
       </c>
       <c r="B319" t="s">
-        <v>1257</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1244</v>
+      </c>
+      <c r="C319" s="1" t="s">
+        <v>49</v>
       </c>
       <c r="D319" t="s">
-        <v>1258</v>
+        <v>1245</v>
       </c>
       <c r="E319" t="s">
-        <v>73</v>
+        <v>13</v>
+      </c>
+      <c r="F319" t="s">
+        <v>45</v>
+      </c>
+      <c r="G319" t="s">
+        <v>51</v>
       </c>
       <c r="H319" t="s">
-        <v>276</v>
+        <v>14</v>
       </c>
     </row>
     <row r="320" spans="1:8" ht="12.75">
       <c r="A320" s="1" t="s">
-        <v>1259</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1247</v>
+      </c>
+      <c r="B320" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C320" s="1" t="s">
+        <v>58</v>
       </c>
       <c r="D320" t="s">
-        <v>1260</v>
+        <v>749</v>
       </c>
       <c r="E320" t="s">
-        <v>73</v>
+        <v>113</v>
       </c>
       <c r="G320" t="s">
-        <v>626</v>
+        <v>27</v>
       </c>
       <c r="H320" t="s">
-        <v>126</v>
+        <v>14</v>
       </c>
     </row>
     <row r="321" spans="1:8" ht="12.75">
       <c r="A321" s="1" t="s">
-        <v>1262</v>
+        <v>1250</v>
       </c>
       <c r="B321" t="s">
-        <v>1263</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1251</v>
+      </c>
+      <c r="C321" s="1" t="s">
+        <v>58</v>
       </c>
       <c r="D321" t="s">
-        <v>1264</v>
+        <v>735</v>
       </c>
       <c r="E321" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>405</v>
+        <v>113</v>
+      </c>
+      <c r="G321" t="s">
+        <v>27</v>
       </c>
       <c r="H321" t="s">
-        <v>406</v>
+        <v>14</v>
       </c>
     </row>
     <row r="322" spans="1:8" ht="12.75">
       <c r="A322" s="1" t="s">
-        <v>1266</v>
+        <v>1253</v>
       </c>
       <c r="B322" t="s">
-        <v>1267</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>1254</v>
+      </c>
+      <c r="C322" t="s">
+        <v>37</v>
       </c>
       <c r="D322" t="s">
-        <v>1268</v>
+        <v>1255</v>
       </c>
       <c r="E322" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F322" t="s">
-        <v>415</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>325</v>
       </c>
       <c r="H322" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
     </row>
     <row r="323" spans="1:8" ht="12.75">
       <c r="A323" s="1" t="s">
-        <v>1270</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1257</v>
+      </c>
+      <c r="B323" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C323" s="1" t="s">
+        <v>310</v>
       </c>
       <c r="D323" t="s">
-        <v>1271</v>
+        <v>1259</v>
       </c>
       <c r="E323" t="s">
-        <v>73</v>
+        <v>19</v>
+      </c>
+      <c r="F323" t="s">
+        <v>312</v>
+      </c>
+      <c r="G323" t="s">
+        <v>27</v>
       </c>
       <c r="H323" t="s">
-        <v>276</v>
+        <v>14</v>
       </c>
     </row>
     <row r="324" spans="1:8" ht="12.75">
       <c r="A324" s="1" t="s">
-        <v>1273</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1261</v>
+      </c>
+      <c r="B324" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C324" s="1" t="s">
+        <v>31</v>
       </c>
       <c r="D324" t="s">
-        <v>1274</v>
+        <v>1263</v>
       </c>
       <c r="E324" t="s">
-        <v>73</v>
+        <v>19</v>
+      </c>
+      <c r="F324" t="s">
+        <v>325</v>
+      </c>
+      <c r="G324" t="s">
+        <v>27</v>
       </c>
       <c r="H324" t="s">
-        <v>1275</v>
+        <v>14</v>
       </c>
     </row>
     <row r="325" spans="1:8" ht="12.75">
       <c r="A325" s="1" t="s">
-        <v>1277</v>
+        <v>1265</v>
       </c>
       <c r="B325" t="s">
-        <v>1278</v>
+        <v>1266</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>220</v>
+        <v>31</v>
       </c>
       <c r="D325" t="s">
-        <v>1279</v>
+        <v>1267</v>
       </c>
       <c r="E325" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F325" t="s">
-        <v>415</v>
+        <v>312</v>
       </c>
       <c r="G325" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H325" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" ht="12.75">
       <c r="A326" s="1" t="s">
-        <v>1281</v>
+        <v>1269</v>
       </c>
       <c r="B326" t="s">
-        <v>1282</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>1270</v>
+      </c>
+      <c r="C326" t="s">
+        <v>37</v>
       </c>
       <c r="D326" t="s">
-        <v>1283</v>
+        <v>1271</v>
       </c>
       <c r="E326" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F326" t="s">
-        <v>415</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>95</v>
       </c>
       <c r="H326" t="s">
-        <v>18</v>
+        <v>342</v>
+      </c>
+      <c r="J326" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="327" spans="1:8" ht="12.75">
       <c r="A327" s="1" t="s">
-        <v>1285</v>
+        <v>1273</v>
       </c>
       <c r="B327" t="s">
-        <v>1286</v>
+        <v>1274</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>220</v>
+        <v>31</v>
       </c>
       <c r="D327" t="s">
-        <v>1287</v>
+        <v>1275</v>
       </c>
       <c r="E327" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F327" t="s">
-        <v>415</v>
+        <v>325</v>
       </c>
       <c r="G327" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H327" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="328" spans="1:8" ht="12.75">
       <c r="A328" s="1" t="s">
-        <v>1289</v>
+        <v>1277</v>
       </c>
       <c r="B328" t="s">
-        <v>1290</v>
+        <v>1278</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>220</v>
+        <v>31</v>
       </c>
       <c r="D328" t="s">
-        <v>1291</v>
+        <v>1279</v>
       </c>
       <c r="E328" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F328" t="s">
-        <v>415</v>
+        <v>312</v>
       </c>
       <c r="G328" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H328" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="329" spans="1:8" ht="12.75">
       <c r="A329" s="1" t="s">
-        <v>1293</v>
+        <v>1281</v>
       </c>
       <c r="B329" t="s">
-        <v>1294</v>
+        <v>1282</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>220</v>
+        <v>31</v>
       </c>
       <c r="D329" t="s">
-        <v>1295</v>
+        <v>1283</v>
       </c>
       <c r="E329" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F329" t="s">
-        <v>415</v>
+        <v>312</v>
       </c>
       <c r="G329" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H329" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="330" spans="1:8" ht="12.75">
       <c r="A330" s="1" t="s">
-        <v>1297</v>
+        <v>1285</v>
       </c>
       <c r="B330" t="s">
-        <v>1298</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>1286</v>
+      </c>
+      <c r="C330" t="s">
+        <v>37</v>
       </c>
       <c r="D330" t="s">
-        <v>1299</v>
+        <v>1287</v>
       </c>
       <c r="E330" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F330" t="s">
-        <v>415</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>286</v>
       </c>
       <c r="H330" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:8" ht="12.75">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" ht="12.75">
       <c r="A331" s="1" t="s">
-        <v>1301</v>
+        <v>1290</v>
       </c>
       <c r="B331" t="s">
-        <v>1302</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>1291</v>
+      </c>
+      <c r="C331" t="s">
+        <v>37</v>
       </c>
       <c r="D331" t="s">
-        <v>1303</v>
+        <v>1292</v>
       </c>
       <c r="E331" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F331" t="s">
-        <v>415</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>312</v>
       </c>
       <c r="H331" t="s">
-        <v>18</v>
+        <v>39</v>
+      </c>
+      <c r="J331" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="332" spans="1:8" ht="12.75">
       <c r="A332" s="1" t="s">
-        <v>1305</v>
+        <v>1294</v>
       </c>
       <c r="B332" t="s">
-        <v>1306</v>
+        <v>1295</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>220</v>
+        <v>31</v>
       </c>
       <c r="D332" t="s">
-        <v>1307</v>
+        <v>1296</v>
       </c>
       <c r="E332" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F332" t="s">
-        <v>415</v>
+        <v>90</v>
       </c>
       <c r="G332" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H332" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" ht="12.75">
       <c r="A333" s="1" t="s">
-        <v>1309</v>
+        <v>1298</v>
       </c>
       <c r="B333" t="s">
-        <v>1310</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>1299</v>
+      </c>
+      <c r="C333" t="s">
+        <v>37</v>
       </c>
       <c r="D333" t="s">
-        <v>1311</v>
+        <v>1300</v>
       </c>
       <c r="E333" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>19</v>
+      </c>
+      <c r="F333" t="s">
+        <v>45</v>
       </c>
       <c r="H333" t="s">
-        <v>18</v>
+        <v>214</v>
+      </c>
+      <c r="J333" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="334" spans="1:8" ht="12.75">
       <c r="A334" s="1" t="s">
-        <v>1313</v>
+        <v>1302</v>
       </c>
       <c r="B334" t="s">
-        <v>1314</v>
+        <v>176</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>220</v>
+        <v>177</v>
       </c>
       <c r="D334" t="s">
-        <v>1315</v>
+        <v>1303</v>
       </c>
       <c r="E334" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F334" t="s">
-        <v>415</v>
+        <v>45</v>
       </c>
       <c r="G334" t="s">
-        <v>17</v>
+        <v>51</v>
       </c>
       <c r="H334" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="335" spans="1:8" ht="12.75">
       <c r="A335" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C335" t="s">
+        <v>37</v>
+      </c>
+      <c r="D335" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E335" t="s">
+        <v>19</v>
+      </c>
+      <c r="F335" t="s">
+        <v>45</v>
+      </c>
+      <c r="H335" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="336" spans="1:10" ht="12.75">
+      <c r="A336" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C336" t="s">
+        <v>37</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E336" t="s">
+        <v>19</v>
+      </c>
+      <c r="F336" t="s">
+        <v>825</v>
+      </c>
+      <c r="H336" t="s">
+        <v>826</v>
+      </c>
+      <c r="J336" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="337" spans="1:10" ht="12.75">
+      <c r="A337" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C337" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D337" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E337" t="s">
+        <v>19</v>
+      </c>
+      <c r="F337" t="s">
+        <v>45</v>
+      </c>
+      <c r="G337" t="s">
+        <v>27</v>
+      </c>
+      <c r="H337" t="s">
+        <v>14</v>
+      </c>
+      <c r="J337" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="338" spans="1:10" ht="12.75">
+      <c r="A338" s="1" t="s">
         <v>1317</v>
       </c>
-      <c r="B335" t="s">
+      <c r="B338" t="s">
         <v>1318</v>
       </c>
-      <c r="C335" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D335" t="s">
+      <c r="C338" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D338" t="s">
         <v>1319</v>
       </c>
-      <c r="E335" t="s">
-[...13 lines deleted...]
-      <c r="A336" s="1" t="s">
+      <c r="E338" t="s">
+        <v>13</v>
+      </c>
+      <c r="G338" t="s">
+        <v>51</v>
+      </c>
+      <c r="H338" t="s">
+        <v>14</v>
+      </c>
+      <c r="J338" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="339" spans="1:10" ht="12.75">
+      <c r="A339" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C339" t="s">
+        <v>37</v>
+      </c>
+      <c r="D339" t="s">
         <v>1321</v>
       </c>
-      <c r="B336" t="s">
+      <c r="F339" t="s">
         <v>1322</v>
       </c>
-      <c r="C336" s="1" t="s">
-[...82 lines deleted...]
-      </c>
       <c r="H339" t="s">
-        <v>18</v>
+        <v>39</v>
+      </c>
+      <c r="J339" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="340" spans="1:8" ht="12.75">
       <c r="A340" s="1" t="s">
-        <v>1337</v>
-[...5 lines deleted...]
-        <v>307</v>
+        <v>1323</v>
+      </c>
+      <c r="C340" t="s">
+        <v>37</v>
       </c>
       <c r="D340" t="s">
-        <v>1339</v>
+        <v>1324</v>
       </c>
       <c r="E340" t="s">
-        <v>73</v>
+        <v>13</v>
       </c>
       <c r="G340" t="s">
-        <v>177</v>
+        <v>306</v>
       </c>
       <c r="H340" t="s">
-        <v>18</v>
+        <v>696</v>
       </c>
     </row>
     <row r="341" spans="1:8" ht="12.75">
       <c r="A341" s="1" t="s">
-        <v>1341</v>
-[...5 lines deleted...]
-        <v>158</v>
+        <v>1325</v>
+      </c>
+      <c r="C341" t="s">
+        <v>37</v>
       </c>
       <c r="D341" t="s">
-        <v>1343</v>
+        <v>1326</v>
       </c>
       <c r="E341" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G341" t="s">
-        <v>17</v>
+        <v>306</v>
       </c>
       <c r="H341" t="s">
-        <v>18</v>
+        <v>696</v>
       </c>
     </row>
     <row r="342" spans="1:8" ht="12.75">
       <c r="A342" s="1" t="s">
-        <v>1345</v>
-[...5 lines deleted...]
-        <v>158</v>
+        <v>1327</v>
+      </c>
+      <c r="C342" t="s">
+        <v>37</v>
       </c>
       <c r="D342" t="s">
-        <v>1347</v>
+        <v>1328</v>
       </c>
       <c r="E342" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G342" t="s">
-        <v>17</v>
+        <v>306</v>
       </c>
       <c r="H342" t="s">
-        <v>18</v>
+        <v>696</v>
       </c>
     </row>
     <row r="343" spans="1:8" ht="12.75">
       <c r="A343" s="1" t="s">
-        <v>1349</v>
+        <v>1330</v>
       </c>
       <c r="B343" t="s">
-        <v>1350</v>
+        <v>1331</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>158</v>
+        <v>198</v>
       </c>
       <c r="D343" t="s">
-        <v>1351</v>
+        <v>1332</v>
       </c>
       <c r="E343" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G343" t="s">
-        <v>17</v>
+        <v>275</v>
       </c>
       <c r="H343" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="344" spans="1:8" ht="12.75">
       <c r="A344" s="1" t="s">
-        <v>1353</v>
+        <v>1334</v>
       </c>
       <c r="B344" t="s">
-        <v>1354</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1335</v>
+      </c>
+      <c r="C344" s="1" t="s">
+        <v>147</v>
       </c>
       <c r="D344" t="s">
-        <v>1355</v>
+        <v>1336</v>
       </c>
       <c r="E344" t="s">
-        <v>15</v>
+        <v>19</v>
+      </c>
+      <c r="F344" t="s">
+        <v>163</v>
       </c>
       <c r="H344" t="s">
-        <v>126</v>
+        <v>149</v>
       </c>
     </row>
     <row r="345" spans="1:8" ht="12.75">
       <c r="A345" s="1" t="s">
-        <v>1357</v>
+        <v>1338</v>
       </c>
       <c r="B345" t="s">
-        <v>1358</v>
+        <v>1339</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>491</v>
+        <v>147</v>
       </c>
       <c r="D345" t="s">
-        <v>1359</v>
+        <v>1340</v>
       </c>
       <c r="E345" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F345" t="s">
-        <v>493</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>163</v>
       </c>
       <c r="H345" t="s">
-        <v>18</v>
+        <v>149</v>
       </c>
     </row>
     <row r="346" spans="1:8" ht="12.75">
       <c r="A346" s="1" t="s">
-        <v>1361</v>
+        <v>1342</v>
       </c>
       <c r="B346" t="s">
-        <v>1362</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>1343</v>
+      </c>
+      <c r="C346" t="s">
+        <v>37</v>
       </c>
       <c r="D346" t="s">
-        <v>1363</v>
+        <v>1344</v>
       </c>
       <c r="E346" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G346" t="s">
-        <v>17</v>
+        <v>1345</v>
       </c>
       <c r="H346" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
     </row>
     <row r="347" spans="1:8" ht="12.75">
       <c r="A347" s="1" t="s">
-        <v>1364</v>
+        <v>1347</v>
       </c>
       <c r="B347" t="s">
-        <v>1365</v>
+        <v>1348</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>279</v>
+        <v>147</v>
       </c>
       <c r="D347" t="s">
-        <v>1366</v>
+        <v>1349</v>
       </c>
       <c r="E347" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>19</v>
       </c>
       <c r="H347" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:10" ht="12.75">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8" ht="12.75">
       <c r="A348" s="1" t="s">
-        <v>1367</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1351</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C348" s="1" t="s">
+        <v>49</v>
       </c>
       <c r="D348" t="s">
-        <v>1368</v>
+        <v>1353</v>
       </c>
       <c r="E348" t="s">
-        <v>326</v>
+        <v>13</v>
+      </c>
+      <c r="F348" t="s">
+        <v>45</v>
       </c>
       <c r="G348" t="s">
-        <v>641</v>
+        <v>51</v>
       </c>
       <c r="H348" t="s">
-        <v>642</v>
-[...5 lines deleted...]
-    <row r="349" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="349" spans="1:10" ht="12.75">
       <c r="A349" s="1" t="s">
-        <v>1369</v>
+        <v>1354</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1355</v>
       </c>
       <c r="C349" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D349" t="s">
-        <v>1370</v>
-[...5 lines deleted...]
-        <v>641</v>
+        <v>1356</v>
+      </c>
+      <c r="F349" t="s">
+        <v>71</v>
       </c>
       <c r="H349" t="s">
-        <v>642</v>
+        <v>72</v>
+      </c>
+      <c r="J349" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="350" spans="1:10" ht="12.75">
       <c r="A350" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C350" t="s">
+        <v>37</v>
+      </c>
+      <c r="D350" t="s">
+        <v>1359</v>
+      </c>
+      <c r="F350" t="s">
+        <v>71</v>
+      </c>
+      <c r="H350" t="s">
+        <v>72</v>
+      </c>
+      <c r="J350" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="351" spans="1:10" ht="12.75">
+      <c r="A351" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C351" t="s">
+        <v>37</v>
+      </c>
+      <c r="D351" t="s">
+        <v>1362</v>
+      </c>
+      <c r="F351" t="s">
+        <v>71</v>
+      </c>
+      <c r="H351" t="s">
+        <v>72</v>
+      </c>
+      <c r="J351" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="352" spans="1:10" ht="12.75">
+      <c r="A352" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C352" t="s">
+        <v>37</v>
+      </c>
+      <c r="D352" t="s">
+        <v>1365</v>
+      </c>
+      <c r="F352" t="s">
+        <v>71</v>
+      </c>
+      <c r="H352" t="s">
+        <v>72</v>
+      </c>
+      <c r="J352" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="353" spans="1:10" ht="12.75">
+      <c r="A353" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C353" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D353" t="s">
+        <v>1369</v>
+      </c>
+      <c r="E353" t="s">
+        <v>19</v>
+      </c>
+      <c r="F353" t="s">
+        <v>90</v>
+      </c>
+      <c r="G353" t="s">
+        <v>27</v>
+      </c>
+      <c r="H353" t="s">
+        <v>14</v>
+      </c>
+      <c r="J353" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="354" spans="1:10" ht="12.75">
+      <c r="A354" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C354" t="s">
+        <v>37</v>
+      </c>
+      <c r="D354" t="s">
         <v>1371</v>
       </c>
-      <c r="C350" t="s">
-[...2 lines deleted...]
-      <c r="D350" t="s">
+      <c r="E354" t="s">
+        <v>533</v>
+      </c>
+      <c r="G354" t="s">
+        <v>534</v>
+      </c>
+      <c r="H354" t="s">
+        <v>535</v>
+      </c>
+      <c r="J354" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8" ht="12.75">
+      <c r="A355" s="1" t="s">
         <v>1372</v>
       </c>
-      <c r="E350" t="s">
-[...13 lines deleted...]
-      <c r="A351" s="1" t="s">
+      <c r="C355" t="s">
+        <v>37</v>
+      </c>
+      <c r="D355" t="s">
         <v>1373</v>
       </c>
-      <c r="C351" t="s">
-[...2 lines deleted...]
-      <c r="D351" t="s">
+      <c r="E355" t="s">
+        <v>533</v>
+      </c>
+      <c r="G355" t="s">
+        <v>534</v>
+      </c>
+      <c r="H355" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="356" spans="1:10" ht="12.75">
+      <c r="A356" s="1" t="s">
         <v>1374</v>
       </c>
-      <c r="E351" t="s">
-[...10 lines deleted...]
-      <c r="A352" s="1" t="s">
+      <c r="C356" t="s">
+        <v>37</v>
+      </c>
+      <c r="D356" t="s">
         <v>1375</v>
       </c>
-      <c r="C352" t="s">
-[...90 lines deleted...]
-      </c>
       <c r="E356" t="s">
-        <v>326</v>
+        <v>533</v>
       </c>
       <c r="G356" t="s">
-        <v>641</v>
+        <v>534</v>
       </c>
       <c r="H356" t="s">
-        <v>1386</v>
+        <v>535</v>
+      </c>
+      <c r="J356" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="357" spans="1:8" ht="12.75">
       <c r="A357" s="1" t="s">
-        <v>1387</v>
+        <v>1376</v>
       </c>
       <c r="C357" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D357" t="s">
-        <v>1388</v>
+        <v>1377</v>
       </c>
       <c r="E357" t="s">
-        <v>326</v>
+        <v>533</v>
       </c>
       <c r="G357" t="s">
-        <v>641</v>
+        <v>534</v>
       </c>
       <c r="H357" t="s">
-        <v>1386</v>
+        <v>535</v>
       </c>
     </row>
     <row r="358" spans="1:8" ht="12.75">
       <c r="A358" s="1" t="s">
-        <v>1389</v>
-[...2 lines deleted...]
-        <v>1390</v>
+        <v>1378</v>
       </c>
       <c r="C358" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D358" t="s">
-        <v>1391</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>1379</v>
+      </c>
+      <c r="E358" t="s">
+        <v>533</v>
+      </c>
+      <c r="G358" t="s">
+        <v>534</v>
       </c>
       <c r="H358" t="s">
-        <v>1392</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:10" ht="12.75">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8" ht="12.75">
       <c r="A359" s="1" t="s">
-        <v>1393</v>
+        <v>1380</v>
       </c>
       <c r="B359" t="s">
-        <v>1394</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>1381</v>
+      </c>
+      <c r="C359" t="s">
+        <v>37</v>
       </c>
       <c r="D359" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>1382</v>
+      </c>
+      <c r="E359" t="s">
+        <v>533</v>
       </c>
       <c r="G359" t="s">
-        <v>245</v>
+        <v>534</v>
       </c>
       <c r="H359" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>535</v>
       </c>
     </row>
     <row r="360" spans="1:8" ht="12.75">
       <c r="A360" s="1" t="s">
-        <v>1395</v>
-[...5 lines deleted...]
-        <v>107</v>
+        <v>1383</v>
+      </c>
+      <c r="C360" t="s">
+        <v>37</v>
       </c>
       <c r="D360" t="s">
-        <v>1397</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>1384</v>
+      </c>
+      <c r="E360" t="s">
+        <v>533</v>
       </c>
       <c r="G360" t="s">
-        <v>109</v>
+        <v>534</v>
       </c>
       <c r="H360" t="s">
-        <v>560</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:8" ht="12.75">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="361" spans="1:10" ht="12.75">
       <c r="A361" s="1" t="s">
-        <v>1398</v>
-[...2 lines deleted...]
-        <v>1399</v>
+        <v>1385</v>
       </c>
       <c r="C361" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D361" t="s">
-        <v>678</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>1386</v>
+      </c>
+      <c r="E361" t="s">
+        <v>533</v>
       </c>
       <c r="G361" t="s">
-        <v>245</v>
+        <v>534</v>
       </c>
       <c r="H361" t="s">
-        <v>276</v>
+        <v>535</v>
+      </c>
+      <c r="J361" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="362" spans="1:8" ht="12.75">
       <c r="A362" s="1" t="s">
-        <v>1400</v>
-[...2 lines deleted...]
-        <v>1401</v>
+        <v>1387</v>
       </c>
       <c r="C362" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D362" t="s">
-        <v>1402</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>1388</v>
+      </c>
+      <c r="E362" t="s">
+        <v>533</v>
       </c>
       <c r="G362" t="s">
-        <v>245</v>
+        <v>534</v>
       </c>
       <c r="H362" t="s">
-        <v>1403</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="363" spans="1:8" ht="12.75">
       <c r="A363" s="1" t="s">
-        <v>1404</v>
-[...5 lines deleted...]
-        <v>107</v>
+        <v>1390</v>
+      </c>
+      <c r="C363" t="s">
+        <v>37</v>
       </c>
       <c r="D363" t="s">
-        <v>1406</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>1391</v>
+      </c>
+      <c r="E363" t="s">
+        <v>533</v>
       </c>
       <c r="G363" t="s">
-        <v>109</v>
+        <v>534</v>
       </c>
       <c r="H363" t="s">
-        <v>246</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="364" spans="1:8" ht="12.75">
       <c r="A364" s="1" t="s">
-        <v>1407</v>
+        <v>1392</v>
       </c>
       <c r="B364" t="s">
-        <v>1408</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>1393</v>
+      </c>
+      <c r="C364" t="s">
+        <v>37</v>
       </c>
       <c r="D364" t="s">
-        <v>672</v>
+        <v>1394</v>
       </c>
       <c r="F364" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>71</v>
       </c>
       <c r="H364" t="s">
-        <v>110</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="365" spans="1:8" ht="12.75">
       <c r="A365" s="1" t="s">
-        <v>1409</v>
+        <v>1397</v>
       </c>
       <c r="B365" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>107</v>
+        <v>75</v>
       </c>
       <c r="D365" t="s">
-        <v>1411</v>
+        <v>172</v>
       </c>
       <c r="F365" t="s">
-        <v>102</v>
+        <v>71</v>
       </c>
       <c r="G365" t="s">
-        <v>109</v>
+        <v>173</v>
       </c>
       <c r="H365" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:8" ht="12.75">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="366" spans="1:10" ht="12.75">
       <c r="A366" s="1" t="s">
-        <v>1412</v>
+        <v>1399</v>
       </c>
       <c r="B366" t="s">
-        <v>1413</v>
+        <v>1400</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>1414</v>
+        <v>185</v>
       </c>
       <c r="D366" t="s">
-        <v>1415</v>
+        <v>186</v>
       </c>
       <c r="F366" t="s">
-        <v>102</v>
+        <v>71</v>
       </c>
       <c r="G366" t="s">
-        <v>109</v>
+        <v>187</v>
       </c>
       <c r="H366" t="s">
-        <v>1416</v>
+        <v>188</v>
+      </c>
+      <c r="J366" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="367" spans="1:8" ht="12.75">
       <c r="A367" s="1" t="s">
-        <v>1417</v>
+        <v>1401</v>
       </c>
       <c r="B367" t="s">
-        <v>1418</v>
+        <v>1402</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>1414</v>
+        <v>75</v>
       </c>
       <c r="D367" t="s">
-        <v>1415</v>
+        <v>1403</v>
       </c>
       <c r="F367" t="s">
-        <v>102</v>
+        <v>71</v>
       </c>
       <c r="G367" t="s">
-        <v>109</v>
+        <v>77</v>
       </c>
       <c r="H367" t="s">
-        <v>1416</v>
+        <v>527</v>
       </c>
     </row>
     <row r="368" spans="1:8" ht="12.75">
       <c r="A368" s="1" t="s">
-        <v>1419</v>
+        <v>1404</v>
       </c>
       <c r="B368" t="s">
-        <v>1420</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>1405</v>
+      </c>
+      <c r="C368" t="s">
+        <v>37</v>
       </c>
       <c r="D368" t="s">
-        <v>1421</v>
+        <v>438</v>
       </c>
       <c r="F368" t="s">
-        <v>102</v>
+        <v>71</v>
       </c>
       <c r="G368" t="s">
-        <v>109</v>
+        <v>187</v>
       </c>
       <c r="H368" t="s">
-        <v>703</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:10" ht="12.75">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8" ht="12.75">
       <c r="A369" s="1" t="s">
-        <v>1422</v>
+        <v>1406</v>
       </c>
       <c r="B369" t="s">
-        <v>1423</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>1407</v>
+      </c>
+      <c r="C369" t="s">
+        <v>37</v>
       </c>
       <c r="D369" t="s">
-        <v>252</v>
+        <v>1408</v>
       </c>
       <c r="F369" t="s">
-        <v>102</v>
+        <v>71</v>
       </c>
       <c r="G369" t="s">
-        <v>245</v>
+        <v>187</v>
       </c>
       <c r="H369" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="370" spans="1:8" ht="12.75">
       <c r="A370" s="1" t="s">
-        <v>1424</v>
+        <v>1410</v>
       </c>
       <c r="B370" t="s">
-        <v>1425</v>
+        <v>1411</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>107</v>
+        <v>75</v>
       </c>
       <c r="D370" t="s">
-        <v>1426</v>
+        <v>1412</v>
       </c>
       <c r="F370" t="s">
-        <v>102</v>
+        <v>71</v>
       </c>
       <c r="G370" t="s">
-        <v>109</v>
+        <v>77</v>
       </c>
       <c r="H370" t="s">
-        <v>560</v>
+        <v>188</v>
       </c>
     </row>
     <row r="371" spans="1:8" ht="12.75">
       <c r="A371" s="1" t="s">
-        <v>1427</v>
+        <v>1413</v>
       </c>
       <c r="B371" t="s">
-        <v>1428</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1414</v>
+      </c>
+      <c r="C371" s="1" t="s">
+        <v>75</v>
       </c>
       <c r="D371" t="s">
-        <v>1429</v>
+        <v>432</v>
       </c>
       <c r="F371" t="s">
-        <v>539</v>
+        <v>71</v>
+      </c>
+      <c r="G371" t="s">
+        <v>77</v>
       </c>
       <c r="H371" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
     </row>
     <row r="372" spans="1:8" ht="12.75">
       <c r="A372" s="1" t="s">
-        <v>1430</v>
+        <v>1415</v>
       </c>
       <c r="B372" t="s">
-        <v>1431</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1416</v>
+      </c>
+      <c r="C372" s="1" t="s">
+        <v>75</v>
       </c>
       <c r="D372" t="s">
-        <v>1432</v>
+        <v>1417</v>
       </c>
       <c r="F372" t="s">
-        <v>539</v>
+        <v>71</v>
       </c>
       <c r="G372" t="s">
-        <v>710</v>
+        <v>77</v>
       </c>
       <c r="H372" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
     </row>
     <row r="373" spans="1:8" ht="12.75">
       <c r="A373" s="1" t="s">
-        <v>1433</v>
+        <v>1418</v>
       </c>
       <c r="B373" t="s">
-        <v>1434</v>
+        <v>1419</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>717</v>
+        <v>1420</v>
       </c>
       <c r="D373" t="s">
-        <v>1435</v>
+        <v>1421</v>
       </c>
       <c r="F373" t="s">
-        <v>539</v>
+        <v>71</v>
       </c>
       <c r="G373" t="s">
-        <v>710</v>
+        <v>77</v>
       </c>
       <c r="H373" t="s">
-        <v>719</v>
+        <v>861</v>
       </c>
     </row>
     <row r="374" spans="1:8" ht="12.75">
       <c r="A374" s="1" t="s">
-        <v>1436</v>
+        <v>1422</v>
       </c>
       <c r="B374" t="s">
-        <v>1437</v>
+        <v>1423</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>717</v>
+        <v>1420</v>
       </c>
       <c r="D374" t="s">
-        <v>1438</v>
+        <v>1421</v>
       </c>
       <c r="F374" t="s">
-        <v>539</v>
+        <v>71</v>
       </c>
       <c r="G374" t="s">
-        <v>710</v>
+        <v>77</v>
       </c>
       <c r="H374" t="s">
-        <v>719</v>
+        <v>861</v>
       </c>
     </row>
     <row r="375" spans="1:8" ht="12.75">
       <c r="A375" s="1" t="s">
-        <v>1439</v>
+        <v>1424</v>
       </c>
       <c r="B375" t="s">
-        <v>1440</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1425</v>
+      </c>
+      <c r="C375" s="1" t="s">
+        <v>75</v>
       </c>
       <c r="D375" t="s">
-        <v>1441</v>
+        <v>1426</v>
       </c>
       <c r="F375" t="s">
-        <v>539</v>
+        <v>71</v>
       </c>
       <c r="G375" t="s">
-        <v>710</v>
+        <v>77</v>
       </c>
       <c r="H375" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:8" ht="12.75">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="376" spans="1:10" ht="12.75">
       <c r="A376" s="1" t="s">
-        <v>1442</v>
+        <v>1427</v>
       </c>
       <c r="B376" t="s">
-        <v>1443</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1428</v>
+      </c>
+      <c r="C376" s="1" t="s">
+        <v>185</v>
       </c>
       <c r="D376" t="s">
-        <v>1444</v>
+        <v>194</v>
       </c>
       <c r="F376" t="s">
-        <v>539</v>
+        <v>71</v>
       </c>
       <c r="G376" t="s">
-        <v>710</v>
+        <v>187</v>
       </c>
       <c r="H376" t="s">
-        <v>58</v>
+        <v>188</v>
+      </c>
+      <c r="J376" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="377" spans="1:8" ht="12.75">
       <c r="A377" s="1" t="s">
-        <v>1445</v>
+        <v>1429</v>
       </c>
       <c r="B377" t="s">
-        <v>1446</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1430</v>
+      </c>
+      <c r="C377" s="1" t="s">
+        <v>75</v>
       </c>
       <c r="D377" t="s">
-        <v>1447</v>
+        <v>1431</v>
       </c>
       <c r="F377" t="s">
-        <v>539</v>
+        <v>71</v>
       </c>
       <c r="G377" t="s">
-        <v>710</v>
+        <v>77</v>
       </c>
       <c r="H377" t="s">
-        <v>58</v>
+        <v>527</v>
       </c>
     </row>
     <row r="378" spans="1:8" ht="12.75">
       <c r="A378" s="1" t="s">
-        <v>1448</v>
+        <v>1432</v>
       </c>
       <c r="B378" t="s">
-        <v>1449</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>1433</v>
+      </c>
+      <c r="C378" t="s">
+        <v>37</v>
       </c>
       <c r="D378" t="s">
-        <v>1450</v>
+        <v>1434</v>
       </c>
       <c r="F378" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>471</v>
       </c>
       <c r="H378" t="s">
-        <v>703</v>
+        <v>425</v>
       </c>
     </row>
     <row r="379" spans="1:8" ht="12.75">
       <c r="A379" s="1" t="s">
-        <v>1451</v>
+        <v>1435</v>
       </c>
       <c r="B379" t="s">
-        <v>1452</v>
+        <v>1436</v>
       </c>
       <c r="C379" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D379" t="s">
-        <v>1453</v>
+        <v>1437</v>
+      </c>
+      <c r="F379" t="s">
+        <v>471</v>
+      </c>
+      <c r="G379" t="s">
+        <v>472</v>
       </c>
       <c r="H379" t="s">
-        <v>1454</v>
+        <v>425</v>
       </c>
     </row>
     <row r="380" spans="1:8" ht="12.75">
       <c r="A380" s="1" t="s">
-        <v>1455</v>
+        <v>1438</v>
       </c>
       <c r="B380" t="s">
-        <v>1456</v>
+        <v>1439</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>107</v>
+        <v>479</v>
       </c>
       <c r="D380" t="s">
-        <v>1457</v>
+        <v>1440</v>
       </c>
       <c r="F380" t="s">
-        <v>102</v>
+        <v>471</v>
       </c>
       <c r="G380" t="s">
-        <v>109</v>
+        <v>472</v>
       </c>
       <c r="H380" t="s">
-        <v>703</v>
+        <v>481</v>
       </c>
     </row>
     <row r="381" spans="1:8" ht="12.75">
       <c r="A381" s="1" t="s">
-        <v>1458</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1441</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C381" s="1" t="s">
+        <v>479</v>
       </c>
       <c r="D381" t="s">
-        <v>1459</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>1443</v>
+      </c>
+      <c r="F381" t="s">
+        <v>471</v>
+      </c>
+      <c r="G381" t="s">
+        <v>472</v>
       </c>
       <c r="H381" t="s">
-        <v>172</v>
+        <v>481</v>
       </c>
     </row>
     <row r="382" spans="1:8" ht="12.75">
       <c r="A382" s="1" t="s">
-        <v>1460</v>
+        <v>1444</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1445</v>
       </c>
       <c r="C382" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D382" t="s">
-        <v>1461</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>1446</v>
+      </c>
+      <c r="F382" t="s">
+        <v>471</v>
       </c>
       <c r="G382" t="s">
-        <v>281</v>
+        <v>472</v>
       </c>
       <c r="H382" t="s">
-        <v>126</v>
+        <v>425</v>
       </c>
     </row>
     <row r="383" spans="1:8" ht="12.75">
       <c r="A383" s="1" t="s">
-        <v>1462</v>
+        <v>1447</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1448</v>
       </c>
       <c r="C383" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D383" t="s">
-        <v>1463</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>1449</v>
+      </c>
+      <c r="F383" t="s">
+        <v>471</v>
       </c>
       <c r="G383" t="s">
-        <v>626</v>
+        <v>472</v>
       </c>
       <c r="H383" t="s">
-        <v>1464</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:10" ht="12.75">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8" ht="12.75">
       <c r="A384" s="1" t="s">
-        <v>1465</v>
+        <v>1450</v>
       </c>
       <c r="B384" t="s">
-        <v>1466</v>
+        <v>1451</v>
       </c>
       <c r="C384" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D384" t="s">
-        <v>1467</v>
+        <v>1452</v>
       </c>
       <c r="F384" t="s">
-        <v>102</v>
+        <v>71</v>
+      </c>
+      <c r="G384" t="s">
+        <v>187</v>
       </c>
       <c r="H384" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-    <row r="385" spans="1:10" ht="12.75">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8" ht="12.75">
       <c r="A385" s="1" t="s">
-        <v>1468</v>
+        <v>1453</v>
       </c>
       <c r="B385" t="s">
-        <v>1469</v>
+        <v>1454</v>
       </c>
       <c r="C385" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D385" t="s">
-        <v>1470</v>
+        <v>1455</v>
       </c>
       <c r="F385" t="s">
-        <v>102</v>
+        <v>71</v>
+      </c>
+      <c r="G385" t="s">
+        <v>187</v>
       </c>
       <c r="H385" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-    <row r="386" spans="1:10" ht="12.75">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8" ht="12.75">
       <c r="A386" s="1" t="s">
-        <v>1471</v>
+        <v>1456</v>
       </c>
       <c r="B386" t="s">
-        <v>1472</v>
+        <v>1457</v>
       </c>
       <c r="C386" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D386" t="s">
-        <v>1473</v>
+        <v>1458</v>
       </c>
       <c r="F386" t="s">
-        <v>102</v>
+        <v>471</v>
+      </c>
+      <c r="G386" t="s">
+        <v>472</v>
       </c>
       <c r="H386" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-    <row r="387" spans="1:10" ht="12.75">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8" ht="12.75">
       <c r="A387" s="1" t="s">
-        <v>1474</v>
+        <v>1459</v>
       </c>
       <c r="B387" t="s">
-        <v>1475</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1460</v>
+      </c>
+      <c r="C387" s="1" t="s">
+        <v>75</v>
       </c>
       <c r="D387" t="s">
-        <v>1476</v>
+        <v>1461</v>
       </c>
       <c r="F387" t="s">
-        <v>102</v>
+        <v>71</v>
+      </c>
+      <c r="G387" t="s">
+        <v>77</v>
       </c>
       <c r="H387" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>464</v>
       </c>
     </row>
     <row r="388" spans="1:8" ht="12.75">
       <c r="A388" s="1" t="s">
-        <v>1477</v>
+        <v>1462</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1463</v>
       </c>
       <c r="C388" t="s">
-        <v>730</v>
+        <v>37</v>
       </c>
       <c r="D388" t="s">
-        <v>1478</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>1464</v>
       </c>
       <c r="H388" t="s">
-        <v>18</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="389" spans="1:8" ht="12.75">
       <c r="A389" s="1" t="s">
-        <v>1479</v>
-[...2 lines deleted...]
-        <v>730</v>
+        <v>1466</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C389" s="1" t="s">
+        <v>75</v>
       </c>
       <c r="D389" t="s">
-        <v>1480</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>1468</v>
+      </c>
+      <c r="F389" t="s">
+        <v>71</v>
+      </c>
+      <c r="G389" t="s">
+        <v>77</v>
       </c>
       <c r="H389" t="s">
-        <v>18</v>
+        <v>464</v>
       </c>
     </row>
     <row r="390" spans="1:8" ht="12.75">
       <c r="A390" s="1" t="s">
-        <v>1481</v>
+        <v>1469</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1470</v>
       </c>
       <c r="C390" t="s">
-        <v>730</v>
+        <v>37</v>
       </c>
       <c r="D390" t="s">
-        <v>1482</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1471</v>
       </c>
       <c r="F390" t="s">
-        <v>28</v>
+        <v>71</v>
       </c>
       <c r="H390" t="s">
-        <v>18</v>
+        <v>218</v>
       </c>
     </row>
     <row r="391" spans="1:8" ht="12.75">
       <c r="A391" s="1" t="s">
-        <v>1483</v>
-[...2 lines deleted...]
-        <v>730</v>
+        <v>1472</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C391" s="1" t="s">
+        <v>75</v>
       </c>
       <c r="D391" t="s">
-        <v>1484</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1474</v>
+      </c>
+      <c r="F391" t="s">
+        <v>71</v>
+      </c>
+      <c r="G391" t="s">
+        <v>77</v>
       </c>
       <c r="H391" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
     </row>
     <row r="392" spans="1:8" ht="12.75">
       <c r="A392" s="1" t="s">
-        <v>1485</v>
+        <v>1475</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1476</v>
       </c>
       <c r="C392" t="s">
-        <v>730</v>
+        <v>37</v>
       </c>
       <c r="D392" t="s">
-        <v>1486</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1477</v>
+      </c>
+      <c r="F392" t="s">
+        <v>71</v>
       </c>
       <c r="H392" t="s">
-        <v>18</v>
+        <v>218</v>
       </c>
     </row>
     <row r="393" spans="1:8" ht="12.75">
       <c r="A393" s="1" t="s">
-        <v>1487</v>
-[...2 lines deleted...]
-        <v>730</v>
+        <v>1478</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C393" s="1" t="s">
+        <v>75</v>
       </c>
       <c r="D393" t="s">
-        <v>1488</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>1480</v>
+      </c>
+      <c r="F393" t="s">
+        <v>471</v>
+      </c>
+      <c r="G393" t="s">
+        <v>508</v>
       </c>
       <c r="H393" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
     </row>
     <row r="394" spans="1:8" ht="12.75">
       <c r="A394" s="1" t="s">
-        <v>1489</v>
-[...2 lines deleted...]
-        <v>730</v>
+        <v>1481</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C394" s="1" t="s">
+        <v>75</v>
       </c>
       <c r="D394" t="s">
-        <v>1490</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1483</v>
       </c>
       <c r="F394" t="s">
-        <v>1491</v>
+        <v>471</v>
+      </c>
+      <c r="G394" t="s">
+        <v>508</v>
       </c>
       <c r="H394" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
     </row>
     <row r="395" spans="1:8" ht="12.75">
       <c r="A395" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C395" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D395" t="s">
+        <v>1486</v>
+      </c>
+      <c r="F395" t="s">
+        <v>471</v>
+      </c>
+      <c r="G395" t="s">
+        <v>508</v>
+      </c>
+      <c r="H395" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8" ht="12.75">
+      <c r="A396" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C396" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D396" t="s">
+        <v>1489</v>
+      </c>
+      <c r="F396" t="s">
+        <v>471</v>
+      </c>
+      <c r="G396" t="s">
+        <v>508</v>
+      </c>
+      <c r="H396" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="397" spans="1:10" ht="12.75">
+      <c r="A397" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C397" t="s">
+        <v>37</v>
+      </c>
+      <c r="D397" t="s">
         <v>1492</v>
       </c>
-      <c r="C395" t="s">
-[...2 lines deleted...]
-      <c r="D395" t="s">
+      <c r="F397" t="s">
+        <v>71</v>
+      </c>
+      <c r="H397" t="s">
+        <v>287</v>
+      </c>
+      <c r="J397" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="398" spans="1:10" ht="12.75">
+      <c r="A398" s="1" t="s">
         <v>1493</v>
       </c>
-      <c r="G395" t="s">
+      <c r="B398" t="s">
         <v>1494</v>
       </c>
-      <c r="H395" t="s">
+      <c r="C398" t="s">
+        <v>37</v>
+      </c>
+      <c r="D398" t="s">
         <v>1495</v>
       </c>
-    </row>
-[...60 lines deleted...]
-        <v>177</v>
+      <c r="F398" t="s">
+        <v>71</v>
       </c>
       <c r="H398" t="s">
-        <v>18</v>
+        <v>218</v>
+      </c>
+      <c r="J398" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="399" spans="1:8" ht="12.75">
       <c r="A399" s="1" t="s">
-        <v>1505</v>
+        <v>1497</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1498</v>
       </c>
       <c r="C399" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D399" t="s">
-        <v>1506</v>
+        <v>1499</v>
       </c>
       <c r="E399" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>626</v>
+        <v>19</v>
+      </c>
+      <c r="F399" t="s">
+        <v>286</v>
       </c>
       <c r="H399" t="s">
-        <v>627</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="400" spans="1:8" ht="12.75">
       <c r="A400" s="1" t="s">
-        <v>1507</v>
+        <v>1502</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1503</v>
       </c>
       <c r="C400" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D400" t="s">
-        <v>1508</v>
+        <v>1504</v>
       </c>
       <c r="E400" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>626</v>
+        <v>19</v>
+      </c>
+      <c r="F400" t="s">
+        <v>286</v>
       </c>
       <c r="H400" t="s">
-        <v>627</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="401" spans="1:8" ht="12.75">
       <c r="A401" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C401" t="s">
+        <v>37</v>
+      </c>
+      <c r="D401" t="s">
         <v>1509</v>
       </c>
-      <c r="C401" t="s">
-[...2 lines deleted...]
-      <c r="D401" t="s">
+      <c r="E401" t="s">
+        <v>19</v>
+      </c>
+      <c r="F401" t="s">
+        <v>286</v>
+      </c>
+      <c r="H401" t="s">
         <v>1510</v>
-      </c>
-[...7 lines deleted...]
-        <v>627</v>
       </c>
     </row>
     <row r="402" spans="1:8" ht="12.75">
       <c r="A402" s="1" t="s">
         <v>1512</v>
       </c>
       <c r="B402" t="s">
         <v>1513</v>
       </c>
-      <c r="C402" s="1" t="s">
-        <v>230</v>
+      <c r="C402" t="s">
+        <v>37</v>
       </c>
       <c r="D402" t="s">
         <v>1514</v>
       </c>
       <c r="E402" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F402" t="s">
-        <v>222</v>
+        <v>286</v>
       </c>
       <c r="H402" t="s">
-        <v>232</v>
+        <v>214</v>
       </c>
     </row>
     <row r="403" spans="1:8" ht="12.75">
       <c r="A403" s="1" t="s">
         <v>1516</v>
       </c>
       <c r="B403" t="s">
         <v>1517</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>230</v>
+        <v>88</v>
       </c>
       <c r="D403" t="s">
         <v>1518</v>
       </c>
       <c r="E403" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F403" t="s">
-        <v>222</v>
+        <v>90</v>
+      </c>
+      <c r="G403" t="s">
+        <v>27</v>
       </c>
       <c r="H403" t="s">
-        <v>232</v>
+        <v>14</v>
       </c>
     </row>
     <row r="404" spans="1:8" ht="12.75">
       <c r="A404" s="1" t="s">
         <v>1520</v>
       </c>
       <c r="B404" t="s">
         <v>1521</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>230</v>
+        <v>88</v>
       </c>
       <c r="D404" t="s">
         <v>1522</v>
       </c>
       <c r="E404" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F404" t="s">
-        <v>222</v>
+        <v>90</v>
+      </c>
+      <c r="G404" t="s">
+        <v>27</v>
       </c>
       <c r="H404" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="405" spans="1:10" ht="12.75">
       <c r="A405" s="1" t="s">
         <v>1524</v>
       </c>
       <c r="B405" t="s">
         <v>1525</v>
       </c>
       <c r="C405" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D405" t="s">
         <v>1526</v>
       </c>
       <c r="E405" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>1527</v>
+        <v>19</v>
+      </c>
+      <c r="F405" t="s">
+        <v>286</v>
       </c>
       <c r="H405" t="s">
-        <v>126</v>
+        <v>214</v>
+      </c>
+      <c r="J405" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="406" spans="1:8" ht="12.75">
       <c r="A406" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B406" t="s">
         <v>1529</v>
       </c>
-      <c r="B406" t="s">
+      <c r="C406" t="s">
+        <v>37</v>
+      </c>
+      <c r="D406" t="s">
         <v>1530</v>
       </c>
-      <c r="C406" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E406" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>19</v>
       </c>
       <c r="H406" t="s">
-        <v>18</v>
+        <v>287</v>
       </c>
     </row>
     <row r="407" spans="1:8" ht="12.75">
       <c r="A407" s="1" t="s">
         <v>1532</v>
       </c>
       <c r="B407" t="s">
         <v>1533</v>
       </c>
-      <c r="C407" s="1" t="s">
-        <v>211</v>
+      <c r="C407" t="s">
+        <v>37</v>
       </c>
       <c r="D407" t="s">
         <v>1534</v>
       </c>
       <c r="E407" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="F407" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>286</v>
       </c>
       <c r="H407" t="s">
-        <v>18</v>
+        <v>287</v>
       </c>
     </row>
     <row r="408" spans="1:8" ht="12.75">
       <c r="A408" s="1" t="s">
-        <v>1535</v>
+        <v>1536</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1537</v>
       </c>
       <c r="C408" t="s">
-        <v>730</v>
+        <v>37</v>
       </c>
       <c r="D408" t="s">
-        <v>1536</v>
+        <v>1538</v>
+      </c>
+      <c r="E408" t="s">
+        <v>19</v>
       </c>
       <c r="F408" t="s">
-        <v>539</v>
-[...2 lines deleted...]
-        <v>710</v>
+        <v>286</v>
       </c>
       <c r="H408" t="s">
-        <v>719</v>
+        <v>540</v>
       </c>
     </row>
     <row r="409" spans="1:8" ht="12.75">
       <c r="A409" s="1" t="s">
-        <v>1537</v>
+        <v>1540</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1541</v>
       </c>
       <c r="C409" t="s">
-        <v>730</v>
+        <v>37</v>
       </c>
       <c r="D409" t="s">
-        <v>1538</v>
+        <v>1542</v>
       </c>
       <c r="E409" t="s">
-        <v>15</v>
+        <v>19</v>
+      </c>
+      <c r="F409" t="s">
+        <v>286</v>
       </c>
       <c r="H409" t="s">
-        <v>18</v>
+        <v>535</v>
       </c>
     </row>
     <row r="410" spans="1:8" ht="12.75">
       <c r="A410" s="1" t="s">
-        <v>1539</v>
+        <v>1544</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1545</v>
       </c>
       <c r="C410" t="s">
-        <v>730</v>
+        <v>37</v>
       </c>
       <c r="D410" t="s">
-        <v>1540</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>1546</v>
+      </c>
+      <c r="E410" t="s">
+        <v>19</v>
+      </c>
+      <c r="F410" t="s">
+        <v>286</v>
       </c>
       <c r="H410" t="s">
-        <v>1416</v>
+        <v>540</v>
       </c>
     </row>
     <row r="411" spans="1:8" ht="12.75">
       <c r="A411" s="1" t="s">
-        <v>1541</v>
+        <v>1547</v>
       </c>
       <c r="B411" t="s">
-        <v>1542</v>
+        <v>1548</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1414</v>
+        <v>1420</v>
       </c>
       <c r="D411" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="F411" t="s">
-        <v>102</v>
+        <v>71</v>
       </c>
       <c r="G411" t="s">
-        <v>838</v>
+        <v>173</v>
       </c>
       <c r="H411" t="s">
-        <v>1416</v>
+        <v>861</v>
       </c>
     </row>
     <row r="412" spans="1:8" ht="12.75">
       <c r="A412" s="1" t="s">
-        <v>1544</v>
+        <v>1550</v>
       </c>
       <c r="B412" t="s">
-        <v>1545</v>
+        <v>1551</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1414</v>
+        <v>1420</v>
       </c>
       <c r="D412" t="s">
-        <v>1415</v>
+        <v>1421</v>
       </c>
       <c r="F412" t="s">
-        <v>102</v>
+        <v>71</v>
       </c>
       <c r="G412" t="s">
-        <v>838</v>
+        <v>173</v>
       </c>
       <c r="H412" t="s">
-        <v>1416</v>
+        <v>861</v>
       </c>
     </row>
     <row r="413" spans="1:8" ht="12.75">
       <c r="A413" s="1" t="s">
-        <v>1546</v>
+        <v>1552</v>
       </c>
       <c r="B413" t="s">
-        <v>1547</v>
+        <v>1553</v>
       </c>
       <c r="C413" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D413" t="s">
-        <v>1548</v>
+        <v>1554</v>
       </c>
       <c r="F413" t="s">
-        <v>102</v>
+        <v>71</v>
       </c>
       <c r="G413" t="s">
-        <v>838</v>
+        <v>173</v>
       </c>
       <c r="H413" t="s">
-        <v>1549</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="414" spans="1:8" ht="12.75">
       <c r="A414" s="1" t="s">
-        <v>1550</v>
+        <v>1556</v>
       </c>
       <c r="B414" t="s">
-        <v>1551</v>
+        <v>1557</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>107</v>
+        <v>75</v>
       </c>
       <c r="D414" t="s">
-        <v>1552</v>
+        <v>1558</v>
       </c>
       <c r="F414" t="s">
-        <v>102</v>
+        <v>71</v>
       </c>
       <c r="G414" t="s">
-        <v>838</v>
+        <v>173</v>
       </c>
       <c r="H414" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
     </row>
     <row r="415" spans="1:8" ht="12.75">
       <c r="A415" s="1" t="s">
-        <v>1553</v>
+        <v>1559</v>
       </c>
       <c r="B415" t="s">
-        <v>1554</v>
+        <v>1560</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>107</v>
+        <v>75</v>
       </c>
       <c r="D415" t="s">
-        <v>1555</v>
+        <v>1561</v>
       </c>
       <c r="F415" t="s">
-        <v>102</v>
+        <v>71</v>
       </c>
       <c r="G415" t="s">
-        <v>838</v>
+        <v>173</v>
       </c>
       <c r="H415" t="s">
-        <v>110</v>
+        <v>78</v>
       </c>
     </row>
     <row r="416" spans="1:8" ht="12.75">
       <c r="A416" s="1" t="s">
-        <v>1557</v>
-[...5 lines deleted...]
-        <v>285</v>
+        <v>1562</v>
+      </c>
+      <c r="C416" t="s">
+        <v>11</v>
       </c>
       <c r="D416" t="s">
-        <v>1559</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>1563</v>
       </c>
       <c r="F416" t="s">
-        <v>51</v>
+        <v>471</v>
       </c>
       <c r="G416" t="s">
-        <v>177</v>
+        <v>472</v>
       </c>
       <c r="H416" t="s">
-        <v>18</v>
+        <v>481</v>
       </c>
     </row>
     <row r="417" spans="1:8" ht="12.75">
       <c r="A417" s="1" t="s">
-        <v>1561</v>
+        <v>1565</v>
       </c>
       <c r="B417" t="s">
-        <v>1562</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1566</v>
+      </c>
+      <c r="C417" s="1" t="s">
+        <v>177</v>
       </c>
       <c r="D417" t="s">
-        <v>1563</v>
+        <v>1567</v>
       </c>
       <c r="E417" t="s">
-        <v>73</v>
+        <v>13</v>
       </c>
       <c r="G417" t="s">
-        <v>177</v>
+        <v>51</v>
       </c>
       <c r="H417" t="s">
-        <v>1564</v>
+        <v>14</v>
       </c>
     </row>
     <row r="418" spans="1:8" ht="12.75">
       <c r="A418" s="1" t="s">
-        <v>1566</v>
-[...2 lines deleted...]
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="C418" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D418" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="E418" t="s">
-        <v>73</v>
+        <v>13</v>
       </c>
       <c r="G418" t="s">
-        <v>177</v>
+        <v>306</v>
       </c>
       <c r="H418" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
     </row>
     <row r="419" spans="1:8" ht="12.75">
       <c r="A419" s="1" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="B419" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>243</v>
+        <v>198</v>
       </c>
       <c r="D419" t="s">
-        <v>1571</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>1332</v>
+      </c>
+      <c r="E419" t="s">
+        <v>13</v>
       </c>
       <c r="G419" t="s">
-        <v>245</v>
+        <v>275</v>
       </c>
       <c r="H419" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8" ht="12.75">
       <c r="A420" s="1" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="B420" t="s">
-        <v>1573</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>1574</v>
+      </c>
+      <c r="C420" t="s">
+        <v>37</v>
       </c>
       <c r="D420" t="s">
-        <v>687</v>
-[...5 lines deleted...]
-        <v>245</v>
+        <v>1575</v>
+      </c>
+      <c r="E420" t="s">
+        <v>13</v>
       </c>
       <c r="H420" t="s">
-        <v>246</v>
-[...5 lines deleted...]
-    <row r="421" spans="1:8" ht="12.75">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="421" spans="1:10" ht="12.75">
       <c r="A421" s="1" t="s">
-        <v>1575</v>
+        <v>1577</v>
       </c>
       <c r="B421" t="s">
-        <v>1576</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>1578</v>
+      </c>
+      <c r="C421" t="s">
+        <v>37</v>
       </c>
       <c r="D421" t="s">
-        <v>1577</v>
+        <v>1579</v>
       </c>
       <c r="E421" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>13</v>
       </c>
       <c r="H421" t="s">
-        <v>18</v>
+        <v>1580</v>
+      </c>
+      <c r="J421" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="422" spans="1:8" ht="12.75">
       <c r="A422" s="1" t="s">
-        <v>1579</v>
+        <v>1582</v>
       </c>
       <c r="B422" t="s">
-        <v>1580</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>1583</v>
+      </c>
+      <c r="C422" t="s">
+        <v>37</v>
       </c>
       <c r="D422" t="s">
-        <v>1581</v>
+        <v>1584</v>
       </c>
       <c r="E422" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>19</v>
+      </c>
+      <c r="F422" t="s">
+        <v>280</v>
       </c>
       <c r="H422" t="s">
-        <v>18</v>
+        <v>281</v>
       </c>
     </row>
     <row r="423" spans="1:8" ht="12.75">
       <c r="A423" s="1" t="s">
-        <v>1583</v>
+        <v>1586</v>
       </c>
       <c r="B423" t="s">
-        <v>1584</v>
+        <v>1587</v>
       </c>
       <c r="C423" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D423" t="s">
-        <v>1585</v>
+        <v>1588</v>
       </c>
       <c r="E423" t="s">
-        <v>73</v>
+        <v>19</v>
+      </c>
+      <c r="F423" t="s">
+        <v>280</v>
       </c>
       <c r="H423" t="s">
-        <v>126</v>
+        <v>214</v>
       </c>
     </row>
     <row r="424" spans="1:8" ht="12.75">
       <c r="A424" s="1" t="s">
-        <v>1587</v>
+        <v>1590</v>
       </c>
       <c r="B424" t="s">
-        <v>1588</v>
+        <v>1591</v>
       </c>
       <c r="C424" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D424" t="s">
-        <v>1589</v>
+        <v>1592</v>
       </c>
       <c r="E424" t="s">
-        <v>73</v>
+        <v>13</v>
       </c>
       <c r="H424" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:10" ht="12.75">
+        <v>1593</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8" ht="12.75">
       <c r="A425" s="1" t="s">
-        <v>1591</v>
+        <v>1595</v>
       </c>
       <c r="B425" t="s">
-        <v>1592</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>1596</v>
+      </c>
+      <c r="C425" t="s">
+        <v>37</v>
       </c>
       <c r="D425" t="s">
-        <v>1593</v>
+        <v>1597</v>
       </c>
       <c r="E425" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="F425" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>286</v>
       </c>
       <c r="H425" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>287</v>
       </c>
     </row>
     <row r="426" spans="1:8" ht="12.75">
       <c r="A426" s="1" t="s">
-        <v>1595</v>
+        <v>1599</v>
       </c>
       <c r="B426" t="s">
-        <v>1596</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>1600</v>
+      </c>
+      <c r="C426" t="s">
+        <v>37</v>
       </c>
       <c r="D426" t="s">
-        <v>1597</v>
+        <v>1601</v>
       </c>
       <c r="E426" t="s">
-        <v>15</v>
+        <v>19</v>
+      </c>
+      <c r="F426" t="s">
+        <v>286</v>
       </c>
       <c r="H426" t="s">
-        <v>232</v>
+        <v>287</v>
       </c>
     </row>
     <row r="427" spans="1:8" ht="12.75">
       <c r="A427" s="1" t="s">
-        <v>1599</v>
+        <v>1603</v>
       </c>
       <c r="B427" t="s">
-        <v>1600</v>
+        <v>1604</v>
       </c>
       <c r="C427" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D427" t="s">
-        <v>1601</v>
+        <v>1605</v>
       </c>
       <c r="E427" t="s">
-        <v>73</v>
+        <v>19</v>
+      </c>
+      <c r="F427" t="s">
+        <v>286</v>
       </c>
       <c r="H427" t="s">
-        <v>172</v>
+        <v>287</v>
       </c>
     </row>
     <row r="428" spans="1:8" ht="12.75">
       <c r="A428" s="1" t="s">
-        <v>1603</v>
+        <v>1607</v>
       </c>
       <c r="B428" t="s">
-        <v>1604</v>
+        <v>1608</v>
       </c>
       <c r="C428" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D428" t="s">
-        <v>1605</v>
+        <v>1609</v>
       </c>
       <c r="E428" t="s">
-        <v>73</v>
+        <v>19</v>
+      </c>
+      <c r="F428" t="s">
+        <v>286</v>
       </c>
       <c r="H428" t="s">
-        <v>276</v>
+        <v>287</v>
       </c>
     </row>
     <row r="429" spans="1:8" ht="12.75">
       <c r="A429" s="1" t="s">
-        <v>1607</v>
+        <v>1611</v>
       </c>
       <c r="B429" t="s">
-        <v>1608</v>
+        <v>1612</v>
       </c>
       <c r="C429" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D429" t="s">
-        <v>1609</v>
+        <v>1613</v>
       </c>
       <c r="E429" t="s">
-        <v>73</v>
+        <v>19</v>
+      </c>
+      <c r="F429" t="s">
+        <v>286</v>
       </c>
       <c r="H429" t="s">
-        <v>1194</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:10" ht="12.75">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8" ht="12.75">
       <c r="A430" s="1" t="s">
-        <v>1611</v>
-[...2 lines deleted...]
-        <v>1612</v>
+        <v>1614</v>
       </c>
       <c r="C430" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D430" t="s">
-        <v>1613</v>
+        <v>1615</v>
       </c>
       <c r="E430" t="s">
-        <v>73</v>
+        <v>533</v>
       </c>
       <c r="H430" t="s">
-        <v>1614</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>287</v>
       </c>
     </row>
     <row r="431" spans="1:8" ht="12.75">
       <c r="A431" s="1" t="s">
         <v>1616</v>
       </c>
-      <c r="B431" t="s">
+      <c r="C431" t="s">
+        <v>37</v>
+      </c>
+      <c r="D431" t="s">
         <v>1617</v>
       </c>
-      <c r="C431" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E431" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>522</v>
+        <v>533</v>
       </c>
       <c r="H431" t="s">
-        <v>523</v>
+        <v>287</v>
       </c>
     </row>
     <row r="432" spans="1:8" ht="12.75">
       <c r="A432" s="1" t="s">
-        <v>1620</v>
-[...2 lines deleted...]
-        <v>1621</v>
+        <v>1618</v>
       </c>
       <c r="C432" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D432" t="s">
-        <v>1622</v>
+        <v>1619</v>
       </c>
       <c r="E432" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>522</v>
+        <v>533</v>
+      </c>
+      <c r="G432" t="s">
+        <v>275</v>
       </c>
       <c r="H432" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
     </row>
     <row r="433" spans="1:8" ht="12.75">
       <c r="A433" s="1" t="s">
-        <v>1624</v>
-[...2 lines deleted...]
-        <v>1625</v>
+        <v>1620</v>
       </c>
       <c r="C433" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D433" t="s">
-        <v>1626</v>
+        <v>1621</v>
       </c>
       <c r="E433" t="s">
-        <v>73</v>
+        <v>13</v>
+      </c>
+      <c r="G433" t="s">
+        <v>306</v>
       </c>
       <c r="H433" t="s">
-        <v>1627</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="434" spans="1:8" ht="12.75">
       <c r="A434" s="1" t="s">
-        <v>1628</v>
+        <v>1623</v>
       </c>
       <c r="B434" t="s">
-        <v>1629</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1624</v>
+      </c>
+      <c r="C434" s="1" t="s">
+        <v>185</v>
       </c>
       <c r="D434" t="s">
-        <v>1630</v>
+        <v>194</v>
       </c>
       <c r="F434" t="s">
-        <v>102</v>
+        <v>71</v>
       </c>
       <c r="G434" t="s">
-        <v>245</v>
+        <v>187</v>
       </c>
       <c r="H434" t="s">
-        <v>58</v>
+        <v>188</v>
       </c>
     </row>
     <row r="435" spans="1:8" ht="12.75">
       <c r="A435" s="1" t="s">
-        <v>1631</v>
+        <v>1626</v>
       </c>
       <c r="B435" t="s">
-        <v>1632</v>
+        <v>1627</v>
       </c>
       <c r="C435" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D435" t="s">
-        <v>1633</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>1628</v>
+      </c>
+      <c r="E435" t="s">
+        <v>13</v>
       </c>
       <c r="G435" t="s">
-        <v>245</v>
+        <v>51</v>
       </c>
       <c r="H435" t="s">
-        <v>58</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="436" spans="1:8" ht="12.75">
       <c r="A436" s="1" t="s">
-        <v>1634</v>
+        <v>1631</v>
       </c>
       <c r="B436" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C436" t="s">
+        <v>37</v>
+      </c>
+      <c r="D436" t="s">
+        <v>1633</v>
+      </c>
+      <c r="E436" t="s">
+        <v>13</v>
+      </c>
+      <c r="G436" t="s">
+        <v>51</v>
+      </c>
+      <c r="H436" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8" ht="12.75">
+      <c r="A437" s="1" t="s">
         <v>1635</v>
       </c>
-      <c r="C436" t="s">
-[...2 lines deleted...]
-      <c r="D436" t="s">
+      <c r="B437" t="s">
         <v>1636</v>
       </c>
-      <c r="F436" t="s">
-[...3 lines deleted...]
-        <v>567</v>
+      <c r="C437" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D437" t="s">
+        <v>1637</v>
+      </c>
+      <c r="E437" t="s">
+        <v>19</v>
+      </c>
+      <c r="F437" t="s">
+        <v>163</v>
+      </c>
+      <c r="H437" t="s">
+        <v>149</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="760128207"/>
-[...678 lines deleted...]
-    <hyperlink ref="A436" r:id="rId680" display="64690001-24"/>
+    <hyperlink ref="A2" r:id="rId1" display="DDM-SL-PANELS"/>
+    <hyperlink ref="A3" r:id="rId2" display="DDM-M-PANELS"/>
+    <hyperlink ref="A4" r:id="rId3" display="360-DM-PANELS"/>
+    <hyperlink ref="A5" r:id="rId4" display="M2400-PANELS"/>
+    <hyperlink ref="A6" r:id="rId5" display="760258144"/>
+    <hyperlink ref="C6" r:id="rId6" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A7" r:id="rId7" display="760117366"/>
+    <hyperlink ref="C7" r:id="rId8" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A8" r:id="rId9" display="760117382"/>
+    <hyperlink ref="A9" r:id="rId10" display="760117408"/>
+    <hyperlink ref="C9" r:id="rId11" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A10" r:id="rId12" display="760118323"/>
+    <hyperlink ref="C10" r:id="rId13" display="Variant of M2400-PANELS"/>
+    <hyperlink ref="A11" r:id="rId14" display="760118331"/>
+    <hyperlink ref="C11" r:id="rId15" display="Variant of M2400-PANELS"/>
+    <hyperlink ref="A12" r:id="rId16" display="760258278"/>
+    <hyperlink ref="C12" r:id="rId17" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A13" r:id="rId18" display="760258279"/>
+    <hyperlink ref="A14" r:id="rId19" display="760259403"/>
+    <hyperlink ref="C14" r:id="rId20" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A15" r:id="rId21" display="70191015-00"/>
+    <hyperlink ref="A16" r:id="rId22" display="70042001-01"/>
+    <hyperlink ref="C16" r:id="rId23" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A17" r:id="rId24" display="70042002-01"/>
+    <hyperlink ref="C17" r:id="rId25" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A18" r:id="rId26" display="70191215-00"/>
+    <hyperlink ref="A19" r:id="rId27" display="760001677"/>
+    <hyperlink ref="C19" r:id="rId28" display="Variant of PATCHMAX-PANELS"/>
+    <hyperlink ref="A20" r:id="rId29" display="760165191"/>
+    <hyperlink ref="A21" r:id="rId30" display="760175877"/>
+    <hyperlink ref="A22" r:id="rId31" display="760180026"/>
+    <hyperlink ref="C22" r:id="rId32" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A23" r:id="rId33" display="760180034"/>
+    <hyperlink ref="C23" r:id="rId34" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A24" r:id="rId35" display="760180042"/>
+    <hyperlink ref="C24" r:id="rId36" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A25" r:id="rId37" display="760180059"/>
+    <hyperlink ref="C25" r:id="rId38" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A26" r:id="rId39" display="760180075"/>
+    <hyperlink ref="C26" r:id="rId40" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A27" r:id="rId41" display="760180000"/>
+    <hyperlink ref="C27" r:id="rId42" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A28" r:id="rId43" display="760183079"/>
+    <hyperlink ref="C28" r:id="rId44" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A29" r:id="rId45" display="760182915"/>
+    <hyperlink ref="C29" r:id="rId46" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A30" r:id="rId47" display="760253194"/>
+    <hyperlink ref="A31" r:id="rId48" display="760253195"/>
+    <hyperlink ref="A32" r:id="rId49" display="760251248"/>
+    <hyperlink ref="C32" r:id="rId50" display="Variant of 360-MOD-PANELS"/>
+    <hyperlink ref="A33" r:id="rId51" display="760251247"/>
+    <hyperlink ref="C33" r:id="rId52" display="Variant of 360-MOD-PANELS"/>
+    <hyperlink ref="A34" r:id="rId53" display="760251246"/>
+    <hyperlink ref="C34" r:id="rId54" display="Variant of 360-MOD-PANELS"/>
+    <hyperlink ref="A35" r:id="rId55" display="760249308"/>
+    <hyperlink ref="C35" r:id="rId56" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A36" r:id="rId57" display="760249310"/>
+    <hyperlink ref="C36" r:id="rId58" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A37" r:id="rId59" display="CPP-MODULAR-PANELS"/>
+    <hyperlink ref="A38" r:id="rId60" display="LSA-70142250-00"/>
+    <hyperlink ref="C38" r:id="rId61" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A39" r:id="rId62" display="760246228"/>
+    <hyperlink ref="C39" r:id="rId63" display="Variant of M4800-PANELS"/>
+    <hyperlink ref="A40" r:id="rId64" display="760246320"/>
+    <hyperlink ref="C40" r:id="rId65" display="Variant of M4800-PANELS"/>
+    <hyperlink ref="A41" r:id="rId66" display="9-60481007-04"/>
+    <hyperlink ref="C41" r:id="rId67" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A42" r:id="rId68" display="9-60481007-06"/>
+    <hyperlink ref="C42" r:id="rId69" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A43" r:id="rId70" display="9-60481090-00"/>
+    <hyperlink ref="C43" r:id="rId71" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A44" r:id="rId72" display="760254673"/>
+    <hyperlink ref="C44" r:id="rId73" display="Variant of CPP-MODULAR-PANELS"/>
+    <hyperlink ref="A45" r:id="rId74" display="760254923"/>
+    <hyperlink ref="C45" r:id="rId75" display="Variant of CPP-MODULAR-PANELS"/>
+    <hyperlink ref="A46" r:id="rId76" display="760253420"/>
+    <hyperlink ref="C46" r:id="rId77" display="Variant of CPP-MODULAR-PANELS"/>
+    <hyperlink ref="A47" r:id="rId78" display="760253083"/>
+    <hyperlink ref="A48" r:id="rId79" display="67173513-00"/>
+    <hyperlink ref="A49" r:id="rId80" display="67302003-00"/>
+    <hyperlink ref="A50" r:id="rId81" display="1427592-1"/>
+    <hyperlink ref="C50" r:id="rId82" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A51" r:id="rId83" display="760256145"/>
+    <hyperlink ref="C51" r:id="rId84" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A52" r:id="rId85" display="760242562"/>
+    <hyperlink ref="C52" r:id="rId86" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A53" r:id="rId87" display="760242564"/>
+    <hyperlink ref="C53" r:id="rId88" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A54" r:id="rId89" display="760244168"/>
+    <hyperlink ref="C54" r:id="rId90" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A55" r:id="rId91" display="760244549"/>
+    <hyperlink ref="A56" r:id="rId92" display="CP-59091078-00"/>
+    <hyperlink ref="A57" r:id="rId93" display="CP-59091063-40"/>
+    <hyperlink ref="A58" r:id="rId94" display="CP-59091076-00"/>
+    <hyperlink ref="A59" r:id="rId95" display="760259244"/>
+    <hyperlink ref="C59" r:id="rId96" display="Variant of 360-MOD-PANELS"/>
+    <hyperlink ref="A60" r:id="rId97" display="760260593"/>
+    <hyperlink ref="A61" r:id="rId98" display="760257024"/>
+    <hyperlink ref="C61" r:id="rId99" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A62" r:id="rId100" display="760262900"/>
+    <hyperlink ref="C62" r:id="rId101" display="Variant of M4800-PANELS"/>
+    <hyperlink ref="A63" r:id="rId102" display="2153437-2"/>
+    <hyperlink ref="C63" r:id="rId103" display="Variant of CPP-MODULAR-PANELS"/>
+    <hyperlink ref="A64" r:id="rId104" display="107536823"/>
+    <hyperlink ref="A65" r:id="rId105" display="108528423"/>
+    <hyperlink ref="A66" r:id="rId106" display="108528464"/>
+    <hyperlink ref="A67" r:id="rId107" display="108528472"/>
+    <hyperlink ref="A68" r:id="rId108" display="108528597"/>
+    <hyperlink ref="A69" r:id="rId109" display="108528407"/>
+    <hyperlink ref="A70" r:id="rId110" display="2111117-1"/>
+    <hyperlink ref="A71" r:id="rId111" display="760150144"/>
+    <hyperlink ref="C71" r:id="rId112" display="Variant of 360-MFTP-PANELS"/>
+    <hyperlink ref="A72" r:id="rId113" display="760151183"/>
+    <hyperlink ref="A73" r:id="rId114" display="760151746"/>
+    <hyperlink ref="C73" r:id="rId115" display="Variant of 360-MFTP-PANELS"/>
+    <hyperlink ref="A74" r:id="rId116" display="760151753"/>
+    <hyperlink ref="C74" r:id="rId117" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A75" r:id="rId118" display="760151779"/>
+    <hyperlink ref="C75" r:id="rId119" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A76" r:id="rId120" display="760151498"/>
+    <hyperlink ref="C76" r:id="rId121" display="Variant of 360-MFTP-PANELS"/>
+    <hyperlink ref="A77" r:id="rId122" display="760152793"/>
+    <hyperlink ref="C77" r:id="rId123" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A78" r:id="rId124" display="760152546"/>
+    <hyperlink ref="A79" r:id="rId125" display="760152561"/>
+    <hyperlink ref="C79" r:id="rId126" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A80" r:id="rId127" display="760152785"/>
+    <hyperlink ref="C80" r:id="rId128" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A81" r:id="rId129" display="760155739"/>
+    <hyperlink ref="C81" r:id="rId130" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A82" r:id="rId131" display="760155747"/>
+    <hyperlink ref="C82" r:id="rId132" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A83" r:id="rId133" display="760182923"/>
+    <hyperlink ref="C83" r:id="rId134" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A84" r:id="rId135" display="760182931"/>
+    <hyperlink ref="C84" r:id="rId136" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A85" r:id="rId137" display="760183244"/>
+    <hyperlink ref="A86" r:id="rId138" display="760184507"/>
+    <hyperlink ref="A87" r:id="rId139" display="760187179"/>
+    <hyperlink ref="A88" r:id="rId140" display="760187203"/>
+    <hyperlink ref="C88" r:id="rId141" display="Variant of 360-MOD-M-PANELS"/>
+    <hyperlink ref="A89" r:id="rId142" display="760187286"/>
+    <hyperlink ref="A90" r:id="rId143" display="760193409"/>
+    <hyperlink ref="A91" r:id="rId144" display="760198747"/>
+    <hyperlink ref="A92" r:id="rId145" display="760198754"/>
+    <hyperlink ref="A93" r:id="rId146" display="760201186"/>
+    <hyperlink ref="C93" r:id="rId147" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A94" r:id="rId148" display="760199588"/>
+    <hyperlink ref="A95" r:id="rId149" display="760157628"/>
+    <hyperlink ref="A96" r:id="rId150" display="760162818"/>
+    <hyperlink ref="C96" r:id="rId151" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A97" r:id="rId152" display="760162826"/>
+    <hyperlink ref="C97" r:id="rId153" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A98" r:id="rId154" display="760049445"/>
+    <hyperlink ref="A99" r:id="rId155" display="760049452"/>
+    <hyperlink ref="A100" r:id="rId156" display="60891810-00"/>
+    <hyperlink ref="C100" r:id="rId157" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A101" r:id="rId158" display="60891015-01"/>
+    <hyperlink ref="A102" r:id="rId159" display="60892015-01"/>
+    <hyperlink ref="A103" r:id="rId160" display="60892017-00"/>
+    <hyperlink ref="C103" r:id="rId161" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A104" r:id="rId162" display="60891120-02"/>
+    <hyperlink ref="C104" r:id="rId163" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A105" r:id="rId164" display="60481080-00"/>
+    <hyperlink ref="C105" r:id="rId165" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A106" r:id="rId166" display="60891121-02"/>
+    <hyperlink ref="C106" r:id="rId167" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A107" r:id="rId168" display="60361102-00"/>
+    <hyperlink ref="C107" r:id="rId169" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A108" r:id="rId170" display="60922012-02"/>
+    <hyperlink ref="A109" r:id="rId171" display="60362005-00"/>
+    <hyperlink ref="A110" r:id="rId172" display="60892023-08"/>
+    <hyperlink ref="C110" r:id="rId173" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A111" r:id="rId174" display="60481180-00"/>
+    <hyperlink ref="C111" r:id="rId175" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A112" r:id="rId176" display="64502155-01"/>
+    <hyperlink ref="A113" r:id="rId177" display="64512076-00"/>
+    <hyperlink ref="A114" r:id="rId178" display="64502178-00"/>
+    <hyperlink ref="C114" r:id="rId179" display="Variant of HIGHBAND-PANELS"/>
+    <hyperlink ref="A115" r:id="rId180" display="64502006-00"/>
+    <hyperlink ref="A116" r:id="rId181" display="64622094-00"/>
+    <hyperlink ref="A117" r:id="rId182" display="64622095-00"/>
+    <hyperlink ref="C117" r:id="rId183" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A118" r:id="rId184" display="64601042-00"/>
+    <hyperlink ref="A119" r:id="rId185" display="64552042-00"/>
+    <hyperlink ref="A120" r:id="rId186" display="64623010-03"/>
+    <hyperlink ref="A121" r:id="rId187" display="64622068-00"/>
+    <hyperlink ref="A122" r:id="rId188" display="64682048-10"/>
+    <hyperlink ref="C122" r:id="rId189" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A123" r:id="rId190" display="64685700-10"/>
+    <hyperlink ref="C123" r:id="rId191" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A124" r:id="rId192" display="64685043-10"/>
+    <hyperlink ref="C124" r:id="rId193" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A125" r:id="rId194" display="64685060-08"/>
+    <hyperlink ref="C125" r:id="rId195" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A126" r:id="rId196" display="64685044-10"/>
+    <hyperlink ref="C126" r:id="rId197" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A127" r:id="rId198" display="64685050-10"/>
+    <hyperlink ref="C127" r:id="rId199" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A128" r:id="rId200" display="64685080-00"/>
+    <hyperlink ref="C128" r:id="rId201" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A129" r:id="rId202" display="64685081-00"/>
+    <hyperlink ref="C129" r:id="rId203" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A130" r:id="rId204" display="558840-1"/>
+    <hyperlink ref="A131" r:id="rId205" display="558842-1"/>
+    <hyperlink ref="A132" r:id="rId206" display="558635-1"/>
+    <hyperlink ref="A133" r:id="rId207" display="558637-1"/>
+    <hyperlink ref="A134" r:id="rId208" display="558839-1"/>
+    <hyperlink ref="A135" r:id="rId209" display="569434-1"/>
+    <hyperlink ref="A136" r:id="rId210" display="569446-1"/>
+    <hyperlink ref="A137" r:id="rId211" display="760060269"/>
+    <hyperlink ref="A138" r:id="rId212" display="760060285"/>
+    <hyperlink ref="A139" r:id="rId213" display="760060301"/>
+    <hyperlink ref="A140" r:id="rId214" display="760060335"/>
+    <hyperlink ref="A141" r:id="rId215" display="760060863"/>
+    <hyperlink ref="A142" r:id="rId216" display="760060871"/>
+    <hyperlink ref="A143" r:id="rId217" display="760065763"/>
+    <hyperlink ref="A144" r:id="rId218" display="760073866"/>
+    <hyperlink ref="A145" r:id="rId219" display="760080630"/>
+    <hyperlink ref="A146" r:id="rId220" display="760202564"/>
+    <hyperlink ref="C146" r:id="rId221" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A147" r:id="rId222" display="760201236"/>
+    <hyperlink ref="C147" r:id="rId223" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A148" r:id="rId224" display="760202580"/>
+    <hyperlink ref="C148" r:id="rId225" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A149" r:id="rId226" display="760201244"/>
+    <hyperlink ref="C149" r:id="rId227" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A150" r:id="rId228" display="760202598"/>
+    <hyperlink ref="C150" r:id="rId229" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A151" r:id="rId230" display="760201269"/>
+    <hyperlink ref="C151" r:id="rId231" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A152" r:id="rId232" display="760202531"/>
+    <hyperlink ref="C152" r:id="rId233" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A153" r:id="rId234" display="760202549"/>
+    <hyperlink ref="C153" r:id="rId235" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A154" r:id="rId236" display="760201111"/>
+    <hyperlink ref="C154" r:id="rId237" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A155" r:id="rId238" display="760202622"/>
+    <hyperlink ref="C155" r:id="rId239" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A156" r:id="rId240" display="760201129"/>
+    <hyperlink ref="C156" r:id="rId241" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A157" r:id="rId242" display="760201137"/>
+    <hyperlink ref="C157" r:id="rId243" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A158" r:id="rId244" display="760206896"/>
+    <hyperlink ref="C158" r:id="rId245" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A159" r:id="rId246" display="760206904"/>
+    <hyperlink ref="C159" r:id="rId247" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A160" r:id="rId248" display="760201178"/>
+    <hyperlink ref="C160" r:id="rId249" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A161" r:id="rId250" display="760206821"/>
+    <hyperlink ref="C161" r:id="rId251" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A162" r:id="rId252" display="760206946"/>
+    <hyperlink ref="C162" r:id="rId253" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A163" r:id="rId254" display="760205278"/>
+    <hyperlink ref="C163" r:id="rId255" display="Variant of PATCHMAX-PANELS"/>
+    <hyperlink ref="A164" r:id="rId256" display="760206953"/>
+    <hyperlink ref="C164" r:id="rId257" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A165" r:id="rId258" display="760206847"/>
+    <hyperlink ref="C165" r:id="rId259" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A166" r:id="rId260" display="760206961"/>
+    <hyperlink ref="C166" r:id="rId261" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A167" r:id="rId262" display="760206979"/>
+    <hyperlink ref="C167" r:id="rId263" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A168" r:id="rId264" display="760206854"/>
+    <hyperlink ref="C168" r:id="rId265" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A169" r:id="rId266" display="760210161"/>
+    <hyperlink ref="A170" r:id="rId267" display="760206987"/>
+    <hyperlink ref="A171" r:id="rId268" display="760207282"/>
+    <hyperlink ref="C171" r:id="rId269" display="Variant of DDM-M-PANELS"/>
+    <hyperlink ref="A172" r:id="rId270" display="1-1671603-4"/>
+    <hyperlink ref="A173" r:id="rId271" display="102689569"/>
+    <hyperlink ref="A174" r:id="rId272" display="104405113"/>
+    <hyperlink ref="A175" r:id="rId273" display="760128207"/>
+    <hyperlink ref="C175" r:id="rId274" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A176" r:id="rId275" display="760241547"/>
+    <hyperlink ref="C176" r:id="rId276" display="Variant of DDM-KJ-PANELS"/>
+    <hyperlink ref="A177" r:id="rId277" display="760238657"/>
+    <hyperlink ref="C177" r:id="rId278" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A178" r:id="rId279" display="760239401"/>
+    <hyperlink ref="C178" r:id="rId280" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A179" r:id="rId281" display="760236389"/>
+    <hyperlink ref="A180" r:id="rId282" display="760236390"/>
+    <hyperlink ref="A181" r:id="rId283" display="760237022"/>
+    <hyperlink ref="C181" r:id="rId284" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A182" r:id="rId285" display="760237032"/>
+    <hyperlink ref="C182" r:id="rId286" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A183" r:id="rId287" display="760237023"/>
+    <hyperlink ref="C183" r:id="rId288" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A184" r:id="rId289" display="760237033"/>
+    <hyperlink ref="C184" r:id="rId290" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A185" r:id="rId291" display="760237034"/>
+    <hyperlink ref="C185" r:id="rId292" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A186" r:id="rId293" display="760237035"/>
+    <hyperlink ref="C186" r:id="rId294" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A187" r:id="rId295" display="760237042"/>
+    <hyperlink ref="C187" r:id="rId296" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A188" r:id="rId297" display="760237037"/>
+    <hyperlink ref="C188" r:id="rId298" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A189" r:id="rId299" display="760237052"/>
+    <hyperlink ref="C189" r:id="rId300" display="Variant of DDM-KJ-PANELS"/>
+    <hyperlink ref="A190" r:id="rId301" display="760237063"/>
+    <hyperlink ref="C190" r:id="rId302" display="Variant of 360-MOD-PANELS"/>
+    <hyperlink ref="A191" r:id="rId303" display="760237044"/>
+    <hyperlink ref="C191" r:id="rId304" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A192" r:id="rId305" display="760237029"/>
+    <hyperlink ref="C192" r:id="rId306" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A193" r:id="rId307" display="760237038"/>
+    <hyperlink ref="C193" r:id="rId308" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A194" r:id="rId309" display="760237039"/>
+    <hyperlink ref="C194" r:id="rId310" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A195" r:id="rId311" display="760237054"/>
+    <hyperlink ref="C195" r:id="rId312" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A196" r:id="rId313" display="760237040"/>
+    <hyperlink ref="C196" r:id="rId314" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A197" r:id="rId315" display="760237066"/>
+    <hyperlink ref="C197" r:id="rId316" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A198" r:id="rId317" display="760237047"/>
+    <hyperlink ref="C198" r:id="rId318" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A199" r:id="rId319" display="760237060"/>
+    <hyperlink ref="C199" r:id="rId320" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A200" r:id="rId321" display="760237049"/>
+    <hyperlink ref="C200" r:id="rId322" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A201" r:id="rId323" display="760237050"/>
+    <hyperlink ref="C201" r:id="rId324" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A202" r:id="rId325" display="760102269"/>
+    <hyperlink ref="A203" r:id="rId326" display="760102251"/>
+    <hyperlink ref="C203" r:id="rId327" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A204" r:id="rId328" display="760104307"/>
+    <hyperlink ref="C204" r:id="rId329" display="Variant of M4800-PANELS"/>
+    <hyperlink ref="A205" r:id="rId330" display="760105437"/>
+    <hyperlink ref="A206" r:id="rId331" display="1375367-1"/>
+    <hyperlink ref="A207" r:id="rId332" display="9-60481080-01"/>
+    <hyperlink ref="C207" r:id="rId333" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A208" r:id="rId334" display="360-MFTP-PANELS"/>
+    <hyperlink ref="A209" r:id="rId335" display="LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A210" r:id="rId336" display="760256545"/>
+    <hyperlink ref="C210" r:id="rId337" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A211" r:id="rId338" display="760256544"/>
+    <hyperlink ref="C211" r:id="rId339" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A212" r:id="rId340" display="760256557"/>
+    <hyperlink ref="C212" r:id="rId341" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A213" r:id="rId342" display="PATCHMAX-PANELS"/>
+    <hyperlink ref="A214" r:id="rId343" display="DDM-KJ-PANELS"/>
+    <hyperlink ref="A215" r:id="rId344" display="CPP-DM-PANELS"/>
+    <hyperlink ref="A216" r:id="rId345" display="360-MOD-M-PANELS"/>
+    <hyperlink ref="A217" r:id="rId346" display="360-MOD-PANELS"/>
+    <hyperlink ref="A218" r:id="rId347" display="1100-DM-PANELS"/>
+    <hyperlink ref="A219" r:id="rId348" display="LSA-PLUS-CABLE-HEADS"/>
+    <hyperlink ref="A220" r:id="rId349" display="M4800-PANELS"/>
+    <hyperlink ref="A221" r:id="rId350" display="360-IP-PANELS"/>
+    <hyperlink ref="A222" r:id="rId351" display="LSA-PLUS-MODULES"/>
+    <hyperlink ref="A223" r:id="rId352" display="760242560"/>
+    <hyperlink ref="C223" r:id="rId353" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A224" r:id="rId354" display="760242561"/>
+    <hyperlink ref="C224" r:id="rId355" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A225" r:id="rId356" display="760242563"/>
+    <hyperlink ref="C225" r:id="rId357" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A226" r:id="rId358" display="760251245"/>
+    <hyperlink ref="C226" r:id="rId359" display="Variant of 360-MOD-PANELS"/>
+    <hyperlink ref="A227" r:id="rId360" display="760225540"/>
+    <hyperlink ref="A228" r:id="rId361" display="9-60481007-08"/>
+    <hyperlink ref="C228" r:id="rId362" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A229" r:id="rId363" display="9-60481080-00"/>
+    <hyperlink ref="C229" r:id="rId364" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A230" r:id="rId365" display="760253047"/>
+    <hyperlink ref="C230" r:id="rId366" display="Variant of DDM-KJ-PANELS"/>
+    <hyperlink ref="A231" r:id="rId367" display="760253048"/>
+    <hyperlink ref="C231" r:id="rId368" display="Variant of DDM-KJ-PANELS"/>
+    <hyperlink ref="A232" r:id="rId369" display="760072389"/>
+    <hyperlink ref="A233" r:id="rId370" display="760239338"/>
+    <hyperlink ref="A234" r:id="rId371" display="760256558"/>
+    <hyperlink ref="A235" r:id="rId372" display="760239707"/>
+    <hyperlink ref="C235" r:id="rId373" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A236" r:id="rId374" display="760201202"/>
+    <hyperlink ref="C236" r:id="rId375" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A237" r:id="rId376" display="760201210"/>
+    <hyperlink ref="C237" r:id="rId377" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A238" r:id="rId378" display="760202572"/>
+    <hyperlink ref="C238" r:id="rId379" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A239" r:id="rId380" display="760202606"/>
+    <hyperlink ref="C239" r:id="rId381" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A240" r:id="rId382" display="760202614"/>
+    <hyperlink ref="C240" r:id="rId383" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A241" r:id="rId384" display="760202556"/>
+    <hyperlink ref="C241" r:id="rId385" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A242" r:id="rId386" display="760202630"/>
+    <hyperlink ref="C242" r:id="rId387" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A243" r:id="rId388" display="760202648"/>
+    <hyperlink ref="C243" r:id="rId389" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A244" r:id="rId390" display="760206862"/>
+    <hyperlink ref="C244" r:id="rId391" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A245" r:id="rId392" display="760201145"/>
+    <hyperlink ref="C245" r:id="rId393" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A246" r:id="rId394" display="760201152"/>
+    <hyperlink ref="C246" r:id="rId395" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A247" r:id="rId396" display="760206797"/>
+    <hyperlink ref="C247" r:id="rId397" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A248" r:id="rId398" display="760201160"/>
+    <hyperlink ref="C248" r:id="rId399" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A249" r:id="rId400" display="760206805"/>
+    <hyperlink ref="C249" r:id="rId401" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A250" r:id="rId402" display="760207290"/>
+    <hyperlink ref="C250" r:id="rId403" display="Variant of DDM-M-PANELS"/>
+    <hyperlink ref="A251" r:id="rId404" display="760207308"/>
+    <hyperlink ref="C251" r:id="rId405" display="Variant of DDM-M-PANELS"/>
+    <hyperlink ref="A252" r:id="rId406" display="760206912"/>
+    <hyperlink ref="C252" r:id="rId407" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A253" r:id="rId408" display="760206813"/>
+    <hyperlink ref="C253" r:id="rId409" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A254" r:id="rId410" display="760206920"/>
+    <hyperlink ref="C254" r:id="rId411" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A255" r:id="rId412" display="760206938"/>
+    <hyperlink ref="A256" r:id="rId413" display="760205260"/>
+    <hyperlink ref="C256" r:id="rId414" display="Variant of PATCHMAX-PANELS"/>
+    <hyperlink ref="A257" r:id="rId415" display="760206839"/>
+    <hyperlink ref="C257" r:id="rId416" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A258" r:id="rId417" display="760207274"/>
+    <hyperlink ref="C258" r:id="rId418" display="Variant of DDM-M-PANELS"/>
+    <hyperlink ref="A259" r:id="rId419" display="CP-59091082-01"/>
+    <hyperlink ref="A260" r:id="rId420" display="CP-59091086-00"/>
+    <hyperlink ref="A261" r:id="rId421" display="760253471"/>
+    <hyperlink ref="A262" r:id="rId422" display="760253535"/>
+    <hyperlink ref="C262" r:id="rId423" display="Variant of M2400-PANELS"/>
+    <hyperlink ref="A263" r:id="rId424" display="760254924"/>
+    <hyperlink ref="C263" r:id="rId425" display="Variant of M4800-PANELS"/>
+    <hyperlink ref="A264" r:id="rId426" display="760245361"/>
+    <hyperlink ref="C264" r:id="rId427" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A265" r:id="rId428" display="760238659"/>
+    <hyperlink ref="A266" r:id="rId429" display="760238660"/>
+    <hyperlink ref="A267" r:id="rId430" display="760238661"/>
+    <hyperlink ref="A268" r:id="rId431" display="760238658"/>
+    <hyperlink ref="A269" r:id="rId432" display="760239400"/>
+    <hyperlink ref="C269" r:id="rId433" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A270" r:id="rId434" display="760237024"/>
+    <hyperlink ref="C270" r:id="rId435" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A271" r:id="rId436" display="760237025"/>
+    <hyperlink ref="C271" r:id="rId437" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A272" r:id="rId438" display="760237026"/>
+    <hyperlink ref="C272" r:id="rId439" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A273" r:id="rId440" display="760237027"/>
+    <hyperlink ref="C273" r:id="rId441" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A274" r:id="rId442" display="760237036"/>
+    <hyperlink ref="C274" r:id="rId443" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A275" r:id="rId444" display="760237043"/>
+    <hyperlink ref="C275" r:id="rId445" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A276" r:id="rId446" display="760237028"/>
+    <hyperlink ref="C276" r:id="rId447" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A277" r:id="rId448" display="760237064"/>
+    <hyperlink ref="C277" r:id="rId449" display="Variant of 360-MOD-PANELS"/>
+    <hyperlink ref="A278" r:id="rId450" display="760237030"/>
+    <hyperlink ref="C278" r:id="rId451" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A279" r:id="rId452" display="760237045"/>
+    <hyperlink ref="C279" r:id="rId453" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A280" r:id="rId454" display="760237031"/>
+    <hyperlink ref="C280" r:id="rId455" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A281" r:id="rId456" display="760237065"/>
+    <hyperlink ref="C281" r:id="rId457" display="Variant of 360-MOD-PANELS"/>
+    <hyperlink ref="A282" r:id="rId458" display="760237055"/>
+    <hyperlink ref="C282" r:id="rId459" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A283" r:id="rId460" display="760237046"/>
+    <hyperlink ref="C283" r:id="rId461" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A284" r:id="rId462" display="760237041"/>
+    <hyperlink ref="C284" r:id="rId463" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A285" r:id="rId464" display="760237067"/>
+    <hyperlink ref="C285" r:id="rId465" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A286" r:id="rId466" display="760237048"/>
+    <hyperlink ref="C286" r:id="rId467" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A287" r:id="rId468" display="760237061"/>
+    <hyperlink ref="C287" r:id="rId469" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A288" r:id="rId470" display="760237062"/>
+    <hyperlink ref="C288" r:id="rId471" display="Variant of 360-MOD-PANELS"/>
+    <hyperlink ref="A289" r:id="rId472" display="760237051"/>
+    <hyperlink ref="C289" r:id="rId473" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A290" r:id="rId474" display="760186502"/>
+    <hyperlink ref="A291" r:id="rId475" display="760187187"/>
+    <hyperlink ref="C291" r:id="rId476" display="Variant of 360-MOD-M-PANELS"/>
+    <hyperlink ref="A292" r:id="rId477" display="760187195"/>
+    <hyperlink ref="C292" r:id="rId478" display="Variant of 360-MOD-M-PANELS"/>
+    <hyperlink ref="A293" r:id="rId479" display="760187211"/>
+    <hyperlink ref="C293" r:id="rId480" display="Variant of 360-MOD-M-PANELS"/>
+    <hyperlink ref="A294" r:id="rId481" display="760187278"/>
+    <hyperlink ref="A295" r:id="rId482" display="760189555"/>
+    <hyperlink ref="A296" r:id="rId483" display="760198762"/>
+    <hyperlink ref="A297" r:id="rId484" display="760201194"/>
+    <hyperlink ref="C297" r:id="rId485" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A298" r:id="rId486" display="760199570"/>
+    <hyperlink ref="A299" r:id="rId487" display="760199760"/>
+    <hyperlink ref="A300" r:id="rId488" display="760244166"/>
+    <hyperlink ref="C300" r:id="rId489" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A301" r:id="rId490" display="760244550"/>
+    <hyperlink ref="A302" r:id="rId491" display="67281004-04"/>
+    <hyperlink ref="C302" r:id="rId492" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A303" r:id="rId493" display="67281005-05"/>
+    <hyperlink ref="C303" r:id="rId494" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A304" r:id="rId495" display="760165308"/>
+    <hyperlink ref="A305" r:id="rId496" display="760175893"/>
+    <hyperlink ref="A306" r:id="rId497" display="760177105"/>
+    <hyperlink ref="A307" r:id="rId498" display="760177121"/>
+    <hyperlink ref="A308" r:id="rId499" display="760180018"/>
+    <hyperlink ref="C308" r:id="rId500" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A309" r:id="rId501" display="760178368"/>
+    <hyperlink ref="A310" r:id="rId502" display="760180067"/>
+    <hyperlink ref="C310" r:id="rId503" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A311" r:id="rId504" display="760178897"/>
+    <hyperlink ref="A312" r:id="rId505" display="760182907"/>
+    <hyperlink ref="C312" r:id="rId506" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A313" r:id="rId507" display="760094375"/>
+    <hyperlink ref="A314" r:id="rId508" display="760094383"/>
+    <hyperlink ref="A315" r:id="rId509" display="760094391"/>
+    <hyperlink ref="A316" r:id="rId510" display="760094409"/>
+    <hyperlink ref="A317" r:id="rId511" display="760109744"/>
+    <hyperlink ref="C317" r:id="rId512" display="Variant of M4800-PANELS"/>
+    <hyperlink ref="A318" r:id="rId513" display="760118315"/>
+    <hyperlink ref="C318" r:id="rId514" display="Variant of M2400-PANELS"/>
+    <hyperlink ref="A319" r:id="rId515" display="760118349"/>
+    <hyperlink ref="C319" r:id="rId516" display="Variant of M2400-PANELS"/>
+    <hyperlink ref="A320" r:id="rId517" display="760162834"/>
+    <hyperlink ref="C320" r:id="rId518" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A321" r:id="rId519" display="760162800"/>
+    <hyperlink ref="C321" r:id="rId520" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A322" r:id="rId521" display="760151167"/>
+    <hyperlink ref="A323" r:id="rId522" display="760151290"/>
+    <hyperlink ref="C323" r:id="rId523" display="Variant of 360-MFTP-PANELS"/>
+    <hyperlink ref="A324" r:id="rId524" display="760151308"/>
+    <hyperlink ref="C324" r:id="rId525" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A325" r:id="rId526" display="760151324"/>
+    <hyperlink ref="C325" r:id="rId527" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A326" r:id="rId528" display="760152538"/>
+    <hyperlink ref="A327" r:id="rId529" display="760152579"/>
+    <hyperlink ref="C327" r:id="rId530" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A328" r:id="rId531" display="760152587"/>
+    <hyperlink ref="C328" r:id="rId532" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A329" r:id="rId533" display="760152595"/>
+    <hyperlink ref="C329" r:id="rId534" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A330" r:id="rId535" display="760130104"/>
+    <hyperlink ref="A331" r:id="rId536" display="760102277"/>
+    <hyperlink ref="A332" r:id="rId537" display="760102244"/>
+    <hyperlink ref="C332" r:id="rId538" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A333" r:id="rId539" display="760104398"/>
+    <hyperlink ref="A334" r:id="rId540" display="760105429"/>
+    <hyperlink ref="C334" r:id="rId541" display="Variant of M4800-PANELS"/>
+    <hyperlink ref="A335" r:id="rId542" display="760104737"/>
+    <hyperlink ref="A336" r:id="rId543" display="760105478"/>
+    <hyperlink ref="A337" r:id="rId544" display="760108993"/>
+    <hyperlink ref="C337" r:id="rId545" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A338" r:id="rId546" display="760109736"/>
+    <hyperlink ref="C338" r:id="rId547" display="Variant of M4800-PANELS"/>
+    <hyperlink ref="A339" r:id="rId548" display="VPRM-D9-W"/>
+    <hyperlink ref="A340" r:id="rId549" display="1-1671603-1"/>
+    <hyperlink ref="A341" r:id="rId550" display="1-1671603-2"/>
+    <hyperlink ref="A342" r:id="rId551" display="1-1671603-3"/>
+    <hyperlink ref="A343" r:id="rId552" display="760256625"/>
+    <hyperlink ref="C343" r:id="rId553" display="Variant of CPP-MODULAR-PANELS"/>
+    <hyperlink ref="A344" r:id="rId554" display="760259243"/>
+    <hyperlink ref="C344" r:id="rId555" display="Variant of 360-MOD-PANELS"/>
+    <hyperlink ref="A345" r:id="rId556" display="760259245"/>
+    <hyperlink ref="C345" r:id="rId557" display="Variant of 360-MOD-PANELS"/>
+    <hyperlink ref="A346" r:id="rId558" display="760260791"/>
+    <hyperlink ref="A347" r:id="rId559" display="760259580"/>
+    <hyperlink ref="C347" r:id="rId560" display="Variant of 360-MOD-PANELS"/>
+    <hyperlink ref="A348" r:id="rId561" display="760235092"/>
+    <hyperlink ref="C348" r:id="rId562" display="Variant of M2400-PANELS"/>
+    <hyperlink ref="A349" r:id="rId563" display="70191212-00"/>
+    <hyperlink ref="A350" r:id="rId564" display="70191213-02"/>
+    <hyperlink ref="A351" r:id="rId565" display="70191012-00"/>
+    <hyperlink ref="A352" r:id="rId566" display="70191013-02"/>
+    <hyperlink ref="A353" r:id="rId567" display="760001669"/>
+    <hyperlink ref="C353" r:id="rId568" display="Variant of PATCHMAX-PANELS"/>
+    <hyperlink ref="A354" r:id="rId569" display="558841-1"/>
+    <hyperlink ref="A355" r:id="rId570" display="558401-1"/>
+    <hyperlink ref="A356" r:id="rId571" display="558843-1"/>
+    <hyperlink ref="A357" r:id="rId572" display="558402-1"/>
+    <hyperlink ref="A358" r:id="rId573" display="558417-1"/>
+    <hyperlink ref="A359" r:id="rId574" display="569439-1"/>
+    <hyperlink ref="A360" r:id="rId575" display="569440-1"/>
+    <hyperlink ref="A361" r:id="rId576" display="569445-1"/>
+    <hyperlink ref="A362" r:id="rId577" display="569389-1"/>
+    <hyperlink ref="A363" r:id="rId578" display="569597-1"/>
+    <hyperlink ref="A364" r:id="rId579" display="59093041-00"/>
+    <hyperlink ref="A365" r:id="rId580" display="300100106895"/>
+    <hyperlink ref="C365" r:id="rId581" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A366" r:id="rId582" display="60481190-00"/>
+    <hyperlink ref="C366" r:id="rId583" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A367" r:id="rId584" display="60891126-20"/>
+    <hyperlink ref="C367" r:id="rId585" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A368" r:id="rId586" display="60892015-00"/>
+    <hyperlink ref="A369" r:id="rId587" display="60893130-01"/>
+    <hyperlink ref="A370" r:id="rId588" display="60361004-00"/>
+    <hyperlink ref="C370" r:id="rId589" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A371" r:id="rId590" display="60891102-02"/>
+    <hyperlink ref="C371" r:id="rId591" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A372" r:id="rId592" display="60361005-00"/>
+    <hyperlink ref="C372" r:id="rId593" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A373" r:id="rId594" display="60921102-07"/>
+    <hyperlink ref="C373" r:id="rId595" display="Variant of LSA-PLUS-CABLE-HEADS"/>
+    <hyperlink ref="A374" r:id="rId596" display="60921102-01"/>
+    <hyperlink ref="C374" r:id="rId597" display="Variant of LSA-PLUS-CABLE-HEADS"/>
+    <hyperlink ref="A375" r:id="rId598" display="60892023-01"/>
+    <hyperlink ref="C375" r:id="rId599" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A376" r:id="rId600" display="60481090-00"/>
+    <hyperlink ref="C376" r:id="rId601" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A377" r:id="rId602" display="60892089-00"/>
+    <hyperlink ref="C377" r:id="rId603" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A378" r:id="rId604" display="64502009-00"/>
+    <hyperlink ref="A379" r:id="rId605" display="64501107-01"/>
+    <hyperlink ref="A380" r:id="rId606" display="64502176-00"/>
+    <hyperlink ref="C380" r:id="rId607" display="Variant of HIGHBAND-PANELS"/>
+    <hyperlink ref="A381" r:id="rId608" display="64502177-00"/>
+    <hyperlink ref="C381" r:id="rId609" display="Variant of HIGHBAND-PANELS"/>
+    <hyperlink ref="A382" r:id="rId610" display="64552034-00"/>
+    <hyperlink ref="A383" r:id="rId611" display="64552034-01"/>
+    <hyperlink ref="A384" r:id="rId612" display="64552034-10"/>
+    <hyperlink ref="A385" r:id="rId613" display="64552034-20"/>
+    <hyperlink ref="A386" r:id="rId614" display="64601042-01"/>
+    <hyperlink ref="A387" r:id="rId615" display="64622023-01"/>
+    <hyperlink ref="C387" r:id="rId616" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A388" r:id="rId617" display="64623044-00"/>
+    <hyperlink ref="A389" r:id="rId618" display="64622053-10"/>
+    <hyperlink ref="C389" r:id="rId619" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A390" r:id="rId620" display="64690001-17"/>
+    <hyperlink ref="A391" r:id="rId621" display="64685043-11"/>
+    <hyperlink ref="C391" r:id="rId622" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A392" r:id="rId623" display="64690001-24"/>
+    <hyperlink ref="A393" r:id="rId624" display="64685043-13"/>
+    <hyperlink ref="C393" r:id="rId625" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A394" r:id="rId626" display="64685061-00"/>
+    <hyperlink ref="C394" r:id="rId627" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A395" r:id="rId628" display="64685049-10"/>
+    <hyperlink ref="C395" r:id="rId629" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A396" r:id="rId630" display="64685056-00"/>
+    <hyperlink ref="C396" r:id="rId631" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A397" r:id="rId632" display="65341001-00"/>
+    <hyperlink ref="A398" r:id="rId633" display="65351021-00"/>
+    <hyperlink ref="A399" r:id="rId634" display="760060251"/>
+    <hyperlink ref="A400" r:id="rId635" display="760060277"/>
+    <hyperlink ref="A401" r:id="rId636" display="760060327"/>
+    <hyperlink ref="A402" r:id="rId637" display="760060343"/>
+    <hyperlink ref="A403" r:id="rId638" display="760062356"/>
+    <hyperlink ref="C403" r:id="rId639" display="Variant of PATCHMAX-PANELS"/>
+    <hyperlink ref="A404" r:id="rId640" display="760062364"/>
+    <hyperlink ref="C404" r:id="rId641" display="Variant of PATCHMAX-PANELS"/>
+    <hyperlink ref="A405" r:id="rId642" display="760068106"/>
+    <hyperlink ref="A406" r:id="rId643" display="760072116"/>
+    <hyperlink ref="A407" r:id="rId644" display="760072488"/>
+    <hyperlink ref="A408" r:id="rId645" display="760074278"/>
+    <hyperlink ref="A409" r:id="rId646" display="760074286"/>
+    <hyperlink ref="A410" r:id="rId647" display="760074294"/>
+    <hyperlink ref="A411" r:id="rId648" display="LSA-70141200-11"/>
+    <hyperlink ref="C411" r:id="rId649" display="Variant of LSA-PLUS-CABLE-HEADS"/>
+    <hyperlink ref="A412" r:id="rId650" display="LSA-70141206-10"/>
+    <hyperlink ref="C412" r:id="rId651" display="Variant of LSA-PLUS-CABLE-HEADS"/>
+    <hyperlink ref="A413" r:id="rId652" display="LSA-70142058-00"/>
+    <hyperlink ref="A414" r:id="rId653" display="LSA-70142210-00"/>
+    <hyperlink ref="C414" r:id="rId654" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A415" r:id="rId655" display="LSA-70142265-00"/>
+    <hyperlink ref="C415" r:id="rId656" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A416" r:id="rId657" display="HIGHBAND-PANELS"/>
+    <hyperlink ref="A417" r:id="rId658" display="760262899"/>
+    <hyperlink ref="C417" r:id="rId659" display="Variant of M4800-PANELS"/>
+    <hyperlink ref="A418" r:id="rId660" display="2111093-1"/>
+    <hyperlink ref="A419" r:id="rId661" display="2153437-1"/>
+    <hyperlink ref="C419" r:id="rId662" display="Variant of CPP-MODULAR-PANELS"/>
+    <hyperlink ref="A420" r:id="rId663" display="107535585"/>
+    <hyperlink ref="A421" r:id="rId664" display="107920704"/>
+    <hyperlink ref="A422" r:id="rId665" display="107536773"/>
+    <hyperlink ref="A423" r:id="rId666" display="107670952"/>
+    <hyperlink ref="A424" r:id="rId667" display="107975864"/>
+    <hyperlink ref="A425" r:id="rId668" display="108528415"/>
+    <hyperlink ref="A426" r:id="rId669" display="108528431"/>
+    <hyperlink ref="A427" r:id="rId670" display="108528449"/>
+    <hyperlink ref="A428" r:id="rId671" display="108528456"/>
+    <hyperlink ref="A429" r:id="rId672" display="108738113"/>
+    <hyperlink ref="A430" r:id="rId673" display="1375355-1"/>
+    <hyperlink ref="A431" r:id="rId674" display="1479002-1"/>
+    <hyperlink ref="A432" r:id="rId675" display="1479696-1"/>
+    <hyperlink ref="A433" r:id="rId676" display="1479698-1"/>
+    <hyperlink ref="A434" r:id="rId677" display="9-60481090-01"/>
+    <hyperlink ref="C434" r:id="rId678" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A435" r:id="rId679" display="760253192"/>
+    <hyperlink ref="A436" r:id="rId680" display="760253193"/>
+    <hyperlink ref="A437" r:id="rId681" display="760259242"/>
+    <hyperlink ref="C437" r:id="rId682" display="Variant of 360-MOD-PANELS"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId681"/>
+    <tablePart r:id="rId683"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>