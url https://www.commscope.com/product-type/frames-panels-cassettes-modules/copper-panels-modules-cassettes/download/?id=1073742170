--- v1 (2026-06-24)
+++ v2 (2026-08-10)
@@ -11,4964 +11,4901 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1638" count="3375">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1617" count="3345">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060301</t>
+  </si>
+  <si>
+    <t>760060301</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Kit-27</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Cable Management Kit, 27 In.</t>
+  </si>
+  <si>
+    <t>SYSTIMAX®</t>
+  </si>
+  <si>
+    <t>VisiPatch®</t>
+  </si>
+  <si>
+    <t>Cable management hardware</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060863</t>
+  </si>
+  <si>
+    <t>760060863</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Kit-29</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Cable Management Kit, 29 In.</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060871</t>
+  </si>
+  <si>
+    <t>760060871</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Kit-37</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Cable Management Kit, 37 In.</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760157628</t>
+  </si>
+  <si>
+    <t>760157628</t>
+  </si>
+  <si>
+    <t>360-E-RCM-BM</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Evolve Rear Cable Management, panel mount</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item102689569</t>
+  </si>
+  <si>
+    <t>102689569</t>
+  </si>
+  <si>
+    <t>188B1</t>
+  </si>
+  <si>
+    <t>188B Backboard Without Legs</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>Backboard</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item104405113</t>
+  </si>
+  <si>
+    <t>104405113</t>
+  </si>
+  <si>
+    <t>188B2</t>
+  </si>
+  <si>
+    <t>188B Backboard With Legs</t>
+  </si>
+  <si>
+    <t>64502155-01</t>
+  </si>
+  <si>
+    <t>6450 2 155-01</t>
+  </si>
+  <si>
+    <t>HighBand®  Wall Mount Frame, 528 mm high</t>
+  </si>
+  <si>
+    <t>Highband®</t>
+  </si>
+  <si>
+    <t>HighBand®</t>
+  </si>
+  <si>
+    <t>Back mount frame kit</t>
+  </si>
+  <si>
+    <t>64502006-00</t>
+  </si>
+  <si>
+    <t>6450 2 006-00</t>
+  </si>
+  <si>
+    <t>HighBand® Backmount Frame, 19 in, 15-way, 3 RU, recessed</t>
+  </si>
+  <si>
+    <t>64601042-00</t>
+  </si>
+  <si>
+    <t>6460 1 042-00</t>
+  </si>
+  <si>
+    <t>HighBand® LSA-Plus® PROFIL Jumperable Frame, 11-way, box of 1</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item760049445</t>
+  </si>
+  <si>
+    <t>760049445</t>
+  </si>
+  <si>
+    <t>VP360-4U-32P</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 4U Patch Panel Kit (Kit includes 2 assemblies as shown)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item760049452</t>
+  </si>
+  <si>
+    <t>760049452</t>
+  </si>
+  <si>
+    <t>VP360-12U-96P</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 12U Patch Panel Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item760060285</t>
+  </si>
+  <si>
+    <t>760060285</t>
+  </si>
+  <si>
+    <t>VP360-12U-10VTCM</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 12U Vertical Trough Cable Management Kit e/w door, 10 In.</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item760236389</t>
+  </si>
+  <si>
+    <t>760236389</t>
+  </si>
+  <si>
+    <t>558840-1</t>
+  </si>
+  <si>
+    <t>110Connect XC System Cross-Connect Wiring Block Assembly, 110 punchdown, 100-pair</t>
+  </si>
+  <si>
+    <t>NETCONNECT®</t>
+  </si>
+  <si>
+    <t>110 Series</t>
+  </si>
+  <si>
+    <t>Wiring block</t>
+  </si>
+  <si>
+    <t>558842-1</t>
+  </si>
+  <si>
+    <t>110Connect XC System Cross-Connect Wiring Block with Legs, 100-pair, Category 5e, .110 punch down</t>
+  </si>
+  <si>
+    <t>558635-1</t>
+  </si>
+  <si>
+    <t>110Connect XC System Category 5e Rack Mount Panel Assembly, 1U, xc wiring block, 100 pair, black</t>
+  </si>
+  <si>
+    <t>Panel assembly</t>
+  </si>
+  <si>
+    <t>558637-1</t>
+  </si>
+  <si>
+    <t>110Connect XC System Category 5e Rack Mount Panel Assembly, 2U, xc wiring block, 200 pair, ivory</t>
+  </si>
+  <si>
+    <t>558839-1</t>
+  </si>
+  <si>
+    <t>110Connect XC System Cross-Connect Wiring Block Assembly, 110 punchdown, 50-pair</t>
+  </si>
+  <si>
+    <t>569434-1</t>
+  </si>
+  <si>
+    <t>110Connect XC System Copper Wiring Block Kit, UTP term. blocks, 50-pair, 5-pair connecting blocks</t>
+  </si>
+  <si>
+    <t>569446-1</t>
+  </si>
+  <si>
+    <t>110Connect XC System Copper Wiring Block Kit, UTP term., 300-pair, 5-pair connecting blocks</t>
+  </si>
+  <si>
+    <t>LSA-70142250-00</t>
+  </si>
+  <si>
+    <t>LSA-7014 2 250-00</t>
+  </si>
+  <si>
+    <t>Variant of LSA-PLUS-MODULES</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® HD180 10-pair Disconnection Module for PROFIL mounting</t>
+  </si>
+  <si>
+    <t>LSA-PLUS®</t>
+  </si>
+  <si>
+    <t>LSA-PLUS HD180</t>
+  </si>
+  <si>
+    <t>Disconnection module</t>
+  </si>
+  <si>
+    <t>60891810-00</t>
+  </si>
+  <si>
+    <t>6089 1 810-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Disconnection Module, unshielded, 10-pair</t>
+  </si>
+  <si>
+    <t>LSA-PLUS Series 2</t>
+  </si>
+  <si>
+    <t>60892017-00</t>
+  </si>
+  <si>
+    <t>6089 2 017-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Earth Module, 38-pair, red, with earth wire</t>
+  </si>
+  <si>
+    <t>Earth module</t>
+  </si>
+  <si>
+    <t>60891120-02</t>
+  </si>
+  <si>
+    <t>6089 1 120-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Module, unshielded, 2/10, 10-pair, PROFIL mounting</t>
+  </si>
+  <si>
+    <t>Connection module</t>
+  </si>
+  <si>
+    <t>60481080-00</t>
+  </si>
+  <si>
+    <t>6048 1 080-00</t>
+  </si>
+  <si>
+    <t>Variant of LSA-PLUS-PCB-BLOCKS</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Plus Module 8/8</t>
+  </si>
+  <si>
+    <t>LSA-PLUS</t>
+  </si>
+  <si>
+    <t>60891121-02</t>
+  </si>
+  <si>
+    <t>6089 1 121-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Series 2 Disconnection Module, 10-pair, PROFIL mounting</t>
+  </si>
+  <si>
+    <t>60361102-00</t>
+  </si>
+  <si>
+    <t>6036 1 102-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Disconnection Module 2/8, cat 3</t>
+  </si>
+  <si>
+    <t>60892023-08</t>
+  </si>
+  <si>
+    <t>6089 2 023-08</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Overvoltage Arrestor Magazine, 10-pair, loaded, 5kA, 230V</t>
+  </si>
+  <si>
+    <t>Overvoltage magazine</t>
+  </si>
+  <si>
+    <t>60481180-00</t>
+  </si>
+  <si>
+    <t>6048 1 180-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Module 8/8</t>
+  </si>
+  <si>
+    <t>64622095-00</t>
+  </si>
+  <si>
+    <t>6462 2 095-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Overvoltage Arrestor Magazine, PROFIL, 10-pair, unloaded</t>
+  </si>
+  <si>
+    <t>64682048-10</t>
+  </si>
+  <si>
+    <t>6468 2 048-10</t>
+  </si>
+  <si>
+    <t>HighBand® PROFIL® Earth Module, green/yellow, 10-pair</t>
+  </si>
+  <si>
+    <t>Highband</t>
+  </si>
+  <si>
+    <t>64685700-10</t>
+  </si>
+  <si>
+    <t>6468 5 700-10</t>
+  </si>
+  <si>
+    <t>HighBand® Disconnection Module Kit, 20-pair, category 6A</t>
+  </si>
+  <si>
+    <t>64685043-10</t>
+  </si>
+  <si>
+    <t>6468 5 043-10</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Disconnection Module, cat 3, 2/10, PROFIL mounting</t>
+  </si>
+  <si>
+    <t>64685060-08</t>
+  </si>
+  <si>
+    <t>6468 5 060-08</t>
+  </si>
+  <si>
+    <t>HighBand® Ultim8 Disconnection Module, 8-pair, with jumper rings, category 6</t>
+  </si>
+  <si>
+    <t>64685044-10</t>
+  </si>
+  <si>
+    <t>6468 5 044-10</t>
+  </si>
+  <si>
+    <t>HighBand® PROFIL® Series 2 Connect Module, 10-pair, white</t>
+  </si>
+  <si>
+    <t>64685050-10</t>
+  </si>
+  <si>
+    <t>6468 5 050-10</t>
+  </si>
+  <si>
+    <t>HighBand® PROFIL® Disconnect Module Interface, with jumper rings, white</t>
+  </si>
+  <si>
+    <t>64685080-00</t>
+  </si>
+  <si>
+    <t>6468 5 080-00</t>
+  </si>
+  <si>
+    <t>HighBand® Switching Module, with jumper rings, 16-pair, ivory</t>
+  </si>
+  <si>
+    <t>Switching module</t>
+  </si>
+  <si>
+    <t>64685081-00</t>
+  </si>
+  <si>
+    <t>6468 5 081-00</t>
+  </si>
+  <si>
+    <t>HighBand® Switching Module, with jumper rings, 20-pair, ivory</t>
+  </si>
+  <si>
+    <t>70042001-01</t>
+  </si>
+  <si>
+    <t>7004 2 001-01</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Disconnection Module, cat 3, 10-pair, white, 8 box/carton</t>
+  </si>
+  <si>
+    <t>70042002-01</t>
+  </si>
+  <si>
+    <t>7004 2 002-01</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Disconnection Module, cat 3, 10-pair, white, 5 box/carton</t>
+  </si>
+  <si>
+    <t>9-60481007-04</t>
+  </si>
+  <si>
+    <t>9-6048 1 007-04</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Module 4/4</t>
+  </si>
+  <si>
+    <t>9-60481007-06</t>
+  </si>
+  <si>
+    <t>9-6048 1 007-06</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Module 4/6</t>
+  </si>
+  <si>
+    <t>9-60481090-00</t>
+  </si>
+  <si>
+    <t>9-6048 1 090-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Plus Module 4/4</t>
+  </si>
+  <si>
+    <t>9-60481080-01</t>
+  </si>
+  <si>
+    <t>9-6048 1 080-01</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760258279</t>
+  </si>
+  <si>
+    <t>760258279</t>
+  </si>
+  <si>
+    <t>CPP-SDDM-SL-DR</t>
+  </si>
+  <si>
+    <t>Shielded Discrete Distribution Module, SL, Din Rail, Black</t>
+  </si>
+  <si>
+    <t>Module</t>
+  </si>
+  <si>
+    <t>1-1671603-4</t>
+  </si>
+  <si>
+    <t>Universal Connectivity Platform (UCP) Xtra-U Aerial Panel Holder Kit for FGS, mixed media, 4RU, galvanized</t>
+  </si>
+  <si>
+    <t>UCP</t>
+  </si>
+  <si>
+    <t>Panel holder kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item107536823</t>
+  </si>
+  <si>
+    <t>107536823</t>
+  </si>
+  <si>
+    <t>L2300-WH ELECTRICAL WHITE-262</t>
+  </si>
+  <si>
+    <t>PATCHMAX® L2300 Icons, white</t>
+  </si>
+  <si>
+    <t>PATCHMAX®</t>
+  </si>
+  <si>
+    <t>Icon kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528423</t>
+  </si>
+  <si>
+    <t>108528423</t>
+  </si>
+  <si>
+    <t>110SG3-2688L</t>
+  </si>
+  <si>
+    <t>VisiPatch® 360 Wiring Block Label, slate</t>
+  </si>
+  <si>
+    <t>Label kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528464</t>
+  </si>
+  <si>
+    <t>108528464</t>
+  </si>
+  <si>
+    <t>110BG3-2688L</t>
+  </si>
+  <si>
+    <t>VisiPatch® 360 Wiring Block Label, blue</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528472</t>
+  </si>
+  <si>
+    <t>108528472</t>
+  </si>
+  <si>
+    <t>110KG3-2688L</t>
+  </si>
+  <si>
+    <t>VisiPatch® 360 Wiring Block Label, brown</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528597</t>
+  </si>
+  <si>
+    <t>108528597</t>
+  </si>
+  <si>
+    <t>110CG3-2688L</t>
+  </si>
+  <si>
+    <t>VisiPatch® 360 Wiring Block Label, orange</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528407</t>
+  </si>
+  <si>
+    <t>108528407</t>
+  </si>
+  <si>
+    <t>110YG3-2688L</t>
+  </si>
+  <si>
+    <t>VisiPatch® 360 Wiring Block Label, yellow</t>
+  </si>
+  <si>
+    <t>1375367-1</t>
+  </si>
+  <si>
+    <t>Module category 6 Consolidation Assembly</t>
+  </si>
+  <si>
+    <t>2111117-1</t>
+  </si>
+  <si>
+    <t>Unshielded Connectivity Module, SL,  UCP Quick-Fit, Black</t>
+  </si>
+  <si>
+    <t>60891015-01</t>
+  </si>
+  <si>
+    <t>6089 1 015-01</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Label Holder, 102.62 mm width, clear</t>
+  </si>
+  <si>
+    <t>Label holder</t>
+  </si>
+  <si>
+    <t>60892015-01</t>
+  </si>
+  <si>
+    <t>6089 2 015-01</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Hinged label holder, 10 pair</t>
+  </si>
+  <si>
+    <t>60922012-02</t>
+  </si>
+  <si>
+    <t>6092 2 012-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Label holder, 15 mm</t>
+  </si>
+  <si>
+    <t>60362005-00</t>
+  </si>
+  <si>
+    <t>6036 2 005-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Label Holder, 83.30 mm width, clear</t>
+  </si>
+  <si>
+    <t>64512076-00</t>
+  </si>
+  <si>
+    <t>6451 2 076-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Plug Set, 2 pole</t>
+  </si>
+  <si>
+    <t>Plug set</t>
+  </si>
+  <si>
+    <t>64622094-00</t>
+  </si>
+  <si>
+    <t>6462 2 094-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® PROFIL Label Holder, 15 mm</t>
+  </si>
+  <si>
+    <t>64552042-00</t>
+  </si>
+  <si>
+    <t>6455 2 042-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Earthing PROFIL Earth Strap</t>
+  </si>
+  <si>
+    <t>Hardware kit</t>
+  </si>
+  <si>
+    <t>64623010-03</t>
+  </si>
+  <si>
+    <t>6462 3 010-03</t>
+  </si>
+  <si>
+    <t>Record Book Cable Distribution</t>
+  </si>
+  <si>
+    <t>Record book</t>
+  </si>
+  <si>
+    <t>64622068-00</t>
+  </si>
+  <si>
+    <t>6462 2 068-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Conversion Link Block Kit</t>
+  </si>
+  <si>
+    <t>67173513-00</t>
+  </si>
+  <si>
+    <t>6717 3 513-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Overvoltage Arrestor, 3-pole, 260V-5A/5KA, BT14A</t>
+  </si>
+  <si>
+    <t>Earthing arrestor</t>
+  </si>
+  <si>
+    <t>70191015-00</t>
+  </si>
+  <si>
+    <t>7019 1 015-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Comprotect Overvoltage Plug, 2/1, CP NTP DA180A1</t>
+  </si>
+  <si>
+    <t>Overvoltage plug</t>
+  </si>
+  <si>
+    <t>70191215-00</t>
+  </si>
+  <si>
+    <t>7019 1 215-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Comprotect Overvoltage Plug, 2/1, CP HDP DA180A1</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060269</t>
+  </si>
+  <si>
+    <t>760060269</t>
+  </si>
+  <si>
+    <t>VP360-12U-Door-10</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 12U Door, 10 In.</t>
+  </si>
+  <si>
+    <t>Door</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060335</t>
+  </si>
+  <si>
+    <t>760060335</t>
+  </si>
+  <si>
+    <t>VP360-CBF-SK</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Cable Bundle Fastener Kit, small</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760065763</t>
+  </si>
+  <si>
+    <t>760065763</t>
+  </si>
+  <si>
+    <t>PM GS3-DM</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® PATCHMAX® GS3 Category 6 U/UTP Distribution Module</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® | PATCHMAX®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760080630</t>
+  </si>
+  <si>
+    <t>760080630</t>
+  </si>
+  <si>
+    <t>VP360-SIDEPNL</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Side Panel Kit</t>
+  </si>
+  <si>
+    <t>Side panel kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760102269</t>
+  </si>
+  <si>
+    <t>760102269</t>
+  </si>
+  <si>
+    <t>360-PM-GS3-DM6</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® PATCHMAX® Unshielded Distribution Module Cat6, 6 port, Gray</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® | PATCHMAX® | SYSTIMAX 360™</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760105437</t>
+  </si>
+  <si>
+    <t>760105437</t>
+  </si>
+  <si>
+    <t>MPS-CAP-WH-48</t>
+  </si>
+  <si>
+    <t>MPS Cap Kit with Strain Relief, White (48 ea/pkg)</t>
+  </si>
+  <si>
+    <t>GigaSPEED Xpress®</t>
+  </si>
+  <si>
+    <t>Cap</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760117382</t>
+  </si>
+  <si>
+    <t>760117382</t>
+  </si>
+  <si>
+    <t>360-PM-GS3-DM12</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® PATCHMAX® Unshielded Distribution Module Cat6, 12 port, Gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760151183</t>
+  </si>
+  <si>
+    <t>760151183</t>
+  </si>
+  <si>
+    <t>360-IPR-1100-GS6-DM6</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED X10D® Unshielded Distribution Module Cat6A, 6 port, Gray</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® | SYSTIMAX 360™</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760152546</t>
+  </si>
+  <si>
+    <t>760152546</t>
+  </si>
+  <si>
+    <t>360-E-C-2U</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Evolve Panel Front Cover 2U</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™</t>
+  </si>
+  <si>
+    <t>Cover</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760165191</t>
+  </si>
+  <si>
+    <t>760165191</t>
+  </si>
+  <si>
+    <t>360-1100-E-BB</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ 1100 Evolve Blank Bezel</t>
+  </si>
+  <si>
+    <t>Bezel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760175877</t>
+  </si>
+  <si>
+    <t>760175877</t>
+  </si>
+  <si>
+    <t>360-1100-E-FB-4PK</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ 1100 EVOLVE G2 BEZEL (COOL GRAY)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760183244</t>
+  </si>
+  <si>
+    <t>760183244</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360-1100 PLS-US LTR</t>
+  </si>
+  <si>
+    <t>SYSTIMAX  360™ Evolve - 360™ PATCHMAX® - 1100 Panel Label Sheet US LTR</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760187179</t>
+  </si>
+  <si>
+    <t>760187179</t>
+  </si>
+  <si>
+    <t>360-E-MOD-B-KIT</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Evolve M Series Bezel, 4 Package</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760187286</t>
+  </si>
+  <si>
+    <t>760187286</t>
+  </si>
+  <si>
+    <t>MOD-M PLS- A4</t>
+  </si>
+  <si>
+    <t>Modular M-Series Panel Label Sheet A4</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760193409</t>
+  </si>
+  <si>
+    <t>760193409</t>
+  </si>
+  <si>
+    <t>M4800 Blank Kit</t>
+  </si>
+  <si>
+    <t>M4800 Blank Kit, Black (50 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760198747</t>
+  </si>
+  <si>
+    <t>760198747</t>
+  </si>
+  <si>
+    <t>360-iP-UP-KIT-E-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® Upgrade Kit, Evolve, 24 port, 10 pack</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ | iPatch®</t>
+  </si>
+  <si>
+    <t>Upgrade kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760198754</t>
+  </si>
+  <si>
+    <t>760198754</t>
+  </si>
+  <si>
+    <t>360-iP-UP-KIT-E+PMAX-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® Upgrade Kit, Evolve and PATCHMAX® Panel, 48 port, 5 pack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760199588</t>
+  </si>
+  <si>
+    <t>760199588</t>
+  </si>
+  <si>
+    <t>E Label Holder Kit</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Evolve Label Holder Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760210161</t>
+  </si>
+  <si>
+    <t>760210161</t>
+  </si>
+  <si>
+    <t>CPPA-CPANEL-M</t>
+  </si>
+  <si>
+    <t>Angled Panel Cover for  M2400/M4800, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760206987</t>
+  </si>
+  <si>
+    <t>760206987</t>
+  </si>
+  <si>
+    <t>1100-U-GS6-DM6</t>
+  </si>
+  <si>
+    <t>1100 GS6 DISTRIBUTION MODULE - 6 PORT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760236390</t>
+  </si>
+  <si>
+    <t>760236390</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760244549</t>
+  </si>
+  <si>
+    <t>760244549</t>
+  </si>
+  <si>
+    <t>ULH Kit-DM</t>
+  </si>
+  <si>
+    <t>Universal Label Holder Kit – DM panels</t>
+  </si>
+  <si>
+    <t>CP-59091076-00</t>
+  </si>
+  <si>
+    <t>CP-5909 1 076-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Comprotect Overvoltage Plug, 2/1, CP I180A1</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760253083</t>
+  </si>
+  <si>
+    <t>760253083</t>
+  </si>
+  <si>
+    <t>CPP-UCMM-3-KIT</t>
+  </si>
+  <si>
+    <t>Universal Cable Manager Mounting Kit- 3" (6 ea/pkg), Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760253194</t>
+  </si>
+  <si>
+    <t>760253194</t>
+  </si>
+  <si>
+    <t>M4800-G2-DDM-5</t>
+  </si>
+  <si>
+    <t>M4800 DDM for G2-modules, Black (5 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760253195</t>
+  </si>
+  <si>
+    <t>760253195</t>
+  </si>
+  <si>
+    <t>M4800 LCD-Adapter-24</t>
+  </si>
+  <si>
+    <t>M4800 LC-Duplex Adapter, Black (24 ea/pkg)</t>
+  </si>
+  <si>
+    <t>Adapter kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760260593</t>
+  </si>
+  <si>
+    <t>760260593</t>
+  </si>
+  <si>
+    <t>1100-SDDM-6A-DR</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 1100 GigaSHIELD X10D® Shielded Discrete Distribution Module Cat6A, 6 port, Din Rail, Black</t>
+  </si>
+  <si>
+    <t>CPP-MODULAR-PANELS</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>CPP Modular Panels</t>
+  </si>
+  <si>
+    <t>RJ45 patch panel</t>
+  </si>
+  <si>
+    <t>M2400-PANELS</t>
+  </si>
+  <si>
+    <t>SYSTIMAX M2400 Series Modular Panels, 24 ports, for Cat 5E, 6, and 6A Jacks</t>
+  </si>
+  <si>
+    <t>360-MFTP-PANELS</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED X10D® Evolve High Density Shielded Panels</t>
+  </si>
+  <si>
+    <t>LSA-PLUS-PCB-BLOCKS</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Blocks for PCB mounting</t>
+  </si>
+  <si>
     <t>DDM-SL-PANELS</t>
   </si>
   <si>
-    <t>Base Product</t>
-[...1 lines deleted...]
-  <si>
     <t>DDM Discrete Distribution Module SL-Series Panels</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...4 lines deleted...]
-  <si>
     <t>DDM-M-PANELS</t>
   </si>
   <si>
     <t>DDM Discrete Distribution Module M-Series Panels</t>
   </si>
   <si>
     <t>360-DM-PANELS</t>
   </si>
   <si>
     <t>SYSTIMAX 360™ Distribution Module Panels</t>
   </si>
   <si>
-    <t>SYSTIMAX®</t>
-[...5 lines deleted...]
-    <t>SYSTIMAX M2400 Series Modular Panels, 24 ports, for Cat 5E, 6, and 6A Jacks</t>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760073866</t>
+  </si>
+  <si>
+    <t>760073866</t>
+  </si>
+  <si>
+    <t>iP-M4200i-24</t>
+  </si>
+  <si>
+    <t>iPatch® M4200i 24 Port UTP Intelligent Universal Modular Panel without Modules</t>
+  </si>
+  <si>
+    <t>iPatch® | imVision®</t>
+  </si>
+  <si>
+    <t>NA</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760102251</t>
+  </si>
+  <si>
+    <t>760102251</t>
+  </si>
+  <si>
+    <t>360-PM-GS6-2U-24</t>
+  </si>
+  <si>
+    <t>Variant of 360-DM-PANELS</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED X10D® PATCHMAX® GS6 Unshielded Patch Panel, Cat6A, 24 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760104307</t>
+  </si>
+  <si>
+    <t>760104307</t>
+  </si>
+  <si>
+    <t>M4800-1U-PS</t>
+  </si>
+  <si>
+    <t>Variant of M4800-PANELS</t>
+  </si>
+  <si>
+    <t>M4800 1U Modular Panel, 48 port  (MPS100 / UNJ10G / UNJ600 / UNJ600T / UNJ500 ), Black</t>
+  </si>
+  <si>
+    <t>M Series</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760117366</t>
+  </si>
+  <si>
+    <t>760117366</t>
+  </si>
+  <si>
+    <t>360-PM-GS3-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® PATCHMAX® GS3 Category 6 U/UTP Patch Panel, 2U,  48 port, silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760117408</t>
+  </si>
+  <si>
+    <t>760117408</t>
+  </si>
+  <si>
+    <t>360-PM-KIT-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ PATCHMAX® Panel Kit, 2U, 48 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760118323</t>
+  </si>
+  <si>
+    <t>760118323</t>
+  </si>
+  <si>
+    <t>M2400-1U</t>
+  </si>
+  <si>
+    <t>Variant of M2400-PANELS</t>
+  </si>
+  <si>
+    <t>M2400 1U Modular Panel, 24 port (MGS600 / MGS400 / MPS100 / UNJ10GT / UNJ600T / UNJ10G / UNJ600 / UNJ500), Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760118331</t>
+  </si>
+  <si>
+    <t>760118331</t>
+  </si>
+  <si>
+    <t>M2400A-1U-PS</t>
+  </si>
+  <si>
+    <t>M2400 1U Angled Modular Panel, 24 port (MPS100 / UNJ10G / UNJ600 / UNJ600T / UNJ500), Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760128207</t>
+  </si>
+  <si>
+    <t>760128207</t>
+  </si>
+  <si>
+    <t>360-PM-GS6-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED X10D® PATCHMAX® GS6 Unshielded Patch Panel, Cat6A, 48 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760150144</t>
+  </si>
+  <si>
+    <t>760150144</t>
+  </si>
+  <si>
+    <t>360-IPR-MFTP-E-HD6B-1U-24</t>
+  </si>
+  <si>
+    <t>Variant of 360-MFTP-PANELS</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED X10D® Evolve High Density Shielded Modular Panel, 24 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151746</t>
+  </si>
+  <si>
+    <t>760151746</t>
+  </si>
+  <si>
+    <t>360-IPR-MFTPA-E-HD6B-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED X10D® Shielded Angled Modular Panel, 2U, 48 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151753</t>
+  </si>
+  <si>
+    <t>760151753</t>
+  </si>
+  <si>
+    <t>360-IPR-1100A-E-GS3-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® Unshielded Angled Panel Cat6, 2U, 48 port, Silver</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151779</t>
+  </si>
+  <si>
+    <t>760151779</t>
+  </si>
+  <si>
+    <t>360-IPR-1100A-E-GS6-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED X10D® Unshielded Angled Panel Cat6A, 2U, 48 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151498</t>
+  </si>
+  <si>
+    <t>760151498</t>
+  </si>
+  <si>
+    <t>360-IPR-MFTP-E-HD6B-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED X10D® Shielded Modular Panel, 2U, 48 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760152793</t>
+  </si>
+  <si>
+    <t>760152793</t>
+  </si>
+  <si>
+    <t>360-A-E-KIT-2U</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED X10D® and GigaSPEED XL® Unshielded Angled Panel Kit, 1U, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760152561</t>
+  </si>
+  <si>
+    <t>760152561</t>
+  </si>
+  <si>
+    <t>360-IPR-1100-E-GS3-1U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® Unshielded Panel Cat6, 1U, 24 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760152785</t>
+  </si>
+  <si>
+    <t>760152785</t>
+  </si>
+  <si>
+    <t>360-A-E-KIT-1U</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760155739</t>
+  </si>
+  <si>
+    <t>760155739</t>
+  </si>
+  <si>
+    <t>360-E-KIT-1U</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED X10D® and GigaSPEED XL® Unshielded Panel Kit, 1U, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760155747</t>
+  </si>
+  <si>
+    <t>760155747</t>
+  </si>
+  <si>
+    <t>360-E-KIT-2U</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760162818</t>
+  </si>
+  <si>
+    <t>760162818</t>
+  </si>
+  <si>
+    <t>UNP-6A-DM-2U-48</t>
+  </si>
+  <si>
+    <t>Variant of CPP-DM-PANELS</t>
+  </si>
+  <si>
+    <t>Unshielded Distribution Module Panel, Cat 6A, 2U, 48 port, Black</t>
+  </si>
+  <si>
+    <t>Uniprise®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760162826</t>
+  </si>
+  <si>
+    <t>760162826</t>
+  </si>
+  <si>
+    <t>UNPA-6A-DM-1U-24</t>
+  </si>
+  <si>
+    <t>Unshielded Angled Distribution Module Panel, Cat 6A, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180026</t>
+  </si>
+  <si>
+    <t>760180026</t>
+  </si>
+  <si>
+    <t>CPPA-5E-DM-1U-24</t>
+  </si>
+  <si>
+    <t>Unshielded Angled Distribution Module Panel, Cat 5e, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180034</t>
+  </si>
+  <si>
+    <t>760180034</t>
+  </si>
+  <si>
+    <t>CPPA-5E-DM-2U-48</t>
+  </si>
+  <si>
+    <t>Unshielded Angled Distribution Module Panel, Cat 5e, 2U, 48 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180042</t>
+  </si>
+  <si>
+    <t>760180042</t>
+  </si>
+  <si>
+    <t>UNP-6-DM-1U-24</t>
+  </si>
+  <si>
+    <t>Unshielded Distribution Module Panel, Cat 6, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180059</t>
+  </si>
+  <si>
+    <t>760180059</t>
+  </si>
+  <si>
+    <t>UNP-6-DM-2U-48</t>
+  </si>
+  <si>
+    <t>Unshielded Distribution Module Panel, Cat 6, 2U, 48 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180075</t>
+  </si>
+  <si>
+    <t>760180075</t>
+  </si>
+  <si>
+    <t>UNPA-6-DM-2U-48</t>
+  </si>
+  <si>
+    <t>Unshielded Angled Distribution Module Panel, Cat 6, 2U, 48 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180000</t>
+  </si>
+  <si>
+    <t>760180000</t>
+  </si>
+  <si>
+    <t>CPP-5E-DM-1U-24</t>
+  </si>
+  <si>
+    <t>Unshielded Distribution Module Panel, Cat 5e, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760183079</t>
+  </si>
+  <si>
+    <t>760183079</t>
+  </si>
+  <si>
+    <t>CPPW-6-DM-12</t>
+  </si>
+  <si>
+    <t>Unshielded Distribution Module Wall Mount Panel, Cat 6, 12 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760182915</t>
+  </si>
+  <si>
+    <t>760182915</t>
+  </si>
+  <si>
+    <t>1100-U-PS-48</t>
+  </si>
+  <si>
+    <t>Variant of 1100-DM-PANELS</t>
+  </si>
+  <si>
+    <t>1100 Universal PS Panel 48 Port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760182923</t>
+  </si>
+  <si>
+    <t>760182923</t>
+  </si>
+  <si>
+    <t>1100A-U-PS-24</t>
+  </si>
+  <si>
+    <t>1100 Angled Universal PS Panel 24 Port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760182931</t>
+  </si>
+  <si>
+    <t>760182931</t>
+  </si>
+  <si>
+    <t>1100A-U-PS-48</t>
+  </si>
+  <si>
+    <t>1100 Angled Universal PS Panel 48 Port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760184507</t>
+  </si>
+  <si>
+    <t>760184507</t>
+  </si>
+  <si>
+    <t>FLEXIMAX</t>
+  </si>
+  <si>
+    <t>Unshielded Modular Panel, M-series, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760187203</t>
+  </si>
+  <si>
+    <t>760187203</t>
+  </si>
+  <si>
+    <t>360-E-ANG-MOD-1U-24</t>
+  </si>
+  <si>
+    <t>Variant of 360-MOD-M-PANELS</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Evolve 24-port angled panel, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201186</t>
+  </si>
+  <si>
+    <t>760201186</t>
+  </si>
+  <si>
+    <t>360-iP-MFTP-E-HD6B-2U-48</t>
+  </si>
+  <si>
+    <t>Variant of 360-IP-PANELS</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® Evolve High Density F/UTP Modular Panel, 48 port</t>
+  </si>
+  <si>
+    <t>iPatch® | SYSTIMAX 360™</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202564</t>
+  </si>
+  <si>
+    <t>760202564</t>
+  </si>
+  <si>
+    <t>360-iP-MFTPA-E-HD6B-1U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® Evolve High Density F/UTP Angled Modular Panel, 24 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201236</t>
+  </si>
+  <si>
+    <t>760201236</t>
+  </si>
+  <si>
+    <t>360-iP-PMAX-GS6-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® PATCHMAX GS6 U/UTP Patch Panel, 48 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202580</t>
+  </si>
+  <si>
+    <t>760202580</t>
+  </si>
+  <si>
+    <t>360-iP-MFTPA-E-HD6B-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® Evolve High Density F/UTP Angled Modular Panel, 48 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201244</t>
+  </si>
+  <si>
+    <t>760201244</t>
+  </si>
+  <si>
+    <t>360-iP-PMAX-GS3-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® PATCHMAX® GS3 Panel, 24 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202598</t>
+  </si>
+  <si>
+    <t>760202598</t>
+  </si>
+  <si>
+    <t>360-iP-1100A-E-1U-BLANK</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® 1100 Angled Evolve Panel, 24 port without modules</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201269</t>
+  </si>
+  <si>
+    <t>760201269</t>
+  </si>
+  <si>
+    <t>360-iP-PMAX-GS6-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® PATCHMAX GS6 U/UTP Patch Panel, 24 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202531</t>
+  </si>
+  <si>
+    <t>760202531</t>
+  </si>
+  <si>
+    <t>360-iP-1100A-E-GS3-1U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® 1100GS3 Evolve U/UTP Angled Patch Panel, 24 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202549</t>
+  </si>
+  <si>
+    <t>760202549</t>
+  </si>
+  <si>
+    <t>360-iP-1100A-E-GS3-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® 1100GS3 Evolve U/UTP Angled Patch Panel, 48 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201111</t>
+  </si>
+  <si>
+    <t>760201111</t>
+  </si>
+  <si>
+    <t>360-iP-1100-E-GS3-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® 1100GS3 Evolve U/UTP Patch Panel, 48 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202622</t>
+  </si>
+  <si>
+    <t>760202622</t>
+  </si>
+  <si>
+    <t>360-iP-MFTPA-E-2U-BLANK</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® FTP Angled Evolve Panel, 48 port without jacks</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201129</t>
+  </si>
+  <si>
+    <t>760201129</t>
+  </si>
+  <si>
+    <t>360-iP-1100-E-GS6-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® 1100GS6 Evolve U/UTP Patch Panel, 48 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201137</t>
+  </si>
+  <si>
+    <t>760201137</t>
+  </si>
+  <si>
+    <t>360-iP-1100-E-GS3-1U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® 1100GS3 Evolve U/UTP Patch Panel, 24 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206896</t>
+  </si>
+  <si>
+    <t>760206896</t>
+  </si>
+  <si>
+    <t>1100-U-GS3-KIT-1U</t>
+  </si>
+  <si>
+    <t>1100 GS3 PANEL KIT - 1U</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206904</t>
+  </si>
+  <si>
+    <t>760206904</t>
+  </si>
+  <si>
+    <t>1100-U-GS3-KIT-2U</t>
+  </si>
+  <si>
+    <t>1100 GS3 PANEL KIT - 2U</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201178</t>
+  </si>
+  <si>
+    <t>760201178</t>
+  </si>
+  <si>
+    <t>360-iP-MFTP-E-HD6B-1U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® Evolve High Density F/UTP Modular Panel, 24 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206821</t>
+  </si>
+  <si>
+    <t>760206821</t>
+  </si>
+  <si>
+    <t>1100A-U-GS3-48</t>
+  </si>
+  <si>
+    <t>1100 ANGLED GS3 PANEL - 48 PORT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206946</t>
+  </si>
+  <si>
+    <t>760206946</t>
+  </si>
+  <si>
+    <t>1100-U-GS6-KIT-1U</t>
+  </si>
+  <si>
+    <t>1100 GS6 PANEL KIT - 1U</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760205278</t>
+  </si>
+  <si>
+    <t>760205278</t>
+  </si>
+  <si>
+    <t>PM-PS-48</t>
+  </si>
+  <si>
+    <t>Variant of PATCHMAX-PANELS</t>
+  </si>
+  <si>
+    <t>PatchMAX PowerSUM 48 Port Panel</t>
+  </si>
+  <si>
+    <t>PowerSUM | iPatch®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206953</t>
+  </si>
+  <si>
+    <t>760206953</t>
+  </si>
+  <si>
+    <t>1100-U-GS6-KIT-2U</t>
+  </si>
+  <si>
+    <t>1100 GS6 PANEL KIT - 2U</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206847</t>
+  </si>
+  <si>
+    <t>760206847</t>
+  </si>
+  <si>
+    <t>1100-U-GS6-48</t>
+  </si>
+  <si>
+    <t>1100 GS6 PANEL - 48 PORT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206961</t>
+  </si>
+  <si>
+    <t>760206961</t>
+  </si>
+  <si>
+    <t>1100A-U-GS6-KIT-1U</t>
+  </si>
+  <si>
+    <t>1100 ANGLED GS6 PANEL KIT - 1U</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206979</t>
+  </si>
+  <si>
+    <t>760206979</t>
+  </si>
+  <si>
+    <t>1100A-U-GS6-KIT-2U</t>
+  </si>
+  <si>
+    <t>1100 ANGLED GS6 PANEL KIT - 2U</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206854</t>
+  </si>
+  <si>
+    <t>760206854</t>
+  </si>
+  <si>
+    <t>1100A-U-GS6-24</t>
+  </si>
+  <si>
+    <t>1100 ANGLED GS6 PANEL - 24 PORT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760207282</t>
+  </si>
+  <si>
+    <t>760207282</t>
+  </si>
+  <si>
+    <t>CPP-UDDM-M-2U-48</t>
+  </si>
+  <si>
+    <t>Variant of DDM-M-PANELS</t>
+  </si>
+  <si>
+    <t>Unshielded Discrete Distribution Module Panel, M-series, 2U, 48 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237022</t>
+  </si>
+  <si>
+    <t>760237022</t>
+  </si>
+  <si>
+    <t>CPPR-5E-DM-1U-24</t>
+  </si>
+  <si>
+    <t>Unshielded Recessed Angled Distribution Module Panel, Cat 5e, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237032</t>
+  </si>
+  <si>
+    <t>760237032</t>
+  </si>
+  <si>
+    <t>NPP-6A-DM-1U-24</t>
+  </si>
+  <si>
+    <t>Unshielded Distribution Module Panel, Cat 6A, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237023</t>
+  </si>
+  <si>
+    <t>760237023</t>
+  </si>
+  <si>
+    <t>CPPR-5E-DM-2U-48</t>
+  </si>
+  <si>
+    <t>Unshielded Recessed Angled Distribution Module Panel, Cat 5e, 2U, 48 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237033</t>
+  </si>
+  <si>
+    <t>760237033</t>
+  </si>
+  <si>
+    <t>NPP-6A-DM-2U-48</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237034</t>
+  </si>
+  <si>
+    <t>760237034</t>
+  </si>
+  <si>
+    <t>NPPA-6A-DM-1U-24</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237035</t>
+  </si>
+  <si>
+    <t>760237035</t>
+  </si>
+  <si>
+    <t>NPPA-6A-DM-2U-48</t>
+  </si>
+  <si>
+    <t>Unshielded Angled Distribution Module Panel, Cat 6A, 2U, 48 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237042</t>
+  </si>
+  <si>
+    <t>760237042</t>
+  </si>
+  <si>
+    <t>CPPA-UDDM-SL-1U-24</t>
+  </si>
+  <si>
+    <t>Variant of DDM-SL-PANELS</t>
+  </si>
+  <si>
+    <t>Unshielded Angled Discrete Distribution Module Panel, SL, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>SL Series</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237037</t>
+  </si>
+  <si>
+    <t>760237037</t>
+  </si>
+  <si>
+    <t>NPPR-6A-DM-2U-48</t>
+  </si>
+  <si>
+    <t>Unshielded Recessed Angled Distribution Module Panel, Cat 6A, 2U, 48 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237052</t>
+  </si>
+  <si>
+    <t>760237052</t>
+  </si>
+  <si>
+    <t>CPP-UDDM-KJ-1U-24</t>
+  </si>
+  <si>
+    <t>Variant of DDM-KJ-PANELS</t>
+  </si>
+  <si>
+    <t>Unshielded Discrete Distribution Module Panel, Keystone, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>KJ Series</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237063</t>
+  </si>
+  <si>
+    <t>760237063</t>
+  </si>
+  <si>
+    <t>360-IPR-SMOD-6A-2U-48</t>
+  </si>
+  <si>
+    <t>Variant of 360-MOD-PANELS</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSHIELD X10D® Shielded Modular Panel, Cat 6A, 2U, 48 port, Silver</t>
+  </si>
+  <si>
+    <t>GigaSHIELD X10D®</t>
+  </si>
+  <si>
+    <t>Copper patch panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237044</t>
+  </si>
+  <si>
+    <t>760237044</t>
+  </si>
+  <si>
+    <t>CPPR-UDDM-SL-1U-24</t>
+  </si>
+  <si>
+    <t>Unshielded Recessed Angled Discrete Distribution Module Panel, SL, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237029</t>
+  </si>
+  <si>
+    <t>760237029</t>
+  </si>
+  <si>
+    <t>NPPR-6-DM-2U-48</t>
+  </si>
+  <si>
+    <t>Unshielded Recessed Angled Distribution Module Panel, Cat 6, 2U, 48 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237038</t>
+  </si>
+  <si>
+    <t>760237038</t>
+  </si>
+  <si>
+    <t>UNPR-6A-DM-1U-24</t>
+  </si>
+  <si>
+    <t>Unshielded Recessed Angled Distribution Module Panel, Cat 6A, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237039</t>
+  </si>
+  <si>
+    <t>760237039</t>
+  </si>
+  <si>
+    <t>UNPR-6A-DM-2U-48</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237054</t>
+  </si>
+  <si>
+    <t>760237054</t>
+  </si>
+  <si>
+    <t>UNP-UDDM-SL-1U-48</t>
+  </si>
+  <si>
+    <t>Discrete Distribution Module Panel, Cat6, UTP, 1U, 48 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237040</t>
+  </si>
+  <si>
+    <t>760237040</t>
+  </si>
+  <si>
+    <t>CPP-UDDM-SL-1U-24</t>
+  </si>
+  <si>
+    <t>Unshielded Discrete Distribution Module Panel, SL, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237066</t>
+  </si>
+  <si>
+    <t>760237066</t>
+  </si>
+  <si>
+    <t>CPP-6A-SDDM-SL-1U-48</t>
+  </si>
+  <si>
+    <t>Shielded Discrete Distribution Module Panel, Cat 6A, SL, 1U, 48 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237047</t>
+  </si>
+  <si>
+    <t>760237047</t>
+  </si>
+  <si>
+    <t>CPP-SDDM-SL-2U-48</t>
+  </si>
+  <si>
+    <t>Shielded Discrete Distribution Module Panel, SL, 2U, 48 port, Black</t>
+  </si>
+  <si>
+    <t>SLX Series</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237060</t>
+  </si>
+  <si>
+    <t>760237060</t>
+  </si>
+  <si>
+    <t>CPP-6-UDDM-SL-1U-48</t>
+  </si>
+  <si>
+    <t>Unshielded Discrete Distribution Module Panel, Cat 6, SL, 1U, 48 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237049</t>
+  </si>
+  <si>
+    <t>760237049</t>
+  </si>
+  <si>
+    <t>CPPA-SDDM-SL-2U-48</t>
+  </si>
+  <si>
+    <t>Shielded Angled Discrete Distribution Module Panel, SL, 2U, 48 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237050</t>
+  </si>
+  <si>
+    <t>760237050</t>
+  </si>
+  <si>
+    <t>CPPR-SDDM-SL-1U-24</t>
+  </si>
+  <si>
+    <t>Shielded Recessed Angled Discrete Distribution Module Panel, SL, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760238657</t>
+  </si>
+  <si>
+    <t>760238657</t>
+  </si>
+  <si>
+    <t>CPP-1U-E</t>
+  </si>
+  <si>
+    <t>Unshielded  Panel Frame, 1U, Black</t>
+  </si>
+  <si>
+    <t>Patch panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760239401</t>
+  </si>
+  <si>
+    <t>760239401</t>
+  </si>
+  <si>
+    <t>CPPR-QF-1U-E</t>
+  </si>
+  <si>
+    <t>Shielded Recessed Angled Panel Frame, UCP Quick-Fit, 1U, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760241547</t>
+  </si>
+  <si>
+    <t>760241547</t>
+  </si>
+  <si>
+    <t>CPP-UDDM-KJ-2U-48</t>
+  </si>
+  <si>
+    <t>Unshielded Discrete Distribution Module Panel, Keystone, 2U, 48 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760242562</t>
+  </si>
+  <si>
+    <t>760242562</t>
+  </si>
+  <si>
+    <t>CPP-6-UDDM-SL-1U-24</t>
+  </si>
+  <si>
+    <t>Unshielded Discrete Distribution Module Panel, Cat 6, SL, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760242564</t>
+  </si>
+  <si>
+    <t>760242564</t>
+  </si>
+  <si>
+    <t>CPPA-6A-SDDM-SL-1U-24</t>
+  </si>
+  <si>
+    <t>Shielded Angled  Discrete Distribution Module Panel, Cat 6A, SL, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760244168</t>
+  </si>
+  <si>
+    <t>760244168</t>
+  </si>
+  <si>
+    <t>CPPD-6A-DM-1U-24</t>
+  </si>
+  <si>
+    <t>Unshielded Dynamic Angled Distribution Module Panel, Cat 6A, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760246228</t>
+  </si>
+  <si>
+    <t>760246228</t>
+  </si>
+  <si>
+    <t>M4800-1U</t>
+  </si>
+  <si>
+    <t>M4800 1U Modular Panel, 48 port (UNJ10G / UNJ600 / UNJ500), Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760246320</t>
+  </si>
+  <si>
+    <t>760246320</t>
+  </si>
+  <si>
+    <t>M4800A-1U</t>
+  </si>
+  <si>
+    <t>M4800 1U Angled Modular Panel, 48 port (UNJ10G / UNJ600 / UNJ500), Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760249308</t>
+  </si>
+  <si>
+    <t>760249308</t>
+  </si>
+  <si>
+    <t>CPP-IP-6A-STP-1U-24</t>
+  </si>
+  <si>
+    <t>CommScope® imVision® STP Cat 6A Modular Panel, 24 port</t>
+  </si>
+  <si>
+    <t>imVision®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760249310</t>
+  </si>
+  <si>
+    <t>760249310</t>
+  </si>
+  <si>
+    <t>CPPA-IP-6A-STP-1U-24</t>
+  </si>
+  <si>
+    <t>CommScope® imVision® STP Cat 6A Modular Angled Panel, 24 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760251248</t>
+  </si>
+  <si>
+    <t>760251248</t>
+  </si>
+  <si>
+    <t>360-IPR-SMOD-1U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Shielded Modular Panel, Empty, 1U, 24 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760251247</t>
+  </si>
+  <si>
+    <t>760251247</t>
+  </si>
+  <si>
+    <t>360-IPR-SMOD-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Shielded Modular Panel, Empty, 2U, 48 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760251246</t>
+  </si>
+  <si>
+    <t>760251246</t>
+  </si>
+  <si>
+    <t>360-IPR-SMOD-A-1U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Shielded Angled Modular Panel, Empty, 1U, 24 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760253420</t>
+  </si>
+  <si>
+    <t>760253420</t>
+  </si>
+  <si>
+    <t>CPP-SMOD-KJ-1U-24</t>
+  </si>
+  <si>
+    <t>Variant of CPP-MODULAR-PANELS</t>
+  </si>
+  <si>
+    <t>Shielded Modular Panel, Keystone, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>KJX Series</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760254673</t>
+  </si>
+  <si>
+    <t>760254673</t>
+  </si>
+  <si>
+    <t>CPP-UMOD-KJ-1U-24</t>
+  </si>
+  <si>
+    <t>Unshielded Modular Panel, Keystone, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760254923</t>
+  </si>
+  <si>
+    <t>760254923</t>
+  </si>
+  <si>
+    <t>CPPA-SMOD-KJ-1U-24</t>
+  </si>
+  <si>
+    <t>Shielded Angled Modular Panel, Keystone, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>1427592-1</t>
+  </si>
+  <si>
+    <t>CPPR-QF-F-1U-E</t>
+  </si>
+  <si>
+    <t>Shielded Recessed Angled Panel Frame, UCP Quick-Fit, Foldable, 1U, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760256145</t>
+  </si>
+  <si>
+    <t>760256145</t>
+  </si>
+  <si>
+    <t>CPPW-6A-DM-12</t>
+  </si>
+  <si>
+    <t>Unshielded Distribution Module Wall Mount Panel, Cat 6A, 12 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760256545</t>
+  </si>
+  <si>
+    <t>760256545</t>
+  </si>
+  <si>
+    <t>CPPA-SDDM-SL-1U-24-WH</t>
+  </si>
+  <si>
+    <t>Shielded Angled Discrete Distribution Module Panel, SL, 1U, 24 port, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760256544</t>
+  </si>
+  <si>
+    <t>760256544</t>
+  </si>
+  <si>
+    <t>CPP-SDDM-SL-1U-24-WH</t>
+  </si>
+  <si>
+    <t>Shielded Discrete Distribution Module Panel, SL, 1U, 24 port, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760256557</t>
+  </si>
+  <si>
+    <t>760256557</t>
+  </si>
+  <si>
+    <t>CPPW-E</t>
+  </si>
+  <si>
+    <t>Unshielded Wall Mount Panel, 12 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760257024</t>
+  </si>
+  <si>
+    <t>760257024</t>
+  </si>
+  <si>
+    <t>CPPA-SDDM-SL-2U-48-WH</t>
+  </si>
+  <si>
+    <t>Shielded Angled Discrete Distribution Module Panel, SL, 2U, 48 port, White</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760258144</t>
   </si>
   <si>
     <t>760258144</t>
   </si>
   <si>
     <t>CPP-6A-UDDM-SL-1U-48</t>
   </si>
   <si>
-    <t>Variant of DDM-SL-PANELS</t>
-[...1 lines deleted...]
-  <si>
     <t>Unshielded Discrete Distribution Module Panel, Cat 6A, SL, 1U, 48 port, Black</t>
   </si>
   <si>
-    <t>NA</t>
-[...85 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760258278</t>
   </si>
   <si>
     <t>760258278</t>
   </si>
   <si>
-    <t>Variant of CPP-DM-PANELS</t>
-[...1 lines deleted...]
-  <si>
     <t>DIN RAIL BOX, EMPTY, BLACK</t>
   </si>
   <si>
     <t>Box</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760258279</t>
-[...10 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760259403</t>
   </si>
   <si>
     <t>760259403</t>
   </si>
   <si>
     <t>CPPA-6A-UDDM-SL-1U-48</t>
   </si>
   <si>
-    <t>70191015-00</t>
-[...47 lines deleted...]
-    <t>LSA-PLUS® Comprotect Overvoltage Plug, 2/1, CP HDP DA180A1</t>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760259244</t>
+  </si>
+  <si>
+    <t>760259244</t>
+  </si>
+  <si>
+    <t>360-IP-SMOD-1U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Intelligent Shielded Modular Panel, Empty, 1U, 24 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760262900</t>
+  </si>
+  <si>
+    <t>760262900</t>
+  </si>
+  <si>
+    <t>M4800A-1U-RCM</t>
+  </si>
+  <si>
+    <t>M4800 1U Angled Modular Panel, 48 port , incl RCM (MGS600 / MGS400 / MPS100 / UNJ10GT / UNJ600T / UNJ10G / UNJ600 / UNJ500), Black</t>
+  </si>
+  <si>
+    <t>2153437-2</t>
+  </si>
+  <si>
+    <t>CPP-SMOD-SL-1U-24-GY</t>
+  </si>
+  <si>
+    <t>Shielded Modular Panel, SL, 1U, 24 port, Gray</t>
+  </si>
+  <si>
+    <t>64502178-00</t>
+  </si>
+  <si>
+    <t>6450 2 178-00</t>
+  </si>
+  <si>
+    <t>Variant of HIGHBAND-PANELS</t>
+  </si>
+  <si>
+    <t>HighBand® Recessed Frame Rack Mount Kit, 12-way, 300 pair</t>
+  </si>
+  <si>
+    <t>Module patch panel</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760001677</t>
   </si>
   <si>
     <t>760001677</t>
   </si>
   <si>
     <t>PMGS3-3U</t>
   </si>
   <si>
-    <t>Variant of PATCHMAX-PANELS</t>
-[...1 lines deleted...]
-  <si>
     <t>GigaSPEED XL® PATCHMAX® GS3 Category 6 U/UTP 3U Panel Kit</t>
   </si>
   <si>
-    <t>GigaSPEED XL® | PATCHMAX®</t>
-[...2267 lines deleted...]
-    <t>Unshielded Wall Mount Panel, 12 port, Black</t>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060343</t>
+  </si>
+  <si>
+    <t>760060343</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Kit-19</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Cable Management Kit, 19 In.</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760068106</t>
+  </si>
+  <si>
+    <t>760068106</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Kit-19Rack</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Rack Mount Cable Management Kit, 19 In.</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760094375</t>
+  </si>
+  <si>
+    <t>760094375</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Cover-19</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Trough Cover 19"</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760094383</t>
+  </si>
+  <si>
+    <t>760094383</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Cover-27</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Trough Cover 27"</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760094391</t>
+  </si>
+  <si>
+    <t>760094391</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Cover-29</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Trough Cover 29"</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760094409</t>
+  </si>
+  <si>
+    <t>760094409</t>
+  </si>
+  <si>
+    <t>VP360-HCM-Cover-37</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Horizontal Trough Cover 37"</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760104398</t>
+  </si>
+  <si>
+    <t>760104398</t>
+  </si>
+  <si>
+    <t>360-RCM-BM</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Rear Cable Management, bar mountable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760104737</t>
+  </si>
+  <si>
+    <t>760104737</t>
+  </si>
+  <si>
+    <t>360-RCM-RM</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Rear Cable Management, rack mountable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760175893</t>
+  </si>
+  <si>
+    <t>760175893</t>
+  </si>
+  <si>
+    <t>360 1100-E-G2-TK-1U</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ 1100 Evolve G2 Trough - 1U</t>
+  </si>
+  <si>
+    <t>Horizontal cable management</t>
+  </si>
+  <si>
+    <t>64502009-00</t>
+  </si>
+  <si>
+    <t>6450 2 009-00</t>
+  </si>
+  <si>
+    <t>HighBand® Backmount Frame, 19 in, 9-way, 2 RU, recessed</t>
+  </si>
+  <si>
+    <t>64501107-01</t>
+  </si>
+  <si>
+    <t>6450 1 107-01</t>
+  </si>
+  <si>
+    <t>HighBand® Backmount frame kit loaded with12 category 6A, 20-pair modules</t>
+  </si>
+  <si>
+    <t>64552034-00</t>
+  </si>
+  <si>
+    <t>6455 2 034-00</t>
+  </si>
+  <si>
+    <t>HighBand® LSA-Plus® Frame, 11-way jumperable, gray</t>
+  </si>
+  <si>
+    <t>64552034-01</t>
+  </si>
+  <si>
+    <t>6455 2 034-01</t>
+  </si>
+  <si>
+    <t>HighBand® LSA-Plus® Frame, 27-way jumperable, gray</t>
+  </si>
+  <si>
+    <t>64552034-10</t>
+  </si>
+  <si>
+    <t>6455 2 034-10</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® PROFIL frame and Plastic Cover Kit, 11-way frame</t>
+  </si>
+  <si>
+    <t>64552034-20</t>
+  </si>
+  <si>
+    <t>6455 2 034-20</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® PROFIL frame and Metal Cover Kit, 27-way frame</t>
+  </si>
+  <si>
+    <t>64601042-01</t>
+  </si>
+  <si>
+    <t>6460 1 042-01</t>
+  </si>
+  <si>
+    <t>HighBand® LSA-Plus® PROFIL Jumperable Frame, 27-way, box of 1</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item760060251</t>
+  </si>
+  <si>
+    <t>760060251</t>
+  </si>
+  <si>
+    <t>VP360-4U-BPK</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 4U Back Panel Kit</t>
+  </si>
+  <si>
+    <t>Panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item107920704</t>
+  </si>
+  <si>
+    <t>107920704</t>
+  </si>
+  <si>
+    <t>110AB CAT5PSJP 12B</t>
+  </si>
+  <si>
+    <t>12 Modular Jacks on a 100-Pair Wiring Block, With Mounting Legs</t>
+  </si>
+  <si>
+    <t>Block</t>
+  </si>
+  <si>
+    <t>558841-1</t>
+  </si>
+  <si>
+    <t>110Connect XC System Cross-Connect Wiring Block with Legs, category 5e, 110 punchdown, 50-pair</t>
+  </si>
+  <si>
+    <t>558401-1</t>
+  </si>
+  <si>
+    <t>110Connect XC System Connector Block, 4-pair, PCB, 110 punchdown, white</t>
+  </si>
+  <si>
+    <t>558843-1</t>
+  </si>
+  <si>
+    <t>110Connect XC System Cross-Connect Wiring Block with Legs, category 5e, 110 punchdown, 300-pair</t>
+  </si>
+  <si>
+    <t>558402-1</t>
+  </si>
+  <si>
+    <t>110Connect XC System Connector Block, 5-pair, PCB, 110 punchdown, white</t>
+  </si>
+  <si>
+    <t>569439-1</t>
+  </si>
+  <si>
+    <t>110 XC KIT,100PR,W/LEGS,4 AND 5 PR</t>
+  </si>
+  <si>
+    <t>110Connect XC System Copper Wiring Block Kit, UTP term., 100-pair, 4 and 5-pair connecting blocks</t>
+  </si>
+  <si>
+    <t>569440-1</t>
+  </si>
+  <si>
+    <t>110Connect XC System Copper Wiring Block Kit, UTP term., 100-pair, 5-pair connecting blocks</t>
+  </si>
+  <si>
+    <t>569445-1</t>
+  </si>
+  <si>
+    <t>110Connect XC System Copper Wiring Block Kit, UTP term., 300-pair, 4 and 5-pair connecting blocks</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item760060277</t>
+  </si>
+  <si>
+    <t>760060277</t>
+  </si>
+  <si>
+    <t>VP360-CB-10</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Connecting Block, 10 pack</t>
+  </si>
+  <si>
+    <t>Connecting block</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item760074278</t>
+  </si>
+  <si>
+    <t>760074278</t>
+  </si>
+  <si>
+    <t>VP360-19PNL-KT</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 19 In. 1U Panel with required connection hardware</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item760074286</t>
+  </si>
+  <si>
+    <t>760074286</t>
+  </si>
+  <si>
+    <t>VP360-32PR-WB</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 Wiring Block Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item760074294</t>
+  </si>
+  <si>
+    <t>760074294</t>
+  </si>
+  <si>
+    <t>VP360-19PNL</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 19 In. 1U Panel</t>
+  </si>
+  <si>
+    <t>LSA-70141200-11</t>
+  </si>
+  <si>
+    <t>LSA-7014 1 200-11</t>
+  </si>
+  <si>
+    <t>Variant of LSA-PLUS-CABLE-HEADS</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Cable Head, cat 3, 200-pair</t>
+  </si>
+  <si>
+    <t>Cable head</t>
+  </si>
+  <si>
+    <t>LSA-70141206-10</t>
+  </si>
+  <si>
+    <t>LSA-7014 1 206-10</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Cable Head, cat 3, 100-pair</t>
+  </si>
+  <si>
+    <t>LSA-70142210-00</t>
+  </si>
+  <si>
+    <t>LSA-7014 2 210-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® HD180 10-pair Connection Module for Back Mount Frame mounting</t>
+  </si>
+  <si>
+    <t>LSA-70142265-00</t>
+  </si>
+  <si>
+    <t>LSA-7014 2 265-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® HD180 10-pair Disconnection Module for Back Mount Frame mounting</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item300100106895</t>
+  </si>
+  <si>
+    <t>300100106895</t>
+  </si>
+  <si>
+    <t>LSA-7014 2 255-00</t>
+  </si>
+  <si>
+    <t>60481190-00</t>
+  </si>
+  <si>
+    <t>6048 1 190-00</t>
+  </si>
+  <si>
+    <t>60891126-20</t>
+  </si>
+  <si>
+    <t>6089 1 126-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® PROFIL Switching Module, cat 3, 10-pair</t>
+  </si>
+  <si>
+    <t>60361004-00</t>
+  </si>
+  <si>
+    <t>6036 1 004-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Module, cat 3, 8-pair</t>
+  </si>
+  <si>
+    <t>60891102-02</t>
+  </si>
+  <si>
+    <t>6089 1 102-02</t>
+  </si>
+  <si>
+    <t>60361005-00</t>
+  </si>
+  <si>
+    <t>6036 1 005-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Disconnection Module, 8-pair</t>
+  </si>
+  <si>
+    <t>60921102-07</t>
+  </si>
+  <si>
+    <t>6092 1 102-00</t>
+  </si>
+  <si>
+    <t>60921102-01</t>
+  </si>
+  <si>
+    <t>6092 1 102-01</t>
+  </si>
+  <si>
+    <t>60892023-01</t>
+  </si>
+  <si>
+    <t>6089 2 023-01</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Overvoltage Arrestor Magazine, 10-pair, unloaded</t>
+  </si>
+  <si>
+    <t>60481090-00</t>
+  </si>
+  <si>
+    <t>6048 1 090-00</t>
+  </si>
+  <si>
+    <t>60892089-00</t>
+  </si>
+  <si>
+    <t>6089 2 089-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Switching Module, cat 3, 20-pair</t>
+  </si>
+  <si>
+    <t>64622023-01</t>
+  </si>
+  <si>
+    <t>6462 2 023-01</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Overvoltage Arrestor Magazine, 10-pair, 3 pole, unloaded</t>
+  </si>
+  <si>
+    <t>64622053-10</t>
+  </si>
+  <si>
+    <t>6462 2 053-10</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Overvoltage Arrestor Magazine, PROFIL, 10-pair, 3 pole, 230V, loaded</t>
+  </si>
+  <si>
+    <t>64685043-11</t>
+  </si>
+  <si>
+    <t>6468 5 043-11</t>
+  </si>
+  <si>
+    <t>PROFIL® Series 2 Disconnect Module (0-9), white</t>
+  </si>
+  <si>
+    <t>64685043-13</t>
+  </si>
+  <si>
+    <t>6468 5 043-13</t>
+  </si>
+  <si>
+    <t>HighBand® Series 2 Disconnect Module, backmount, 10-pair, white</t>
+  </si>
+  <si>
+    <t>64685061-00</t>
+  </si>
+  <si>
+    <t>6468 5 061-00</t>
+  </si>
+  <si>
+    <t>HighBand® Disconnection Module, category 5e, PROFIL®, 10-pair</t>
+  </si>
+  <si>
+    <t>64685049-10</t>
+  </si>
+  <si>
+    <t>6468 5 049-10</t>
+  </si>
+  <si>
+    <t>HighBand® PROFIL® Instrumentation Disconnect Module, white</t>
+  </si>
+  <si>
+    <t>64685056-00</t>
+  </si>
+  <si>
+    <t>6468 5 056-00</t>
+  </si>
+  <si>
+    <t>HighBand® PROFIL® Commoning Module, gray</t>
+  </si>
+  <si>
+    <t>67281004-04</t>
+  </si>
+  <si>
+    <t>6728 1 004-04</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Disconnection Module, cat 3, 10-pair</t>
+  </si>
+  <si>
+    <t>67281005-05</t>
+  </si>
+  <si>
+    <t>6728 1 005-05</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Switching Module, cat 3, 10-pair</t>
+  </si>
+  <si>
+    <t>9-60481007-08</t>
+  </si>
+  <si>
+    <t>9-6048 1 007-08</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Module 4/8</t>
+  </si>
+  <si>
+    <t>9-60481080-00</t>
+  </si>
+  <si>
+    <t>9-6048 1 080-00</t>
+  </si>
+  <si>
+    <t>9-60481090-01</t>
+  </si>
+  <si>
+    <t>9-6048 1 090-01</t>
+  </si>
+  <si>
+    <t>LSA-70142058-00</t>
+  </si>
+  <si>
+    <t>LSA-7014 2 058-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Hinged Label Frame, 11.1 mm depth</t>
+  </si>
+  <si>
+    <t>Label frame</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760260791</t>
+  </si>
+  <si>
+    <t>760260791</t>
+  </si>
+  <si>
+    <t>CPP-UDDM-KJ-KIT-4PK</t>
+  </si>
+  <si>
+    <t>Unshielded Discrete Distribution Module, Keystone, (4 ea/pkg), Black</t>
+  </si>
+  <si>
+    <t>KJ Series | UKJ Series</t>
+  </si>
+  <si>
+    <t>VPRM-D9-W</t>
+  </si>
+  <si>
+    <t>UNIPATCH® Rear module for Audio and Data Applications, universal DB-9, 8-circuit, RS-422, white</t>
+  </si>
+  <si>
+    <t>UNIPATCH®</t>
+  </si>
+  <si>
+    <t>1-1671603-1</t>
+  </si>
+  <si>
+    <t>Universal Connectivity Platform (UCP) Xtra-U Aerial Holder Kit, wire-mesh, mix media, galvanized, 2RU</t>
+  </si>
+  <si>
+    <t>1-1671603-2</t>
+  </si>
+  <si>
+    <t>Universal Connectivity Platform (UCP) Xtra-U Aerial Holder Kit, wire-mesh, mix media, galvanized, 4RU</t>
+  </si>
+  <si>
+    <t>1-1671603-3</t>
+  </si>
+  <si>
+    <t>Universal Connectivity Platform (UCP) Xtra-U Aerial Panel Holder Kit for FGS, mixed media, 2RU, galvanized</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item107535585</t>
+  </si>
+  <si>
+    <t>107535585</t>
+  </si>
+  <si>
+    <t>110RD2-200-19</t>
+  </si>
+  <si>
+    <t>110RD2-200-19 Connector System Mounting Bracket</t>
+  </si>
+  <si>
+    <t>Bracket kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item107536773</t>
+  </si>
+  <si>
+    <t>107536773</t>
+  </si>
+  <si>
+    <t>L2300-BL ICON BLUE,-318</t>
+  </si>
+  <si>
+    <t>PATCHMAX® L2300 Icons, blue</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item107670952</t>
+  </si>
+  <si>
+    <t>107670952</t>
+  </si>
+  <si>
+    <t>R2300 FASTENER KIT PATCHMAX</t>
+  </si>
+  <si>
+    <t>PATCHMAX® R2300 Fastener Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item107975864</t>
+  </si>
+  <si>
+    <t>107975864</t>
+  </si>
+  <si>
+    <t>788M2</t>
+  </si>
+  <si>
+    <t>Replacement Head</t>
+  </si>
+  <si>
+    <t>Connector kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528415</t>
+  </si>
+  <si>
+    <t>108528415</t>
+  </si>
+  <si>
+    <t>110WG3-2688L</t>
+  </si>
+  <si>
+    <t>VisiPatch® 360 Wiring Block Label, 104 Count, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528431</t>
+  </si>
+  <si>
+    <t>108528431</t>
+  </si>
+  <si>
+    <t>110RG3-2688L</t>
+  </si>
+  <si>
+    <t>VisiPatch® 360 Wiring Block Label, 104 Count, red</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528449</t>
+  </si>
+  <si>
+    <t>108528449</t>
+  </si>
+  <si>
+    <t>110PG3-2688L</t>
+  </si>
+  <si>
+    <t>VisiPatch® 360 Wiring Block Label, purple</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528456</t>
+  </si>
+  <si>
+    <t>108528456</t>
+  </si>
+  <si>
+    <t>110GG3-2688L</t>
+  </si>
+  <si>
+    <t>VisiPatch® 360 Wiring Block Label, green</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108738113</t>
+  </si>
+  <si>
+    <t>108738113</t>
+  </si>
+  <si>
+    <t>110FDLH</t>
+  </si>
+  <si>
+    <t>VisiPatch® Label Holder</t>
+  </si>
+  <si>
+    <t>1375355-1</t>
+  </si>
+  <si>
+    <t>110Connect XC LABEL,ADHSV,7.9X.48,110CC,WHT</t>
+  </si>
+  <si>
+    <t>1479002-1</t>
+  </si>
+  <si>
+    <t>Cable Labels, 4-pair, laser</t>
+  </si>
+  <si>
+    <t>1479696-1</t>
+  </si>
+  <si>
+    <t>Unshielded Multimedia Module, 6 ports, accepts SL Series inserts</t>
+  </si>
+  <si>
+    <t>1479698-1</t>
+  </si>
+  <si>
+    <t>Blank Module, UCP Quick-Fit,  Black</t>
+  </si>
+  <si>
+    <t>Adapter plate</t>
+  </si>
+  <si>
+    <t>2111093-1</t>
+  </si>
+  <si>
+    <t>Shielded Connectivity Module, SL, UCP Quick-Fit, Black</t>
+  </si>
+  <si>
+    <t>558417-1</t>
+  </si>
+  <si>
+    <t>110Connect XC System Designation Strip</t>
+  </si>
+  <si>
+    <t>569389-1</t>
+  </si>
+  <si>
+    <t>110Connect XC System Jumper Trough, with legs</t>
+  </si>
+  <si>
+    <t>Trough</t>
+  </si>
+  <si>
+    <t>569597-1</t>
+  </si>
+  <si>
+    <t>110Connect XC Jumper Trough without Legs</t>
+  </si>
+  <si>
+    <t>60892015-00</t>
+  </si>
+  <si>
+    <t>6089 2 015-00</t>
+  </si>
+  <si>
+    <t>60893130-01</t>
+  </si>
+  <si>
+    <t>6089 3 130-01</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Isolation Bar, 10-pair</t>
+  </si>
+  <si>
+    <t>Isolation bar</t>
+  </si>
+  <si>
+    <t>64623044-00</t>
+  </si>
+  <si>
+    <t>6462 3 044-00</t>
+  </si>
+  <si>
+    <t>Record Book Holder</t>
+  </si>
+  <si>
+    <t>Record book holder</t>
+  </si>
+  <si>
+    <t>64690001-17</t>
+  </si>
+  <si>
+    <t>6469 0 001-17</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Overvoltage Arrestor, 3-pole, 230V, bag of 10</t>
+  </si>
+  <si>
+    <t>64690001-24</t>
+  </si>
+  <si>
+    <t>6469 0 001-24</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Overvoltage Arrestor, 3-pole, 500V, bag of 10</t>
+  </si>
+  <si>
+    <t>65341001-00</t>
+  </si>
+  <si>
+    <t>6534 1 001-00</t>
+  </si>
+  <si>
+    <t>Label Insert for LSA-PLUS Label Holder</t>
+  </si>
+  <si>
+    <t>70191212-00</t>
+  </si>
+  <si>
+    <t>7019 1 212-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Comprotect Overvoltage Plug, 2/1, CP HDP I180A1</t>
+  </si>
+  <si>
+    <t>70191213-02</t>
+  </si>
+  <si>
+    <t>7019 1 213-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Comprotect Overvoltage Plug, 2/1, CP HDP GB180C1</t>
+  </si>
+  <si>
+    <t>70191012-00</t>
+  </si>
+  <si>
+    <t>7019 1 012-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Comprotect Overvoltage Plug, 2/1, CP NTP I180A1</t>
+  </si>
+  <si>
+    <t>70191013-02</t>
+  </si>
+  <si>
+    <t>7019 1 013-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Comprotect Overvoltage Plug, 2/1, CP NTP GB180C1</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060327</t>
+  </si>
+  <si>
+    <t>760060327</t>
+  </si>
+  <si>
+    <t>VP360-RMBKT</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 19 In. Rack Mounting Bracket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760072116</t>
+  </si>
+  <si>
+    <t>760072116</t>
+  </si>
+  <si>
+    <t>PATCHMAX PLS-US LTR</t>
+  </si>
+  <si>
+    <t>SYSTIMAX PATCHMAX Panel Label Sheet US LTR</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760072488</t>
+  </si>
+  <si>
+    <t>760072488</t>
+  </si>
+  <si>
+    <t>VP-Label</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 4-pair Cord Label</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760102277</t>
+  </si>
+  <si>
+    <t>760102277</t>
+  </si>
+  <si>
+    <t>360-PM-GS6-DM6</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED X10D® PATCHMAX® Unshielded Distribution Module Cat6A, 6 port, Gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760105478</t>
+  </si>
+  <si>
+    <t>760105478</t>
+  </si>
+  <si>
+    <t>MPS-CAP-WH-10</t>
+  </si>
+  <si>
+    <t>MPS Cap Kit with Strain Relief, White (10 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760130104</t>
+  </si>
+  <si>
+    <t>760130104</t>
+  </si>
+  <si>
+    <t>VP360-8FILLERPLUG-KIT</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 4-pair filler plug kit (8 filler plugs)</t>
+  </si>
+  <si>
+    <t>Plug kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760151167</t>
+  </si>
+  <si>
+    <t>760151167</t>
+  </si>
+  <si>
+    <t>360-IPR-1100-GS3-DM6</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® Unshielded Distribution Module Cat6, 6 port, Gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760152538</t>
+  </si>
+  <si>
+    <t>760152538</t>
+  </si>
+  <si>
+    <t>360-E-C-1U</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Evolve Panel Front Cover 1U</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760165308</t>
+  </si>
+  <si>
+    <t>760165308</t>
+  </si>
+  <si>
+    <t>360-E-A-C-1U</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Evolve Angled Panel Front Cover 1U</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760177105</t>
+  </si>
+  <si>
+    <t>760177105</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ PATCHMAX® and 1100 Evolve Label Sheet US LTR</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760177121</t>
+  </si>
+  <si>
+    <t>760177121</t>
+  </si>
+  <si>
+    <t>MFTP PLS-US LTR</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ MFTP  Label Sheet US LTR</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760178368</t>
+  </si>
+  <si>
+    <t>760178368</t>
+  </si>
+  <si>
+    <t>CPPA-CPANEL</t>
+  </si>
+  <si>
+    <t>Angled Panel Cover, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760178897</t>
+  </si>
+  <si>
+    <t>760178897</t>
+  </si>
+  <si>
+    <t>360-A-CPANEL</t>
+  </si>
+  <si>
+    <t>Angled Panel Cover Cool Gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760186502</t>
+  </si>
+  <si>
+    <t>760186502</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360-1100 PLS-A4</t>
+  </si>
+  <si>
+    <t>SYSTIMAX  360™ Evolve - 360™ PATCHMAX® - 1100 Panel Label Sheet A4</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760187278</t>
+  </si>
+  <si>
+    <t>760187278</t>
+  </si>
+  <si>
+    <t>MOD-M PLS-US LTR</t>
+  </si>
+  <si>
+    <t>Modular M-Series Panel Label Sheet US LTR</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760189555</t>
+  </si>
+  <si>
+    <t>760189555</t>
+  </si>
+  <si>
+    <t>VP360-LC-8PK</t>
+  </si>
+  <si>
+    <t>VisiPatch® VP360 Labeling Cap Kit (Pack of 8)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760198762</t>
+  </si>
+  <si>
+    <t>760198762</t>
+  </si>
+  <si>
+    <t>360-iP-UP-KIT-PMAX-2U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® Upgrade Kit, PATCHMAX® Panel, 2U, 24 port, 10 pack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760199570</t>
+  </si>
+  <si>
+    <t>760199570</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 1100 Label Holder Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760199760</t>
+  </si>
+  <si>
+    <t>760199760</t>
+  </si>
+  <si>
+    <t>Termination Manager Kit for Unshielded Distribution Module Panel</t>
+  </si>
+  <si>
+    <t>Termination manager</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760206938</t>
+  </si>
+  <si>
+    <t>760206938</t>
+  </si>
+  <si>
+    <t>1100-U-GS3-DM6</t>
+  </si>
+  <si>
+    <t>1100 GS3 DISTRIBUTION MODULE - 6 PORT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760225540</t>
+  </si>
+  <si>
+    <t>760225540</t>
+  </si>
+  <si>
+    <t>360-iP-E-BB-BK</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch Evolve Blank bezel Kit (black)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760238659</t>
+  </si>
+  <si>
+    <t>760238659</t>
+  </si>
+  <si>
+    <t>CPP-FMA-KIT-4PK</t>
+  </si>
+  <si>
+    <t>Fiber Module Adapter (4 ea/pkg), Black</t>
+  </si>
+  <si>
+    <t>Adapter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760238660</t>
+  </si>
+  <si>
+    <t>760238660</t>
+  </si>
+  <si>
+    <t>CPP-UDDM-SL-KIT-4PK</t>
+  </si>
+  <si>
+    <t>Unshielded Discrete Distribution Module, SL, (4 ea/pkg), Black</t>
+  </si>
+  <si>
+    <t>SL Series | USL Series</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760238661</t>
+  </si>
+  <si>
+    <t>760238661</t>
+  </si>
+  <si>
+    <t>CPP-SDDM-SL-KIT-4PK</t>
+  </si>
+  <si>
+    <t>Shielded Discrete Distribution Module, SL, (4 ea/pkg), Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760238658</t>
+  </si>
+  <si>
+    <t>760238658</t>
+  </si>
+  <si>
+    <t>CPP-BM-KIT-4PK</t>
+  </si>
+  <si>
+    <t>Blank Module (4 ea/pkg), Black</t>
+  </si>
+  <si>
+    <t>Blank plate</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760244550</t>
+  </si>
+  <si>
+    <t>760244550</t>
+  </si>
+  <si>
+    <t>ULH Kit-DDM</t>
+  </si>
+  <si>
+    <t>Universal Label Holder Kit – DDM panels</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760253471</t>
+  </si>
+  <si>
+    <t>760253471</t>
+  </si>
+  <si>
+    <t>CPP-SVS-CL-KIT-4PK</t>
+  </si>
+  <si>
+    <t>Saddle &amp; Velcro Strap Kit, Clear</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760253192</t>
+  </si>
+  <si>
+    <t>760253192</t>
+  </si>
+  <si>
+    <t>M4800-1U-E</t>
+  </si>
+  <si>
+    <t>M4800 1U Modular Panel Frame, Black</t>
+  </si>
+  <si>
+    <t>Front panel frame</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760253193</t>
+  </si>
+  <si>
+    <t>760253193</t>
+  </si>
+  <si>
+    <t>M4800-DDM</t>
+  </si>
+  <si>
+    <t>M4800 DDM for M-series Jacks (MGS600 / MGS400 / MPS100 / UNJ10GT / UNJ600T / UNJ10G / UNJ600 / UNJ500), Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760072389</t>
+  </si>
+  <si>
+    <t>760072389</t>
+  </si>
+  <si>
+    <t>PATCHMAX PLS-A4</t>
+  </si>
+  <si>
+    <t>SYSTIMAX PATCHMAX Panel Label Sheet A4</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760239338</t>
+  </si>
+  <si>
+    <t>760239338</t>
+  </si>
+  <si>
+    <t>MOD Label Kit</t>
+  </si>
+  <si>
+    <t>Modular M-Series Panel Label Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760256558</t>
+  </si>
+  <si>
+    <t>760256558</t>
+  </si>
+  <si>
+    <t>CPP-UDDM-M-KIT-4PK</t>
+  </si>
+  <si>
+    <t>Unshielded Discrete Distribution Module, M-series, (4 ea/pkg), Black</t>
+  </si>
+  <si>
+    <t>2153437-1</t>
+  </si>
+  <si>
+    <t>CPP-SMOD-SL-1U-24</t>
+  </si>
+  <si>
+    <t>Shielded Modular Panel, SL, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>64502176-00</t>
+  </si>
+  <si>
+    <t>6450 2 176-00</t>
+  </si>
+  <si>
+    <t>HighBand® Recessed Frame Rack Mount Kit, 4-way, 100-pair</t>
+  </si>
+  <si>
+    <t>64502177-00</t>
+  </si>
+  <si>
+    <t>6450 2 177-00</t>
+  </si>
+  <si>
+    <t>HighBand® Recessed Frame Rack Mount Kit, 8-way, 200-pair</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760001669</t>
+  </si>
+  <si>
+    <t>760001669</t>
+  </si>
+  <si>
+    <t>PMGS3-2U</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® PATCHMAX® GS3 Category 6 U/UTP 2U Panel Kit</t>
+  </si>
+  <si>
+    <t>HIGHBAND-PANELS</t>
+  </si>
+  <si>
+    <t>HighBand® Recessed Frame Rack Mount Panels</t>
+  </si>
+  <si>
+    <t>DDM-KJ-PANELS</t>
+  </si>
+  <si>
+    <t>DDM Discrete Distribution Module KJ-Series Panels</t>
+  </si>
+  <si>
+    <t>CPP-DM-PANELS</t>
+  </si>
+  <si>
+    <t>CPP Distribution Module Panels</t>
+  </si>
+  <si>
+    <t>360-MOD-M-PANELS</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Evolve Module Panels</t>
+  </si>
+  <si>
+    <t>360-MOD-PANELS</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Discrete Distribution Module SL-Series Panels</t>
+  </si>
+  <si>
+    <t>1100-DM-PANELS</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 1100 Series Distribution Module Panels</t>
   </si>
   <si>
     <t>PATCHMAX-PANELS</t>
   </si>
   <si>
     <t>SYSTIMAX PATCHMAX® Panels</t>
   </si>
   <si>
-    <t>DDM-KJ-PANELS</t>
-[...28 lines deleted...]
-  <si>
     <t>LSA-PLUS-CABLE-HEADS</t>
   </si>
   <si>
     <t>LSA-PLUS® Cable Heads for Frame mounting</t>
   </si>
   <si>
-    <t>Cable head</t>
-[...1 lines deleted...]
-  <si>
     <t>M4800-PANELS</t>
   </si>
   <si>
     <t>SYSTIMAX M4800 Series Modular Panels, 48 ports, for Cat 5E, 6, and 6A Jacks</t>
   </si>
   <si>
     <t>360-IP-PANELS</t>
   </si>
   <si>
     <t>SYSTIMAX 360™ iPatch® Series Panels</t>
   </si>
   <si>
     <t>iPatch®</t>
   </si>
   <si>
     <t>LSA-PLUS-MODULES</t>
   </si>
   <si>
     <t>LSA-PLUS® Modules for Backmount  frame and Profil mounting</t>
   </si>
   <si>
     <t>LSA-PLUS | LSA-PLUS HD180 | LSA-PLUS Series 2</t>
   </si>
   <si>
     <t>Connection module | Disconnection module | Earth module | Protection magazine | Switching module</t>
   </si>
   <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760062356</t>
+  </si>
+  <si>
+    <t>760062356</t>
+  </si>
+  <si>
+    <t>PM-GS3-24</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® PATCHMAX® GS3 Category 6 U/UTP Copper Patch Panel, 24 Port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760062364</t>
+  </si>
+  <si>
+    <t>760062364</t>
+  </si>
+  <si>
+    <t>PM-GS3-48</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® PATCHMAX® GS3 Category 6 U/UTP Copper Patch Panel, 48 Port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760102244</t>
+  </si>
+  <si>
+    <t>760102244</t>
+  </si>
+  <si>
+    <t>360-PM-GS3-2U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® PATCHMAX® GS3 Unshielded Panel Cat 6, 2U, 24 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760105429</t>
+  </si>
+  <si>
+    <t>760105429</t>
+  </si>
+  <si>
+    <t>M4800 1U Modular Panel, 48 port (MGS600 / MGS400 / MPS100 / UNJ10GT / UNJ600T / UNJ10G / UNJ600 / UNJ500), Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760108993</t>
+  </si>
+  <si>
+    <t>760108993</t>
+  </si>
+  <si>
+    <t>360-PM-KIT-2U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ PATCHMAX® Panel Kit, 2U, 24 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760109736</t>
+  </si>
+  <si>
+    <t>760109736</t>
+  </si>
+  <si>
+    <t>M4800A-1U-PS</t>
+  </si>
+  <si>
+    <t>M4800 1U Angled Modular Panel, 48 port  (MPS100 / UNJ10G / UNJ600 / UNJ600T / UNJ500 ), Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760109744</t>
+  </si>
+  <si>
+    <t>760109744</t>
+  </si>
+  <si>
+    <t>M4800 1U Angled Modular Panel, 48 port (MGS600 / MGS400 / MPS100 / UNJ10GT / UNJ600T / UNJ10G / UNJ600 / UNJ500), Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760118315</t>
+  </si>
+  <si>
+    <t>760118315</t>
+  </si>
+  <si>
+    <t>M2400-1U-PS</t>
+  </si>
+  <si>
+    <t>M2400 1U Modular Panel, 24 port (MPS100 / UNJ10G / UNJ600 / UNJ600T / UNJ500), Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760118349</t>
+  </si>
+  <si>
+    <t>760118349</t>
+  </si>
+  <si>
+    <t>M2400A-1U</t>
+  </si>
+  <si>
+    <t>M2400 1U Angled Modular Panel, 24 port (MGS600 / MGS400 / MPS100 / UNJ10GT / UNJ600T / UNJ10G / UNJ600 / UNJ500 ), Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151290</t>
+  </si>
+  <si>
+    <t>760151290</t>
+  </si>
+  <si>
+    <t>360-IPR-MFTPA-E-HD6B-1U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED X10D® Shielded Angled Modular Panel, 1U, 24 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151308</t>
+  </si>
+  <si>
+    <t>760151308</t>
+  </si>
+  <si>
+    <t>360-IPR-1100A-E-GS3-1U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® Unshielded Angled Panel Cat6, 1U, 24 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151324</t>
+  </si>
+  <si>
+    <t>760151324</t>
+  </si>
+  <si>
+    <t>360-IPR-1100A-E-GS6-1U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED X10D® Unshielded Angled Panel Cat6A, 1U, 24 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760152579</t>
+  </si>
+  <si>
+    <t>760152579</t>
+  </si>
+  <si>
+    <t>360-IPR-1100-E-GS3-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® Unshielded Panel Cat6, 2U, 48 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760152587</t>
+  </si>
+  <si>
+    <t>760152587</t>
+  </si>
+  <si>
+    <t>360-IPR-1100-E-GS6-1U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED X10D® Unshielded Panel Cat6A, 1U, 24 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760152595</t>
+  </si>
+  <si>
+    <t>760152595</t>
+  </si>
+  <si>
+    <t>360-IPR-1100-E-GS6-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED X10D® Unshielded Panel Cat6A, 2U, 48 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760162834</t>
+  </si>
+  <si>
+    <t>760162834</t>
+  </si>
+  <si>
+    <t>UNPA-6A-DM-2U-48</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760162800</t>
+  </si>
+  <si>
+    <t>760162800</t>
+  </si>
+  <si>
+    <t>UNP-6A-DM-1U-24</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180018</t>
+  </si>
+  <si>
+    <t>760180018</t>
+  </si>
+  <si>
+    <t>CPP-5E-DM-2U-48</t>
+  </si>
+  <si>
+    <t>Unshielded Distribution Module Panel, Cat 5e, 2U, 48 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180067</t>
+  </si>
+  <si>
+    <t>760180067</t>
+  </si>
+  <si>
+    <t>UNPA-6-DM-1U-24</t>
+  </si>
+  <si>
+    <t>Unshielded Angled Distribution Module Panel, Cat 6, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760182907</t>
+  </si>
+  <si>
+    <t>760182907</t>
+  </si>
+  <si>
+    <t>1100-U-PS-24</t>
+  </si>
+  <si>
+    <t>1100 Universal PS Panel 24 Port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760187187</t>
+  </si>
+  <si>
+    <t>760187187</t>
+  </si>
+  <si>
+    <t>360-E-MOD-1U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Evolve 24-port flat panel, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760187195</t>
+  </si>
+  <si>
+    <t>760187195</t>
+  </si>
+  <si>
+    <t>360-E-MOD-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Evolve 48-port flat panel, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760187211</t>
+  </si>
+  <si>
+    <t>760187211</t>
+  </si>
+  <si>
+    <t>360-E-ANG-MOD-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Evolve 48-port angled panel, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201194</t>
+  </si>
+  <si>
+    <t>760201194</t>
+  </si>
+  <si>
+    <t>360-iP-MFTP-E-1U-BLANK</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® FTP Evolve Modular Panel, 24 port without jacks</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201202</t>
+  </si>
+  <si>
+    <t>760201202</t>
+  </si>
+  <si>
+    <t>360-iP-MFTP-E-2U-BLANK</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® FTP Evolve Modular Panel, 48 port without jacks</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201210</t>
+  </si>
+  <si>
+    <t>760201210</t>
+  </si>
+  <si>
+    <t>360-iP-PMAX-GS3-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® PATCHMAX® GS3 Panel, 48 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202572</t>
+  </si>
+  <si>
+    <t>760202572</t>
+  </si>
+  <si>
+    <t>360-iP-1100A-E-GS6-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® 1100GS6 Evolve U/UTP Angled Patch Panel, 48 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202606</t>
+  </si>
+  <si>
+    <t>760202606</t>
+  </si>
+  <si>
+    <t>360-iP-1100A-E-2U-BLANK</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® 1100 Angled Evolve Panel, 48 port without modules</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202614</t>
+  </si>
+  <si>
+    <t>760202614</t>
+  </si>
+  <si>
+    <t>360-iP-MFTPA-E-1U-BLANK</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® FTP Angled Evolve Panel, 24 port without jacks</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202556</t>
+  </si>
+  <si>
+    <t>760202556</t>
+  </si>
+  <si>
+    <t>360-iP-1100A-E-GS6-1U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® 1100GS6 Evolve U/UTP Angled Patch Panel, 24 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202630</t>
+  </si>
+  <si>
+    <t>760202630</t>
+  </si>
+  <si>
+    <t>360-iP-UP-KIT-AE-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® Upgrade Kit for Evolve Angled Panel, 24 Port, 10 pack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202648</t>
+  </si>
+  <si>
+    <t>760202648</t>
+  </si>
+  <si>
+    <t>360-iP-UP-KIT-AE-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® Upgrade Kit for Evolve Angled Panel, 48 Port, 5 pack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206862</t>
+  </si>
+  <si>
+    <t>760206862</t>
+  </si>
+  <si>
+    <t>1100A-U-GS6-48</t>
+  </si>
+  <si>
+    <t>1100 ANGLED GS6 PANEL - 48 PORT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201145</t>
+  </si>
+  <si>
+    <t>760201145</t>
+  </si>
+  <si>
+    <t>360-iP-1100-E-GS6-1U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® 1100GS6 Evolve U/UTP Patch Panel, 24 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201152</t>
+  </si>
+  <si>
+    <t>760201152</t>
+  </si>
+  <si>
+    <t>360-iP-1100-E-1U-BLANK</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® 1100 Evolve Panel, 24 port without modules</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206797</t>
+  </si>
+  <si>
+    <t>760206797</t>
+  </si>
+  <si>
+    <t>1100-U-GS3-24</t>
+  </si>
+  <si>
+    <t>1100 GS3 PANEL - 24 PORT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201160</t>
+  </si>
+  <si>
+    <t>760201160</t>
+  </si>
+  <si>
+    <t>360-iP-1100-E-2U-BLANK</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ iPatch® 1100 Evolve Panel, 48 port without modules</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206805</t>
+  </si>
+  <si>
+    <t>760206805</t>
+  </si>
+  <si>
+    <t>1100-U-GS3-48</t>
+  </si>
+  <si>
+    <t>1100 GS3 PANEL - 48 PORT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760207290</t>
+  </si>
+  <si>
+    <t>760207290</t>
+  </si>
+  <si>
+    <t>CPPA-UDDM-M-1U-24</t>
+  </si>
+  <si>
+    <t>Unshielded Angled Discrete Distribution Module Panel, M-series, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760207308</t>
+  </si>
+  <si>
+    <t>760207308</t>
+  </si>
+  <si>
+    <t>CPPA-UDDM-M-2U-48</t>
+  </si>
+  <si>
+    <t>Unshielded Angled Discrete Distribution Module Panel, M-series, 2U, 48 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206912</t>
+  </si>
+  <si>
+    <t>760206912</t>
+  </si>
+  <si>
+    <t>1100A-U-GS3-KIT-1U</t>
+  </si>
+  <si>
+    <t>1100 ANGLED GS3 PANEL KIT - 1U</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206813</t>
+  </si>
+  <si>
+    <t>760206813</t>
+  </si>
+  <si>
+    <t>1100A-U-GS3-24</t>
+  </si>
+  <si>
+    <t>1100 ANGLED GS3 PANEL - 24 PORT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206920</t>
+  </si>
+  <si>
+    <t>760206920</t>
+  </si>
+  <si>
+    <t>1100A-U-GS3-KIT-2U</t>
+  </si>
+  <si>
+    <t>1100 ANGLED GS3 PANEL KIT - 2U</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760205260</t>
+  </si>
+  <si>
+    <t>760205260</t>
+  </si>
+  <si>
+    <t>PM-PS-24</t>
+  </si>
+  <si>
+    <t>PatchMAX PowerSUM 24 Port Panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206839</t>
+  </si>
+  <si>
+    <t>760206839</t>
+  </si>
+  <si>
+    <t>1100-U-GS6-24</t>
+  </si>
+  <si>
+    <t>1100 GS6 PANEL - 24 PORT</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760207274</t>
+  </si>
+  <si>
+    <t>760207274</t>
+  </si>
+  <si>
+    <t>CPP-UDDM-M-1U-24</t>
+  </si>
+  <si>
+    <t>Unshielded Discrete Distribution Module Panel, M-series, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237024</t>
+  </si>
+  <si>
+    <t>760237024</t>
+  </si>
+  <si>
+    <t>NPP-6-DM-1U-24</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237025</t>
+  </si>
+  <si>
+    <t>760237025</t>
+  </si>
+  <si>
+    <t>NPP-6-DM-2U-48</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237026</t>
+  </si>
+  <si>
+    <t>760237026</t>
+  </si>
+  <si>
+    <t>NPPA-6-DM-1U-24</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237027</t>
+  </si>
+  <si>
+    <t>760237027</t>
+  </si>
+  <si>
+    <t>NPPA-6-DM-2U-48</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237036</t>
+  </si>
+  <si>
+    <t>760237036</t>
+  </si>
+  <si>
+    <t>NPPR-6A-DM-1U-24</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237043</t>
+  </si>
+  <si>
+    <t>760237043</t>
+  </si>
+  <si>
+    <t>CPPA-UDDM-SL-2U-48</t>
+  </si>
+  <si>
+    <t>Unshielded Angled Discrete Distribution Module Panel, SL, 2U, 48 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237028</t>
+  </si>
+  <si>
+    <t>760237028</t>
+  </si>
+  <si>
+    <t>NPPR-6-DM-1U-24</t>
+  </si>
+  <si>
+    <t>Unshielded Recessed Angled Distribution Module Panel, Cat 6, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237064</t>
+  </si>
+  <si>
+    <t>760237064</t>
+  </si>
+  <si>
+    <t>360-IPR-SMOD-A-6A-1U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSHIELD X10D® Shielded Angled Modular Panel, Cat 6A, 1U, 24 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237030</t>
+  </si>
+  <si>
+    <t>760237030</t>
+  </si>
+  <si>
+    <t>UNPR-6-DM-1U-24</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237045</t>
+  </si>
+  <si>
+    <t>760237045</t>
+  </si>
+  <si>
+    <t>CPPR-UDDM-SL-2U-48</t>
+  </si>
+  <si>
+    <t>Unshielded Recessed Angled Discrete Distribution Module Panel, SL, 2U, 48 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237031</t>
+  </si>
+  <si>
+    <t>760237031</t>
+  </si>
+  <si>
+    <t>UNPR-6-DM-2U-48</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237065</t>
+  </si>
+  <si>
+    <t>760237065</t>
+  </si>
+  <si>
+    <t>360-IPR-SMOD-A-6A-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSHIELD X10D® Shielded Angled Modular Panel, Cat 6A, 2U, 48 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237055</t>
+  </si>
+  <si>
+    <t>760237055</t>
+  </si>
+  <si>
+    <t>UNPA-UDDM-SL-1U-48</t>
+  </si>
+  <si>
+    <t>Angled Discrete Distribution Module Panel, Cat6, UTP, 1U, 48 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237046</t>
+  </si>
+  <si>
+    <t>760237046</t>
+  </si>
+  <si>
+    <t>CPP-SDDM-SL-1U-24</t>
+  </si>
+  <si>
+    <t>Shielded Discrete Distribution Module Panel, SL, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237041</t>
+  </si>
+  <si>
+    <t>760237041</t>
+  </si>
+  <si>
+    <t>CPP-UDDM-SL-2U-48</t>
+  </si>
+  <si>
+    <t>Unshielded Discrete Distribution Module Panel, SL, 2U, 48 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237067</t>
+  </si>
+  <si>
+    <t>760237067</t>
+  </si>
+  <si>
+    <t>CPP-6-SDDM-SL-1U-48</t>
+  </si>
+  <si>
+    <t>Shielded Discrete Distribution Module Panel, Cat 6, SL, 1U, 48 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237048</t>
+  </si>
+  <si>
+    <t>760237048</t>
+  </si>
+  <si>
+    <t>CPPA-SDDM-SL-1U-24</t>
+  </si>
+  <si>
+    <t>Shielded Angled Discrete Distribution Module Panel, SL, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237061</t>
+  </si>
+  <si>
+    <t>760237061</t>
+  </si>
+  <si>
+    <t>CPPA-6-UDDM-SL-1U-48</t>
+  </si>
+  <si>
+    <t>Unshielded Angled Discrete Distribution Module Panel, Cat 6, SL, 1U, 48 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237062</t>
+  </si>
+  <si>
+    <t>760237062</t>
+  </si>
+  <si>
+    <t>360-IPR-SMOD-6A-1U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSHIELD X10D® Shielded Modular Panel, Cat 6A, 1U, 24 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237051</t>
+  </si>
+  <si>
+    <t>760237051</t>
+  </si>
+  <si>
+    <t>CPPR-SDDM-SL-2U-48</t>
+  </si>
+  <si>
+    <t>Shielded Recessed Angled Discrete Distribution Module Panel, SL, 2U, 48 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760239400</t>
+  </si>
+  <si>
+    <t>760239400</t>
+  </si>
+  <si>
+    <t>CPP-QF-1U-E</t>
+  </si>
+  <si>
+    <t>Shielded Panel Frame, UCP Quick-Fit, 1U, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760239707</t>
+  </si>
+  <si>
+    <t>760239707</t>
+  </si>
+  <si>
+    <t>360-1100-E-1U</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ 1100 Evolve 1U Empty Panel</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760242560</t>
   </si>
   <si>
     <t>760242560</t>
   </si>
   <si>
     <t>CPP-6A-UDDM-SL-1U-24</t>
   </si>
   <si>
     <t>Unshielded Discrete Distribution Module Panel, Cat 6A, SL, 1U, 24 port, Black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760242561</t>
   </si>
   <si>
     <t>760242561</t>
   </si>
   <si>
     <t>CPPA-6A-UDDM-SL-1U-24</t>
   </si>
   <si>
     <t>Unshielded Angled  Discrete Distribution Module Panel, Cat 6A, SL, 1U, 24 port, Black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760242563</t>
   </si>
   <si>
     <t>760242563</t>
   </si>
   <si>
     <t>CPP-6A-SDDM-SL-1U-24</t>
   </si>
   <si>
     <t>Shielded Discrete Distribution Module Panel, Cat 6A, SL, 1U, 24 port, Black</t>
   </si>
   <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760244166</t>
+  </si>
+  <si>
+    <t>760244166</t>
+  </si>
+  <si>
+    <t>CPPD-6-DM-1U-24</t>
+  </si>
+  <si>
+    <t>Unshielded Dynamic Angled Distribution Module Panel, Cat 6, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760245361</t>
+  </si>
+  <si>
+    <t>760245361</t>
+  </si>
+  <si>
+    <t>CPPA-6A-SDDM-SL-1U-48</t>
+  </si>
+  <si>
+    <t>Shielded Angled Discrete Distribution Module Panel, Cat 6A, SL, 1U, 48 port, Black</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760251245</t>
   </si>
   <si>
     <t>760251245</t>
   </si>
   <si>
     <t>360-IPR-SMOD-A-2U-48</t>
   </si>
   <si>
     <t>SYSTIMAX 360™ Shielded Angled Modular Panel, Empty, 2U, 48 port, Silver</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760225540</t>
-[...25 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760253047</t>
   </si>
   <si>
     <t>760253047</t>
   </si>
   <si>
     <t>CPPA-UDDM-KJ-1U-24</t>
   </si>
   <si>
     <t>Unshielded Angled Discrete Distribution Module Panel, Keystone, 1U, 24 port, Black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760253048</t>
   </si>
   <si>
     <t>760253048</t>
   </si>
   <si>
     <t>CPPA-UDDM-KJ-2U-48</t>
   </si>
   <si>
     <t>Unshielded Angled Discrete Distribution Module Panel, Keystone, 2U, 48 port, Black</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760072389</t>
-[...352 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760253535</t>
   </si>
   <si>
     <t>760253535</t>
   </si>
   <si>
     <t>M2400A-1U-GS-WH</t>
   </si>
   <si>
     <t>M2400 1U Angled Modular Panel, 24 port (MGS600 / MGS400 / MPS100 / UNJ10GT / UNJ600T / UNJ10G / UNJ600 / UNJ500), White</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760254924</t>
   </si>
   <si>
     <t>760254924</t>
   </si>
   <si>
     <t>M4800A-1U-WH</t>
   </si>
   <si>
     <t>M4800 1U Angled Modular Panel, 48 port (MGS600 / MGS400 / MPS100 / UNJ10GT / UNJ600T / UNJ10G / UNJ600 / UNJ500), White</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760245361</t>
-[...893 lines deleted...]
-    <t>Universal Connectivity Platform (UCP) Xtra-U Aerial Panel Holder Kit for FGS, mixed media, 2RU, galvanized</t>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760235092</t>
+  </si>
+  <si>
+    <t>760235092</t>
+  </si>
+  <si>
+    <t>M2400-1U-VCM</t>
+  </si>
+  <si>
+    <t>M2400 1U Modular Panel for 12" VCM, 24 port  (MGS600 / MGS400 / MPS100 / UNJ10GT / UNJ600T / UNJ10G / UNJ600 / UNJ500), Black</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760256625</t>
   </si>
   <si>
     <t>760256625</t>
   </si>
   <si>
     <t>CPP-SMOD-SL-1U-E-24</t>
   </si>
   <si>
-    <t>Shielded Modular Panel, SL, 1U, 24 port, Black</t>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760259580</t>
+  </si>
+  <si>
+    <t>760259580</t>
+  </si>
+  <si>
+    <t>360-SMOD-6A-1U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSHIELD X10D® Shielded Modular Panel, Cat 6A, 1U, 48 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760259242</t>
+  </si>
+  <si>
+    <t>760259242</t>
+  </si>
+  <si>
+    <t>360-IP-SMOD-6A-1U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ Intelligent Shielded Modular Panel, Cat 6A, 1U, 24 port, Silver</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760259243</t>
   </si>
   <si>
     <t>760259243</t>
   </si>
   <si>
     <t>360-IP-SMOD-A-6A-1U-24</t>
   </si>
   <si>
     <t>SYSTIMAX 360™ Intelligent Shielded Angled Modular Panel, Cat 6A, 1U, 24 port, Silver</t>
   </si>
   <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760259245</t>
   </si>
   <si>
     <t>760259245</t>
   </si>
   <si>
     <t>360-IP-SMOD-A-1U-24</t>
   </si>
   <si>
     <t>SYSTIMAX 360™ Intelligent Shielded Angled Modular Panel, Empty, 1U, 24 port, Silver</t>
   </si>
   <si>
-    <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760260791</t>
-[...667 lines deleted...]
-  <si>
     <t>https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760262899</t>
   </si>
   <si>
     <t>760262899</t>
   </si>
   <si>
     <t>M4800-1U-RCM</t>
   </si>
   <si>
     <t>M4800 1U Modular Panel, 48 port , incl RCM (MGS600 / MGS400 / MPS100 / UNJ10GT / UNJ600T / UNJ10G / UNJ600 / UNJ500), Black</t>
-  </si>
-[...208 lines deleted...]
-    <t>SYSTIMAX 360™ Intelligent Shielded Modular Panel, Cat 6A, 1U, 24 port, Silver</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -5069,75 +5006,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J437" totalsRowShown="0">
-  <autoFilter ref="A1:J437"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J430" totalsRowShown="0">
+  <autoFilter ref="A1:J430"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-m-panels" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m2400-panels" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760258144" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760117366" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760117382" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760117408" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760118323" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m2400-panels" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760118331" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m2400-panels" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760258278" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760258279" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760259403" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item70191015-00" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item70042001-01" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item70042002-01" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item70191215-00" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760001677" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/patchmax-panels" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760165191" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760175877" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180026" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180034" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180042" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180059" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180075" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180000" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760183079" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760182915" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760253194" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760253195" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760251248" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760251247" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760251246" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760249308" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760249310" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-modular-panels" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/itemlsa-70142250-00" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760246228" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760246320" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item9-60481007-04" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item9-60481007-06" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item9-60481090-00" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760254673" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-modular-panels" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760254923" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-modular-panels" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760253420" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-modular-panels" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760253083" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item67173513-00" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item67302003-00" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item1427592-1" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760256145" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760242562" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760242564" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760244168" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760244549" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/itemcp-59091078-00" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/itemcp-59091063-40" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/itemcp-59091076-00" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760259244" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760260593" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760257024" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760262900" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item2153437-2" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-modular-panels" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item107536823" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528423" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528464" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528472" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528597" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528407" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item2111117-1" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760150144" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mftp-panels" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760151183" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151746" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mftp-panels" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151753" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151779" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151498" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mftp-panels" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760152793" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760152546" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760152561" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760152785" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760155739" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760155747" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760182923" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760182931" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760183244" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760184507" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760187179" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760187203" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-m-panels" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760187286" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760193409" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760198747" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760198754" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201186" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760199588" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760157628" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760162818" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760162826" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item760049445" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item760049452" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60891810-00" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item60891015-01" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item60892015-01" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60892017-00" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60891120-02" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60481080-00" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60891121-02" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60361102-00" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item60922012-02" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item60362005-00" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60892023-08" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60481180-00" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64502155-01" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item64512076-00" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item64502178-00" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/highband-panels" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64502006-00" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item64622094-00" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64622095-00" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64601042-00" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item64552042-00" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item64623010-03" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item64622068-00" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64682048-10" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685700-10" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685043-10" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685060-08" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685044-10" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685050-10" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685080-00" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685081-00" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item558840-1" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item558842-1" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item558635-1" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item558637-1" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item558839-1" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item569434-1" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item569446-1" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060269" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item760060285" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060301" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060335" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060863" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060871" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760065763" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760073866" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760080630" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202564" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201236" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202580" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201244" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202598" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201269" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202531" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202549" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201111" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202622" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201129" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201137" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206896" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206904" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201178" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206821" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206946" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760205278" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/patchmax-panels" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206953" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206847" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206961" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206979" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206854" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760210161" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760206987" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760207282" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-m-panels" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item1-1671603-4" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item102689569" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item104405113" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760128207" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760241547" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-kj-panels" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760238657" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760239401" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item760236389" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760236390" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237022" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237032" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237023" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237033" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237034" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237035" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237042" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237037" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237052" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-kj-panels" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237063" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237044" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237029" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237038" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237039" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237054" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237040" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237066" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237047" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237060" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237049" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237050" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760102269" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760102251" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760104307" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760105437" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item1375367-1" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item9-60481080-01" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mftp-panels" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760256545" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760256544" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760256557" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/patchmax-panels" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-kj-panels" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-m-panels" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760242560" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760242561" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760242563" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760251245" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760225540" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item9-60481007-08" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item9-60481080-00" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760253047" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-kj-panels" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760253048" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-kj-panels" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760072389" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760239338" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760256558" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760239707" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201202" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201210" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202572" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202606" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202614" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202556" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202630" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202648" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206862" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201145" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201152" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206797" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201160" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206805" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760207290" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-m-panels" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760207308" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-m-panels" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206912" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206813" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206920" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760206938" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760205260" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/patchmax-panels" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206839" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760207274" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-m-panels" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/itemcp-59091082-01" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/itemcp-59091086-00" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760253471" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760253535" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m2400-panels" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760254924" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760245361" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760238659" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760238660" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760238661" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760238658" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760239400" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237024" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237025" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237026" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237027" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237036" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237043" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237028" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237064" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237030" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237045" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237031" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237065" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237055" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237046" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237041" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237067" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237048" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237061" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237062" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237051" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760186502" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760187187" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-m-panels" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760187195" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-m-panels" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760187211" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-m-panels" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760187278" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760189555" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760198762" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201194" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760199570" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760199760" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760244166" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760244550" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item67281004-04" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item67281005-05" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760165308" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760175893" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760177105" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760177121" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180018" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760178368" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180067" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760178897" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760182907" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760094375" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760094383" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760094391" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760094409" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760109744" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760118315" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m2400-panels" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760118349" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m2400-panels" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760162834" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760162800" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760151167" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151290" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mftp-panels" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151308" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151324" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760152538" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760152579" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760152587" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760152595" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760130104" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760102277" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760102244" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760104398" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760105429" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760104737" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760105478" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760108993" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760109736" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/itemvprm-d9-w" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item1-1671603-1" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item1-1671603-2" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item1-1671603-3" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760256625" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-modular-panels" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760259243" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760259245" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760260791" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760259580" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760235092" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m2400-panels" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item70191212-00" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item70191213-02" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item70191012-00" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item70191013-02" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760001669" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/patchmax-panels" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item558841-1" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item558401-1" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item558843-1" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item558402-1" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item558417-1" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item569439-1" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item569440-1" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item569445-1" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item569389-1" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item569597-1" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item59093041-00" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item300100106895" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60481190-00" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60891126-20" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item60892015-00" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item60893130-01" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60361004-00" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60891102-02" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60361005-00" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60921102-07" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60921102-01" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60892023-01" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60481090-00" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60892089-00" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64502009-00" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64501107-01" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item64502176-00" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/highband-panels" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item64502177-00" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/highband-panels" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64552034-00" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64552034-01" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64552034-10" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64552034-20" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64601042-01" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64622023-01" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item64623044-00" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64622053-10" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item64690001-17" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685043-11" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item64690001-24" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685043-13" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685061-00" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685049-10" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685056-00" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item65341001-00" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item65351021-00" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item760060251" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item760060277" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060327" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060343" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760062356" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/patchmax-panels" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760062364" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/patchmax-panels" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760068106" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760072116" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760072488" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item760074278" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item760074286" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item760074294" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/itemlsa-70141200-11" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/itemlsa-70141206-10" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/itemlsa-70142058-00" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/itemlsa-70142210-00" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/itemlsa-70142265-00" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/highband-panels" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760262899" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item2111093-1" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item2153437-1" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-modular-panels" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item107535585" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item107920704" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item107536773" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item107670952" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item107975864" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528415" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528431" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528449" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528456" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108738113" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item1375355-1" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item1479002-1" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item1479696-1" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item1479698-1" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item9-60481090-01" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760253192" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760253193" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760259242" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060301" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060863" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060871" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760157628" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item102689569" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item104405113" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64502155-01" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64502006-00" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64601042-00" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item760049445" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item760049452" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item760060285" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item760236389" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item558840-1" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item558842-1" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item558635-1" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item558637-1" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item558839-1" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item569434-1" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item569446-1" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/itemlsa-70142250-00" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60891810-00" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60892017-00" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60891120-02" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60481080-00" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60891121-02" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60361102-00" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60892023-08" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60481180-00" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64622095-00" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64682048-10" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685700-10" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685043-10" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685060-08" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685044-10" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685050-10" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685080-00" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685081-00" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item70042001-01" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item70042002-01" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item9-60481007-04" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item9-60481007-06" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item9-60481090-00" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item9-60481080-01" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760258279" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item1-1671603-4" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item107536823" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528423" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528464" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528472" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528597" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528407" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item1375367-1" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item2111117-1" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item60891015-01" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item60892015-01" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item60922012-02" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item60362005-00" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item64512076-00" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item64622094-00" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item64552042-00" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item64623010-03" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item64622068-00" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item67173513-00" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item70191015-00" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item70191215-00" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060269" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060335" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760065763" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760080630" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760102269" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760105437" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760117382" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760151183" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760152546" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760165191" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760175877" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760183244" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760187179" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760187286" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760193409" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760198747" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760198754" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760199588" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760210161" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760206987" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760236390" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760244549" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/itemcp-59091076-00" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760253083" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760253194" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760253195" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760260593" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-modular-panels" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m2400-panels" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mftp-panels" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-m-panels" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760073866" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760102251" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760104307" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760117366" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760117408" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760118323" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m2400-panels" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760118331" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m2400-panels" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760128207" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760150144" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mftp-panels" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151746" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mftp-panels" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151753" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151779" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151498" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mftp-panels" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760152793" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760152561" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760152785" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760155739" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760155747" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760162818" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760162826" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180026" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180034" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180042" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180059" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180075" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180000" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760183079" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760182915" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760182923" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760182931" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760184507" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760187203" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-m-panels" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201186" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202564" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201236" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202580" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201244" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202598" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201269" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202531" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202549" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201111" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202622" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201129" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201137" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206896" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206904" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201178" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206821" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206946" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760205278" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/patchmax-panels" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206953" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206847" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206961" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206979" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206854" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760207282" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-m-panels" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237022" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237032" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237023" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237033" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237034" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237035" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237042" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237037" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237052" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-kj-panels" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237063" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237044" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237029" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237038" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237039" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237054" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237040" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237066" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237047" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237060" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237049" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237050" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760238657" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760239401" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760241547" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-kj-panels" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760242562" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760242564" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760244168" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760246228" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760246320" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760249308" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760249310" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760251248" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760251247" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760251246" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760253420" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-modular-panels" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760254673" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-modular-panels" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760254923" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-modular-panels" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item1427592-1" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760256145" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760256545" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760256544" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760256557" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760257024" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760258144" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760258278" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760259403" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760259244" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760262900" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item2153437-2" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-modular-panels" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item64502178-00" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/highband-panels" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760001677" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/patchmax-panels" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060343" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760068106" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760094375" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760094383" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760094391" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760094409" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760104398" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760104737" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760175893" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64502009-00" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64501107-01" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64552034-00" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64552034-01" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64552034-10" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64552034-20" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item64601042-01" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-back-mount-frames/item760060251" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item107920704" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item558841-1" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item558401-1" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item558843-1" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item558402-1" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item569439-1" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item569440-1" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item569445-1" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item760060277" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item760074278" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item760074286" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-cross-connects/item760074294" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/itemlsa-70141200-11" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/itemlsa-70141206-10" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/itemlsa-70142210-00" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/itemlsa-70142265-00" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item300100106895" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60481190-00" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60891126-20" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60361004-00" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60891102-02" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60361005-00" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60921102-07" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60921102-01" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60892023-01" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60481090-00" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item60892089-00" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64622023-01" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64622053-10" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685043-11" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685043-13" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685061-00" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685049-10" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item64685056-00" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item67281004-04" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item67281005-05" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item9-60481007-08" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item9-60481080-00" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/item9-60481090-01" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/itemlsa-70142058-00" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760260791" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/itemvprm-d9-w" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item1-1671603-1" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item1-1671603-2" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item1-1671603-3" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item107535585" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item107536773" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item107670952" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item107975864" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528415" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528431" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528449" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108528456" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item108738113" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item1375355-1" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item1479002-1" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item1479696-1" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item1479698-1" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item2111093-1" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item558417-1" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item569389-1" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item569597-1" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item60892015-00" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item60893130-01" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item64623044-00" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item64690001-17" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item64690001-24" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item65341001-00" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item70191212-00" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item70191213-02" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item70191012-00" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item70191013-02" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760060327" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760072116" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760072488" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760102277" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760105478" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760130104" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760151167" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760152538" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760165308" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760177105" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760177121" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760178368" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760178897" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760186502" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760187278" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760189555" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760198762" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760199570" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760199760" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760206938" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760225540" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760238659" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760238660" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760238661" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760238658" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760244550" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760253471" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760253192" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760253193" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760072389" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760239338" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/accessories/item760256558" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item2153437-1" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-modular-panels" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item64502176-00" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/highband-panels" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item64502177-00" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/highband-panels" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760001669" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/patchmax-panels" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/highband-panels" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-kj-panels" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-m-panels" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/patchmax-panels" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760062356" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/patchmax-panels" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760062364" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/patchmax-panels" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760102244" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760105429" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760108993" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760109736" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760109744" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760118315" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m2400-panels" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760118349" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m2400-panels" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151290" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mftp-panels" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151308" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760151324" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760152579" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760152587" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760152595" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760162834" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760162800" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180018" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760180067" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760182907" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760187187" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-m-panels" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760187195" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-m-panels" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760187211" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-m-panels" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201194" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201202" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201210" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202572" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202606" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202614" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202556" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202630" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760202648" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206862" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201145" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201152" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206797" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760201160" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-ip-panels" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206805" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760207290" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-m-panels" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760207308" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-m-panels" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206912" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206813" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206920" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760205260" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/patchmax-panels" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760206839" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/1100-dm-panels" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760207274" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-m-panels" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237024" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237025" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237026" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237027" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237036" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237043" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237028" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237064" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237030" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237045" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237031" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237065" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237055" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237046" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237041" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237067" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237048" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237061" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237062" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760237051" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760239400" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760239707" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760242560" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760242561" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760242563" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760244166" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-dm-panels" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760245361" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-sl-panels" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760251245" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760253047" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-kj-panels" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760253048" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/ddm-kj-panels" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760253535" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m2400-panels" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760254924" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760235092" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m2400-panels" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760256625" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/cpp-modular-panels" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760259580" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760259242" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760259243" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760259245" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-mod-panels" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/item760262899" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/m4800-panels" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J437"/>
+  <dimension ref="A1:J430"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="26.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="39" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="35.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="133.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17.41796875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="49" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="49.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="93.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -5147,10826 +5084,10715 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
+      </c>
+      <c r="B2" t="s">
+        <v>12</v>
       </c>
       <c r="C2" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E2" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F2" t="s">
+        <v>16</v>
       </c>
       <c r="H2" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>15</v>
+        <v>19</v>
+      </c>
+      <c r="B3" t="s">
+        <v>20</v>
       </c>
       <c r="C3" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F3" t="s">
         <v>16</v>
       </c>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H3" t="s">
-        <v>14</v>
+        <v>17</v>
+      </c>
+      <c r="J3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>26</v>
+      </c>
+      <c r="E4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H4" t="s">
         <v>17</v>
-      </c>
-[...10 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>20</v>
+        <v>28</v>
+      </c>
+      <c r="B5" t="s">
+        <v>29</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F5" t="s">
+        <v>31</v>
       </c>
       <c r="H5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>34</v>
+      </c>
+      <c r="C6" t="s">
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="H6" t="s">
-        <v>14</v>
+        <v>37</v>
+      </c>
+      <c r="J6" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="B7" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>40</v>
+      </c>
+      <c r="C7" t="s">
+        <v>13</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="H7" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:10" ht="12.75">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D8" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="F8" t="s">
-        <v>33</v>
+        <v>45</v>
+      </c>
+      <c r="G8" t="s">
+        <v>46</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:10" ht="12.75">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>49</v>
+      </c>
+      <c r="C9" t="s">
+        <v>13</v>
       </c>
       <c r="D9" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>50</v>
       </c>
       <c r="F9" t="s">
         <v>45</v>
       </c>
       <c r="G9" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="H9" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="B10" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>52</v>
+      </c>
+      <c r="C10" t="s">
+        <v>13</v>
       </c>
       <c r="D10" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="F10" t="s">
         <v>45</v>
       </c>
       <c r="G10" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="H10" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:10" ht="12.75">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B11" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>56</v>
+      </c>
+      <c r="C11" t="s">
+        <v>13</v>
       </c>
       <c r="D11" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E11" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>15</v>
+      </c>
+      <c r="F11" t="s">
+        <v>16</v>
       </c>
       <c r="H11" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>59</v>
+      </c>
+      <c r="B12" t="s">
+        <v>60</v>
+      </c>
+      <c r="C12" t="s">
+        <v>13</v>
       </c>
       <c r="D12" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E12" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="F12" t="s">
+        <v>16</v>
       </c>
       <c r="H12" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:8" ht="12.75">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E13" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F13" t="s">
+        <v>16</v>
       </c>
       <c r="H13" t="s">
-        <v>39</v>
+        <v>17</v>
+      </c>
+      <c r="J13" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B14" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>64</v>
+      </c>
+      <c r="C14" t="s">
+        <v>13</v>
       </c>
       <c r="D14" t="s">
-        <v>26</v>
+        <v>65</v>
       </c>
       <c r="E14" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="F14" t="s">
+        <v>16</v>
       </c>
       <c r="H14" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:10" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D15" t="s">
         <v>69</v>
       </c>
-      <c r="C15" t="s">
-[...2 lines deleted...]
-      <c r="D15" t="s">
+      <c r="E15" t="s">
         <v>70</v>
       </c>
-      <c r="F15" t="s">
+      <c r="G15" t="s">
         <v>71</v>
       </c>
       <c r="H15" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" t="s">
         <v>74</v>
       </c>
-      <c r="C16" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F16" t="s">
+      <c r="E16" t="s">
+        <v>70</v>
+      </c>
+      <c r="G16" t="s">
         <v>71</v>
       </c>
-      <c r="G16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H16" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-      <c r="C17" s="1" t="s">
         <v>75</v>
       </c>
+      <c r="C17" t="s">
+        <v>13</v>
+      </c>
       <c r="D17" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="F17" t="s">
+        <v>76</v>
+      </c>
+      <c r="E17" t="s">
+        <v>70</v>
+      </c>
+      <c r="G17" t="s">
         <v>71</v>
       </c>
-      <c r="G17" t="s">
+      <c r="H17" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D18" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="F18" t="s">
+        <v>79</v>
+      </c>
+      <c r="E18" t="s">
+        <v>70</v>
+      </c>
+      <c r="G18" t="s">
         <v>71</v>
       </c>
       <c r="H18" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="J18" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>86</v>
-[...5 lines deleted...]
-        <v>88</v>
+        <v>80</v>
+      </c>
+      <c r="C19" t="s">
+        <v>13</v>
       </c>
       <c r="D19" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="E19" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="G19" t="s">
-        <v>27</v>
+        <v>71</v>
       </c>
       <c r="H19" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
       <c r="J19" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:8" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>82</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D20" t="s">
-        <v>94</v>
+        <v>83</v>
       </c>
       <c r="E20" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>70</v>
+      </c>
+      <c r="G20" t="s">
+        <v>71</v>
       </c>
       <c r="H20" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:8" ht="12.75">
+        <v>72</v>
+      </c>
+      <c r="J20" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>84</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D21" t="s">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="E21" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>70</v>
+      </c>
+      <c r="G21" t="s">
+        <v>71</v>
       </c>
       <c r="H21" t="s">
-        <v>96</v>
+        <v>72</v>
+      </c>
+      <c r="J21" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>102</v>
+        <v>86</v>
       </c>
       <c r="B22" t="s">
-        <v>103</v>
+        <v>87</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>58</v>
+        <v>88</v>
       </c>
       <c r="D22" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>89</v>
+      </c>
+      <c r="F22" t="s">
+        <v>90</v>
       </c>
       <c r="G22" t="s">
-        <v>27</v>
+        <v>91</v>
       </c>
       <c r="H22" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>106</v>
+        <v>93</v>
       </c>
       <c r="B23" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>58</v>
+        <v>88</v>
       </c>
       <c r="D23" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>95</v>
+      </c>
+      <c r="F23" t="s">
+        <v>90</v>
       </c>
       <c r="G23" t="s">
-        <v>27</v>
+        <v>96</v>
       </c>
       <c r="H23" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>110</v>
+        <v>97</v>
       </c>
       <c r="B24" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>58</v>
+        <v>88</v>
       </c>
       <c r="D24" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>99</v>
+      </c>
+      <c r="F24" t="s">
+        <v>90</v>
       </c>
       <c r="G24" t="s">
-        <v>27</v>
+        <v>96</v>
       </c>
       <c r="H24" t="s">
-        <v>14</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="B25" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>58</v>
+        <v>88</v>
       </c>
       <c r="D25" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>103</v>
+      </c>
+      <c r="F25" t="s">
+        <v>90</v>
       </c>
       <c r="G25" t="s">
-        <v>27</v>
+        <v>96</v>
       </c>
       <c r="H25" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:8" ht="12.75">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>119</v>
+        <v>105</v>
       </c>
       <c r="B26" t="s">
-        <v>120</v>
+        <v>106</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>58</v>
+        <v>107</v>
       </c>
       <c r="D26" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>108</v>
+      </c>
+      <c r="F26" t="s">
+        <v>90</v>
       </c>
       <c r="G26" t="s">
-        <v>27</v>
+        <v>109</v>
       </c>
       <c r="H26" t="s">
-        <v>14</v>
+        <v>104</v>
+      </c>
+      <c r="J26" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>123</v>
+        <v>110</v>
       </c>
       <c r="B27" t="s">
-        <v>124</v>
+        <v>111</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>58</v>
+        <v>88</v>
       </c>
       <c r="D27" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>112</v>
+      </c>
+      <c r="F27" t="s">
+        <v>90</v>
       </c>
       <c r="G27" t="s">
-        <v>27</v>
+        <v>96</v>
       </c>
       <c r="H27" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="B28" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>58</v>
+        <v>88</v>
       </c>
       <c r="D28" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>115</v>
+      </c>
+      <c r="F28" t="s">
+        <v>90</v>
       </c>
       <c r="G28" t="s">
-        <v>27</v>
+        <v>96</v>
       </c>
       <c r="H28" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="B29" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>133</v>
+        <v>88</v>
       </c>
       <c r="D29" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>118</v>
+      </c>
+      <c r="F29" t="s">
+        <v>90</v>
       </c>
       <c r="G29" t="s">
-        <v>27</v>
+        <v>96</v>
       </c>
       <c r="H29" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:8" ht="12.75">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>136</v>
+        <v>120</v>
       </c>
       <c r="B30" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>121</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>107</v>
       </c>
       <c r="D30" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>122</v>
+      </c>
+      <c r="F30" t="s">
+        <v>90</v>
+      </c>
+      <c r="G30" t="s">
+        <v>109</v>
       </c>
       <c r="H30" t="s">
-        <v>96</v>
+        <v>104</v>
+      </c>
+      <c r="J30" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>140</v>
+        <v>123</v>
       </c>
       <c r="B31" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>124</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>88</v>
       </c>
       <c r="D31" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>125</v>
+      </c>
+      <c r="F31" t="s">
+        <v>90</v>
+      </c>
+      <c r="G31" t="s">
+        <v>96</v>
       </c>
       <c r="H31" t="s">
-        <v>143</v>
+        <v>119</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>145</v>
+        <v>126</v>
       </c>
       <c r="B32" t="s">
-        <v>146</v>
+        <v>127</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>147</v>
+        <v>88</v>
       </c>
       <c r="D32" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>128</v>
+      </c>
+      <c r="F32" t="s">
+        <v>45</v>
+      </c>
+      <c r="G32" t="s">
+        <v>129</v>
       </c>
       <c r="H32" t="s">
-        <v>149</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>151</v>
+        <v>130</v>
       </c>
       <c r="B33" t="s">
-        <v>152</v>
+        <v>131</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>147</v>
+        <v>88</v>
       </c>
       <c r="D33" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>132</v>
+      </c>
+      <c r="F33" t="s">
+        <v>45</v>
+      </c>
+      <c r="G33" t="s">
+        <v>129</v>
       </c>
       <c r="H33" t="s">
-        <v>149</v>
+        <v>92</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>155</v>
+        <v>133</v>
       </c>
       <c r="B34" t="s">
-        <v>156</v>
+        <v>134</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>147</v>
+        <v>88</v>
       </c>
       <c r="D34" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>135</v>
+      </c>
+      <c r="F34" t="s">
+        <v>90</v>
+      </c>
+      <c r="G34" t="s">
+        <v>109</v>
       </c>
       <c r="H34" t="s">
-        <v>149</v>
+        <v>92</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>159</v>
+        <v>136</v>
       </c>
       <c r="B35" t="s">
-        <v>160</v>
+        <v>137</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>161</v>
+        <v>88</v>
       </c>
       <c r="D35" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>138</v>
       </c>
       <c r="F35" t="s">
-        <v>163</v>
+        <v>45</v>
       </c>
       <c r="G35" t="s">
-        <v>27</v>
+        <v>129</v>
       </c>
       <c r="H35" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>165</v>
+        <v>139</v>
       </c>
       <c r="B36" t="s">
-        <v>166</v>
+        <v>140</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>161</v>
+        <v>88</v>
       </c>
       <c r="D36" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>141</v>
       </c>
       <c r="F36" t="s">
-        <v>163</v>
+        <v>45</v>
       </c>
       <c r="G36" t="s">
-        <v>27</v>
+        <v>129</v>
       </c>
       <c r="H36" t="s">
-        <v>14</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>142</v>
+      </c>
+      <c r="B37" t="s">
+        <v>143</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>88</v>
       </c>
       <c r="D37" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>144</v>
+      </c>
+      <c r="F37" t="s">
+        <v>45</v>
+      </c>
+      <c r="G37" t="s">
+        <v>129</v>
       </c>
       <c r="H37" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>170</v>
+        <v>145</v>
       </c>
       <c r="B38" t="s">
-        <v>171</v>
+        <v>146</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="D38" t="s">
-        <v>172</v>
+        <v>147</v>
       </c>
       <c r="F38" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="G38" t="s">
-        <v>173</v>
+        <v>129</v>
       </c>
       <c r="H38" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:10" ht="12.75">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>175</v>
+        <v>149</v>
       </c>
       <c r="B39" t="s">
-        <v>176</v>
+        <v>150</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>177</v>
+        <v>88</v>
       </c>
       <c r="D39" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>151</v>
+      </c>
+      <c r="F39" t="s">
+        <v>45</v>
       </c>
       <c r="G39" t="s">
-        <v>51</v>
+        <v>129</v>
       </c>
       <c r="H39" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="40" spans="1:10" ht="12.75">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>180</v>
+        <v>152</v>
       </c>
       <c r="B40" t="s">
-        <v>181</v>
+        <v>153</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>177</v>
+        <v>88</v>
       </c>
       <c r="D40" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>154</v>
+      </c>
+      <c r="F40" t="s">
+        <v>90</v>
       </c>
       <c r="G40" t="s">
-        <v>51</v>
+        <v>96</v>
       </c>
       <c r="H40" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>92</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>183</v>
+        <v>155</v>
       </c>
       <c r="B41" t="s">
-        <v>184</v>
+        <v>156</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>185</v>
+        <v>88</v>
       </c>
       <c r="D41" t="s">
-        <v>186</v>
+        <v>157</v>
       </c>
       <c r="F41" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="G41" t="s">
-        <v>187</v>
+        <v>96</v>
       </c>
       <c r="H41" t="s">
-        <v>188</v>
+        <v>92</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>189</v>
+        <v>158</v>
       </c>
       <c r="B42" t="s">
-        <v>190</v>
+        <v>159</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>185</v>
+        <v>107</v>
       </c>
       <c r="D42" t="s">
-        <v>191</v>
+        <v>160</v>
       </c>
       <c r="F42" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="G42" t="s">
-        <v>187</v>
+        <v>109</v>
       </c>
       <c r="H42" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:10" ht="12.75">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>192</v>
+        <v>161</v>
       </c>
       <c r="B43" t="s">
-        <v>193</v>
+        <v>162</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>185</v>
+        <v>107</v>
       </c>
       <c r="D43" t="s">
-        <v>194</v>
+        <v>163</v>
       </c>
       <c r="F43" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="G43" t="s">
-        <v>187</v>
+        <v>109</v>
       </c>
       <c r="H43" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>196</v>
+        <v>164</v>
       </c>
       <c r="B44" t="s">
-        <v>197</v>
+        <v>165</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>198</v>
+        <v>107</v>
       </c>
       <c r="D44" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>166</v>
+      </c>
+      <c r="F44" t="s">
+        <v>90</v>
       </c>
       <c r="G44" t="s">
-        <v>200</v>
+        <v>109</v>
       </c>
       <c r="H44" t="s">
-        <v>14</v>
+        <v>104</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>202</v>
+        <v>167</v>
       </c>
       <c r="B45" t="s">
-        <v>203</v>
+        <v>168</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>198</v>
+        <v>107</v>
       </c>
       <c r="D45" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>108</v>
+      </c>
+      <c r="F45" t="s">
+        <v>90</v>
       </c>
       <c r="G45" t="s">
-        <v>205</v>
+        <v>109</v>
       </c>
       <c r="H45" t="s">
-        <v>14</v>
+        <v>104</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>207</v>
+        <v>170</v>
       </c>
       <c r="B46" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>171</v>
+      </c>
+      <c r="C46" t="s">
+        <v>13</v>
       </c>
       <c r="D46" t="s">
-        <v>209</v>
+        <v>172</v>
       </c>
       <c r="E46" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>36</v>
       </c>
       <c r="H46" t="s">
-        <v>14</v>
+        <v>173</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>174</v>
       </c>
       <c r="C47" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D47" t="s">
-        <v>213</v>
+        <v>175</v>
       </c>
       <c r="E47" t="s">
-        <v>13</v>
+        <v>36</v>
+      </c>
+      <c r="G47" t="s">
+        <v>176</v>
       </c>
       <c r="H47" t="s">
-        <v>214</v>
+        <v>177</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>215</v>
+        <v>179</v>
       </c>
       <c r="B48" t="s">
-        <v>216</v>
+        <v>180</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D48" t="s">
-        <v>217</v>
+        <v>181</v>
+      </c>
+      <c r="E48" t="s">
+        <v>15</v>
       </c>
       <c r="F48" t="s">
-        <v>71</v>
+        <v>182</v>
       </c>
       <c r="H48" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:8" ht="12.75">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>219</v>
+        <v>185</v>
       </c>
       <c r="B49" t="s">
-        <v>220</v>
+        <v>186</v>
       </c>
       <c r="C49" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D49" t="s">
-        <v>221</v>
+        <v>187</v>
+      </c>
+      <c r="E49" t="s">
+        <v>15</v>
       </c>
       <c r="F49" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>16</v>
       </c>
       <c r="H49" t="s">
-        <v>222</v>
+        <v>188</v>
+      </c>
+      <c r="J49" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>223</v>
+        <v>190</v>
       </c>
       <c r="B50" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>191</v>
+      </c>
+      <c r="C50" t="s">
+        <v>13</v>
       </c>
       <c r="D50" t="s">
-        <v>225</v>
+        <v>192</v>
       </c>
       <c r="E50" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="F50" t="s">
+        <v>16</v>
       </c>
       <c r="H50" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:8" ht="12.75">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>227</v>
+        <v>194</v>
       </c>
       <c r="B51" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>195</v>
+      </c>
+      <c r="C51" t="s">
+        <v>13</v>
       </c>
       <c r="D51" t="s">
-        <v>229</v>
+        <v>196</v>
       </c>
       <c r="E51" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="F51" t="s">
+        <v>16</v>
       </c>
       <c r="H51" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:8" ht="12.75">
+        <v>188</v>
+      </c>
+      <c r="J51" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>231</v>
+        <v>198</v>
       </c>
       <c r="B52" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>199</v>
+      </c>
+      <c r="C52" t="s">
+        <v>13</v>
       </c>
       <c r="D52" t="s">
-        <v>233</v>
+        <v>200</v>
       </c>
       <c r="E52" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="F52" t="s">
+        <v>16</v>
       </c>
       <c r="H52" t="s">
-        <v>14</v>
+        <v>188</v>
+      </c>
+      <c r="J52" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>235</v>
+        <v>202</v>
       </c>
       <c r="B53" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>203</v>
+      </c>
+      <c r="C53" t="s">
+        <v>13</v>
       </c>
       <c r="D53" t="s">
-        <v>237</v>
+        <v>204</v>
       </c>
       <c r="E53" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="F53" t="s">
+        <v>16</v>
       </c>
       <c r="H53" t="s">
-        <v>14</v>
+        <v>188</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>239</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>205</v>
+      </c>
+      <c r="C54" t="s">
+        <v>13</v>
       </c>
       <c r="D54" t="s">
-        <v>241</v>
+        <v>206</v>
       </c>
       <c r="E54" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>70</v>
       </c>
       <c r="H54" t="s">
-        <v>14</v>
+        <v>173</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>207</v>
       </c>
       <c r="C55" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D55" t="s">
-        <v>245</v>
+        <v>208</v>
       </c>
       <c r="E55" t="s">
-        <v>13</v>
+        <v>36</v>
+      </c>
+      <c r="G55" t="s">
+        <v>176</v>
       </c>
       <c r="H55" t="s">
-        <v>222</v>
+        <v>173</v>
       </c>
     </row>
     <row r="56" spans="1:10" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>246</v>
+        <v>209</v>
       </c>
       <c r="B56" t="s">
-        <v>247</v>
+        <v>210</v>
       </c>
       <c r="C56" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D56" t="s">
-        <v>248</v>
+        <v>211</v>
       </c>
       <c r="F56" t="s">
-        <v>71</v>
+        <v>90</v>
+      </c>
+      <c r="G56" t="s">
+        <v>109</v>
       </c>
       <c r="H56" t="s">
-        <v>72</v>
+        <v>212</v>
       </c>
       <c r="J56" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:10" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>249</v>
+        <v>213</v>
       </c>
       <c r="B57" t="s">
-        <v>250</v>
+        <v>214</v>
       </c>
       <c r="C57" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D57" t="s">
-        <v>251</v>
+        <v>215</v>
       </c>
       <c r="F57" t="s">
-        <v>71</v>
+        <v>90</v>
+      </c>
+      <c r="G57" t="s">
+        <v>109</v>
       </c>
       <c r="H57" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>212</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>252</v>
+        <v>216</v>
       </c>
       <c r="B58" t="s">
-        <v>253</v>
+        <v>217</v>
       </c>
       <c r="C58" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D58" t="s">
-        <v>254</v>
+        <v>218</v>
       </c>
       <c r="F58" t="s">
-        <v>71</v>
+        <v>90</v>
+      </c>
+      <c r="G58" t="s">
+        <v>109</v>
       </c>
       <c r="H58" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:8" ht="12.75">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>256</v>
+        <v>219</v>
       </c>
       <c r="B59" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>220</v>
+      </c>
+      <c r="C59" t="s">
+        <v>13</v>
       </c>
       <c r="D59" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>221</v>
       </c>
       <c r="F59" t="s">
-        <v>163</v>
+        <v>90</v>
+      </c>
+      <c r="G59" t="s">
+        <v>109</v>
       </c>
       <c r="H59" t="s">
-        <v>149</v>
+        <v>212</v>
+      </c>
+      <c r="J59" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>260</v>
+        <v>222</v>
       </c>
       <c r="B60" t="s">
-        <v>261</v>
+        <v>223</v>
       </c>
       <c r="C60" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D60" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>224</v>
+      </c>
+      <c r="F60" t="s">
+        <v>90</v>
       </c>
       <c r="H60" t="s">
-        <v>39</v>
+        <v>225</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>264</v>
+        <v>226</v>
       </c>
       <c r="B61" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>227</v>
+      </c>
+      <c r="C61" t="s">
+        <v>13</v>
       </c>
       <c r="D61" t="s">
-        <v>266</v>
-[...5 lines deleted...]
-        <v>267</v>
+        <v>228</v>
+      </c>
+      <c r="F61" t="s">
+        <v>90</v>
       </c>
       <c r="H61" t="s">
-        <v>14</v>
+        <v>212</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>269</v>
+        <v>229</v>
       </c>
       <c r="B62" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>230</v>
+      </c>
+      <c r="C62" t="s">
+        <v>13</v>
       </c>
       <c r="D62" t="s">
-        <v>271</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>231</v>
+      </c>
+      <c r="F62" t="s">
+        <v>90</v>
       </c>
       <c r="H62" t="s">
-        <v>14</v>
+        <v>232</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>272</v>
+        <v>233</v>
       </c>
       <c r="B63" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>234</v>
+      </c>
+      <c r="C63" t="s">
+        <v>13</v>
       </c>
       <c r="D63" t="s">
-        <v>274</v>
-[...5 lines deleted...]
-        <v>275</v>
+        <v>235</v>
       </c>
       <c r="H63" t="s">
-        <v>14</v>
+        <v>236</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>277</v>
+        <v>237</v>
       </c>
       <c r="B64" t="s">
-        <v>278</v>
+        <v>238</v>
       </c>
       <c r="C64" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D64" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>239</v>
       </c>
       <c r="F64" t="s">
-        <v>280</v>
+        <v>90</v>
       </c>
       <c r="H64" t="s">
-        <v>281</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:10" ht="12.75">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>283</v>
+        <v>240</v>
       </c>
       <c r="B65" t="s">
-        <v>284</v>
+        <v>241</v>
       </c>
       <c r="C65" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D65" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>242</v>
       </c>
       <c r="F65" t="s">
-        <v>286</v>
+        <v>90</v>
       </c>
       <c r="H65" t="s">
-        <v>287</v>
-[...5 lines deleted...]
-    <row r="66" spans="1:8" ht="12.75">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="B66" t="s">
-        <v>290</v>
+        <v>245</v>
       </c>
       <c r="C66" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D66" t="s">
-        <v>291</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>246</v>
       </c>
       <c r="F66" t="s">
-        <v>286</v>
+        <v>90</v>
       </c>
       <c r="H66" t="s">
-        <v>287</v>
+        <v>247</v>
+      </c>
+      <c r="J66" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="67" spans="1:10" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>293</v>
+        <v>248</v>
       </c>
       <c r="B67" t="s">
-        <v>294</v>
+        <v>249</v>
       </c>
       <c r="C67" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D67" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>250</v>
       </c>
       <c r="F67" t="s">
-        <v>286</v>
+        <v>90</v>
       </c>
       <c r="H67" t="s">
-        <v>287</v>
+        <v>247</v>
       </c>
       <c r="J67" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
     </row>
     <row r="68" spans="1:10" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>297</v>
+        <v>252</v>
       </c>
       <c r="B68" t="s">
-        <v>298</v>
+        <v>253</v>
       </c>
       <c r="C68" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D68" t="s">
-        <v>299</v>
+        <v>254</v>
       </c>
       <c r="E68" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F68" t="s">
-        <v>286</v>
+        <v>16</v>
       </c>
       <c r="H68" t="s">
-        <v>287</v>
+        <v>255</v>
       </c>
       <c r="J68" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>301</v>
+        <v>257</v>
       </c>
       <c r="B69" t="s">
-        <v>302</v>
+        <v>258</v>
       </c>
       <c r="C69" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D69" t="s">
-        <v>303</v>
+        <v>259</v>
       </c>
       <c r="E69" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F69" t="s">
-        <v>286</v>
+        <v>16</v>
       </c>
       <c r="H69" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>304</v>
+        <v>261</v>
+      </c>
+      <c r="B70" t="s">
+        <v>262</v>
       </c>
       <c r="C70" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D70" t="s">
-        <v>305</v>
+        <v>263</v>
       </c>
       <c r="E70" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>15</v>
+      </c>
+      <c r="F70" t="s">
+        <v>264</v>
       </c>
       <c r="H70" t="s">
-        <v>39</v>
+        <v>173</v>
+      </c>
+      <c r="J70" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>308</v>
+        <v>266</v>
       </c>
       <c r="B71" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>310</v>
+        <v>267</v>
+      </c>
+      <c r="C71" t="s">
+        <v>13</v>
       </c>
       <c r="D71" t="s">
-        <v>311</v>
+        <v>268</v>
       </c>
       <c r="E71" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F71" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H71" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:8" ht="12.75">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>314</v>
+        <v>271</v>
       </c>
       <c r="B72" t="s">
-        <v>315</v>
+        <v>272</v>
       </c>
       <c r="C72" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D72" t="s">
-        <v>316</v>
+        <v>273</v>
       </c>
       <c r="E72" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F72" t="s">
-        <v>312</v>
+        <v>274</v>
       </c>
       <c r="H72" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:8" ht="12.75">
+        <v>173</v>
+      </c>
+      <c r="J72" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>318</v>
+        <v>276</v>
       </c>
       <c r="B73" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-        <v>310</v>
+        <v>277</v>
+      </c>
+      <c r="C73" t="s">
+        <v>13</v>
       </c>
       <c r="D73" t="s">
-        <v>320</v>
+        <v>278</v>
       </c>
       <c r="E73" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F73" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>279</v>
       </c>
       <c r="H73" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:8" ht="12.75">
+        <v>280</v>
+      </c>
+      <c r="J73" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>322</v>
+        <v>282</v>
       </c>
       <c r="B74" t="s">
-        <v>323</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>283</v>
+      </c>
+      <c r="C74" t="s">
+        <v>13</v>
       </c>
       <c r="D74" t="s">
-        <v>324</v>
+        <v>284</v>
       </c>
       <c r="E74" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F74" t="s">
-        <v>325</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>274</v>
       </c>
       <c r="H74" t="s">
-        <v>14</v>
+        <v>173</v>
+      </c>
+      <c r="J74" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>327</v>
+        <v>286</v>
       </c>
       <c r="B75" t="s">
-        <v>328</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>287</v>
+      </c>
+      <c r="C75" t="s">
+        <v>13</v>
       </c>
       <c r="D75" t="s">
-        <v>329</v>
+        <v>288</v>
       </c>
       <c r="E75" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F75" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>289</v>
       </c>
       <c r="H75" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:8" ht="12.75">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>331</v>
+        <v>291</v>
       </c>
       <c r="B76" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>310</v>
+        <v>292</v>
+      </c>
+      <c r="C76" t="s">
+        <v>13</v>
       </c>
       <c r="D76" t="s">
-        <v>333</v>
+        <v>293</v>
       </c>
       <c r="E76" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F76" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>294</v>
       </c>
       <c r="H76" t="s">
-        <v>14</v>
+        <v>295</v>
+      </c>
+      <c r="J76" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>335</v>
+        <v>297</v>
       </c>
       <c r="B77" t="s">
-        <v>336</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>298</v>
+      </c>
+      <c r="C77" t="s">
+        <v>13</v>
       </c>
       <c r="D77" t="s">
-        <v>337</v>
+        <v>299</v>
       </c>
       <c r="E77" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F77" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>294</v>
       </c>
       <c r="H77" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:10" ht="12.75">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>339</v>
+        <v>302</v>
       </c>
       <c r="B78" t="s">
-        <v>340</v>
+        <v>303</v>
       </c>
       <c r="C78" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D78" t="s">
-        <v>341</v>
+        <v>304</v>
       </c>
       <c r="E78" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F78" t="s">
-        <v>95</v>
+        <v>294</v>
       </c>
       <c r="H78" t="s">
-        <v>342</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>300</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>344</v>
+        <v>306</v>
       </c>
       <c r="B79" t="s">
-        <v>345</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>307</v>
+      </c>
+      <c r="C79" t="s">
+        <v>13</v>
       </c>
       <c r="D79" t="s">
-        <v>346</v>
+        <v>308</v>
       </c>
       <c r="E79" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H79" t="s">
-        <v>14</v>
+        <v>188</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>348</v>
+        <v>310</v>
       </c>
       <c r="B80" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>311</v>
+      </c>
+      <c r="C80" t="s">
+        <v>13</v>
       </c>
       <c r="D80" t="s">
-        <v>337</v>
+        <v>312</v>
       </c>
       <c r="E80" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F80" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>294</v>
       </c>
       <c r="H80" t="s">
-        <v>14</v>
+        <v>300</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>351</v>
+        <v>314</v>
       </c>
       <c r="B81" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>315</v>
+      </c>
+      <c r="C81" t="s">
+        <v>13</v>
       </c>
       <c r="D81" t="s">
-        <v>353</v>
+        <v>316</v>
       </c>
       <c r="E81" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="H81" t="s">
-        <v>14</v>
+        <v>188</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>355</v>
+        <v>318</v>
       </c>
       <c r="B82" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>319</v>
+      </c>
+      <c r="C82" t="s">
+        <v>13</v>
       </c>
       <c r="D82" t="s">
-        <v>353</v>
+        <v>320</v>
       </c>
       <c r="E82" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="H82" t="s">
-        <v>14</v>
+        <v>295</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>358</v>
+        <v>322</v>
       </c>
       <c r="B83" t="s">
-        <v>359</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>323</v>
+      </c>
+      <c r="C83" t="s">
+        <v>13</v>
       </c>
       <c r="D83" t="s">
-        <v>360</v>
+        <v>324</v>
       </c>
       <c r="E83" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="F83" t="s">
+        <v>325</v>
       </c>
       <c r="H83" t="s">
-        <v>14</v>
+        <v>326</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>362</v>
+        <v>328</v>
       </c>
       <c r="B84" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>329</v>
+      </c>
+      <c r="C84" t="s">
+        <v>13</v>
       </c>
       <c r="D84" t="s">
-        <v>364</v>
+        <v>330</v>
       </c>
       <c r="E84" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="F84" t="s">
+        <v>325</v>
       </c>
       <c r="H84" t="s">
-        <v>14</v>
+        <v>326</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>366</v>
+        <v>332</v>
       </c>
       <c r="B85" t="s">
-        <v>367</v>
+        <v>333</v>
       </c>
       <c r="C85" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D85" t="s">
-        <v>368</v>
+        <v>334</v>
       </c>
       <c r="E85" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="H85" t="s">
-        <v>287</v>
+        <v>212</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>370</v>
+        <v>336</v>
       </c>
       <c r="B86" t="s">
-        <v>371</v>
+        <v>337</v>
       </c>
       <c r="C86" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D86" t="s">
-        <v>372</v>
+        <v>338</v>
       </c>
       <c r="E86" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="H86" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:8" ht="12.75">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>374</v>
+        <v>340</v>
       </c>
       <c r="B87" t="s">
-        <v>375</v>
+        <v>341</v>
       </c>
       <c r="C87" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D87" t="s">
-        <v>376</v>
+        <v>342</v>
       </c>
       <c r="E87" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>15</v>
       </c>
       <c r="H87" t="s">
-        <v>96</v>
+        <v>173</v>
+      </c>
+      <c r="J87" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>378</v>
+        <v>344</v>
       </c>
       <c r="B88" t="s">
-        <v>379</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>253</v>
+      </c>
+      <c r="C88" t="s">
+        <v>13</v>
       </c>
       <c r="D88" t="s">
-        <v>381</v>
+        <v>254</v>
       </c>
       <c r="E88" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F88" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>16</v>
       </c>
       <c r="H88" t="s">
-        <v>14</v>
+        <v>255</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>383</v>
+        <v>346</v>
       </c>
       <c r="B89" t="s">
-        <v>384</v>
+        <v>347</v>
       </c>
       <c r="C89" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D89" t="s">
-        <v>385</v>
+        <v>348</v>
       </c>
       <c r="E89" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="H89" t="s">
-        <v>287</v>
+        <v>212</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>387</v>
+        <v>349</v>
       </c>
       <c r="B90" t="s">
-        <v>388</v>
+        <v>350</v>
       </c>
       <c r="C90" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D90" t="s">
-        <v>389</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>351</v>
+      </c>
+      <c r="F90" t="s">
+        <v>90</v>
       </c>
       <c r="H90" t="s">
-        <v>342</v>
+        <v>247</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>391</v>
+        <v>353</v>
       </c>
       <c r="B91" t="s">
-        <v>392</v>
+        <v>354</v>
       </c>
       <c r="C91" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D91" t="s">
-        <v>393</v>
+        <v>355</v>
       </c>
       <c r="E91" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>36</v>
       </c>
       <c r="H91" t="s">
-        <v>395</v>
+        <v>17</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>397</v>
+        <v>357</v>
       </c>
       <c r="B92" t="s">
-        <v>398</v>
+        <v>358</v>
       </c>
       <c r="C92" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D92" t="s">
-        <v>399</v>
+        <v>359</v>
       </c>
       <c r="E92" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>36</v>
       </c>
       <c r="H92" t="s">
-        <v>395</v>
+        <v>300</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>401</v>
+        <v>361</v>
       </c>
       <c r="B93" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>362</v>
+      </c>
+      <c r="C93" t="s">
+        <v>13</v>
       </c>
       <c r="D93" t="s">
-        <v>403</v>
+        <v>363</v>
       </c>
       <c r="E93" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="H93" t="s">
-        <v>14</v>
+        <v>364</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>406</v>
+        <v>366</v>
       </c>
       <c r="B94" t="s">
-        <v>407</v>
+        <v>367</v>
       </c>
       <c r="C94" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D94" t="s">
-        <v>408</v>
+        <v>368</v>
       </c>
       <c r="E94" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H94" t="s">
-        <v>222</v>
+        <v>173</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>369</v>
       </c>
       <c r="C95" t="s">
-        <v>37</v>
+        <v>370</v>
       </c>
       <c r="D95" t="s">
-        <v>412</v>
+        <v>371</v>
       </c>
       <c r="E95" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="H95" t="s">
-        <v>214</v>
+        <v>372</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>414</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>373</v>
+      </c>
+      <c r="C96" t="s">
+        <v>370</v>
       </c>
       <c r="D96" t="s">
-        <v>416</v>
+        <v>374</v>
       </c>
       <c r="E96" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="H96" t="s">
-        <v>14</v>
+        <v>372</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>418</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>375</v>
+      </c>
+      <c r="C97" t="s">
+        <v>370</v>
       </c>
       <c r="D97" t="s">
-        <v>420</v>
+        <v>376</v>
       </c>
       <c r="E97" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="F97" t="s">
+        <v>289</v>
       </c>
       <c r="H97" t="s">
-        <v>14</v>
+        <v>372</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-        <v>423</v>
+        <v>377</v>
       </c>
       <c r="C98" t="s">
-        <v>37</v>
+        <v>370</v>
       </c>
       <c r="D98" t="s">
-        <v>424</v>
-[...5 lines deleted...]
-        <v>286</v>
+        <v>378</v>
+      </c>
+      <c r="G98" t="s">
+        <v>109</v>
       </c>
       <c r="H98" t="s">
-        <v>425</v>
+        <v>104</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>427</v>
-[...2 lines deleted...]
-        <v>428</v>
+        <v>379</v>
       </c>
       <c r="C99" t="s">
-        <v>37</v>
+        <v>370</v>
       </c>
       <c r="D99" t="s">
-        <v>429</v>
+        <v>380</v>
       </c>
       <c r="E99" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>36</v>
       </c>
       <c r="H99" t="s">
-        <v>425</v>
+        <v>372</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-        <v>75</v>
+        <v>381</v>
+      </c>
+      <c r="C100" t="s">
+        <v>370</v>
       </c>
       <c r="D100" t="s">
-        <v>432</v>
-[...5 lines deleted...]
-        <v>77</v>
+        <v>382</v>
+      </c>
+      <c r="E100" t="s">
+        <v>36</v>
       </c>
       <c r="H100" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:10" ht="12.75">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>434</v>
+        <v>383</v>
       </c>
       <c r="C101" t="s">
-        <v>37</v>
+        <v>370</v>
       </c>
       <c r="D101" t="s">
-        <v>435</v>
-[...5 lines deleted...]
-        <v>187</v>
+        <v>384</v>
+      </c>
+      <c r="E101" t="s">
+        <v>15</v>
       </c>
       <c r="H101" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>372</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>436</v>
+        <v>386</v>
       </c>
       <c r="B102" t="s">
-        <v>437</v>
+        <v>387</v>
       </c>
       <c r="C102" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D102" t="s">
-        <v>438</v>
+        <v>388</v>
+      </c>
+      <c r="E102" t="s">
+        <v>15</v>
       </c>
       <c r="F102" t="s">
-        <v>71</v>
+        <v>389</v>
       </c>
       <c r="G102" t="s">
-        <v>187</v>
+        <v>390</v>
       </c>
       <c r="H102" t="s">
-        <v>222</v>
+        <v>372</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>439</v>
+        <v>392</v>
       </c>
       <c r="B103" t="s">
-        <v>440</v>
+        <v>393</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>75</v>
+        <v>394</v>
       </c>
       <c r="D103" t="s">
-        <v>441</v>
+        <v>395</v>
+      </c>
+      <c r="E103" t="s">
+        <v>15</v>
       </c>
       <c r="F103" t="s">
-        <v>71</v>
+        <v>289</v>
       </c>
       <c r="G103" t="s">
-        <v>77</v>
+        <v>390</v>
       </c>
       <c r="H103" t="s">
-        <v>442</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:8" ht="12.75">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>443</v>
+        <v>397</v>
       </c>
       <c r="B104" t="s">
-        <v>444</v>
+        <v>398</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>75</v>
+        <v>399</v>
       </c>
       <c r="D104" t="s">
-        <v>445</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>400</v>
+      </c>
+      <c r="E104" t="s">
+        <v>36</v>
       </c>
       <c r="G104" t="s">
-        <v>77</v>
+        <v>401</v>
       </c>
       <c r="H104" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:10" ht="12.75">
+        <v>372</v>
+      </c>
+      <c r="J104" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>446</v>
+        <v>403</v>
       </c>
       <c r="B105" t="s">
-        <v>447</v>
+        <v>404</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>185</v>
+        <v>394</v>
       </c>
       <c r="D105" t="s">
-        <v>448</v>
+        <v>405</v>
+      </c>
+      <c r="E105" t="s">
+        <v>15</v>
       </c>
       <c r="F105" t="s">
-        <v>71</v>
+        <v>274</v>
       </c>
       <c r="G105" t="s">
-        <v>187</v>
+        <v>390</v>
       </c>
       <c r="H105" t="s">
-        <v>188</v>
-[...5 lines deleted...]
-    <row r="106" spans="1:8" ht="12.75">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>449</v>
+        <v>407</v>
       </c>
       <c r="B106" t="s">
-        <v>450</v>
+        <v>408</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>75</v>
+        <v>394</v>
       </c>
       <c r="D106" t="s">
-        <v>451</v>
+        <v>409</v>
+      </c>
+      <c r="E106" t="s">
+        <v>15</v>
       </c>
       <c r="F106" t="s">
-        <v>71</v>
+        <v>31</v>
       </c>
       <c r="G106" t="s">
-        <v>77</v>
+        <v>390</v>
       </c>
       <c r="H106" t="s">
-        <v>78</v>
+        <v>372</v>
+      </c>
+      <c r="J106" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>452</v>
+        <v>411</v>
       </c>
       <c r="B107" t="s">
-        <v>453</v>
+        <v>412</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>75</v>
+        <v>413</v>
       </c>
       <c r="D107" t="s">
-        <v>454</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>414</v>
+      </c>
+      <c r="E107" t="s">
+        <v>36</v>
       </c>
       <c r="G107" t="s">
-        <v>77</v>
+        <v>401</v>
       </c>
       <c r="H107" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:8" ht="12.75">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>455</v>
+        <v>416</v>
       </c>
       <c r="B108" t="s">
-        <v>456</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>417</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>413</v>
       </c>
       <c r="D108" t="s">
-        <v>457</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>418</v>
+      </c>
+      <c r="E108" t="s">
+        <v>36</v>
       </c>
       <c r="G108" t="s">
-        <v>187</v>
+        <v>401</v>
       </c>
       <c r="H108" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:10" ht="12.75">
+        <v>372</v>
+      </c>
+      <c r="J108" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>458</v>
+        <v>420</v>
       </c>
       <c r="B109" t="s">
-        <v>459</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>421</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>394</v>
       </c>
       <c r="D109" t="s">
-        <v>460</v>
+        <v>422</v>
+      </c>
+      <c r="E109" t="s">
+        <v>15</v>
       </c>
       <c r="F109" t="s">
-        <v>71</v>
+        <v>289</v>
       </c>
       <c r="G109" t="s">
-        <v>187</v>
+        <v>390</v>
       </c>
       <c r="H109" t="s">
-        <v>222</v>
-[...5 lines deleted...]
-    <row r="110" spans="1:8" ht="12.75">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>461</v>
+        <v>424</v>
       </c>
       <c r="B110" t="s">
-        <v>462</v>
+        <v>425</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>75</v>
+        <v>426</v>
       </c>
       <c r="D110" t="s">
-        <v>463</v>
+        <v>427</v>
+      </c>
+      <c r="E110" t="s">
+        <v>15</v>
       </c>
       <c r="F110" t="s">
-        <v>71</v>
+        <v>289</v>
       </c>
       <c r="G110" t="s">
-        <v>77</v>
+        <v>390</v>
       </c>
       <c r="H110" t="s">
-        <v>464</v>
+        <v>372</v>
+      </c>
+      <c r="J110" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="111" spans="1:10" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>465</v>
+        <v>429</v>
       </c>
       <c r="B111" t="s">
-        <v>466</v>
+        <v>430</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>185</v>
+        <v>426</v>
       </c>
       <c r="D111" t="s">
-        <v>467</v>
+        <v>431</v>
+      </c>
+      <c r="E111" t="s">
+        <v>15</v>
       </c>
       <c r="F111" t="s">
-        <v>71</v>
+        <v>289</v>
       </c>
       <c r="G111" t="s">
-        <v>187</v>
+        <v>390</v>
       </c>
       <c r="H111" t="s">
-        <v>188</v>
+        <v>372</v>
       </c>
       <c r="J111" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>468</v>
+        <v>433</v>
       </c>
       <c r="B112" t="s">
-        <v>469</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>434</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>394</v>
       </c>
       <c r="D112" t="s">
-        <v>470</v>
+        <v>435</v>
+      </c>
+      <c r="E112" t="s">
+        <v>15</v>
       </c>
       <c r="F112" t="s">
-        <v>471</v>
+        <v>436</v>
       </c>
       <c r="G112" t="s">
-        <v>472</v>
+        <v>390</v>
       </c>
       <c r="H112" t="s">
-        <v>425</v>
+        <v>372</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>473</v>
+        <v>438</v>
       </c>
       <c r="B113" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>439</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>394</v>
       </c>
       <c r="D113" t="s">
-        <v>475</v>
+        <v>440</v>
+      </c>
+      <c r="E113" t="s">
+        <v>15</v>
       </c>
       <c r="F113" t="s">
-        <v>71</v>
+        <v>289</v>
+      </c>
+      <c r="G113" t="s">
+        <v>390</v>
       </c>
       <c r="H113" t="s">
-        <v>476</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:8" ht="12.75">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>477</v>
+        <v>442</v>
       </c>
       <c r="B114" t="s">
-        <v>478</v>
+        <v>443</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>479</v>
+        <v>426</v>
       </c>
       <c r="D114" t="s">
-        <v>480</v>
+        <v>444</v>
+      </c>
+      <c r="E114" t="s">
+        <v>15</v>
       </c>
       <c r="F114" t="s">
-        <v>471</v>
+        <v>289</v>
       </c>
       <c r="G114" t="s">
-        <v>472</v>
+        <v>390</v>
       </c>
       <c r="H114" t="s">
-        <v>481</v>
+        <v>372</v>
+      </c>
+      <c r="J114" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>482</v>
+        <v>446</v>
       </c>
       <c r="B115" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>447</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>394</v>
       </c>
       <c r="D115" t="s">
-        <v>484</v>
+        <v>448</v>
+      </c>
+      <c r="E115" t="s">
+        <v>15</v>
       </c>
       <c r="F115" t="s">
-        <v>471</v>
+        <v>289</v>
       </c>
       <c r="G115" t="s">
-        <v>472</v>
+        <v>390</v>
       </c>
       <c r="H115" t="s">
-        <v>425</v>
+        <v>372</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>485</v>
+        <v>450</v>
       </c>
       <c r="B116" t="s">
-        <v>486</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>451</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>394</v>
       </c>
       <c r="D116" t="s">
-        <v>487</v>
+        <v>452</v>
+      </c>
+      <c r="E116" t="s">
+        <v>15</v>
       </c>
       <c r="F116" t="s">
-        <v>71</v>
+        <v>436</v>
+      </c>
+      <c r="G116" t="s">
+        <v>390</v>
       </c>
       <c r="H116" t="s">
-        <v>222</v>
+        <v>372</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>488</v>
+        <v>454</v>
       </c>
       <c r="B117" t="s">
-        <v>489</v>
+        <v>455</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>75</v>
+        <v>394</v>
       </c>
       <c r="D117" t="s">
-        <v>490</v>
+        <v>448</v>
+      </c>
+      <c r="E117" t="s">
+        <v>15</v>
       </c>
       <c r="F117" t="s">
-        <v>71</v>
+        <v>289</v>
       </c>
       <c r="G117" t="s">
-        <v>77</v>
+        <v>390</v>
       </c>
       <c r="H117" t="s">
-        <v>464</v>
+        <v>372</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>491</v>
+        <v>457</v>
       </c>
       <c r="B118" t="s">
-        <v>492</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>458</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>394</v>
       </c>
       <c r="D118" t="s">
-        <v>493</v>
+        <v>459</v>
+      </c>
+      <c r="E118" t="s">
+        <v>15</v>
       </c>
       <c r="F118" t="s">
-        <v>471</v>
+        <v>289</v>
       </c>
       <c r="G118" t="s">
-        <v>472</v>
+        <v>390</v>
       </c>
       <c r="H118" t="s">
-        <v>425</v>
+        <v>372</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>494</v>
+        <v>461</v>
       </c>
       <c r="B119" t="s">
-        <v>495</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>462</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>394</v>
       </c>
       <c r="D119" t="s">
-        <v>496</v>
+        <v>459</v>
+      </c>
+      <c r="E119" t="s">
+        <v>15</v>
       </c>
       <c r="F119" t="s">
-        <v>71</v>
+        <v>289</v>
+      </c>
+      <c r="G119" t="s">
+        <v>390</v>
       </c>
       <c r="H119" t="s">
-        <v>497</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>498</v>
+        <v>464</v>
       </c>
       <c r="B120" t="s">
-        <v>499</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>465</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>466</v>
       </c>
       <c r="D120" t="s">
-        <v>500</v>
+        <v>467</v>
+      </c>
+      <c r="E120" t="s">
+        <v>468</v>
+      </c>
+      <c r="G120" t="s">
+        <v>390</v>
       </c>
       <c r="H120" t="s">
-        <v>501</v>
+        <v>372</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>502</v>
+        <v>470</v>
       </c>
       <c r="B121" t="s">
-        <v>503</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>471</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>466</v>
       </c>
       <c r="D121" t="s">
-        <v>504</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>472</v>
+      </c>
+      <c r="E121" t="s">
+        <v>468</v>
+      </c>
+      <c r="G121" t="s">
+        <v>390</v>
       </c>
       <c r="H121" t="s">
-        <v>497</v>
+        <v>372</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>505</v>
+        <v>474</v>
       </c>
       <c r="B122" t="s">
-        <v>506</v>
+        <v>475</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>75</v>
+        <v>466</v>
       </c>
       <c r="D122" t="s">
-        <v>507</v>
-[...2 lines deleted...]
-        <v>471</v>
+        <v>476</v>
+      </c>
+      <c r="E122" t="s">
+        <v>36</v>
       </c>
       <c r="G122" t="s">
-        <v>508</v>
+        <v>390</v>
       </c>
       <c r="H122" t="s">
-        <v>442</v>
+        <v>372</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>509</v>
+        <v>478</v>
       </c>
       <c r="B123" t="s">
-        <v>510</v>
+        <v>479</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>75</v>
+        <v>466</v>
       </c>
       <c r="D123" t="s">
-        <v>511</v>
-[...2 lines deleted...]
-        <v>471</v>
+        <v>480</v>
+      </c>
+      <c r="E123" t="s">
+        <v>36</v>
       </c>
       <c r="G123" t="s">
-        <v>508</v>
+        <v>390</v>
       </c>
       <c r="H123" t="s">
-        <v>78</v>
+        <v>372</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>512</v>
+        <v>482</v>
       </c>
       <c r="B124" t="s">
-        <v>513</v>
+        <v>483</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>75</v>
+        <v>466</v>
       </c>
       <c r="D124" t="s">
-        <v>514</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>484</v>
+      </c>
+      <c r="E124" t="s">
+        <v>468</v>
       </c>
       <c r="G124" t="s">
-        <v>187</v>
+        <v>390</v>
       </c>
       <c r="H124" t="s">
-        <v>78</v>
+        <v>372</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>515</v>
+        <v>486</v>
       </c>
       <c r="B125" t="s">
-        <v>516</v>
+        <v>487</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>75</v>
+        <v>466</v>
       </c>
       <c r="D125" t="s">
-        <v>517</v>
-[...2 lines deleted...]
-        <v>471</v>
+        <v>488</v>
+      </c>
+      <c r="E125" t="s">
+        <v>468</v>
       </c>
       <c r="G125" t="s">
-        <v>508</v>
+        <v>390</v>
       </c>
       <c r="H125" t="s">
-        <v>78</v>
+        <v>372</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>518</v>
+        <v>490</v>
       </c>
       <c r="B126" t="s">
-        <v>519</v>
+        <v>491</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>75</v>
+        <v>466</v>
       </c>
       <c r="D126" t="s">
-        <v>520</v>
-[...2 lines deleted...]
-        <v>471</v>
+        <v>492</v>
+      </c>
+      <c r="E126" t="s">
+        <v>468</v>
       </c>
       <c r="G126" t="s">
-        <v>508</v>
+        <v>390</v>
       </c>
       <c r="H126" t="s">
-        <v>188</v>
+        <v>372</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>521</v>
+        <v>494</v>
       </c>
       <c r="B127" t="s">
-        <v>522</v>
+        <v>495</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>75</v>
+        <v>466</v>
       </c>
       <c r="D127" t="s">
-        <v>523</v>
-[...2 lines deleted...]
-        <v>471</v>
+        <v>496</v>
+      </c>
+      <c r="E127" t="s">
+        <v>36</v>
       </c>
       <c r="G127" t="s">
-        <v>508</v>
+        <v>390</v>
       </c>
       <c r="H127" t="s">
-        <v>78</v>
+        <v>372</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>524</v>
+        <v>498</v>
       </c>
       <c r="B128" t="s">
-        <v>525</v>
+        <v>499</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>75</v>
+        <v>466</v>
       </c>
       <c r="D128" t="s">
-        <v>526</v>
-[...2 lines deleted...]
-        <v>471</v>
+        <v>500</v>
+      </c>
+      <c r="E128" t="s">
+        <v>36</v>
       </c>
       <c r="G128" t="s">
-        <v>508</v>
+        <v>390</v>
       </c>
       <c r="H128" t="s">
-        <v>527</v>
+        <v>372</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>528</v>
+        <v>502</v>
       </c>
       <c r="B129" t="s">
-        <v>529</v>
+        <v>503</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>75</v>
+        <v>504</v>
       </c>
       <c r="D129" t="s">
-        <v>530</v>
-[...2 lines deleted...]
-        <v>471</v>
+        <v>505</v>
+      </c>
+      <c r="E129" t="s">
+        <v>15</v>
       </c>
       <c r="G129" t="s">
-        <v>508</v>
+        <v>390</v>
       </c>
       <c r="H129" t="s">
-        <v>527</v>
+        <v>372</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>531</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>507</v>
+      </c>
+      <c r="B130" t="s">
+        <v>508</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>504</v>
       </c>
       <c r="D130" t="s">
-        <v>532</v>
+        <v>509</v>
       </c>
       <c r="E130" t="s">
-        <v>533</v>
+        <v>15</v>
       </c>
       <c r="G130" t="s">
-        <v>534</v>
+        <v>390</v>
       </c>
       <c r="H130" t="s">
-        <v>535</v>
+        <v>372</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>536</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>511</v>
+      </c>
+      <c r="B131" t="s">
+        <v>512</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>504</v>
       </c>
       <c r="D131" t="s">
-        <v>537</v>
+        <v>513</v>
       </c>
       <c r="E131" t="s">
-        <v>533</v>
+        <v>15</v>
       </c>
       <c r="G131" t="s">
-        <v>534</v>
+        <v>390</v>
       </c>
       <c r="H131" t="s">
-        <v>535</v>
+        <v>372</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>538</v>
+        <v>515</v>
+      </c>
+      <c r="B132" t="s">
+        <v>516</v>
       </c>
       <c r="C132" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D132" t="s">
-        <v>539</v>
+        <v>517</v>
       </c>
       <c r="E132" t="s">
-        <v>533</v>
+        <v>36</v>
       </c>
       <c r="G132" t="s">
-        <v>534</v>
+        <v>401</v>
       </c>
       <c r="H132" t="s">
-        <v>540</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:10" ht="12.75">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>541</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>519</v>
+      </c>
+      <c r="B133" t="s">
+        <v>520</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>521</v>
       </c>
       <c r="D133" t="s">
-        <v>542</v>
+        <v>522</v>
       </c>
       <c r="E133" t="s">
-        <v>533</v>
+        <v>15</v>
+      </c>
+      <c r="F133" t="s">
+        <v>294</v>
       </c>
       <c r="G133" t="s">
-        <v>534</v>
+        <v>401</v>
       </c>
       <c r="H133" t="s">
-        <v>540</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>372</v>
       </c>
     </row>
     <row r="134" spans="1:10" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>543</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>524</v>
+      </c>
+      <c r="B134" t="s">
+        <v>525</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>526</v>
       </c>
       <c r="D134" t="s">
-        <v>544</v>
+        <v>527</v>
       </c>
       <c r="E134" t="s">
-        <v>533</v>
+        <v>15</v>
+      </c>
+      <c r="F134" t="s">
+        <v>528</v>
       </c>
       <c r="G134" t="s">
-        <v>534</v>
+        <v>390</v>
       </c>
       <c r="H134" t="s">
-        <v>535</v>
+        <v>372</v>
       </c>
       <c r="J134" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
     </row>
     <row r="135" spans="1:10" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>545</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>530</v>
+      </c>
+      <c r="B135" t="s">
+        <v>531</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>526</v>
       </c>
       <c r="D135" t="s">
-        <v>546</v>
+        <v>532</v>
       </c>
       <c r="E135" t="s">
-        <v>533</v>
+        <v>15</v>
+      </c>
+      <c r="F135" t="s">
+        <v>528</v>
       </c>
       <c r="G135" t="s">
+        <v>390</v>
+      </c>
+      <c r="H135" t="s">
+        <v>372</v>
+      </c>
+      <c r="J135" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" ht="12.75">
+      <c r="A136" s="1" t="s">
         <v>534</v>
       </c>
-      <c r="H135" t="s">
+      <c r="B136" t="s">
         <v>535</v>
       </c>
-      <c r="J135" t="s">
-[...8 lines deleted...]
-        <v>37</v>
+      <c r="C136" s="1" t="s">
+        <v>526</v>
       </c>
       <c r="D136" t="s">
-        <v>548</v>
+        <v>536</v>
       </c>
       <c r="E136" t="s">
-        <v>533</v>
+        <v>15</v>
+      </c>
+      <c r="F136" t="s">
+        <v>528</v>
       </c>
       <c r="G136" t="s">
-        <v>534</v>
+        <v>390</v>
       </c>
       <c r="H136" t="s">
-        <v>535</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>372</v>
       </c>
     </row>
     <row r="137" spans="1:10" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>550</v>
+        <v>538</v>
       </c>
       <c r="B137" t="s">
-        <v>551</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>539</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>526</v>
       </c>
       <c r="D137" t="s">
-        <v>552</v>
+        <v>540</v>
       </c>
       <c r="E137" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F137" t="s">
-        <v>286</v>
+        <v>528</v>
+      </c>
+      <c r="G137" t="s">
+        <v>390</v>
       </c>
       <c r="H137" t="s">
-        <v>553</v>
+        <v>372</v>
       </c>
       <c r="J137" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:10" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>555</v>
+        <v>542</v>
       </c>
       <c r="B138" t="s">
-        <v>556</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>543</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>526</v>
       </c>
       <c r="D138" t="s">
-        <v>557</v>
+        <v>544</v>
       </c>
       <c r="E138" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F138" t="s">
-        <v>286</v>
+        <v>528</v>
+      </c>
+      <c r="G138" t="s">
+        <v>390</v>
       </c>
       <c r="H138" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>372</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>559</v>
+        <v>546</v>
       </c>
       <c r="B139" t="s">
-        <v>560</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>547</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>526</v>
       </c>
       <c r="D139" t="s">
-        <v>561</v>
+        <v>548</v>
       </c>
       <c r="E139" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F139" t="s">
-        <v>286</v>
+        <v>528</v>
+      </c>
+      <c r="G139" t="s">
+        <v>390</v>
       </c>
       <c r="H139" t="s">
-        <v>214</v>
+        <v>372</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>563</v>
+        <v>550</v>
       </c>
       <c r="B140" t="s">
-        <v>564</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>551</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>526</v>
       </c>
       <c r="D140" t="s">
-        <v>565</v>
+        <v>552</v>
       </c>
       <c r="E140" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F140" t="s">
-        <v>286</v>
+        <v>528</v>
+      </c>
+      <c r="G140" t="s">
+        <v>390</v>
       </c>
       <c r="H140" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:10" ht="12.75">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>567</v>
+        <v>554</v>
       </c>
       <c r="B141" t="s">
-        <v>568</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>555</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>526</v>
       </c>
       <c r="D141" t="s">
-        <v>569</v>
+        <v>556</v>
       </c>
       <c r="E141" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F141" t="s">
-        <v>286</v>
+        <v>528</v>
+      </c>
+      <c r="G141" t="s">
+        <v>390</v>
       </c>
       <c r="H141" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>372</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>571</v>
+        <v>558</v>
       </c>
       <c r="B142" t="s">
-        <v>572</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>559</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>526</v>
       </c>
       <c r="D142" t="s">
-        <v>573</v>
+        <v>560</v>
       </c>
       <c r="E142" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F142" t="s">
-        <v>286</v>
+        <v>528</v>
+      </c>
+      <c r="G142" t="s">
+        <v>390</v>
       </c>
       <c r="H142" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:10" ht="12.75">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>575</v>
+        <v>562</v>
       </c>
       <c r="B143" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>563</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>526</v>
       </c>
       <c r="D143" t="s">
-        <v>577</v>
+        <v>564</v>
       </c>
       <c r="E143" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F143" t="s">
-        <v>90</v>
+        <v>528</v>
+      </c>
+      <c r="G143" t="s">
+        <v>390</v>
       </c>
       <c r="H143" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-    <row r="144" spans="1:8" ht="12.75">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>579</v>
+        <v>566</v>
       </c>
       <c r="B144" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>567</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>526</v>
       </c>
       <c r="D144" t="s">
-        <v>581</v>
+        <v>568</v>
       </c>
       <c r="E144" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F144" t="s">
-        <v>582</v>
+        <v>528</v>
       </c>
       <c r="G144" t="s">
-        <v>27</v>
+        <v>390</v>
       </c>
       <c r="H144" t="s">
-        <v>14</v>
+        <v>372</v>
+      </c>
+      <c r="J144" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>584</v>
+        <v>570</v>
       </c>
       <c r="B145" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>571</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>526</v>
       </c>
       <c r="D145" t="s">
-        <v>586</v>
+        <v>572</v>
       </c>
       <c r="E145" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F145" t="s">
-        <v>286</v>
+        <v>528</v>
+      </c>
+      <c r="G145" t="s">
+        <v>390</v>
       </c>
       <c r="H145" t="s">
-        <v>587</v>
+        <v>372</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>589</v>
+        <v>574</v>
       </c>
       <c r="B146" t="s">
-        <v>590</v>
+        <v>575</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>161</v>
+        <v>526</v>
       </c>
       <c r="D146" t="s">
-        <v>591</v>
+        <v>576</v>
       </c>
       <c r="E146" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F146" t="s">
-        <v>404</v>
+        <v>528</v>
       </c>
       <c r="G146" t="s">
-        <v>27</v>
+        <v>390</v>
       </c>
       <c r="H146" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:8" ht="12.75">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>593</v>
+        <v>578</v>
       </c>
       <c r="B147" t="s">
-        <v>594</v>
+        <v>579</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>161</v>
+        <v>504</v>
       </c>
       <c r="D147" t="s">
-        <v>595</v>
+        <v>580</v>
       </c>
       <c r="E147" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>15</v>
       </c>
       <c r="G147" t="s">
-        <v>27</v>
+        <v>390</v>
       </c>
       <c r="H147" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:8" ht="12.75">
+        <v>372</v>
+      </c>
+      <c r="J147" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>597</v>
+        <v>582</v>
       </c>
       <c r="B148" t="s">
-        <v>598</v>
+        <v>583</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>161</v>
+        <v>504</v>
       </c>
       <c r="D148" t="s">
-        <v>599</v>
+        <v>584</v>
       </c>
       <c r="E148" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>15</v>
       </c>
       <c r="G148" t="s">
-        <v>27</v>
+        <v>390</v>
       </c>
       <c r="H148" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:8" ht="12.75">
+        <v>372</v>
+      </c>
+      <c r="J148" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>601</v>
+        <v>586</v>
       </c>
       <c r="B149" t="s">
-        <v>602</v>
+        <v>587</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>161</v>
+        <v>526</v>
       </c>
       <c r="D149" t="s">
-        <v>603</v>
+        <v>588</v>
       </c>
       <c r="E149" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F149" t="s">
-        <v>404</v>
+        <v>528</v>
       </c>
       <c r="G149" t="s">
-        <v>27</v>
+        <v>390</v>
       </c>
       <c r="H149" t="s">
-        <v>14</v>
+        <v>372</v>
+      </c>
+      <c r="J149" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>605</v>
+        <v>590</v>
       </c>
       <c r="B150" t="s">
-        <v>606</v>
+        <v>591</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>161</v>
+        <v>504</v>
       </c>
       <c r="D150" t="s">
-        <v>607</v>
+        <v>592</v>
       </c>
       <c r="E150" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>15</v>
       </c>
       <c r="G150" t="s">
-        <v>27</v>
+        <v>390</v>
       </c>
       <c r="H150" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:8" ht="12.75">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>609</v>
+        <v>594</v>
       </c>
       <c r="B151" t="s">
-        <v>610</v>
+        <v>595</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>161</v>
+        <v>504</v>
       </c>
       <c r="D151" t="s">
-        <v>611</v>
+        <v>596</v>
       </c>
       <c r="E151" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>15</v>
       </c>
       <c r="G151" t="s">
-        <v>27</v>
+        <v>390</v>
       </c>
       <c r="H151" t="s">
-        <v>14</v>
+        <v>372</v>
+      </c>
+      <c r="J151" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>613</v>
+        <v>598</v>
       </c>
       <c r="B152" t="s">
-        <v>614</v>
+        <v>599</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>161</v>
+        <v>600</v>
       </c>
       <c r="D152" t="s">
-        <v>615</v>
+        <v>601</v>
       </c>
       <c r="E152" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F152" t="s">
-        <v>404</v>
+        <v>602</v>
       </c>
       <c r="G152" t="s">
-        <v>27</v>
+        <v>390</v>
       </c>
       <c r="H152" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:8" ht="12.75">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>617</v>
+        <v>604</v>
       </c>
       <c r="B153" t="s">
-        <v>618</v>
+        <v>605</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>161</v>
+        <v>504</v>
       </c>
       <c r="D153" t="s">
-        <v>619</v>
+        <v>606</v>
       </c>
       <c r="E153" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>15</v>
       </c>
       <c r="G153" t="s">
-        <v>27</v>
+        <v>390</v>
       </c>
       <c r="H153" t="s">
-        <v>14</v>
+        <v>372</v>
+      </c>
+      <c r="J153" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>621</v>
+        <v>608</v>
       </c>
       <c r="B154" t="s">
-        <v>622</v>
+        <v>609</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>161</v>
+        <v>504</v>
       </c>
       <c r="D154" t="s">
-        <v>623</v>
+        <v>610</v>
       </c>
       <c r="E154" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>15</v>
       </c>
       <c r="G154" t="s">
-        <v>27</v>
+        <v>390</v>
       </c>
       <c r="H154" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:8" ht="12.75">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>625</v>
+        <v>612</v>
       </c>
       <c r="B155" t="s">
-        <v>626</v>
+        <v>613</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>161</v>
+        <v>504</v>
       </c>
       <c r="D155" t="s">
-        <v>627</v>
+        <v>614</v>
       </c>
       <c r="E155" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>15</v>
       </c>
       <c r="G155" t="s">
-        <v>27</v>
+        <v>390</v>
       </c>
       <c r="H155" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:8" ht="12.75">
+        <v>372</v>
+      </c>
+      <c r="J155" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>629</v>
+        <v>616</v>
       </c>
       <c r="B156" t="s">
-        <v>630</v>
+        <v>617</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>161</v>
+        <v>504</v>
       </c>
       <c r="D156" t="s">
-        <v>631</v>
+        <v>618</v>
       </c>
       <c r="E156" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>15</v>
       </c>
       <c r="G156" t="s">
-        <v>27</v>
+        <v>390</v>
       </c>
       <c r="H156" t="s">
-        <v>14</v>
+        <v>372</v>
+      </c>
+      <c r="J156" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>633</v>
+        <v>620</v>
       </c>
       <c r="B157" t="s">
-        <v>634</v>
+        <v>621</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>161</v>
+        <v>504</v>
       </c>
       <c r="D157" t="s">
-        <v>635</v>
+        <v>622</v>
       </c>
       <c r="E157" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>15</v>
       </c>
       <c r="G157" t="s">
-        <v>27</v>
+        <v>390</v>
       </c>
       <c r="H157" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:10" ht="12.75">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>637</v>
+        <v>624</v>
       </c>
       <c r="B158" t="s">
-        <v>638</v>
+        <v>625</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>133</v>
+        <v>626</v>
       </c>
       <c r="D158" t="s">
-        <v>639</v>
+        <v>627</v>
       </c>
       <c r="E158" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="G158" t="s">
-        <v>27</v>
+        <v>401</v>
       </c>
       <c r="H158" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>372</v>
       </c>
     </row>
     <row r="159" spans="1:10" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>641</v>
+        <v>629</v>
       </c>
       <c r="B159" t="s">
-        <v>642</v>
+        <v>630</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>133</v>
+        <v>466</v>
       </c>
       <c r="D159" t="s">
-        <v>643</v>
+        <v>631</v>
       </c>
       <c r="E159" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="G159" t="s">
-        <v>27</v>
+        <v>390</v>
       </c>
       <c r="H159" t="s">
-        <v>14</v>
+        <v>372</v>
       </c>
       <c r="J159" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>645</v>
+        <v>633</v>
       </c>
       <c r="B160" t="s">
-        <v>646</v>
+        <v>634</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>161</v>
+        <v>466</v>
       </c>
       <c r="D160" t="s">
-        <v>647</v>
+        <v>635</v>
       </c>
       <c r="E160" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>70</v>
       </c>
       <c r="G160" t="s">
-        <v>27</v>
+        <v>390</v>
       </c>
       <c r="H160" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:8" ht="12.75">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>649</v>
+        <v>637</v>
       </c>
       <c r="B161" t="s">
-        <v>650</v>
+        <v>638</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>133</v>
+        <v>466</v>
       </c>
       <c r="D161" t="s">
-        <v>651</v>
+        <v>639</v>
       </c>
       <c r="E161" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="G161" t="s">
-        <v>27</v>
+        <v>390</v>
       </c>
       <c r="H161" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:10" ht="12.75">
+        <v>372</v>
+      </c>
+      <c r="J161" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>653</v>
+        <v>641</v>
       </c>
       <c r="B162" t="s">
-        <v>654</v>
+        <v>642</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>133</v>
+        <v>466</v>
       </c>
       <c r="D162" t="s">
-        <v>655</v>
+        <v>467</v>
       </c>
       <c r="E162" t="s">
-        <v>19</v>
+        <v>70</v>
       </c>
       <c r="G162" t="s">
-        <v>27</v>
+        <v>390</v>
       </c>
       <c r="H162" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>372</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>657</v>
+        <v>644</v>
       </c>
       <c r="B163" t="s">
-        <v>658</v>
+        <v>645</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>88</v>
+        <v>466</v>
       </c>
       <c r="D163" t="s">
-        <v>659</v>
+        <v>472</v>
       </c>
       <c r="E163" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>660</v>
+        <v>70</v>
       </c>
       <c r="G163" t="s">
-        <v>27</v>
+        <v>390</v>
       </c>
       <c r="H163" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:10" ht="12.75">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>662</v>
+        <v>647</v>
       </c>
       <c r="B164" t="s">
-        <v>663</v>
+        <v>648</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>133</v>
+        <v>466</v>
       </c>
       <c r="D164" t="s">
-        <v>664</v>
+        <v>649</v>
       </c>
       <c r="E164" t="s">
-        <v>19</v>
+        <v>70</v>
       </c>
       <c r="G164" t="s">
-        <v>27</v>
+        <v>390</v>
       </c>
       <c r="H164" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>372</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>666</v>
+        <v>651</v>
       </c>
       <c r="B165" t="s">
-        <v>667</v>
+        <v>652</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>133</v>
+        <v>653</v>
       </c>
       <c r="D165" t="s">
-        <v>668</v>
+        <v>654</v>
       </c>
       <c r="E165" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="G165" t="s">
-        <v>27</v>
+        <v>655</v>
       </c>
       <c r="H165" t="s">
-        <v>14</v>
+        <v>372</v>
       </c>
     </row>
     <row r="166" spans="1:10" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>670</v>
+        <v>657</v>
       </c>
       <c r="B166" t="s">
-        <v>671</v>
+        <v>658</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>133</v>
+        <v>466</v>
       </c>
       <c r="D166" t="s">
-        <v>672</v>
+        <v>659</v>
       </c>
       <c r="E166" t="s">
-        <v>19</v>
+        <v>70</v>
       </c>
       <c r="G166" t="s">
-        <v>27</v>
+        <v>390</v>
       </c>
       <c r="H166" t="s">
-        <v>14</v>
+        <v>372</v>
       </c>
       <c r="J166" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:10" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>674</v>
+        <v>661</v>
       </c>
       <c r="B167" t="s">
-        <v>675</v>
+        <v>662</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>133</v>
+        <v>663</v>
       </c>
       <c r="D167" t="s">
-        <v>676</v>
+        <v>664</v>
       </c>
       <c r="E167" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="G167" t="s">
-        <v>27</v>
+        <v>665</v>
       </c>
       <c r="H167" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>678</v>
+        <v>667</v>
       </c>
       <c r="B168" t="s">
-        <v>679</v>
+        <v>668</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>133</v>
+        <v>669</v>
       </c>
       <c r="D168" t="s">
-        <v>680</v>
+        <v>670</v>
       </c>
       <c r="E168" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="F168" t="s">
+        <v>671</v>
       </c>
       <c r="H168" t="s">
-        <v>14</v>
+        <v>672</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>682</v>
+        <v>674</v>
       </c>
       <c r="B169" t="s">
-        <v>683</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>675</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>653</v>
       </c>
       <c r="D169" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="E169" t="s">
-        <v>13</v>
+        <v>36</v>
+      </c>
+      <c r="G169" t="s">
+        <v>655</v>
       </c>
       <c r="H169" t="s">
-        <v>342</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" ht="12.75">
       <c r="A170" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="B170" t="s">
+        <v>679</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="D170" t="s">
+        <v>680</v>
+      </c>
+      <c r="E170" t="s">
+        <v>70</v>
+      </c>
+      <c r="G170" t="s">
+        <v>390</v>
+      </c>
+      <c r="H170" t="s">
+        <v>372</v>
+      </c>
+      <c r="J170" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="171" spans="1:10" ht="12.75">
+      <c r="A171" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="B171" t="s">
+        <v>683</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="D171" t="s">
+        <v>684</v>
+      </c>
+      <c r="E171" t="s">
+        <v>468</v>
+      </c>
+      <c r="G171" t="s">
+        <v>390</v>
+      </c>
+      <c r="H171" t="s">
+        <v>372</v>
+      </c>
+      <c r="J171" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10" ht="12.75">
+      <c r="A172" s="1" t="s">
         <v>686</v>
       </c>
-      <c r="B170" t="s">
+      <c r="B172" t="s">
         <v>687</v>
       </c>
-      <c r="C170" t="s">
-[...43 lines deleted...]
-        <v>37</v>
+      <c r="C172" s="1" t="s">
+        <v>466</v>
       </c>
       <c r="D172" t="s">
-        <v>695</v>
+        <v>659</v>
       </c>
       <c r="E172" t="s">
-        <v>13</v>
+        <v>468</v>
       </c>
       <c r="G172" t="s">
-        <v>306</v>
+        <v>390</v>
       </c>
       <c r="H172" t="s">
-        <v>696</v>
+        <v>372</v>
+      </c>
+      <c r="J172" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="173" spans="1:10" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>698</v>
+        <v>689</v>
       </c>
       <c r="B173" t="s">
-        <v>699</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>690</v>
+      </c>
+      <c r="C173" s="1" t="s">
+        <v>653</v>
       </c>
       <c r="D173" t="s">
-        <v>700</v>
+        <v>691</v>
       </c>
       <c r="E173" t="s">
-        <v>13</v>
+        <v>468</v>
+      </c>
+      <c r="G173" t="s">
+        <v>390</v>
       </c>
       <c r="H173" t="s">
-        <v>701</v>
+        <v>372</v>
       </c>
       <c r="J173" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>703</v>
+        <v>693</v>
       </c>
       <c r="B174" t="s">
-        <v>704</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>694</v>
+      </c>
+      <c r="C174" s="1" t="s">
+        <v>653</v>
       </c>
       <c r="D174" t="s">
-        <v>705</v>
+        <v>695</v>
       </c>
       <c r="E174" t="s">
-        <v>13</v>
+        <v>36</v>
+      </c>
+      <c r="G174" t="s">
+        <v>655</v>
       </c>
       <c r="H174" t="s">
-        <v>701</v>
+        <v>372</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>707</v>
+        <v>697</v>
       </c>
       <c r="B175" t="s">
-        <v>708</v>
+        <v>698</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>31</v>
+        <v>653</v>
       </c>
       <c r="D175" t="s">
-        <v>709</v>
+        <v>699</v>
       </c>
       <c r="E175" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>36</v>
       </c>
       <c r="G175" t="s">
-        <v>27</v>
+        <v>390</v>
       </c>
       <c r="H175" t="s">
-        <v>14</v>
+        <v>372</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>711</v>
+        <v>701</v>
       </c>
       <c r="B176" t="s">
-        <v>712</v>
+        <v>702</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>713</v>
+        <v>653</v>
       </c>
       <c r="D176" t="s">
-        <v>714</v>
+        <v>703</v>
       </c>
       <c r="E176" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="G176" t="s">
-        <v>200</v>
+        <v>704</v>
       </c>
       <c r="H176" t="s">
-        <v>14</v>
+        <v>372</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>716</v>
+        <v>706</v>
       </c>
       <c r="B177" t="s">
-        <v>717</v>
+        <v>707</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>58</v>
+        <v>653</v>
       </c>
       <c r="D177" t="s">
-        <v>718</v>
+        <v>708</v>
       </c>
       <c r="E177" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="G177" t="s">
-        <v>27</v>
+        <v>390</v>
       </c>
       <c r="H177" t="s">
-        <v>719</v>
+        <v>372</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>721</v>
+        <v>710</v>
       </c>
       <c r="B178" t="s">
-        <v>722</v>
+        <v>711</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>58</v>
+        <v>653</v>
       </c>
       <c r="D178" t="s">
-        <v>723</v>
+        <v>712</v>
       </c>
       <c r="E178" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="G178" t="s">
-        <v>27</v>
+        <v>704</v>
       </c>
       <c r="H178" t="s">
-        <v>719</v>
+        <v>372</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>725</v>
+        <v>714</v>
       </c>
       <c r="B179" t="s">
-        <v>556</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>715</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>653</v>
       </c>
       <c r="D179" t="s">
-        <v>557</v>
+        <v>716</v>
       </c>
       <c r="E179" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>36</v>
+      </c>
+      <c r="G179" t="s">
+        <v>704</v>
       </c>
       <c r="H179" t="s">
-        <v>214</v>
+        <v>372</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>727</v>
+        <v>718</v>
       </c>
       <c r="B180" t="s">
-        <v>551</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>719</v>
+      </c>
+      <c r="C180" s="1" t="s">
+        <v>466</v>
       </c>
       <c r="D180" t="s">
-        <v>552</v>
+        <v>720</v>
       </c>
       <c r="E180" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>36</v>
+      </c>
+      <c r="G180" t="s">
+        <v>390</v>
       </c>
       <c r="H180" t="s">
-        <v>553</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:10" ht="12.75">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>729</v>
+        <v>723</v>
       </c>
       <c r="B181" t="s">
-        <v>730</v>
+        <v>724</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>58</v>
+        <v>466</v>
       </c>
       <c r="D181" t="s">
-        <v>731</v>
+        <v>725</v>
       </c>
       <c r="E181" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="G181" t="s">
-        <v>27</v>
+        <v>390</v>
       </c>
       <c r="H181" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>721</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="B182" t="s">
+        <v>728</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="D182" t="s">
+        <v>729</v>
+      </c>
+      <c r="E182" t="s">
+        <v>36</v>
+      </c>
+      <c r="G182" t="s">
+        <v>665</v>
+      </c>
+      <c r="H182" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8" ht="12.75">
+      <c r="A183" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="B183" t="s">
+        <v>732</v>
+      </c>
+      <c r="C183" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="D183" t="s">
         <v>733</v>
       </c>
-      <c r="B182" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="E183" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="G183" t="s">
-        <v>27</v>
+        <v>390</v>
       </c>
       <c r="H183" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>372</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>741</v>
+        <v>735</v>
       </c>
       <c r="B184" t="s">
-        <v>742</v>
+        <v>736</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>58</v>
+        <v>653</v>
       </c>
       <c r="D184" t="s">
-        <v>416</v>
+        <v>737</v>
       </c>
       <c r="E184" t="s">
-        <v>533</v>
+        <v>36</v>
       </c>
       <c r="G184" t="s">
-        <v>27</v>
+        <v>390</v>
       </c>
       <c r="H184" t="s">
-        <v>14</v>
+        <v>372</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="B185" t="s">
+        <v>740</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="D185" t="s">
+        <v>741</v>
+      </c>
+      <c r="E185" t="s">
+        <v>36</v>
+      </c>
+      <c r="G185" t="s">
+        <v>390</v>
+      </c>
+      <c r="H185" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="186" spans="1:10" ht="12.75">
+      <c r="A186" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="B186" t="s">
         <v>744</v>
       </c>
-      <c r="B185" t="s">
+      <c r="C186" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="D186" t="s">
         <v>745</v>
       </c>
-      <c r="C185" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A186" s="1" t="s">
+      <c r="E186" t="s">
+        <v>36</v>
+      </c>
+      <c r="G186" t="s">
+        <v>401</v>
+      </c>
+      <c r="H186" t="s">
+        <v>372</v>
+      </c>
+      <c r="J186" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10" ht="12.75">
+      <c r="A187" s="1" t="s">
         <v>747</v>
       </c>
-      <c r="B186" t="s">
+      <c r="B187" t="s">
         <v>748</v>
       </c>
-      <c r="C186" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D186" t="s">
+      <c r="C187" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="D187" t="s">
         <v>749</v>
       </c>
-      <c r="E186" t="s">
-[...10 lines deleted...]
-      <c r="A187" s="1" t="s">
+      <c r="E187" t="s">
+        <v>36</v>
+      </c>
+      <c r="G187" t="s">
+        <v>401</v>
+      </c>
+      <c r="H187" t="s">
+        <v>372</v>
+      </c>
+      <c r="J187" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8" ht="12.75">
+      <c r="A188" s="1" t="s">
         <v>751</v>
       </c>
-      <c r="B187" t="s">
+      <c r="B188" t="s">
         <v>752</v>
       </c>
-      <c r="C187" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D187" t="s">
+      <c r="C188" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="D188" t="s">
         <v>753</v>
       </c>
-      <c r="E187" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E188" t="s">
-        <v>533</v>
+        <v>36</v>
+      </c>
+      <c r="F188" t="s">
+        <v>754</v>
       </c>
       <c r="G188" t="s">
-        <v>27</v>
+        <v>390</v>
       </c>
       <c r="H188" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>372</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="12.75">
       <c r="A189" s="1" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="B189" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>713</v>
+        <v>526</v>
       </c>
       <c r="D189" t="s">
-        <v>761</v>
+        <v>758</v>
       </c>
       <c r="E189" t="s">
-        <v>13</v>
+        <v>36</v>
+      </c>
+      <c r="F189" t="s">
+        <v>754</v>
       </c>
       <c r="G189" t="s">
-        <v>200</v>
+        <v>390</v>
       </c>
       <c r="H189" t="s">
-        <v>14</v>
+        <v>372</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
       <c r="B190" t="s">
-        <v>764</v>
+        <v>761</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>147</v>
+        <v>669</v>
       </c>
       <c r="D190" t="s">
-        <v>765</v>
+        <v>762</v>
       </c>
       <c r="E190" t="s">
-        <v>19</v>
+        <v>15</v>
+      </c>
+      <c r="F190" t="s">
+        <v>671</v>
       </c>
       <c r="H190" t="s">
-        <v>149</v>
+        <v>672</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
-        <v>767</v>
+        <v>764</v>
       </c>
       <c r="B191" t="s">
+        <v>765</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="D191" t="s">
+        <v>766</v>
+      </c>
+      <c r="E191" t="s">
+        <v>15</v>
+      </c>
+      <c r="F191" t="s">
+        <v>671</v>
+      </c>
+      <c r="H191" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8" ht="12.75">
+      <c r="A192" s="1" t="s">
         <v>768</v>
       </c>
-      <c r="C191" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D191" t="s">
+      <c r="B192" t="s">
         <v>769</v>
       </c>
-      <c r="E191" t="s">
-[...13 lines deleted...]
-      <c r="B192" t="s">
+      <c r="C192" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="D192" t="s">
+        <v>770</v>
+      </c>
+      <c r="E192" t="s">
+        <v>15</v>
+      </c>
+      <c r="F192" t="s">
+        <v>671</v>
+      </c>
+      <c r="H192" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8" ht="12.75">
+      <c r="A193" s="1" t="s">
         <v>772</v>
       </c>
-      <c r="C192" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D192" t="s">
+      <c r="B193" t="s">
         <v>773</v>
       </c>
-      <c r="E192" t="s">
-[...13 lines deleted...]
-      <c r="A193" s="1" t="s">
+      <c r="C193" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="D193" t="s">
         <v>775</v>
       </c>
-      <c r="B193" t="s">
+      <c r="E193" t="s">
+        <v>36</v>
+      </c>
+      <c r="G193" t="s">
         <v>776</v>
       </c>
-      <c r="C193" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H193" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="194" spans="1:10" ht="12.75">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8" ht="12.75">
       <c r="A194" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="B194" t="s">
         <v>779</v>
       </c>
-      <c r="B194" t="s">
+      <c r="C194" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="D194" t="s">
         <v>780</v>
       </c>
-      <c r="C194" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E194" t="s">
-        <v>113</v>
+        <v>36</v>
       </c>
       <c r="G194" t="s">
-        <v>27</v>
+        <v>665</v>
       </c>
       <c r="H194" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="195" spans="1:10" ht="12.75">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
         <v>782</v>
       </c>
       <c r="B195" t="s">
         <v>783</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>25</v>
+        <v>774</v>
       </c>
       <c r="D195" t="s">
         <v>784</v>
       </c>
       <c r="E195" t="s">
-        <v>113</v>
+        <v>36</v>
       </c>
       <c r="G195" t="s">
-        <v>27</v>
+        <v>776</v>
       </c>
       <c r="H195" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="196" spans="1:8" ht="12.75">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10" ht="12.75">
       <c r="A196" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="B196" t="s">
         <v>786</v>
       </c>
-      <c r="B196" t="s">
+      <c r="C196" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="D196" t="s">
         <v>787</v>
       </c>
-      <c r="C196" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E196" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="G196" t="s">
-        <v>275</v>
+        <v>390</v>
       </c>
       <c r="H196" t="s">
-        <v>14</v>
+        <v>372</v>
+      </c>
+      <c r="J196" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="12.75">
       <c r="A197" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="B197" t="s">
         <v>790</v>
       </c>
-      <c r="B197" t="s">
+      <c r="C197" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="D197" t="s">
         <v>791</v>
       </c>
-      <c r="C197" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E197" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="G197" t="s">
-        <v>27</v>
+        <v>390</v>
       </c>
       <c r="H197" t="s">
-        <v>14</v>
+        <v>372</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="B198" t="s">
         <v>794</v>
       </c>
-      <c r="B198" t="s">
+      <c r="C198" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="D198" t="s">
         <v>795</v>
       </c>
-      <c r="C198" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E198" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="G198" t="s">
-        <v>267</v>
+        <v>704</v>
       </c>
       <c r="H198" t="s">
-        <v>14</v>
+        <v>372</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="12.75">
       <c r="A199" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="B199" t="s">
         <v>798</v>
       </c>
-      <c r="B199" t="s">
+      <c r="C199" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="D199" t="s">
         <v>799</v>
       </c>
-      <c r="C199" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E199" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="G199" t="s">
-        <v>27</v>
+        <v>704</v>
       </c>
       <c r="H199" t="s">
-        <v>14</v>
+        <v>372</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="B200" t="s">
         <v>802</v>
       </c>
-      <c r="B200" t="s">
+      <c r="C200" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="D200" t="s">
         <v>803</v>
       </c>
-      <c r="C200" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E200" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="G200" t="s">
-        <v>267</v>
+        <v>390</v>
       </c>
       <c r="H200" t="s">
-        <v>14</v>
+        <v>372</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="B201" t="s">
         <v>806</v>
       </c>
-      <c r="B201" t="s">
+      <c r="C201" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="D201" t="s">
         <v>807</v>
       </c>
-      <c r="C201" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E201" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="G201" t="s">
-        <v>267</v>
+        <v>704</v>
       </c>
       <c r="H201" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:10" ht="12.75">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8" ht="12.75">
       <c r="A202" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="B202" t="s">
         <v>810</v>
       </c>
-      <c r="B202" t="s">
+      <c r="C202" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="D202" t="s">
         <v>811</v>
       </c>
-      <c r="C202" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E202" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>36</v>
+      </c>
+      <c r="G202" t="s">
+        <v>390</v>
       </c>
       <c r="H202" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>372</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="12.75">
       <c r="A203" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="D203" t="s">
         <v>814</v>
       </c>
-      <c r="B203" t="s">
+      <c r="E203" t="s">
+        <v>36</v>
+      </c>
+      <c r="G203" t="s">
+        <v>390</v>
+      </c>
+      <c r="H203" t="s">
         <v>815</v>
       </c>
-      <c r="C203" s="1" t="s">
-[...18 lines deleted...]
-    <row r="204" spans="1:10" ht="12.75">
+    </row>
+    <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="B204" t="s">
         <v>818</v>
       </c>
-      <c r="B204" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C204" s="1" t="s">
-        <v>177</v>
+        <v>653</v>
       </c>
       <c r="D204" t="s">
+        <v>811</v>
+      </c>
+      <c r="E204" t="s">
+        <v>36</v>
+      </c>
+      <c r="G204" t="s">
+        <v>390</v>
+      </c>
+      <c r="H204" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8" ht="12.75">
+      <c r="A205" s="1" t="s">
         <v>820</v>
       </c>
-      <c r="E204" t="s">
-[...13 lines deleted...]
-      <c r="A205" s="1" t="s">
+      <c r="B205" t="s">
+        <v>821</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="D205" t="s">
         <v>822</v>
       </c>
-      <c r="B205" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E205" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F205" t="s">
-        <v>825</v>
+        <v>754</v>
       </c>
       <c r="H205" t="s">
-        <v>826</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>672</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>827</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>824</v>
+      </c>
+      <c r="B206" t="s">
+        <v>825</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>399</v>
       </c>
       <c r="D206" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
       <c r="E206" t="s">
-        <v>533</v>
+        <v>36</v>
+      </c>
+      <c r="G206" t="s">
+        <v>401</v>
       </c>
       <c r="H206" t="s">
-        <v>39</v>
+        <v>372</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="B207" t="s">
+        <v>828</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="D207" t="s">
         <v>829</v>
       </c>
-      <c r="B207" t="s">
-[...9 lines deleted...]
-        <v>71</v>
+      <c r="E207" t="s">
+        <v>36</v>
       </c>
       <c r="G207" t="s">
-        <v>187</v>
+        <v>655</v>
       </c>
       <c r="H207" t="s">
-        <v>188</v>
+        <v>372</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="B208" t="s">
         <v>831</v>
       </c>
-      <c r="C208" t="s">
-        <v>11</v>
+      <c r="C208" s="1" t="s">
+        <v>832</v>
       </c>
       <c r="D208" t="s">
-        <v>832</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>833</v>
       </c>
       <c r="F208" t="s">
-        <v>312</v>
+        <v>45</v>
+      </c>
+      <c r="G208" t="s">
+        <v>46</v>
       </c>
       <c r="H208" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:8" ht="12.75">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="209" spans="1:10" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>833</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>836</v>
+      </c>
+      <c r="B209" t="s">
+        <v>837</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>600</v>
       </c>
       <c r="D209" t="s">
-        <v>834</v>
+        <v>838</v>
+      </c>
+      <c r="E209" t="s">
+        <v>15</v>
+      </c>
+      <c r="F209" t="s">
+        <v>264</v>
       </c>
       <c r="G209" t="s">
-        <v>187</v>
+        <v>390</v>
       </c>
       <c r="H209" t="s">
-        <v>188</v>
+        <v>372</v>
+      </c>
+      <c r="J209" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="B210" t="s">
-        <v>837</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>841</v>
+      </c>
+      <c r="C210" t="s">
+        <v>13</v>
       </c>
       <c r="D210" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E210" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>15</v>
+      </c>
+      <c r="F210" t="s">
+        <v>16</v>
       </c>
       <c r="H210" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="211" spans="1:10" ht="12.75">
       <c r="A211" s="1" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
       <c r="B211" t="s">
-        <v>841</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>845</v>
+      </c>
+      <c r="C211" t="s">
+        <v>13</v>
       </c>
       <c r="D211" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="E211" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>15</v>
+      </c>
+      <c r="F211" t="s">
+        <v>16</v>
       </c>
       <c r="H211" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+      <c r="J211" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="212" spans="1:10" ht="12.75">
       <c r="A212" s="1" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="B212" t="s">
-        <v>845</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>849</v>
+      </c>
+      <c r="C212" t="s">
+        <v>13</v>
       </c>
       <c r="D212" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
       <c r="E212" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="F212" t="s">
+        <v>16</v>
       </c>
       <c r="H212" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+      <c r="J212" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="213" spans="1:10" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>847</v>
+        <v>852</v>
+      </c>
+      <c r="B213" t="s">
+        <v>853</v>
       </c>
       <c r="C213" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D213" t="s">
-        <v>848</v>
+        <v>854</v>
       </c>
       <c r="E213" t="s">
-        <v>19</v>
+        <v>15</v>
+      </c>
+      <c r="F213" t="s">
+        <v>16</v>
       </c>
       <c r="H213" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+      <c r="J213" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="214" spans="1:10" ht="12.75">
       <c r="A214" s="1" t="s">
-        <v>849</v>
+        <v>856</v>
+      </c>
+      <c r="B214" t="s">
+        <v>857</v>
       </c>
       <c r="C214" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D214" t="s">
-        <v>850</v>
+        <v>858</v>
       </c>
       <c r="E214" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F214" t="s">
+        <v>16</v>
       </c>
       <c r="H214" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+      <c r="J214" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10" ht="12.75">
       <c r="A215" s="1" t="s">
-        <v>851</v>
+        <v>860</v>
+      </c>
+      <c r="B215" t="s">
+        <v>861</v>
       </c>
       <c r="C215" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D215" t="s">
-        <v>852</v>
+        <v>862</v>
       </c>
       <c r="E215" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F215" t="s">
+        <v>16</v>
       </c>
       <c r="H215" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+      <c r="J215" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="216" spans="1:10" ht="12.75">
       <c r="A216" s="1" t="s">
-        <v>853</v>
+        <v>864</v>
+      </c>
+      <c r="B216" t="s">
+        <v>865</v>
       </c>
       <c r="C216" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D216" t="s">
-        <v>854</v>
+        <v>866</v>
       </c>
       <c r="E216" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F216" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="H216" t="s">
-        <v>14</v>
+        <v>17</v>
+      </c>
+      <c r="J216" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="12.75">
       <c r="A217" s="1" t="s">
-        <v>855</v>
+        <v>868</v>
+      </c>
+      <c r="B217" t="s">
+        <v>869</v>
       </c>
       <c r="C217" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D217" t="s">
-        <v>856</v>
+        <v>870</v>
       </c>
       <c r="E217" t="s">
-        <v>19</v>
+        <v>15</v>
+      </c>
+      <c r="F217" t="s">
+        <v>31</v>
       </c>
       <c r="H217" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="12.75">
       <c r="A218" s="1" t="s">
-        <v>857</v>
+        <v>872</v>
+      </c>
+      <c r="B218" t="s">
+        <v>873</v>
       </c>
       <c r="C218" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D218" t="s">
-        <v>858</v>
+        <v>874</v>
       </c>
       <c r="E218" t="s">
-        <v>19</v>
+        <v>15</v>
+      </c>
+      <c r="F218" t="s">
+        <v>294</v>
       </c>
       <c r="H218" t="s">
-        <v>14</v>
+        <v>875</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
-        <v>859</v>
+        <v>876</v>
+      </c>
+      <c r="B219" t="s">
+        <v>877</v>
       </c>
       <c r="C219" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D219" t="s">
-        <v>860</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>878</v>
+      </c>
+      <c r="F219" t="s">
+        <v>45</v>
       </c>
       <c r="H219" t="s">
-        <v>861</v>
+        <v>47</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
-        <v>862</v>
+        <v>879</v>
+      </c>
+      <c r="B220" t="s">
+        <v>880</v>
       </c>
       <c r="C220" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D220" t="s">
-        <v>863</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>881</v>
+      </c>
+      <c r="F220" t="s">
+        <v>45</v>
+      </c>
+      <c r="G220" t="s">
+        <v>46</v>
       </c>
       <c r="H220" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
-        <v>864</v>
+        <v>882</v>
+      </c>
+      <c r="B221" t="s">
+        <v>883</v>
       </c>
       <c r="C221" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D221" t="s">
-        <v>865</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>884</v>
       </c>
       <c r="F221" t="s">
-        <v>866</v>
+        <v>45</v>
+      </c>
+      <c r="G221" t="s">
+        <v>46</v>
       </c>
       <c r="H221" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="12.75">
       <c r="A222" s="1" t="s">
-        <v>867</v>
+        <v>885</v>
+      </c>
+      <c r="B222" t="s">
+        <v>886</v>
       </c>
       <c r="C222" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D222" t="s">
-        <v>868</v>
+        <v>887</v>
+      </c>
+      <c r="F222" t="s">
+        <v>45</v>
       </c>
       <c r="G222" t="s">
-        <v>869</v>
+        <v>46</v>
       </c>
       <c r="H222" t="s">
-        <v>870</v>
+        <v>47</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="12.75">
       <c r="A223" s="1" t="s">
-        <v>872</v>
+        <v>888</v>
       </c>
       <c r="B223" t="s">
-        <v>873</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>889</v>
+      </c>
+      <c r="C223" t="s">
+        <v>13</v>
       </c>
       <c r="D223" t="s">
-        <v>874</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>890</v>
+      </c>
+      <c r="F223" t="s">
+        <v>90</v>
       </c>
       <c r="G223" t="s">
-        <v>27</v>
+        <v>109</v>
       </c>
       <c r="H223" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="12.75">
       <c r="A224" s="1" t="s">
-        <v>876</v>
+        <v>891</v>
       </c>
       <c r="B224" t="s">
-        <v>877</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>892</v>
+      </c>
+      <c r="C224" t="s">
+        <v>13</v>
       </c>
       <c r="D224" t="s">
-        <v>878</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>893</v>
+      </c>
+      <c r="F224" t="s">
+        <v>90</v>
       </c>
       <c r="G224" t="s">
-        <v>27</v>
+        <v>109</v>
       </c>
       <c r="H224" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
     </row>
     <row r="225" spans="1:8" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>880</v>
+        <v>894</v>
       </c>
       <c r="B225" t="s">
-        <v>881</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>895</v>
+      </c>
+      <c r="C225" t="s">
+        <v>13</v>
       </c>
       <c r="D225" t="s">
-        <v>882</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>896</v>
+      </c>
+      <c r="F225" t="s">
+        <v>45</v>
       </c>
       <c r="G225" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="H225" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>884</v>
+        <v>898</v>
       </c>
       <c r="B226" t="s">
-        <v>885</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>899</v>
+      </c>
+      <c r="C226" t="s">
+        <v>13</v>
       </c>
       <c r="D226" t="s">
-        <v>886</v>
+        <v>900</v>
       </c>
       <c r="E226" t="s">
-        <v>19</v>
+        <v>15</v>
+      </c>
+      <c r="F226" t="s">
+        <v>16</v>
       </c>
       <c r="H226" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:8" ht="12.75">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="227" spans="1:10" ht="12.75">
       <c r="A227" s="1" t="s">
-        <v>888</v>
+        <v>903</v>
       </c>
       <c r="B227" t="s">
-        <v>889</v>
+        <v>904</v>
       </c>
       <c r="C227" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D227" t="s">
-        <v>890</v>
+        <v>905</v>
       </c>
       <c r="E227" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>36</v>
       </c>
       <c r="H227" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:8" ht="12.75">
+        <v>906</v>
+      </c>
+      <c r="J227" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="228" spans="1:10" ht="12.75">
       <c r="A228" s="1" t="s">
-        <v>891</v>
-[...5 lines deleted...]
-        <v>185</v>
+        <v>907</v>
+      </c>
+      <c r="C228" t="s">
+        <v>13</v>
       </c>
       <c r="D228" t="s">
-        <v>893</v>
-[...1 lines deleted...]
-      <c r="F228" t="s">
+        <v>908</v>
+      </c>
+      <c r="E228" t="s">
+        <v>70</v>
+      </c>
+      <c r="G228" t="s">
         <v>71</v>
       </c>
-      <c r="G228" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H228" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:10" ht="12.75">
+        <v>72</v>
+      </c>
+      <c r="J228" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8" ht="12.75">
       <c r="A229" s="1" t="s">
-        <v>894</v>
-[...5 lines deleted...]
-        <v>185</v>
+        <v>909</v>
+      </c>
+      <c r="C229" t="s">
+        <v>13</v>
       </c>
       <c r="D229" t="s">
-        <v>448</v>
-[...1 lines deleted...]
-      <c r="F229" t="s">
+        <v>910</v>
+      </c>
+      <c r="E229" t="s">
+        <v>70</v>
+      </c>
+      <c r="G229" t="s">
         <v>71</v>
       </c>
-      <c r="G229" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H229" t="s">
-        <v>188</v>
-[...5 lines deleted...]
-    <row r="230" spans="1:8" ht="12.75">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10" ht="12.75">
       <c r="A230" s="1" t="s">
-        <v>897</v>
-[...5 lines deleted...]
-        <v>713</v>
+        <v>911</v>
+      </c>
+      <c r="C230" t="s">
+        <v>13</v>
       </c>
       <c r="D230" t="s">
-        <v>899</v>
+        <v>912</v>
       </c>
       <c r="E230" t="s">
-        <v>13</v>
+        <v>70</v>
       </c>
       <c r="G230" t="s">
-        <v>200</v>
+        <v>71</v>
       </c>
       <c r="H230" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:8" ht="12.75">
+        <v>72</v>
+      </c>
+      <c r="J230" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="231" spans="1:10" ht="12.75">
       <c r="A231" s="1" t="s">
-        <v>901</v>
-[...5 lines deleted...]
-        <v>713</v>
+        <v>913</v>
+      </c>
+      <c r="C231" t="s">
+        <v>13</v>
       </c>
       <c r="D231" t="s">
-        <v>903</v>
+        <v>914</v>
       </c>
       <c r="E231" t="s">
-        <v>13</v>
+        <v>70</v>
       </c>
       <c r="G231" t="s">
-        <v>200</v>
+        <v>71</v>
       </c>
       <c r="H231" t="s">
-        <v>14</v>
+        <v>72</v>
+      </c>
+      <c r="J231" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="232" spans="1:8" ht="12.75">
       <c r="A232" s="1" t="s">
-        <v>905</v>
+        <v>915</v>
       </c>
       <c r="B232" t="s">
-        <v>906</v>
+        <v>916</v>
       </c>
       <c r="C232" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D232" t="s">
-        <v>907</v>
+        <v>917</v>
       </c>
       <c r="E232" t="s">
-        <v>13</v>
+        <v>70</v>
+      </c>
+      <c r="G232" t="s">
+        <v>71</v>
       </c>
       <c r="H232" t="s">
-        <v>287</v>
+        <v>72</v>
       </c>
     </row>
     <row r="233" spans="1:8" ht="12.75">
       <c r="A233" s="1" t="s">
-        <v>909</v>
-[...2 lines deleted...]
-        <v>910</v>
+        <v>918</v>
       </c>
       <c r="C233" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D233" t="s">
-        <v>911</v>
+        <v>919</v>
       </c>
       <c r="E233" t="s">
-        <v>13</v>
+        <v>70</v>
+      </c>
+      <c r="G233" t="s">
+        <v>71</v>
       </c>
       <c r="H233" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:8" ht="12.75">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="234" spans="1:10" ht="12.75">
       <c r="A234" s="1" t="s">
-        <v>913</v>
-[...2 lines deleted...]
-        <v>914</v>
+        <v>920</v>
       </c>
       <c r="C234" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D234" t="s">
-        <v>915</v>
+        <v>921</v>
       </c>
       <c r="E234" t="s">
-        <v>13</v>
+        <v>70</v>
+      </c>
+      <c r="G234" t="s">
+        <v>71</v>
       </c>
       <c r="H234" t="s">
-        <v>39</v>
+        <v>72</v>
+      </c>
+      <c r="J234" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="235" spans="1:8" ht="12.75">
       <c r="A235" s="1" t="s">
-        <v>917</v>
+        <v>923</v>
       </c>
       <c r="B235" t="s">
-        <v>918</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>924</v>
+      </c>
+      <c r="C235" t="s">
+        <v>13</v>
       </c>
       <c r="D235" t="s">
-        <v>919</v>
+        <v>925</v>
       </c>
       <c r="E235" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="F235" t="s">
+        <v>16</v>
       </c>
       <c r="H235" t="s">
-        <v>719</v>
+        <v>926</v>
       </c>
     </row>
     <row r="236" spans="1:8" ht="12.75">
       <c r="A236" s="1" t="s">
-        <v>921</v>
+        <v>928</v>
       </c>
       <c r="B236" t="s">
-        <v>922</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>929</v>
+      </c>
+      <c r="C236" t="s">
+        <v>13</v>
       </c>
       <c r="D236" t="s">
-        <v>923</v>
+        <v>930</v>
       </c>
       <c r="E236" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F236" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H236" t="s">
-        <v>14</v>
+        <v>77</v>
       </c>
     </row>
     <row r="237" spans="1:8" ht="12.75">
       <c r="A237" s="1" t="s">
-        <v>925</v>
+        <v>932</v>
       </c>
       <c r="B237" t="s">
-        <v>926</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>933</v>
+      </c>
+      <c r="C237" t="s">
+        <v>13</v>
       </c>
       <c r="D237" t="s">
-        <v>927</v>
+        <v>934</v>
       </c>
       <c r="E237" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F237" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H237" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
     </row>
     <row r="238" spans="1:8" ht="12.75">
       <c r="A238" s="1" t="s">
-        <v>929</v>
+        <v>936</v>
       </c>
       <c r="B238" t="s">
-        <v>930</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>937</v>
+      </c>
+      <c r="C238" t="s">
+        <v>13</v>
       </c>
       <c r="D238" t="s">
-        <v>931</v>
+        <v>938</v>
       </c>
       <c r="E238" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F238" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H238" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:8" ht="12.75">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="239" spans="1:10" ht="12.75">
       <c r="A239" s="1" t="s">
-        <v>933</v>
+        <v>939</v>
       </c>
       <c r="B239" t="s">
-        <v>934</v>
+        <v>940</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>161</v>
+        <v>941</v>
       </c>
       <c r="D239" t="s">
-        <v>935</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>942</v>
       </c>
       <c r="F239" t="s">
-        <v>404</v>
+        <v>90</v>
       </c>
       <c r="G239" t="s">
-        <v>27</v>
+        <v>91</v>
       </c>
       <c r="H239" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:8" ht="12.75">
+        <v>943</v>
+      </c>
+      <c r="J239" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="240" spans="1:10" ht="12.75">
       <c r="A240" s="1" t="s">
-        <v>937</v>
+        <v>944</v>
       </c>
       <c r="B240" t="s">
-        <v>938</v>
+        <v>945</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>161</v>
+        <v>941</v>
       </c>
       <c r="D240" t="s">
-        <v>939</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>946</v>
       </c>
       <c r="F240" t="s">
-        <v>404</v>
+        <v>90</v>
       </c>
       <c r="G240" t="s">
-        <v>27</v>
+        <v>91</v>
       </c>
       <c r="H240" t="s">
-        <v>14</v>
+        <v>943</v>
+      </c>
+      <c r="J240" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="241" spans="1:8" ht="12.75">
       <c r="A241" s="1" t="s">
-        <v>941</v>
+        <v>947</v>
       </c>
       <c r="B241" t="s">
-        <v>942</v>
+        <v>948</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>161</v>
+        <v>88</v>
       </c>
       <c r="D241" t="s">
-        <v>943</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>949</v>
       </c>
       <c r="F241" t="s">
-        <v>404</v>
+        <v>90</v>
       </c>
       <c r="G241" t="s">
-        <v>27</v>
+        <v>91</v>
       </c>
       <c r="H241" t="s">
-        <v>14</v>
+        <v>104</v>
       </c>
     </row>
     <row r="242" spans="1:8" ht="12.75">
       <c r="A242" s="1" t="s">
-        <v>945</v>
+        <v>950</v>
       </c>
       <c r="B242" t="s">
-        <v>946</v>
+        <v>951</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>161</v>
+        <v>88</v>
       </c>
       <c r="D242" t="s">
-        <v>947</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>952</v>
       </c>
       <c r="F242" t="s">
-        <v>404</v>
+        <v>90</v>
       </c>
       <c r="G242" t="s">
-        <v>27</v>
+        <v>91</v>
       </c>
       <c r="H242" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
     </row>
     <row r="243" spans="1:8" ht="12.75">
       <c r="A243" s="1" t="s">
-        <v>949</v>
+        <v>954</v>
       </c>
       <c r="B243" t="s">
-        <v>950</v>
+        <v>955</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>161</v>
+        <v>88</v>
       </c>
       <c r="D243" t="s">
-        <v>951</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>89</v>
       </c>
       <c r="F243" t="s">
-        <v>404</v>
+        <v>90</v>
       </c>
       <c r="G243" t="s">
-        <v>27</v>
+        <v>91</v>
       </c>
       <c r="H243" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:8" ht="12.75">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="244" spans="1:10" ht="12.75">
       <c r="A244" s="1" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
       <c r="B244" t="s">
-        <v>954</v>
+        <v>957</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>133</v>
+        <v>107</v>
       </c>
       <c r="D244" t="s">
-        <v>955</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>160</v>
+      </c>
+      <c r="F244" t="s">
+        <v>90</v>
       </c>
       <c r="G244" t="s">
-        <v>27</v>
+        <v>109</v>
       </c>
       <c r="H244" t="s">
-        <v>14</v>
+        <v>104</v>
+      </c>
+      <c r="J244" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="245" spans="1:8" ht="12.75">
       <c r="A245" s="1" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="B245" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>161</v>
+        <v>88</v>
       </c>
       <c r="D245" t="s">
-        <v>959</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>960</v>
       </c>
       <c r="F245" t="s">
-        <v>404</v>
+        <v>90</v>
       </c>
       <c r="G245" t="s">
-        <v>27</v>
+        <v>96</v>
       </c>
       <c r="H245" t="s">
-        <v>14</v>
+        <v>148</v>
       </c>
     </row>
     <row r="246" spans="1:8" ht="12.75">
       <c r="A246" s="1" t="s">
         <v>961</v>
       </c>
       <c r="B246" t="s">
         <v>962</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>161</v>
+        <v>88</v>
       </c>
       <c r="D246" t="s">
         <v>963</v>
       </c>
-      <c r="E246" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" t="s">
-        <v>404</v>
+        <v>90</v>
       </c>
       <c r="G246" t="s">
-        <v>27</v>
+        <v>96</v>
       </c>
       <c r="H246" t="s">
-        <v>14</v>
+        <v>104</v>
       </c>
     </row>
     <row r="247" spans="1:8" ht="12.75">
       <c r="A247" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="B247" t="s">
         <v>965</v>
       </c>
-      <c r="B247" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C247" s="1" t="s">
-        <v>133</v>
+        <v>88</v>
       </c>
       <c r="D247" t="s">
-        <v>967</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>95</v>
+      </c>
+      <c r="F247" t="s">
+        <v>90</v>
       </c>
       <c r="G247" t="s">
-        <v>27</v>
+        <v>96</v>
       </c>
       <c r="H247" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
     </row>
     <row r="248" spans="1:8" ht="12.75">
       <c r="A248" s="1" t="s">
-        <v>969</v>
+        <v>966</v>
       </c>
       <c r="B248" t="s">
-        <v>970</v>
+        <v>967</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>161</v>
+        <v>88</v>
       </c>
       <c r="D248" t="s">
-        <v>971</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>968</v>
       </c>
       <c r="F248" t="s">
-        <v>404</v>
+        <v>90</v>
       </c>
       <c r="G248" t="s">
-        <v>27</v>
+        <v>96</v>
       </c>
       <c r="H248" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
     </row>
     <row r="249" spans="1:8" ht="12.75">
       <c r="A249" s="1" t="s">
-        <v>973</v>
+        <v>969</v>
       </c>
       <c r="B249" t="s">
-        <v>974</v>
+        <v>970</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>133</v>
+        <v>941</v>
       </c>
       <c r="D249" t="s">
-        <v>975</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>946</v>
+      </c>
+      <c r="F249" t="s">
+        <v>90</v>
       </c>
       <c r="G249" t="s">
-        <v>27</v>
+        <v>96</v>
       </c>
       <c r="H249" t="s">
-        <v>14</v>
+        <v>943</v>
       </c>
     </row>
     <row r="250" spans="1:8" ht="12.75">
       <c r="A250" s="1" t="s">
-        <v>977</v>
+        <v>971</v>
       </c>
       <c r="B250" t="s">
-        <v>978</v>
+        <v>972</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>692</v>
+        <v>941</v>
       </c>
       <c r="D250" t="s">
-        <v>979</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>946</v>
+      </c>
+      <c r="F250" t="s">
+        <v>90</v>
       </c>
       <c r="G250" t="s">
-        <v>51</v>
+        <v>96</v>
       </c>
       <c r="H250" t="s">
-        <v>14</v>
+        <v>943</v>
       </c>
     </row>
     <row r="251" spans="1:8" ht="12.75">
       <c r="A251" s="1" t="s">
-        <v>981</v>
+        <v>973</v>
       </c>
       <c r="B251" t="s">
-        <v>982</v>
+        <v>974</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>692</v>
+        <v>88</v>
       </c>
       <c r="D251" t="s">
-        <v>983</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>975</v>
+      </c>
+      <c r="F251" t="s">
+        <v>90</v>
       </c>
       <c r="G251" t="s">
-        <v>51</v>
+        <v>96</v>
       </c>
       <c r="H251" t="s">
-        <v>14</v>
+        <v>119</v>
       </c>
     </row>
     <row r="252" spans="1:10" ht="12.75">
       <c r="A252" s="1" t="s">
-        <v>985</v>
+        <v>976</v>
       </c>
       <c r="B252" t="s">
-        <v>986</v>
+        <v>977</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>133</v>
+        <v>107</v>
       </c>
       <c r="D252" t="s">
-        <v>987</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>166</v>
+      </c>
+      <c r="F252" t="s">
+        <v>90</v>
       </c>
       <c r="G252" t="s">
-        <v>27</v>
+        <v>109</v>
       </c>
       <c r="H252" t="s">
-        <v>14</v>
+        <v>104</v>
       </c>
       <c r="J252" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
     </row>
     <row r="253" spans="1:8" ht="12.75">
       <c r="A253" s="1" t="s">
-        <v>989</v>
+        <v>978</v>
       </c>
       <c r="B253" t="s">
-        <v>990</v>
+        <v>979</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>133</v>
+        <v>88</v>
       </c>
       <c r="D253" t="s">
-        <v>991</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>980</v>
+      </c>
+      <c r="F253" t="s">
+        <v>90</v>
       </c>
       <c r="G253" t="s">
-        <v>27</v>
+        <v>96</v>
       </c>
       <c r="H253" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:10" ht="12.75">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8" ht="12.75">
       <c r="A254" s="1" t="s">
-        <v>993</v>
+        <v>981</v>
       </c>
       <c r="B254" t="s">
-        <v>994</v>
+        <v>982</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>133</v>
+        <v>88</v>
       </c>
       <c r="D254" t="s">
-        <v>995</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>983</v>
+      </c>
+      <c r="F254" t="s">
+        <v>90</v>
       </c>
       <c r="G254" t="s">
-        <v>27</v>
+        <v>96</v>
       </c>
       <c r="H254" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="255" spans="1:10" ht="12.75">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8" ht="12.75">
       <c r="A255" s="1" t="s">
-        <v>997</v>
+        <v>984</v>
       </c>
       <c r="B255" t="s">
-        <v>998</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>985</v>
+      </c>
+      <c r="C255" s="1" t="s">
+        <v>88</v>
       </c>
       <c r="D255" t="s">
-        <v>999</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>986</v>
+      </c>
+      <c r="F255" t="s">
+        <v>90</v>
+      </c>
+      <c r="G255" t="s">
+        <v>96</v>
       </c>
       <c r="H255" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>119</v>
       </c>
     </row>
     <row r="256" spans="1:8" ht="12.75">
       <c r="A256" s="1" t="s">
-        <v>1001</v>
+        <v>987</v>
       </c>
       <c r="B256" t="s">
-        <v>1002</v>
+        <v>988</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D256" t="s">
-        <v>1003</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>989</v>
       </c>
       <c r="F256" t="s">
-        <v>660</v>
+        <v>90</v>
       </c>
       <c r="G256" t="s">
-        <v>27</v>
+        <v>96</v>
       </c>
       <c r="H256" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
     </row>
     <row r="257" spans="1:8" ht="12.75">
       <c r="A257" s="1" t="s">
-        <v>1005</v>
+        <v>990</v>
       </c>
       <c r="B257" t="s">
-        <v>1006</v>
+        <v>991</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>133</v>
+        <v>88</v>
       </c>
       <c r="D257" t="s">
-        <v>1007</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>992</v>
+      </c>
+      <c r="F257" t="s">
+        <v>45</v>
       </c>
       <c r="G257" t="s">
-        <v>27</v>
+        <v>129</v>
       </c>
       <c r="H257" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
     </row>
     <row r="258" spans="1:8" ht="12.75">
       <c r="A258" s="1" t="s">
-        <v>1009</v>
+        <v>993</v>
       </c>
       <c r="B258" t="s">
-        <v>1010</v>
+        <v>994</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>692</v>
+        <v>88</v>
       </c>
       <c r="D258" t="s">
-        <v>1011</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>995</v>
+      </c>
+      <c r="F258" t="s">
+        <v>45</v>
       </c>
       <c r="G258" t="s">
-        <v>51</v>
+        <v>129</v>
       </c>
       <c r="H258" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:10" ht="12.75">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8" ht="12.75">
       <c r="A259" s="1" t="s">
-        <v>1012</v>
+        <v>996</v>
       </c>
       <c r="B259" t="s">
-        <v>1013</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>997</v>
+      </c>
+      <c r="C259" s="1" t="s">
+        <v>88</v>
       </c>
       <c r="D259" t="s">
-        <v>1014</v>
+        <v>998</v>
       </c>
       <c r="F259" t="s">
-        <v>71</v>
+        <v>45</v>
+      </c>
+      <c r="G259" t="s">
+        <v>129</v>
       </c>
       <c r="H259" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-    <row r="260" spans="1:10" ht="12.75">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8" ht="12.75">
       <c r="A260" s="1" t="s">
-        <v>1015</v>
+        <v>999</v>
       </c>
       <c r="B260" t="s">
-        <v>1016</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1000</v>
+      </c>
+      <c r="C260" s="1" t="s">
+        <v>88</v>
       </c>
       <c r="D260" t="s">
-        <v>1017</v>
+        <v>1001</v>
       </c>
       <c r="F260" t="s">
-        <v>71</v>
+        <v>45</v>
+      </c>
+      <c r="G260" t="s">
+        <v>129</v>
       </c>
       <c r="H260" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>104</v>
       </c>
     </row>
     <row r="261" spans="1:8" ht="12.75">
       <c r="A261" s="1" t="s">
-        <v>1019</v>
+        <v>1002</v>
       </c>
       <c r="B261" t="s">
-        <v>1020</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1003</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>88</v>
       </c>
       <c r="D261" t="s">
-        <v>1021</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1004</v>
+      </c>
+      <c r="F261" t="s">
+        <v>90</v>
+      </c>
+      <c r="G261" t="s">
+        <v>96</v>
       </c>
       <c r="H261" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:10" ht="12.75">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8" ht="12.75">
       <c r="A262" s="1" t="s">
-        <v>1023</v>
+        <v>1005</v>
       </c>
       <c r="B262" t="s">
-        <v>1024</v>
+        <v>1006</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>49</v>
+        <v>88</v>
       </c>
       <c r="D262" t="s">
-        <v>1025</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1007</v>
       </c>
       <c r="F262" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="G262" t="s">
-        <v>51</v>
+        <v>96</v>
       </c>
       <c r="H262" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>148</v>
       </c>
     </row>
     <row r="263" spans="1:8" ht="12.75">
       <c r="A263" s="1" t="s">
-        <v>1027</v>
+        <v>1008</v>
       </c>
       <c r="B263" t="s">
-        <v>1028</v>
+        <v>1009</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>177</v>
+        <v>107</v>
       </c>
       <c r="D263" t="s">
-        <v>1029</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1010</v>
       </c>
       <c r="F263" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="G263" t="s">
-        <v>51</v>
+        <v>109</v>
       </c>
       <c r="H263" t="s">
-        <v>14</v>
+        <v>104</v>
       </c>
     </row>
     <row r="264" spans="1:8" ht="12.75">
       <c r="A264" s="1" t="s">
-        <v>1031</v>
+        <v>1011</v>
       </c>
       <c r="B264" t="s">
-        <v>1032</v>
+        <v>1012</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="D264" t="s">
-        <v>1033</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>108</v>
+      </c>
+      <c r="F264" t="s">
+        <v>90</v>
       </c>
       <c r="G264" t="s">
-        <v>27</v>
+        <v>109</v>
       </c>
       <c r="H264" t="s">
-        <v>14</v>
+        <v>104</v>
       </c>
     </row>
     <row r="265" spans="1:8" ht="12.75">
       <c r="A265" s="1" t="s">
-        <v>1035</v>
+        <v>1013</v>
       </c>
       <c r="B265" t="s">
-        <v>1036</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1014</v>
+      </c>
+      <c r="C265" s="1" t="s">
+        <v>107</v>
       </c>
       <c r="D265" t="s">
-        <v>1037</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>166</v>
+      </c>
+      <c r="F265" t="s">
+        <v>90</v>
+      </c>
+      <c r="G265" t="s">
+        <v>109</v>
       </c>
       <c r="H265" t="s">
-        <v>1038</v>
+        <v>104</v>
       </c>
     </row>
     <row r="266" spans="1:8" ht="12.75">
       <c r="A266" s="1" t="s">
-        <v>1040</v>
+        <v>1015</v>
       </c>
       <c r="B266" t="s">
-        <v>1041</v>
+        <v>1016</v>
       </c>
       <c r="C266" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D266" t="s">
-        <v>1042</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1017</v>
+      </c>
+      <c r="F266" t="s">
+        <v>90</v>
       </c>
       <c r="G266" t="s">
-        <v>1043</v>
+        <v>91</v>
       </c>
       <c r="H266" t="s">
-        <v>39</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="267" spans="1:8" ht="12.75">
       <c r="A267" s="1" t="s">
-        <v>1045</v>
+        <v>1020</v>
       </c>
       <c r="B267" t="s">
-        <v>1046</v>
+        <v>1021</v>
       </c>
       <c r="C267" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D267" t="s">
-        <v>1047</v>
+        <v>1022</v>
       </c>
       <c r="E267" t="s">
-        <v>13</v>
+        <v>36</v>
+      </c>
+      <c r="G267" t="s">
+        <v>1023</v>
       </c>
       <c r="H267" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:8" ht="12.75">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="268" spans="1:10" ht="12.75">
       <c r="A268" s="1" t="s">
-        <v>1049</v>
-[...2 lines deleted...]
-        <v>1050</v>
+        <v>1024</v>
       </c>
       <c r="C268" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D268" t="s">
-        <v>1051</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1025</v>
+      </c>
+      <c r="F268" t="s">
+        <v>1026</v>
       </c>
       <c r="H268" t="s">
-        <v>1052</v>
+        <v>173</v>
+      </c>
+      <c r="J268" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="269" spans="1:8" ht="12.75">
       <c r="A269" s="1" t="s">
-        <v>1054</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>1027</v>
+      </c>
+      <c r="C269" t="s">
+        <v>13</v>
       </c>
       <c r="D269" t="s">
-        <v>1056</v>
+        <v>1028</v>
       </c>
       <c r="E269" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="G269" t="s">
-        <v>27</v>
+        <v>176</v>
       </c>
       <c r="H269" t="s">
-        <v>719</v>
+        <v>177</v>
       </c>
     </row>
     <row r="270" spans="1:8" ht="12.75">
       <c r="A270" s="1" t="s">
-        <v>1058</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>1029</v>
+      </c>
+      <c r="C270" t="s">
+        <v>13</v>
       </c>
       <c r="D270" t="s">
-        <v>112</v>
+        <v>1030</v>
       </c>
       <c r="E270" t="s">
-        <v>533</v>
+        <v>36</v>
       </c>
       <c r="G270" t="s">
-        <v>27</v>
+        <v>176</v>
       </c>
       <c r="H270" t="s">
-        <v>14</v>
+        <v>177</v>
       </c>
     </row>
     <row r="271" spans="1:8" ht="12.75">
       <c r="A271" s="1" t="s">
-        <v>1061</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>1031</v>
+      </c>
+      <c r="C271" t="s">
+        <v>13</v>
       </c>
       <c r="D271" t="s">
-        <v>117</v>
+        <v>1032</v>
       </c>
       <c r="E271" t="s">
-        <v>533</v>
+        <v>36</v>
       </c>
       <c r="G271" t="s">
-        <v>27</v>
+        <v>176</v>
       </c>
       <c r="H271" t="s">
-        <v>14</v>
+        <v>177</v>
       </c>
     </row>
     <row r="272" spans="1:8" ht="12.75">
       <c r="A272" s="1" t="s">
-        <v>1064</v>
+        <v>1034</v>
       </c>
       <c r="B272" t="s">
-        <v>1065</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>1035</v>
+      </c>
+      <c r="C272" t="s">
+        <v>13</v>
       </c>
       <c r="D272" t="s">
-        <v>1066</v>
+        <v>1036</v>
       </c>
       <c r="E272" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="H272" t="s">
-        <v>14</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="273" spans="1:8" ht="12.75">
       <c r="A273" s="1" t="s">
-        <v>1068</v>
+        <v>1039</v>
       </c>
       <c r="B273" t="s">
-        <v>1069</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>1040</v>
+      </c>
+      <c r="C273" t="s">
+        <v>13</v>
       </c>
       <c r="D273" t="s">
-        <v>121</v>
+        <v>1041</v>
       </c>
       <c r="E273" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="F273" t="s">
+        <v>182</v>
       </c>
       <c r="H273" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:10" ht="12.75">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8" ht="12.75">
       <c r="A274" s="1" t="s">
-        <v>1071</v>
+        <v>1043</v>
       </c>
       <c r="B274" t="s">
-        <v>1072</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>1044</v>
+      </c>
+      <c r="C274" t="s">
+        <v>13</v>
       </c>
       <c r="D274" t="s">
-        <v>777</v>
+        <v>1045</v>
       </c>
       <c r="E274" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="F274" t="s">
+        <v>182</v>
       </c>
       <c r="H274" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>17</v>
       </c>
     </row>
     <row r="275" spans="1:8" ht="12.75">
       <c r="A275" s="1" t="s">
-        <v>1074</v>
+        <v>1047</v>
       </c>
       <c r="B275" t="s">
-        <v>1075</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>1048</v>
+      </c>
+      <c r="C275" t="s">
+        <v>13</v>
       </c>
       <c r="D275" t="s">
-        <v>1076</v>
+        <v>1049</v>
       </c>
       <c r="E275" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>36</v>
       </c>
       <c r="H275" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:10" ht="12.75">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8" ht="12.75">
       <c r="A276" s="1" t="s">
-        <v>1078</v>
+        <v>1052</v>
       </c>
       <c r="B276" t="s">
-        <v>1079</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>1053</v>
+      </c>
+      <c r="C276" t="s">
+        <v>13</v>
       </c>
       <c r="D276" t="s">
-        <v>1080</v>
+        <v>1054</v>
       </c>
       <c r="E276" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="F276" t="s">
+        <v>16</v>
       </c>
       <c r="H276" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>188</v>
       </c>
     </row>
     <row r="277" spans="1:8" ht="12.75">
       <c r="A277" s="1" t="s">
-        <v>1082</v>
+        <v>1056</v>
       </c>
       <c r="B277" t="s">
-        <v>1083</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>1057</v>
+      </c>
+      <c r="C277" t="s">
+        <v>13</v>
       </c>
       <c r="D277" t="s">
-        <v>1084</v>
+        <v>1058</v>
       </c>
       <c r="E277" t="s">
-        <v>19</v>
+        <v>15</v>
+      </c>
+      <c r="F277" t="s">
+        <v>16</v>
       </c>
       <c r="H277" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:10" ht="12.75">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8" ht="12.75">
       <c r="A278" s="1" t="s">
-        <v>1086</v>
+        <v>1060</v>
       </c>
       <c r="B278" t="s">
-        <v>1087</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>1061</v>
+      </c>
+      <c r="C278" t="s">
+        <v>13</v>
       </c>
       <c r="D278" t="s">
-        <v>1080</v>
+        <v>1062</v>
       </c>
       <c r="E278" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="F278" t="s">
+        <v>16</v>
       </c>
       <c r="H278" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="279" spans="1:10" ht="12.75">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8" ht="12.75">
       <c r="A279" s="1" t="s">
-        <v>1089</v>
+        <v>1064</v>
       </c>
       <c r="B279" t="s">
-        <v>1090</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>1065</v>
+      </c>
+      <c r="C279" t="s">
+        <v>13</v>
       </c>
       <c r="D279" t="s">
-        <v>1091</v>
+        <v>1066</v>
       </c>
       <c r="E279" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>15</v>
+      </c>
+      <c r="F279" t="s">
+        <v>16</v>
       </c>
       <c r="H279" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="280" spans="1:10" ht="12.75">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8" ht="12.75">
       <c r="A280" s="1" t="s">
-        <v>1093</v>
+        <v>1068</v>
       </c>
       <c r="B280" t="s">
-        <v>1094</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>1069</v>
+      </c>
+      <c r="C280" t="s">
+        <v>13</v>
       </c>
       <c r="D280" t="s">
-        <v>773</v>
+        <v>1070</v>
       </c>
       <c r="E280" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="F280" t="s">
+        <v>16</v>
       </c>
       <c r="H280" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>212</v>
       </c>
     </row>
     <row r="281" spans="1:8" ht="12.75">
       <c r="A281" s="1" t="s">
-        <v>1096</v>
-[...5 lines deleted...]
-        <v>147</v>
+        <v>1071</v>
+      </c>
+      <c r="C281" t="s">
+        <v>13</v>
       </c>
       <c r="D281" t="s">
-        <v>1098</v>
+        <v>1072</v>
       </c>
       <c r="E281" t="s">
-        <v>19</v>
+        <v>70</v>
       </c>
       <c r="H281" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:10" ht="12.75">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8" ht="12.75">
       <c r="A282" s="1" t="s">
-        <v>1100</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>1073</v>
+      </c>
+      <c r="C282" t="s">
+        <v>13</v>
       </c>
       <c r="D282" t="s">
-        <v>1102</v>
+        <v>1074</v>
       </c>
       <c r="E282" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>70</v>
       </c>
       <c r="H282" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>188</v>
       </c>
     </row>
     <row r="283" spans="1:8" ht="12.75">
       <c r="A283" s="1" t="s">
-        <v>1104</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>1075</v>
+      </c>
+      <c r="C283" t="s">
+        <v>13</v>
       </c>
       <c r="D283" t="s">
-        <v>1106</v>
+        <v>1076</v>
       </c>
       <c r="E283" t="s">
-        <v>13</v>
+        <v>70</v>
       </c>
       <c r="G283" t="s">
-        <v>267</v>
+        <v>655</v>
       </c>
       <c r="H283" t="s">
-        <v>14</v>
+        <v>173</v>
       </c>
     </row>
     <row r="284" spans="1:8" ht="12.75">
       <c r="A284" s="1" t="s">
-        <v>1108</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>1077</v>
+      </c>
+      <c r="C284" t="s">
+        <v>13</v>
       </c>
       <c r="D284" t="s">
-        <v>1110</v>
+        <v>1078</v>
       </c>
       <c r="E284" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="G284" t="s">
-        <v>275</v>
+        <v>176</v>
       </c>
       <c r="H284" t="s">
-        <v>14</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="285" spans="1:8" ht="12.75">
       <c r="A285" s="1" t="s">
-        <v>1112</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>1080</v>
+      </c>
+      <c r="C285" t="s">
+        <v>13</v>
       </c>
       <c r="D285" t="s">
-        <v>1114</v>
+        <v>1081</v>
       </c>
       <c r="E285" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="G285" t="s">
-        <v>27</v>
+        <v>176</v>
       </c>
       <c r="H285" t="s">
-        <v>14</v>
+        <v>173</v>
       </c>
     </row>
     <row r="286" spans="1:8" ht="12.75">
       <c r="A286" s="1" t="s">
-        <v>1116</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>1082</v>
+      </c>
+      <c r="C286" t="s">
+        <v>13</v>
       </c>
       <c r="D286" t="s">
-        <v>1118</v>
+        <v>1083</v>
       </c>
       <c r="E286" t="s">
-        <v>13</v>
+        <v>70</v>
       </c>
       <c r="G286" t="s">
-        <v>267</v>
+        <v>71</v>
       </c>
       <c r="H286" t="s">
-        <v>14</v>
+        <v>212</v>
       </c>
     </row>
     <row r="287" spans="1:8" ht="12.75">
       <c r="A287" s="1" t="s">
-        <v>1120</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>1084</v>
+      </c>
+      <c r="C287" t="s">
+        <v>13</v>
       </c>
       <c r="D287" t="s">
-        <v>1122</v>
+        <v>1085</v>
       </c>
       <c r="E287" t="s">
-        <v>13</v>
+        <v>70</v>
       </c>
       <c r="G287" t="s">
-        <v>27</v>
+        <v>71</v>
       </c>
       <c r="H287" t="s">
-        <v>14</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="288" spans="1:8" ht="12.75">
       <c r="A288" s="1" t="s">
-        <v>1124</v>
-[...5 lines deleted...]
-        <v>147</v>
+        <v>1087</v>
+      </c>
+      <c r="C288" t="s">
+        <v>13</v>
       </c>
       <c r="D288" t="s">
-        <v>1126</v>
+        <v>1088</v>
       </c>
       <c r="E288" t="s">
-        <v>19</v>
+        <v>70</v>
+      </c>
+      <c r="G288" t="s">
+        <v>71</v>
       </c>
       <c r="H288" t="s">
-        <v>149</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="289" spans="1:10" ht="12.75">
       <c r="A289" s="1" t="s">
-        <v>1128</v>
+        <v>1089</v>
       </c>
       <c r="B289" t="s">
-        <v>1129</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>1090</v>
+      </c>
+      <c r="C289" t="s">
+        <v>13</v>
       </c>
       <c r="D289" t="s">
-        <v>1130</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>215</v>
+      </c>
+      <c r="F289" t="s">
+        <v>90</v>
       </c>
       <c r="G289" t="s">
-        <v>267</v>
+        <v>109</v>
       </c>
       <c r="H289" t="s">
-        <v>14</v>
+        <v>212</v>
       </c>
       <c r="J289" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
     </row>
     <row r="290" spans="1:8" ht="12.75">
       <c r="A290" s="1" t="s">
-        <v>1132</v>
+        <v>1091</v>
       </c>
       <c r="B290" t="s">
-        <v>1133</v>
+        <v>1092</v>
       </c>
       <c r="C290" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D290" t="s">
-        <v>1134</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>1093</v>
+      </c>
+      <c r="F290" t="s">
+        <v>90</v>
+      </c>
+      <c r="G290" t="s">
+        <v>109</v>
       </c>
       <c r="H290" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:8" ht="12.75">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="291" spans="1:10" ht="12.75">
       <c r="A291" s="1" t="s">
-        <v>1136</v>
+        <v>1095</v>
       </c>
       <c r="B291" t="s">
-        <v>1137</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>1096</v>
+      </c>
+      <c r="C291" t="s">
+        <v>13</v>
       </c>
       <c r="D291" t="s">
-        <v>1138</v>
-[...8 lines deleted...]
-        <v>51</v>
+        <v>1097</v>
       </c>
       <c r="H291" t="s">
-        <v>14</v>
+        <v>1098</v>
+      </c>
+      <c r="J291" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="292" spans="1:8" ht="12.75">
       <c r="A292" s="1" t="s">
-        <v>1140</v>
+        <v>1099</v>
       </c>
       <c r="B292" t="s">
-        <v>1141</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>1100</v>
+      </c>
+      <c r="C292" t="s">
+        <v>13</v>
       </c>
       <c r="D292" t="s">
-        <v>1142</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>1101</v>
       </c>
       <c r="F292" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>90</v>
       </c>
       <c r="H292" t="s">
-        <v>14</v>
+        <v>243</v>
       </c>
     </row>
     <row r="293" spans="1:8" ht="12.75">
       <c r="A293" s="1" t="s">
-        <v>1144</v>
+        <v>1102</v>
       </c>
       <c r="B293" t="s">
-        <v>1145</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>1103</v>
+      </c>
+      <c r="C293" t="s">
+        <v>13</v>
       </c>
       <c r="D293" t="s">
-        <v>1146</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>1104</v>
       </c>
       <c r="F293" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>90</v>
       </c>
       <c r="H293" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:8" ht="12.75">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="294" spans="1:10" ht="12.75">
       <c r="A294" s="1" t="s">
-        <v>1148</v>
+        <v>1105</v>
       </c>
       <c r="B294" t="s">
-        <v>1149</v>
+        <v>1106</v>
       </c>
       <c r="C294" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D294" t="s">
-        <v>1150</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1107</v>
+      </c>
+      <c r="F294" t="s">
+        <v>90</v>
       </c>
       <c r="H294" t="s">
-        <v>287</v>
+        <v>188</v>
+      </c>
+      <c r="J294" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="295" spans="1:10" ht="12.75">
       <c r="A295" s="1" t="s">
-        <v>1152</v>
+        <v>1108</v>
       </c>
       <c r="B295" t="s">
-        <v>1153</v>
+        <v>1109</v>
       </c>
       <c r="C295" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D295" t="s">
-        <v>1154</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>1110</v>
       </c>
       <c r="F295" t="s">
-        <v>286</v>
+        <v>90</v>
       </c>
       <c r="H295" t="s">
-        <v>826</v>
+        <v>247</v>
       </c>
       <c r="J295" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:8" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="296" spans="1:10" ht="12.75">
       <c r="A296" s="1" t="s">
-        <v>1156</v>
+        <v>1111</v>
       </c>
       <c r="B296" t="s">
-        <v>1157</v>
+        <v>1112</v>
       </c>
       <c r="C296" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D296" t="s">
-        <v>1158</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>1113</v>
       </c>
       <c r="F296" t="s">
-        <v>394</v>
+        <v>90</v>
       </c>
       <c r="H296" t="s">
-        <v>395</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:8" ht="12.75">
+        <v>247</v>
+      </c>
+      <c r="J296" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="297" spans="1:10" ht="12.75">
       <c r="A297" s="1" t="s">
-        <v>1160</v>
+        <v>1114</v>
       </c>
       <c r="B297" t="s">
-        <v>1161</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>1115</v>
+      </c>
+      <c r="C297" t="s">
+        <v>13</v>
       </c>
       <c r="D297" t="s">
-        <v>1162</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>1116</v>
       </c>
       <c r="F297" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>90</v>
       </c>
       <c r="H297" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:8" ht="12.75">
+        <v>247</v>
+      </c>
+      <c r="J297" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="298" spans="1:10" ht="12.75">
       <c r="A298" s="1" t="s">
-        <v>1164</v>
+        <v>1117</v>
+      </c>
+      <c r="B298" t="s">
+        <v>1118</v>
       </c>
       <c r="C298" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D298" t="s">
-        <v>1165</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1119</v>
+      </c>
+      <c r="F298" t="s">
+        <v>90</v>
       </c>
       <c r="H298" t="s">
-        <v>222</v>
+        <v>247</v>
+      </c>
+      <c r="J298" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="299" spans="1:8" ht="12.75">
       <c r="A299" s="1" t="s">
-        <v>1167</v>
+        <v>1121</v>
+      </c>
+      <c r="B299" t="s">
+        <v>1122</v>
       </c>
       <c r="C299" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D299" t="s">
-        <v>1168</v>
+        <v>1123</v>
       </c>
       <c r="E299" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F299" t="s">
+        <v>16</v>
       </c>
       <c r="H299" t="s">
-        <v>1169</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="300" spans="1:8" ht="12.75">
       <c r="A300" s="1" t="s">
-        <v>1171</v>
+        <v>1125</v>
       </c>
       <c r="B300" t="s">
-        <v>1172</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>1126</v>
+      </c>
+      <c r="C300" t="s">
+        <v>13</v>
       </c>
       <c r="D300" t="s">
-        <v>1173</v>
+        <v>1127</v>
       </c>
       <c r="E300" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H300" t="s">
-        <v>14</v>
+        <v>188</v>
       </c>
     </row>
     <row r="301" spans="1:8" ht="12.75">
       <c r="A301" s="1" t="s">
-        <v>1175</v>
+        <v>1129</v>
       </c>
       <c r="B301" t="s">
-        <v>1176</v>
+        <v>1130</v>
       </c>
       <c r="C301" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D301" t="s">
-        <v>1177</v>
+        <v>1131</v>
       </c>
       <c r="E301" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F301" t="s">
+        <v>16</v>
       </c>
       <c r="H301" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:8" ht="12.75">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="302" spans="1:10" ht="12.75">
       <c r="A302" s="1" t="s">
-        <v>1178</v>
+        <v>1133</v>
       </c>
       <c r="B302" t="s">
-        <v>1179</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>1134</v>
+      </c>
+      <c r="C302" t="s">
+        <v>13</v>
       </c>
       <c r="D302" t="s">
-        <v>1180</v>
+        <v>1135</v>
+      </c>
+      <c r="E302" t="s">
+        <v>15</v>
       </c>
       <c r="F302" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>289</v>
       </c>
       <c r="H302" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:8" ht="12.75">
+        <v>173</v>
+      </c>
+      <c r="J302" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="303" spans="1:10" ht="12.75">
       <c r="A303" s="1" t="s">
-        <v>1181</v>
+        <v>1137</v>
       </c>
       <c r="B303" t="s">
-        <v>1182</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>1138</v>
+      </c>
+      <c r="C303" t="s">
+        <v>13</v>
       </c>
       <c r="D303" t="s">
-        <v>1183</v>
+        <v>1139</v>
+      </c>
+      <c r="E303" t="s">
+        <v>15</v>
       </c>
       <c r="F303" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>279</v>
       </c>
       <c r="H303" t="s">
-        <v>527</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:10" ht="12.75">
+        <v>280</v>
+      </c>
+      <c r="J303" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8" ht="12.75">
       <c r="A304" s="1" t="s">
-        <v>1185</v>
+        <v>1141</v>
       </c>
       <c r="B304" t="s">
-        <v>1186</v>
+        <v>1142</v>
       </c>
       <c r="C304" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D304" t="s">
-        <v>1187</v>
+        <v>1143</v>
       </c>
       <c r="E304" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F304" t="s">
-        <v>95</v>
+        <v>16</v>
       </c>
       <c r="H304" t="s">
-        <v>342</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="305" spans="1:8" ht="12.75">
       <c r="A305" s="1" t="s">
-        <v>1189</v>
+        <v>1146</v>
       </c>
       <c r="B305" t="s">
-        <v>1190</v>
+        <v>1147</v>
       </c>
       <c r="C305" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D305" t="s">
-        <v>1191</v>
+        <v>1148</v>
       </c>
       <c r="E305" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F305" t="s">
-        <v>95</v>
+        <v>436</v>
       </c>
       <c r="H305" t="s">
-        <v>1192</v>
+        <v>173</v>
       </c>
     </row>
     <row r="306" spans="1:10" ht="12.75">
       <c r="A306" s="1" t="s">
-        <v>1194</v>
+        <v>1150</v>
+      </c>
+      <c r="B306" t="s">
+        <v>1151</v>
       </c>
       <c r="C306" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D306" t="s">
-        <v>1195</v>
+        <v>1152</v>
       </c>
       <c r="E306" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F306" t="s">
-        <v>95</v>
+        <v>294</v>
       </c>
       <c r="H306" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="J306" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:8" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="307" spans="1:10" ht="12.75">
       <c r="A307" s="1" t="s">
-        <v>1197</v>
+        <v>1154</v>
       </c>
       <c r="B307" t="s">
-        <v>1198</v>
+        <v>1155</v>
       </c>
       <c r="C307" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D307" t="s">
-        <v>1199</v>
+        <v>1156</v>
       </c>
       <c r="E307" t="s">
-        <v>19</v>
+        <v>15</v>
+      </c>
+      <c r="F307" t="s">
+        <v>294</v>
       </c>
       <c r="H307" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:8" ht="12.75">
+        <v>295</v>
+      </c>
+      <c r="J307" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="308" spans="1:10" ht="12.75">
       <c r="A308" s="1" t="s">
-        <v>1201</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>1158</v>
+      </c>
+      <c r="C308" t="s">
+        <v>13</v>
       </c>
       <c r="D308" t="s">
-        <v>1203</v>
+        <v>1159</v>
       </c>
       <c r="E308" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="F308" t="s">
+        <v>294</v>
       </c>
       <c r="H308" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:10" ht="12.75">
+        <v>188</v>
+      </c>
+      <c r="J308" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8" ht="12.75">
       <c r="A309" s="1" t="s">
-        <v>1205</v>
+        <v>1161</v>
       </c>
       <c r="B309" t="s">
-        <v>1206</v>
+        <v>1162</v>
       </c>
       <c r="C309" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D309" t="s">
-        <v>1207</v>
+        <v>1163</v>
       </c>
       <c r="E309" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H309" t="s">
-        <v>342</v>
-[...5 lines deleted...]
-    <row r="310" spans="1:8" ht="12.75">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="310" spans="1:10" ht="12.75">
       <c r="A310" s="1" t="s">
-        <v>1209</v>
+        <v>1165</v>
       </c>
       <c r="B310" t="s">
-        <v>1210</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>1166</v>
+      </c>
+      <c r="C310" t="s">
+        <v>13</v>
       </c>
       <c r="D310" t="s">
-        <v>1066</v>
+        <v>1167</v>
       </c>
       <c r="E310" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="H310" t="s">
-        <v>14</v>
+        <v>295</v>
+      </c>
+      <c r="J310" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="311" spans="1:10" ht="12.75">
       <c r="A311" s="1" t="s">
-        <v>1212</v>
+        <v>1169</v>
       </c>
       <c r="B311" t="s">
-        <v>1213</v>
+        <v>1170</v>
       </c>
       <c r="C311" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D311" t="s">
-        <v>1214</v>
+        <v>1171</v>
       </c>
       <c r="E311" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="H311" t="s">
-        <v>342</v>
+        <v>295</v>
       </c>
       <c r="J311" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
     </row>
     <row r="312" spans="1:8" ht="12.75">
       <c r="A312" s="1" t="s">
-        <v>1216</v>
+        <v>1173</v>
       </c>
       <c r="B312" t="s">
-        <v>1217</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>1174</v>
+      </c>
+      <c r="C312" t="s">
+        <v>13</v>
       </c>
       <c r="D312" t="s">
-        <v>1218</v>
+        <v>1175</v>
       </c>
       <c r="E312" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H312" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:10" ht="12.75">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8" ht="12.75">
       <c r="A313" s="1" t="s">
-        <v>1220</v>
+        <v>1177</v>
       </c>
       <c r="B313" t="s">
-        <v>1221</v>
+        <v>1178</v>
       </c>
       <c r="C313" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D313" t="s">
-        <v>1222</v>
+        <v>1179</v>
       </c>
       <c r="E313" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>36</v>
       </c>
       <c r="H313" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>188</v>
       </c>
     </row>
     <row r="314" spans="1:10" ht="12.75">
       <c r="A314" s="1" t="s">
-        <v>1224</v>
+        <v>1181</v>
       </c>
       <c r="B314" t="s">
-        <v>1225</v>
+        <v>1182</v>
       </c>
       <c r="C314" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D314" t="s">
-        <v>1226</v>
+        <v>1183</v>
       </c>
       <c r="E314" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F314" t="s">
-        <v>286</v>
+        <v>16</v>
       </c>
       <c r="H314" t="s">
-        <v>214</v>
+        <v>280</v>
       </c>
       <c r="J314" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:10" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8" ht="12.75">
       <c r="A315" s="1" t="s">
-        <v>1228</v>
+        <v>1185</v>
       </c>
       <c r="B315" t="s">
-        <v>1229</v>
+        <v>1186</v>
       </c>
       <c r="C315" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D315" t="s">
-        <v>1230</v>
+        <v>1187</v>
       </c>
       <c r="E315" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F315" t="s">
-        <v>286</v>
+        <v>325</v>
       </c>
       <c r="H315" t="s">
-        <v>214</v>
-[...5 lines deleted...]
-    <row r="316" spans="1:10" ht="12.75">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8" ht="12.75">
       <c r="A316" s="1" t="s">
-        <v>1232</v>
-[...2 lines deleted...]
-        <v>1233</v>
+        <v>1189</v>
       </c>
       <c r="C316" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D316" t="s">
-        <v>1234</v>
+        <v>1190</v>
       </c>
       <c r="E316" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>36</v>
       </c>
       <c r="H316" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>212</v>
       </c>
     </row>
     <row r="317" spans="1:8" ht="12.75">
       <c r="A317" s="1" t="s">
-        <v>1236</v>
-[...5 lines deleted...]
-        <v>177</v>
+        <v>1192</v>
+      </c>
+      <c r="C317" t="s">
+        <v>13</v>
       </c>
       <c r="D317" t="s">
-        <v>1237</v>
+        <v>1193</v>
       </c>
       <c r="E317" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="H317" t="s">
-        <v>14</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="318" spans="1:10" ht="12.75">
       <c r="A318" s="1" t="s">
-        <v>1239</v>
+        <v>1196</v>
       </c>
       <c r="B318" t="s">
-        <v>1240</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>1197</v>
+      </c>
+      <c r="C318" t="s">
+        <v>13</v>
       </c>
       <c r="D318" t="s">
-        <v>1241</v>
+        <v>1198</v>
       </c>
       <c r="E318" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="H318" t="s">
-        <v>14</v>
+        <v>173</v>
       </c>
       <c r="J318" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
     </row>
     <row r="319" spans="1:8" ht="12.75">
       <c r="A319" s="1" t="s">
-        <v>1243</v>
+        <v>1200</v>
       </c>
       <c r="B319" t="s">
-        <v>1244</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>1201</v>
+      </c>
+      <c r="C319" t="s">
+        <v>13</v>
       </c>
       <c r="D319" t="s">
-        <v>1245</v>
+        <v>1202</v>
       </c>
       <c r="E319" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F319" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>325</v>
       </c>
       <c r="H319" t="s">
-        <v>14</v>
+        <v>300</v>
       </c>
     </row>
     <row r="320" spans="1:8" ht="12.75">
       <c r="A320" s="1" t="s">
-        <v>1247</v>
+        <v>1204</v>
       </c>
       <c r="B320" t="s">
-        <v>1248</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>1205</v>
+      </c>
+      <c r="C320" t="s">
+        <v>13</v>
       </c>
       <c r="D320" t="s">
-        <v>749</v>
+        <v>1206</v>
       </c>
       <c r="E320" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="H320" t="s">
-        <v>14</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="321" spans="1:8" ht="12.75">
       <c r="A321" s="1" t="s">
-        <v>1250</v>
+        <v>1209</v>
       </c>
       <c r="B321" t="s">
-        <v>1251</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>1210</v>
+      </c>
+      <c r="C321" t="s">
+        <v>13</v>
       </c>
       <c r="D321" t="s">
-        <v>735</v>
+        <v>1211</v>
       </c>
       <c r="E321" t="s">
-        <v>113</v>
+        <v>36</v>
       </c>
       <c r="G321" t="s">
-        <v>27</v>
+        <v>1212</v>
       </c>
       <c r="H321" t="s">
-        <v>14</v>
+        <v>173</v>
       </c>
     </row>
     <row r="322" spans="1:8" ht="12.75">
       <c r="A322" s="1" t="s">
-        <v>1253</v>
+        <v>1214</v>
       </c>
       <c r="B322" t="s">
-        <v>1254</v>
+        <v>1215</v>
       </c>
       <c r="C322" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D322" t="s">
-        <v>1255</v>
+        <v>1216</v>
       </c>
       <c r="E322" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>36</v>
       </c>
       <c r="H322" t="s">
-        <v>39</v>
+        <v>173</v>
       </c>
     </row>
     <row r="323" spans="1:8" ht="12.75">
       <c r="A323" s="1" t="s">
-        <v>1257</v>
+        <v>1218</v>
       </c>
       <c r="B323" t="s">
-        <v>1258</v>
-[...2 lines deleted...]
-        <v>310</v>
+        <v>1219</v>
+      </c>
+      <c r="C323" t="s">
+        <v>13</v>
       </c>
       <c r="D323" t="s">
-        <v>1259</v>
+        <v>1220</v>
       </c>
       <c r="E323" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="H323" t="s">
-        <v>14</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="324" spans="1:8" ht="12.75">
       <c r="A324" s="1" t="s">
-        <v>1261</v>
+        <v>1223</v>
       </c>
       <c r="B324" t="s">
-        <v>1262</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1224</v>
+      </c>
+      <c r="C324" t="s">
+        <v>13</v>
       </c>
       <c r="D324" t="s">
-        <v>1263</v>
+        <v>1225</v>
       </c>
       <c r="E324" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="H324" t="s">
-        <v>14</v>
+        <v>212</v>
       </c>
     </row>
     <row r="325" spans="1:8" ht="12.75">
       <c r="A325" s="1" t="s">
-        <v>1265</v>
+        <v>1227</v>
       </c>
       <c r="B325" t="s">
-        <v>1266</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1228</v>
+      </c>
+      <c r="C325" t="s">
+        <v>13</v>
       </c>
       <c r="D325" t="s">
-        <v>1267</v>
+        <v>1229</v>
       </c>
       <c r="E325" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="H325" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:10" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8" ht="12.75">
       <c r="A326" s="1" t="s">
-        <v>1269</v>
+        <v>1231</v>
       </c>
       <c r="B326" t="s">
-        <v>1270</v>
+        <v>1232</v>
       </c>
       <c r="C326" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D326" t="s">
-        <v>1271</v>
+        <v>1233</v>
       </c>
       <c r="E326" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>36</v>
+      </c>
+      <c r="G326" t="s">
+        <v>401</v>
       </c>
       <c r="H326" t="s">
-        <v>342</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="327" spans="1:8" ht="12.75">
       <c r="A327" s="1" t="s">
-        <v>1273</v>
+        <v>1236</v>
       </c>
       <c r="B327" t="s">
-        <v>1274</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1237</v>
+      </c>
+      <c r="C327" t="s">
+        <v>13</v>
       </c>
       <c r="D327" t="s">
-        <v>1275</v>
+        <v>1238</v>
       </c>
       <c r="E327" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>36</v>
       </c>
       <c r="G327" t="s">
-        <v>27</v>
+        <v>401</v>
       </c>
       <c r="H327" t="s">
-        <v>14</v>
+        <v>300</v>
       </c>
     </row>
     <row r="328" spans="1:8" ht="12.75">
       <c r="A328" s="1" t="s">
-        <v>1277</v>
+        <v>1240</v>
       </c>
       <c r="B328" t="s">
-        <v>1278</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1241</v>
+      </c>
+      <c r="C328" t="s">
+        <v>13</v>
       </c>
       <c r="D328" t="s">
-        <v>1279</v>
+        <v>1242</v>
       </c>
       <c r="E328" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="H328" t="s">
-        <v>14</v>
+        <v>188</v>
       </c>
     </row>
     <row r="329" spans="1:8" ht="12.75">
       <c r="A329" s="1" t="s">
-        <v>1281</v>
+        <v>1244</v>
       </c>
       <c r="B329" t="s">
-        <v>1282</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1245</v>
+      </c>
+      <c r="C329" t="s">
+        <v>13</v>
       </c>
       <c r="D329" t="s">
-        <v>1283</v>
+        <v>1246</v>
       </c>
       <c r="E329" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="H329" t="s">
-        <v>14</v>
+        <v>212</v>
       </c>
     </row>
     <row r="330" spans="1:8" ht="12.75">
       <c r="A330" s="1" t="s">
-        <v>1285</v>
+        <v>1248</v>
       </c>
       <c r="B330" t="s">
-        <v>1286</v>
+        <v>1249</v>
       </c>
       <c r="C330" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D330" t="s">
-        <v>1287</v>
+        <v>1250</v>
       </c>
       <c r="E330" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>36</v>
       </c>
       <c r="H330" t="s">
-        <v>1288</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:10" ht="12.75">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8" ht="12.75">
       <c r="A331" s="1" t="s">
-        <v>1290</v>
+        <v>1251</v>
       </c>
       <c r="B331" t="s">
-        <v>1291</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1252</v>
+      </c>
+      <c r="C331" s="1" t="s">
+        <v>774</v>
       </c>
       <c r="D331" t="s">
-        <v>1292</v>
+        <v>1253</v>
       </c>
       <c r="E331" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>36</v>
+      </c>
+      <c r="G331" t="s">
+        <v>655</v>
       </c>
       <c r="H331" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>372</v>
       </c>
     </row>
     <row r="332" spans="1:8" ht="12.75">
       <c r="A332" s="1" t="s">
-        <v>1294</v>
+        <v>1254</v>
       </c>
       <c r="B332" t="s">
-        <v>1295</v>
+        <v>1255</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>31</v>
+        <v>832</v>
       </c>
       <c r="D332" t="s">
-        <v>1296</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>1256</v>
       </c>
       <c r="F332" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="G332" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="H332" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:10" ht="12.75">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8" ht="12.75">
       <c r="A333" s="1" t="s">
-        <v>1298</v>
+        <v>1257</v>
       </c>
       <c r="B333" t="s">
-        <v>1299</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1258</v>
+      </c>
+      <c r="C333" s="1" t="s">
+        <v>832</v>
       </c>
       <c r="D333" t="s">
-        <v>1300</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>1259</v>
       </c>
       <c r="F333" t="s">
         <v>45</v>
       </c>
+      <c r="G333" t="s">
+        <v>46</v>
+      </c>
       <c r="H333" t="s">
-        <v>214</v>
-[...5 lines deleted...]
-    <row r="334" spans="1:8" ht="12.75">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" ht="12.75">
       <c r="A334" s="1" t="s">
-        <v>1302</v>
+        <v>1261</v>
       </c>
       <c r="B334" t="s">
-        <v>176</v>
+        <v>1262</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>177</v>
+        <v>600</v>
       </c>
       <c r="D334" t="s">
-        <v>1303</v>
+        <v>1263</v>
       </c>
       <c r="E334" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F334" t="s">
-        <v>45</v>
+        <v>264</v>
       </c>
       <c r="G334" t="s">
-        <v>51</v>
+        <v>390</v>
       </c>
       <c r="H334" t="s">
-        <v>14</v>
+        <v>372</v>
+      </c>
+      <c r="J334" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="335" spans="1:8" ht="12.75">
       <c r="A335" s="1" t="s">
-        <v>1305</v>
-[...2 lines deleted...]
-        <v>1306</v>
+        <v>1264</v>
       </c>
       <c r="C335" t="s">
-        <v>37</v>
+        <v>370</v>
       </c>
       <c r="D335" t="s">
-        <v>1307</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>1265</v>
       </c>
       <c r="F335" t="s">
         <v>45</v>
       </c>
+      <c r="G335" t="s">
+        <v>46</v>
+      </c>
       <c r="H335" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:10" ht="12.75">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8" ht="12.75">
       <c r="A336" s="1" t="s">
-        <v>1309</v>
-[...2 lines deleted...]
-        <v>1310</v>
+        <v>1266</v>
       </c>
       <c r="C336" t="s">
-        <v>37</v>
+        <v>370</v>
       </c>
       <c r="D336" t="s">
-        <v>1311</v>
+        <v>1267</v>
       </c>
       <c r="E336" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>825</v>
+        <v>36</v>
       </c>
       <c r="H336" t="s">
-        <v>826</v>
-[...5 lines deleted...]
-    <row r="337" spans="1:10" ht="12.75">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8" ht="12.75">
       <c r="A337" s="1" t="s">
-        <v>1313</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>1268</v>
+      </c>
+      <c r="C337" t="s">
+        <v>370</v>
       </c>
       <c r="D337" t="s">
-        <v>1315</v>
+        <v>1269</v>
       </c>
       <c r="E337" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="H337" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="338" spans="1:10" ht="12.75">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8" ht="12.75">
       <c r="A338" s="1" t="s">
-        <v>1317</v>
-[...5 lines deleted...]
-        <v>177</v>
+        <v>1270</v>
+      </c>
+      <c r="C338" t="s">
+        <v>370</v>
       </c>
       <c r="D338" t="s">
-        <v>1319</v>
+        <v>1271</v>
       </c>
       <c r="E338" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>15</v>
+      </c>
+      <c r="F338" t="s">
+        <v>294</v>
       </c>
       <c r="H338" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="339" spans="1:10" ht="12.75">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8" ht="12.75">
       <c r="A339" s="1" t="s">
-        <v>1320</v>
+        <v>1272</v>
       </c>
       <c r="C339" t="s">
-        <v>37</v>
+        <v>370</v>
       </c>
       <c r="D339" t="s">
-        <v>1321</v>
-[...2 lines deleted...]
-        <v>1322</v>
+        <v>1273</v>
+      </c>
+      <c r="E339" t="s">
+        <v>15</v>
       </c>
       <c r="H339" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>372</v>
       </c>
     </row>
     <row r="340" spans="1:8" ht="12.75">
       <c r="A340" s="1" t="s">
-        <v>1323</v>
+        <v>1274</v>
       </c>
       <c r="C340" t="s">
-        <v>37</v>
+        <v>370</v>
       </c>
       <c r="D340" t="s">
-        <v>1324</v>
+        <v>1275</v>
       </c>
       <c r="E340" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>15</v>
       </c>
       <c r="H340" t="s">
-        <v>696</v>
+        <v>372</v>
       </c>
     </row>
     <row r="341" spans="1:8" ht="12.75">
       <c r="A341" s="1" t="s">
-        <v>1325</v>
+        <v>1276</v>
       </c>
       <c r="C341" t="s">
-        <v>37</v>
+        <v>370</v>
       </c>
       <c r="D341" t="s">
-        <v>1326</v>
+        <v>1277</v>
       </c>
       <c r="E341" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>15</v>
       </c>
       <c r="H341" t="s">
-        <v>696</v>
+        <v>372</v>
       </c>
     </row>
     <row r="342" spans="1:8" ht="12.75">
       <c r="A342" s="1" t="s">
-        <v>1327</v>
+        <v>1278</v>
       </c>
       <c r="C342" t="s">
-        <v>37</v>
+        <v>370</v>
       </c>
       <c r="D342" t="s">
-        <v>1328</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1279</v>
       </c>
       <c r="G342" t="s">
-        <v>306</v>
+        <v>109</v>
       </c>
       <c r="H342" t="s">
-        <v>696</v>
+        <v>943</v>
       </c>
     </row>
     <row r="343" spans="1:8" ht="12.75">
       <c r="A343" s="1" t="s">
-        <v>1330</v>
-[...5 lines deleted...]
-        <v>198</v>
+        <v>1280</v>
+      </c>
+      <c r="C343" t="s">
+        <v>370</v>
       </c>
       <c r="D343" t="s">
-        <v>1332</v>
+        <v>1281</v>
       </c>
       <c r="E343" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>36</v>
       </c>
       <c r="H343" t="s">
-        <v>14</v>
+        <v>372</v>
       </c>
     </row>
     <row r="344" spans="1:8" ht="12.75">
       <c r="A344" s="1" t="s">
-        <v>1334</v>
-[...5 lines deleted...]
-        <v>147</v>
+        <v>1282</v>
+      </c>
+      <c r="C344" t="s">
+        <v>370</v>
       </c>
       <c r="D344" t="s">
-        <v>1336</v>
+        <v>1283</v>
       </c>
       <c r="E344" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F344" t="s">
-        <v>163</v>
+        <v>1284</v>
       </c>
       <c r="H344" t="s">
-        <v>149</v>
+        <v>372</v>
       </c>
     </row>
     <row r="345" spans="1:8" ht="12.75">
       <c r="A345" s="1" t="s">
-        <v>1338</v>
-[...5 lines deleted...]
-        <v>147</v>
+        <v>1285</v>
+      </c>
+      <c r="C345" t="s">
+        <v>370</v>
       </c>
       <c r="D345" t="s">
-        <v>1340</v>
-[...5 lines deleted...]
-        <v>163</v>
+        <v>1286</v>
+      </c>
+      <c r="G345" t="s">
+        <v>1287</v>
       </c>
       <c r="H345" t="s">
-        <v>149</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="346" spans="1:8" ht="12.75">
       <c r="A346" s="1" t="s">
-        <v>1342</v>
+        <v>1290</v>
       </c>
       <c r="B346" t="s">
-        <v>1343</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1291</v>
+      </c>
+      <c r="C346" s="1" t="s">
+        <v>600</v>
       </c>
       <c r="D346" t="s">
-        <v>1344</v>
+        <v>1292</v>
       </c>
       <c r="E346" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F346" t="s">
+        <v>264</v>
       </c>
       <c r="G346" t="s">
-        <v>1345</v>
+        <v>390</v>
       </c>
       <c r="H346" t="s">
-        <v>39</v>
+        <v>372</v>
       </c>
     </row>
     <row r="347" spans="1:8" ht="12.75">
       <c r="A347" s="1" t="s">
-        <v>1347</v>
+        <v>1294</v>
       </c>
       <c r="B347" t="s">
-        <v>1348</v>
+        <v>1295</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>147</v>
+        <v>600</v>
       </c>
       <c r="D347" t="s">
-        <v>1349</v>
+        <v>1296</v>
       </c>
       <c r="E347" t="s">
-        <v>19</v>
+        <v>15</v>
+      </c>
+      <c r="F347" t="s">
+        <v>264</v>
+      </c>
+      <c r="G347" t="s">
+        <v>390</v>
       </c>
       <c r="H347" t="s">
-        <v>149</v>
+        <v>372</v>
       </c>
     </row>
     <row r="348" spans="1:8" ht="12.75">
       <c r="A348" s="1" t="s">
-        <v>1351</v>
+        <v>1298</v>
       </c>
       <c r="B348" t="s">
-        <v>1352</v>
+        <v>1299</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>49</v>
+        <v>394</v>
       </c>
       <c r="D348" t="s">
-        <v>1353</v>
+        <v>1300</v>
       </c>
       <c r="E348" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F348" t="s">
-        <v>45</v>
+        <v>264</v>
       </c>
       <c r="G348" t="s">
-        <v>51</v>
+        <v>390</v>
       </c>
       <c r="H348" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:10" ht="12.75">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8" ht="12.75">
       <c r="A349" s="1" t="s">
-        <v>1354</v>
+        <v>1302</v>
       </c>
       <c r="B349" t="s">
-        <v>1355</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>744</v>
+      </c>
+      <c r="C349" s="1" t="s">
+        <v>399</v>
       </c>
       <c r="D349" t="s">
-        <v>1356</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>1303</v>
+      </c>
+      <c r="E349" t="s">
+        <v>36</v>
+      </c>
+      <c r="G349" t="s">
+        <v>401</v>
       </c>
       <c r="H349" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>372</v>
       </c>
     </row>
     <row r="350" spans="1:10" ht="12.75">
       <c r="A350" s="1" t="s">
-        <v>1357</v>
+        <v>1305</v>
       </c>
       <c r="B350" t="s">
-        <v>1358</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1306</v>
+      </c>
+      <c r="C350" s="1" t="s">
+        <v>394</v>
       </c>
       <c r="D350" t="s">
-        <v>1359</v>
+        <v>1307</v>
+      </c>
+      <c r="E350" t="s">
+        <v>15</v>
       </c>
       <c r="F350" t="s">
-        <v>71</v>
+        <v>31</v>
+      </c>
+      <c r="G350" t="s">
+        <v>390</v>
       </c>
       <c r="H350" t="s">
-        <v>72</v>
+        <v>372</v>
       </c>
       <c r="J350" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
     </row>
     <row r="351" spans="1:10" ht="12.75">
       <c r="A351" s="1" t="s">
-        <v>1360</v>
+        <v>1309</v>
       </c>
       <c r="B351" t="s">
-        <v>1361</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1310</v>
+      </c>
+      <c r="C351" s="1" t="s">
+        <v>399</v>
       </c>
       <c r="D351" t="s">
-        <v>1362</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>1311</v>
+      </c>
+      <c r="E351" t="s">
+        <v>36</v>
+      </c>
+      <c r="G351" t="s">
+        <v>401</v>
       </c>
       <c r="H351" t="s">
-        <v>72</v>
+        <v>372</v>
       </c>
       <c r="J351" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:10" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8" ht="12.75">
       <c r="A352" s="1" t="s">
-        <v>1363</v>
+        <v>1313</v>
       </c>
       <c r="B352" t="s">
-        <v>1364</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>748</v>
+      </c>
+      <c r="C352" s="1" t="s">
+        <v>399</v>
       </c>
       <c r="D352" t="s">
-        <v>1365</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>1314</v>
+      </c>
+      <c r="E352" t="s">
+        <v>36</v>
+      </c>
+      <c r="G352" t="s">
+        <v>401</v>
       </c>
       <c r="H352" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>372</v>
       </c>
     </row>
     <row r="353" spans="1:10" ht="12.75">
       <c r="A353" s="1" t="s">
-        <v>1367</v>
+        <v>1316</v>
       </c>
       <c r="B353" t="s">
-        <v>1368</v>
+        <v>1317</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>88</v>
+        <v>413</v>
       </c>
       <c r="D353" t="s">
-        <v>1369</v>
+        <v>1318</v>
       </c>
       <c r="E353" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>36</v>
       </c>
       <c r="G353" t="s">
-        <v>27</v>
+        <v>401</v>
       </c>
       <c r="H353" t="s">
-        <v>14</v>
+        <v>372</v>
       </c>
       <c r="J353" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:10" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8" ht="12.75">
       <c r="A354" s="1" t="s">
-        <v>1370</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1320</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C354" s="1" t="s">
+        <v>413</v>
       </c>
       <c r="D354" t="s">
-        <v>1371</v>
+        <v>1322</v>
       </c>
       <c r="E354" t="s">
-        <v>533</v>
+        <v>36</v>
       </c>
       <c r="G354" t="s">
-        <v>534</v>
+        <v>401</v>
       </c>
       <c r="H354" t="s">
-        <v>535</v>
-[...5 lines deleted...]
-    <row r="355" spans="1:8" ht="12.75">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="355" spans="1:10" ht="12.75">
       <c r="A355" s="1" t="s">
-        <v>1372</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1324</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C355" s="1" t="s">
+        <v>426</v>
       </c>
       <c r="D355" t="s">
-        <v>1373</v>
+        <v>1326</v>
       </c>
       <c r="E355" t="s">
-        <v>533</v>
+        <v>15</v>
+      </c>
+      <c r="F355" t="s">
+        <v>289</v>
       </c>
       <c r="G355" t="s">
-        <v>534</v>
+        <v>390</v>
       </c>
       <c r="H355" t="s">
-        <v>535</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:10" ht="12.75">
+        <v>372</v>
+      </c>
+      <c r="J355" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8" ht="12.75">
       <c r="A356" s="1" t="s">
-        <v>1374</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1328</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C356" s="1" t="s">
+        <v>394</v>
       </c>
       <c r="D356" t="s">
-        <v>1375</v>
+        <v>1330</v>
       </c>
       <c r="E356" t="s">
-        <v>533</v>
+        <v>15</v>
+      </c>
+      <c r="F356" t="s">
+        <v>436</v>
       </c>
       <c r="G356" t="s">
-        <v>534</v>
+        <v>390</v>
       </c>
       <c r="H356" t="s">
-        <v>535</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>372</v>
       </c>
     </row>
     <row r="357" spans="1:8" ht="12.75">
       <c r="A357" s="1" t="s">
-        <v>1376</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1332</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C357" s="1" t="s">
+        <v>394</v>
       </c>
       <c r="D357" t="s">
-        <v>1377</v>
+        <v>1334</v>
       </c>
       <c r="E357" t="s">
-        <v>533</v>
+        <v>15</v>
+      </c>
+      <c r="F357" t="s">
+        <v>289</v>
       </c>
       <c r="G357" t="s">
-        <v>534</v>
+        <v>390</v>
       </c>
       <c r="H357" t="s">
-        <v>535</v>
+        <v>372</v>
       </c>
     </row>
     <row r="358" spans="1:8" ht="12.75">
       <c r="A358" s="1" t="s">
-        <v>1378</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1336</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C358" s="1" t="s">
+        <v>394</v>
       </c>
       <c r="D358" t="s">
-        <v>1379</v>
+        <v>1338</v>
       </c>
       <c r="E358" t="s">
-        <v>533</v>
+        <v>15</v>
+      </c>
+      <c r="F358" t="s">
+        <v>436</v>
       </c>
       <c r="G358" t="s">
-        <v>534</v>
+        <v>390</v>
       </c>
       <c r="H358" t="s">
-        <v>222</v>
+        <v>372</v>
       </c>
     </row>
     <row r="359" spans="1:8" ht="12.75">
       <c r="A359" s="1" t="s">
-        <v>1380</v>
+        <v>1340</v>
       </c>
       <c r="B359" t="s">
-        <v>1381</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1341</v>
+      </c>
+      <c r="C359" s="1" t="s">
+        <v>394</v>
       </c>
       <c r="D359" t="s">
-        <v>1382</v>
+        <v>1342</v>
       </c>
       <c r="E359" t="s">
-        <v>533</v>
+        <v>15</v>
+      </c>
+      <c r="F359" t="s">
+        <v>289</v>
       </c>
       <c r="G359" t="s">
-        <v>534</v>
+        <v>390</v>
       </c>
       <c r="H359" t="s">
-        <v>535</v>
+        <v>372</v>
       </c>
     </row>
     <row r="360" spans="1:8" ht="12.75">
       <c r="A360" s="1" t="s">
-        <v>1383</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1344</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C360" s="1" t="s">
+        <v>394</v>
       </c>
       <c r="D360" t="s">
-        <v>1384</v>
+        <v>1346</v>
       </c>
       <c r="E360" t="s">
-        <v>533</v>
+        <v>15</v>
+      </c>
+      <c r="F360" t="s">
+        <v>289</v>
       </c>
       <c r="G360" t="s">
-        <v>534</v>
+        <v>390</v>
       </c>
       <c r="H360" t="s">
-        <v>535</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:10" ht="12.75">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8" ht="12.75">
       <c r="A361" s="1" t="s">
-        <v>1385</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1348</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C361" s="1" t="s">
+        <v>466</v>
       </c>
       <c r="D361" t="s">
-        <v>1386</v>
+        <v>649</v>
       </c>
       <c r="E361" t="s">
-        <v>533</v>
+        <v>468</v>
       </c>
       <c r="G361" t="s">
-        <v>534</v>
+        <v>390</v>
       </c>
       <c r="H361" t="s">
-        <v>535</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>372</v>
       </c>
     </row>
     <row r="362" spans="1:8" ht="12.75">
       <c r="A362" s="1" t="s">
-        <v>1387</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1351</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C362" s="1" t="s">
+        <v>466</v>
       </c>
       <c r="D362" t="s">
-        <v>1388</v>
+        <v>635</v>
       </c>
       <c r="E362" t="s">
-        <v>533</v>
+        <v>468</v>
       </c>
       <c r="G362" t="s">
-        <v>534</v>
+        <v>390</v>
       </c>
       <c r="H362" t="s">
-        <v>1389</v>
+        <v>372</v>
       </c>
     </row>
     <row r="363" spans="1:8" ht="12.75">
       <c r="A363" s="1" t="s">
-        <v>1390</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1354</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C363" s="1" t="s">
+        <v>466</v>
       </c>
       <c r="D363" t="s">
-        <v>1391</v>
+        <v>1356</v>
       </c>
       <c r="E363" t="s">
-        <v>533</v>
+        <v>36</v>
       </c>
       <c r="G363" t="s">
-        <v>534</v>
+        <v>390</v>
       </c>
       <c r="H363" t="s">
-        <v>1389</v>
+        <v>372</v>
       </c>
     </row>
     <row r="364" spans="1:8" ht="12.75">
       <c r="A364" s="1" t="s">
-        <v>1392</v>
+        <v>1358</v>
       </c>
       <c r="B364" t="s">
-        <v>1393</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1359</v>
+      </c>
+      <c r="C364" s="1" t="s">
+        <v>466</v>
       </c>
       <c r="D364" t="s">
-        <v>1394</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>1360</v>
+      </c>
+      <c r="E364" t="s">
+        <v>468</v>
+      </c>
+      <c r="G364" t="s">
+        <v>390</v>
       </c>
       <c r="H364" t="s">
-        <v>1395</v>
+        <v>372</v>
       </c>
     </row>
     <row r="365" spans="1:8" ht="12.75">
       <c r="A365" s="1" t="s">
-        <v>1397</v>
+        <v>1362</v>
       </c>
       <c r="B365" t="s">
-        <v>1398</v>
+        <v>1363</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>75</v>
+        <v>504</v>
       </c>
       <c r="D365" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>1364</v>
+      </c>
+      <c r="E365" t="s">
+        <v>15</v>
       </c>
       <c r="G365" t="s">
-        <v>173</v>
+        <v>390</v>
       </c>
       <c r="H365" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:10" ht="12.75">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8" ht="12.75">
       <c r="A366" s="1" t="s">
-        <v>1399</v>
+        <v>1366</v>
       </c>
       <c r="B366" t="s">
-        <v>1400</v>
+        <v>1367</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>185</v>
+        <v>521</v>
       </c>
       <c r="D366" t="s">
-        <v>186</v>
+        <v>1368</v>
+      </c>
+      <c r="E366" t="s">
+        <v>15</v>
       </c>
       <c r="F366" t="s">
-        <v>71</v>
+        <v>294</v>
       </c>
       <c r="G366" t="s">
-        <v>187</v>
+        <v>401</v>
       </c>
       <c r="H366" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>372</v>
       </c>
     </row>
     <row r="367" spans="1:8" ht="12.75">
       <c r="A367" s="1" t="s">
-        <v>1401</v>
+        <v>1370</v>
       </c>
       <c r="B367" t="s">
-        <v>1402</v>
+        <v>1371</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>75</v>
+        <v>521</v>
       </c>
       <c r="D367" t="s">
-        <v>1403</v>
+        <v>1372</v>
+      </c>
+      <c r="E367" t="s">
+        <v>15</v>
       </c>
       <c r="F367" t="s">
-        <v>71</v>
+        <v>294</v>
       </c>
       <c r="G367" t="s">
-        <v>77</v>
+        <v>401</v>
       </c>
       <c r="H367" t="s">
-        <v>527</v>
+        <v>372</v>
       </c>
     </row>
     <row r="368" spans="1:8" ht="12.75">
       <c r="A368" s="1" t="s">
-        <v>1404</v>
+        <v>1374</v>
       </c>
       <c r="B368" t="s">
-        <v>1405</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1375</v>
+      </c>
+      <c r="C368" s="1" t="s">
+        <v>521</v>
       </c>
       <c r="D368" t="s">
-        <v>438</v>
+        <v>1376</v>
+      </c>
+      <c r="E368" t="s">
+        <v>15</v>
       </c>
       <c r="F368" t="s">
-        <v>71</v>
+        <v>294</v>
       </c>
       <c r="G368" t="s">
-        <v>187</v>
+        <v>401</v>
       </c>
       <c r="H368" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:8" ht="12.75">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="369" spans="1:10" ht="12.75">
       <c r="A369" s="1" t="s">
-        <v>1406</v>
+        <v>1378</v>
       </c>
       <c r="B369" t="s">
-        <v>1407</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1379</v>
+      </c>
+      <c r="C369" s="1" t="s">
+        <v>526</v>
       </c>
       <c r="D369" t="s">
-        <v>1408</v>
+        <v>1380</v>
+      </c>
+      <c r="E369" t="s">
+        <v>15</v>
       </c>
       <c r="F369" t="s">
-        <v>71</v>
+        <v>528</v>
       </c>
       <c r="G369" t="s">
-        <v>187</v>
+        <v>390</v>
       </c>
       <c r="H369" t="s">
-        <v>1409</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:8" ht="12.75">
+        <v>372</v>
+      </c>
+      <c r="J369" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="370" spans="1:10" ht="12.75">
       <c r="A370" s="1" t="s">
-        <v>1410</v>
+        <v>1382</v>
       </c>
       <c r="B370" t="s">
-        <v>1411</v>
+        <v>1383</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>75</v>
+        <v>526</v>
       </c>
       <c r="D370" t="s">
-        <v>1412</v>
+        <v>1384</v>
+      </c>
+      <c r="E370" t="s">
+        <v>15</v>
       </c>
       <c r="F370" t="s">
-        <v>71</v>
+        <v>528</v>
       </c>
       <c r="G370" t="s">
-        <v>77</v>
+        <v>390</v>
       </c>
       <c r="H370" t="s">
-        <v>188</v>
+        <v>372</v>
+      </c>
+      <c r="J370" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="371" spans="1:8" ht="12.75">
       <c r="A371" s="1" t="s">
-        <v>1413</v>
+        <v>1386</v>
       </c>
       <c r="B371" t="s">
-        <v>1414</v>
+        <v>1387</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>75</v>
+        <v>526</v>
       </c>
       <c r="D371" t="s">
-        <v>432</v>
+        <v>1388</v>
+      </c>
+      <c r="E371" t="s">
+        <v>15</v>
       </c>
       <c r="F371" t="s">
-        <v>71</v>
+        <v>528</v>
       </c>
       <c r="G371" t="s">
-        <v>77</v>
+        <v>390</v>
       </c>
       <c r="H371" t="s">
-        <v>78</v>
+        <v>372</v>
       </c>
     </row>
     <row r="372" spans="1:8" ht="12.75">
       <c r="A372" s="1" t="s">
-        <v>1415</v>
+        <v>1390</v>
       </c>
       <c r="B372" t="s">
-        <v>1416</v>
+        <v>1391</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>75</v>
+        <v>526</v>
       </c>
       <c r="D372" t="s">
-        <v>1417</v>
+        <v>1392</v>
+      </c>
+      <c r="E372" t="s">
+        <v>15</v>
       </c>
       <c r="F372" t="s">
-        <v>71</v>
+        <v>528</v>
       </c>
       <c r="G372" t="s">
-        <v>77</v>
+        <v>390</v>
       </c>
       <c r="H372" t="s">
-        <v>78</v>
+        <v>372</v>
       </c>
     </row>
     <row r="373" spans="1:8" ht="12.75">
       <c r="A373" s="1" t="s">
-        <v>1418</v>
+        <v>1394</v>
       </c>
       <c r="B373" t="s">
-        <v>1419</v>
+        <v>1395</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>1420</v>
+        <v>526</v>
       </c>
       <c r="D373" t="s">
-        <v>1421</v>
+        <v>1396</v>
+      </c>
+      <c r="E373" t="s">
+        <v>15</v>
       </c>
       <c r="F373" t="s">
-        <v>71</v>
+        <v>528</v>
       </c>
       <c r="G373" t="s">
-        <v>77</v>
+        <v>390</v>
       </c>
       <c r="H373" t="s">
-        <v>861</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:8" ht="12.75">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="374" spans="1:10" ht="12.75">
       <c r="A374" s="1" t="s">
-        <v>1422</v>
+        <v>1398</v>
       </c>
       <c r="B374" t="s">
-        <v>1423</v>
+        <v>1399</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>1420</v>
+        <v>526</v>
       </c>
       <c r="D374" t="s">
-        <v>1421</v>
+        <v>1400</v>
+      </c>
+      <c r="E374" t="s">
+        <v>15</v>
       </c>
       <c r="F374" t="s">
-        <v>71</v>
+        <v>528</v>
       </c>
       <c r="G374" t="s">
-        <v>77</v>
+        <v>390</v>
       </c>
       <c r="H374" t="s">
-        <v>861</v>
+        <v>372</v>
+      </c>
+      <c r="J374" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="375" spans="1:8" ht="12.75">
       <c r="A375" s="1" t="s">
-        <v>1424</v>
+        <v>1402</v>
       </c>
       <c r="B375" t="s">
-        <v>1425</v>
+        <v>1403</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>75</v>
+        <v>526</v>
       </c>
       <c r="D375" t="s">
-        <v>1426</v>
+        <v>1404</v>
+      </c>
+      <c r="E375" t="s">
+        <v>15</v>
       </c>
       <c r="F375" t="s">
-        <v>71</v>
+        <v>528</v>
       </c>
       <c r="G375" t="s">
-        <v>77</v>
+        <v>390</v>
       </c>
       <c r="H375" t="s">
-        <v>464</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:10" ht="12.75">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8" ht="12.75">
       <c r="A376" s="1" t="s">
-        <v>1427</v>
+        <v>1406</v>
       </c>
       <c r="B376" t="s">
-        <v>1428</v>
+        <v>1407</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>185</v>
+        <v>526</v>
       </c>
       <c r="D376" t="s">
-        <v>194</v>
+        <v>1408</v>
+      </c>
+      <c r="E376" t="s">
+        <v>15</v>
       </c>
       <c r="F376" t="s">
-        <v>71</v>
+        <v>528</v>
       </c>
       <c r="G376" t="s">
-        <v>187</v>
+        <v>390</v>
       </c>
       <c r="H376" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>372</v>
       </c>
     </row>
     <row r="377" spans="1:8" ht="12.75">
       <c r="A377" s="1" t="s">
-        <v>1429</v>
+        <v>1410</v>
       </c>
       <c r="B377" t="s">
-        <v>1430</v>
+        <v>1411</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>75</v>
+        <v>526</v>
       </c>
       <c r="D377" t="s">
-        <v>1431</v>
+        <v>1412</v>
+      </c>
+      <c r="E377" t="s">
+        <v>15</v>
       </c>
       <c r="F377" t="s">
-        <v>71</v>
+        <v>528</v>
       </c>
       <c r="G377" t="s">
-        <v>77</v>
+        <v>390</v>
       </c>
       <c r="H377" t="s">
-        <v>527</v>
+        <v>372</v>
       </c>
     </row>
     <row r="378" spans="1:8" ht="12.75">
       <c r="A378" s="1" t="s">
-        <v>1432</v>
+        <v>1414</v>
       </c>
       <c r="B378" t="s">
-        <v>1433</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1415</v>
+      </c>
+      <c r="C378" s="1" t="s">
+        <v>504</v>
       </c>
       <c r="D378" t="s">
-        <v>1434</v>
-[...2 lines deleted...]
-        <v>471</v>
+        <v>1416</v>
+      </c>
+      <c r="E378" t="s">
+        <v>15</v>
+      </c>
+      <c r="G378" t="s">
+        <v>390</v>
       </c>
       <c r="H378" t="s">
-        <v>425</v>
+        <v>372</v>
       </c>
     </row>
     <row r="379" spans="1:8" ht="12.75">
       <c r="A379" s="1" t="s">
-        <v>1435</v>
+        <v>1418</v>
       </c>
       <c r="B379" t="s">
-        <v>1436</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1419</v>
+      </c>
+      <c r="C379" s="1" t="s">
+        <v>526</v>
       </c>
       <c r="D379" t="s">
-        <v>1437</v>
+        <v>1420</v>
+      </c>
+      <c r="E379" t="s">
+        <v>15</v>
       </c>
       <c r="F379" t="s">
-        <v>471</v>
+        <v>528</v>
       </c>
       <c r="G379" t="s">
-        <v>472</v>
+        <v>390</v>
       </c>
       <c r="H379" t="s">
-        <v>425</v>
+        <v>372</v>
       </c>
     </row>
     <row r="380" spans="1:8" ht="12.75">
       <c r="A380" s="1" t="s">
-        <v>1438</v>
+        <v>1422</v>
       </c>
       <c r="B380" t="s">
-        <v>1439</v>
+        <v>1423</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>479</v>
+        <v>526</v>
       </c>
       <c r="D380" t="s">
-        <v>1440</v>
+        <v>1424</v>
+      </c>
+      <c r="E380" t="s">
+        <v>15</v>
       </c>
       <c r="F380" t="s">
-        <v>471</v>
+        <v>528</v>
       </c>
       <c r="G380" t="s">
-        <v>472</v>
+        <v>390</v>
       </c>
       <c r="H380" t="s">
-        <v>481</v>
+        <v>372</v>
       </c>
     </row>
     <row r="381" spans="1:8" ht="12.75">
       <c r="A381" s="1" t="s">
-        <v>1441</v>
+        <v>1426</v>
       </c>
       <c r="B381" t="s">
-        <v>1442</v>
+        <v>1427</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>479</v>
+        <v>504</v>
       </c>
       <c r="D381" t="s">
-        <v>1443</v>
-[...2 lines deleted...]
-        <v>471</v>
+        <v>1428</v>
+      </c>
+      <c r="E381" t="s">
+        <v>15</v>
       </c>
       <c r="G381" t="s">
-        <v>472</v>
+        <v>390</v>
       </c>
       <c r="H381" t="s">
-        <v>481</v>
+        <v>372</v>
       </c>
     </row>
     <row r="382" spans="1:8" ht="12.75">
       <c r="A382" s="1" t="s">
-        <v>1444</v>
+        <v>1430</v>
       </c>
       <c r="B382" t="s">
-        <v>1445</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1431</v>
+      </c>
+      <c r="C382" s="1" t="s">
+        <v>526</v>
       </c>
       <c r="D382" t="s">
-        <v>1446</v>
+        <v>1432</v>
+      </c>
+      <c r="E382" t="s">
+        <v>15</v>
       </c>
       <c r="F382" t="s">
-        <v>471</v>
+        <v>528</v>
       </c>
       <c r="G382" t="s">
-        <v>472</v>
+        <v>390</v>
       </c>
       <c r="H382" t="s">
-        <v>425</v>
+        <v>372</v>
       </c>
     </row>
     <row r="383" spans="1:8" ht="12.75">
       <c r="A383" s="1" t="s">
-        <v>1447</v>
+        <v>1434</v>
       </c>
       <c r="B383" t="s">
-        <v>1448</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1435</v>
+      </c>
+      <c r="C383" s="1" t="s">
+        <v>504</v>
       </c>
       <c r="D383" t="s">
-        <v>1449</v>
-[...2 lines deleted...]
-        <v>471</v>
+        <v>1436</v>
+      </c>
+      <c r="E383" t="s">
+        <v>15</v>
       </c>
       <c r="G383" t="s">
-        <v>472</v>
+        <v>390</v>
       </c>
       <c r="H383" t="s">
-        <v>425</v>
+        <v>372</v>
       </c>
     </row>
     <row r="384" spans="1:8" ht="12.75">
       <c r="A384" s="1" t="s">
-        <v>1450</v>
+        <v>1438</v>
       </c>
       <c r="B384" t="s">
-        <v>1451</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1439</v>
+      </c>
+      <c r="C384" s="1" t="s">
+        <v>626</v>
       </c>
       <c r="D384" t="s">
-        <v>1452</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>1440</v>
+      </c>
+      <c r="E384" t="s">
+        <v>36</v>
       </c>
       <c r="G384" t="s">
-        <v>187</v>
+        <v>401</v>
       </c>
       <c r="H384" t="s">
-        <v>425</v>
+        <v>372</v>
       </c>
     </row>
     <row r="385" spans="1:8" ht="12.75">
       <c r="A385" s="1" t="s">
-        <v>1453</v>
+        <v>1442</v>
       </c>
       <c r="B385" t="s">
-        <v>1454</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1443</v>
+      </c>
+      <c r="C385" s="1" t="s">
+        <v>626</v>
       </c>
       <c r="D385" t="s">
-        <v>1455</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>1444</v>
+      </c>
+      <c r="E385" t="s">
+        <v>36</v>
       </c>
       <c r="G385" t="s">
-        <v>187</v>
+        <v>401</v>
       </c>
       <c r="H385" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:8" ht="12.75">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="386" spans="1:10" ht="12.75">
       <c r="A386" s="1" t="s">
-        <v>1456</v>
+        <v>1446</v>
       </c>
       <c r="B386" t="s">
-        <v>1457</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1447</v>
+      </c>
+      <c r="C386" s="1" t="s">
+        <v>504</v>
       </c>
       <c r="D386" t="s">
-        <v>1458</v>
-[...2 lines deleted...]
-        <v>471</v>
+        <v>1448</v>
+      </c>
+      <c r="E386" t="s">
+        <v>15</v>
       </c>
       <c r="G386" t="s">
-        <v>472</v>
+        <v>390</v>
       </c>
       <c r="H386" t="s">
-        <v>425</v>
+        <v>372</v>
+      </c>
+      <c r="J386" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="387" spans="1:8" ht="12.75">
       <c r="A387" s="1" t="s">
-        <v>1459</v>
+        <v>1450</v>
       </c>
       <c r="B387" t="s">
-        <v>1460</v>
+        <v>1451</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>75</v>
+        <v>504</v>
       </c>
       <c r="D387" t="s">
-        <v>1461</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>1452</v>
+      </c>
+      <c r="E387" t="s">
+        <v>15</v>
       </c>
       <c r="G387" t="s">
-        <v>77</v>
+        <v>390</v>
       </c>
       <c r="H387" t="s">
-        <v>464</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:8" ht="12.75">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="388" spans="1:10" ht="12.75">
       <c r="A388" s="1" t="s">
-        <v>1462</v>
+        <v>1454</v>
       </c>
       <c r="B388" t="s">
-        <v>1463</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1455</v>
+      </c>
+      <c r="C388" s="1" t="s">
+        <v>504</v>
       </c>
       <c r="D388" t="s">
-        <v>1464</v>
+        <v>1456</v>
+      </c>
+      <c r="E388" t="s">
+        <v>15</v>
+      </c>
+      <c r="G388" t="s">
+        <v>390</v>
       </c>
       <c r="H388" t="s">
-        <v>1465</v>
+        <v>372</v>
+      </c>
+      <c r="J388" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="389" spans="1:8" ht="12.75">
       <c r="A389" s="1" t="s">
-        <v>1466</v>
+        <v>1458</v>
       </c>
       <c r="B389" t="s">
-        <v>1467</v>
+        <v>1459</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>75</v>
+        <v>600</v>
       </c>
       <c r="D389" t="s">
-        <v>1468</v>
+        <v>1460</v>
+      </c>
+      <c r="E389" t="s">
+        <v>15</v>
       </c>
       <c r="F389" t="s">
-        <v>71</v>
+        <v>602</v>
       </c>
       <c r="G389" t="s">
-        <v>77</v>
+        <v>390</v>
       </c>
       <c r="H389" t="s">
-        <v>464</v>
+        <v>372</v>
       </c>
     </row>
     <row r="390" spans="1:8" ht="12.75">
       <c r="A390" s="1" t="s">
-        <v>1469</v>
+        <v>1462</v>
       </c>
       <c r="B390" t="s">
-        <v>1470</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1463</v>
+      </c>
+      <c r="C390" s="1" t="s">
+        <v>504</v>
       </c>
       <c r="D390" t="s">
-        <v>1471</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>1464</v>
+      </c>
+      <c r="E390" t="s">
+        <v>15</v>
+      </c>
+      <c r="G390" t="s">
+        <v>390</v>
       </c>
       <c r="H390" t="s">
-        <v>218</v>
+        <v>372</v>
       </c>
     </row>
     <row r="391" spans="1:8" ht="12.75">
       <c r="A391" s="1" t="s">
-        <v>1472</v>
+        <v>1466</v>
       </c>
       <c r="B391" t="s">
-        <v>1473</v>
+        <v>1467</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>75</v>
+        <v>626</v>
       </c>
       <c r="D391" t="s">
-        <v>1474</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>1468</v>
+      </c>
+      <c r="E391" t="s">
+        <v>36</v>
       </c>
       <c r="G391" t="s">
-        <v>77</v>
+        <v>401</v>
       </c>
       <c r="H391" t="s">
-        <v>78</v>
+        <v>372</v>
       </c>
     </row>
     <row r="392" spans="1:8" ht="12.75">
       <c r="A392" s="1" t="s">
-        <v>1475</v>
+        <v>1470</v>
       </c>
       <c r="B392" t="s">
-        <v>1476</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1471</v>
+      </c>
+      <c r="C392" s="1" t="s">
+        <v>466</v>
       </c>
       <c r="D392" t="s">
-        <v>1477</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>484</v>
+      </c>
+      <c r="E392" t="s">
+        <v>70</v>
+      </c>
+      <c r="G392" t="s">
+        <v>390</v>
       </c>
       <c r="H392" t="s">
-        <v>218</v>
+        <v>372</v>
       </c>
     </row>
     <row r="393" spans="1:8" ht="12.75">
       <c r="A393" s="1" t="s">
-        <v>1478</v>
+        <v>1473</v>
       </c>
       <c r="B393" t="s">
-        <v>1479</v>
+        <v>1474</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>75</v>
+        <v>466</v>
       </c>
       <c r="D393" t="s">
-        <v>1480</v>
-[...2 lines deleted...]
-        <v>471</v>
+        <v>488</v>
+      </c>
+      <c r="E393" t="s">
+        <v>70</v>
       </c>
       <c r="G393" t="s">
-        <v>508</v>
+        <v>390</v>
       </c>
       <c r="H393" t="s">
-        <v>78</v>
+        <v>372</v>
       </c>
     </row>
     <row r="394" spans="1:8" ht="12.75">
       <c r="A394" s="1" t="s">
-        <v>1481</v>
+        <v>1476</v>
       </c>
       <c r="B394" t="s">
-        <v>1482</v>
+        <v>1477</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>75</v>
+        <v>466</v>
       </c>
       <c r="D394" t="s">
-        <v>1483</v>
-[...2 lines deleted...]
-        <v>471</v>
+        <v>1360</v>
+      </c>
+      <c r="E394" t="s">
+        <v>70</v>
       </c>
       <c r="G394" t="s">
-        <v>508</v>
+        <v>390</v>
       </c>
       <c r="H394" t="s">
-        <v>78</v>
+        <v>372</v>
       </c>
     </row>
     <row r="395" spans="1:8" ht="12.75">
       <c r="A395" s="1" t="s">
-        <v>1484</v>
+        <v>1479</v>
       </c>
       <c r="B395" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C395" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="D395" t="s">
+        <v>492</v>
+      </c>
+      <c r="E395" t="s">
+        <v>70</v>
+      </c>
+      <c r="G395" t="s">
+        <v>390</v>
+      </c>
+      <c r="H395" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="396" spans="1:10" ht="12.75">
+      <c r="A396" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C396" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="D396" t="s">
+        <v>684</v>
+      </c>
+      <c r="E396" t="s">
+        <v>70</v>
+      </c>
+      <c r="G396" t="s">
+        <v>390</v>
+      </c>
+      <c r="H396" t="s">
+        <v>372</v>
+      </c>
+      <c r="J396" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8" ht="12.75">
+      <c r="A397" s="1" t="s">
         <v>1485</v>
       </c>
-      <c r="C395" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D395" t="s">
+      <c r="B397" t="s">
         <v>1486</v>
       </c>
-      <c r="F395" t="s">
-[...10 lines deleted...]
-      <c r="A396" s="1" t="s">
+      <c r="C397" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="D397" t="s">
         <v>1487</v>
       </c>
-      <c r="B396" t="s">
-[...32 lines deleted...]
-        <v>71</v>
+      <c r="E397" t="s">
+        <v>36</v>
+      </c>
+      <c r="G397" t="s">
+        <v>655</v>
       </c>
       <c r="H397" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>372</v>
       </c>
     </row>
     <row r="398" spans="1:10" ht="12.75">
       <c r="A398" s="1" t="s">
-        <v>1493</v>
+        <v>1489</v>
       </c>
       <c r="B398" t="s">
-        <v>1494</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1490</v>
+      </c>
+      <c r="C398" s="1" t="s">
+        <v>466</v>
       </c>
       <c r="D398" t="s">
-        <v>1495</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>1491</v>
+      </c>
+      <c r="E398" t="s">
+        <v>70</v>
+      </c>
+      <c r="G398" t="s">
+        <v>390</v>
       </c>
       <c r="H398" t="s">
-        <v>218</v>
+        <v>372</v>
       </c>
       <c r="J398" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
     </row>
     <row r="399" spans="1:8" ht="12.75">
       <c r="A399" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C399" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="D399" t="s">
+        <v>1495</v>
+      </c>
+      <c r="E399" t="s">
+        <v>15</v>
+      </c>
+      <c r="F399" t="s">
+        <v>671</v>
+      </c>
+      <c r="H399" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="400" spans="1:10" ht="12.75">
+      <c r="A400" s="1" t="s">
         <v>1497</v>
       </c>
-      <c r="B399" t="s">
+      <c r="B400" t="s">
         <v>1498</v>
       </c>
-      <c r="C399" t="s">
-[...11 lines deleted...]
-      <c r="H399" t="s">
+      <c r="C400" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="D400" t="s">
+        <v>1491</v>
+      </c>
+      <c r="E400" t="s">
+        <v>468</v>
+      </c>
+      <c r="G400" t="s">
+        <v>390</v>
+      </c>
+      <c r="H400" t="s">
+        <v>372</v>
+      </c>
+      <c r="J400" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="401" spans="1:10" ht="12.75">
+      <c r="A401" s="1" t="s">
         <v>1500</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A400" s="1" t="s">
+      <c r="B401" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C401" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="D401" t="s">
         <v>1502</v>
       </c>
-      <c r="B400" t="s">
-[...5 lines deleted...]
-      <c r="D400" t="s">
+      <c r="E401" t="s">
+        <v>36</v>
+      </c>
+      <c r="G401" t="s">
+        <v>655</v>
+      </c>
+      <c r="H401" t="s">
+        <v>372</v>
+      </c>
+      <c r="J401" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="402" spans="1:10" ht="12.75">
+      <c r="A402" s="1" t="s">
         <v>1504</v>
       </c>
-      <c r="E400" t="s">
-[...5 lines deleted...]
-      <c r="H400" t="s">
+      <c r="B402" t="s">
         <v>1505</v>
       </c>
-    </row>
-[...31 lines deleted...]
-        <v>37</v>
+      <c r="C402" s="1" t="s">
+        <v>466</v>
       </c>
       <c r="D402" t="s">
-        <v>1514</v>
+        <v>680</v>
       </c>
       <c r="E402" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>468</v>
+      </c>
+      <c r="G402" t="s">
+        <v>390</v>
       </c>
       <c r="H402" t="s">
-        <v>214</v>
+        <v>372</v>
+      </c>
+      <c r="J402" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="403" spans="1:8" ht="12.75">
       <c r="A403" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C403" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="D403" t="s">
+        <v>1509</v>
+      </c>
+      <c r="E403" t="s">
+        <v>15</v>
+      </c>
+      <c r="F403" t="s">
+        <v>671</v>
+      </c>
+      <c r="H403" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="404" spans="1:10" ht="12.75">
+      <c r="A404" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C404" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="D404" t="s">
+        <v>1513</v>
+      </c>
+      <c r="E404" t="s">
+        <v>468</v>
+      </c>
+      <c r="G404" t="s">
+        <v>390</v>
+      </c>
+      <c r="H404" t="s">
+        <v>372</v>
+      </c>
+      <c r="J404" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8" ht="12.75">
+      <c r="A405" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="B405" t="s">
         <v>1516</v>
       </c>
-      <c r="B403" t="s">
+      <c r="C405" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="D405" t="s">
         <v>1517</v>
       </c>
-      <c r="C403" s="1" t="s">
-[...56 lines deleted...]
-      </c>
       <c r="E405" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>36</v>
+      </c>
+      <c r="G405" t="s">
+        <v>704</v>
       </c>
       <c r="H405" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>372</v>
       </c>
     </row>
     <row r="406" spans="1:8" ht="12.75">
       <c r="A406" s="1" t="s">
-        <v>1528</v>
+        <v>1519</v>
       </c>
       <c r="B406" t="s">
-        <v>1529</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1520</v>
+      </c>
+      <c r="C406" s="1" t="s">
+        <v>653</v>
       </c>
       <c r="D406" t="s">
-        <v>1530</v>
+        <v>1521</v>
       </c>
       <c r="E406" t="s">
-        <v>19</v>
+        <v>36</v>
+      </c>
+      <c r="G406" t="s">
+        <v>655</v>
       </c>
       <c r="H406" t="s">
-        <v>287</v>
+        <v>372</v>
       </c>
     </row>
     <row r="407" spans="1:8" ht="12.75">
       <c r="A407" s="1" t="s">
-        <v>1532</v>
+        <v>1523</v>
       </c>
       <c r="B407" t="s">
-        <v>1533</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1524</v>
+      </c>
+      <c r="C407" s="1" t="s">
+        <v>653</v>
       </c>
       <c r="D407" t="s">
-        <v>1534</v>
+        <v>1525</v>
       </c>
       <c r="E407" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>36</v>
+      </c>
+      <c r="G407" t="s">
+        <v>390</v>
       </c>
       <c r="H407" t="s">
-        <v>287</v>
+        <v>372</v>
       </c>
     </row>
     <row r="408" spans="1:8" ht="12.75">
       <c r="A408" s="1" t="s">
-        <v>1536</v>
+        <v>1527</v>
       </c>
       <c r="B408" t="s">
-        <v>1537</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1528</v>
+      </c>
+      <c r="C408" s="1" t="s">
+        <v>653</v>
       </c>
       <c r="D408" t="s">
-        <v>1538</v>
+        <v>1529</v>
       </c>
       <c r="E408" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>36</v>
+      </c>
+      <c r="G408" t="s">
+        <v>704</v>
       </c>
       <c r="H408" t="s">
-        <v>540</v>
+        <v>372</v>
       </c>
     </row>
     <row r="409" spans="1:8" ht="12.75">
       <c r="A409" s="1" t="s">
-        <v>1540</v>
+        <v>1531</v>
       </c>
       <c r="B409" t="s">
-        <v>1541</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1532</v>
+      </c>
+      <c r="C409" s="1" t="s">
+        <v>653</v>
       </c>
       <c r="D409" t="s">
-        <v>1542</v>
+        <v>1533</v>
       </c>
       <c r="E409" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>36</v>
+      </c>
+      <c r="G409" t="s">
+        <v>390</v>
       </c>
       <c r="H409" t="s">
-        <v>535</v>
+        <v>372</v>
       </c>
     </row>
     <row r="410" spans="1:8" ht="12.75">
       <c r="A410" s="1" t="s">
-        <v>1544</v>
+        <v>1535</v>
       </c>
       <c r="B410" t="s">
-        <v>1545</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1536</v>
+      </c>
+      <c r="C410" s="1" t="s">
+        <v>669</v>
       </c>
       <c r="D410" t="s">
-        <v>1546</v>
+        <v>1537</v>
       </c>
       <c r="E410" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F410" t="s">
-        <v>286</v>
+        <v>671</v>
       </c>
       <c r="H410" t="s">
-        <v>540</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:8" ht="12.75">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="411" spans="1:10" ht="12.75">
       <c r="A411" s="1" t="s">
-        <v>1547</v>
+        <v>1539</v>
       </c>
       <c r="B411" t="s">
-        <v>1548</v>
+        <v>1540</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1420</v>
+        <v>653</v>
       </c>
       <c r="D411" t="s">
-        <v>1549</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>1541</v>
+      </c>
+      <c r="E411" t="s">
+        <v>36</v>
       </c>
       <c r="G411" t="s">
-        <v>173</v>
+        <v>704</v>
       </c>
       <c r="H411" t="s">
-        <v>861</v>
+        <v>372</v>
+      </c>
+      <c r="J411" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="412" spans="1:8" ht="12.75">
       <c r="A412" s="1" t="s">
-        <v>1550</v>
+        <v>1543</v>
       </c>
       <c r="B412" t="s">
-        <v>1551</v>
+        <v>1544</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1420</v>
+        <v>466</v>
       </c>
       <c r="D412" t="s">
-        <v>1421</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>1545</v>
+      </c>
+      <c r="E412" t="s">
+        <v>36</v>
       </c>
       <c r="G412" t="s">
-        <v>173</v>
+        <v>390</v>
       </c>
       <c r="H412" t="s">
-        <v>861</v>
+        <v>721</v>
       </c>
     </row>
     <row r="413" spans="1:8" ht="12.75">
       <c r="A413" s="1" t="s">
-        <v>1552</v>
+        <v>1547</v>
       </c>
       <c r="B413" t="s">
-        <v>1553</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1548</v>
+      </c>
+      <c r="C413" s="1" t="s">
+        <v>394</v>
       </c>
       <c r="D413" t="s">
-        <v>1554</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>1549</v>
+      </c>
+      <c r="E413" t="s">
+        <v>15</v>
       </c>
       <c r="G413" t="s">
-        <v>173</v>
+        <v>390</v>
       </c>
       <c r="H413" t="s">
-        <v>1555</v>
+        <v>721</v>
       </c>
     </row>
     <row r="414" spans="1:8" ht="12.75">
       <c r="A414" s="1" t="s">
-        <v>1556</v>
+        <v>1551</v>
       </c>
       <c r="B414" t="s">
-        <v>1557</v>
+        <v>1552</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>75</v>
+        <v>653</v>
       </c>
       <c r="D414" t="s">
-        <v>1558</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>1553</v>
+      </c>
+      <c r="E414" t="s">
+        <v>36</v>
       </c>
       <c r="G414" t="s">
-        <v>173</v>
+        <v>390</v>
       </c>
       <c r="H414" t="s">
-        <v>188</v>
+        <v>372</v>
       </c>
     </row>
     <row r="415" spans="1:8" ht="12.75">
       <c r="A415" s="1" t="s">
-        <v>1559</v>
+        <v>1555</v>
       </c>
       <c r="B415" t="s">
-        <v>1560</v>
+        <v>1556</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>75</v>
+        <v>653</v>
       </c>
       <c r="D415" t="s">
-        <v>1561</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>1557</v>
+      </c>
+      <c r="E415" t="s">
+        <v>36</v>
       </c>
       <c r="G415" t="s">
-        <v>173</v>
+        <v>390</v>
       </c>
       <c r="H415" t="s">
-        <v>78</v>
+        <v>372</v>
       </c>
     </row>
     <row r="416" spans="1:8" ht="12.75">
       <c r="A416" s="1" t="s">
-        <v>1562</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1559</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C416" s="1" t="s">
+        <v>653</v>
       </c>
       <c r="D416" t="s">
-        <v>1563</v>
-[...2 lines deleted...]
-        <v>471</v>
+        <v>1561</v>
+      </c>
+      <c r="E416" t="s">
+        <v>36</v>
       </c>
       <c r="G416" t="s">
-        <v>472</v>
+        <v>390</v>
       </c>
       <c r="H416" t="s">
-        <v>481</v>
+        <v>372</v>
       </c>
     </row>
     <row r="417" spans="1:8" ht="12.75">
       <c r="A417" s="1" t="s">
+        <v>1563</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C417" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="D417" t="s">
         <v>1565</v>
       </c>
-      <c r="B417" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E417" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="G417" t="s">
-        <v>51</v>
+        <v>390</v>
       </c>
       <c r="H417" t="s">
-        <v>14</v>
+        <v>372</v>
       </c>
     </row>
     <row r="418" spans="1:8" ht="12.75">
       <c r="A418" s="1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B418" t="s">
         <v>1568</v>
       </c>
-      <c r="C418" t="s">
-        <v>37</v>
+      <c r="C418" s="1" t="s">
+        <v>653</v>
       </c>
       <c r="D418" t="s">
         <v>1569</v>
       </c>
       <c r="E418" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="G418" t="s">
-        <v>306</v>
+        <v>390</v>
       </c>
       <c r="H418" t="s">
-        <v>39</v>
+        <v>372</v>
       </c>
     </row>
     <row r="419" spans="1:8" ht="12.75">
       <c r="A419" s="1" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="B419" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>198</v>
+        <v>669</v>
       </c>
       <c r="D419" t="s">
-        <v>1332</v>
+        <v>1573</v>
       </c>
       <c r="E419" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>15</v>
+      </c>
+      <c r="F419" t="s">
+        <v>671</v>
       </c>
       <c r="H419" t="s">
-        <v>14</v>
+        <v>672</v>
       </c>
     </row>
     <row r="420" spans="1:8" ht="12.75">
       <c r="A420" s="1" t="s">
-        <v>1573</v>
+        <v>1575</v>
       </c>
       <c r="B420" t="s">
-        <v>1574</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1576</v>
+      </c>
+      <c r="C420" s="1" t="s">
+        <v>663</v>
       </c>
       <c r="D420" t="s">
-        <v>1575</v>
+        <v>1577</v>
       </c>
       <c r="E420" t="s">
-        <v>13</v>
+        <v>36</v>
+      </c>
+      <c r="G420" t="s">
+        <v>665</v>
       </c>
       <c r="H420" t="s">
-        <v>1510</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:10" ht="12.75">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8" ht="12.75">
       <c r="A421" s="1" t="s">
-        <v>1577</v>
+        <v>1579</v>
       </c>
       <c r="B421" t="s">
-        <v>1578</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1580</v>
+      </c>
+      <c r="C421" s="1" t="s">
+        <v>663</v>
       </c>
       <c r="D421" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="E421" t="s">
-        <v>13</v>
+        <v>36</v>
+      </c>
+      <c r="G421" t="s">
+        <v>665</v>
       </c>
       <c r="H421" t="s">
-        <v>1580</v>
-[...5 lines deleted...]
-    <row r="422" spans="1:8" ht="12.75">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="422" spans="1:10" ht="12.75">
       <c r="A422" s="1" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="B422" t="s">
-        <v>1583</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1584</v>
+      </c>
+      <c r="C422" s="1" t="s">
+        <v>413</v>
       </c>
       <c r="D422" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="E422" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="F422" t="s">
-        <v>280</v>
+        <v>31</v>
+      </c>
+      <c r="G422" t="s">
+        <v>401</v>
       </c>
       <c r="H422" t="s">
-        <v>281</v>
+        <v>372</v>
+      </c>
+      <c r="J422" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="423" spans="1:8" ht="12.75">
       <c r="A423" s="1" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="B423" t="s">
-        <v>1587</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1588</v>
+      </c>
+      <c r="C423" s="1" t="s">
+        <v>399</v>
       </c>
       <c r="D423" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="E423" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>36</v>
+      </c>
+      <c r="G423" t="s">
+        <v>401</v>
       </c>
       <c r="H423" t="s">
-        <v>214</v>
+        <v>372</v>
       </c>
     </row>
     <row r="424" spans="1:8" ht="12.75">
       <c r="A424" s="1" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="B424" t="s">
-        <v>1591</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1592</v>
+      </c>
+      <c r="C424" s="1" t="s">
+        <v>413</v>
       </c>
       <c r="D424" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="E424" t="s">
-        <v>13</v>
+        <v>36</v>
+      </c>
+      <c r="G424" t="s">
+        <v>401</v>
       </c>
       <c r="H424" t="s">
-        <v>1593</v>
+        <v>372</v>
       </c>
     </row>
     <row r="425" spans="1:8" ht="12.75">
       <c r="A425" s="1" t="s">
         <v>1595</v>
       </c>
       <c r="B425" t="s">
         <v>1596</v>
       </c>
-      <c r="C425" t="s">
-        <v>37</v>
+      <c r="C425" s="1" t="s">
+        <v>774</v>
       </c>
       <c r="D425" t="s">
-        <v>1597</v>
+        <v>1253</v>
       </c>
       <c r="E425" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>36</v>
+      </c>
+      <c r="G425" t="s">
+        <v>655</v>
       </c>
       <c r="H425" t="s">
-        <v>287</v>
+        <v>372</v>
       </c>
     </row>
     <row r="426" spans="1:8" ht="12.75">
       <c r="A426" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B426" t="s">
         <v>1599</v>
       </c>
-      <c r="B426" t="s">
+      <c r="C426" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="D426" t="s">
         <v>1600</v>
       </c>
-      <c r="C426" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E426" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>15</v>
       </c>
       <c r="H426" t="s">
-        <v>287</v>
+        <v>672</v>
       </c>
     </row>
     <row r="427" spans="1:8" ht="12.75">
       <c r="A427" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B427" t="s">
         <v>1603</v>
       </c>
-      <c r="B427" t="s">
+      <c r="C427" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="D427" t="s">
         <v>1604</v>
       </c>
-      <c r="C427" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E427" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F427" t="s">
-        <v>286</v>
+        <v>754</v>
       </c>
       <c r="H427" t="s">
-        <v>287</v>
+        <v>672</v>
       </c>
     </row>
     <row r="428" spans="1:8" ht="12.75">
       <c r="A428" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B428" t="s">
         <v>1607</v>
       </c>
-      <c r="B428" t="s">
+      <c r="C428" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="D428" t="s">
         <v>1608</v>
       </c>
-      <c r="C428" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E428" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F428" t="s">
-        <v>286</v>
+        <v>754</v>
       </c>
       <c r="H428" t="s">
-        <v>287</v>
+        <v>672</v>
       </c>
     </row>
     <row r="429" spans="1:8" ht="12.75">
       <c r="A429" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="B429" t="s">
         <v>1611</v>
       </c>
-      <c r="B429" t="s">
+      <c r="C429" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="D429" t="s">
         <v>1612</v>
       </c>
-      <c r="C429" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E429" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F429" t="s">
-        <v>286</v>
+        <v>754</v>
       </c>
       <c r="H429" t="s">
-        <v>222</v>
+        <v>672</v>
       </c>
     </row>
     <row r="430" spans="1:8" ht="12.75">
       <c r="A430" s="1" t="s">
         <v>1614</v>
       </c>
-      <c r="C430" t="s">
-        <v>37</v>
+      <c r="B430" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C430" s="1" t="s">
+        <v>399</v>
       </c>
       <c r="D430" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="E430" t="s">
-        <v>533</v>
+        <v>36</v>
+      </c>
+      <c r="G430" t="s">
+        <v>401</v>
       </c>
       <c r="H430" t="s">
-        <v>287</v>
-[...148 lines deleted...]
-        <v>149</v>
+        <v>372</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="DDM-SL-PANELS"/>
-[...680 lines deleted...]
-    <hyperlink ref="C437" r:id="rId682" display="Variant of 360-MOD-PANELS"/>
+    <hyperlink ref="A2" r:id="rId1" display="760060301"/>
+    <hyperlink ref="A3" r:id="rId2" display="760060863"/>
+    <hyperlink ref="A4" r:id="rId3" display="760060871"/>
+    <hyperlink ref="A5" r:id="rId4" display="760157628"/>
+    <hyperlink ref="A6" r:id="rId5" display="102689569"/>
+    <hyperlink ref="A7" r:id="rId6" display="104405113"/>
+    <hyperlink ref="A8" r:id="rId7" display="64502155-01"/>
+    <hyperlink ref="A9" r:id="rId8" display="64502006-00"/>
+    <hyperlink ref="A10" r:id="rId9" display="64601042-00"/>
+    <hyperlink ref="A11" r:id="rId10" display="760049445"/>
+    <hyperlink ref="A12" r:id="rId11" display="760049452"/>
+    <hyperlink ref="A13" r:id="rId12" display="760060285"/>
+    <hyperlink ref="A14" r:id="rId13" display="760236389"/>
+    <hyperlink ref="A15" r:id="rId14" display="558840-1"/>
+    <hyperlink ref="A16" r:id="rId15" display="558842-1"/>
+    <hyperlink ref="A17" r:id="rId16" display="558635-1"/>
+    <hyperlink ref="A18" r:id="rId17" display="558637-1"/>
+    <hyperlink ref="A19" r:id="rId18" display="558839-1"/>
+    <hyperlink ref="A20" r:id="rId19" display="569434-1"/>
+    <hyperlink ref="A21" r:id="rId20" display="569446-1"/>
+    <hyperlink ref="A22" r:id="rId21" display="LSA-70142250-00"/>
+    <hyperlink ref="C22" r:id="rId22" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A23" r:id="rId23" display="60891810-00"/>
+    <hyperlink ref="C23" r:id="rId24" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A24" r:id="rId25" display="60892017-00"/>
+    <hyperlink ref="C24" r:id="rId26" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A25" r:id="rId27" display="60891120-02"/>
+    <hyperlink ref="C25" r:id="rId28" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A26" r:id="rId29" display="60481080-00"/>
+    <hyperlink ref="C26" r:id="rId30" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A27" r:id="rId31" display="60891121-02"/>
+    <hyperlink ref="C27" r:id="rId32" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A28" r:id="rId33" display="60361102-00"/>
+    <hyperlink ref="C28" r:id="rId34" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A29" r:id="rId35" display="60892023-08"/>
+    <hyperlink ref="C29" r:id="rId36" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A30" r:id="rId37" display="60481180-00"/>
+    <hyperlink ref="C30" r:id="rId38" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A31" r:id="rId39" display="64622095-00"/>
+    <hyperlink ref="C31" r:id="rId40" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A32" r:id="rId41" display="64682048-10"/>
+    <hyperlink ref="C32" r:id="rId42" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A33" r:id="rId43" display="64685700-10"/>
+    <hyperlink ref="C33" r:id="rId44" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A34" r:id="rId45" display="64685043-10"/>
+    <hyperlink ref="C34" r:id="rId46" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A35" r:id="rId47" display="64685060-08"/>
+    <hyperlink ref="C35" r:id="rId48" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A36" r:id="rId49" display="64685044-10"/>
+    <hyperlink ref="C36" r:id="rId50" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A37" r:id="rId51" display="64685050-10"/>
+    <hyperlink ref="C37" r:id="rId52" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A38" r:id="rId53" display="64685080-00"/>
+    <hyperlink ref="C38" r:id="rId54" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A39" r:id="rId55" display="64685081-00"/>
+    <hyperlink ref="C39" r:id="rId56" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A40" r:id="rId57" display="70042001-01"/>
+    <hyperlink ref="C40" r:id="rId58" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A41" r:id="rId59" display="70042002-01"/>
+    <hyperlink ref="C41" r:id="rId60" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A42" r:id="rId61" display="9-60481007-04"/>
+    <hyperlink ref="C42" r:id="rId62" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A43" r:id="rId63" display="9-60481007-06"/>
+    <hyperlink ref="C43" r:id="rId64" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A44" r:id="rId65" display="9-60481090-00"/>
+    <hyperlink ref="C44" r:id="rId66" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A45" r:id="rId67" display="9-60481080-01"/>
+    <hyperlink ref="C45" r:id="rId68" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A46" r:id="rId69" display="760258279"/>
+    <hyperlink ref="A47" r:id="rId70" display="1-1671603-4"/>
+    <hyperlink ref="A48" r:id="rId71" display="107536823"/>
+    <hyperlink ref="A49" r:id="rId72" display="108528423"/>
+    <hyperlink ref="A50" r:id="rId73" display="108528464"/>
+    <hyperlink ref="A51" r:id="rId74" display="108528472"/>
+    <hyperlink ref="A52" r:id="rId75" display="108528597"/>
+    <hyperlink ref="A53" r:id="rId76" display="108528407"/>
+    <hyperlink ref="A54" r:id="rId77" display="1375367-1"/>
+    <hyperlink ref="A55" r:id="rId78" display="2111117-1"/>
+    <hyperlink ref="A56" r:id="rId79" display="60891015-01"/>
+    <hyperlink ref="A57" r:id="rId80" display="60892015-01"/>
+    <hyperlink ref="A58" r:id="rId81" display="60922012-02"/>
+    <hyperlink ref="A59" r:id="rId82" display="60362005-00"/>
+    <hyperlink ref="A60" r:id="rId83" display="64512076-00"/>
+    <hyperlink ref="A61" r:id="rId84" display="64622094-00"/>
+    <hyperlink ref="A62" r:id="rId85" display="64552042-00"/>
+    <hyperlink ref="A63" r:id="rId86" display="64623010-03"/>
+    <hyperlink ref="A64" r:id="rId87" display="64622068-00"/>
+    <hyperlink ref="A65" r:id="rId88" display="67173513-00"/>
+    <hyperlink ref="A66" r:id="rId89" display="70191015-00"/>
+    <hyperlink ref="A67" r:id="rId90" display="70191215-00"/>
+    <hyperlink ref="A68" r:id="rId91" display="760060269"/>
+    <hyperlink ref="A69" r:id="rId92" display="760060335"/>
+    <hyperlink ref="A70" r:id="rId93" display="760065763"/>
+    <hyperlink ref="A71" r:id="rId94" display="760080630"/>
+    <hyperlink ref="A72" r:id="rId95" display="760102269"/>
+    <hyperlink ref="A73" r:id="rId96" display="760105437"/>
+    <hyperlink ref="A74" r:id="rId97" display="760117382"/>
+    <hyperlink ref="A75" r:id="rId98" display="760151183"/>
+    <hyperlink ref="A76" r:id="rId99" display="760152546"/>
+    <hyperlink ref="A77" r:id="rId100" display="760165191"/>
+    <hyperlink ref="A78" r:id="rId101" display="760175877"/>
+    <hyperlink ref="A79" r:id="rId102" display="760183244"/>
+    <hyperlink ref="A80" r:id="rId103" display="760187179"/>
+    <hyperlink ref="A81" r:id="rId104" display="760187286"/>
+    <hyperlink ref="A82" r:id="rId105" display="760193409"/>
+    <hyperlink ref="A83" r:id="rId106" display="760198747"/>
+    <hyperlink ref="A84" r:id="rId107" display="760198754"/>
+    <hyperlink ref="A85" r:id="rId108" display="760199588"/>
+    <hyperlink ref="A86" r:id="rId109" display="760210161"/>
+    <hyperlink ref="A87" r:id="rId110" display="760206987"/>
+    <hyperlink ref="A88" r:id="rId111" display="760236390"/>
+    <hyperlink ref="A89" r:id="rId112" display="760244549"/>
+    <hyperlink ref="A90" r:id="rId113" display="CP-59091076-00"/>
+    <hyperlink ref="A91" r:id="rId114" display="760253083"/>
+    <hyperlink ref="A92" r:id="rId115" display="760253194"/>
+    <hyperlink ref="A93" r:id="rId116" display="760253195"/>
+    <hyperlink ref="A94" r:id="rId117" display="760260593"/>
+    <hyperlink ref="A95" r:id="rId118" display="CPP-MODULAR-PANELS"/>
+    <hyperlink ref="A96" r:id="rId119" display="M2400-PANELS"/>
+    <hyperlink ref="A97" r:id="rId120" display="360-MFTP-PANELS"/>
+    <hyperlink ref="A98" r:id="rId121" display="LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A99" r:id="rId122" display="DDM-SL-PANELS"/>
+    <hyperlink ref="A100" r:id="rId123" display="DDM-M-PANELS"/>
+    <hyperlink ref="A101" r:id="rId124" display="360-DM-PANELS"/>
+    <hyperlink ref="A102" r:id="rId125" display="760073866"/>
+    <hyperlink ref="A103" r:id="rId126" display="760102251"/>
+    <hyperlink ref="C103" r:id="rId127" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A104" r:id="rId128" display="760104307"/>
+    <hyperlink ref="C104" r:id="rId129" display="Variant of M4800-PANELS"/>
+    <hyperlink ref="A105" r:id="rId130" display="760117366"/>
+    <hyperlink ref="C105" r:id="rId131" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A106" r:id="rId132" display="760117408"/>
+    <hyperlink ref="C106" r:id="rId133" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A107" r:id="rId134" display="760118323"/>
+    <hyperlink ref="C107" r:id="rId135" display="Variant of M2400-PANELS"/>
+    <hyperlink ref="A108" r:id="rId136" display="760118331"/>
+    <hyperlink ref="C108" r:id="rId137" display="Variant of M2400-PANELS"/>
+    <hyperlink ref="A109" r:id="rId138" display="760128207"/>
+    <hyperlink ref="C109" r:id="rId139" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A110" r:id="rId140" display="760150144"/>
+    <hyperlink ref="C110" r:id="rId141" display="Variant of 360-MFTP-PANELS"/>
+    <hyperlink ref="A111" r:id="rId142" display="760151746"/>
+    <hyperlink ref="C111" r:id="rId143" display="Variant of 360-MFTP-PANELS"/>
+    <hyperlink ref="A112" r:id="rId144" display="760151753"/>
+    <hyperlink ref="C112" r:id="rId145" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A113" r:id="rId146" display="760151779"/>
+    <hyperlink ref="C113" r:id="rId147" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A114" r:id="rId148" display="760151498"/>
+    <hyperlink ref="C114" r:id="rId149" display="Variant of 360-MFTP-PANELS"/>
+    <hyperlink ref="A115" r:id="rId150" display="760152793"/>
+    <hyperlink ref="C115" r:id="rId151" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A116" r:id="rId152" display="760152561"/>
+    <hyperlink ref="C116" r:id="rId153" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A117" r:id="rId154" display="760152785"/>
+    <hyperlink ref="C117" r:id="rId155" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A118" r:id="rId156" display="760155739"/>
+    <hyperlink ref="C118" r:id="rId157" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A119" r:id="rId158" display="760155747"/>
+    <hyperlink ref="C119" r:id="rId159" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A120" r:id="rId160" display="760162818"/>
+    <hyperlink ref="C120" r:id="rId161" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A121" r:id="rId162" display="760162826"/>
+    <hyperlink ref="C121" r:id="rId163" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A122" r:id="rId164" display="760180026"/>
+    <hyperlink ref="C122" r:id="rId165" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A123" r:id="rId166" display="760180034"/>
+    <hyperlink ref="C123" r:id="rId167" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A124" r:id="rId168" display="760180042"/>
+    <hyperlink ref="C124" r:id="rId169" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A125" r:id="rId170" display="760180059"/>
+    <hyperlink ref="C125" r:id="rId171" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A126" r:id="rId172" display="760180075"/>
+    <hyperlink ref="C126" r:id="rId173" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A127" r:id="rId174" display="760180000"/>
+    <hyperlink ref="C127" r:id="rId175" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A128" r:id="rId176" display="760183079"/>
+    <hyperlink ref="C128" r:id="rId177" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A129" r:id="rId178" display="760182915"/>
+    <hyperlink ref="C129" r:id="rId179" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A130" r:id="rId180" display="760182923"/>
+    <hyperlink ref="C130" r:id="rId181" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A131" r:id="rId182" display="760182931"/>
+    <hyperlink ref="C131" r:id="rId183" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A132" r:id="rId184" display="760184507"/>
+    <hyperlink ref="A133" r:id="rId185" display="760187203"/>
+    <hyperlink ref="C133" r:id="rId186" display="Variant of 360-MOD-M-PANELS"/>
+    <hyperlink ref="A134" r:id="rId187" display="760201186"/>
+    <hyperlink ref="C134" r:id="rId188" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A135" r:id="rId189" display="760202564"/>
+    <hyperlink ref="C135" r:id="rId190" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A136" r:id="rId191" display="760201236"/>
+    <hyperlink ref="C136" r:id="rId192" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A137" r:id="rId193" display="760202580"/>
+    <hyperlink ref="C137" r:id="rId194" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A138" r:id="rId195" display="760201244"/>
+    <hyperlink ref="C138" r:id="rId196" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A139" r:id="rId197" display="760202598"/>
+    <hyperlink ref="C139" r:id="rId198" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A140" r:id="rId199" display="760201269"/>
+    <hyperlink ref="C140" r:id="rId200" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A141" r:id="rId201" display="760202531"/>
+    <hyperlink ref="C141" r:id="rId202" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A142" r:id="rId203" display="760202549"/>
+    <hyperlink ref="C142" r:id="rId204" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A143" r:id="rId205" display="760201111"/>
+    <hyperlink ref="C143" r:id="rId206" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A144" r:id="rId207" display="760202622"/>
+    <hyperlink ref="C144" r:id="rId208" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A145" r:id="rId209" display="760201129"/>
+    <hyperlink ref="C145" r:id="rId210" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A146" r:id="rId211" display="760201137"/>
+    <hyperlink ref="C146" r:id="rId212" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A147" r:id="rId213" display="760206896"/>
+    <hyperlink ref="C147" r:id="rId214" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A148" r:id="rId215" display="760206904"/>
+    <hyperlink ref="C148" r:id="rId216" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A149" r:id="rId217" display="760201178"/>
+    <hyperlink ref="C149" r:id="rId218" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A150" r:id="rId219" display="760206821"/>
+    <hyperlink ref="C150" r:id="rId220" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A151" r:id="rId221" display="760206946"/>
+    <hyperlink ref="C151" r:id="rId222" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A152" r:id="rId223" display="760205278"/>
+    <hyperlink ref="C152" r:id="rId224" display="Variant of PATCHMAX-PANELS"/>
+    <hyperlink ref="A153" r:id="rId225" display="760206953"/>
+    <hyperlink ref="C153" r:id="rId226" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A154" r:id="rId227" display="760206847"/>
+    <hyperlink ref="C154" r:id="rId228" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A155" r:id="rId229" display="760206961"/>
+    <hyperlink ref="C155" r:id="rId230" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A156" r:id="rId231" display="760206979"/>
+    <hyperlink ref="C156" r:id="rId232" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A157" r:id="rId233" display="760206854"/>
+    <hyperlink ref="C157" r:id="rId234" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A158" r:id="rId235" display="760207282"/>
+    <hyperlink ref="C158" r:id="rId236" display="Variant of DDM-M-PANELS"/>
+    <hyperlink ref="A159" r:id="rId237" display="760237022"/>
+    <hyperlink ref="C159" r:id="rId238" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A160" r:id="rId239" display="760237032"/>
+    <hyperlink ref="C160" r:id="rId240" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A161" r:id="rId241" display="760237023"/>
+    <hyperlink ref="C161" r:id="rId242" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A162" r:id="rId243" display="760237033"/>
+    <hyperlink ref="C162" r:id="rId244" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A163" r:id="rId245" display="760237034"/>
+    <hyperlink ref="C163" r:id="rId246" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A164" r:id="rId247" display="760237035"/>
+    <hyperlink ref="C164" r:id="rId248" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A165" r:id="rId249" display="760237042"/>
+    <hyperlink ref="C165" r:id="rId250" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A166" r:id="rId251" display="760237037"/>
+    <hyperlink ref="C166" r:id="rId252" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A167" r:id="rId253" display="760237052"/>
+    <hyperlink ref="C167" r:id="rId254" display="Variant of DDM-KJ-PANELS"/>
+    <hyperlink ref="A168" r:id="rId255" display="760237063"/>
+    <hyperlink ref="C168" r:id="rId256" display="Variant of 360-MOD-PANELS"/>
+    <hyperlink ref="A169" r:id="rId257" display="760237044"/>
+    <hyperlink ref="C169" r:id="rId258" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A170" r:id="rId259" display="760237029"/>
+    <hyperlink ref="C170" r:id="rId260" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A171" r:id="rId261" display="760237038"/>
+    <hyperlink ref="C171" r:id="rId262" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A172" r:id="rId263" display="760237039"/>
+    <hyperlink ref="C172" r:id="rId264" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A173" r:id="rId265" display="760237054"/>
+    <hyperlink ref="C173" r:id="rId266" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A174" r:id="rId267" display="760237040"/>
+    <hyperlink ref="C174" r:id="rId268" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A175" r:id="rId269" display="760237066"/>
+    <hyperlink ref="C175" r:id="rId270" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A176" r:id="rId271" display="760237047"/>
+    <hyperlink ref="C176" r:id="rId272" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A177" r:id="rId273" display="760237060"/>
+    <hyperlink ref="C177" r:id="rId274" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A178" r:id="rId275" display="760237049"/>
+    <hyperlink ref="C178" r:id="rId276" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A179" r:id="rId277" display="760237050"/>
+    <hyperlink ref="C179" r:id="rId278" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A180" r:id="rId279" display="760238657"/>
+    <hyperlink ref="C180" r:id="rId280" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A181" r:id="rId281" display="760239401"/>
+    <hyperlink ref="C181" r:id="rId282" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A182" r:id="rId283" display="760241547"/>
+    <hyperlink ref="C182" r:id="rId284" display="Variant of DDM-KJ-PANELS"/>
+    <hyperlink ref="A183" r:id="rId285" display="760242562"/>
+    <hyperlink ref="C183" r:id="rId286" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A184" r:id="rId287" display="760242564"/>
+    <hyperlink ref="C184" r:id="rId288" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A185" r:id="rId289" display="760244168"/>
+    <hyperlink ref="C185" r:id="rId290" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A186" r:id="rId291" display="760246228"/>
+    <hyperlink ref="C186" r:id="rId292" display="Variant of M4800-PANELS"/>
+    <hyperlink ref="A187" r:id="rId293" display="760246320"/>
+    <hyperlink ref="C187" r:id="rId294" display="Variant of M4800-PANELS"/>
+    <hyperlink ref="A188" r:id="rId295" display="760249308"/>
+    <hyperlink ref="C188" r:id="rId296" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A189" r:id="rId297" display="760249310"/>
+    <hyperlink ref="C189" r:id="rId298" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A190" r:id="rId299" display="760251248"/>
+    <hyperlink ref="C190" r:id="rId300" display="Variant of 360-MOD-PANELS"/>
+    <hyperlink ref="A191" r:id="rId301" display="760251247"/>
+    <hyperlink ref="C191" r:id="rId302" display="Variant of 360-MOD-PANELS"/>
+    <hyperlink ref="A192" r:id="rId303" display="760251246"/>
+    <hyperlink ref="C192" r:id="rId304" display="Variant of 360-MOD-PANELS"/>
+    <hyperlink ref="A193" r:id="rId305" display="760253420"/>
+    <hyperlink ref="C193" r:id="rId306" display="Variant of CPP-MODULAR-PANELS"/>
+    <hyperlink ref="A194" r:id="rId307" display="760254673"/>
+    <hyperlink ref="C194" r:id="rId308" display="Variant of CPP-MODULAR-PANELS"/>
+    <hyperlink ref="A195" r:id="rId309" display="760254923"/>
+    <hyperlink ref="C195" r:id="rId310" display="Variant of CPP-MODULAR-PANELS"/>
+    <hyperlink ref="A196" r:id="rId311" display="1427592-1"/>
+    <hyperlink ref="C196" r:id="rId312" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A197" r:id="rId313" display="760256145"/>
+    <hyperlink ref="C197" r:id="rId314" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A198" r:id="rId315" display="760256545"/>
+    <hyperlink ref="C198" r:id="rId316" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A199" r:id="rId317" display="760256544"/>
+    <hyperlink ref="C199" r:id="rId318" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A200" r:id="rId319" display="760256557"/>
+    <hyperlink ref="C200" r:id="rId320" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A201" r:id="rId321" display="760257024"/>
+    <hyperlink ref="C201" r:id="rId322" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A202" r:id="rId323" display="760258144"/>
+    <hyperlink ref="C202" r:id="rId324" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A203" r:id="rId325" display="760258278"/>
+    <hyperlink ref="C203" r:id="rId326" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A204" r:id="rId327" display="760259403"/>
+    <hyperlink ref="C204" r:id="rId328" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A205" r:id="rId329" display="760259244"/>
+    <hyperlink ref="C205" r:id="rId330" display="Variant of 360-MOD-PANELS"/>
+    <hyperlink ref="A206" r:id="rId331" display="760262900"/>
+    <hyperlink ref="C206" r:id="rId332" display="Variant of M4800-PANELS"/>
+    <hyperlink ref="A207" r:id="rId333" display="2153437-2"/>
+    <hyperlink ref="C207" r:id="rId334" display="Variant of CPP-MODULAR-PANELS"/>
+    <hyperlink ref="A208" r:id="rId335" display="64502178-00"/>
+    <hyperlink ref="C208" r:id="rId336" display="Variant of HIGHBAND-PANELS"/>
+    <hyperlink ref="A209" r:id="rId337" display="760001677"/>
+    <hyperlink ref="C209" r:id="rId338" display="Variant of PATCHMAX-PANELS"/>
+    <hyperlink ref="A210" r:id="rId339" display="760060343"/>
+    <hyperlink ref="A211" r:id="rId340" display="760068106"/>
+    <hyperlink ref="A212" r:id="rId341" display="760094375"/>
+    <hyperlink ref="A213" r:id="rId342" display="760094383"/>
+    <hyperlink ref="A214" r:id="rId343" display="760094391"/>
+    <hyperlink ref="A215" r:id="rId344" display="760094409"/>
+    <hyperlink ref="A216" r:id="rId345" display="760104398"/>
+    <hyperlink ref="A217" r:id="rId346" display="760104737"/>
+    <hyperlink ref="A218" r:id="rId347" display="760175893"/>
+    <hyperlink ref="A219" r:id="rId348" display="64502009-00"/>
+    <hyperlink ref="A220" r:id="rId349" display="64501107-01"/>
+    <hyperlink ref="A221" r:id="rId350" display="64552034-00"/>
+    <hyperlink ref="A222" r:id="rId351" display="64552034-01"/>
+    <hyperlink ref="A223" r:id="rId352" display="64552034-10"/>
+    <hyperlink ref="A224" r:id="rId353" display="64552034-20"/>
+    <hyperlink ref="A225" r:id="rId354" display="64601042-01"/>
+    <hyperlink ref="A226" r:id="rId355" display="760060251"/>
+    <hyperlink ref="A227" r:id="rId356" display="107920704"/>
+    <hyperlink ref="A228" r:id="rId357" display="558841-1"/>
+    <hyperlink ref="A229" r:id="rId358" display="558401-1"/>
+    <hyperlink ref="A230" r:id="rId359" display="558843-1"/>
+    <hyperlink ref="A231" r:id="rId360" display="558402-1"/>
+    <hyperlink ref="A232" r:id="rId361" display="569439-1"/>
+    <hyperlink ref="A233" r:id="rId362" display="569440-1"/>
+    <hyperlink ref="A234" r:id="rId363" display="569445-1"/>
+    <hyperlink ref="A235" r:id="rId364" display="760060277"/>
+    <hyperlink ref="A236" r:id="rId365" display="760074278"/>
+    <hyperlink ref="A237" r:id="rId366" display="760074286"/>
+    <hyperlink ref="A238" r:id="rId367" display="760074294"/>
+    <hyperlink ref="A239" r:id="rId368" display="LSA-70141200-11"/>
+    <hyperlink ref="C239" r:id="rId369" display="Variant of LSA-PLUS-CABLE-HEADS"/>
+    <hyperlink ref="A240" r:id="rId370" display="LSA-70141206-10"/>
+    <hyperlink ref="C240" r:id="rId371" display="Variant of LSA-PLUS-CABLE-HEADS"/>
+    <hyperlink ref="A241" r:id="rId372" display="LSA-70142210-00"/>
+    <hyperlink ref="C241" r:id="rId373" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A242" r:id="rId374" display="LSA-70142265-00"/>
+    <hyperlink ref="C242" r:id="rId375" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A243" r:id="rId376" display="300100106895"/>
+    <hyperlink ref="C243" r:id="rId377" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A244" r:id="rId378" display="60481190-00"/>
+    <hyperlink ref="C244" r:id="rId379" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A245" r:id="rId380" display="60891126-20"/>
+    <hyperlink ref="C245" r:id="rId381" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A246" r:id="rId382" display="60361004-00"/>
+    <hyperlink ref="C246" r:id="rId383" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A247" r:id="rId384" display="60891102-02"/>
+    <hyperlink ref="C247" r:id="rId385" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A248" r:id="rId386" display="60361005-00"/>
+    <hyperlink ref="C248" r:id="rId387" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A249" r:id="rId388" display="60921102-07"/>
+    <hyperlink ref="C249" r:id="rId389" display="Variant of LSA-PLUS-CABLE-HEADS"/>
+    <hyperlink ref="A250" r:id="rId390" display="60921102-01"/>
+    <hyperlink ref="C250" r:id="rId391" display="Variant of LSA-PLUS-CABLE-HEADS"/>
+    <hyperlink ref="A251" r:id="rId392" display="60892023-01"/>
+    <hyperlink ref="C251" r:id="rId393" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A252" r:id="rId394" display="60481090-00"/>
+    <hyperlink ref="C252" r:id="rId395" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A253" r:id="rId396" display="60892089-00"/>
+    <hyperlink ref="C253" r:id="rId397" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A254" r:id="rId398" display="64622023-01"/>
+    <hyperlink ref="C254" r:id="rId399" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A255" r:id="rId400" display="64622053-10"/>
+    <hyperlink ref="C255" r:id="rId401" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A256" r:id="rId402" display="64685043-11"/>
+    <hyperlink ref="C256" r:id="rId403" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A257" r:id="rId404" display="64685043-13"/>
+    <hyperlink ref="C257" r:id="rId405" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A258" r:id="rId406" display="64685061-00"/>
+    <hyperlink ref="C258" r:id="rId407" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A259" r:id="rId408" display="64685049-10"/>
+    <hyperlink ref="C259" r:id="rId409" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A260" r:id="rId410" display="64685056-00"/>
+    <hyperlink ref="C260" r:id="rId411" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A261" r:id="rId412" display="67281004-04"/>
+    <hyperlink ref="C261" r:id="rId413" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A262" r:id="rId414" display="67281005-05"/>
+    <hyperlink ref="C262" r:id="rId415" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A263" r:id="rId416" display="9-60481007-08"/>
+    <hyperlink ref="C263" r:id="rId417" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A264" r:id="rId418" display="9-60481080-00"/>
+    <hyperlink ref="C264" r:id="rId419" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A265" r:id="rId420" display="9-60481090-01"/>
+    <hyperlink ref="C265" r:id="rId421" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A266" r:id="rId422" display="LSA-70142058-00"/>
+    <hyperlink ref="A267" r:id="rId423" display="760260791"/>
+    <hyperlink ref="A268" r:id="rId424" display="VPRM-D9-W"/>
+    <hyperlink ref="A269" r:id="rId425" display="1-1671603-1"/>
+    <hyperlink ref="A270" r:id="rId426" display="1-1671603-2"/>
+    <hyperlink ref="A271" r:id="rId427" display="1-1671603-3"/>
+    <hyperlink ref="A272" r:id="rId428" display="107535585"/>
+    <hyperlink ref="A273" r:id="rId429" display="107536773"/>
+    <hyperlink ref="A274" r:id="rId430" display="107670952"/>
+    <hyperlink ref="A275" r:id="rId431" display="107975864"/>
+    <hyperlink ref="A276" r:id="rId432" display="108528415"/>
+    <hyperlink ref="A277" r:id="rId433" display="108528431"/>
+    <hyperlink ref="A278" r:id="rId434" display="108528449"/>
+    <hyperlink ref="A279" r:id="rId435" display="108528456"/>
+    <hyperlink ref="A280" r:id="rId436" display="108738113"/>
+    <hyperlink ref="A281" r:id="rId437" display="1375355-1"/>
+    <hyperlink ref="A282" r:id="rId438" display="1479002-1"/>
+    <hyperlink ref="A283" r:id="rId439" display="1479696-1"/>
+    <hyperlink ref="A284" r:id="rId440" display="1479698-1"/>
+    <hyperlink ref="A285" r:id="rId441" display="2111093-1"/>
+    <hyperlink ref="A286" r:id="rId442" display="558417-1"/>
+    <hyperlink ref="A287" r:id="rId443" display="569389-1"/>
+    <hyperlink ref="A288" r:id="rId444" display="569597-1"/>
+    <hyperlink ref="A289" r:id="rId445" display="60892015-00"/>
+    <hyperlink ref="A290" r:id="rId446" display="60893130-01"/>
+    <hyperlink ref="A291" r:id="rId447" display="64623044-00"/>
+    <hyperlink ref="A292" r:id="rId448" display="64690001-17"/>
+    <hyperlink ref="A293" r:id="rId449" display="64690001-24"/>
+    <hyperlink ref="A294" r:id="rId450" display="65341001-00"/>
+    <hyperlink ref="A295" r:id="rId451" display="70191212-00"/>
+    <hyperlink ref="A296" r:id="rId452" display="70191213-02"/>
+    <hyperlink ref="A297" r:id="rId453" display="70191012-00"/>
+    <hyperlink ref="A298" r:id="rId454" display="70191013-02"/>
+    <hyperlink ref="A299" r:id="rId455" display="760060327"/>
+    <hyperlink ref="A300" r:id="rId456" display="760072116"/>
+    <hyperlink ref="A301" r:id="rId457" display="760072488"/>
+    <hyperlink ref="A302" r:id="rId458" display="760102277"/>
+    <hyperlink ref="A303" r:id="rId459" display="760105478"/>
+    <hyperlink ref="A304" r:id="rId460" display="760130104"/>
+    <hyperlink ref="A305" r:id="rId461" display="760151167"/>
+    <hyperlink ref="A306" r:id="rId462" display="760152538"/>
+    <hyperlink ref="A307" r:id="rId463" display="760165308"/>
+    <hyperlink ref="A308" r:id="rId464" display="760177105"/>
+    <hyperlink ref="A309" r:id="rId465" display="760177121"/>
+    <hyperlink ref="A310" r:id="rId466" display="760178368"/>
+    <hyperlink ref="A311" r:id="rId467" display="760178897"/>
+    <hyperlink ref="A312" r:id="rId468" display="760186502"/>
+    <hyperlink ref="A313" r:id="rId469" display="760187278"/>
+    <hyperlink ref="A314" r:id="rId470" display="760189555"/>
+    <hyperlink ref="A315" r:id="rId471" display="760198762"/>
+    <hyperlink ref="A316" r:id="rId472" display="760199570"/>
+    <hyperlink ref="A317" r:id="rId473" display="760199760"/>
+    <hyperlink ref="A318" r:id="rId474" display="760206938"/>
+    <hyperlink ref="A319" r:id="rId475" display="760225540"/>
+    <hyperlink ref="A320" r:id="rId476" display="760238659"/>
+    <hyperlink ref="A321" r:id="rId477" display="760238660"/>
+    <hyperlink ref="A322" r:id="rId478" display="760238661"/>
+    <hyperlink ref="A323" r:id="rId479" display="760238658"/>
+    <hyperlink ref="A324" r:id="rId480" display="760244550"/>
+    <hyperlink ref="A325" r:id="rId481" display="760253471"/>
+    <hyperlink ref="A326" r:id="rId482" display="760253192"/>
+    <hyperlink ref="A327" r:id="rId483" display="760253193"/>
+    <hyperlink ref="A328" r:id="rId484" display="760072389"/>
+    <hyperlink ref="A329" r:id="rId485" display="760239338"/>
+    <hyperlink ref="A330" r:id="rId486" display="760256558"/>
+    <hyperlink ref="A331" r:id="rId487" display="2153437-1"/>
+    <hyperlink ref="C331" r:id="rId488" display="Variant of CPP-MODULAR-PANELS"/>
+    <hyperlink ref="A332" r:id="rId489" display="64502176-00"/>
+    <hyperlink ref="C332" r:id="rId490" display="Variant of HIGHBAND-PANELS"/>
+    <hyperlink ref="A333" r:id="rId491" display="64502177-00"/>
+    <hyperlink ref="C333" r:id="rId492" display="Variant of HIGHBAND-PANELS"/>
+    <hyperlink ref="A334" r:id="rId493" display="760001669"/>
+    <hyperlink ref="C334" r:id="rId494" display="Variant of PATCHMAX-PANELS"/>
+    <hyperlink ref="A335" r:id="rId495" display="HIGHBAND-PANELS"/>
+    <hyperlink ref="A336" r:id="rId496" display="DDM-KJ-PANELS"/>
+    <hyperlink ref="A337" r:id="rId497" display="CPP-DM-PANELS"/>
+    <hyperlink ref="A338" r:id="rId498" display="360-MOD-M-PANELS"/>
+    <hyperlink ref="A339" r:id="rId499" display="360-MOD-PANELS"/>
+    <hyperlink ref="A340" r:id="rId500" display="1100-DM-PANELS"/>
+    <hyperlink ref="A341" r:id="rId501" display="PATCHMAX-PANELS"/>
+    <hyperlink ref="A342" r:id="rId502" display="LSA-PLUS-CABLE-HEADS"/>
+    <hyperlink ref="A343" r:id="rId503" display="M4800-PANELS"/>
+    <hyperlink ref="A344" r:id="rId504" display="360-IP-PANELS"/>
+    <hyperlink ref="A345" r:id="rId505" display="LSA-PLUS-MODULES"/>
+    <hyperlink ref="A346" r:id="rId506" display="760062356"/>
+    <hyperlink ref="C346" r:id="rId507" display="Variant of PATCHMAX-PANELS"/>
+    <hyperlink ref="A347" r:id="rId508" display="760062364"/>
+    <hyperlink ref="C347" r:id="rId509" display="Variant of PATCHMAX-PANELS"/>
+    <hyperlink ref="A348" r:id="rId510" display="760102244"/>
+    <hyperlink ref="C348" r:id="rId511" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A349" r:id="rId512" display="760105429"/>
+    <hyperlink ref="C349" r:id="rId513" display="Variant of M4800-PANELS"/>
+    <hyperlink ref="A350" r:id="rId514" display="760108993"/>
+    <hyperlink ref="C350" r:id="rId515" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A351" r:id="rId516" display="760109736"/>
+    <hyperlink ref="C351" r:id="rId517" display="Variant of M4800-PANELS"/>
+    <hyperlink ref="A352" r:id="rId518" display="760109744"/>
+    <hyperlink ref="C352" r:id="rId519" display="Variant of M4800-PANELS"/>
+    <hyperlink ref="A353" r:id="rId520" display="760118315"/>
+    <hyperlink ref="C353" r:id="rId521" display="Variant of M2400-PANELS"/>
+    <hyperlink ref="A354" r:id="rId522" display="760118349"/>
+    <hyperlink ref="C354" r:id="rId523" display="Variant of M2400-PANELS"/>
+    <hyperlink ref="A355" r:id="rId524" display="760151290"/>
+    <hyperlink ref="C355" r:id="rId525" display="Variant of 360-MFTP-PANELS"/>
+    <hyperlink ref="A356" r:id="rId526" display="760151308"/>
+    <hyperlink ref="C356" r:id="rId527" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A357" r:id="rId528" display="760151324"/>
+    <hyperlink ref="C357" r:id="rId529" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A358" r:id="rId530" display="760152579"/>
+    <hyperlink ref="C358" r:id="rId531" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A359" r:id="rId532" display="760152587"/>
+    <hyperlink ref="C359" r:id="rId533" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A360" r:id="rId534" display="760152595"/>
+    <hyperlink ref="C360" r:id="rId535" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A361" r:id="rId536" display="760162834"/>
+    <hyperlink ref="C361" r:id="rId537" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A362" r:id="rId538" display="760162800"/>
+    <hyperlink ref="C362" r:id="rId539" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A363" r:id="rId540" display="760180018"/>
+    <hyperlink ref="C363" r:id="rId541" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A364" r:id="rId542" display="760180067"/>
+    <hyperlink ref="C364" r:id="rId543" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A365" r:id="rId544" display="760182907"/>
+    <hyperlink ref="C365" r:id="rId545" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A366" r:id="rId546" display="760187187"/>
+    <hyperlink ref="C366" r:id="rId547" display="Variant of 360-MOD-M-PANELS"/>
+    <hyperlink ref="A367" r:id="rId548" display="760187195"/>
+    <hyperlink ref="C367" r:id="rId549" display="Variant of 360-MOD-M-PANELS"/>
+    <hyperlink ref="A368" r:id="rId550" display="760187211"/>
+    <hyperlink ref="C368" r:id="rId551" display="Variant of 360-MOD-M-PANELS"/>
+    <hyperlink ref="A369" r:id="rId552" display="760201194"/>
+    <hyperlink ref="C369" r:id="rId553" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A370" r:id="rId554" display="760201202"/>
+    <hyperlink ref="C370" r:id="rId555" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A371" r:id="rId556" display="760201210"/>
+    <hyperlink ref="C371" r:id="rId557" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A372" r:id="rId558" display="760202572"/>
+    <hyperlink ref="C372" r:id="rId559" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A373" r:id="rId560" display="760202606"/>
+    <hyperlink ref="C373" r:id="rId561" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A374" r:id="rId562" display="760202614"/>
+    <hyperlink ref="C374" r:id="rId563" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A375" r:id="rId564" display="760202556"/>
+    <hyperlink ref="C375" r:id="rId565" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A376" r:id="rId566" display="760202630"/>
+    <hyperlink ref="C376" r:id="rId567" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A377" r:id="rId568" display="760202648"/>
+    <hyperlink ref="C377" r:id="rId569" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A378" r:id="rId570" display="760206862"/>
+    <hyperlink ref="C378" r:id="rId571" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A379" r:id="rId572" display="760201145"/>
+    <hyperlink ref="C379" r:id="rId573" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A380" r:id="rId574" display="760201152"/>
+    <hyperlink ref="C380" r:id="rId575" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A381" r:id="rId576" display="760206797"/>
+    <hyperlink ref="C381" r:id="rId577" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A382" r:id="rId578" display="760201160"/>
+    <hyperlink ref="C382" r:id="rId579" display="Variant of 360-IP-PANELS"/>
+    <hyperlink ref="A383" r:id="rId580" display="760206805"/>
+    <hyperlink ref="C383" r:id="rId581" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A384" r:id="rId582" display="760207290"/>
+    <hyperlink ref="C384" r:id="rId583" display="Variant of DDM-M-PANELS"/>
+    <hyperlink ref="A385" r:id="rId584" display="760207308"/>
+    <hyperlink ref="C385" r:id="rId585" display="Variant of DDM-M-PANELS"/>
+    <hyperlink ref="A386" r:id="rId586" display="760206912"/>
+    <hyperlink ref="C386" r:id="rId587" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A387" r:id="rId588" display="760206813"/>
+    <hyperlink ref="C387" r:id="rId589" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A388" r:id="rId590" display="760206920"/>
+    <hyperlink ref="C388" r:id="rId591" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A389" r:id="rId592" display="760205260"/>
+    <hyperlink ref="C389" r:id="rId593" display="Variant of PATCHMAX-PANELS"/>
+    <hyperlink ref="A390" r:id="rId594" display="760206839"/>
+    <hyperlink ref="C390" r:id="rId595" display="Variant of 1100-DM-PANELS"/>
+    <hyperlink ref="A391" r:id="rId596" display="760207274"/>
+    <hyperlink ref="C391" r:id="rId597" display="Variant of DDM-M-PANELS"/>
+    <hyperlink ref="A392" r:id="rId598" display="760237024"/>
+    <hyperlink ref="C392" r:id="rId599" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A393" r:id="rId600" display="760237025"/>
+    <hyperlink ref="C393" r:id="rId601" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A394" r:id="rId602" display="760237026"/>
+    <hyperlink ref="C394" r:id="rId603" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A395" r:id="rId604" display="760237027"/>
+    <hyperlink ref="C395" r:id="rId605" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A396" r:id="rId606" display="760237036"/>
+    <hyperlink ref="C396" r:id="rId607" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A397" r:id="rId608" display="760237043"/>
+    <hyperlink ref="C397" r:id="rId609" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A398" r:id="rId610" display="760237028"/>
+    <hyperlink ref="C398" r:id="rId611" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A399" r:id="rId612" display="760237064"/>
+    <hyperlink ref="C399" r:id="rId613" display="Variant of 360-MOD-PANELS"/>
+    <hyperlink ref="A400" r:id="rId614" display="760237030"/>
+    <hyperlink ref="C400" r:id="rId615" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A401" r:id="rId616" display="760237045"/>
+    <hyperlink ref="C401" r:id="rId617" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A402" r:id="rId618" display="760237031"/>
+    <hyperlink ref="C402" r:id="rId619" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A403" r:id="rId620" display="760237065"/>
+    <hyperlink ref="C403" r:id="rId621" display="Variant of 360-MOD-PANELS"/>
+    <hyperlink ref="A404" r:id="rId622" display="760237055"/>
+    <hyperlink ref="C404" r:id="rId623" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A405" r:id="rId624" display="760237046"/>
+    <hyperlink ref="C405" r:id="rId625" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A406" r:id="rId626" display="760237041"/>
+    <hyperlink ref="C406" r:id="rId627" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A407" r:id="rId628" display="760237067"/>
+    <hyperlink ref="C407" r:id="rId629" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A408" r:id="rId630" display="760237048"/>
+    <hyperlink ref="C408" r:id="rId631" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A409" r:id="rId632" display="760237061"/>
+    <hyperlink ref="C409" r:id="rId633" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A410" r:id="rId634" display="760237062"/>
+    <hyperlink ref="C410" r:id="rId635" display="Variant of 360-MOD-PANELS"/>
+    <hyperlink ref="A411" r:id="rId636" display="760237051"/>
+    <hyperlink ref="C411" r:id="rId637" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A412" r:id="rId638" display="760239400"/>
+    <hyperlink ref="C412" r:id="rId639" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A413" r:id="rId640" display="760239707"/>
+    <hyperlink ref="C413" r:id="rId641" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A414" r:id="rId642" display="760242560"/>
+    <hyperlink ref="C414" r:id="rId643" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A415" r:id="rId644" display="760242561"/>
+    <hyperlink ref="C415" r:id="rId645" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A416" r:id="rId646" display="760242563"/>
+    <hyperlink ref="C416" r:id="rId647" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A417" r:id="rId648" display="760244166"/>
+    <hyperlink ref="C417" r:id="rId649" display="Variant of CPP-DM-PANELS"/>
+    <hyperlink ref="A418" r:id="rId650" display="760245361"/>
+    <hyperlink ref="C418" r:id="rId651" display="Variant of DDM-SL-PANELS"/>
+    <hyperlink ref="A419" r:id="rId652" display="760251245"/>
+    <hyperlink ref="C419" r:id="rId653" display="Variant of 360-MOD-PANELS"/>
+    <hyperlink ref="A420" r:id="rId654" display="760253047"/>
+    <hyperlink ref="C420" r:id="rId655" display="Variant of DDM-KJ-PANELS"/>
+    <hyperlink ref="A421" r:id="rId656" display="760253048"/>
+    <hyperlink ref="C421" r:id="rId657" display="Variant of DDM-KJ-PANELS"/>
+    <hyperlink ref="A422" r:id="rId658" display="760253535"/>
+    <hyperlink ref="C422" r:id="rId659" display="Variant of M2400-PANELS"/>
+    <hyperlink ref="A423" r:id="rId660" display="760254924"/>
+    <hyperlink ref="C423" r:id="rId661" display="Variant of M4800-PANELS"/>
+    <hyperlink ref="A424" r:id="rId662" display="760235092"/>
+    <hyperlink ref="C424" r:id="rId663" display="Variant of M2400-PANELS"/>
+    <hyperlink ref="A425" r:id="rId664" display="760256625"/>
+    <hyperlink ref="C425" r:id="rId665" display="Variant of CPP-MODULAR-PANELS"/>
+    <hyperlink ref="A426" r:id="rId666" display="760259580"/>
+    <hyperlink ref="C426" r:id="rId667" display="Variant of 360-MOD-PANELS"/>
+    <hyperlink ref="A427" r:id="rId668" display="760259242"/>
+    <hyperlink ref="C427" r:id="rId669" display="Variant of 360-MOD-PANELS"/>
+    <hyperlink ref="A428" r:id="rId670" display="760259243"/>
+    <hyperlink ref="C428" r:id="rId671" display="Variant of 360-MOD-PANELS"/>
+    <hyperlink ref="A429" r:id="rId672" display="760259245"/>
+    <hyperlink ref="C429" r:id="rId673" display="Variant of 360-MOD-PANELS"/>
+    <hyperlink ref="A430" r:id="rId674" display="760262899"/>
+    <hyperlink ref="C430" r:id="rId675" display="Variant of M4800-PANELS"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId683"/>
+    <tablePart r:id="rId676"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>